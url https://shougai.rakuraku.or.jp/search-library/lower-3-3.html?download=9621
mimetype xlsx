--- v0 (2026-05-04)
+++ v1 (2026-09-28)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\02_事業支援G\003 事業所指定・指導\01　障害者総合支援法・児童福祉法に基づく事業者指定及び指導、各種届出、市町村支援\11   指定事務の見直し\02 R1.09 通知\02 施行版\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kfs01\s1333\group\事業支援G\098_各種届出様式・基準等\11_指定事務の見直し（事前確認表）\事前確認表（R8市街化調整区域追加）\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{62D4A531-8CD6-4403-9D0C-16C1CD77B7E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="2370" windowHeight="240"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="事前確認表" sheetId="5" r:id="rId1"/>
     <sheet name="事業者における確認のポイント" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">事業者における確認のポイント!$3:$3</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="162913" refMode="R1C1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="160">
   <si>
     <t>№</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>確認事項</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>①</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>②</t>
     <phoneticPr fontId="1"/>
@@ -457,92 +458,85 @@
   <si>
     <t>３の①～⑫</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>(R1.08)</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>３の⑨</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>３の①～⑩、⑫</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>３の①～⑪</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>３の①、②、④～⑪</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>利用しようとする建物等の敷地について、都市計画法上の用途地域を確認しました。</t>
-[...1 lines deleted...]
-  <si>
     <t>利用しようとする建物等（用途変更をする場合は、用途変更後の建物等。以下同じ。）について、建築基準法に基づく確認申請の要否を確認し、確認申請が必要な場合には確認済証を取得しました。</t>
   </si>
   <si>
     <t>上記④で確認申請が不要な場合、利用しようとする建物等が建築基準法及びその関係規定に適合していることを確認しました。</t>
   </si>
   <si>
     <t>３の①、②、④～⑦、⑨、⑫</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　建物等を設計又は建築した事業者等</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　建物等を設計又は建築した事業者等</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　事業所等を開設しようとする市の担当課又は当該市町村を所管する県土木事務所</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　利用しようとする施設、行おうとする事業等に関し、所在地において適用されるその他の関係法令等に抵触しないことを確認しました。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　全ての事業所について、関係法令に抵触しないことが必要です。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　市町村の自立支援協議会等において、設置の承認等が得られていることが必要です。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　利用しようとする建物等の敷地について、都市計画法上の用途地域を確認しました。</t>
-    <phoneticPr fontId="1"/>
-[...2 lines deleted...]
-    <t>　利用しようとする建物等の敷地の用途地域を確認してください。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　ここで確認した用途地域を基に下記④又は⑤で、建築基準法に基づく用途規制の適合状況を確認します。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　全ての事業所について、確認申請の要否を確認する必要があり、確認申請が必要な場合には確認済証を取得する必要があります。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　利用しようとする建物等について、確認申請の要否を確認し、確認申請が必要な場合には確認済証を取得してください。
 ※既存の建物等を利用する場合であっても、用途変更等をする際に確認申請が必要になることがあります。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　利用しようとする建物等（用途変更をする場合は、用途変更後の建物等。以下同じ。）について、建築基準法に基づく確認申請の要否を確認し、確認申請が必要な場合には確認済証を取得しました。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　施設等を設置しようとする場所が、市町村が定める浸水想定区域、土砂災害警戒区域、津波浸水想定区域内でないかを確認しました。
 （※訪問系・相談系以外の事業所をこれらの区域内に設置しようとする場合には、申請日までに非常災害対策計画に合わせて避難確保計画を策定してください。）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -753,99 +747,148 @@
   </si>
   <si>
     <t>＜日中サービス支援型共同生活援助事業所を設置する場合に限る。＞
 事業所を設置等しようとする市町村の自立支援協議会等に事業内容を説明し、意見を求めるとともに、設置等について了承を得ました。
 また、年に１回以上運営状況を報告し意見を求め、その意見を踏まえた運営を行うこととしました。</t>
     <rPh sb="27" eb="28">
       <t>カギ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>＜建物を新築・増改築・用途変更等している場合＞
 利用しようとする建物等について、「神奈川県みんなのバリアフリー街づくり条例」に基づく事前協議が必要か確認しました。
 （※事前協議が必要な場合は、申請日までに、事前協議及び完了検査を終えてください。）</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>新規に指定障害福祉サービス事業者、指定一般相談支援事業者、指定障害児通所支援事業者としての指定を受けようとする場合</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>生活介護、就労継続支援（Ａ型・Ｂ型）、児童発達支援、放課後等デイサービスの定員を増加しようとする場合</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>生活介護、短期入所（空床型を除く。）、自立訓練（機能訓練・生活訓練）、就労移行支援、就労継続支援（Ａ型・Ｂ型）、児童発達支援、放課後等デイサービス事業所又は障害者支援施設、障害児入所施設を移転（従たる事業所の追加・移転を含む。）等しようとする場合</t>
-[...6 lines deleted...]
-  <si>
     <t>共同生活援助の共同生活住居又はサテライト型住居を追加しようとする場合及びそれらを移転しようとする場合</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>介護サービス包括型共同生活援助又は外部サービス利用型共同生活援助から日中サービス支援型共同生活援助に転換しようとする場合</t>
     <rPh sb="6" eb="8">
       <t>ホウカツ</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>テンカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>その他、県が特に必要と認める場合</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>　次の１に該当する事業者は、県に指定申請、変更指定申請又は変更届（以下「指定申請等」という。）を行う前に、３に掲げる事項について関係機関・所在市町村等に確認し、指定、変更指定に係るものにあっては指定、変更指定を受けようとする月の前々月末までに、届出に係るものにあっては変更しようとする日の１か月前までに本表を県に提出してください。</t>
-[...2 lines deleted...]
-  <si>
     <t>　事業所等を開設しようとする市町村の障害福祉主管課において開設等しようとする事業所等の概要について説明を行うとともに、市町村障害福祉計画（障害福祉サービス等の必要見込量やサービス提供体制の整備の目標等を規定）の内容等の説明を受け、開設等しようとする事業所等が当該市町村の「障害福祉計画」の達成に支障を及ぼすおそれのない（寄与するものである）ことを確認しました。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　事業所等を開設しようとする市町村の障害福祉主管課において開設等しようとする事業所等の概要について説明を行うとともに、市町村障害福祉計画（障害福祉サービス等の必要見込量やサービス提供体制の整備の目標等を規定）の内容等の説明を受け、開設等しようとする事業所等が当該市町村の「障害福祉計画」の達成に支障を及ぼすおそれのない（寄与するものである）ことを確認しました。</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　事前予約の上、関係資料を持参し市町村の担当者に、設置しようとする場所・施設・人員体制の概要、提供するサービスの内容等について説明し、設置しようとする事業所が、市町村の障害福祉計画（障害福祉サービス等の必要見込量やサービス提供体制の整備の目標等を規定）の達成に支障を及ぼすものでない（寄与するものである）ことを確認してください。
 　また、市町村内における当該サービスに対する利用者のニーズ、サービスの供給の状況の説明を受け、安定的に運営できることを確認するとともに、市町村からの要望を聴き、その内容を踏まえた運営ができるよう計画を進めてください。
 　併せて、近隣住民への説明状況等について説明してください。</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>生活介護、短期入所（空床型を除く。）、自立訓練（機能訓練・生活訓練）、就労選択支援、就労移行支援、就労継続支援（Ａ型・Ｂ型）、児童発達支援、放課後等デイサービス事業所又は障害者支援施設、障害児入所施設を移転（従たる事業所の追加・移転を含む。）等しようとする場合</t>
+    <rPh sb="35" eb="41">
+      <t>シュウロウセンタクシエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>生活介護、短期入所（空床型を除く。）、自立訓練（機能訓練・生活訓練）、就労選択支援、就労移行支援、就労継続支援（Ａ型・Ｂ型）、児童発達支援、放課後等デイサービス事業所又は共同生活援助の共同生活住居、障害者支援施設、障害児入所施設を改築・増築等しようとする場合</t>
+    <rPh sb="35" eb="41">
+      <t>シュウロウセンタクシエン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　次の１に該当する事業者は、県に指定申請、変更指定申請又は変更届（以下「指定申請等」という。）を行う前に、３に掲げる事項について関係機関・所在市町村等に確認し、指定、変更指定に係るものにあっては指定、変更指定を受けようとする月の前々月15日までに、届出に係るものにあっては変更しようとする日の１か月前までに本表を県に提出してください。</t>
+    <rPh sb="119" eb="120">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>利用しようとする建物等の敷地について、都市計画法上の用途地域を確認しました。
+※原則、市街化調整区域内での開設は認められませんので、利用しようとする建物等の敷地が市街化調整区域内ではないことも必ず確認してください。</t>
+    <rPh sb="40" eb="42">
+      <t>ゲンソク</t>
+    </rPh>
+    <rPh sb="43" eb="50">
+      <t>シガイカチョウセイクイキ</t>
+    </rPh>
+    <rPh sb="50" eb="51">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="53" eb="55">
+      <t>カイセツ</t>
+    </rPh>
+    <rPh sb="56" eb="57">
+      <t>ミト</t>
+    </rPh>
+    <rPh sb="81" eb="89">
+      <t>シガイカチョウセイクイキナイ</t>
+    </rPh>
+    <rPh sb="96" eb="97">
+      <t>カナラ</t>
+    </rPh>
+    <rPh sb="98" eb="100">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>　利用しようとする建物等の敷地の用途地域を確認してください。
+　市街化調整区域内ではないことも確認をしてください。</t>
+    <rPh sb="32" eb="40">
+      <t>シガイカチョウセイクイキナイ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>カクニン</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="16" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
@@ -910,50 +953,56 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
@@ -1166,338 +1215,308 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="96">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...136 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="パーセント" xfId="1" builtinId="5"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -1747,1382 +1766,1372 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:L51"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:L3"/>
+    <sheetView tabSelected="1" topLeftCell="A46" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
+      <selection activeCell="B41" sqref="B41:E41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.25" defaultRowHeight="14.25" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.19921875" defaultRowHeight="14.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.25" style="1" customWidth="1"/>
+    <col min="1" max="1" width="4.19921875" style="1" customWidth="1"/>
     <col min="2" max="2" width="4.5" style="1" customWidth="1"/>
-    <col min="3" max="3" width="4.25" style="1" customWidth="1"/>
+    <col min="3" max="3" width="4.19921875" style="1" customWidth="1"/>
     <col min="4" max="4" width="8.5" customWidth="1"/>
-    <col min="5" max="5" width="29" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="9" max="9" width="8.75" customWidth="1"/>
+    <col min="5" max="5" width="29.59765625" customWidth="1"/>
+    <col min="6" max="6" width="10.8984375" customWidth="1"/>
+    <col min="7" max="7" width="12.69921875" customWidth="1"/>
+    <col min="8" max="8" width="9.3984375" customWidth="1"/>
+    <col min="9" max="9" width="8.69921875" customWidth="1"/>
     <col min="10" max="10" width="6" customWidth="1"/>
     <col min="11" max="11" width="7.5" customWidth="1"/>
     <col min="12" max="12" width="6" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A2" s="16" t="s">
+    <row r="1" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A2" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="16"/>
-[...3 lines deleted...]
-      <c r="A3" s="46" t="s">
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+    </row>
+    <row r="3" spans="1:12" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="82" t="s">
         <v>16</v>
       </c>
-      <c r="B3" s="46"/>
-[...11 lines deleted...]
-    <row r="4" spans="1:12" s="6" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B3" s="82"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+    </row>
+    <row r="4" spans="1:12" s="6" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
-      <c r="J4" s="48" t="s">
+      <c r="J4" s="84" t="s">
         <v>23</v>
       </c>
-      <c r="K4" s="48"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:12" s="6" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+    </row>
+    <row r="5" spans="1:12" s="6" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
-      <c r="B5" s="18" t="s">
+      <c r="B5" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="C5" s="18"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+    </row>
+    <row r="6" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="E6" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="49" t="s">
+      <c r="F6" s="85" t="s">
         <v>26</v>
       </c>
-      <c r="G6" s="49"/>
-[...5 lines deleted...]
-    <row r="7" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+    </row>
+    <row r="7" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
-      <c r="F7" s="45" t="s">
+      <c r="F7" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="G7" s="45"/>
-[...5 lines deleted...]
-    <row r="8" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G7" s="74"/>
+      <c r="H7" s="74"/>
+      <c r="I7" s="74"/>
+      <c r="J7" s="74"/>
+      <c r="K7" s="74"/>
+    </row>
+    <row r="8" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5"/>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
-      <c r="F8" s="45" t="s">
+      <c r="F8" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="G8" s="45"/>
-[...3 lines deleted...]
-      <c r="K8" s="45"/>
+      <c r="G8" s="74"/>
+      <c r="H8" s="74"/>
+      <c r="I8" s="74"/>
+      <c r="J8" s="74"/>
+      <c r="K8" s="74"/>
       <c r="L8" s="5" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="5"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
-      <c r="F9" s="45" t="s">
+      <c r="F9" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="G9" s="45"/>
-[...5 lines deleted...]
-    <row r="10" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G9" s="74"/>
+      <c r="H9" s="74"/>
+      <c r="I9" s="74"/>
+      <c r="J9" s="74"/>
+      <c r="K9" s="74"/>
+    </row>
+    <row r="10" spans="1:12" s="6" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
-      <c r="F10" s="45" t="s">
+      <c r="F10" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="G10" s="45"/>
-[...5 lines deleted...]
-    <row r="11" spans="1:12" s="6" customFormat="1" ht="22.9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74"/>
+      <c r="I10" s="74"/>
+      <c r="J10" s="74"/>
+      <c r="K10" s="74"/>
+    </row>
+    <row r="11" spans="1:12" s="6" customFormat="1" ht="22.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
-      <c r="F11" s="45" t="s">
+      <c r="F11" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="G11" s="45"/>
-[...5 lines deleted...]
-    <row r="12" spans="1:12" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="G11" s="74"/>
+      <c r="H11" s="74"/>
+      <c r="I11" s="74"/>
+      <c r="J11" s="74"/>
+      <c r="K11" s="74"/>
+    </row>
+    <row r="12" spans="1:12" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="5"/>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
-      <c r="G12" s="8"/>
-[...20 lines deleted...]
-    <row r="14" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="I12" s="8"/>
+      <c r="J12" s="8"/>
+    </row>
+    <row r="13" spans="1:12" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="75" t="s">
+        <v>157</v>
+      </c>
+      <c r="B13" s="76"/>
+      <c r="C13" s="76"/>
+      <c r="D13" s="76"/>
+      <c r="E13" s="76"/>
+      <c r="F13" s="76"/>
+      <c r="G13" s="76"/>
+      <c r="H13" s="76"/>
+      <c r="I13" s="76"/>
+      <c r="J13" s="76"/>
+      <c r="K13" s="76"/>
+      <c r="L13" s="77"/>
+    </row>
+    <row r="14" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="4"/>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4"/>
       <c r="I14" s="4"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="4"/>
     </row>
-    <row r="15" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A15" s="15" t="s">
+    <row r="15" spans="1:12" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="57" t="s">
+      <c r="B15" s="78" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="57"/>
-[...11 lines deleted...]
-      <c r="A16" s="58" t="s">
+      <c r="C15" s="78"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="78"/>
+      <c r="G15" s="78"/>
+      <c r="H15" s="78"/>
+      <c r="I15" s="78"/>
+      <c r="J15" s="78"/>
+      <c r="K15" s="78"/>
+      <c r="L15" s="78"/>
+    </row>
+    <row r="16" spans="1:12" s="2" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="79" t="s">
         <v>17</v>
       </c>
-      <c r="B16" s="59"/>
-[...1 lines deleted...]
-      <c r="D16" s="61" t="s">
+      <c r="B16" s="80"/>
+      <c r="C16" s="81"/>
+      <c r="D16" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="E16" s="61"/>
-[...5 lines deleted...]
-      <c r="K16" s="61" t="s">
+      <c r="E16" s="58"/>
+      <c r="F16" s="58"/>
+      <c r="G16" s="58"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="58"/>
+      <c r="J16" s="58"/>
+      <c r="K16" s="58" t="s">
         <v>35</v>
       </c>
-      <c r="L16" s="61"/>
-[...2 lines deleted...]
-      <c r="A17" s="50" t="s">
+      <c r="L16" s="58"/>
+    </row>
+    <row r="17" spans="1:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="B17" s="51"/>
-      <c r="C17" s="33" t="s">
+      <c r="B17" s="72"/>
+      <c r="C17" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="D17" s="52" t="s">
+      <c r="D17" s="65" t="s">
+        <v>147</v>
+      </c>
+      <c r="E17" s="65"/>
+      <c r="F17" s="65"/>
+      <c r="G17" s="65"/>
+      <c r="H17" s="65"/>
+      <c r="I17" s="65"/>
+      <c r="J17" s="65"/>
+      <c r="K17" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="L17" s="65"/>
+    </row>
+    <row r="18" spans="1:12" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="65" t="s">
+        <v>148</v>
+      </c>
+      <c r="E18" s="65"/>
+      <c r="F18" s="65"/>
+      <c r="G18" s="65"/>
+      <c r="H18" s="65"/>
+      <c r="I18" s="65"/>
+      <c r="J18" s="65"/>
+      <c r="K18" s="65" t="s">
+        <v>88</v>
+      </c>
+      <c r="L18" s="65"/>
+    </row>
+    <row r="19" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="67"/>
+      <c r="C19" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="E19" s="65"/>
+      <c r="F19" s="65"/>
+      <c r="G19" s="65"/>
+      <c r="H19" s="65"/>
+      <c r="I19" s="65"/>
+      <c r="J19" s="65"/>
+      <c r="K19" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="L19" s="65"/>
+    </row>
+    <row r="20" spans="1:12" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="67"/>
+      <c r="B20" s="67"/>
+      <c r="C20" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" s="65" t="s">
+        <v>156</v>
+      </c>
+      <c r="E20" s="65"/>
+      <c r="F20" s="65"/>
+      <c r="G20" s="65"/>
+      <c r="H20" s="65"/>
+      <c r="I20" s="65"/>
+      <c r="J20" s="65"/>
+      <c r="K20" s="65" t="s">
+        <v>94</v>
+      </c>
+      <c r="L20" s="65"/>
+    </row>
+    <row r="21" spans="1:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="67"/>
+      <c r="B21" s="67"/>
+      <c r="C21" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D21" s="65" t="s">
         <v>149</v>
       </c>
-      <c r="E17" s="52"/>
-[...18 lines deleted...]
-      <c r="D18" s="52" t="s">
+      <c r="E21" s="65"/>
+      <c r="F21" s="65"/>
+      <c r="G21" s="65"/>
+      <c r="H21" s="65"/>
+      <c r="I21" s="65"/>
+      <c r="J21" s="65"/>
+      <c r="K21" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="L21" s="65"/>
+    </row>
+    <row r="22" spans="1:12" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="67"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="D22" s="65" t="s">
         <v>150</v>
       </c>
-      <c r="E18" s="52"/>
-[...18 lines deleted...]
-      <c r="D19" s="52" t="s">
+      <c r="E22" s="65"/>
+      <c r="F22" s="65"/>
+      <c r="G22" s="65"/>
+      <c r="H22" s="65"/>
+      <c r="I22" s="65"/>
+      <c r="J22" s="65"/>
+      <c r="K22" s="65" t="s">
+        <v>91</v>
+      </c>
+      <c r="L22" s="65"/>
+    </row>
+    <row r="23" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="67"/>
+      <c r="B23" s="67"/>
+      <c r="C23" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="65" t="s">
         <v>151</v>
       </c>
-      <c r="E19" s="52"/>
-[...85 lines deleted...]
-      <c r="K23" s="52" t="s">
+      <c r="E23" s="65"/>
+      <c r="F23" s="65"/>
+      <c r="G23" s="65"/>
+      <c r="H23" s="65"/>
+      <c r="I23" s="65"/>
+      <c r="J23" s="65"/>
+      <c r="K23" s="65" t="s">
         <v>45</v>
       </c>
-      <c r="L23" s="52"/>
-[...2 lines deleted...]
-      <c r="A24" s="66" t="s">
+      <c r="L23" s="65"/>
+    </row>
+    <row r="24" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="68" t="s">
         <v>46</v>
       </c>
-      <c r="B24" s="66"/>
-[...43 lines deleted...]
-    <row r="27" spans="1:13" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+      <c r="G24" s="68"/>
+      <c r="H24" s="68"/>
+      <c r="I24" s="68"/>
+      <c r="J24" s="68"/>
+      <c r="K24" s="68"/>
+      <c r="L24" s="68"/>
+    </row>
+    <row r="25" spans="1:12" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="39" t="s">
+        <v>140</v>
+      </c>
+      <c r="B25" s="39"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="39"/>
+    </row>
+    <row r="26" spans="1:12" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="69" t="s">
+        <v>141</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="C26" s="70"/>
+      <c r="D26" s="70"/>
+      <c r="E26" s="70"/>
+      <c r="F26" s="70"/>
+      <c r="G26" s="70"/>
+      <c r="H26" s="70"/>
+      <c r="I26" s="70"/>
+      <c r="J26" s="70"/>
+      <c r="K26" s="70"/>
+      <c r="L26" s="70"/>
+    </row>
+    <row r="27" spans="1:12" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
     </row>
-    <row r="28" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="15" t="s">
+    <row r="28" spans="1:12" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="B28" s="62" t="s">
+      <c r="B28" s="66" t="s">
         <v>48</v>
       </c>
-      <c r="C28" s="62"/>
-[...11 lines deleted...]
-      <c r="A29" s="63" t="s">
+      <c r="C28" s="66"/>
+      <c r="D28" s="66"/>
+      <c r="E28" s="66"/>
+      <c r="F28" s="66"/>
+      <c r="G28" s="66"/>
+      <c r="H28" s="66"/>
+      <c r="I28" s="66"/>
+      <c r="J28" s="66"/>
+      <c r="K28" s="66"/>
+      <c r="L28" s="66"/>
+    </row>
+    <row r="29" spans="1:12" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="62" t="s">
         <v>49</v>
       </c>
-      <c r="B29" s="63"/>
-[...5 lines deleted...]
-      <c r="H29" s="64" t="s">
+      <c r="B29" s="62"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="62"/>
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="I29" s="64"/>
-[...6 lines deleted...]
-      <c r="A30" s="70" t="s">
+      <c r="I29" s="37"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="62"/>
+      <c r="L29" s="62"/>
+    </row>
+    <row r="30" spans="1:12" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="50" t="s">
         <v>50</v>
       </c>
-      <c r="B30" s="71"/>
-[...12 lines deleted...]
-      <c r="A31" s="63" t="s">
+      <c r="B30" s="51"/>
+      <c r="C30" s="51"/>
+      <c r="D30" s="51"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="53"/>
+      <c r="G30" s="54"/>
+      <c r="H30" s="54"/>
+      <c r="I30" s="54"/>
+      <c r="J30" s="54"/>
+      <c r="K30" s="54"/>
+      <c r="L30" s="55"/>
+    </row>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="62" t="s">
         <v>51</v>
       </c>
-      <c r="B31" s="63"/>
-[...5 lines deleted...]
-      <c r="H31" s="32" t="s">
+      <c r="B31" s="62"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="62"/>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="I31" s="63"/>
-[...5 lines deleted...]
-      <c r="A32" s="63" t="s">
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="62"/>
+      <c r="L31" s="62"/>
+    </row>
+    <row r="32" spans="1:12" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B32" s="63"/>
-[...5 lines deleted...]
-      <c r="H32" s="32" t="s">
+      <c r="B32" s="62"/>
+      <c r="C32" s="62"/>
+      <c r="D32" s="62"/>
+      <c r="E32" s="62"/>
+      <c r="F32" s="62"/>
+      <c r="G32" s="62"/>
+      <c r="H32" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="I32" s="63"/>
-[...5 lines deleted...]
-      <c r="A33" s="63" t="s">
+      <c r="I32" s="62"/>
+      <c r="J32" s="62"/>
+      <c r="K32" s="62"/>
+      <c r="L32" s="62"/>
+    </row>
+    <row r="33" spans="1:12" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="62" t="s">
         <v>8</v>
       </c>
-      <c r="B33" s="63"/>
-[...5 lines deleted...]
-      <c r="H33" s="81" t="s">
+      <c r="B33" s="62"/>
+      <c r="C33" s="62"/>
+      <c r="D33" s="62"/>
+      <c r="E33" s="62"/>
+      <c r="F33" s="62"/>
+      <c r="G33" s="62"/>
+      <c r="H33" s="63" t="s">
         <v>54</v>
       </c>
-      <c r="I33" s="82"/>
-[...5 lines deleted...]
-      <c r="A34" s="64" t="s">
+      <c r="I33" s="64"/>
+      <c r="J33" s="57"/>
+      <c r="K33" s="57"/>
+      <c r="L33" s="57"/>
+    </row>
+    <row r="34" spans="1:12" s="2" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="B34" s="64"/>
-[...8 lines deleted...]
-      <c r="I34" s="40" t="s">
+      <c r="B34" s="37"/>
+      <c r="C34" s="37"/>
+      <c r="D34" s="37"/>
+      <c r="E34" s="37"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="H34" s="27"/>
+      <c r="I34" s="30" t="s">
         <v>56</v>
       </c>
-      <c r="J34" s="77"/>
-[...17 lines deleted...]
-      <c r="A36" s="15" t="s">
+      <c r="J34" s="57"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="57"/>
+    </row>
+    <row r="35" spans="1:12" s="2" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="9"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="F35" s="15"/>
+      <c r="I35" s="10"/>
+    </row>
+    <row r="36" spans="1:12" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="12" t="s">
         <v>57</v>
       </c>
-      <c r="B36" s="76" t="s">
+      <c r="B36" s="56" t="s">
         <v>85</v>
       </c>
-      <c r="C36" s="76"/>
-[...11 lines deleted...]
-      <c r="A37" s="37" t="s">
+      <c r="C36" s="56"/>
+      <c r="D36" s="56"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="56"/>
+      <c r="K36" s="56"/>
+      <c r="L36" s="56"/>
+    </row>
+    <row r="37" spans="1:12" s="2" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="27" t="s">
         <v>58</v>
       </c>
-      <c r="B37" s="77" t="s">
+      <c r="B37" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="C37" s="77"/>
-[...2 lines deleted...]
-      <c r="F37" s="77" t="s">
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="G37" s="77"/>
-      <c r="H37" s="61" t="s">
+      <c r="G37" s="57"/>
+      <c r="H37" s="58" t="s">
         <v>60</v>
       </c>
-      <c r="I37" s="61"/>
-[...1 lines deleted...]
-      <c r="K37" s="61" t="s">
+      <c r="I37" s="58"/>
+      <c r="J37" s="58"/>
+      <c r="K37" s="58" t="s">
         <v>61</v>
       </c>
-      <c r="L37" s="77"/>
-[...2 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="L37" s="57"/>
+    </row>
+    <row r="38" spans="1:12" s="2" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="14" t="s">
         <v>62</v>
       </c>
-      <c r="B38" s="78" t="s">
+      <c r="B38" s="59" t="s">
         <v>63</v>
       </c>
-      <c r="C38" s="78"/>
-[...2 lines deleted...]
-      <c r="F38" s="78" t="s">
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="59" t="s">
         <v>64</v>
       </c>
-      <c r="G38" s="78"/>
-      <c r="H38" s="78" t="s">
+      <c r="G38" s="59"/>
+      <c r="H38" s="59" t="s">
         <v>65</v>
       </c>
-      <c r="I38" s="78"/>
-[...1 lines deleted...]
-      <c r="K38" s="79" t="s">
+      <c r="I38" s="59"/>
+      <c r="J38" s="59"/>
+      <c r="K38" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="L38" s="80"/>
-[...2 lines deleted...]
-      <c r="A39" s="37" t="s">
+      <c r="L38" s="61"/>
+    </row>
+    <row r="39" spans="1:12" s="2" customFormat="1" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="27" t="s">
         <v>67</v>
       </c>
-      <c r="B39" s="64" t="s">
+      <c r="B39" s="37" t="s">
         <v>63</v>
       </c>
-      <c r="C39" s="64"/>
-[...11 lines deleted...]
-      <c r="A40" s="37" t="s">
+      <c r="C39" s="37"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="38"/>
+      <c r="G39" s="38"/>
+      <c r="H39" s="38"/>
+      <c r="I39" s="38"/>
+      <c r="J39" s="38"/>
+      <c r="K39" s="38"/>
+      <c r="L39" s="38"/>
+    </row>
+    <row r="40" spans="1:12" s="2" customFormat="1" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="27" t="s">
         <v>68</v>
       </c>
-      <c r="B40" s="64" t="s">
+      <c r="B40" s="37" t="s">
         <v>69</v>
       </c>
-      <c r="C40" s="64"/>
-[...11 lines deleted...]
-      <c r="A41" s="37" t="s">
+      <c r="C40" s="37"/>
+      <c r="D40" s="37"/>
+      <c r="E40" s="37"/>
+      <c r="F40" s="38"/>
+      <c r="G40" s="38"/>
+      <c r="H40" s="38"/>
+      <c r="I40" s="38"/>
+      <c r="J40" s="38"/>
+      <c r="K40" s="38"/>
+      <c r="L40" s="38"/>
+    </row>
+    <row r="41" spans="1:12" s="2" customFormat="1" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="27" t="s">
         <v>70</v>
       </c>
-      <c r="B41" s="64" t="s">
+      <c r="B41" s="49" t="s">
+        <v>158</v>
+      </c>
+      <c r="C41" s="49"/>
+      <c r="D41" s="49"/>
+      <c r="E41" s="49"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+    </row>
+    <row r="42" spans="1:12" s="2" customFormat="1" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="B42" s="37" t="s">
         <v>92</v>
       </c>
-      <c r="C41" s="64"/>
-[...14 lines deleted...]
-      <c r="B42" s="64" t="s">
+      <c r="C42" s="37"/>
+      <c r="D42" s="37"/>
+      <c r="E42" s="37"/>
+      <c r="F42" s="38"/>
+      <c r="G42" s="38"/>
+      <c r="H42" s="38"/>
+      <c r="I42" s="38"/>
+      <c r="J42" s="38"/>
+      <c r="K42" s="38"/>
+      <c r="L42" s="38"/>
+    </row>
+    <row r="43" spans="1:12" s="2" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="27" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="37" t="s">
         <v>93</v>
       </c>
-      <c r="C42" s="64"/>
-[...29 lines deleted...]
-      <c r="A44" s="37" t="s">
+      <c r="C43" s="37"/>
+      <c r="D43" s="37"/>
+      <c r="E43" s="37"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="48"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="48"/>
+      <c r="J43" s="48"/>
+      <c r="K43" s="48"/>
+      <c r="L43" s="48"/>
+    </row>
+    <row r="44" spans="1:12" s="2" customFormat="1" ht="97.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="27" t="s">
         <v>83</v>
       </c>
-      <c r="B44" s="64" t="s">
-[...14 lines deleted...]
-      <c r="A45" s="37" t="s">
+      <c r="B44" s="37" t="s">
+        <v>146</v>
+      </c>
+      <c r="C44" s="37"/>
+      <c r="D44" s="37"/>
+      <c r="E44" s="37"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="38"/>
+      <c r="K44" s="38"/>
+      <c r="L44" s="38"/>
+    </row>
+    <row r="45" spans="1:12" s="2" customFormat="1" ht="44.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="27" t="s">
         <v>84</v>
       </c>
-      <c r="B45" s="64" t="s">
+      <c r="B45" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="C45" s="64"/>
-[...11 lines deleted...]
-      <c r="A46" s="37" t="s">
+      <c r="C45" s="37"/>
+      <c r="D45" s="37"/>
+      <c r="E45" s="37"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="48"/>
+      <c r="H45" s="48"/>
+      <c r="I45" s="48"/>
+      <c r="J45" s="48"/>
+      <c r="K45" s="48"/>
+      <c r="L45" s="48"/>
+    </row>
+    <row r="46" spans="1:12" s="2" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="B46" s="93" t="s">
+      <c r="B46" s="47" t="s">
         <v>79</v>
       </c>
-      <c r="C46" s="93"/>
-[...11 lines deleted...]
-      <c r="A47" s="41" t="s">
+      <c r="C46" s="47"/>
+      <c r="D46" s="47"/>
+      <c r="E46" s="47"/>
+      <c r="F46" s="38"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="38"/>
+      <c r="I46" s="38"/>
+      <c r="J46" s="38"/>
+      <c r="K46" s="38"/>
+      <c r="L46" s="38"/>
+    </row>
+    <row r="47" spans="1:12" s="2" customFormat="1" ht="118.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="31" t="s">
         <v>80</v>
       </c>
-      <c r="B47" s="88" t="s">
-[...14 lines deleted...]
-      <c r="A48" s="37" t="s">
+      <c r="B47" s="42" t="s">
+        <v>152</v>
+      </c>
+      <c r="C47" s="43"/>
+      <c r="D47" s="43"/>
+      <c r="E47" s="44"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="38"/>
+      <c r="H47" s="38"/>
+      <c r="I47" s="38"/>
+      <c r="J47" s="38"/>
+      <c r="K47" s="38"/>
+      <c r="L47" s="38"/>
+    </row>
+    <row r="48" spans="1:12" s="2" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="27" t="s">
         <v>73</v>
       </c>
-      <c r="B48" s="92" t="s">
+      <c r="B48" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="C48" s="92"/>
-[...11 lines deleted...]
-      <c r="A49" s="37" t="s">
+      <c r="C48" s="46"/>
+      <c r="D48" s="46"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="38"/>
+      <c r="G48" s="38"/>
+      <c r="H48" s="38"/>
+      <c r="I48" s="38"/>
+      <c r="J48" s="38"/>
+      <c r="K48" s="38"/>
+      <c r="L48" s="38"/>
+    </row>
+    <row r="49" spans="1:12" s="2" customFormat="1" ht="114.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="27" t="s">
         <v>81</v>
       </c>
-      <c r="B49" s="64" t="s">
-[...14 lines deleted...]
-      <c r="A50" s="37" t="s">
+      <c r="B49" s="37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C49" s="37"/>
+      <c r="D49" s="37"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="38"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="38"/>
+      <c r="I49" s="38"/>
+      <c r="J49" s="38"/>
+      <c r="K49" s="38"/>
+      <c r="L49" s="38"/>
+    </row>
+    <row r="50" spans="1:12" s="2" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="27" t="s">
         <v>82</v>
       </c>
-      <c r="B50" s="64" t="s">
+      <c r="B50" s="37" t="s">
         <v>78</v>
       </c>
-      <c r="C50" s="64"/>
-[...11 lines deleted...]
-      <c r="A51" s="85" t="s">
+      <c r="C50" s="37"/>
+      <c r="D50" s="37"/>
+      <c r="E50" s="37"/>
+      <c r="F50" s="38"/>
+      <c r="G50" s="41"/>
+      <c r="H50" s="38"/>
+      <c r="I50" s="41"/>
+      <c r="J50" s="41"/>
+      <c r="K50" s="38"/>
+      <c r="L50" s="41"/>
+    </row>
+    <row r="51" spans="1:12" s="2" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="39" t="s">
         <v>15</v>
       </c>
-      <c r="B51" s="85"/>
-[...9 lines deleted...]
-      <c r="L51" s="86"/>
+      <c r="B51" s="39"/>
+      <c r="C51" s="39"/>
+      <c r="D51" s="40"/>
+      <c r="E51" s="40"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="40"/>
+      <c r="J51" s="40"/>
+      <c r="K51" s="40"/>
+      <c r="L51" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="116">
+    <mergeCell ref="F8:G8"/>
+    <mergeCell ref="H8:K8"/>
+    <mergeCell ref="F9:G9"/>
+    <mergeCell ref="H9:K9"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:K10"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="J4:L4"/>
+    <mergeCell ref="F6:G6"/>
+    <mergeCell ref="H6:K6"/>
+    <mergeCell ref="F7:G7"/>
+    <mergeCell ref="H7:K7"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="D17:J17"/>
+    <mergeCell ref="K17:L17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="D18:J18"/>
+    <mergeCell ref="K18:L18"/>
+    <mergeCell ref="F11:G11"/>
+    <mergeCell ref="H11:K11"/>
+    <mergeCell ref="A13:L13"/>
+    <mergeCell ref="B15:L15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="K16:L16"/>
+    <mergeCell ref="K23:L23"/>
+    <mergeCell ref="B28:L28"/>
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K29:L29"/>
+    <mergeCell ref="A19:B23"/>
+    <mergeCell ref="D19:J19"/>
+    <mergeCell ref="K19:L19"/>
+    <mergeCell ref="D20:J20"/>
+    <mergeCell ref="K20:L20"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="K21:L21"/>
+    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="K22:L22"/>
+    <mergeCell ref="D23:J23"/>
+    <mergeCell ref="A24:L24"/>
+    <mergeCell ref="A25:L25"/>
+    <mergeCell ref="A26:L26"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="F30:L30"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B36:L36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:J37"/>
+    <mergeCell ref="K37:L37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:J38"/>
+    <mergeCell ref="K38:L38"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:L33"/>
+    <mergeCell ref="A34:E34"/>
+    <mergeCell ref="J34:L34"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="I32:L32"/>
+    <mergeCell ref="K46:L46"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="K43:L43"/>
+    <mergeCell ref="H45:J45"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="K45:L45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H43:J43"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:J39"/>
+    <mergeCell ref="K39:L39"/>
+    <mergeCell ref="B40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:J40"/>
+    <mergeCell ref="K40:L40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:J41"/>
+    <mergeCell ref="K41:L41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:J42"/>
+    <mergeCell ref="K42:L42"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="F44:G44"/>
     <mergeCell ref="H44:J44"/>
     <mergeCell ref="K44:L44"/>
     <mergeCell ref="A51:L51"/>
     <mergeCell ref="B49:E49"/>
     <mergeCell ref="F49:G49"/>
     <mergeCell ref="H49:J49"/>
     <mergeCell ref="K49:L49"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:J50"/>
     <mergeCell ref="K50:L50"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="F47:G47"/>
     <mergeCell ref="H47:J47"/>
     <mergeCell ref="K47:L47"/>
     <mergeCell ref="B48:E48"/>
     <mergeCell ref="F48:G48"/>
     <mergeCell ref="H48:J48"/>
     <mergeCell ref="K48:L48"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:G46"/>
     <mergeCell ref="H46:J46"/>
-    <mergeCell ref="K46:L46"/>
-[...90 lines deleted...]
-    <mergeCell ref="H7:K7"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.55118110236220474" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.23622047244094491" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="35" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J16"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.25" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.19921875" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="3.5" style="23" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="13.25" style="24"/>
+    <col min="1" max="1" width="3.5" style="19" customWidth="1"/>
+    <col min="2" max="2" width="23.59765625" style="19" customWidth="1"/>
+    <col min="3" max="3" width="11.5" style="21" customWidth="1"/>
+    <col min="4" max="4" width="32.5" style="21" customWidth="1"/>
+    <col min="5" max="5" width="22.796875" style="21" customWidth="1"/>
+    <col min="6" max="10" width="13.19921875" style="21"/>
+    <col min="11" max="16384" width="13.19921875" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="21" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="E2" s="44" t="s">
+    <row r="1" spans="1:10" s="17" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="16"/>
+      <c r="G1" s="16"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="16"/>
+      <c r="J1" s="16"/>
+    </row>
+    <row r="2" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="22"/>
+      <c r="E2" s="34" t="s">
         <v>87</v>
       </c>
-      <c r="F2" s="20"/>
-[...6 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+    </row>
+    <row r="3" spans="1:10" s="17" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="42" t="s">
+      <c r="B3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="29" t="s">
+      <c r="C3" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="D3" s="29" t="s">
+      <c r="D3" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="29" t="s">
+      <c r="E3" s="25" t="s">
         <v>21</v>
       </c>
-      <c r="F3" s="20"/>
-[...6 lines deleted...]
-      <c r="A4" s="28" t="s">
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+      <c r="J3" s="16"/>
+    </row>
+    <row r="4" spans="1:10" s="17" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="43" t="s">
+      <c r="B4" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C4" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D4" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="E4" s="26" t="s">
         <v>110</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="F4" s="16"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
+      <c r="J4" s="16"/>
+    </row>
+    <row r="5" spans="1:10" s="17" customFormat="1" ht="88.8" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="C5" s="26" t="s">
         <v>96</v>
       </c>
-      <c r="D4" s="31" t="s">
+      <c r="D5" s="26" t="s">
+        <v>135</v>
+      </c>
+      <c r="E5" s="26" t="s">
         <v>111</v>
       </c>
-      <c r="E4" s="30" t="s">
-[...12 lines deleted...]
-      <c r="B5" s="43" t="s">
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
+      <c r="I5" s="16"/>
+      <c r="J5" s="16"/>
+    </row>
+    <row r="6" spans="1:10" s="17" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C6" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>159</v>
+      </c>
+      <c r="E6" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="16"/>
+      <c r="I6" s="16"/>
+      <c r="J6" s="16"/>
+    </row>
+    <row r="7" spans="1:10" s="17" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="33" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>104</v>
+      </c>
+      <c r="E7" s="26" t="s">
+        <v>103</v>
+      </c>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" s="17" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B8" s="33" t="s">
         <v>114</v>
       </c>
-      <c r="C5" s="30" t="s">
+      <c r="C8" s="26" t="s">
+        <v>126</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="E8" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="F8" s="16"/>
+      <c r="G8" s="16"/>
+      <c r="H8" s="16"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+    </row>
+    <row r="9" spans="1:10" s="17" customFormat="1" ht="135" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="33" t="s">
+        <v>143</v>
+      </c>
+      <c r="C9" s="26" t="s">
         <v>97</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="D9" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="E9" s="29" t="s">
         <v>137</v>
       </c>
-      <c r="E5" s="30" t="s">
-[...34 lines deleted...]
-      <c r="B7" s="43" t="s">
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+    </row>
+    <row r="10" spans="1:10" s="17" customFormat="1" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C10" s="26" t="s">
+        <v>132</v>
+      </c>
+      <c r="D10" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>117</v>
+      </c>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+    </row>
+    <row r="11" spans="1:10" s="17" customFormat="1" ht="159.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>127</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>124</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+    </row>
+    <row r="12" spans="1:10" s="17" customFormat="1" ht="220.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="33" t="s">
+        <v>153</v>
+      </c>
+      <c r="C12" s="26" t="s">
+        <v>128</v>
+      </c>
+      <c r="D12" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="E12" s="26" t="s">
+        <v>118</v>
+      </c>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+    </row>
+    <row r="13" spans="1:10" s="17" customFormat="1" ht="104.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="B13" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="C13" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="D13" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="E13" s="26" t="s">
         <v>107</v>
       </c>
-      <c r="C7" s="31" t="s">
-[...43 lines deleted...]
-      <c r="C9" s="31" t="s">
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+    </row>
+    <row r="14" spans="1:10" s="17" customFormat="1" ht="197.4" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="C14" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+    </row>
+    <row r="15" spans="1:10" s="17" customFormat="1" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B15" s="33" t="s">
         <v>98</v>
       </c>
-      <c r="D9" s="38" t="s">
-[...40 lines deleted...]
-      <c r="C11" s="30" t="s">
+      <c r="C15" s="26" t="s">
         <v>129</v>
       </c>
-      <c r="D11" s="31" t="s">
-[...24 lines deleted...]
-      <c r="E12" s="30" t="s">
+      <c r="D15" s="26" t="s">
         <v>120</v>
       </c>
-      <c r="F12" s="20"/>
-[...53 lines deleted...]
-      <c r="B15" s="43" t="s">
+      <c r="E15" s="26" t="s">
         <v>99</v>
       </c>
-      <c r="C15" s="30" t="s">
-[...21 lines deleted...]
-      <c r="E16" s="94"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+    </row>
+    <row r="16" spans="1:10" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B16" s="35"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.47244094488188981" right="0.19685039370078741" top="0.78740157480314965" bottom="0.70866141732283472" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>