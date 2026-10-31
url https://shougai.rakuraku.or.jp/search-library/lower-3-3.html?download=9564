--- v0 (2026-05-24)
+++ v1 (2026-10-31)
@@ -1,169 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94A25E89-E9E8-4125-9039-B072B63672E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88A527DA-3EBD-4F35-9F8A-8677ABF6D024}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
     <sheet name="必要書類一覧" sheetId="108" r:id="rId1"/>
     <sheet name="指定(更新・変更)申請書" sheetId="68" r:id="rId2"/>
     <sheet name="付表１５（児相談）" sheetId="88" r:id="rId3"/>
     <sheet name="別紙１" sheetId="98" r:id="rId4"/>
     <sheet name="別紙２" sheetId="99" r:id="rId5"/>
     <sheet name="管理者誓約書（障害児相談） " sheetId="100" r:id="rId6"/>
     <sheet name="参考様式３（誓約書）" sheetId="101" r:id="rId7"/>
     <sheet name="別紙⑦" sheetId="102" r:id="rId8"/>
     <sheet name="様式第11号（相談）" sheetId="103" r:id="rId9"/>
     <sheet name="様式第12号" sheetId="104" r:id="rId10"/>
     <sheet name="様式15号" sheetId="107" r:id="rId11"/>
     <sheet name="勤務形態一覧（児相談）" sheetId="106" r:id="rId12"/>
     <sheet name="加入状況確認票（社会保険及び労働保険）" sheetId="105" r:id="rId13"/>
-    <sheet name="Sheet1" sheetId="96" state="hidden" r:id="rId14"/>
+    <sheet name="（参考様式）原本証明" sheetId="109" r:id="rId14"/>
+    <sheet name="Sheet1" sheetId="96" state="hidden" r:id="rId15"/>
   </sheets>
   <externalReferences>
-    <externalReference r:id="rId15"/>
     <externalReference r:id="rId16"/>
     <externalReference r:id="rId17"/>
     <externalReference r:id="rId18"/>
     <externalReference r:id="rId19"/>
     <externalReference r:id="rId20"/>
     <externalReference r:id="rId21"/>
     <externalReference r:id="rId22"/>
     <externalReference r:id="rId23"/>
     <externalReference r:id="rId24"/>
     <externalReference r:id="rId25"/>
     <externalReference r:id="rId26"/>
     <externalReference r:id="rId27"/>
+    <externalReference r:id="rId28"/>
+    <externalReference r:id="rId29"/>
   </externalReferences>
   <definedNames>
     <definedName name="_________kk29" localSheetId="10">#REF!</definedName>
     <definedName name="_________kk29">#REF!</definedName>
     <definedName name="________kk06" localSheetId="10">#REF!</definedName>
     <definedName name="________kk06">#REF!</definedName>
     <definedName name="________kk29" localSheetId="10">#REF!</definedName>
     <definedName name="________kk29">#REF!</definedName>
     <definedName name="_______kk06" localSheetId="10">#REF!</definedName>
     <definedName name="_______kk06">#REF!</definedName>
     <definedName name="_______kk29" localSheetId="10">#REF!</definedName>
     <definedName name="_______kk29">#REF!</definedName>
     <definedName name="______kk06" localSheetId="10">#REF!</definedName>
     <definedName name="______kk06">#REF!</definedName>
     <definedName name="______kk29" localSheetId="10">#REF!</definedName>
     <definedName name="______kk29">#REF!</definedName>
     <definedName name="_____kk06" localSheetId="10">#REF!</definedName>
     <definedName name="_____kk06">#REF!</definedName>
     <definedName name="_____kk29" localSheetId="10">#REF!</definedName>
     <definedName name="_____kk29">#REF!</definedName>
     <definedName name="____kk06" localSheetId="10">#REF!</definedName>
     <definedName name="____kk06">#REF!</definedName>
     <definedName name="____kk29" localSheetId="10">#REF!</definedName>
     <definedName name="____kk29">#REF!</definedName>
     <definedName name="___kk06" localSheetId="10">#REF!</definedName>
     <definedName name="___kk06">#REF!</definedName>
     <definedName name="___kk29" localSheetId="10">#REF!</definedName>
     <definedName name="___kk29">#REF!</definedName>
     <definedName name="__kk06" localSheetId="10">#REF!</definedName>
     <definedName name="__kk06">#REF!</definedName>
     <definedName name="__kk29" localSheetId="10">#REF!</definedName>
     <definedName name="__kk29">#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'指定(更新・変更)申請書'!$A$14:$U$69</definedName>
     <definedName name="_kk06" localSheetId="10">#REF!</definedName>
     <definedName name="_kk06">#REF!</definedName>
+    <definedName name="_kk1" localSheetId="13">#REF!</definedName>
     <definedName name="_kk1" localSheetId="12">#REF!</definedName>
     <definedName name="_kk1" localSheetId="10">#REF!</definedName>
     <definedName name="_kk1" localSheetId="8">#REF!</definedName>
     <definedName name="_kk1" localSheetId="9">#REF!</definedName>
     <definedName name="_kk1">#REF!</definedName>
+    <definedName name="_kk2" localSheetId="13">#REF!</definedName>
     <definedName name="_kk2" localSheetId="12">#REF!</definedName>
     <definedName name="_kk2" localSheetId="10">#REF!</definedName>
     <definedName name="_kk2" localSheetId="8">#REF!</definedName>
     <definedName name="_kk2">#REF!</definedName>
     <definedName name="_kk29" localSheetId="10">#REF!</definedName>
     <definedName name="_kk29">#REF!</definedName>
+    <definedName name="▼選択してください。" localSheetId="13">#REF!</definedName>
     <definedName name="▼選択してください。" localSheetId="12">#REF!</definedName>
     <definedName name="▼選択してください。" localSheetId="10">#REF!</definedName>
     <definedName name="▼選択してください。" localSheetId="8">#REF!</definedName>
     <definedName name="▼選択してください。">#REF!</definedName>
+    <definedName name="as" localSheetId="13">#REF!</definedName>
     <definedName name="as" localSheetId="12">#REF!</definedName>
     <definedName name="as" localSheetId="10">#REF!</definedName>
     <definedName name="as">#REF!</definedName>
     <definedName name="Avrg" localSheetId="10">#REF!</definedName>
     <definedName name="Avrg" localSheetId="8">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
     <definedName name="avrg1" localSheetId="10">#REF!</definedName>
     <definedName name="avrg1">#REF!</definedName>
     <definedName name="CSV_サービス情報" localSheetId="10">#REF!</definedName>
     <definedName name="CSV_サービス情報" localSheetId="8">#REF!</definedName>
     <definedName name="CSV_サービス情報">#REF!</definedName>
     <definedName name="CSV_口座振込依頼書" localSheetId="10">#REF!</definedName>
     <definedName name="CSV_口座振込依頼書" localSheetId="8">#REF!</definedName>
     <definedName name="CSV_口座振込依頼書">#REF!</definedName>
     <definedName name="CSV_施設種別" localSheetId="10">#REF!</definedName>
     <definedName name="CSV_施設種別">#REF!</definedName>
     <definedName name="CSV_追加情報" localSheetId="10">#REF!</definedName>
     <definedName name="CSV_追加情報" localSheetId="8">#REF!</definedName>
     <definedName name="CSV_追加情報">#REF!</definedName>
     <definedName name="CSV_付表１" localSheetId="10">#REF!</definedName>
     <definedName name="CSV_付表１" localSheetId="8">#REF!</definedName>
     <definedName name="CSV_付表１">#REF!</definedName>
     <definedName name="CSV_付表１＿１" localSheetId="10">#REF!</definedName>
     <definedName name="CSV_付表１＿１" localSheetId="8">#REF!</definedName>
     <definedName name="CSV_付表１＿１">#REF!</definedName>
@@ -322,62 +333,65 @@
     <definedName name="KenmuJikan">#REF!</definedName>
     <definedName name="KenmuShokushu" localSheetId="10">#REF!</definedName>
     <definedName name="KenmuShokushu">#REF!</definedName>
     <definedName name="KenmuUmu" localSheetId="10">#REF!</definedName>
     <definedName name="KenmuUmu">#REF!</definedName>
     <definedName name="kk" localSheetId="10">#REF!</definedName>
     <definedName name="kk">#REF!</definedName>
     <definedName name="KK_03" localSheetId="10">#REF!</definedName>
     <definedName name="KK_03" localSheetId="8">#REF!</definedName>
     <definedName name="KK_03">#REF!</definedName>
     <definedName name="kk_04" localSheetId="10">#REF!</definedName>
     <definedName name="kk_04">#REF!</definedName>
     <definedName name="KK_06" localSheetId="10">#REF!</definedName>
     <definedName name="KK_06" localSheetId="8">#REF!</definedName>
     <definedName name="KK_06">#REF!</definedName>
     <definedName name="kk_07" localSheetId="10">#REF!</definedName>
     <definedName name="kk_07">#REF!</definedName>
     <definedName name="‐㏍08" localSheetId="10">#REF!</definedName>
     <definedName name="‐㏍08">#REF!</definedName>
     <definedName name="KK2_3" localSheetId="10">#REF!</definedName>
     <definedName name="KK2_3" localSheetId="8">#REF!</definedName>
     <definedName name="KK2_3">#REF!</definedName>
     <definedName name="ｋｋｋｋ" localSheetId="10">#REF!</definedName>
     <definedName name="ｋｋｋｋ" localSheetId="8">#REF!</definedName>
     <definedName name="ｋｋｋｋ">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'（参考様式）原本証明'!$A$1:$Q$29</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'加入状況確認票（社会保険及び労働保険）'!$A$1:$P$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'管理者誓約書（障害児相談） '!$A$1:$I$39</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="11">'勤務形態一覧（児相談）'!$A$1:$AN$73</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'勤務形態一覧（児相談）'!$A$5:$AN$77</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'参考様式３（誓約書）'!$A$1:$M$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'指定(更新・変更)申請書'!$A$1:$V$69</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">必要書類一覧!$B$1:$D$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">必要書類一覧!$B$1:$D$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'付表１５（児相談）'!$A$1:$M$125</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">別紙１!$A$1:$AG$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">別紙２!$A$1:$Z$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">別紙⑦!$A$1:$C$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">様式15号!$A$1:$X$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'様式第11号（相談）'!$A$1:$V$79</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">様式第12号!$A$1:$N$16</definedName>
+    <definedName name="Roman_01" localSheetId="13">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="12">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="10">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="8">#REF!</definedName>
     <definedName name="Roman_01" localSheetId="9">#REF!</definedName>
     <definedName name="Roman_01">#REF!</definedName>
     <definedName name="Roman_02" localSheetId="10">#REF!</definedName>
     <definedName name="Roman_02">#REF!</definedName>
     <definedName name="Roman_03" localSheetId="10">#REF!</definedName>
     <definedName name="Roman_03" localSheetId="8">#REF!</definedName>
     <definedName name="Roman_03">#REF!</definedName>
     <definedName name="Roman_04" localSheetId="10">#REF!</definedName>
     <definedName name="Roman_04" localSheetId="8">#REF!</definedName>
     <definedName name="Roman_04">#REF!</definedName>
     <definedName name="Roman_06" localSheetId="10">#REF!</definedName>
     <definedName name="Roman_06" localSheetId="8">#REF!</definedName>
     <definedName name="Roman_06">#REF!</definedName>
     <definedName name="roman_09" localSheetId="10">#REF!</definedName>
     <definedName name="roman_09">#REF!</definedName>
     <definedName name="roman_11" localSheetId="10">#REF!</definedName>
     <definedName name="roman_11">#REF!</definedName>
     <definedName name="roman11" localSheetId="10">#REF!</definedName>
     <definedName name="roman11">#REF!</definedName>
     <definedName name="Roman2_1" localSheetId="10">#REF!</definedName>
     <definedName name="Roman2_1" localSheetId="8">#REF!</definedName>
     <definedName name="Roman2_1">#REF!</definedName>
@@ -482,775 +496,843 @@
     <definedName name="teble" localSheetId="10">#REF!</definedName>
     <definedName name="teble">#REF!</definedName>
     <definedName name="teble_09" localSheetId="10">#REF!</definedName>
     <definedName name="teble_09">#REF!</definedName>
     <definedName name="teble77" localSheetId="10">#REF!</definedName>
     <definedName name="teble77">#REF!</definedName>
     <definedName name="WAM対応1" localSheetId="10">#REF!</definedName>
     <definedName name="WAM対応1">#REF!</definedName>
     <definedName name="yokohama" localSheetId="5">#REF!</definedName>
     <definedName name="yokohama" localSheetId="3">#REF!</definedName>
     <definedName name="yokohama" localSheetId="10">#REF!</definedName>
     <definedName name="yokohama" localSheetId="8">#REF!</definedName>
     <definedName name="yokohama">#REF!</definedName>
     <definedName name="yokoyoko" localSheetId="10">#REF!</definedName>
     <definedName name="yokoyoko">#REF!</definedName>
     <definedName name="あ" localSheetId="10">#REF!</definedName>
     <definedName name="あ">#REF!</definedName>
     <definedName name="アア" localSheetId="10">#REF!</definedName>
     <definedName name="アア">#REF!</definedName>
     <definedName name="い" localSheetId="10">#REF!</definedName>
     <definedName name="い">#REF!</definedName>
     <definedName name="か" localSheetId="10">#REF!</definedName>
     <definedName name="か">#REF!</definedName>
     <definedName name="こ" localSheetId="10">#REF!</definedName>
     <definedName name="こ">#REF!</definedName>
+    <definedName name="サービス種類" localSheetId="13">#REF!</definedName>
     <definedName name="サービス種類" localSheetId="12">#REF!</definedName>
     <definedName name="サービス種類" localSheetId="10">#REF!</definedName>
     <definedName name="サービス種類">#REF!</definedName>
     <definedName name="リスト_サービス種類" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_サービス種類" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_サービス種類">#REF!</definedName>
     <definedName name="リスト_医療型障害児入所支援のみ" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_医療型障害児入所支援のみ">#REF!</definedName>
+    <definedName name="リスト_栄養士配置加算" localSheetId="13">[2]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="12">[2]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="5">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="11">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="6">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="3">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="4">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="7">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="10">[4]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="8">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算" localSheetId="9">[3]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_栄養士配置加算">[5]様式第１号!$BP$151:$BS$154</definedName>
     <definedName name="リスト_開所時間減算区分" localSheetId="10">[4]様式第１号!$CR$151:$CR$153</definedName>
     <definedName name="リスト_開所時間減算区分">[5]様式第１号!$CR$151:$CR$153</definedName>
     <definedName name="リスト_看護職員加配加算">[5]様式第１号!$CD$164:$CE$167</definedName>
     <definedName name="リスト_看護職員加配加算_重度">[5]様式第１号!$CK$164:$CL$166</definedName>
     <definedName name="リスト_共生型サービス体制強化加算区分">[5]様式第１号!$CR$164:$CS$167</definedName>
     <definedName name="リスト_指導員加配加算の有無">[5]様式第１号!$CY$151:$CY$151</definedName>
+    <definedName name="リスト_施設等の区分" localSheetId="13">#REF!</definedName>
     <definedName name="リスト_施設等の区分" localSheetId="12">#REF!</definedName>
     <definedName name="リスト_施設等の区分" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_施設等の区分" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_施設等の区分" localSheetId="9">#REF!</definedName>
     <definedName name="リスト_施設等の区分">#REF!</definedName>
+    <definedName name="リスト_施設等の区分_児童デイ" localSheetId="13">#REF!</definedName>
     <definedName name="リスト_施設等の区分_児童デイ" localSheetId="12">#REF!</definedName>
     <definedName name="リスト_施設等の区分_児童デイ" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_施設等の区分_児童デイ" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_施設等の区分_児童デイ">#REF!</definedName>
     <definedName name="リスト_施設等の区分_障害児施設給付費" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_施設等の区分_障害児施設給付費" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_施設等の区分_障害児施設給付費">#REF!</definedName>
+    <definedName name="リスト_施設等の区分付１" localSheetId="13">[6]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="12">[6]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="5">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="11">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="6">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="3">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="4">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="7">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="8">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１" localSheetId="9">[7]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_施設等の区分付１">[5]様式第１号!$BI$151:$BJ$153</definedName>
     <definedName name="リスト_児童指導員等加配加算">[5]様式第１号!$BB$164:$BC$168</definedName>
     <definedName name="リスト_児童指導員等加配加算Ⅱ">[5]様式第１号!$BI$164:$BJ$167</definedName>
     <definedName name="リスト_児童指導員等加配加算Ⅲ" localSheetId="10">[4]様式第１号!$BB$164:$BC$166</definedName>
     <definedName name="リスト_児童指導員等加配加算Ⅲ">[5]様式第１号!$BB$164:$BC$166</definedName>
+    <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="13">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="12">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="5">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="11">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="6">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="3">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="4">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="7">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="10">[4]様式第１号!$AT$151:$AW$157</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分" localSheetId="9">#REF!</definedName>
     <definedName name="リスト_処遇改善助成金キャリアパス区分">[5]様式第１号!$AT$151:$AW$157</definedName>
+    <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="13">[6]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="12">[6]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="5">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="11">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="6">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="3">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="4">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="7">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="8">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ" localSheetId="9">[7]様式第１号!$BB$151:$BC$152</definedName>
     <definedName name="リスト_障害児施設区分_児童発達支援のみ">[5]様式第１号!$BB$151:$BC$152</definedName>
+    <definedName name="リスト_障害児施設区分_付４" localSheetId="13">[2]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="12">[2]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="5">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="11">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="6">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="3">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="4">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="7">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="10">[4]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="8">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４" localSheetId="9">[3]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児施設区分_付４">[5]様式第１号!$CD$151:$CE$156</definedName>
     <definedName name="リスト_障害児状態等区分">[5]様式第１号!$BP$164:$BQ$166</definedName>
+    <definedName name="リスト_障害児入所区分のみ" localSheetId="13">[2]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="12">[2]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="5">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="11">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="6">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="3">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="4">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="7">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="10">[4]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="8">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ" localSheetId="9">[3]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_障害児入所区分のみ">[5]様式第１号!$BW$151:$BX$154</definedName>
     <definedName name="リスト_人員配置区分_共同生活援助">[8]様式第１号!$AT$177:$AT$179</definedName>
     <definedName name="リスト_専門的支援加算">[5]様式第１号!$BB$192:$BC$194</definedName>
+    <definedName name="リスト_定員区分" localSheetId="13">#REF!</definedName>
     <definedName name="リスト_定員区分" localSheetId="12">#REF!</definedName>
     <definedName name="リスト_定員区分" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分" localSheetId="9">#REF!</definedName>
     <definedName name="リスト_定員区分">#REF!</definedName>
+    <definedName name="リスト_定員区分_肢体不自由児施設_通所通園" localSheetId="13">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児施設_通所通園" localSheetId="12">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児施設_通所通園" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児施設_通所通園" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児施設_通所通園">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児療護施設" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児療護施設" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_肢体不自由児療護施設">#REF!</definedName>
     <definedName name="リスト_定員区分_障害児施設" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_障害児施設" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_障害児施設">#REF!</definedName>
     <definedName name="リスト_定員区分_対象無し" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_対象無し" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_対象無し">#REF!</definedName>
     <definedName name="リスト_定員区分_第２種自閉症児施設" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_第２種自閉症児施設" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_第２種自閉症児施設">#REF!</definedName>
     <definedName name="リスト_定員区分_知的障害児通園施設" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_知的障害児通園施設" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_知的障害児通園施設">#REF!</definedName>
     <definedName name="リスト_定員区分_難聴幼児通園施設" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_難聴幼児通園施設" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_難聴幼児通園施設">#REF!</definedName>
     <definedName name="リスト_定員区分_盲児施設_ろうあ児施設" localSheetId="10">#REF!</definedName>
     <definedName name="リスト_定員区分_盲児施設_ろうあ児施設" localSheetId="8">#REF!</definedName>
     <definedName name="リスト_定員区分_盲児施設_ろうあ児施設">#REF!</definedName>
     <definedName name="リスト_福祉・介護職員等特定処遇改善加算区分" localSheetId="10">[4]様式第１号!$BB$182:$BC$184</definedName>
     <definedName name="リスト_福祉・介護職員等特定処遇改善加算区分">[5]様式第１号!$BB$182:$BC$184</definedName>
     <definedName name="リスト_未就学児等支援区分">[5]様式第１号!$BW$164:$BX$166</definedName>
     <definedName name="リスト_夜間支援対象利用者数">[8]様式第１号!$AT$212:$AT$224</definedName>
     <definedName name="リスト_夜間支援対象利用者数_小規模">[8]様式第１号!$AT$228:$AT$234</definedName>
+    <definedName name="一般相談支援事業" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="一般相談支援事業" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="一般相談支援事業" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="一般相談支援事業" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="一般相談支援事業">[11]選択肢!#REF!</definedName>
+    <definedName name="栄養士配置加算" localSheetId="13">#REF!</definedName>
     <definedName name="栄養士配置加算" localSheetId="12">#REF!</definedName>
     <definedName name="栄養士配置加算" localSheetId="10">#REF!</definedName>
     <definedName name="栄養士配置加算" localSheetId="8">#REF!</definedName>
     <definedName name="栄養士配置加算" localSheetId="9">#REF!</definedName>
     <definedName name="栄養士配置加算">#REF!</definedName>
     <definedName name="看護時間" localSheetId="10">#REF!</definedName>
     <definedName name="看護時間">#REF!</definedName>
+    <definedName name="機能訓練" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="機能訓練" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="機能訓練" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="機能訓練" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="機能訓練">[11]選択肢!#REF!</definedName>
+    <definedName name="居宅介護" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="居宅介護" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="居宅介護" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="居宅介護" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="居宅介護">[11]選択肢!#REF!</definedName>
+    <definedName name="居宅介護・重度訪問介護・同行援護・行動援護" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="居宅介護・重度訪問介護・同行援護・行動援護" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="居宅介護・重度訪問介護・同行援護・行動援護" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="居宅介護・重度訪問介護・同行援護・行動援護" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="居宅介護・重度訪問介護・同行援護・行動援護">[11]選択肢!#REF!</definedName>
+    <definedName name="共同生活援助" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助">[11]選択肢!#REF!</definedName>
+    <definedName name="共同生活援助・介護サービス包括型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・介護サービス包括型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・介護サービス包括型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・介護サービス包括型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・介護サービス包括型">[11]選択肢!#REF!</definedName>
+    <definedName name="共同生活援助・外部サービス利用型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・外部サービス利用型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・外部サービス利用型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・外部サービス利用型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・外部サービス利用型">[11]選択肢!#REF!</definedName>
+    <definedName name="共同生活援助・日中サービス支援型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・日中サービス支援型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・日中サービス支援型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・日中サービス支援型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="共同生活援助・日中サービス支援型">[11]選択肢!#REF!</definedName>
     <definedName name="区分" localSheetId="10">#REF!</definedName>
     <definedName name="区分">#REF!</definedName>
     <definedName name="警察" localSheetId="10">#REF!</definedName>
     <definedName name="警察">#REF!</definedName>
+    <definedName name="行動援護" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="行動援護" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="行動援護" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="行動援護" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="行動援護">[11]選択肢!#REF!</definedName>
+    <definedName name="参考様式" localSheetId="13">#REF!</definedName>
     <definedName name="参考様式" localSheetId="12">#REF!</definedName>
     <definedName name="参考様式" localSheetId="10">#REF!</definedName>
     <definedName name="参考様式" localSheetId="8">#REF!</definedName>
     <definedName name="参考様式">#REF!</definedName>
     <definedName name="参考様式９１" localSheetId="10">#REF!</definedName>
     <definedName name="参考様式９１" localSheetId="8">#REF!</definedName>
     <definedName name="参考様式９１">#REF!</definedName>
+    <definedName name="事業種類" localSheetId="13">#REF!</definedName>
     <definedName name="事業種類" localSheetId="12">#REF!</definedName>
     <definedName name="事業種類" localSheetId="10">#REF!</definedName>
     <definedName name="事業種類">#REF!</definedName>
     <definedName name="事業種類コード" localSheetId="10">#REF!</definedName>
     <definedName name="事業種類コード">#REF!</definedName>
     <definedName name="児童" localSheetId="10">#REF!</definedName>
     <definedName name="児童">#REF!</definedName>
+    <definedName name="自立生活援助" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="自立生活援助" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="自立生活援助" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="自立生活援助" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="自立生活援助">[11]選択肢!#REF!</definedName>
     <definedName name="取込変換_医療型障害児入所支援のみ" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_医療型障害児入所支援のみ">#REF!</definedName>
     <definedName name="取込変換_開所時間減算区分" localSheetId="10">[4]様式第１号!$CT$151:$CU$153</definedName>
     <definedName name="取込変換_開所時間減算区分">[5]様式第１号!$CT$151:$CU$153</definedName>
     <definedName name="取込変換_指導員加配加算の有無">[5]様式第１号!$DA$151:$DB$153</definedName>
     <definedName name="取込変換_施設等の区分" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_施設等の区分" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_施設等の区分">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_児童デイ" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_児童デイ" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_児童デイ">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_障害児施設給付費" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_障害児施設給付費" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_障害児施設給付費">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_付３" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_付３" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_施設等の区分_付３">#REF!</definedName>
+    <definedName name="取込変換_施設等の区分_付８_１" localSheetId="13">[12]様式第１号!$BO$348:$BP$351</definedName>
     <definedName name="取込変換_施設等の区分_付８_１" localSheetId="12">[12]様式第１号!$BO$348:$BP$351</definedName>
     <definedName name="取込変換_施設等の区分_付８_１">[13]様式第１号!$BO$348:$BP$351</definedName>
+    <definedName name="取込変換_施設等の区分付１" localSheetId="13">[6]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="12">[6]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="5">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="11">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="6">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="3">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="4">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="7">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="8">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１" localSheetId="9">[7]様式第１号!$BK$151:$BL$153</definedName>
     <definedName name="取込変換_施設等の区分付１">[5]様式第１号!$BK$151:$BL$153</definedName>
+    <definedName name="取込変換_主たるサービス種類_付１０" localSheetId="13">[12]様式第１号!$AV$328:$AW$329</definedName>
     <definedName name="取込変換_主たるサービス種類_付１０" localSheetId="12">[12]様式第１号!$AV$328:$AW$329</definedName>
     <definedName name="取込変換_主たるサービス種類_付１０">[13]様式第１号!$AV$328:$AW$329</definedName>
+    <definedName name="取込変換_主たるサービス種類_付１１" localSheetId="13">[12]様式第１号!$AV$333:$AW$334</definedName>
     <definedName name="取込変換_主たるサービス種類_付１１" localSheetId="12">[12]様式第１号!$AV$333:$AW$334</definedName>
     <definedName name="取込変換_主たるサービス種類_付１１">[13]様式第１号!$AV$333:$AW$334</definedName>
+    <definedName name="取込変換_主たるサービス種類_付１２" localSheetId="13">[12]様式第１号!$AV$338:$AW$339</definedName>
     <definedName name="取込変換_主たるサービス種類_付１２" localSheetId="12">[12]様式第１号!$AV$338:$AW$339</definedName>
     <definedName name="取込変換_主たるサービス種類_付１２">[13]様式第１号!$AV$338:$AW$339</definedName>
+    <definedName name="取込変換_主たるサービス種類_付９" localSheetId="13">[12]様式第１号!$AV$323:$AW$324</definedName>
     <definedName name="取込変換_主たるサービス種類_付９" localSheetId="12">[12]様式第１号!$AV$323:$AW$324</definedName>
     <definedName name="取込変換_主たるサービス種類_付９">[13]様式第１号!$AV$323:$AW$324</definedName>
+    <definedName name="取込変換_就労定着実績区分" localSheetId="13">[12]様式第１号!$CA$348:$CB$351</definedName>
     <definedName name="取込変換_就労定着実績区分" localSheetId="12">[12]様式第１号!$CA$348:$CB$351</definedName>
     <definedName name="取込変換_就労定着実績区分">[13]様式第１号!$CA$348:$CB$351</definedName>
+    <definedName name="取込変換_処遇改善助成金キャリアパス区分" localSheetId="13">#REF!</definedName>
     <definedName name="取込変換_処遇改善助成金キャリアパス区分" localSheetId="12">#REF!</definedName>
     <definedName name="取込変換_処遇改善助成金キャリアパス区分" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_処遇改善助成金キャリアパス区分" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_処遇改善助成金キャリアパス区分" localSheetId="9">#REF!</definedName>
     <definedName name="取込変換_処遇改善助成金キャリアパス区分">#REF!</definedName>
+    <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="13">[6]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="12">[6]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="5">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="11">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="6">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="3">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="4">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="7">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="8">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ" localSheetId="9">[7]様式第１号!$BD$151:$BE$152</definedName>
     <definedName name="取込変換_障害児施設区分_児童発達支援のみ">[5]様式第１号!$BD$151:$BE$152</definedName>
+    <definedName name="取込変換_障害児施設区分_付３" localSheetId="13">#REF!</definedName>
     <definedName name="取込変換_障害児施設区分_付３" localSheetId="12">#REF!</definedName>
     <definedName name="取込変換_障害児施設区分_付３" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_障害児施設区分_付３" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_障害児施設区分_付３" localSheetId="9">#REF!</definedName>
     <definedName name="取込変換_障害児施設区分_付３">#REF!</definedName>
+    <definedName name="取込変換_障害児施設区分_付４" localSheetId="13">[2]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="12">[2]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="5">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="11">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="6">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="3">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="4">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="7">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="10">[4]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="8">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４" localSheetId="9">[3]様式第１号!$CF$151:$CG$156</definedName>
     <definedName name="取込変換_障害児施設区分_付４">[5]様式第１号!$CF$151:$CG$156</definedName>
+    <definedName name="取込変換_障害児施設区分_付８_１" localSheetId="13">[12]様式第１号!$BU$348:$BV$353</definedName>
     <definedName name="取込変換_障害児施設区分_付８_１" localSheetId="12">[12]様式第１号!$BU$348:$BV$353</definedName>
     <definedName name="取込変換_障害児施設区分_付８_１">[13]様式第１号!$BU$348:$BV$353</definedName>
+    <definedName name="取込変換_障害児入所区分のみ" localSheetId="13">[2]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="12">[2]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="5">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="11">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="6">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="3">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="4">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="7">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="10">[4]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="8">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ" localSheetId="9">[3]様式第１号!$BY$151:$BZ$154</definedName>
     <definedName name="取込変換_障害児入所区分のみ">[5]様式第１号!$BY$151:$BZ$154</definedName>
+    <definedName name="取込変換_定員区分" localSheetId="13">#REF!</definedName>
     <definedName name="取込変換_定員区分" localSheetId="12">#REF!</definedName>
     <definedName name="取込変換_定員区分" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分" localSheetId="9">#REF!</definedName>
     <definedName name="取込変換_定員区分">#REF!</definedName>
+    <definedName name="取込変換_定員区分_肢体不自由児施設_通所通園" localSheetId="13">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児施設_通所通園" localSheetId="12">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児施設_通所通園" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児施設_通所通園" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児施設_通所通園">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児療護施設" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児療護施設" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_肢体不自由児療護施設">#REF!</definedName>
     <definedName name="取込変換_定員区分_障害児施設" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_障害児施設" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_障害児施設">#REF!</definedName>
     <definedName name="取込変換_定員区分_対象無し" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_対象無し" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_対象無し">#REF!</definedName>
     <definedName name="取込変換_定員区分_第２種自閉症児施設" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_第２種自閉症児施設" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_第２種自閉症児施設">#REF!</definedName>
     <definedName name="取込変換_定員区分_知的障害児通園施設" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_知的障害児通園施設" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_知的障害児通園施設">#REF!</definedName>
     <definedName name="取込変換_定員区分_難聴幼児通園施設" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_難聴幼児通園施設" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_難聴幼児通園施設">#REF!</definedName>
     <definedName name="取込変換_定員区分_盲児施設_ろうあ児施設" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_定員区分_盲児施設_ろうあ児施設" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_定員区分_盲児施設_ろうあ児施設">#REF!</definedName>
     <definedName name="取込変換_夜間支援対象利用者数" localSheetId="10">#REF!</definedName>
     <definedName name="取込変換_夜間支援対象利用者数" localSheetId="8">#REF!</definedName>
     <definedName name="取込変換_夜間支援対象利用者数">#REF!</definedName>
+    <definedName name="就労移行支援" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="就労移行支援" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="就労移行支援" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="就労移行支援" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="就労移行支援">[11]選択肢!#REF!</definedName>
+    <definedName name="就労継続支援Ａ型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型">[11]選択肢!#REF!</definedName>
+    <definedName name="就労継続支援Ａ型・B型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型・B型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型・B型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型・B型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ａ型・B型">[11]選択肢!#REF!</definedName>
+    <definedName name="就労継続支援Ｂ型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ｂ型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ｂ型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ｂ型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="就労継続支援Ｂ型">[11]選択肢!#REF!</definedName>
+    <definedName name="就労定着支援" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="就労定着支援" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="就労定着支援" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="就労定着支援" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="就労定着支援">[11]選択肢!#REF!</definedName>
+    <definedName name="重度障害者等包括支援" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="重度障害者等包括支援" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="重度障害者等包括支援" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="重度障害者等包括支援" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="重度障害者等包括支援">[11]選択肢!#REF!</definedName>
+    <definedName name="重度訪問介護" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="重度訪問介護" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="重度訪問介護" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="重度訪問介護" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="重度訪問介護">[11]選択肢!#REF!</definedName>
     <definedName name="出力変換_医療型障害児入所支援のみ" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_医療型障害児入所支援のみ">#REF!</definedName>
     <definedName name="出力変換_開所時間減算区分" localSheetId="10">[4]様式第１号!$CQ$151:$CU$153</definedName>
     <definedName name="出力変換_開所時間減算区分">[5]様式第１号!$CQ$151:$CU$153</definedName>
     <definedName name="出力変換_指導員加配加算の有無">[5]様式第１号!$CX$151:$DB$153</definedName>
     <definedName name="出力変換_施設等の区分" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_施設等の区分" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_施設等の区分">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_児童デイ" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_児童デイ" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_児童デイ">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_障害児施設給付費" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_障害児施設給付費" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_障害児施設給付費">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_付３" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_付３" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_施設等の区分_付３">#REF!</definedName>
+    <definedName name="出力変換_施設等の区分_付８_１" localSheetId="13">[12]様式第１号!$BL$348:$BP$351</definedName>
     <definedName name="出力変換_施設等の区分_付８_１" localSheetId="12">[12]様式第１号!$BL$348:$BP$351</definedName>
     <definedName name="出力変換_施設等の区分_付８_１">[13]様式第１号!$BL$348:$BP$351</definedName>
+    <definedName name="出力変換_施設等の区分付１" localSheetId="13">[6]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="12">[6]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="5">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="11">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="6">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="3">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="4">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="7">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="8">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１" localSheetId="9">[7]様式第１号!$BH$151:$BL$153</definedName>
     <definedName name="出力変換_施設等の区分付１">[5]様式第１号!$BH$151:$BL$153</definedName>
+    <definedName name="出力変換_主たるサービス種類_付１０" localSheetId="13">[12]様式第１号!$AS$328:$AW$329</definedName>
     <definedName name="出力変換_主たるサービス種類_付１０" localSheetId="12">[12]様式第１号!$AS$328:$AW$329</definedName>
     <definedName name="出力変換_主たるサービス種類_付１０">[13]様式第１号!$AS$328:$AW$329</definedName>
+    <definedName name="出力変換_主たるサービス種類_付１１" localSheetId="13">[12]様式第１号!$AS$333:$AW$334</definedName>
     <definedName name="出力変換_主たるサービス種類_付１１" localSheetId="12">[12]様式第１号!$AS$333:$AW$334</definedName>
     <definedName name="出力変換_主たるサービス種類_付１１">[13]様式第１号!$AS$333:$AW$334</definedName>
+    <definedName name="出力変換_主たるサービス種類_付１２" localSheetId="13">[12]様式第１号!$AS$338:$AW$339</definedName>
     <definedName name="出力変換_主たるサービス種類_付１２" localSheetId="12">[12]様式第１号!$AS$338:$AW$339</definedName>
     <definedName name="出力変換_主たるサービス種類_付１２">[13]様式第１号!$AS$338:$AW$339</definedName>
+    <definedName name="出力変換_就労定着実績区分" localSheetId="13">[12]様式第１号!$BX$348:$CB$351</definedName>
     <definedName name="出力変換_就労定着実績区分" localSheetId="12">[12]様式第１号!$BX$348:$CB$351</definedName>
     <definedName name="出力変換_就労定着実績区分">[13]様式第１号!$BX$348:$CB$351</definedName>
+    <definedName name="出力変換_処遇改善助成金キャリアパス区分" localSheetId="13">#REF!</definedName>
     <definedName name="出力変換_処遇改善助成金キャリアパス区分" localSheetId="12">#REF!</definedName>
     <definedName name="出力変換_処遇改善助成金キャリアパス区分" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_処遇改善助成金キャリアパス区分" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_処遇改善助成金キャリアパス区分" localSheetId="9">#REF!</definedName>
     <definedName name="出力変換_処遇改善助成金キャリアパス区分">#REF!</definedName>
+    <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="13">[6]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="12">[6]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="5">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="11">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="6">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="3">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="4">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="7">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="8">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ" localSheetId="9">[7]様式第１号!$BA$151:$BE$152</definedName>
     <definedName name="出力変換_障害児施設区分_児童発達支援のみ">[5]様式第１号!$BA$151:$BE$152</definedName>
+    <definedName name="出力変換_障害児施設区分_付３" localSheetId="13">#REF!</definedName>
     <definedName name="出力変換_障害児施設区分_付３" localSheetId="12">#REF!</definedName>
     <definedName name="出力変換_障害児施設区分_付３" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_障害児施設区分_付３" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_障害児施設区分_付３" localSheetId="9">#REF!</definedName>
     <definedName name="出力変換_障害児施設区分_付３">#REF!</definedName>
+    <definedName name="出力変換_障害児施設区分_付４" localSheetId="13">[2]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="12">[2]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="5">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="11">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="6">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="3">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="4">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="7">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="10">[4]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="8">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４" localSheetId="9">[3]様式第１号!$CC$151:$CG$156</definedName>
     <definedName name="出力変換_障害児施設区分_付４">[5]様式第１号!$CC$151:$CG$156</definedName>
+    <definedName name="出力変換_障害児施設区分_付８_１" localSheetId="13">[12]様式第１号!$BR$348:$BV$353</definedName>
     <definedName name="出力変換_障害児施設区分_付８_１" localSheetId="12">[12]様式第１号!$BR$348:$BV$353</definedName>
     <definedName name="出力変換_障害児施設区分_付８_１">[13]様式第１号!$BR$348:$BV$353</definedName>
+    <definedName name="出力変換_障害児入所区分のみ" localSheetId="13">[2]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="12">[2]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="5">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="11">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="6">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="3">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="4">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="7">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="10">[4]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="8">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ" localSheetId="9">[3]様式第１号!$BV$151:$BZ$154</definedName>
     <definedName name="出力変換_障害児入所区分のみ">[5]様式第１号!$BV$151:$BZ$154</definedName>
+    <definedName name="出力変換_定員区分" localSheetId="13">#REF!</definedName>
     <definedName name="出力変換_定員区分" localSheetId="12">#REF!</definedName>
     <definedName name="出力変換_定員区分" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分" localSheetId="9">#REF!</definedName>
     <definedName name="出力変換_定員区分">#REF!</definedName>
+    <definedName name="出力変換_定員区分_肢体不自由児施設_通所通園" localSheetId="13">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児施設_通所通園" localSheetId="12">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児施設_通所通園" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児施設_通所通園" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児施設_通所通園">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児療護施設" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児療護施設" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_肢体不自由児療護施設">#REF!</definedName>
     <definedName name="出力変換_定員区分_障害児施設" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_障害児施設" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_障害児施設">#REF!</definedName>
     <definedName name="出力変換_定員区分_対象無し" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_対象無し" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_対象無し">#REF!</definedName>
     <definedName name="出力変換_定員区分_第２種自閉症児施設" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_第２種自閉症児施設" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_第２種自閉症児施設">#REF!</definedName>
     <definedName name="出力変換_定員区分_知的障害児通園施設" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_知的障害児通園施設" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_知的障害児通園施設">#REF!</definedName>
     <definedName name="出力変換_定員区分_難聴幼児通園施設" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_難聴幼児通園施設" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_難聴幼児通園施設">#REF!</definedName>
     <definedName name="出力変換_定員区分_盲児施設_ろうあ児施設" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_定員区分_盲児施設_ろうあ児施設" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_定員区分_盲児施設_ろうあ児施設">#REF!</definedName>
     <definedName name="出力変換_夜間支援対象利用者数" localSheetId="10">#REF!</definedName>
     <definedName name="出力変換_夜間支援対象利用者数" localSheetId="8">#REF!</definedName>
     <definedName name="出力変換_夜間支援対象利用者数">#REF!</definedName>
+    <definedName name="障害者支援施設" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="障害者支援施設" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="障害者支援施設" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="障害者支援施設" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="障害者支援施設">[11]選択肢!#REF!</definedName>
     <definedName name="食事" localSheetId="10">#REF!</definedName>
     <definedName name="食事">#REF!</definedName>
+    <definedName name="生活介護" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="生活介護" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="生活介護" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="生活介護" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="生活介護">[11]選択肢!#REF!</definedName>
+    <definedName name="生活訓練" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="生活訓練" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="生活訓練" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="生活訓練" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="生活訓練">[11]選択肢!#REF!</definedName>
     <definedName name="体制等状況一覧" localSheetId="10">#REF!</definedName>
     <definedName name="体制等状況一覧">#REF!</definedName>
+    <definedName name="短期入所・空床利用型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="短期入所・空床利用型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="短期入所・空床利用型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="短期入所・空床利用型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="短期入所・空床利用型">[11]選択肢!#REF!</definedName>
+    <definedName name="短期入所・単独型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="短期入所・単独型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="短期入所・単独型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="短期入所・単独型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="短期入所・単独型">[11]選択肢!#REF!</definedName>
+    <definedName name="短期入所・併設型" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="短期入所・併設型" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="短期入所・併設型" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="短期入所・併設型" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="短期入所・併設型">[11]選択肢!#REF!</definedName>
     <definedName name="町っ油" localSheetId="10">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="同意書" localSheetId="10">#REF!</definedName>
     <definedName name="同意書">#REF!</definedName>
     <definedName name="同意書２" localSheetId="10">#REF!</definedName>
     <definedName name="同意書２">#REF!</definedName>
     <definedName name="同行援護" localSheetId="10">#REF!</definedName>
     <definedName name="同行援護">#REF!</definedName>
+    <definedName name="認定指定就労移行支援" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="認定指定就労移行支援" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="認定指定就労移行支援" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="認定指定就労移行支援" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="認定指定就労移行支援">[11]選択肢!#REF!</definedName>
     <definedName name="様式名等" localSheetId="10">#REF!</definedName>
     <definedName name="様式名等" localSheetId="8">#REF!</definedName>
     <definedName name="様式名等">#REF!</definedName>
     <definedName name="利用日数記入例" localSheetId="10">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
+    <definedName name="療養介護" localSheetId="13">[10]選択肢!#REF!</definedName>
     <definedName name="療養介護" localSheetId="12">[9]選択肢!#REF!</definedName>
     <definedName name="療養介護" localSheetId="10">[10]選択肢!#REF!</definedName>
     <definedName name="療養介護" localSheetId="8">[9]選択肢!#REF!</definedName>
     <definedName name="療養介護">[11]選択肢!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AL43" i="106" l="1"/>
-[...63 lines deleted...]
-  <c r="AK31" i="106" s="1"/>
+  <c r="AG47" i="106" l="1"/>
+  <c r="AL44" i="106"/>
+  <c r="AL48" i="106" s="1"/>
+  <c r="AG44" i="106"/>
+  <c r="AG48" i="106" s="1"/>
+  <c r="AA44" i="106"/>
+  <c r="AD47" i="106" s="1"/>
+  <c r="U44" i="106"/>
+  <c r="X47" i="106" s="1"/>
+  <c r="O44" i="106"/>
+  <c r="O48" i="106" s="1"/>
+  <c r="I44" i="106"/>
+  <c r="I48" i="106" s="1"/>
+  <c r="E44" i="106"/>
+  <c r="F47" i="106" s="1"/>
+  <c r="C44" i="106"/>
+  <c r="D47" i="106" s="1"/>
+  <c r="R42" i="106"/>
+  <c r="R41" i="106"/>
+  <c r="AJ35" i="106"/>
+  <c r="AI35" i="106"/>
+  <c r="AH35" i="106"/>
+  <c r="AG35" i="106"/>
+  <c r="AF35" i="106"/>
+  <c r="AE35" i="106"/>
+  <c r="AD35" i="106"/>
+  <c r="AC35" i="106"/>
+  <c r="AB35" i="106"/>
+  <c r="AA35" i="106"/>
+  <c r="Z35" i="106"/>
+  <c r="Y35" i="106"/>
+  <c r="X35" i="106"/>
+  <c r="W35" i="106"/>
+  <c r="V35" i="106"/>
+  <c r="U35" i="106"/>
+  <c r="T35" i="106"/>
+  <c r="S35" i="106"/>
+  <c r="R35" i="106"/>
+  <c r="Q35" i="106"/>
+  <c r="P35" i="106"/>
+  <c r="O35" i="106"/>
+  <c r="N35" i="106"/>
+  <c r="M35" i="106"/>
+  <c r="L35" i="106"/>
+  <c r="K35" i="106"/>
+  <c r="J35" i="106"/>
+  <c r="I35" i="106"/>
+  <c r="H35" i="106"/>
+  <c r="G35" i="106"/>
+  <c r="F35" i="106"/>
+  <c r="AK34" i="106"/>
+  <c r="AL34" i="106" s="1"/>
+  <c r="AK33" i="106"/>
+  <c r="AL33" i="106" s="1"/>
+  <c r="AK32" i="106"/>
+  <c r="AL32" i="106" s="1"/>
+  <c r="AK31" i="106"/>
   <c r="AL31" i="106" s="1"/>
-  <c r="H31" i="106"/>
-[...2 lines deleted...]
-  <c r="AL30" i="106"/>
   <c r="AK30" i="106"/>
+  <c r="AL30" i="106" s="1"/>
   <c r="AK29" i="106"/>
   <c r="AL29" i="106" s="1"/>
-  <c r="AL28" i="106"/>
   <c r="AK28" i="106"/>
+  <c r="AL28" i="106" s="1"/>
   <c r="AK27" i="106"/>
   <c r="AL27" i="106" s="1"/>
-  <c r="AL26" i="106"/>
   <c r="AK26" i="106"/>
+  <c r="AL26" i="106" s="1"/>
   <c r="AK25" i="106"/>
   <c r="AL25" i="106" s="1"/>
-  <c r="AL24" i="106"/>
   <c r="AK24" i="106"/>
+  <c r="AL24" i="106" s="1"/>
   <c r="AK23" i="106"/>
   <c r="AL23" i="106" s="1"/>
-  <c r="AL22" i="106"/>
   <c r="AK22" i="106"/>
+  <c r="AL22" i="106" s="1"/>
   <c r="AK21" i="106"/>
   <c r="AL21" i="106" s="1"/>
-  <c r="AL20" i="106"/>
   <c r="AK20" i="106"/>
+  <c r="AL20" i="106" s="1"/>
   <c r="AK19" i="106"/>
   <c r="AL19" i="106" s="1"/>
-  <c r="AL18" i="106"/>
   <c r="AK18" i="106"/>
+  <c r="AL18" i="106" s="1"/>
   <c r="AK17" i="106"/>
   <c r="AL17" i="106" s="1"/>
-  <c r="AL16" i="106"/>
   <c r="AK16" i="106"/>
+  <c r="AL16" i="106" s="1"/>
   <c r="AK15" i="106"/>
   <c r="AL15" i="106" s="1"/>
-  <c r="AL14" i="106"/>
-[...90 lines deleted...]
-  <c r="AM43" i="106"/>
+  <c r="AG14" i="106"/>
+  <c r="AF14" i="106"/>
+  <c r="AE14" i="106"/>
+  <c r="AD14" i="106"/>
+  <c r="AC14" i="106"/>
+  <c r="AB14" i="106"/>
+  <c r="AA14" i="106"/>
+  <c r="Z14" i="106"/>
+  <c r="Y14" i="106"/>
+  <c r="X14" i="106"/>
+  <c r="W14" i="106"/>
+  <c r="V14" i="106"/>
+  <c r="U14" i="106"/>
+  <c r="T14" i="106"/>
+  <c r="S14" i="106"/>
+  <c r="R14" i="106"/>
+  <c r="Q14" i="106"/>
+  <c r="P14" i="106"/>
+  <c r="O14" i="106"/>
+  <c r="N14" i="106"/>
+  <c r="M14" i="106"/>
+  <c r="L14" i="106"/>
+  <c r="K14" i="106"/>
+  <c r="J14" i="106"/>
+  <c r="I14" i="106"/>
+  <c r="H14" i="106"/>
+  <c r="G14" i="106"/>
+  <c r="F14" i="106"/>
+  <c r="AI14" i="106" s="1"/>
+  <c r="AG13" i="106"/>
+  <c r="AF13" i="106"/>
+  <c r="AE13" i="106"/>
+  <c r="AD13" i="106"/>
+  <c r="AC13" i="106"/>
+  <c r="AB13" i="106"/>
+  <c r="AA13" i="106"/>
+  <c r="Z13" i="106"/>
+  <c r="Y13" i="106"/>
+  <c r="X13" i="106"/>
+  <c r="W13" i="106"/>
+  <c r="V13" i="106"/>
+  <c r="U13" i="106"/>
+  <c r="T13" i="106"/>
+  <c r="S13" i="106"/>
+  <c r="R13" i="106"/>
+  <c r="Q13" i="106"/>
+  <c r="P13" i="106"/>
+  <c r="O13" i="106"/>
+  <c r="N13" i="106"/>
+  <c r="M13" i="106"/>
+  <c r="L13" i="106"/>
+  <c r="K13" i="106"/>
+  <c r="J13" i="106"/>
+  <c r="I13" i="106"/>
+  <c r="H13" i="106"/>
+  <c r="G13" i="106"/>
+  <c r="F13" i="106"/>
+  <c r="O40" i="106" s="1"/>
+  <c r="L40" i="106" l="1"/>
+  <c r="L46" i="106"/>
+  <c r="AG46" i="106"/>
+  <c r="F40" i="106"/>
+  <c r="AJ46" i="106"/>
+  <c r="AJ13" i="106"/>
+  <c r="I40" i="106"/>
+  <c r="I46" i="106"/>
+  <c r="L47" i="106"/>
+  <c r="AL47" i="106"/>
+  <c r="AJ14" i="106"/>
+  <c r="O47" i="106"/>
+  <c r="AL46" i="106"/>
+  <c r="AI13" i="106"/>
+  <c r="AK35" i="106"/>
+  <c r="AL35" i="106" s="1"/>
+  <c r="D40" i="106"/>
+  <c r="V41" i="106"/>
+  <c r="Z41" i="106" s="1"/>
+  <c r="O46" i="106"/>
+  <c r="I47" i="106"/>
+  <c r="AJ47" i="106"/>
+  <c r="C46" i="106"/>
+  <c r="U46" i="106"/>
+  <c r="C47" i="106"/>
+  <c r="U47" i="106"/>
+  <c r="C48" i="106"/>
+  <c r="U48" i="106"/>
+  <c r="D46" i="106"/>
+  <c r="X46" i="106"/>
+  <c r="E48" i="106"/>
+  <c r="AA48" i="106"/>
+  <c r="AH14" i="106"/>
+  <c r="E46" i="106"/>
+  <c r="AA46" i="106"/>
+  <c r="E47" i="106"/>
+  <c r="AA47" i="106"/>
+  <c r="AH13" i="106"/>
+  <c r="E40" i="106"/>
+  <c r="F46" i="106"/>
+  <c r="R46" i="106"/>
+  <c r="AD46" i="106"/>
+  <c r="AM46" i="106"/>
+  <c r="R47" i="106"/>
+  <c r="AM47" i="106"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="791" uniqueCount="468">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="793" uniqueCount="470">
   <si>
     <t>別紙様式第一号</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イチゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>申請書</t>
     <rPh sb="0" eb="3">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年</t>
@@ -5709,57 +5791,50 @@
     </rPh>
     <rPh sb="60" eb="61">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="65" eb="66">
       <t>モト</t>
     </rPh>
     <rPh sb="69" eb="71">
       <t>ショウガイ</t>
     </rPh>
     <rPh sb="71" eb="72">
       <t>ジ</t>
     </rPh>
     <rPh sb="72" eb="74">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="74" eb="76">
       <t>シエン</t>
     </rPh>
     <rPh sb="76" eb="78">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
-    <t>R8.3更新</t>
-[...5 lines deleted...]
-  <si>
     <t>障害児相談支援事業所指定更新に係る申請書類一覧</t>
     <rPh sb="3" eb="5">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="5" eb="9">
       <t>シエンジギョウ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t xml:space="preserve">◎：必要
 △：申請又はこれまでに届出済の内容から変更が
         なければ省略可能
 　　※変更申請をしたかどうかわからない場合、
        省略せず提出してください。
 </t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>確認</t>
     <rPh sb="0" eb="2">
       <t>カクニン</t>
@@ -5931,54 +6006,50 @@
     <rPh sb="0" eb="2">
       <t>タテモノ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>チンタイシャク</t>
     </rPh>
     <rPh sb="5" eb="8">
       <t>ケイヤクショ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ウツ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>チンタイ</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>キカン</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>フク</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(参考様式１)指定障害福祉サービス等の主たる対象者を特定する理由等</t>
-    <phoneticPr fontId="9"/>
-[...2 lines deleted...]
-    <t>△</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(参考様式２)利用者(入所者)又はその家族からの苦情を解決するために講ずる措置の概要</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(参考様式４)事業所・施設の平面図</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(参考様式５)事業所の設備・備品等一覧表</t>
     <phoneticPr fontId="9"/>
   </si>
   <si>
     <t>(参考様式６)管理者・相談支援専門員経歴書</t>
     <rPh sb="1" eb="3">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
@@ -6122,65 +6193,132 @@
       <t>コト</t>
     </rPh>
     <rPh sb="101" eb="103">
       <t>バアイ</t>
     </rPh>
     <rPh sb="104" eb="106">
       <t>イカ</t>
     </rPh>
     <rPh sb="111" eb="113">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="161" eb="163">
       <t>ショクイン</t>
     </rPh>
     <rPh sb="166" eb="168">
       <t>コウトウ</t>
     </rPh>
     <rPh sb="168" eb="170">
       <t>シンコク</t>
     </rPh>
     <rPh sb="174" eb="177">
       <t>フジュウブン</t>
     </rPh>
     <phoneticPr fontId="9"/>
   </si>
+  <si>
+    <t>R8.10更新</t>
+    <rPh sb="5" eb="7">
+      <t>コウシン</t>
+    </rPh>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>各種資格証に対する原本証明（任意様式）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>△
+※届出と異なっている場合、
+届け出が必要</t>
+    <phoneticPr fontId="9"/>
+  </si>
+  <si>
+    <t>指定更新にかかる各種資格証・実務経験証明書の写しは、
+原本と相違がないことを証明します。
+令和　年　月　日
+《法人名》
+《代表者名》</t>
+    <rPh sb="0" eb="4">
+      <t>シテイコウシン</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カクシュ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>シカクショウ</t>
+    </rPh>
+    <rPh sb="14" eb="21">
+      <t>ジツムケイケンショウメイショ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ウツ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ゲンポン</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ソウイ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>ショウメイ</t>
+    </rPh>
+    <rPh sb="45" eb="47">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="48" eb="49">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="50" eb="51">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="52" eb="53">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="55" eb="58">
+      <t>ホウジンメイ</t>
+    </rPh>
+    <rPh sb="61" eb="65">
+      <t>ダイヒョウシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="[$-409]d;@"/>
     <numFmt numFmtId="177" formatCode="aaa"/>
     <numFmt numFmtId="178" formatCode="0.0_ "/>
     <numFmt numFmtId="179" formatCode="[$-409]d&quot;月&quot;"/>
     <numFmt numFmtId="180" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="181" formatCode="0;"/>
   </numFmts>
-  <fonts count="88" x14ac:knownFonts="1">
+  <fonts count="88">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
@@ -6733,51 +6871,51 @@
       <sz val="16"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -6790,50 +6928,56 @@
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="82">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -7833,51 +7977,51 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="676">
+  <cellXfs count="691">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -8502,50 +8646,56 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="20">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="20" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="0" xfId="20" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="0" borderId="13" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="2" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="2" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="21" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="21" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="11" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="11" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="85" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="73" fillId="0" borderId="2" xfId="20" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="73" fillId="0" borderId="2" xfId="20" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="21" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="9" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="84" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -9676,71 +9826,71 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="2" xfId="16" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="179" fontId="6" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="178" fontId="6" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="2" xfId="16" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="16" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="178" fontId="6" fillId="0" borderId="2" xfId="16" applyNumberFormat="1" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="18" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -9855,97 +10005,136 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="45" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="46" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="69" fillId="0" borderId="47" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="2" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="67" fillId="0" borderId="2" xfId="15" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="84" fillId="0" borderId="21" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="15" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="15" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="65" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="15" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="70" fillId="0" borderId="0" xfId="15" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="69" fillId="0" borderId="0" xfId="15" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="11" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="21">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
     <cellStyle name="通貨 2" xfId="5" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
     <cellStyle name="通貨 2 2" xfId="7" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 17" xfId="15" xr:uid="{BDC78558-01B3-4C5C-8C48-273B323D47D8}"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
     <cellStyle name="標準 2 2" xfId="4" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
     <cellStyle name="標準 2 2 2" xfId="14" xr:uid="{18F43E71-605F-4A55-92B7-A2B44596C23A}"/>
     <cellStyle name="標準 2 3" xfId="12" xr:uid="{FF96EA4C-3102-4093-81CA-3F292224F0DC}"/>
     <cellStyle name="標準 2 4" xfId="18" xr:uid="{4515D2AB-057D-410F-81BC-4E9D7C72C3E1}"/>
     <cellStyle name="標準 2 5" xfId="13" xr:uid="{301C5C9A-4636-4CCE-ABCB-263AFFBD3B58}"/>
     <cellStyle name="標準 2 6" xfId="20" xr:uid="{0EE3A377-91BE-49B9-8F54-97E0B1845BDE}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
     <cellStyle name="標準 3 2" xfId="11" xr:uid="{018DD40B-054A-4AF6-B953-9AEECE6D63D7}"/>
     <cellStyle name="標準 4" xfId="17" xr:uid="{F3FB3D03-F01F-40C2-8DE4-AA6D9921A55F}"/>
     <cellStyle name="標準_【都道府県】指定申請関係様式（参考）H23改訂版" xfId="19" xr:uid="{6254D034-B5E7-4DEB-93EC-5D59F4384435}"/>
     <cellStyle name="標準_③-２加算様式（就労）" xfId="16" xr:uid="{50885B80-BACF-4B2C-B1E6-A4DC6E270B92}"/>
     <cellStyle name="標準_CT18N11" xfId="10" xr:uid="{BCE30417-42D9-47A9-8D51-9850AA2C4F24}"/>
     <cellStyle name="標準_千葉市の様式" xfId="9" xr:uid="{B36B7010-46A8-48F0-9640-4BC4552F5007}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="6" xr:uid="{0BA782A7-DFE0-4D4C-8974-31A0AF9BBAC2}"/>
     <cellStyle name="標準_添付書類【神奈川県自立支援】" xfId="8" xr:uid="{C40DC228-0C5E-4834-AA5B-621FEEE9C9F2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCECFF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>38101</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>46</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="吹き出し: 四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC06CBA0-7642-F49C-ADBC-7ACECD30EAE0}"/>
             </a:ext>
           </a:extLst>
@@ -10150,67 +10339,67 @@
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>63</xdr:row>
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:rowOff>76200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="吹き出し: 四角形 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFF58CF4-D87E-4B58-A2AB-9E1788F6458C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7705725" y="11753850"/>
-          <a:ext cx="3981450" cy="714375"/>
+          <a:ext cx="3981450" cy="619125"/>
         </a:xfrm>
         <a:prstGeom prst="wedgeRectCallout">
           <a:avLst>
             <a:gd name="adj1" fmla="val -60859"/>
             <a:gd name="adj2" fmla="val 18837"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:ln w="38100">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
@@ -10227,51 +10416,51 @@
         <a:p>
           <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
             <a:lnSpc>
               <a:spcPct val="100000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
             </a:rPr>
-            <a:t>既に指定を受けている事業所での申請の場合は「事業所番号」を記載してください。</a:t>
+            <a:t>事業所番号」を記載してください。</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>25</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>257174</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>48</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>47624</xdr:rowOff>
     </xdr:to>
@@ -11106,50 +11295,363 @@
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l">
             <a:lnSpc>
               <a:spcPts val="1100"/>
             </a:lnSpc>
           </a:pPr>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1000">
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>156883</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>89647</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>62651</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>92193</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="吹き出し: 四角形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2F96F6D-67BC-4EC1-A13E-18DFF0963898}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7104530" y="1064559"/>
+          <a:ext cx="2987386" cy="372340"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -58228"/>
+            <a:gd name="adj2" fmla="val -16178"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:rPr>
+            <a:t>申請書の日付</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>246529</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>33618</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>34</xdr:col>
+      <xdr:colOff>152297</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>69782</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="吹き出し: 四角形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8D2149-99F6-4A7D-88AD-123B0DDE7462}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7194176" y="3966883"/>
+          <a:ext cx="2987386" cy="372340"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -58228"/>
+            <a:gd name="adj2" fmla="val -16178"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:rPr>
+            <a:t>申請書の日付</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>616324</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>33617</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>141093</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>405957</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="吹き出し: 四角形 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E28649C9-D8C3-4DF1-96F2-524F3F4FA93A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10634383" y="1109382"/>
+          <a:ext cx="2987386" cy="372340"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -58228"/>
+            <a:gd name="adj2" fmla="val -16178"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:rPr>
+            <a:t>管理者も記載</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
       <xdr:col>24</xdr:col>
       <xdr:colOff>539150</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>44929</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>27</xdr:col>
       <xdr:colOff>89858</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>362848</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="吹き出し: 四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5841D991-6A5B-4E96-AFF9-A25BCC6FF3C4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7168550" y="3854929"/>
@@ -11236,51 +11738,258 @@
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
             </a:rPr>
             <a:t>して下さい。</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>29</xdr:col>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>171450</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="テキスト ボックス 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB784941-8CAF-42A9-B0DF-1D4602D72089}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="47625" y="66675"/>
+          <a:ext cx="7639050" cy="904875"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050"/>
+            <a:t>(6)</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050"/>
+            <a:t>資格欄にはその職種として従事するための資格を記載してください。</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1050"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050"/>
+            <a:t>（例</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>）相談支援専門員の場合：初任者研修修了者</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+            <a:t>+</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>実務経験、現任研修修了証　</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+            <a:t>　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　　など</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>30</xdr:col>
+      <xdr:colOff>38100</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>228600</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>38</xdr:col>
+      <xdr:colOff>561975</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>200025</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="3" name="吹き出し: 四角形 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{535B68E8-E24E-411E-8DDE-03E73C5554DF}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8324850" y="228600"/>
+          <a:ext cx="2809875" cy="504825"/>
+        </a:xfrm>
+        <a:prstGeom prst="wedgeRectCallout">
+          <a:avLst>
+            <a:gd name="adj1" fmla="val -39330"/>
+            <a:gd name="adj2" fmla="val 90655"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:ln w="38100">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:sysClr val="windowText" lastClr="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+            </a:rPr>
+            <a:t>更新をする月（又はその前月）で作成</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US" altLang="ja-JP">
+            <a:solidFill>
+              <a:sysClr val="windowText" lastClr="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>171449</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>333375</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="角丸四角形 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD28BC3D-21B1-4E7C-B14C-F42DF2073D33}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
@@ -11506,133 +12215,138 @@
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　（担当者に繋がる連絡先を記載してください。）</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\10.68.97.14\&#35336;&#30011;&#35506;\Users\T10N04267\Local%20Settings\Temporary%20Internet%20Files\Low\Content.IE5\HC3B4N5J\231215&#25351;&#23450;&#26356;&#26032;&#23550;&#24540;&#12503;&#12525;&#12464;&#12521;&#12512;&#38283;&#30330;\&#65308;&#35370;&#21839;&#31995;&#65310;&#25351;&#23450;&#26356;&#26032;Prg.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;\020_&#26356;&#26032;&#25351;&#23450;\999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;\&#27161;&#28310;&#21270;\020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../&#27161;&#28310;&#21270;/020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;\020_&#26356;&#26032;&#25351;&#23450;\999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;\&#27161;&#28310;&#21270;\020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;/share/340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;/010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;/020_&#26356;&#26032;&#25351;&#23450;/999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;/&#27161;&#28310;&#21270;/020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;\020_&#26356;&#26032;&#25351;&#23450;\999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;\&#27161;&#28310;&#21270;\030_&#65288;&#30456;&#35527;&#65289;&#38556;&#23475;&#20816;&#30456;&#35527;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="030_&#65288;&#30456;&#35527;&#65289;&#38556;&#23475;&#20816;&#30456;&#35527;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../&#27161;&#28310;&#21270;/030_&#65288;&#30456;&#35527;&#65289;&#38556;&#23475;&#20816;&#30456;&#35527;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;\020_&#26356;&#26032;&#25351;&#23450;\999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;\&#27161;&#28310;&#21270;\030_&#65288;&#30456;&#35527;&#65289;&#38556;&#23475;&#20816;&#30456;&#35527;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;/share/340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;/010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;/020_&#26356;&#26032;&#25351;&#23450;/999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;/&#27161;&#28310;&#21270;/030_&#65288;&#30456;&#35527;&#65289;&#38556;&#23475;&#20816;&#30456;&#35527;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///L:\06_&#20445;&#20581;&#31119;&#31049;&#23616;\&#31119;&#31049;&#12539;&#27425;&#19990;&#20195;&#32946;&#25104;&#37096;\1387_&#38556;&#23475;&#12469;&#12540;&#12499;&#12473;&#35506;\group\003_&#20107;&#26989;&#25903;&#25588;G\H24\984%20&#12469;&#12540;&#12499;&#12473;&#20107;&#26989;&#32773;&#31561;&#12398;&#21517;&#31807;&#12395;&#38306;&#12377;&#12427;&#12371;&#12392;\03%20&#25351;&#23450;&#30003;&#35531;&#26360;&#27096;&#24335;&#31561;\1%20&#25351;&#23450;&#30003;&#35531;\&#25351;&#23450;&#38556;&#23475;&#31119;&#31049;&#12469;&#12540;&#12499;&#12473;&#20107;&#26989;&#32773;&#31561;&#30003;&#35531;&#26360;&#27096;&#24335;V040(Excel2003&#23550;&#24540;&#29256;&#65289;.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\TERASTATION\share\06_&#20445;&#20581;&#31119;&#31049;&#23616;\&#31119;&#31049;&#12539;&#27425;&#19990;&#20195;&#32946;&#25104;&#37096;\1387_&#38556;&#23475;&#12469;&#12540;&#12499;&#12473;&#35506;\group\003_&#20107;&#26989;&#25903;&#25588;G\H24\984%20&#12469;&#12540;&#12499;&#12473;&#20107;&#26989;&#32773;&#31561;&#12398;&#21517;&#31807;&#12395;&#38306;&#12377;&#12427;&#12371;&#12392;\03%20&#25351;&#23450;&#30003;&#35531;&#26360;&#27096;&#24335;&#31561;\1%20&#25351;&#23450;&#30003;&#35531;\&#25351;&#23450;&#38556;&#23475;&#31119;&#31049;&#12469;&#12540;&#12499;&#12473;&#20107;&#26989;&#32773;&#31561;&#30003;&#35531;&#26360;&#27096;&#24335;V040(Excel2003&#23550;&#24540;&#29256;&#65289;.xls" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;\020_&#26356;&#26032;&#25351;&#23450;\999_&#27096;&#24335;&#24046;&#12375;&#26367;&#12360;\R8.10\010_&#65288;&#12425;&#12367;&#12425;&#12367;&#25522;&#36617;&#29992;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#24517;&#38920;&#27096;&#24335;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="010_&#65288;&#12425;&#12367;&#12425;&#12367;&#25522;&#36617;&#29992;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#25351;&#23450;&#26356;&#26032;&#30003;&#35531;&#12395;&#20418;&#12427;&#24517;&#38920;&#27096;&#24335;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///L:\06_&#20445;&#20581;&#31119;&#31049;&#23616;\&#31119;&#31049;&#12539;&#27425;&#19990;&#20195;&#32946;&#25104;&#37096;\1387_&#38556;&#23475;&#12469;&#12540;&#12499;&#12473;&#35506;\group\004_&#26045;&#35373;&#31119;&#31049;G\&#38556;&#23475;&#20816;&#38306;&#20418;\&#12288;&#20107;&#26989;&#25152;&#25351;&#23450;\H24.9\H24.10.1&#38556;&#23475;&#20816;&#20837;&#25152;&#25903;&#25588;&#20877;&#25351;&#23450;&#12539;&#20107;&#26989;&#25152;&#25351;&#23450;&#26356;&#26032;&#12304;&#28310;&#20633;&#12305;\24.08.13&#20462;&#27491;&#29256;\&#38556;&#23475;&#20816;&#26045;&#35373;&#30003;&#35531;&#27096;&#24335;V041(24.08).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\TERASTATION\share\06_&#20445;&#20581;&#31119;&#31049;&#23616;\&#31119;&#31049;&#12539;&#27425;&#19990;&#20195;&#32946;&#25104;&#37096;\1387_&#38556;&#23475;&#12469;&#12540;&#12499;&#12473;&#35506;\group\004_&#26045;&#35373;&#31119;&#31049;G\&#38556;&#23475;&#20816;&#38306;&#20418;\&#12288;&#20107;&#26989;&#25152;&#25351;&#23450;\H24.9\H24.10.1&#38556;&#23475;&#20816;&#20837;&#25152;&#25903;&#25588;&#20877;&#25351;&#23450;&#12539;&#20107;&#26989;&#25152;&#25351;&#23450;&#26356;&#26032;&#12304;&#28310;&#20633;&#12305;\24.08.13&#20462;&#27491;&#29256;\&#38556;&#23475;&#20816;&#26045;&#35373;&#30003;&#35531;&#27096;&#24335;V041(24.08).xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\01201091\AppData\Local\Temp\MicrosoftEdgeDownloads\6004778b-1230-4913-9eff-fdf1b458e5ed\6878651361d2b_&#65288;&#24517;&#38920;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#12539;&#38556;&#23475;&#20816;&#20837;&#25152;&#26045;&#35373;&#25351;&#23450;&#30003;&#35531;&#26356;&#26032;&#27096;&#24335;_202506ver.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\01201091\AppData\Local\Temp\MicrosoftEdgeDownloads\6004778b-1230-4913-9eff-fdf1b458e5ed\6878651361d2b_&#65288;&#24517;&#38920;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#12539;&#38556;&#23475;&#20816;&#20837;&#25152;&#26045;&#35373;&#25351;&#23450;&#30003;&#35531;&#26356;&#26032;&#27096;&#24335;_202506ver.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;\2026_&#27161;&#28310;&#27096;&#24335;\020_&#29694;&#34892;&#27096;&#24335;&#65288;&#27178;&#27996;&#24066;&#65289;\67fcb77286bcd_010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#12539;&#38556;&#23475;&#20816;&#20837;&#25152;&#26045;&#35373;&#25351;&#23450;&#30003;&#35531;&#27096;&#24335;_202504ver%20(7).xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;\2026_&#27161;&#28310;&#27096;&#24335;\020_&#29694;&#34892;&#27096;&#24335;&#65288;&#27178;&#27996;&#24066;&#65289;\67fcb77286bcd_010_&#38556;&#23475;&#20816;&#36890;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#12539;&#38556;&#23475;&#20816;&#20837;&#25152;&#26045;&#35373;&#25351;&#23450;&#30003;&#35531;&#27096;&#24335;_202504ver%20(7).xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///L:\06_&#20445;&#20581;&#31119;&#31049;&#23616;\&#31119;&#31049;&#12539;&#27425;&#19990;&#20195;&#32946;&#25104;&#37096;\1387_&#38556;&#23475;&#12469;&#12540;&#12499;&#12473;&#35506;\group\004_&#26045;&#35373;&#31119;&#31049;G\&#38556;&#23475;&#20816;&#38306;&#20418;\&#12288;&#20107;&#26989;&#25152;&#25351;&#23450;\20120612%20&#35215;&#31243;&#27096;&#24335;&#12456;&#12463;&#12475;&#12523;&#12471;&#12540;&#12488;\&#38556;&#23475;&#20816;&#26045;&#35373;&#30003;&#35531;&#27096;&#24335;V040.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\TERASTATION\share\06_&#20445;&#20581;&#31119;&#31049;&#23616;\&#31119;&#31049;&#12539;&#27425;&#19990;&#20195;&#32946;&#25104;&#37096;\1387_&#38556;&#23475;&#12469;&#12540;&#12499;&#12473;&#35506;\group\004_&#26045;&#35373;&#31119;&#31049;G\&#38556;&#23475;&#20816;&#38306;&#20418;\&#12288;&#20107;&#26989;&#25152;&#25351;&#23450;\20120612%20&#35215;&#31243;&#27096;&#24335;&#12456;&#12463;&#12475;&#12523;&#12471;&#12540;&#12488;\&#38556;&#23475;&#20816;&#26045;&#35373;&#30003;&#35531;&#27096;&#24335;V040.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.rakuraku.or.jp/shienhi/liblary/FileDir/CT8N55.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;\2026_&#27161;&#28310;&#27096;&#24335;\040_&#27096;&#24335;&#26356;&#26032;&#20316;&#26989;\020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#12539;&#22793;&#26356;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;/share/340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;/900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;/2026_&#27161;&#28310;&#27096;&#24335;/040_&#27096;&#24335;&#26356;&#26032;&#20316;&#26989;/020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#12539;&#22793;&#26356;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;/2026_&#27161;&#28310;&#27096;&#24335;/040_&#27096;&#24335;&#26356;&#26032;&#20316;&#26989;/020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#12539;&#22793;&#26356;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\fs\&#12371;&#12393;&#12418;&#38738;&#23569;&#24180;&#23616;\03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;\share\340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;\900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;\2026_&#27161;&#28310;&#27096;&#24335;\040_&#27096;&#24335;&#26356;&#26032;&#20316;&#26989;\020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#12539;&#22793;&#26356;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/03&#38556;&#23475;&#20816;&#31119;&#31049;&#20445;&#20581;&#35506;/share/340_&#38556;&#23475;&#20816;&#20107;&#26989;&#32773;&#25351;&#23450;/900_&#26465;&#20363;&#12539;&#35201;&#32177;&#31561;/2026_&#27161;&#28310;&#27096;&#24335;/040_&#27096;&#24335;&#26356;&#26032;&#20316;&#26989;/020_&#65288;&#36890;&#25152;&#12539;&#20837;&#25152;&#65289;&#38556;&#23475;&#20816;&#36890;&#25152;&#12539;&#20837;&#25152;&#25903;&#25588;&#20107;&#26989;&#32773;&#25351;&#23450;&#12539;&#22793;&#26356;&#30003;&#35531;&#12395;&#20418;&#12427;&#28155;&#20184;&#36039;&#26009;.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="利用説明"/>
       <sheetName val="main"/>
       <sheetName val="info"/>
       <sheetName val="data"/>
       <sheetName val="サ責"/>
       <sheetName val="人員"/>
       <sheetName val="様式"/>
       <sheetName val="付表１ "/>
       <sheetName val="付表１　手動修正箇所"/>
       <sheetName val="Label"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink10.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="必要書類一覧（新規）"/>
       <sheetName val="必要書類一覧 (指定変更)"/>
       <sheetName val="別紙１"/>
       <sheetName val="参考様式１"/>
       <sheetName val="参考様式２"/>
       <sheetName val="参考様式３（誓約書）"/>
       <sheetName val="別紙⑤(通所)"/>
       <sheetName val="別紙⑥（入所）"/>
       <sheetName val="参考様式４"/>
       <sheetName val="参考様式５"/>
       <sheetName val="参考様式６"/>
       <sheetName val="参考様式７"/>
       <sheetName val="参考様式８"/>
       <sheetName val="勤務形態（児発）"/>
       <sheetName val="勤務形態（放デイ）"/>
       <sheetName val="勤務形態（児発・主として重心児）"/>
       <sheetName val="勤務形態（放デイ・主として重心児）"/>
       <sheetName val="勤務形態（児発センター）"/>
       <sheetName val="勤務形態（居宅型児発）"/>
       <sheetName val="勤務形態（保訪）"/>
       <sheetName val="勤務形態（福祉型入所）"/>
       <sheetName val="勤務形態（医療型入所）"/>
       <sheetName val="参考様式９"/>
@@ -11689,50 +12403,51 @@
       <sheetData sheetId="31"/>
       <sheetData sheetId="32"/>
       <sheetData sheetId="33"/>
       <sheetData sheetId="34"/>
       <sheetData sheetId="35"/>
       <sheetData sheetId="36"/>
       <sheetData sheetId="37"/>
       <sheetData sheetId="38">
         <row r="1">
           <cell r="A1" t="str">
             <v>！申請するサービス類型を選択してください</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="39"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink11.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="提出書類一覧"/>
       <sheetName val="別紙１"/>
       <sheetName val="別紙２"/>
       <sheetName val="参考様式１"/>
       <sheetName val="参考様式２"/>
       <sheetName val="参考様式３（誓約書）"/>
       <sheetName val="別紙⑦"/>
       <sheetName val="参考様式４"/>
       <sheetName val="参考様式５"/>
       <sheetName val="参考様式６"/>
       <sheetName val="参考様式７"/>
       <sheetName val="勤務形態一覧（児相談）"/>
       <sheetName val="参考様式８"/>
       <sheetName val="管理者誓約書（障害児相談） "/>
       <sheetName val="様式第11号（相談）"/>
       <sheetName val="様式第12号"/>
       <sheetName val="参考様式９"/>
       <sheetName val="参考様式10"/>
       <sheetName val="加入状況確認票（社会保険及び労働保険）"/>
       <sheetName val="参考様式11（障害児相談）"/>
       <sheetName val="選択肢"/>
     </sheetNames>
     <sheetDataSet>
@@ -12631,50 +13346,108 @@
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
       <sheetData sheetId="26"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/externalLinks/externalLink14.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:absoluteUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
+    <sheetNames>
+      <sheetName val="必要書類一覧"/>
+      <sheetName val="指定(更新・変更)申請書"/>
+      <sheetName val="付表１６（児発・放デイ）"/>
+      <sheetName val="付表１７（居宅児発）"/>
+      <sheetName val="付表１８（保訪）"/>
+      <sheetName val="別紙１"/>
+      <sheetName val="管理者誓約書（通所）"/>
+      <sheetName val="参考様式３（誓約書）"/>
+      <sheetName val="別紙⑤(通所)"/>
+      <sheetName val="様式第11号（通所）"/>
+      <sheetName val="様式第12号"/>
+      <sheetName val="様式15号"/>
+      <sheetName val="勤務形態（児発）"/>
+      <sheetName val="勤務形態（放デイ）"/>
+      <sheetName val="勤務形態（児発・主として重心児）"/>
+      <sheetName val="勤務形態（放デイ・主として重心児）"/>
+      <sheetName val="勤務形態（児発センター）"/>
+      <sheetName val="勤務形態（居宅型児発）"/>
+      <sheetName val="勤務形態（保訪）"/>
+      <sheetName val="加入状況確認票（社会保険及び労働保険）"/>
+      <sheetName val="（参考様式）原本証明"/>
+      <sheetName val="Sheet1"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1"/>
+      <sheetData sheetId="2"/>
+      <sheetData sheetId="3"/>
+      <sheetData sheetId="4"/>
+      <sheetData sheetId="5"/>
+      <sheetData sheetId="6"/>
+      <sheetData sheetId="7"/>
+      <sheetData sheetId="8"/>
+      <sheetData sheetId="9"/>
+      <sheetData sheetId="10"/>
+      <sheetData sheetId="11"/>
+      <sheetData sheetId="12"/>
+      <sheetData sheetId="13"/>
+      <sheetData sheetId="14"/>
+      <sheetData sheetId="15"/>
+      <sheetData sheetId="16"/>
+      <sheetData sheetId="17"/>
+      <sheetData sheetId="18"/>
+      <sheetData sheetId="19"/>
+      <sheetData sheetId="20"/>
+      <sheetData sheetId="21"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="CSV用"/>
       <sheetName val="様式第１号"/>
       <sheetName val="口座振込依頼書"/>
       <sheetName val="付表１"/>
       <sheetName val="付表１の２"/>
       <sheetName val="付表２"/>
       <sheetName val="付表３"/>
       <sheetName val="付表３の２"/>
       <sheetName val="付表４"/>
       <sheetName val="付表５"/>
       <sheetName val="付表５の２"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1">
         <row r="151">
           <cell r="BP151" t="str">
             <v>無</v>
           </cell>
           <cell r="BV151">
             <v>1</v>
@@ -14152,50 +14925,51 @@
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
       <sheetData sheetId="17"/>
       <sheetData sheetId="18"/>
       <sheetData sheetId="19"/>
       <sheetData sheetId="20"/>
       <sheetData sheetId="21"/>
       <sheetData sheetId="22"/>
       <sheetData sheetId="23"/>
       <sheetData sheetId="24"/>
       <sheetData sheetId="25"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink9.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
+      <xxl21:relativeUrl r:id="rId3"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="必要書類一覧（新規）"/>
       <sheetName val="必要書類一覧 (指定変更)"/>
       <sheetName val="別紙１"/>
       <sheetName val="参考様式１"/>
       <sheetName val="参考様式２"/>
       <sheetName val="参考様式３（誓約書）"/>
       <sheetName val="別紙⑤(通所)"/>
       <sheetName val="別紙⑥（入所）"/>
       <sheetName val="参考様式４"/>
       <sheetName val="参考様式５"/>
       <sheetName val="参考様式６"/>
       <sheetName val="参考様式７"/>
       <sheetName val="参考様式８"/>
       <sheetName val="勤務形態（児発）"/>
       <sheetName val="勤務形態（放デイ）"/>
       <sheetName val="勤務形態（児発・主として重心児）"/>
       <sheetName val="勤務形態（放デイ・主として重心児）"/>
       <sheetName val="勤務形態（児発センター）"/>
       <sheetName val="勤務形態（居宅型児発）"/>
       <sheetName val="勤務形態（保訪）"/>
       <sheetName val="勤務形態（福祉型入所）"/>
       <sheetName val="勤務形態（医療型入所）"/>
       <sheetName val="参考様式９"/>
@@ -14541,5570 +15315,5584 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A4FF3C1D-C3DA-4512-8220-2D5EAB681574}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:D27"/>
+  <dimension ref="B1:D28"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:B6"/>
+      <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="3.875" style="221" customWidth="1"/>
     <col min="2" max="2" width="71" style="221" customWidth="1"/>
     <col min="3" max="3" width="7.125" style="221" customWidth="1"/>
     <col min="4" max="4" width="50.875" style="221" customWidth="1"/>
     <col min="5" max="16384" width="9" style="221"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" ht="21" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:4" ht="21" customHeight="1">
       <c r="B1" s="219"/>
       <c r="C1" s="219"/>
       <c r="D1" s="220" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="2" spans="2:4" ht="23.25" customHeight="1">
+      <c r="B2" s="233" t="s">
         <v>440</v>
       </c>
-    </row>
-[...7 lines deleted...]
-    <row r="3" spans="2:4" ht="112.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C2" s="233"/>
+      <c r="D2" s="233"/>
+    </row>
+    <row r="3" spans="2:4" ht="112.5" customHeight="1">
       <c r="B3" s="222"/>
       <c r="C3" s="223"/>
       <c r="D3" s="224" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="4" spans="2:4" ht="23.25" customHeight="1">
+      <c r="B4" s="234"/>
+      <c r="C4" s="235" t="s">
         <v>442</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="C4" s="233" t="s">
+      <c r="D4" s="236" t="s">
         <v>443</v>
       </c>
-      <c r="D4" s="234" t="s">
+    </row>
+    <row r="5" spans="2:4" ht="39.75" customHeight="1">
+      <c r="B5" s="234"/>
+      <c r="C5" s="235"/>
+      <c r="D5" s="237"/>
+    </row>
+    <row r="6" spans="2:4" ht="39.75" customHeight="1">
+      <c r="B6" s="234"/>
+      <c r="C6" s="235"/>
+      <c r="D6" s="238"/>
+    </row>
+    <row r="7" spans="2:4" ht="30" customHeight="1">
+      <c r="B7" s="225" t="s">
         <v>444</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="B7" s="225" t="s">
+      <c r="C7" s="226"/>
+      <c r="D7" s="236" t="s">
         <v>445</v>
       </c>
-      <c r="C7" s="226"/>
-      <c r="D7" s="234" t="s">
+    </row>
+    <row r="8" spans="2:4" ht="30" customHeight="1">
+      <c r="B8" s="225" t="s">
         <v>446</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="225" t="s">
+      <c r="C8" s="226"/>
+      <c r="D8" s="237"/>
+    </row>
+    <row r="9" spans="2:4" ht="30" customHeight="1">
+      <c r="B9" s="227" t="s">
         <v>447</v>
       </c>
-      <c r="C8" s="226"/>
-[...3 lines deleted...]
-      <c r="B9" s="227" t="s">
+      <c r="C9" s="226"/>
+      <c r="D9" s="237"/>
+    </row>
+    <row r="10" spans="2:4" ht="30" customHeight="1">
+      <c r="B10" s="228" t="s">
         <v>448</v>
       </c>
-      <c r="C9" s="226"/>
-[...3 lines deleted...]
-      <c r="B10" s="228" t="s">
+      <c r="C10" s="226"/>
+      <c r="D10" s="237"/>
+    </row>
+    <row r="11" spans="2:4" ht="30" customHeight="1">
+      <c r="B11" s="225" t="s">
         <v>449</v>
       </c>
-      <c r="C10" s="226"/>
-[...3 lines deleted...]
-      <c r="B11" s="225" t="s">
+      <c r="C11" s="226"/>
+      <c r="D11" s="237"/>
+    </row>
+    <row r="12" spans="2:4" ht="30" customHeight="1">
+      <c r="B12" s="225" t="s">
         <v>450</v>
       </c>
-      <c r="C11" s="226"/>
-[...3 lines deleted...]
-      <c r="B12" s="225" t="s">
+      <c r="C12" s="226"/>
+      <c r="D12" s="237"/>
+    </row>
+    <row r="13" spans="2:4" ht="30" customHeight="1">
+      <c r="B13" s="225" t="s">
         <v>451</v>
       </c>
-      <c r="C12" s="226"/>
-[...3 lines deleted...]
-      <c r="B13" s="225" t="s">
+      <c r="C13" s="226"/>
+      <c r="D13" s="237"/>
+    </row>
+    <row r="14" spans="2:4" ht="30" customHeight="1">
+      <c r="B14" s="225" t="s">
         <v>452</v>
       </c>
-      <c r="C13" s="226"/>
-[...3 lines deleted...]
-      <c r="B14" s="225" t="s">
+      <c r="C14" s="226"/>
+      <c r="D14" s="237"/>
+    </row>
+    <row r="15" spans="2:4" ht="30" customHeight="1">
+      <c r="B15" s="225" t="s">
         <v>453</v>
       </c>
-      <c r="C14" s="226"/>
-[...3 lines deleted...]
-      <c r="B15" s="225" t="s">
+      <c r="C15" s="226"/>
+      <c r="D15" s="237"/>
+    </row>
+    <row r="16" spans="2:4" ht="30" customHeight="1">
+      <c r="B16" s="225" t="s">
         <v>454</v>
       </c>
-      <c r="C15" s="226"/>
-[...3 lines deleted...]
-      <c r="B16" s="225" t="s">
+      <c r="C16" s="226"/>
+      <c r="D16" s="237"/>
+    </row>
+    <row r="17" spans="2:4" ht="30" customHeight="1">
+      <c r="B17" s="225" t="s">
         <v>455</v>
       </c>
-      <c r="C16" s="226"/>
-[...3 lines deleted...]
-      <c r="B17" s="225" t="s">
+      <c r="C17" s="226"/>
+      <c r="D17" s="237"/>
+    </row>
+    <row r="18" spans="2:4" ht="42" customHeight="1">
+      <c r="B18" s="225" t="s">
         <v>456</v>
       </c>
-      <c r="C17" s="226"/>
-[...3 lines deleted...]
-      <c r="B18" s="225" t="s">
+      <c r="C18" s="226"/>
+      <c r="D18" s="237"/>
+    </row>
+    <row r="19" spans="2:4" ht="42" customHeight="1">
+      <c r="B19" s="225" t="s">
+        <v>467</v>
+      </c>
+      <c r="C19" s="226"/>
+      <c r="D19" s="237"/>
+    </row>
+    <row r="20" spans="2:4" ht="30" customHeight="1">
+      <c r="B20" s="225" t="s">
         <v>457</v>
       </c>
-      <c r="C18" s="226"/>
-[...3 lines deleted...]
-      <c r="B19" s="225" t="s">
+      <c r="C20" s="226"/>
+      <c r="D20" s="237"/>
+    </row>
+    <row r="21" spans="2:4" ht="30" customHeight="1">
+      <c r="B21" s="225" t="s">
         <v>458</v>
       </c>
-      <c r="C19" s="226"/>
-[...3 lines deleted...]
-      <c r="B20" s="225" t="s">
+      <c r="C21" s="226"/>
+      <c r="D21" s="238"/>
+    </row>
+    <row r="22" spans="2:4" ht="30" customHeight="1">
+      <c r="B22" s="225" t="s">
         <v>459</v>
       </c>
-      <c r="C20" s="226"/>
-[...3 lines deleted...]
-      <c r="B21" s="225" t="s">
+      <c r="C22" s="226"/>
+      <c r="D22" s="678" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="23" spans="2:4" ht="39.75" customHeight="1">
+      <c r="B23" s="225" t="s">
         <v>460</v>
       </c>
-      <c r="C21" s="226"/>
-      <c r="D21" s="234" t="s">
+      <c r="C23" s="226"/>
+      <c r="D23" s="237"/>
+    </row>
+    <row r="24" spans="2:4" ht="30" customHeight="1">
+      <c r="B24" s="225" t="s">
         <v>461</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B22" s="225" t="s">
+      <c r="C24" s="226"/>
+      <c r="D24" s="237"/>
+    </row>
+    <row r="25" spans="2:4" ht="30" customHeight="1">
+      <c r="B25" s="225" t="s">
         <v>462</v>
       </c>
-      <c r="C22" s="226"/>
-[...3 lines deleted...]
-      <c r="B23" s="225" t="s">
+      <c r="C25" s="226"/>
+      <c r="D25" s="237"/>
+    </row>
+    <row r="26" spans="2:4" ht="30" customHeight="1">
+      <c r="B26" s="225" t="s">
         <v>463</v>
       </c>
-      <c r="C23" s="226"/>
-[...3 lines deleted...]
-      <c r="B24" s="225" t="s">
+      <c r="C26" s="226"/>
+      <c r="D26" s="237"/>
+    </row>
+    <row r="27" spans="2:4" ht="30" customHeight="1">
+      <c r="B27" s="225" t="s">
         <v>464</v>
       </c>
-      <c r="C24" s="226"/>
-[...3 lines deleted...]
-      <c r="B25" s="225" t="s">
+      <c r="C27" s="226"/>
+      <c r="D27" s="237"/>
+    </row>
+    <row r="28" spans="2:4" ht="165" customHeight="1">
+      <c r="B28" s="231" t="s">
         <v>465</v>
       </c>
-      <c r="C25" s="226"/>
-[...14 lines deleted...]
-      <c r="D27" s="230"/>
+      <c r="C28" s="232"/>
+      <c r="D28" s="232"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B28:D28"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
-    <mergeCell ref="D7:D20"/>
-    <mergeCell ref="D21:D26"/>
+    <mergeCell ref="D7:D21"/>
+    <mergeCell ref="D22:D27"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C26" xr:uid="{991E75C6-1163-4334-8A2A-6EE02606D225}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:C27" xr:uid="{991E75C6-1163-4334-8A2A-6EE02606D225}">
       <formula1>"〇,×"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="62" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FDFF5403-45B9-46BA-82B3-DEEC73D87C99}">
   <dimension ref="A1:O16"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="S6" sqref="S6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="3.5" style="136" customWidth="1"/>
     <col min="2" max="2" width="7" style="136" customWidth="1"/>
     <col min="3" max="3" width="6" style="136" customWidth="1"/>
     <col min="4" max="4" width="14.875" style="136" customWidth="1"/>
     <col min="5" max="5" width="7.375" style="136" customWidth="1"/>
     <col min="6" max="8" width="4.375" style="136" customWidth="1"/>
     <col min="9" max="9" width="7" style="136" customWidth="1"/>
     <col min="10" max="10" width="15.625" style="136" customWidth="1"/>
     <col min="11" max="13" width="14" style="136" customWidth="1"/>
     <col min="14" max="14" width="14.875" style="136" customWidth="1"/>
     <col min="15" max="15" width="9.5" style="136" customWidth="1"/>
     <col min="16" max="16384" width="9" style="136"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="61.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="566" t="s">
+    <row r="1" spans="1:15" ht="61.5" customHeight="1">
+      <c r="A1" s="568" t="s">
         <v>305</v>
       </c>
-      <c r="B1" s="566"/>
-      <c r="C1" s="567" t="s">
+      <c r="B1" s="568"/>
+      <c r="C1" s="569" t="s">
         <v>306</v>
       </c>
-      <c r="D1" s="567"/>
-[...6 lines deleted...]
-      <c r="K1" s="568" t="s">
+      <c r="D1" s="569"/>
+      <c r="E1" s="569"/>
+      <c r="F1" s="569"/>
+      <c r="G1" s="569"/>
+      <c r="H1" s="569"/>
+      <c r="I1" s="569"/>
+      <c r="J1" s="569"/>
+      <c r="K1" s="570" t="s">
         <v>307</v>
       </c>
-      <c r="L1" s="568"/>
-[...6 lines deleted...]
-      <c r="B2" s="571" t="s">
+      <c r="L1" s="570"/>
+      <c r="M1" s="570"/>
+      <c r="N1" s="570"/>
+      <c r="O1" s="570"/>
+    </row>
+    <row r="2" spans="1:15" s="139" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A2" s="571"/>
+      <c r="B2" s="573" t="s">
         <v>308</v>
       </c>
-      <c r="C2" s="572"/>
-[...1 lines deleted...]
-      <c r="E2" s="574" t="s">
+      <c r="C2" s="574"/>
+      <c r="D2" s="575"/>
+      <c r="E2" s="576" t="s">
         <v>309</v>
       </c>
-      <c r="F2" s="575"/>
-[...1 lines deleted...]
-      <c r="H2" s="576"/>
+      <c r="F2" s="577"/>
+      <c r="G2" s="577"/>
+      <c r="H2" s="578"/>
       <c r="I2" s="137" t="s">
         <v>310</v>
       </c>
-      <c r="J2" s="577" t="s">
+      <c r="J2" s="579" t="s">
         <v>311</v>
       </c>
-      <c r="K2" s="578"/>
-      <c r="L2" s="581" t="s">
+      <c r="K2" s="580"/>
+      <c r="L2" s="583" t="s">
         <v>312</v>
       </c>
-      <c r="M2" s="583" t="s">
+      <c r="M2" s="585" t="s">
         <v>313</v>
       </c>
-      <c r="N2" s="583" t="s">
+      <c r="N2" s="585" t="s">
         <v>314</v>
       </c>
       <c r="O2" s="138"/>
     </row>
-    <row r="3" spans="1:15" s="139" customFormat="1" ht="49.5" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B3" s="585" t="s">
+    <row r="3" spans="1:15" s="139" customFormat="1" ht="49.5" customHeight="1">
+      <c r="A3" s="572"/>
+      <c r="B3" s="587" t="s">
         <v>315</v>
       </c>
-      <c r="C3" s="586"/>
+      <c r="C3" s="588"/>
       <c r="D3" s="137" t="s">
         <v>316</v>
       </c>
       <c r="E3" s="140" t="s">
         <v>317</v>
       </c>
       <c r="F3" s="141" t="s">
         <v>318</v>
       </c>
       <c r="G3" s="141" t="s">
         <v>319</v>
       </c>
       <c r="H3" s="141" t="s">
         <v>320</v>
       </c>
       <c r="I3" s="142" t="s">
         <v>321</v>
       </c>
-      <c r="J3" s="579"/>
-[...3 lines deleted...]
-      <c r="N3" s="584"/>
+      <c r="J3" s="581"/>
+      <c r="K3" s="582"/>
+      <c r="L3" s="584"/>
+      <c r="M3" s="586"/>
+      <c r="N3" s="586"/>
       <c r="O3" s="138"/>
     </row>
-    <row r="4" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:15" ht="35.1" customHeight="1">
       <c r="A4" s="143">
         <v>1</v>
       </c>
-      <c r="B4" s="564"/>
-      <c r="C4" s="565"/>
+      <c r="B4" s="566"/>
+      <c r="C4" s="567"/>
       <c r="D4" s="144"/>
       <c r="E4" s="144"/>
       <c r="F4" s="144"/>
       <c r="G4" s="144"/>
       <c r="H4" s="144"/>
       <c r="I4" s="144"/>
-      <c r="J4" s="564"/>
-      <c r="K4" s="565"/>
+      <c r="J4" s="566"/>
+      <c r="K4" s="567"/>
       <c r="L4" s="144"/>
       <c r="M4" s="144"/>
       <c r="N4" s="144"/>
       <c r="O4" s="145"/>
     </row>
-    <row r="5" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:15" ht="35.1" customHeight="1">
       <c r="A5" s="143">
         <v>2</v>
       </c>
-      <c r="B5" s="564"/>
-      <c r="C5" s="565"/>
+      <c r="B5" s="566"/>
+      <c r="C5" s="567"/>
       <c r="D5" s="144"/>
       <c r="E5" s="144"/>
       <c r="F5" s="144"/>
       <c r="G5" s="144"/>
       <c r="H5" s="144"/>
       <c r="I5" s="144"/>
-      <c r="J5" s="564"/>
-      <c r="K5" s="565"/>
+      <c r="J5" s="566"/>
+      <c r="K5" s="567"/>
       <c r="L5" s="144"/>
       <c r="M5" s="144"/>
       <c r="N5" s="144"/>
       <c r="O5" s="145"/>
     </row>
-    <row r="6" spans="1:15" ht="36" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:15" ht="36" customHeight="1">
       <c r="A6" s="143">
         <v>3</v>
       </c>
-      <c r="B6" s="564"/>
-      <c r="C6" s="565"/>
+      <c r="B6" s="566"/>
+      <c r="C6" s="567"/>
       <c r="D6" s="144"/>
       <c r="E6" s="144"/>
       <c r="F6" s="144"/>
       <c r="G6" s="144"/>
       <c r="H6" s="144"/>
       <c r="I6" s="144"/>
-      <c r="J6" s="564"/>
-      <c r="K6" s="565"/>
+      <c r="J6" s="566"/>
+      <c r="K6" s="567"/>
       <c r="L6" s="144"/>
       <c r="M6" s="144"/>
       <c r="N6" s="144"/>
       <c r="O6" s="145"/>
     </row>
-    <row r="7" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:15" ht="35.1" customHeight="1">
       <c r="A7" s="143">
         <v>4</v>
       </c>
-      <c r="B7" s="564"/>
-      <c r="C7" s="565"/>
+      <c r="B7" s="566"/>
+      <c r="C7" s="567"/>
       <c r="D7" s="144"/>
       <c r="E7" s="144"/>
       <c r="F7" s="144"/>
       <c r="G7" s="144"/>
       <c r="H7" s="144"/>
       <c r="I7" s="144"/>
-      <c r="J7" s="564"/>
-      <c r="K7" s="565"/>
+      <c r="J7" s="566"/>
+      <c r="K7" s="567"/>
       <c r="L7" s="144"/>
       <c r="M7" s="144"/>
       <c r="N7" s="144"/>
       <c r="O7" s="145"/>
     </row>
-    <row r="8" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:15" ht="35.1" customHeight="1">
       <c r="A8" s="143">
         <v>5</v>
       </c>
-      <c r="B8" s="564"/>
-      <c r="C8" s="565"/>
+      <c r="B8" s="566"/>
+      <c r="C8" s="567"/>
       <c r="D8" s="144"/>
       <c r="E8" s="144"/>
       <c r="F8" s="144"/>
       <c r="G8" s="144"/>
       <c r="H8" s="144"/>
       <c r="I8" s="144"/>
-      <c r="J8" s="564"/>
-      <c r="K8" s="565"/>
+      <c r="J8" s="566"/>
+      <c r="K8" s="567"/>
       <c r="L8" s="144"/>
       <c r="M8" s="144"/>
       <c r="N8" s="144"/>
       <c r="O8" s="145"/>
     </row>
-    <row r="9" spans="1:15" ht="36" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:15" ht="36" customHeight="1">
       <c r="A9" s="143">
         <v>6</v>
       </c>
-      <c r="B9" s="564"/>
-      <c r="C9" s="565"/>
+      <c r="B9" s="566"/>
+      <c r="C9" s="567"/>
       <c r="D9" s="144"/>
       <c r="E9" s="144"/>
       <c r="F9" s="144"/>
       <c r="G9" s="144"/>
       <c r="H9" s="144"/>
       <c r="I9" s="144"/>
-      <c r="J9" s="564"/>
-      <c r="K9" s="565"/>
+      <c r="J9" s="566"/>
+      <c r="K9" s="567"/>
       <c r="L9" s="144"/>
       <c r="M9" s="144"/>
       <c r="N9" s="144"/>
       <c r="O9" s="145"/>
     </row>
-    <row r="10" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:15" ht="35.1" customHeight="1">
       <c r="A10" s="143">
         <v>7</v>
       </c>
-      <c r="B10" s="564"/>
-      <c r="C10" s="565"/>
+      <c r="B10" s="566"/>
+      <c r="C10" s="567"/>
       <c r="D10" s="144"/>
       <c r="E10" s="144"/>
       <c r="F10" s="144"/>
       <c r="G10" s="144"/>
       <c r="H10" s="144"/>
       <c r="I10" s="144"/>
-      <c r="J10" s="564"/>
-      <c r="K10" s="565"/>
+      <c r="J10" s="566"/>
+      <c r="K10" s="567"/>
       <c r="L10" s="144"/>
       <c r="M10" s="144"/>
       <c r="N10" s="144"/>
       <c r="O10" s="145"/>
     </row>
-    <row r="11" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:15" ht="35.1" customHeight="1">
       <c r="A11" s="143">
         <v>8</v>
       </c>
-      <c r="B11" s="564"/>
-      <c r="C11" s="565"/>
+      <c r="B11" s="566"/>
+      <c r="C11" s="567"/>
       <c r="D11" s="144"/>
       <c r="E11" s="144"/>
       <c r="F11" s="144"/>
       <c r="G11" s="144"/>
       <c r="H11" s="144"/>
       <c r="I11" s="144"/>
-      <c r="J11" s="564"/>
-      <c r="K11" s="565"/>
+      <c r="J11" s="566"/>
+      <c r="K11" s="567"/>
       <c r="L11" s="144"/>
       <c r="M11" s="144"/>
       <c r="N11" s="144"/>
       <c r="O11" s="145"/>
     </row>
-    <row r="12" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:15" ht="35.1" customHeight="1">
       <c r="A12" s="143">
         <v>9</v>
       </c>
-      <c r="B12" s="564"/>
-      <c r="C12" s="565"/>
+      <c r="B12" s="566"/>
+      <c r="C12" s="567"/>
       <c r="D12" s="144"/>
       <c r="E12" s="144"/>
       <c r="F12" s="144"/>
       <c r="G12" s="144"/>
       <c r="H12" s="144"/>
       <c r="I12" s="144"/>
-      <c r="J12" s="564"/>
-      <c r="K12" s="565"/>
+      <c r="J12" s="566"/>
+      <c r="K12" s="567"/>
       <c r="L12" s="144"/>
       <c r="M12" s="144"/>
       <c r="N12" s="144"/>
       <c r="O12" s="145"/>
     </row>
-    <row r="13" spans="1:15" ht="36" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:15" ht="36" customHeight="1">
       <c r="A13" s="143">
         <v>10</v>
       </c>
-      <c r="B13" s="564"/>
-      <c r="C13" s="565"/>
+      <c r="B13" s="566"/>
+      <c r="C13" s="567"/>
       <c r="D13" s="144"/>
       <c r="E13" s="144"/>
       <c r="F13" s="144"/>
       <c r="G13" s="144"/>
       <c r="H13" s="144"/>
       <c r="I13" s="144"/>
-      <c r="J13" s="564"/>
-      <c r="K13" s="565"/>
+      <c r="J13" s="566"/>
+      <c r="K13" s="567"/>
       <c r="L13" s="144"/>
       <c r="M13" s="144"/>
       <c r="N13" s="144"/>
       <c r="O13" s="145"/>
     </row>
-    <row r="14" spans="1:15" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:15" ht="35.1" customHeight="1">
       <c r="A14" s="143">
         <v>11</v>
       </c>
-      <c r="B14" s="564"/>
-      <c r="C14" s="565"/>
+      <c r="B14" s="566"/>
+      <c r="C14" s="567"/>
       <c r="D14" s="144"/>
       <c r="E14" s="144"/>
       <c r="F14" s="144"/>
       <c r="G14" s="144"/>
       <c r="H14" s="144"/>
       <c r="I14" s="144"/>
-      <c r="J14" s="564"/>
-      <c r="K14" s="565"/>
+      <c r="J14" s="566"/>
+      <c r="K14" s="567"/>
       <c r="L14" s="144"/>
       <c r="M14" s="144"/>
       <c r="N14" s="144"/>
       <c r="O14" s="145"/>
     </row>
-    <row r="15" spans="1:15" ht="35.450000000000003" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:15" ht="35.450000000000003" customHeight="1">
       <c r="A15" s="143">
         <v>12</v>
       </c>
-      <c r="B15" s="564"/>
-      <c r="C15" s="565"/>
+      <c r="B15" s="566"/>
+      <c r="C15" s="567"/>
       <c r="D15" s="144"/>
       <c r="E15" s="144"/>
       <c r="F15" s="144"/>
       <c r="G15" s="144"/>
       <c r="H15" s="144"/>
       <c r="I15" s="144"/>
-      <c r="J15" s="564"/>
-      <c r="K15" s="565"/>
+      <c r="J15" s="566"/>
+      <c r="K15" s="567"/>
       <c r="L15" s="144"/>
       <c r="M15" s="144"/>
       <c r="N15" s="144"/>
       <c r="O15" s="145"/>
     </row>
-    <row r="16" spans="1:15" ht="51.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A16" s="587" t="s">
+    <row r="16" spans="1:15" ht="51.75" customHeight="1">
+      <c r="A16" s="589" t="s">
         <v>322</v>
       </c>
-      <c r="B16" s="587"/>
-[...11 lines deleted...]
-      <c r="N16" s="587"/>
+      <c r="B16" s="589"/>
+      <c r="C16" s="589"/>
+      <c r="D16" s="589"/>
+      <c r="E16" s="589"/>
+      <c r="F16" s="589"/>
+      <c r="G16" s="589"/>
+      <c r="H16" s="589"/>
+      <c r="I16" s="589"/>
+      <c r="J16" s="589"/>
+      <c r="K16" s="589"/>
+      <c r="L16" s="589"/>
+      <c r="M16" s="589"/>
+      <c r="N16" s="589"/>
       <c r="O16" s="146"/>
     </row>
   </sheetData>
   <mergeCells count="36">
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="A16:N16"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="J11:K11"/>
-    <mergeCell ref="J5:K5"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="J7:K7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="J6:K6"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="B5:C5"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:J1"/>
     <mergeCell ref="K1:O1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="J2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="B3:C3"/>
-    <mergeCell ref="B4:C4"/>
-[...1 lines deleted...]
-    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="J5:K5"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9327DC0D-1F5D-44B6-AD06-F63546342542}">
   <dimension ref="A1:X27"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="106" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
+    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScale="106" zoomScaleNormal="100" zoomScaleSheetLayoutView="106" workbookViewId="0">
       <selection activeCell="M12" sqref="M12:U12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="24" width="3.625" style="213" customWidth="1"/>
     <col min="25" max="16384" width="9" style="213"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:24" ht="30" customHeight="1">
       <c r="A1" s="211" t="s">
         <v>431</v>
       </c>
       <c r="B1" s="212"/>
       <c r="C1" s="212"/>
       <c r="D1" s="212"/>
       <c r="E1" s="212"/>
       <c r="F1" s="212"/>
       <c r="G1" s="212"/>
       <c r="H1" s="212"/>
       <c r="I1" s="212"/>
       <c r="J1" s="212"/>
       <c r="K1" s="212"/>
       <c r="L1" s="212"/>
       <c r="M1" s="212"/>
       <c r="N1" s="212"/>
       <c r="O1" s="212"/>
       <c r="P1" s="212"/>
       <c r="Q1" s="212"/>
       <c r="R1" s="212"/>
       <c r="S1" s="212"/>
       <c r="T1" s="212"/>
       <c r="U1" s="212"/>
       <c r="V1" s="212"/>
       <c r="W1" s="212"/>
       <c r="X1" s="212"/>
     </row>
-    <row r="2" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:24" ht="30" customHeight="1">
       <c r="A2" s="212"/>
       <c r="B2" s="212"/>
       <c r="C2" s="212"/>
       <c r="D2" s="212"/>
       <c r="E2" s="212"/>
       <c r="G2" s="212"/>
       <c r="H2" s="214" t="s">
         <v>432</v>
       </c>
       <c r="I2" s="212"/>
       <c r="J2" s="212"/>
       <c r="K2" s="212"/>
       <c r="L2" s="212"/>
       <c r="M2" s="212"/>
       <c r="N2" s="212"/>
       <c r="O2" s="212"/>
       <c r="P2" s="212"/>
       <c r="Q2" s="212"/>
       <c r="R2" s="212"/>
       <c r="S2" s="212"/>
       <c r="T2" s="212"/>
       <c r="U2" s="212"/>
       <c r="V2" s="212"/>
       <c r="W2" s="212"/>
       <c r="X2" s="212"/>
     </row>
-    <row r="3" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:24" ht="30" customHeight="1">
       <c r="A3" s="215"/>
       <c r="B3" s="215"/>
       <c r="C3" s="215"/>
       <c r="D3" s="215"/>
       <c r="E3" s="215"/>
       <c r="F3" s="215"/>
       <c r="G3" s="215"/>
       <c r="H3" s="215"/>
       <c r="I3" s="215"/>
       <c r="J3" s="215"/>
       <c r="K3" s="215"/>
       <c r="L3" s="215"/>
       <c r="M3" s="215"/>
       <c r="N3" s="215"/>
       <c r="O3" s="215"/>
       <c r="P3" s="215"/>
       <c r="Q3" s="215"/>
       <c r="R3" s="215"/>
       <c r="S3" s="215"/>
       <c r="T3" s="215"/>
       <c r="U3" s="212"/>
       <c r="V3" s="212"/>
       <c r="W3" s="212"/>
       <c r="X3" s="212"/>
     </row>
-    <row r="4" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:24" ht="30" customHeight="1">
       <c r="A4" s="215"/>
       <c r="B4" s="215"/>
       <c r="C4" s="215"/>
       <c r="D4" s="215"/>
       <c r="E4" s="215"/>
       <c r="F4" s="215"/>
       <c r="G4" s="215"/>
       <c r="H4" s="215"/>
       <c r="I4" s="215"/>
       <c r="J4" s="215"/>
       <c r="K4" s="215"/>
       <c r="L4" s="215"/>
       <c r="M4" s="215"/>
       <c r="N4" s="212"/>
       <c r="O4" s="212"/>
-      <c r="R4" s="590" t="s">
+      <c r="R4" s="592" t="s">
         <v>433</v>
       </c>
-      <c r="S4" s="591"/>
-[...3 lines deleted...]
-      <c r="W4" s="591"/>
+      <c r="S4" s="593"/>
+      <c r="T4" s="593"/>
+      <c r="U4" s="593"/>
+      <c r="V4" s="593"/>
+      <c r="W4" s="593"/>
       <c r="X4" s="212"/>
     </row>
-    <row r="5" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="5" spans="1:24" ht="30" customHeight="1">
       <c r="A5" s="215"/>
       <c r="B5" s="215"/>
       <c r="C5" s="215"/>
       <c r="D5" s="215"/>
       <c r="E5" s="215"/>
       <c r="F5" s="215"/>
       <c r="G5" s="215"/>
       <c r="H5" s="215"/>
       <c r="I5" s="215"/>
       <c r="J5" s="215"/>
       <c r="K5" s="215"/>
       <c r="L5" s="215"/>
       <c r="M5" s="215"/>
       <c r="N5" s="215"/>
       <c r="O5" s="215"/>
       <c r="P5" s="215"/>
       <c r="Q5" s="215"/>
       <c r="R5" s="215"/>
       <c r="S5" s="215"/>
       <c r="T5" s="215"/>
       <c r="U5" s="212"/>
       <c r="V5" s="212"/>
       <c r="W5" s="212"/>
       <c r="X5" s="212"/>
     </row>
-    <row r="6" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:24" ht="30" customHeight="1">
       <c r="A6" s="215"/>
       <c r="B6" s="215" t="s">
         <v>434</v>
       </c>
       <c r="C6" s="215"/>
       <c r="D6" s="215"/>
       <c r="E6" s="215"/>
       <c r="F6" s="215"/>
       <c r="G6" s="215"/>
       <c r="H6" s="215"/>
       <c r="I6" s="215"/>
       <c r="J6" s="215"/>
       <c r="K6" s="215"/>
       <c r="L6" s="215"/>
       <c r="M6" s="215"/>
       <c r="N6" s="215"/>
       <c r="O6" s="215"/>
       <c r="P6" s="212"/>
       <c r="W6" s="212"/>
       <c r="X6" s="212"/>
     </row>
-    <row r="7" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:24" ht="30" customHeight="1">
       <c r="A7" s="215"/>
       <c r="B7" s="215"/>
       <c r="C7" s="215"/>
       <c r="D7" s="215"/>
       <c r="E7" s="215"/>
       <c r="F7" s="215"/>
       <c r="G7" s="215"/>
       <c r="H7" s="215"/>
       <c r="I7" s="215"/>
       <c r="J7" s="215"/>
       <c r="K7" s="215"/>
       <c r="L7" s="215"/>
       <c r="M7" s="215"/>
       <c r="N7" s="215"/>
       <c r="O7" s="215"/>
       <c r="P7" s="215"/>
       <c r="Q7" s="215"/>
       <c r="R7" s="215"/>
       <c r="S7" s="215"/>
       <c r="T7" s="215"/>
       <c r="U7" s="212"/>
       <c r="V7" s="212"/>
       <c r="W7" s="212"/>
       <c r="X7" s="212"/>
     </row>
-    <row r="8" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:24" ht="30" customHeight="1">
       <c r="A8" s="215"/>
       <c r="B8" s="215"/>
       <c r="C8" s="215"/>
       <c r="D8" s="215"/>
       <c r="E8" s="215"/>
       <c r="F8" s="215"/>
       <c r="G8" s="215"/>
       <c r="H8" s="215"/>
       <c r="I8" s="215" t="s">
         <v>435</v>
       </c>
       <c r="J8" s="212"/>
       <c r="K8" s="215"/>
       <c r="L8" s="215"/>
       <c r="M8" s="215"/>
       <c r="N8" s="215"/>
       <c r="O8" s="215"/>
       <c r="P8" s="215"/>
       <c r="Q8" s="215"/>
       <c r="R8" s="215"/>
       <c r="S8" s="215"/>
       <c r="T8" s="215"/>
       <c r="U8" s="212"/>
       <c r="V8" s="212"/>
       <c r="W8" s="212"/>
       <c r="X8" s="212"/>
     </row>
-    <row r="9" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:24" ht="30" customHeight="1">
       <c r="A9" s="215"/>
       <c r="B9" s="215"/>
       <c r="C9" s="215"/>
       <c r="D9" s="215"/>
       <c r="E9" s="215"/>
       <c r="F9" s="215"/>
       <c r="G9" s="215"/>
       <c r="H9" s="215"/>
       <c r="I9" s="216" t="s">
         <v>436</v>
       </c>
       <c r="J9" s="212"/>
       <c r="K9" s="212"/>
       <c r="L9" s="215"/>
-      <c r="M9" s="592"/>
-[...9 lines deleted...]
-      <c r="W9" s="593"/>
+      <c r="M9" s="594"/>
+      <c r="N9" s="594"/>
+      <c r="O9" s="594"/>
+      <c r="P9" s="594"/>
+      <c r="Q9" s="594"/>
+      <c r="R9" s="594"/>
+      <c r="S9" s="594"/>
+      <c r="T9" s="594"/>
+      <c r="U9" s="595"/>
+      <c r="V9" s="595"/>
+      <c r="W9" s="595"/>
       <c r="X9" s="217"/>
     </row>
-    <row r="10" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:24" ht="30" customHeight="1">
       <c r="A10" s="215"/>
       <c r="B10" s="215"/>
       <c r="C10" s="215"/>
       <c r="D10" s="215"/>
       <c r="E10" s="215"/>
       <c r="F10" s="215"/>
       <c r="G10" s="215"/>
       <c r="H10" s="215"/>
       <c r="I10" s="216"/>
       <c r="J10" s="215"/>
       <c r="K10" s="215"/>
       <c r="L10" s="215"/>
-      <c r="M10" s="592"/>
-[...9 lines deleted...]
-      <c r="W10" s="593"/>
+      <c r="M10" s="594"/>
+      <c r="N10" s="594"/>
+      <c r="O10" s="594"/>
+      <c r="P10" s="594"/>
+      <c r="Q10" s="594"/>
+      <c r="R10" s="594"/>
+      <c r="S10" s="594"/>
+      <c r="T10" s="594"/>
+      <c r="U10" s="595"/>
+      <c r="V10" s="595"/>
+      <c r="W10" s="595"/>
       <c r="X10" s="217"/>
     </row>
-    <row r="11" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:24" ht="30" customHeight="1">
       <c r="A11" s="215"/>
       <c r="B11" s="215"/>
       <c r="C11" s="215"/>
       <c r="D11" s="215"/>
       <c r="E11" s="215"/>
       <c r="F11" s="215"/>
       <c r="G11" s="215"/>
       <c r="H11" s="215"/>
       <c r="I11" s="216" t="s">
         <v>437</v>
       </c>
       <c r="J11" s="215"/>
       <c r="K11" s="215"/>
       <c r="L11" s="215"/>
-      <c r="M11" s="592"/>
-[...7 lines deleted...]
-      <c r="U11" s="593"/>
+      <c r="M11" s="594"/>
+      <c r="N11" s="595"/>
+      <c r="O11" s="595"/>
+      <c r="P11" s="595"/>
+      <c r="Q11" s="595"/>
+      <c r="R11" s="595"/>
+      <c r="S11" s="595"/>
+      <c r="T11" s="595"/>
+      <c r="U11" s="595"/>
       <c r="V11" s="217"/>
-      <c r="W11" s="594"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="W11" s="596"/>
+      <c r="X11" s="597"/>
+    </row>
+    <row r="12" spans="1:24" ht="30" customHeight="1">
       <c r="A12" s="215"/>
       <c r="B12" s="215"/>
       <c r="C12" s="215"/>
       <c r="D12" s="215"/>
       <c r="E12" s="215"/>
       <c r="F12" s="215"/>
       <c r="G12" s="215"/>
       <c r="H12" s="215"/>
       <c r="I12" s="216" t="s">
         <v>438</v>
       </c>
       <c r="J12" s="212"/>
       <c r="K12" s="212"/>
       <c r="L12" s="215"/>
-      <c r="M12" s="592"/>
-[...7 lines deleted...]
-      <c r="U12" s="593"/>
+      <c r="M12" s="594"/>
+      <c r="N12" s="595"/>
+      <c r="O12" s="595"/>
+      <c r="P12" s="595"/>
+      <c r="Q12" s="595"/>
+      <c r="R12" s="595"/>
+      <c r="S12" s="595"/>
+      <c r="T12" s="595"/>
+      <c r="U12" s="595"/>
       <c r="V12" s="217"/>
-      <c r="W12" s="595"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="W12" s="597"/>
+      <c r="X12" s="597"/>
+    </row>
+    <row r="13" spans="1:24" ht="30" customHeight="1">
       <c r="A13" s="215"/>
       <c r="B13" s="215"/>
       <c r="C13" s="215"/>
       <c r="D13" s="215"/>
       <c r="E13" s="215"/>
       <c r="F13" s="215"/>
       <c r="G13" s="215"/>
       <c r="H13" s="215"/>
       <c r="I13" s="215"/>
       <c r="J13" s="215"/>
       <c r="K13" s="215"/>
       <c r="L13" s="215"/>
       <c r="M13" s="215"/>
       <c r="N13" s="212"/>
       <c r="O13" s="212"/>
       <c r="P13" s="212"/>
       <c r="Q13" s="212"/>
       <c r="R13" s="212"/>
       <c r="S13" s="212"/>
       <c r="T13" s="212"/>
       <c r="U13" s="212"/>
       <c r="V13" s="212"/>
       <c r="W13" s="218"/>
       <c r="X13" s="218"/>
     </row>
-    <row r="14" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:24" ht="30" customHeight="1">
       <c r="A14" s="215"/>
       <c r="B14" s="215"/>
       <c r="C14" s="215"/>
       <c r="D14" s="215"/>
       <c r="E14" s="215"/>
       <c r="F14" s="215"/>
       <c r="G14" s="215"/>
       <c r="H14" s="215"/>
       <c r="I14" s="215"/>
       <c r="J14" s="215"/>
       <c r="K14" s="215"/>
       <c r="L14" s="215"/>
       <c r="M14" s="215"/>
       <c r="N14" s="212"/>
       <c r="O14" s="212"/>
       <c r="P14" s="212"/>
       <c r="Q14" s="212"/>
       <c r="R14" s="212"/>
       <c r="S14" s="212"/>
       <c r="T14" s="212"/>
       <c r="U14" s="212"/>
       <c r="V14" s="212"/>
       <c r="W14" s="218"/>
       <c r="X14" s="218"/>
     </row>
-    <row r="15" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:24" ht="30" customHeight="1">
       <c r="A15" s="215"/>
       <c r="B15" s="215"/>
       <c r="C15" s="215"/>
       <c r="D15" s="215"/>
       <c r="E15" s="215"/>
       <c r="F15" s="215"/>
       <c r="G15" s="215"/>
       <c r="H15" s="215"/>
       <c r="I15" s="215"/>
       <c r="J15" s="215"/>
       <c r="K15" s="215"/>
       <c r="L15" s="215"/>
       <c r="M15" s="215"/>
       <c r="N15" s="215"/>
       <c r="O15" s="215"/>
       <c r="P15" s="215"/>
       <c r="Q15" s="215"/>
       <c r="R15" s="215"/>
       <c r="S15" s="215"/>
       <c r="T15" s="215"/>
       <c r="U15" s="212"/>
       <c r="V15" s="212"/>
       <c r="W15" s="212"/>
       <c r="X15" s="212"/>
     </row>
-    <row r="16" spans="1:24" ht="30" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="588" t="s">
+    <row r="16" spans="1:24" ht="30" customHeight="1">
+      <c r="A16" s="590" t="s">
         <v>439</v>
       </c>
-      <c r="B16" s="589"/>
-[...75 lines deleted...]
-    <row r="19" spans="1:24" x14ac:dyDescent="0.15">
+      <c r="B16" s="591"/>
+      <c r="C16" s="591"/>
+      <c r="D16" s="591"/>
+      <c r="E16" s="591"/>
+      <c r="F16" s="591"/>
+      <c r="G16" s="591"/>
+      <c r="H16" s="591"/>
+      <c r="I16" s="591"/>
+      <c r="J16" s="591"/>
+      <c r="K16" s="591"/>
+      <c r="L16" s="591"/>
+      <c r="M16" s="591"/>
+      <c r="N16" s="591"/>
+      <c r="O16" s="591"/>
+      <c r="P16" s="591"/>
+      <c r="Q16" s="591"/>
+      <c r="R16" s="591"/>
+      <c r="S16" s="591"/>
+      <c r="T16" s="591"/>
+      <c r="U16" s="591"/>
+      <c r="V16" s="591"/>
+      <c r="W16" s="591"/>
+      <c r="X16" s="591"/>
+    </row>
+    <row r="17" spans="1:24" ht="30" customHeight="1">
+      <c r="A17" s="591"/>
+      <c r="B17" s="591"/>
+      <c r="C17" s="591"/>
+      <c r="D17" s="591"/>
+      <c r="E17" s="591"/>
+      <c r="F17" s="591"/>
+      <c r="G17" s="591"/>
+      <c r="H17" s="591"/>
+      <c r="I17" s="591"/>
+      <c r="J17" s="591"/>
+      <c r="K17" s="591"/>
+      <c r="L17" s="591"/>
+      <c r="M17" s="591"/>
+      <c r="N17" s="591"/>
+      <c r="O17" s="591"/>
+      <c r="P17" s="591"/>
+      <c r="Q17" s="591"/>
+      <c r="R17" s="591"/>
+      <c r="S17" s="591"/>
+      <c r="T17" s="591"/>
+      <c r="U17" s="591"/>
+      <c r="V17" s="591"/>
+      <c r="W17" s="591"/>
+      <c r="X17" s="591"/>
+    </row>
+    <row r="18" spans="1:24" ht="15.75" customHeight="1">
+      <c r="A18" s="591"/>
+      <c r="B18" s="591"/>
+      <c r="C18" s="591"/>
+      <c r="D18" s="591"/>
+      <c r="E18" s="591"/>
+      <c r="F18" s="591"/>
+      <c r="G18" s="591"/>
+      <c r="H18" s="591"/>
+      <c r="I18" s="591"/>
+      <c r="J18" s="591"/>
+      <c r="K18" s="591"/>
+      <c r="L18" s="591"/>
+      <c r="M18" s="591"/>
+      <c r="N18" s="591"/>
+      <c r="O18" s="591"/>
+      <c r="P18" s="591"/>
+      <c r="Q18" s="591"/>
+      <c r="R18" s="591"/>
+      <c r="S18" s="591"/>
+      <c r="T18" s="591"/>
+      <c r="U18" s="591"/>
+      <c r="V18" s="591"/>
+      <c r="W18" s="591"/>
+      <c r="X18" s="591"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" s="215"/>
       <c r="B19" s="215"/>
       <c r="C19" s="215"/>
       <c r="D19" s="215"/>
       <c r="E19" s="215"/>
       <c r="F19" s="215"/>
       <c r="G19" s="215"/>
       <c r="H19" s="215"/>
       <c r="I19" s="215"/>
       <c r="J19" s="215"/>
       <c r="K19" s="215"/>
       <c r="L19" s="215"/>
       <c r="M19" s="215"/>
       <c r="N19" s="215"/>
       <c r="O19" s="215"/>
       <c r="P19" s="215"/>
       <c r="Q19" s="215"/>
       <c r="R19" s="215"/>
       <c r="S19" s="215"/>
       <c r="T19" s="215"/>
       <c r="U19" s="212"/>
       <c r="V19" s="212"/>
       <c r="W19" s="212"/>
       <c r="X19" s="212"/>
     </row>
-    <row r="20" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:24">
       <c r="A20" s="215"/>
       <c r="B20" s="215"/>
       <c r="C20" s="215"/>
       <c r="D20" s="215"/>
       <c r="E20" s="215"/>
       <c r="F20" s="215"/>
       <c r="G20" s="215"/>
       <c r="H20" s="215"/>
       <c r="I20" s="215"/>
       <c r="J20" s="215"/>
       <c r="K20" s="215"/>
       <c r="L20" s="215"/>
       <c r="M20" s="215"/>
       <c r="N20" s="215"/>
       <c r="O20" s="215"/>
       <c r="P20" s="215"/>
       <c r="Q20" s="215"/>
       <c r="R20" s="215"/>
       <c r="S20" s="215"/>
       <c r="T20" s="215"/>
       <c r="U20" s="212"/>
       <c r="V20" s="212"/>
       <c r="W20" s="212"/>
       <c r="X20" s="212"/>
     </row>
-    <row r="21" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:24">
       <c r="A21" s="215"/>
       <c r="B21" s="215"/>
       <c r="C21" s="215"/>
       <c r="D21" s="215"/>
       <c r="E21" s="215"/>
       <c r="F21" s="215"/>
       <c r="G21" s="215"/>
       <c r="H21" s="215"/>
       <c r="I21" s="215"/>
       <c r="J21" s="215"/>
       <c r="K21" s="215"/>
       <c r="L21" s="215"/>
       <c r="M21" s="215"/>
       <c r="N21" s="215"/>
       <c r="O21" s="215"/>
       <c r="P21" s="215"/>
       <c r="Q21" s="215"/>
       <c r="R21" s="215"/>
       <c r="S21" s="215"/>
       <c r="T21" s="215"/>
       <c r="U21" s="212"/>
       <c r="V21" s="212"/>
       <c r="W21" s="212"/>
       <c r="X21" s="212"/>
     </row>
-    <row r="22" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:24">
       <c r="A22" s="215"/>
       <c r="B22" s="215"/>
       <c r="C22" s="215"/>
       <c r="D22" s="215"/>
       <c r="E22" s="215"/>
       <c r="F22" s="215"/>
       <c r="G22" s="215"/>
       <c r="H22" s="215"/>
       <c r="I22" s="215"/>
       <c r="J22" s="215"/>
       <c r="K22" s="215"/>
       <c r="L22" s="215"/>
       <c r="M22" s="215"/>
       <c r="N22" s="215"/>
       <c r="O22" s="215"/>
       <c r="P22" s="215"/>
       <c r="Q22" s="215"/>
       <c r="R22" s="215"/>
       <c r="S22" s="215"/>
       <c r="T22" s="215"/>
       <c r="U22" s="212"/>
       <c r="V22" s="212"/>
       <c r="W22" s="212"/>
       <c r="X22" s="212"/>
     </row>
-    <row r="23" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:24">
       <c r="A23" s="215"/>
       <c r="B23" s="215"/>
       <c r="C23" s="215"/>
       <c r="D23" s="215"/>
       <c r="E23" s="215"/>
       <c r="F23" s="215"/>
       <c r="G23" s="215"/>
       <c r="H23" s="215"/>
       <c r="I23" s="215"/>
       <c r="J23" s="215"/>
       <c r="K23" s="215"/>
       <c r="L23" s="215"/>
       <c r="M23" s="215"/>
       <c r="N23" s="215"/>
       <c r="O23" s="215"/>
       <c r="P23" s="215"/>
       <c r="Q23" s="215"/>
       <c r="R23" s="215"/>
       <c r="S23" s="215"/>
       <c r="T23" s="215"/>
       <c r="U23" s="212"/>
       <c r="V23" s="212"/>
       <c r="W23" s="212"/>
       <c r="X23" s="212"/>
     </row>
-    <row r="24" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:24">
       <c r="A24" s="215"/>
       <c r="B24" s="215"/>
       <c r="C24" s="215"/>
       <c r="D24" s="215"/>
       <c r="E24" s="215"/>
       <c r="F24" s="215"/>
       <c r="G24" s="215"/>
       <c r="H24" s="215"/>
       <c r="I24" s="215"/>
       <c r="J24" s="215"/>
       <c r="K24" s="215"/>
       <c r="L24" s="215"/>
       <c r="M24" s="215"/>
       <c r="N24" s="215"/>
       <c r="O24" s="215"/>
       <c r="P24" s="215"/>
       <c r="Q24" s="215"/>
       <c r="R24" s="215"/>
       <c r="S24" s="215"/>
       <c r="T24" s="215"/>
       <c r="U24" s="212"/>
       <c r="V24" s="212"/>
       <c r="W24" s="212"/>
       <c r="X24" s="212"/>
     </row>
-    <row r="25" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:24">
       <c r="A25" s="215"/>
       <c r="B25" s="215"/>
       <c r="C25" s="215"/>
       <c r="D25" s="215"/>
       <c r="E25" s="215"/>
       <c r="F25" s="215"/>
       <c r="G25" s="215"/>
       <c r="H25" s="215"/>
       <c r="I25" s="215"/>
       <c r="J25" s="215"/>
       <c r="K25" s="215"/>
       <c r="L25" s="215"/>
       <c r="M25" s="215"/>
       <c r="N25" s="215"/>
       <c r="O25" s="215"/>
       <c r="P25" s="215"/>
       <c r="Q25" s="215"/>
       <c r="R25" s="215"/>
       <c r="S25" s="215"/>
       <c r="T25" s="215"/>
       <c r="U25" s="212"/>
       <c r="V25" s="212"/>
       <c r="W25" s="212"/>
       <c r="X25" s="212"/>
     </row>
-    <row r="26" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:24">
       <c r="A26" s="215"/>
       <c r="B26" s="215"/>
       <c r="C26" s="215"/>
       <c r="D26" s="215"/>
       <c r="E26" s="215"/>
       <c r="F26" s="215"/>
       <c r="G26" s="215"/>
       <c r="H26" s="215"/>
       <c r="I26" s="215"/>
       <c r="J26" s="215"/>
       <c r="K26" s="215"/>
       <c r="L26" s="215"/>
       <c r="M26" s="215"/>
       <c r="N26" s="215"/>
       <c r="O26" s="215"/>
       <c r="P26" s="215"/>
       <c r="Q26" s="215"/>
       <c r="R26" s="215"/>
       <c r="S26" s="215"/>
       <c r="T26" s="215"/>
       <c r="U26" s="212"/>
       <c r="V26" s="212"/>
       <c r="W26" s="212"/>
       <c r="X26" s="212"/>
     </row>
-    <row r="27" spans="1:24" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:24">
       <c r="A27" s="215"/>
       <c r="B27" s="215"/>
       <c r="C27" s="215"/>
       <c r="D27" s="215"/>
       <c r="E27" s="215"/>
       <c r="F27" s="215"/>
       <c r="G27" s="215"/>
       <c r="H27" s="215"/>
       <c r="I27" s="215"/>
       <c r="J27" s="215"/>
       <c r="K27" s="215"/>
       <c r="L27" s="215"/>
       <c r="M27" s="215"/>
       <c r="N27" s="215"/>
       <c r="O27" s="215"/>
       <c r="P27" s="215"/>
       <c r="Q27" s="215"/>
       <c r="R27" s="215"/>
       <c r="S27" s="215"/>
       <c r="T27" s="215"/>
       <c r="U27" s="212"/>
       <c r="V27" s="212"/>
       <c r="W27" s="212"/>
       <c r="X27" s="212"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A16:X18"/>
     <mergeCell ref="R4:W4"/>
     <mergeCell ref="M9:W9"/>
     <mergeCell ref="M10:W10"/>
     <mergeCell ref="M11:U11"/>
     <mergeCell ref="W11:X12"/>
     <mergeCell ref="M12:U12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD00D970-30BF-4B7C-B1F0-FD4F1A2DD161}">
-  <dimension ref="A1:AN73"/>
+  <dimension ref="A5:AN77"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G15" sqref="G15"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AC20" sqref="AC20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="8.25" defaultRowHeight="21" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.625" style="175" customWidth="1"/>
     <col min="2" max="2" width="12.125" style="169" customWidth="1"/>
     <col min="3" max="3" width="6.625" style="175" customWidth="1"/>
-    <col min="4" max="5" width="7.625" style="175" customWidth="1"/>
+    <col min="4" max="4" width="14.125" style="175" customWidth="1"/>
+    <col min="5" max="5" width="7.625" style="175" customWidth="1"/>
     <col min="6" max="36" width="2.625" style="175" customWidth="1"/>
     <col min="37" max="37" width="6.625" style="175" customWidth="1"/>
     <col min="38" max="39" width="7.625" style="175" customWidth="1"/>
     <col min="40" max="40" width="5.625" style="175" customWidth="1"/>
     <col min="41" max="16384" width="8.25" style="175"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="168" t="s">
+    <row r="5" spans="1:40" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="168" t="s">
         <v>360</v>
       </c>
-      <c r="C1" s="170"/>
-[...31 lines deleted...]
-      <c r="AI1" s="174" t="s">
+      <c r="C5" s="170"/>
+      <c r="D5" s="170"/>
+      <c r="E5" s="170"/>
+      <c r="F5" s="170"/>
+      <c r="G5" s="170"/>
+      <c r="H5" s="170"/>
+      <c r="I5" s="170"/>
+      <c r="J5" s="170"/>
+      <c r="K5" s="170"/>
+      <c r="L5" s="170"/>
+      <c r="M5" s="170"/>
+      <c r="N5" s="170"/>
+      <c r="O5" s="170"/>
+      <c r="P5" s="170"/>
+      <c r="Q5" s="170"/>
+      <c r="R5" s="170"/>
+      <c r="S5" s="170"/>
+      <c r="T5" s="170"/>
+      <c r="U5" s="170"/>
+      <c r="V5" s="170"/>
+      <c r="W5" s="170"/>
+      <c r="X5" s="171"/>
+      <c r="Y5" s="171"/>
+      <c r="Z5" s="172"/>
+      <c r="AA5" s="172"/>
+      <c r="AB5" s="172"/>
+      <c r="AC5" s="172"/>
+      <c r="AD5" s="173"/>
+      <c r="AE5" s="173"/>
+      <c r="AF5" s="173"/>
+      <c r="AG5" s="173"/>
+      <c r="AH5" s="173"/>
+      <c r="AI5" s="174" t="s">
         <v>361</v>
       </c>
-      <c r="AJ1" s="174"/>
-      <c r="AK1" s="596" t="s">
+      <c r="AJ5" s="174"/>
+      <c r="AK5" s="598" t="s">
         <v>362</v>
       </c>
-      <c r="AL1" s="596"/>
-[...16 lines deleted...]
-      <c r="M2" s="597">
+      <c r="AL5" s="598"/>
+      <c r="AM5" s="598"/>
+      <c r="AN5" s="598"/>
+    </row>
+    <row r="6" spans="1:40" ht="18" customHeight="1">
+      <c r="A6" s="172"/>
+      <c r="B6" s="176"/>
+      <c r="C6" s="176"/>
+      <c r="D6" s="176"/>
+      <c r="E6" s="176"/>
+      <c r="F6" s="176"/>
+      <c r="G6" s="176"/>
+      <c r="H6" s="176"/>
+      <c r="I6" s="176"/>
+      <c r="J6" s="176"/>
+      <c r="K6" s="176"/>
+      <c r="L6" s="176"/>
+      <c r="M6" s="599">
         <v>2026</v>
       </c>
-      <c r="N2" s="597"/>
-[...2 lines deleted...]
-      <c r="Q2" s="598" t="s">
+      <c r="N6" s="599"/>
+      <c r="O6" s="599"/>
+      <c r="P6" s="599"/>
+      <c r="Q6" s="600" t="s">
         <v>235</v>
       </c>
-      <c r="R2" s="598"/>
-[...2 lines deleted...]
-      <c r="U2" s="598" t="s">
+      <c r="R6" s="600"/>
+      <c r="S6" s="599"/>
+      <c r="T6" s="599"/>
+      <c r="U6" s="600" t="s">
         <v>236</v>
       </c>
-      <c r="V2" s="598"/>
-[...177 lines deleted...]
-      <c r="W6" s="181"/>
+      <c r="V6" s="600"/>
+      <c r="W6" s="176"/>
       <c r="X6" s="176"/>
       <c r="Y6" s="176"/>
-      <c r="Z6" s="176"/>
-[...2 lines deleted...]
-      <c r="AC6" s="176"/>
+      <c r="Z6" s="172"/>
+      <c r="AA6" s="172"/>
+      <c r="AC6" s="174"/>
       <c r="AD6" s="176"/>
       <c r="AE6" s="176"/>
       <c r="AF6" s="176"/>
       <c r="AG6" s="176"/>
       <c r="AH6" s="176"/>
-      <c r="AI6" s="176"/>
-[...7 lines deleted...]
-      <c r="A7" s="602" t="s">
+      <c r="AI6" s="174" t="s">
+        <v>363</v>
+      </c>
+      <c r="AJ6" s="174"/>
+      <c r="AK6" s="601"/>
+      <c r="AL6" s="601"/>
+      <c r="AM6" s="601"/>
+      <c r="AN6" s="601"/>
+    </row>
+    <row r="7" spans="1:40" ht="18" customHeight="1">
+      <c r="A7" s="177"/>
+      <c r="B7" s="177"/>
+      <c r="C7" s="177"/>
+      <c r="D7" s="177"/>
+      <c r="E7" s="177"/>
+      <c r="F7" s="177"/>
+      <c r="G7" s="177"/>
+      <c r="H7" s="177"/>
+      <c r="I7" s="177"/>
+      <c r="J7" s="177"/>
+      <c r="K7" s="177"/>
+      <c r="L7" s="177"/>
+      <c r="M7" s="177"/>
+      <c r="N7" s="177"/>
+      <c r="O7" s="177"/>
+      <c r="P7" s="177"/>
+      <c r="Q7" s="177"/>
+      <c r="R7" s="177"/>
+      <c r="S7" s="177"/>
+      <c r="T7" s="177"/>
+      <c r="U7" s="177"/>
+      <c r="V7" s="177"/>
+      <c r="W7" s="177"/>
+      <c r="Y7" s="178"/>
+      <c r="Z7" s="178"/>
+      <c r="AA7" s="178"/>
+      <c r="AB7" s="172"/>
+      <c r="AC7" s="178"/>
+      <c r="AD7" s="178"/>
+      <c r="AE7" s="178"/>
+      <c r="AF7" s="178"/>
+      <c r="AG7" s="178"/>
+      <c r="AH7" s="178"/>
+      <c r="AI7" s="179" t="s">
+        <v>364</v>
+      </c>
+      <c r="AJ7" s="174"/>
+      <c r="AK7" s="602" t="s">
+        <v>365</v>
+      </c>
+      <c r="AL7" s="602"/>
+      <c r="AM7" s="602"/>
+      <c r="AN7" s="602"/>
+    </row>
+    <row r="8" spans="1:40" ht="18" customHeight="1">
+      <c r="A8" s="177"/>
+      <c r="B8" s="177"/>
+      <c r="C8" s="177"/>
+      <c r="D8" s="177"/>
+      <c r="E8" s="177"/>
+      <c r="F8" s="177"/>
+      <c r="G8" s="177"/>
+      <c r="H8" s="177"/>
+      <c r="I8" s="177"/>
+      <c r="J8" s="177"/>
+      <c r="K8" s="177"/>
+      <c r="L8" s="177"/>
+      <c r="M8" s="177"/>
+      <c r="N8" s="177"/>
+      <c r="O8" s="177"/>
+      <c r="P8" s="177"/>
+      <c r="Q8" s="177"/>
+      <c r="R8" s="177"/>
+      <c r="S8" s="177"/>
+      <c r="T8" s="177"/>
+      <c r="U8" s="177"/>
+      <c r="V8" s="177"/>
+      <c r="W8" s="177"/>
+      <c r="Y8" s="178"/>
+      <c r="Z8" s="178"/>
+      <c r="AA8" s="178"/>
+      <c r="AB8" s="172"/>
+      <c r="AC8" s="178"/>
+      <c r="AD8" s="178"/>
+      <c r="AE8" s="178"/>
+      <c r="AF8" s="178"/>
+      <c r="AG8" s="178"/>
+      <c r="AH8" s="178"/>
+      <c r="AI8" s="179" t="s">
+        <v>366</v>
+      </c>
+      <c r="AJ8" s="174"/>
+      <c r="AK8" s="602"/>
+      <c r="AL8" s="602"/>
+      <c r="AM8" s="602"/>
+      <c r="AN8" s="602"/>
+    </row>
+    <row r="9" spans="1:40" ht="18" customHeight="1">
+      <c r="A9" s="177"/>
+      <c r="B9" s="177"/>
+      <c r="C9" s="177"/>
+      <c r="D9" s="177"/>
+      <c r="E9" s="177"/>
+      <c r="F9" s="177"/>
+      <c r="G9" s="177"/>
+      <c r="H9" s="177"/>
+      <c r="I9" s="177"/>
+      <c r="J9" s="177"/>
+      <c r="K9" s="177"/>
+      <c r="L9" s="177"/>
+      <c r="M9" s="177"/>
+      <c r="N9" s="177"/>
+      <c r="O9" s="177"/>
+      <c r="P9" s="177"/>
+      <c r="Q9" s="177"/>
+      <c r="R9" s="177"/>
+      <c r="S9" s="177"/>
+      <c r="U9" s="177"/>
+      <c r="V9" s="177"/>
+      <c r="W9" s="177"/>
+      <c r="Y9" s="178"/>
+      <c r="Z9" s="178"/>
+      <c r="AA9" s="178"/>
+      <c r="AB9" s="172"/>
+      <c r="AC9" s="178"/>
+      <c r="AD9" s="178"/>
+      <c r="AE9" s="178"/>
+      <c r="AF9" s="178"/>
+      <c r="AG9" s="179" t="s">
+        <v>367</v>
+      </c>
+      <c r="AH9" s="603"/>
+      <c r="AI9" s="603"/>
+      <c r="AJ9" s="603"/>
+      <c r="AK9" s="178" t="s">
+        <v>368</v>
+      </c>
+      <c r="AL9" s="180"/>
+      <c r="AM9" s="178" t="s">
+        <v>369</v>
+      </c>
+      <c r="AN9" s="172"/>
+    </row>
+    <row r="10" spans="1:40" ht="9.9499999999999993" customHeight="1">
+      <c r="A10" s="172"/>
+      <c r="B10" s="181"/>
+      <c r="C10" s="181"/>
+      <c r="D10" s="181"/>
+      <c r="E10" s="181"/>
+      <c r="F10" s="181"/>
+      <c r="G10" s="181"/>
+      <c r="H10" s="181"/>
+      <c r="I10" s="181"/>
+      <c r="J10" s="181"/>
+      <c r="K10" s="181"/>
+      <c r="L10" s="181"/>
+      <c r="M10" s="181"/>
+      <c r="N10" s="181"/>
+      <c r="O10" s="181"/>
+      <c r="P10" s="181"/>
+      <c r="Q10" s="181"/>
+      <c r="R10" s="181"/>
+      <c r="S10" s="181"/>
+      <c r="T10" s="181"/>
+      <c r="U10" s="181"/>
+      <c r="V10" s="181"/>
+      <c r="W10" s="181"/>
+      <c r="X10" s="176"/>
+      <c r="Y10" s="176"/>
+      <c r="Z10" s="176"/>
+      <c r="AA10" s="176"/>
+      <c r="AB10" s="176"/>
+      <c r="AC10" s="176"/>
+      <c r="AD10" s="176"/>
+      <c r="AE10" s="176"/>
+      <c r="AF10" s="176"/>
+      <c r="AG10" s="176"/>
+      <c r="AH10" s="176"/>
+      <c r="AI10" s="176"/>
+      <c r="AJ10" s="176"/>
+      <c r="AK10" s="176"/>
+      <c r="AL10" s="176"/>
+      <c r="AM10" s="172"/>
+      <c r="AN10" s="172"/>
+    </row>
+    <row r="11" spans="1:40" ht="15" customHeight="1">
+      <c r="A11" s="604" t="s">
         <v>370</v>
       </c>
-      <c r="B7" s="603" t="s">
+      <c r="B11" s="605" t="s">
         <v>371</v>
       </c>
-      <c r="C7" s="604" t="s">
+      <c r="C11" s="606" t="s">
         <v>372</v>
       </c>
-      <c r="D7" s="603" t="s">
+      <c r="D11" s="605" t="s">
         <v>373</v>
       </c>
-      <c r="E7" s="607" t="s">
+      <c r="E11" s="609" t="s">
         <v>374</v>
       </c>
-      <c r="F7" s="608" t="s">
+      <c r="F11" s="610" t="s">
         <v>375</v>
       </c>
-      <c r="G7" s="608"/>
-[...29 lines deleted...]
-      <c r="AK7" s="609" t="s">
+      <c r="G11" s="610"/>
+      <c r="H11" s="610"/>
+      <c r="I11" s="610"/>
+      <c r="J11" s="610"/>
+      <c r="K11" s="610"/>
+      <c r="L11" s="610"/>
+      <c r="M11" s="610"/>
+      <c r="N11" s="610"/>
+      <c r="O11" s="610"/>
+      <c r="P11" s="610"/>
+      <c r="Q11" s="610"/>
+      <c r="R11" s="610"/>
+      <c r="S11" s="610"/>
+      <c r="T11" s="610"/>
+      <c r="U11" s="610"/>
+      <c r="V11" s="610"/>
+      <c r="W11" s="610"/>
+      <c r="X11" s="610"/>
+      <c r="Y11" s="610"/>
+      <c r="Z11" s="610"/>
+      <c r="AA11" s="610"/>
+      <c r="AB11" s="610"/>
+      <c r="AC11" s="610"/>
+      <c r="AD11" s="610"/>
+      <c r="AE11" s="610"/>
+      <c r="AF11" s="610"/>
+      <c r="AG11" s="610"/>
+      <c r="AH11" s="610"/>
+      <c r="AI11" s="610"/>
+      <c r="AJ11" s="610"/>
+      <c r="AK11" s="611" t="s">
         <v>376</v>
       </c>
-      <c r="AL7" s="611" t="s">
+      <c r="AL11" s="613" t="s">
         <v>377</v>
       </c>
-      <c r="AM7" s="612" t="s">
+      <c r="AM11" s="614" t="s">
         <v>378</v>
       </c>
-      <c r="AN7" s="612"/>
-[...7 lines deleted...]
-      <c r="F8" s="603" t="s">
+      <c r="AN11" s="614"/>
+    </row>
+    <row r="12" spans="1:40" ht="15" customHeight="1">
+      <c r="A12" s="604"/>
+      <c r="B12" s="605"/>
+      <c r="C12" s="607"/>
+      <c r="D12" s="605"/>
+      <c r="E12" s="609"/>
+      <c r="F12" s="605" t="s">
         <v>379</v>
       </c>
-      <c r="G8" s="603"/>
-[...5 lines deleted...]
-      <c r="M8" s="603" t="s">
+      <c r="G12" s="605"/>
+      <c r="H12" s="605"/>
+      <c r="I12" s="605"/>
+      <c r="J12" s="605"/>
+      <c r="K12" s="605"/>
+      <c r="L12" s="605"/>
+      <c r="M12" s="605" t="s">
         <v>380</v>
       </c>
-      <c r="N8" s="603"/>
-[...5 lines deleted...]
-      <c r="T8" s="603" t="s">
+      <c r="N12" s="605"/>
+      <c r="O12" s="605"/>
+      <c r="P12" s="605"/>
+      <c r="Q12" s="605"/>
+      <c r="R12" s="605"/>
+      <c r="S12" s="605"/>
+      <c r="T12" s="605" t="s">
         <v>381</v>
       </c>
-      <c r="U8" s="603"/>
-[...5 lines deleted...]
-      <c r="AA8" s="603" t="s">
+      <c r="U12" s="605"/>
+      <c r="V12" s="605"/>
+      <c r="W12" s="605"/>
+      <c r="X12" s="605"/>
+      <c r="Y12" s="605"/>
+      <c r="Z12" s="605"/>
+      <c r="AA12" s="605" t="s">
         <v>382</v>
       </c>
-      <c r="AB8" s="603"/>
-[...5 lines deleted...]
-      <c r="AH8" s="603" t="s">
+      <c r="AB12" s="605"/>
+      <c r="AC12" s="605"/>
+      <c r="AD12" s="605"/>
+      <c r="AE12" s="605"/>
+      <c r="AF12" s="605"/>
+      <c r="AG12" s="605"/>
+      <c r="AH12" s="605" t="s">
         <v>383</v>
       </c>
-      <c r="AI8" s="603"/>
-[...13 lines deleted...]
-        <f>DATE($M$2,$S$2,1)</f>
+      <c r="AI12" s="605"/>
+      <c r="AJ12" s="605"/>
+      <c r="AK12" s="611"/>
+      <c r="AL12" s="613"/>
+      <c r="AM12" s="614"/>
+      <c r="AN12" s="614"/>
+    </row>
+    <row r="13" spans="1:40" ht="15" customHeight="1">
+      <c r="A13" s="604"/>
+      <c r="B13" s="605"/>
+      <c r="C13" s="607"/>
+      <c r="D13" s="605"/>
+      <c r="E13" s="609"/>
+      <c r="F13" s="185">
+        <f>DATE($M$6,$S$6,1)</f>
         <v>45992</v>
       </c>
-      <c r="G9" s="185">
-        <f>DATE($M$2,$S$2,2)</f>
+      <c r="G13" s="185">
+        <f>DATE($M$6,$S$6,2)</f>
         <v>45993</v>
       </c>
-      <c r="H9" s="185">
-        <f>DATE($M$2,$S$2,3)</f>
+      <c r="H13" s="185">
+        <f>DATE($M$6,$S$6,3)</f>
         <v>45994</v>
       </c>
-      <c r="I9" s="185">
-        <f>DATE($M$2,$S$2,4)</f>
+      <c r="I13" s="185">
+        <f>DATE($M$6,$S$6,4)</f>
         <v>45995</v>
       </c>
-      <c r="J9" s="185">
-        <f>DATE($M$2,$S$2,5)</f>
+      <c r="J13" s="185">
+        <f>DATE($M$6,$S$6,5)</f>
         <v>45996</v>
       </c>
-      <c r="K9" s="185">
-        <f>DATE($M$2,$S$2,6)</f>
+      <c r="K13" s="185">
+        <f>DATE($M$6,$S$6,6)</f>
         <v>45997</v>
       </c>
-      <c r="L9" s="185">
-        <f>DATE($M$2,$S$2,7)</f>
+      <c r="L13" s="185">
+        <f>DATE($M$6,$S$6,7)</f>
         <v>45998</v>
       </c>
-      <c r="M9" s="185">
-        <f>DATE($M$2,$S$2,8)</f>
+      <c r="M13" s="185">
+        <f>DATE($M$6,$S$6,8)</f>
         <v>45999</v>
       </c>
-      <c r="N9" s="185">
-        <f>DATE($M$2,$S$2,9)</f>
+      <c r="N13" s="185">
+        <f>DATE($M$6,$S$6,9)</f>
         <v>46000</v>
       </c>
-      <c r="O9" s="185">
-        <f>DATE($M$2,$S$2,10)</f>
+      <c r="O13" s="185">
+        <f>DATE($M$6,$S$6,10)</f>
         <v>46001</v>
       </c>
-      <c r="P9" s="185">
-        <f>DATE($M$2,$S$2,11)</f>
+      <c r="P13" s="185">
+        <f>DATE($M$6,$S$6,11)</f>
         <v>46002</v>
       </c>
-      <c r="Q9" s="185">
-        <f>DATE($M$2,$S$2,12)</f>
+      <c r="Q13" s="185">
+        <f>DATE($M$6,$S$6,12)</f>
         <v>46003</v>
       </c>
-      <c r="R9" s="185">
-        <f>DATE($M$2,$S$2,13)</f>
+      <c r="R13" s="185">
+        <f>DATE($M$6,$S$6,13)</f>
         <v>46004</v>
       </c>
-      <c r="S9" s="185">
-        <f>DATE($M$2,$S$2,14)</f>
+      <c r="S13" s="185">
+        <f>DATE($M$6,$S$6,14)</f>
         <v>46005</v>
       </c>
-      <c r="T9" s="185">
-        <f>DATE($M$2,$S$2,15)</f>
+      <c r="T13" s="185">
+        <f>DATE($M$6,$S$6,15)</f>
         <v>46006</v>
       </c>
-      <c r="U9" s="185">
-        <f>DATE($M$2,$S$2,16)</f>
+      <c r="U13" s="185">
+        <f>DATE($M$6,$S$6,16)</f>
         <v>46007</v>
       </c>
-      <c r="V9" s="185">
-        <f>DATE($M$2,$S$2,17)</f>
+      <c r="V13" s="185">
+        <f>DATE($M$6,$S$6,17)</f>
         <v>46008</v>
       </c>
-      <c r="W9" s="185">
-        <f>DATE($M$2,$S$2,18)</f>
+      <c r="W13" s="185">
+        <f>DATE($M$6,$S$6,18)</f>
         <v>46009</v>
       </c>
-      <c r="X9" s="185">
-        <f>DATE($M$2,$S$2,19)</f>
+      <c r="X13" s="185">
+        <f>DATE($M$6,$S$6,19)</f>
         <v>46010</v>
       </c>
-      <c r="Y9" s="185">
-        <f>DATE($M$2,$S$2,20)</f>
+      <c r="Y13" s="185">
+        <f>DATE($M$6,$S$6,20)</f>
         <v>46011</v>
       </c>
-      <c r="Z9" s="185">
-        <f>DATE($M$2,$S$2,21)</f>
+      <c r="Z13" s="185">
+        <f>DATE($M$6,$S$6,21)</f>
         <v>46012</v>
       </c>
-      <c r="AA9" s="185">
-        <f>DATE($M$2,$S$2,22)</f>
+      <c r="AA13" s="185">
+        <f>DATE($M$6,$S$6,22)</f>
         <v>46013</v>
       </c>
-      <c r="AB9" s="185">
-        <f>DATE($M$2,$S$2,23)</f>
+      <c r="AB13" s="185">
+        <f>DATE($M$6,$S$6,23)</f>
         <v>46014</v>
       </c>
-      <c r="AC9" s="185">
-        <f>DATE($M$2,$S$2,24)</f>
+      <c r="AC13" s="185">
+        <f>DATE($M$6,$S$6,24)</f>
         <v>46015</v>
       </c>
-      <c r="AD9" s="185">
-        <f>DATE($M$2,$S$2,25)</f>
+      <c r="AD13" s="185">
+        <f>DATE($M$6,$S$6,25)</f>
         <v>46016</v>
       </c>
-      <c r="AE9" s="185">
-        <f>DATE($M$2,$S$2,26)</f>
+      <c r="AE13" s="185">
+        <f>DATE($M$6,$S$6,26)</f>
         <v>46017</v>
       </c>
-      <c r="AF9" s="185">
-        <f>DATE($M$2,$S$2,27)</f>
+      <c r="AF13" s="185">
+        <f>DATE($M$6,$S$6,27)</f>
         <v>46018</v>
       </c>
-      <c r="AG9" s="185">
-        <f>DATE($M$2,$S$2,28)</f>
+      <c r="AG13" s="185">
+        <f>DATE($M$6,$S$6,28)</f>
         <v>46019</v>
       </c>
-      <c r="AH9" s="185">
-        <f>IF(DAY(EOMONTH(F9,0))&lt;29,"",DATE($M$2,$S$2,29))</f>
+      <c r="AH13" s="185">
+        <f>IF(DAY(EOMONTH(F13,0))&lt;29,"",DATE($M$6,$S$6,29))</f>
         <v>46020</v>
       </c>
-      <c r="AI9" s="185">
-        <f>IF(DAY(EOMONTH(F9,0))&lt;30,"",DATE($M$2,$S$2,30))</f>
+      <c r="AI13" s="185">
+        <f>IF(DAY(EOMONTH(F13,0))&lt;30,"",DATE($M$6,$S$6,30))</f>
         <v>46021</v>
       </c>
-      <c r="AJ9" s="185">
-        <f>IF(DAY(EOMONTH(F9,0))&lt;31,"",DATE($M$2,$S$2,31))</f>
+      <c r="AJ13" s="185">
+        <f>IF(DAY(EOMONTH(F13,0))&lt;31,"",DATE($M$6,$S$6,31))</f>
         <v>46022</v>
       </c>
-      <c r="AK9" s="609"/>
-[...11 lines deleted...]
-        <f>DATE($M$2,$S$2,1)</f>
+      <c r="AK13" s="611"/>
+      <c r="AL13" s="613"/>
+      <c r="AM13" s="614"/>
+      <c r="AN13" s="614"/>
+    </row>
+    <row r="14" spans="1:40" ht="15" customHeight="1">
+      <c r="A14" s="604"/>
+      <c r="B14" s="605"/>
+      <c r="C14" s="608"/>
+      <c r="D14" s="605"/>
+      <c r="E14" s="609"/>
+      <c r="F14" s="186">
+        <f>DATE($M$6,$S$6,1)</f>
         <v>45992</v>
       </c>
-      <c r="G10" s="186">
-        <f>DATE($M$2,$S$2,2)</f>
+      <c r="G14" s="186">
+        <f>DATE($M$6,$S$6,2)</f>
         <v>45993</v>
       </c>
-      <c r="H10" s="186">
-        <f>DATE($M$2,$S$2,3)</f>
+      <c r="H14" s="186">
+        <f>DATE($M$6,$S$6,3)</f>
         <v>45994</v>
       </c>
-      <c r="I10" s="186">
-        <f>DATE($M$2,$S$2,4)</f>
+      <c r="I14" s="186">
+        <f>DATE($M$6,$S$6,4)</f>
         <v>45995</v>
       </c>
-      <c r="J10" s="186">
-        <f>DATE($M$2,$S$2,5)</f>
+      <c r="J14" s="186">
+        <f>DATE($M$6,$S$6,5)</f>
         <v>45996</v>
       </c>
-      <c r="K10" s="186">
-        <f>DATE($M$2,$S$2,6)</f>
+      <c r="K14" s="186">
+        <f>DATE($M$6,$S$6,6)</f>
         <v>45997</v>
       </c>
-      <c r="L10" s="186">
-        <f>DATE($M$2,$S$2,7)</f>
+      <c r="L14" s="186">
+        <f>DATE($M$6,$S$6,7)</f>
         <v>45998</v>
       </c>
-      <c r="M10" s="186">
-        <f>DATE($M$2,$S$2,8)</f>
+      <c r="M14" s="186">
+        <f>DATE($M$6,$S$6,8)</f>
         <v>45999</v>
       </c>
-      <c r="N10" s="186">
-        <f>DATE($M$2,$S$2,9)</f>
+      <c r="N14" s="186">
+        <f>DATE($M$6,$S$6,9)</f>
         <v>46000</v>
       </c>
-      <c r="O10" s="186">
-        <f>DATE($M$2,$S$2,10)</f>
+      <c r="O14" s="186">
+        <f>DATE($M$6,$S$6,10)</f>
         <v>46001</v>
       </c>
-      <c r="P10" s="186">
-        <f>DATE($M$2,$S$2,11)</f>
+      <c r="P14" s="186">
+        <f>DATE($M$6,$S$6,11)</f>
         <v>46002</v>
       </c>
-      <c r="Q10" s="186">
-        <f>DATE($M$2,$S$2,12)</f>
+      <c r="Q14" s="186">
+        <f>DATE($M$6,$S$6,12)</f>
         <v>46003</v>
       </c>
-      <c r="R10" s="186">
-        <f>DATE($M$2,$S$2,13)</f>
+      <c r="R14" s="186">
+        <f>DATE($M$6,$S$6,13)</f>
         <v>46004</v>
       </c>
-      <c r="S10" s="186">
-        <f>DATE($M$2,$S$2,14)</f>
+      <c r="S14" s="186">
+        <f>DATE($M$6,$S$6,14)</f>
         <v>46005</v>
       </c>
-      <c r="T10" s="186">
-        <f>DATE($M$2,$S$2,15)</f>
+      <c r="T14" s="186">
+        <f>DATE($M$6,$S$6,15)</f>
         <v>46006</v>
       </c>
-      <c r="U10" s="186">
-        <f>DATE($M$2,$S$2,16)</f>
+      <c r="U14" s="186">
+        <f>DATE($M$6,$S$6,16)</f>
         <v>46007</v>
       </c>
-      <c r="V10" s="186">
-        <f>DATE($M$2,$S$2,17)</f>
+      <c r="V14" s="186">
+        <f>DATE($M$6,$S$6,17)</f>
         <v>46008</v>
       </c>
-      <c r="W10" s="186">
-        <f>DATE($M$2,$S$2,18)</f>
+      <c r="W14" s="186">
+        <f>DATE($M$6,$S$6,18)</f>
         <v>46009</v>
       </c>
-      <c r="X10" s="186">
-        <f>DATE($M$2,$S$2,19)</f>
+      <c r="X14" s="186">
+        <f>DATE($M$6,$S$6,19)</f>
         <v>46010</v>
       </c>
-      <c r="Y10" s="186">
-        <f>DATE($M$2,$S$2,20)</f>
+      <c r="Y14" s="186">
+        <f>DATE($M$6,$S$6,20)</f>
         <v>46011</v>
       </c>
-      <c r="Z10" s="186">
-        <f>DATE($M$2,$S$2,21)</f>
+      <c r="Z14" s="186">
+        <f>DATE($M$6,$S$6,21)</f>
         <v>46012</v>
       </c>
-      <c r="AA10" s="186">
-        <f>DATE($M$2,$S$2,22)</f>
+      <c r="AA14" s="186">
+        <f>DATE($M$6,$S$6,22)</f>
         <v>46013</v>
       </c>
-      <c r="AB10" s="186">
-        <f>DATE($M$2,$S$2,23)</f>
+      <c r="AB14" s="186">
+        <f>DATE($M$6,$S$6,23)</f>
         <v>46014</v>
       </c>
-      <c r="AC10" s="186">
-        <f>DATE($M$2,$S$2,24)</f>
+      <c r="AC14" s="186">
+        <f>DATE($M$6,$S$6,24)</f>
         <v>46015</v>
       </c>
-      <c r="AD10" s="186">
-        <f>DATE($M$2,$S$2,25)</f>
+      <c r="AD14" s="186">
+        <f>DATE($M$6,$S$6,25)</f>
         <v>46016</v>
       </c>
-      <c r="AE10" s="186">
-        <f>DATE($M$2,$S$2,26)</f>
+      <c r="AE14" s="186">
+        <f>DATE($M$6,$S$6,26)</f>
         <v>46017</v>
       </c>
-      <c r="AF10" s="186">
-        <f>DATE($M$2,$S$2,27)</f>
+      <c r="AF14" s="186">
+        <f>DATE($M$6,$S$6,27)</f>
         <v>46018</v>
       </c>
-      <c r="AG10" s="186">
-        <f>DATE($M$2,$S$2,28)</f>
+      <c r="AG14" s="186">
+        <f>DATE($M$6,$S$6,28)</f>
         <v>46019</v>
       </c>
-      <c r="AH10" s="186">
-        <f>IF(DAY(EOMONTH(F10,0))&lt;29,"",DATE($M$2,$S$2,29))</f>
+      <c r="AH14" s="186">
+        <f>IF(DAY(EOMONTH(F14,0))&lt;29,"",DATE($M$6,$S$6,29))</f>
         <v>46020</v>
       </c>
-      <c r="AI10" s="186">
-        <f>IF(DAY(EOMONTH(F10,0))&lt;30,"",DATE($M$2,$S$2,30))</f>
+      <c r="AI14" s="186">
+        <f>IF(DAY(EOMONTH(F14,0))&lt;30,"",DATE($M$6,$S$6,30))</f>
         <v>46021</v>
       </c>
-      <c r="AJ10" s="186">
-        <f>IF(DAY(EOMONTH(F10,0))&lt;31,"",DATE($M$2,$S$2,31))</f>
+      <c r="AJ14" s="186">
+        <f>IF(DAY(EOMONTH(F14,0))&lt;31,"",DATE($M$6,$S$6,31))</f>
         <v>46022</v>
       </c>
-      <c r="AK10" s="609"/>
-[...5 lines deleted...]
-      <c r="A11" s="182">
+      <c r="AK14" s="611"/>
+      <c r="AL14" s="613"/>
+      <c r="AM14" s="614"/>
+      <c r="AN14" s="614"/>
+    </row>
+    <row r="15" spans="1:40" ht="18" customHeight="1">
+      <c r="A15" s="182">
         <v>1</v>
       </c>
-      <c r="B11" s="187"/>
-      <c r="C11" s="188" t="s">
+      <c r="B15" s="187"/>
+      <c r="C15" s="188" t="s">
         <v>384</v>
       </c>
-      <c r="D11" s="189"/>
-      <c r="E11" s="190" t="s">
+      <c r="D15" s="189"/>
+      <c r="E15" s="190" t="s">
         <v>384</v>
       </c>
-      <c r="F11" s="191"/>
-[...210 lines deleted...]
-      <c r="E15" s="190"/>
       <c r="F15" s="191"/>
       <c r="G15" s="191"/>
       <c r="H15" s="191"/>
       <c r="I15" s="191"/>
       <c r="J15" s="191"/>
       <c r="K15" s="191"/>
       <c r="L15" s="191"/>
       <c r="M15" s="191"/>
       <c r="N15" s="191"/>
       <c r="O15" s="191"/>
       <c r="P15" s="191"/>
       <c r="Q15" s="191"/>
       <c r="R15" s="191"/>
       <c r="S15" s="191"/>
       <c r="T15" s="191"/>
       <c r="U15" s="191"/>
       <c r="V15" s="191"/>
       <c r="W15" s="191"/>
       <c r="X15" s="191"/>
       <c r="Y15" s="191"/>
       <c r="Z15" s="191"/>
       <c r="AA15" s="191"/>
       <c r="AB15" s="191"/>
       <c r="AC15" s="191"/>
       <c r="AD15" s="191"/>
       <c r="AE15" s="191"/>
       <c r="AF15" s="191"/>
       <c r="AG15" s="191"/>
       <c r="AH15" s="191"/>
       <c r="AI15" s="191"/>
       <c r="AJ15" s="191"/>
       <c r="AK15" s="192">
-        <f t="shared" si="0"/>
+        <f>+SUM(F15:AJ15)</f>
         <v>0</v>
       </c>
       <c r="AL15" s="193">
-        <f t="shared" ref="AL15:AL30" si="1">IF($AK$3="４週",AK15/4,AK15/(DAY(EOMONTH($F$9,0))/7))</f>
+        <f>IF($AK$7="４週",AK15/4,AK15/(DAY(EOMONTH($F$13,0))/7))</f>
         <v>0</v>
       </c>
-      <c r="AM15" s="610"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM15" s="612"/>
+      <c r="AN15" s="612"/>
+    </row>
+    <row r="16" spans="1:40" ht="18" customHeight="1">
       <c r="A16" s="182">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B16" s="187"/>
-      <c r="C16" s="188"/>
+      <c r="C16" s="188" t="s">
+        <v>385</v>
+      </c>
       <c r="D16" s="189"/>
-      <c r="E16" s="190"/>
+      <c r="E16" s="190" t="s">
+        <v>385</v>
+      </c>
       <c r="F16" s="191"/>
       <c r="G16" s="191"/>
       <c r="H16" s="191"/>
       <c r="I16" s="191"/>
       <c r="J16" s="191"/>
       <c r="K16" s="191"/>
       <c r="L16" s="191"/>
       <c r="M16" s="191"/>
       <c r="N16" s="191"/>
       <c r="O16" s="191"/>
       <c r="P16" s="191"/>
       <c r="Q16" s="191"/>
       <c r="R16" s="191"/>
       <c r="S16" s="191"/>
       <c r="T16" s="191"/>
       <c r="U16" s="191"/>
       <c r="V16" s="191"/>
       <c r="W16" s="191"/>
       <c r="X16" s="191"/>
       <c r="Y16" s="191"/>
       <c r="Z16" s="191"/>
       <c r="AA16" s="191"/>
       <c r="AB16" s="191"/>
       <c r="AC16" s="191"/>
       <c r="AD16" s="191"/>
       <c r="AE16" s="191"/>
       <c r="AF16" s="191"/>
       <c r="AG16" s="191"/>
       <c r="AH16" s="191"/>
       <c r="AI16" s="191"/>
       <c r="AJ16" s="191"/>
       <c r="AK16" s="192">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="AK16:AK35" si="0">+SUM(F16:AJ16)</f>
         <v>0</v>
       </c>
       <c r="AL16" s="193">
-        <f t="shared" si="1"/>
+        <f>IF($AK$7="４週",AK16/4,AK16/(DAY(EOMONTH($F$13,0))/7))</f>
         <v>0</v>
       </c>
-      <c r="AM16" s="610"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM16" s="612"/>
+      <c r="AN16" s="612"/>
+    </row>
+    <row r="17" spans="1:40" ht="18" customHeight="1">
       <c r="A17" s="182">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B17" s="187"/>
-      <c r="C17" s="188"/>
+      <c r="C17" s="188" t="s">
+        <v>386</v>
+      </c>
       <c r="D17" s="189"/>
-      <c r="E17" s="190"/>
+      <c r="E17" s="190" t="s">
+        <v>386</v>
+      </c>
       <c r="F17" s="191"/>
       <c r="G17" s="191"/>
       <c r="H17" s="191"/>
       <c r="I17" s="191"/>
       <c r="J17" s="191"/>
       <c r="K17" s="191"/>
       <c r="L17" s="191"/>
       <c r="M17" s="191"/>
       <c r="N17" s="191"/>
       <c r="O17" s="191"/>
       <c r="P17" s="191"/>
       <c r="Q17" s="191"/>
       <c r="R17" s="191"/>
       <c r="S17" s="191"/>
       <c r="T17" s="191"/>
       <c r="U17" s="191"/>
       <c r="V17" s="191"/>
       <c r="W17" s="191"/>
       <c r="X17" s="191"/>
       <c r="Y17" s="191"/>
       <c r="Z17" s="191"/>
       <c r="AA17" s="191"/>
       <c r="AB17" s="191"/>
       <c r="AC17" s="191"/>
       <c r="AD17" s="191"/>
       <c r="AE17" s="191"/>
       <c r="AF17" s="191"/>
       <c r="AG17" s="191"/>
       <c r="AH17" s="191"/>
       <c r="AI17" s="191"/>
       <c r="AJ17" s="191"/>
       <c r="AK17" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL17" s="193">
-        <f t="shared" si="1"/>
+        <f>IF($AK$7="４週",AK17/4,AK17/(DAY(EOMONTH($F$13,0))/7))</f>
         <v>0</v>
       </c>
-      <c r="AM17" s="610"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM17" s="612"/>
+      <c r="AN17" s="612"/>
+    </row>
+    <row r="18" spans="1:40" ht="18" customHeight="1">
       <c r="A18" s="182">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B18" s="187"/>
-      <c r="C18" s="188"/>
+      <c r="C18" s="188" t="s">
+        <v>387</v>
+      </c>
       <c r="D18" s="189"/>
-      <c r="E18" s="190"/>
+      <c r="E18" s="190" t="s">
+        <v>387</v>
+      </c>
       <c r="F18" s="191"/>
       <c r="G18" s="191"/>
       <c r="H18" s="191"/>
       <c r="I18" s="191"/>
       <c r="J18" s="191"/>
       <c r="K18" s="191"/>
       <c r="L18" s="191"/>
       <c r="M18" s="191"/>
       <c r="N18" s="191"/>
       <c r="O18" s="191"/>
       <c r="P18" s="191"/>
       <c r="Q18" s="191"/>
       <c r="R18" s="191"/>
       <c r="S18" s="191"/>
       <c r="T18" s="191"/>
       <c r="U18" s="191"/>
       <c r="V18" s="191"/>
       <c r="W18" s="191"/>
       <c r="X18" s="191"/>
       <c r="Y18" s="191"/>
       <c r="Z18" s="191"/>
       <c r="AA18" s="191"/>
       <c r="AB18" s="191"/>
       <c r="AC18" s="191"/>
       <c r="AD18" s="191"/>
       <c r="AE18" s="191"/>
       <c r="AF18" s="191"/>
       <c r="AG18" s="191"/>
       <c r="AH18" s="191"/>
       <c r="AI18" s="191"/>
       <c r="AJ18" s="191"/>
       <c r="AK18" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL18" s="193">
-        <f t="shared" si="1"/>
+        <f>IF($AK$7="４週",AK18/4,AK18/(DAY(EOMONTH($F$13,0))/7))</f>
         <v>0</v>
       </c>
-      <c r="AM18" s="610"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM18" s="612"/>
+      <c r="AN18" s="612"/>
+    </row>
+    <row r="19" spans="1:40" ht="18" customHeight="1">
       <c r="A19" s="182">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B19" s="187"/>
       <c r="C19" s="188"/>
       <c r="D19" s="189"/>
       <c r="E19" s="190"/>
       <c r="F19" s="191"/>
       <c r="G19" s="191"/>
       <c r="H19" s="191"/>
       <c r="I19" s="191"/>
       <c r="J19" s="191"/>
       <c r="K19" s="191"/>
       <c r="L19" s="191"/>
       <c r="M19" s="191"/>
       <c r="N19" s="191"/>
       <c r="O19" s="191"/>
       <c r="P19" s="191"/>
       <c r="Q19" s="191"/>
       <c r="R19" s="191"/>
       <c r="S19" s="191"/>
       <c r="T19" s="191"/>
       <c r="U19" s="191"/>
       <c r="V19" s="191"/>
       <c r="W19" s="191"/>
       <c r="X19" s="191"/>
       <c r="Y19" s="191"/>
       <c r="Z19" s="191"/>
       <c r="AA19" s="191"/>
       <c r="AB19" s="191"/>
       <c r="AC19" s="191"/>
       <c r="AD19" s="191"/>
       <c r="AE19" s="191"/>
       <c r="AF19" s="191"/>
       <c r="AG19" s="191"/>
       <c r="AH19" s="191"/>
       <c r="AI19" s="191"/>
       <c r="AJ19" s="191"/>
       <c r="AK19" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL19" s="193">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="AL19:AL34" si="1">IF($AK$7="４週",AK19/4,AK19/(DAY(EOMONTH($F$13,0))/7))</f>
         <v>0</v>
       </c>
-      <c r="AM19" s="610"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM19" s="612"/>
+      <c r="AN19" s="612"/>
+    </row>
+    <row r="20" spans="1:40" ht="18" customHeight="1">
       <c r="A20" s="182">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B20" s="187"/>
       <c r="C20" s="188"/>
       <c r="D20" s="189"/>
       <c r="E20" s="190"/>
       <c r="F20" s="191"/>
       <c r="G20" s="191"/>
       <c r="H20" s="191"/>
       <c r="I20" s="191"/>
       <c r="J20" s="191"/>
       <c r="K20" s="191"/>
       <c r="L20" s="191"/>
       <c r="M20" s="191"/>
       <c r="N20" s="191"/>
       <c r="O20" s="191"/>
       <c r="P20" s="191"/>
       <c r="Q20" s="191"/>
       <c r="R20" s="191"/>
       <c r="S20" s="191"/>
       <c r="T20" s="191"/>
       <c r="U20" s="191"/>
       <c r="V20" s="191"/>
       <c r="W20" s="191"/>
       <c r="X20" s="191"/>
       <c r="Y20" s="191"/>
       <c r="Z20" s="191"/>
       <c r="AA20" s="191"/>
       <c r="AB20" s="191"/>
       <c r="AC20" s="191"/>
       <c r="AD20" s="191"/>
       <c r="AE20" s="191"/>
       <c r="AF20" s="191"/>
       <c r="AG20" s="191"/>
       <c r="AH20" s="191"/>
       <c r="AI20" s="191"/>
       <c r="AJ20" s="191"/>
       <c r="AK20" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL20" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM20" s="610"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM20" s="612"/>
+      <c r="AN20" s="612"/>
+    </row>
+    <row r="21" spans="1:40" ht="18" customHeight="1">
       <c r="A21" s="182">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B21" s="187"/>
       <c r="C21" s="188"/>
       <c r="D21" s="189"/>
       <c r="E21" s="190"/>
       <c r="F21" s="191"/>
       <c r="G21" s="191"/>
       <c r="H21" s="191"/>
       <c r="I21" s="191"/>
       <c r="J21" s="191"/>
       <c r="K21" s="191"/>
       <c r="L21" s="191"/>
       <c r="M21" s="191"/>
       <c r="N21" s="191"/>
       <c r="O21" s="191"/>
       <c r="P21" s="191"/>
       <c r="Q21" s="191"/>
       <c r="R21" s="191"/>
       <c r="S21" s="191"/>
       <c r="T21" s="191"/>
       <c r="U21" s="191"/>
       <c r="V21" s="191"/>
       <c r="W21" s="191"/>
       <c r="X21" s="191"/>
       <c r="Y21" s="191"/>
       <c r="Z21" s="191"/>
       <c r="AA21" s="191"/>
       <c r="AB21" s="191"/>
       <c r="AC21" s="191"/>
       <c r="AD21" s="191"/>
       <c r="AE21" s="191"/>
       <c r="AF21" s="191"/>
       <c r="AG21" s="191"/>
       <c r="AH21" s="191"/>
       <c r="AI21" s="191"/>
       <c r="AJ21" s="191"/>
       <c r="AK21" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL21" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM21" s="610"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM21" s="612"/>
+      <c r="AN21" s="612"/>
+    </row>
+    <row r="22" spans="1:40" ht="18" customHeight="1">
       <c r="A22" s="182">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B22" s="187"/>
       <c r="C22" s="188"/>
       <c r="D22" s="189"/>
       <c r="E22" s="190"/>
       <c r="F22" s="191"/>
       <c r="G22" s="191"/>
       <c r="H22" s="191"/>
       <c r="I22" s="191"/>
       <c r="J22" s="191"/>
       <c r="K22" s="191"/>
       <c r="L22" s="191"/>
       <c r="M22" s="191"/>
       <c r="N22" s="191"/>
       <c r="O22" s="191"/>
       <c r="P22" s="191"/>
       <c r="Q22" s="191"/>
       <c r="R22" s="191"/>
       <c r="S22" s="191"/>
       <c r="T22" s="191"/>
       <c r="U22" s="191"/>
       <c r="V22" s="191"/>
       <c r="W22" s="191"/>
       <c r="X22" s="191"/>
       <c r="Y22" s="191"/>
       <c r="Z22" s="191"/>
       <c r="AA22" s="191"/>
       <c r="AB22" s="191"/>
       <c r="AC22" s="191"/>
       <c r="AD22" s="191"/>
       <c r="AE22" s="191"/>
       <c r="AF22" s="191"/>
       <c r="AG22" s="191"/>
       <c r="AH22" s="191"/>
       <c r="AI22" s="191"/>
       <c r="AJ22" s="191"/>
       <c r="AK22" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL22" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM22" s="610"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM22" s="612"/>
+      <c r="AN22" s="612"/>
+    </row>
+    <row r="23" spans="1:40" ht="18" customHeight="1">
       <c r="A23" s="182">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="B23" s="187"/>
       <c r="C23" s="188"/>
       <c r="D23" s="189"/>
       <c r="E23" s="190"/>
       <c r="F23" s="191"/>
       <c r="G23" s="191"/>
       <c r="H23" s="191"/>
       <c r="I23" s="191"/>
       <c r="J23" s="191"/>
       <c r="K23" s="191"/>
       <c r="L23" s="191"/>
       <c r="M23" s="191"/>
       <c r="N23" s="191"/>
       <c r="O23" s="191"/>
       <c r="P23" s="191"/>
       <c r="Q23" s="191"/>
       <c r="R23" s="191"/>
       <c r="S23" s="191"/>
       <c r="T23" s="191"/>
       <c r="U23" s="191"/>
       <c r="V23" s="191"/>
       <c r="W23" s="191"/>
       <c r="X23" s="191"/>
       <c r="Y23" s="191"/>
       <c r="Z23" s="191"/>
       <c r="AA23" s="191"/>
       <c r="AB23" s="191"/>
       <c r="AC23" s="191"/>
       <c r="AD23" s="191"/>
       <c r="AE23" s="191"/>
       <c r="AF23" s="191"/>
       <c r="AG23" s="191"/>
       <c r="AH23" s="191"/>
       <c r="AI23" s="191"/>
       <c r="AJ23" s="191"/>
       <c r="AK23" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL23" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM23" s="610"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM23" s="612"/>
+      <c r="AN23" s="612"/>
+    </row>
+    <row r="24" spans="1:40" ht="18" customHeight="1">
       <c r="A24" s="182">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="B24" s="187"/>
       <c r="C24" s="188"/>
       <c r="D24" s="189"/>
       <c r="E24" s="190"/>
       <c r="F24" s="191"/>
       <c r="G24" s="191"/>
       <c r="H24" s="191"/>
       <c r="I24" s="191"/>
       <c r="J24" s="191"/>
       <c r="K24" s="191"/>
       <c r="L24" s="191"/>
       <c r="M24" s="191"/>
       <c r="N24" s="191"/>
       <c r="O24" s="191"/>
       <c r="P24" s="191"/>
       <c r="Q24" s="191"/>
       <c r="R24" s="191"/>
       <c r="S24" s="191"/>
       <c r="T24" s="191"/>
       <c r="U24" s="191"/>
       <c r="V24" s="191"/>
       <c r="W24" s="191"/>
       <c r="X24" s="191"/>
       <c r="Y24" s="191"/>
       <c r="Z24" s="191"/>
       <c r="AA24" s="191"/>
       <c r="AB24" s="191"/>
       <c r="AC24" s="191"/>
       <c r="AD24" s="191"/>
       <c r="AE24" s="191"/>
       <c r="AF24" s="191"/>
       <c r="AG24" s="191"/>
       <c r="AH24" s="191"/>
       <c r="AI24" s="191"/>
       <c r="AJ24" s="191"/>
       <c r="AK24" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL24" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM24" s="610"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM24" s="612"/>
+      <c r="AN24" s="612"/>
+    </row>
+    <row r="25" spans="1:40" ht="18" customHeight="1">
       <c r="A25" s="182">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="B25" s="187"/>
       <c r="C25" s="188"/>
       <c r="D25" s="189"/>
       <c r="E25" s="190"/>
       <c r="F25" s="191"/>
       <c r="G25" s="191"/>
       <c r="H25" s="191"/>
       <c r="I25" s="191"/>
       <c r="J25" s="191"/>
       <c r="K25" s="191"/>
       <c r="L25" s="191"/>
       <c r="M25" s="191"/>
       <c r="N25" s="191"/>
       <c r="O25" s="191"/>
       <c r="P25" s="191"/>
       <c r="Q25" s="191"/>
       <c r="R25" s="191"/>
       <c r="S25" s="191"/>
       <c r="T25" s="191"/>
       <c r="U25" s="191"/>
       <c r="V25" s="191"/>
       <c r="W25" s="191"/>
       <c r="X25" s="191"/>
       <c r="Y25" s="191"/>
       <c r="Z25" s="191"/>
       <c r="AA25" s="191"/>
       <c r="AB25" s="191"/>
       <c r="AC25" s="191"/>
       <c r="AD25" s="191"/>
       <c r="AE25" s="191"/>
       <c r="AF25" s="191"/>
       <c r="AG25" s="191"/>
       <c r="AH25" s="191"/>
       <c r="AI25" s="191"/>
       <c r="AJ25" s="191"/>
       <c r="AK25" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL25" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM25" s="610"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM25" s="612"/>
+      <c r="AN25" s="612"/>
+    </row>
+    <row r="26" spans="1:40" ht="18" customHeight="1">
       <c r="A26" s="182">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="B26" s="187"/>
       <c r="C26" s="188"/>
       <c r="D26" s="189"/>
       <c r="E26" s="190"/>
       <c r="F26" s="191"/>
       <c r="G26" s="191"/>
       <c r="H26" s="191"/>
       <c r="I26" s="191"/>
       <c r="J26" s="191"/>
       <c r="K26" s="191"/>
       <c r="L26" s="191"/>
       <c r="M26" s="191"/>
       <c r="N26" s="191"/>
       <c r="O26" s="191"/>
       <c r="P26" s="191"/>
       <c r="Q26" s="191"/>
       <c r="R26" s="191"/>
       <c r="S26" s="191"/>
       <c r="T26" s="191"/>
       <c r="U26" s="191"/>
       <c r="V26" s="191"/>
       <c r="W26" s="191"/>
       <c r="X26" s="191"/>
       <c r="Y26" s="191"/>
       <c r="Z26" s="191"/>
       <c r="AA26" s="191"/>
       <c r="AB26" s="191"/>
       <c r="AC26" s="191"/>
       <c r="AD26" s="191"/>
       <c r="AE26" s="191"/>
       <c r="AF26" s="191"/>
       <c r="AG26" s="191"/>
       <c r="AH26" s="191"/>
       <c r="AI26" s="191"/>
       <c r="AJ26" s="191"/>
       <c r="AK26" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL26" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM26" s="610"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM26" s="612"/>
+      <c r="AN26" s="612"/>
+    </row>
+    <row r="27" spans="1:40" ht="18" customHeight="1">
       <c r="A27" s="182">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="B27" s="187"/>
       <c r="C27" s="188"/>
       <c r="D27" s="189"/>
       <c r="E27" s="190"/>
       <c r="F27" s="191"/>
       <c r="G27" s="191"/>
       <c r="H27" s="191"/>
       <c r="I27" s="191"/>
       <c r="J27" s="191"/>
       <c r="K27" s="191"/>
       <c r="L27" s="191"/>
       <c r="M27" s="191"/>
       <c r="N27" s="191"/>
       <c r="O27" s="191"/>
       <c r="P27" s="191"/>
       <c r="Q27" s="191"/>
       <c r="R27" s="191"/>
       <c r="S27" s="191"/>
       <c r="T27" s="191"/>
       <c r="U27" s="191"/>
       <c r="V27" s="191"/>
       <c r="W27" s="191"/>
       <c r="X27" s="191"/>
       <c r="Y27" s="191"/>
       <c r="Z27" s="191"/>
       <c r="AA27" s="191"/>
       <c r="AB27" s="191"/>
       <c r="AC27" s="191"/>
       <c r="AD27" s="191"/>
       <c r="AE27" s="191"/>
       <c r="AF27" s="191"/>
       <c r="AG27" s="191"/>
       <c r="AH27" s="191"/>
       <c r="AI27" s="191"/>
       <c r="AJ27" s="191"/>
       <c r="AK27" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL27" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM27" s="610"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM27" s="612"/>
+      <c r="AN27" s="612"/>
+    </row>
+    <row r="28" spans="1:40" ht="18" customHeight="1">
       <c r="A28" s="182">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="B28" s="187"/>
       <c r="C28" s="188"/>
       <c r="D28" s="189"/>
       <c r="E28" s="190"/>
       <c r="F28" s="191"/>
       <c r="G28" s="191"/>
       <c r="H28" s="191"/>
       <c r="I28" s="191"/>
       <c r="J28" s="191"/>
       <c r="K28" s="191"/>
       <c r="L28" s="191"/>
       <c r="M28" s="191"/>
       <c r="N28" s="191"/>
       <c r="O28" s="191"/>
       <c r="P28" s="191"/>
       <c r="Q28" s="191"/>
       <c r="R28" s="191"/>
       <c r="S28" s="191"/>
       <c r="T28" s="191"/>
       <c r="U28" s="191"/>
       <c r="V28" s="191"/>
       <c r="W28" s="191"/>
       <c r="X28" s="191"/>
       <c r="Y28" s="191"/>
       <c r="Z28" s="191"/>
       <c r="AA28" s="191"/>
       <c r="AB28" s="191"/>
       <c r="AC28" s="191"/>
       <c r="AD28" s="191"/>
       <c r="AE28" s="191"/>
       <c r="AF28" s="191"/>
       <c r="AG28" s="191"/>
       <c r="AH28" s="191"/>
       <c r="AI28" s="191"/>
       <c r="AJ28" s="191"/>
       <c r="AK28" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL28" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM28" s="610"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM28" s="612"/>
+      <c r="AN28" s="612"/>
+    </row>
+    <row r="29" spans="1:40" ht="18" customHeight="1">
       <c r="A29" s="182">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B29" s="187"/>
       <c r="C29" s="188"/>
       <c r="D29" s="189"/>
       <c r="E29" s="190"/>
       <c r="F29" s="191"/>
       <c r="G29" s="191"/>
       <c r="H29" s="191"/>
       <c r="I29" s="191"/>
       <c r="J29" s="191"/>
       <c r="K29" s="191"/>
       <c r="L29" s="191"/>
       <c r="M29" s="191"/>
       <c r="N29" s="191"/>
       <c r="O29" s="191"/>
       <c r="P29" s="191"/>
       <c r="Q29" s="191"/>
       <c r="R29" s="191"/>
       <c r="S29" s="191"/>
       <c r="T29" s="191"/>
       <c r="U29" s="191"/>
       <c r="V29" s="191"/>
       <c r="W29" s="191"/>
       <c r="X29" s="191"/>
       <c r="Y29" s="191"/>
       <c r="Z29" s="191"/>
       <c r="AA29" s="191"/>
       <c r="AB29" s="191"/>
       <c r="AC29" s="191"/>
       <c r="AD29" s="191"/>
       <c r="AE29" s="191"/>
       <c r="AF29" s="191"/>
       <c r="AG29" s="191"/>
       <c r="AH29" s="191"/>
       <c r="AI29" s="191"/>
       <c r="AJ29" s="191"/>
       <c r="AK29" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL29" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM29" s="610"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:40" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="AM29" s="612"/>
+      <c r="AN29" s="612"/>
+    </row>
+    <row r="30" spans="1:40" ht="18" customHeight="1">
       <c r="A30" s="182">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="B30" s="187"/>
       <c r="C30" s="188"/>
       <c r="D30" s="189"/>
       <c r="E30" s="190"/>
       <c r="F30" s="191"/>
       <c r="G30" s="191"/>
       <c r="H30" s="191"/>
       <c r="I30" s="191"/>
       <c r="J30" s="191"/>
       <c r="K30" s="191"/>
       <c r="L30" s="191"/>
       <c r="M30" s="191"/>
       <c r="N30" s="191"/>
       <c r="O30" s="191"/>
       <c r="P30" s="191"/>
       <c r="Q30" s="191"/>
       <c r="R30" s="191"/>
       <c r="S30" s="191"/>
       <c r="T30" s="191"/>
       <c r="U30" s="191"/>
       <c r="V30" s="191"/>
       <c r="W30" s="191"/>
       <c r="X30" s="191"/>
       <c r="Y30" s="191"/>
       <c r="Z30" s="191"/>
       <c r="AA30" s="191"/>
       <c r="AB30" s="191"/>
       <c r="AC30" s="191"/>
       <c r="AD30" s="191"/>
       <c r="AE30" s="191"/>
       <c r="AF30" s="191"/>
       <c r="AG30" s="191"/>
       <c r="AH30" s="191"/>
       <c r="AI30" s="191"/>
       <c r="AJ30" s="191"/>
       <c r="AK30" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL30" s="193">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM30" s="610"/>
-[...133 lines deleted...]
-      </c>
+      <c r="AM30" s="612"/>
+      <c r="AN30" s="612"/>
+    </row>
+    <row r="31" spans="1:40" ht="18" customHeight="1">
+      <c r="A31" s="182">
+        <v>17</v>
+      </c>
+      <c r="B31" s="187"/>
+      <c r="C31" s="188"/>
+      <c r="D31" s="189"/>
+      <c r="E31" s="190"/>
+      <c r="F31" s="191"/>
+      <c r="G31" s="191"/>
+      <c r="H31" s="191"/>
+      <c r="I31" s="191"/>
+      <c r="J31" s="191"/>
+      <c r="K31" s="191"/>
+      <c r="L31" s="191"/>
+      <c r="M31" s="191"/>
+      <c r="N31" s="191"/>
+      <c r="O31" s="191"/>
+      <c r="P31" s="191"/>
+      <c r="Q31" s="191"/>
+      <c r="R31" s="191"/>
+      <c r="S31" s="191"/>
+      <c r="T31" s="191"/>
+      <c r="U31" s="191"/>
+      <c r="V31" s="191"/>
+      <c r="W31" s="191"/>
+      <c r="X31" s="191"/>
+      <c r="Y31" s="191"/>
+      <c r="Z31" s="191"/>
+      <c r="AA31" s="191"/>
+      <c r="AB31" s="191"/>
+      <c r="AC31" s="191"/>
+      <c r="AD31" s="191"/>
+      <c r="AE31" s="191"/>
+      <c r="AF31" s="191"/>
+      <c r="AG31" s="191"/>
+      <c r="AH31" s="191"/>
+      <c r="AI31" s="191"/>
+      <c r="AJ31" s="191"/>
       <c r="AK31" s="192">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AL31" s="193">
-        <f>IF($AK$3="４週",AK31/4,AK31/(DAY(EOMONTH($F$9,0))/7))</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AM31" s="602"/>
-[...3 lines deleted...]
-      <c r="A32" s="613" t="s">
+      <c r="AM31" s="612"/>
+      <c r="AN31" s="612"/>
+    </row>
+    <row r="32" spans="1:40" ht="18" customHeight="1">
+      <c r="A32" s="182">
+        <v>18</v>
+      </c>
+      <c r="B32" s="187"/>
+      <c r="C32" s="188"/>
+      <c r="D32" s="189"/>
+      <c r="E32" s="190"/>
+      <c r="F32" s="191"/>
+      <c r="G32" s="191"/>
+      <c r="H32" s="191"/>
+      <c r="I32" s="191"/>
+      <c r="J32" s="191"/>
+      <c r="K32" s="191"/>
+      <c r="L32" s="191"/>
+      <c r="M32" s="191"/>
+      <c r="N32" s="191"/>
+      <c r="O32" s="191"/>
+      <c r="P32" s="191"/>
+      <c r="Q32" s="191"/>
+      <c r="R32" s="191"/>
+      <c r="S32" s="191"/>
+      <c r="T32" s="191"/>
+      <c r="U32" s="191"/>
+      <c r="V32" s="191"/>
+      <c r="W32" s="191"/>
+      <c r="X32" s="191"/>
+      <c r="Y32" s="191"/>
+      <c r="Z32" s="191"/>
+      <c r="AA32" s="191"/>
+      <c r="AB32" s="191"/>
+      <c r="AC32" s="191"/>
+      <c r="AD32" s="191"/>
+      <c r="AE32" s="191"/>
+      <c r="AF32" s="191"/>
+      <c r="AG32" s="191"/>
+      <c r="AH32" s="191"/>
+      <c r="AI32" s="191"/>
+      <c r="AJ32" s="191"/>
+      <c r="AK32" s="192">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL32" s="193">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM32" s="612"/>
+      <c r="AN32" s="612"/>
+    </row>
+    <row r="33" spans="1:40" ht="18" customHeight="1">
+      <c r="A33" s="182">
+        <v>19</v>
+      </c>
+      <c r="B33" s="187"/>
+      <c r="C33" s="188"/>
+      <c r="D33" s="189"/>
+      <c r="E33" s="190"/>
+      <c r="F33" s="191"/>
+      <c r="G33" s="191"/>
+      <c r="H33" s="191"/>
+      <c r="I33" s="191"/>
+      <c r="J33" s="191"/>
+      <c r="K33" s="191"/>
+      <c r="L33" s="191"/>
+      <c r="M33" s="191"/>
+      <c r="N33" s="191"/>
+      <c r="O33" s="191"/>
+      <c r="P33" s="191"/>
+      <c r="Q33" s="191"/>
+      <c r="R33" s="191"/>
+      <c r="S33" s="191"/>
+      <c r="T33" s="191"/>
+      <c r="U33" s="191"/>
+      <c r="V33" s="191"/>
+      <c r="W33" s="191"/>
+      <c r="X33" s="191"/>
+      <c r="Y33" s="191"/>
+      <c r="Z33" s="191"/>
+      <c r="AA33" s="191"/>
+      <c r="AB33" s="191"/>
+      <c r="AC33" s="191"/>
+      <c r="AD33" s="191"/>
+      <c r="AE33" s="191"/>
+      <c r="AF33" s="191"/>
+      <c r="AG33" s="191"/>
+      <c r="AH33" s="191"/>
+      <c r="AI33" s="191"/>
+      <c r="AJ33" s="191"/>
+      <c r="AK33" s="192">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL33" s="193">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM33" s="612"/>
+      <c r="AN33" s="612"/>
+    </row>
+    <row r="34" spans="1:40" ht="18" customHeight="1">
+      <c r="A34" s="182">
+        <v>20</v>
+      </c>
+      <c r="B34" s="187"/>
+      <c r="C34" s="188"/>
+      <c r="D34" s="189"/>
+      <c r="E34" s="190"/>
+      <c r="F34" s="191"/>
+      <c r="G34" s="191"/>
+      <c r="H34" s="191"/>
+      <c r="I34" s="191"/>
+      <c r="J34" s="191"/>
+      <c r="K34" s="191"/>
+      <c r="L34" s="191"/>
+      <c r="M34" s="191"/>
+      <c r="N34" s="191"/>
+      <c r="O34" s="191"/>
+      <c r="P34" s="191"/>
+      <c r="Q34" s="191"/>
+      <c r="R34" s="191"/>
+      <c r="S34" s="191"/>
+      <c r="T34" s="191"/>
+      <c r="U34" s="191"/>
+      <c r="V34" s="191"/>
+      <c r="W34" s="191"/>
+      <c r="X34" s="191"/>
+      <c r="Y34" s="191"/>
+      <c r="Z34" s="191"/>
+      <c r="AA34" s="191"/>
+      <c r="AB34" s="191"/>
+      <c r="AC34" s="191"/>
+      <c r="AD34" s="191"/>
+      <c r="AE34" s="191"/>
+      <c r="AF34" s="191"/>
+      <c r="AG34" s="191"/>
+      <c r="AH34" s="191"/>
+      <c r="AI34" s="191"/>
+      <c r="AJ34" s="191"/>
+      <c r="AK34" s="192">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL34" s="193">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="AM34" s="612"/>
+      <c r="AN34" s="612"/>
+    </row>
+    <row r="35" spans="1:40" ht="18" customHeight="1">
+      <c r="A35" s="609" t="s">
+        <v>388</v>
+      </c>
+      <c r="B35" s="615"/>
+      <c r="C35" s="615"/>
+      <c r="D35" s="615"/>
+      <c r="E35" s="615"/>
+      <c r="F35" s="194">
+        <f>+SUM(F15:F34)</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="194">
+        <f t="shared" ref="G35:AJ35" si="2">+SUM(G15:G34)</f>
+        <v>0</v>
+      </c>
+      <c r="H35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Q35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="R35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="S35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="T35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="U35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="V35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="W35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="X35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Y35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="Z35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AA35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AB35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AC35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AD35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AE35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AF35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AG35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AH35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AI35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AJ35" s="194">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="AK35" s="192">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="AL35" s="193">
+        <f>IF($AK$7="４週",AK35/4,AK35/(DAY(EOMONTH($F$13,0))/7))</f>
+        <v>0</v>
+      </c>
+      <c r="AM35" s="604"/>
+      <c r="AN35" s="604"/>
+    </row>
+    <row r="36" spans="1:40" ht="18" customHeight="1">
+      <c r="A36" s="615" t="s">
         <v>389</v>
       </c>
-      <c r="B32" s="613"/>
-[...122 lines deleted...]
-      <c r="A35" s="171" t="s">
+      <c r="B36" s="615"/>
+      <c r="C36" s="615"/>
+      <c r="D36" s="615"/>
+      <c r="E36" s="616"/>
+      <c r="F36" s="195"/>
+      <c r="G36" s="195"/>
+      <c r="H36" s="195"/>
+      <c r="I36" s="195"/>
+      <c r="J36" s="195"/>
+      <c r="K36" s="195"/>
+      <c r="L36" s="195"/>
+      <c r="M36" s="195"/>
+      <c r="N36" s="195"/>
+      <c r="O36" s="195"/>
+      <c r="P36" s="195"/>
+      <c r="Q36" s="195"/>
+      <c r="R36" s="195"/>
+      <c r="S36" s="195"/>
+      <c r="T36" s="195"/>
+      <c r="U36" s="195"/>
+      <c r="V36" s="195"/>
+      <c r="W36" s="195"/>
+      <c r="X36" s="195"/>
+      <c r="Y36" s="195"/>
+      <c r="Z36" s="195"/>
+      <c r="AA36" s="195"/>
+      <c r="AB36" s="195"/>
+      <c r="AC36" s="195"/>
+      <c r="AD36" s="195"/>
+      <c r="AE36" s="195"/>
+      <c r="AF36" s="195"/>
+      <c r="AG36" s="195"/>
+      <c r="AH36" s="195"/>
+      <c r="AI36" s="195"/>
+      <c r="AJ36" s="195"/>
+      <c r="AK36" s="194"/>
+      <c r="AL36" s="196"/>
+      <c r="AM36" s="604"/>
+      <c r="AN36" s="604"/>
+    </row>
+    <row r="37" spans="1:40" ht="15" customHeight="1">
+      <c r="A37" s="181"/>
+      <c r="B37" s="181"/>
+      <c r="C37" s="181"/>
+      <c r="D37" s="181"/>
+      <c r="E37" s="181"/>
+      <c r="F37" s="197"/>
+      <c r="G37" s="197"/>
+      <c r="H37" s="197"/>
+      <c r="I37" s="197"/>
+      <c r="J37" s="197"/>
+      <c r="K37" s="197"/>
+      <c r="L37" s="197"/>
+      <c r="M37" s="197"/>
+      <c r="N37" s="197"/>
+      <c r="O37" s="197"/>
+      <c r="P37" s="197"/>
+      <c r="Q37" s="197"/>
+      <c r="R37" s="197"/>
+      <c r="S37" s="197"/>
+      <c r="T37" s="197"/>
+      <c r="U37" s="197"/>
+      <c r="V37" s="197"/>
+      <c r="W37" s="197"/>
+      <c r="X37" s="197"/>
+      <c r="Y37" s="197"/>
+      <c r="Z37" s="197"/>
+      <c r="AA37" s="197"/>
+      <c r="AB37" s="197"/>
+      <c r="AC37" s="197"/>
+      <c r="AD37" s="197"/>
+      <c r="AE37" s="197"/>
+      <c r="AF37" s="197"/>
+      <c r="AG37" s="197"/>
+      <c r="AH37" s="197"/>
+      <c r="AI37" s="197"/>
+      <c r="AJ37" s="197"/>
+      <c r="AK37" s="181"/>
+      <c r="AL37" s="181"/>
+      <c r="AM37" s="172"/>
+    </row>
+    <row r="38" spans="1:40" ht="15" customHeight="1">
+      <c r="A38" s="181"/>
+      <c r="B38" s="181"/>
+      <c r="C38" s="181"/>
+      <c r="D38" s="181"/>
+      <c r="E38" s="181"/>
+      <c r="F38" s="197"/>
+      <c r="G38" s="197"/>
+      <c r="H38" s="197"/>
+      <c r="I38" s="197"/>
+      <c r="J38" s="197"/>
+      <c r="K38" s="197"/>
+      <c r="L38" s="197"/>
+      <c r="M38" s="197"/>
+      <c r="N38" s="197"/>
+      <c r="O38" s="197"/>
+      <c r="P38" s="197"/>
+      <c r="Q38" s="197"/>
+      <c r="R38" s="197"/>
+      <c r="S38" s="197"/>
+      <c r="T38" s="197"/>
+      <c r="U38" s="197"/>
+      <c r="V38" s="197"/>
+      <c r="W38" s="197"/>
+      <c r="X38" s="197"/>
+      <c r="Y38" s="197"/>
+      <c r="Z38" s="197"/>
+      <c r="AA38" s="197"/>
+      <c r="AB38" s="197"/>
+      <c r="AC38" s="197"/>
+      <c r="AD38" s="197"/>
+      <c r="AE38" s="197"/>
+      <c r="AF38" s="197"/>
+      <c r="AG38" s="197"/>
+      <c r="AH38" s="197"/>
+      <c r="AI38" s="197"/>
+      <c r="AJ38" s="197"/>
+      <c r="AK38" s="181"/>
+      <c r="AL38" s="181"/>
+      <c r="AM38" s="172"/>
+    </row>
+    <row r="39" spans="1:40" ht="21" customHeight="1">
+      <c r="A39" s="171" t="s">
         <v>390</v>
       </c>
-      <c r="B35" s="181"/>
-[...22 lines deleted...]
-        <f>IF(MONTH($F$9)&lt;7,MONTH($F$9)+6,MONTH($F$9)-6)</f>
+      <c r="B39" s="181"/>
+      <c r="C39" s="181"/>
+      <c r="D39" s="181"/>
+      <c r="E39" s="181"/>
+      <c r="F39" s="181"/>
+      <c r="G39" s="197"/>
+      <c r="H39" s="197"/>
+      <c r="I39" s="197"/>
+      <c r="J39" s="197"/>
+      <c r="K39" s="197"/>
+      <c r="L39" s="197"/>
+      <c r="M39" s="197"/>
+      <c r="N39" s="197"/>
+      <c r="O39" s="197"/>
+      <c r="Y39" s="171"/>
+      <c r="AM39" s="181"/>
+      <c r="AN39" s="172"/>
+    </row>
+    <row r="40" spans="1:40" ht="24.95" customHeight="1">
+      <c r="A40" s="605"/>
+      <c r="B40" s="605"/>
+      <c r="C40" s="605"/>
+      <c r="D40" s="198">
+        <f>IF(MONTH($F$13)&lt;7,MONTH($F$13)+6,MONTH($F$13)-6)</f>
         <v>6</v>
       </c>
-      <c r="E36" s="198">
-        <f>IF(MONTH($F$9)&lt;6,MONTH($F$9)+7,MONTH($F$9)-5)</f>
+      <c r="E40" s="198">
+        <f>IF(MONTH($F$13)&lt;6,MONTH($F$13)+7,MONTH($F$13)-5)</f>
         <v>7</v>
       </c>
-      <c r="F36" s="615">
-        <f>IF(MONTH($F$9)&lt;5,MONTH($F$9)+8,MONTH($F$9)-4)</f>
+      <c r="F40" s="617">
+        <f>IF(MONTH($F$13)&lt;5,MONTH($F$13)+8,MONTH($F$13)-4)</f>
         <v>8</v>
       </c>
-      <c r="G36" s="615"/>
-[...2 lines deleted...]
-        <f>IF(MONTH($F$9)&lt;4,MONTH($F$9)+9,MONTH($F$9)-3)</f>
+      <c r="G40" s="617"/>
+      <c r="H40" s="617"/>
+      <c r="I40" s="617">
+        <f>IF(MONTH($F$13)&lt;4,MONTH($F$13)+9,MONTH($F$13)-3)</f>
         <v>9</v>
       </c>
-      <c r="J36" s="615"/>
-[...2 lines deleted...]
-        <f>IF(MONTH($F$9)&lt;3,MONTH($F$9)+10,MONTH($F$9)-2)</f>
+      <c r="J40" s="617"/>
+      <c r="K40" s="617"/>
+      <c r="L40" s="617">
+        <f>IF(MONTH($F$13)&lt;3,MONTH($F$13)+10,MONTH($F$13)-2)</f>
         <v>10</v>
       </c>
-      <c r="M36" s="615"/>
-[...2 lines deleted...]
-        <f>IF(MONTH($F$9)&lt;2,MONTH($F$9)+11,MONTH($F$9)-1)</f>
+      <c r="M40" s="617"/>
+      <c r="N40" s="617"/>
+      <c r="O40" s="617">
+        <f>IF(MONTH($F$13)&lt;2,MONTH($F$13)+11,MONTH($F$13)-1)</f>
         <v>11</v>
       </c>
-      <c r="P36" s="615"/>
-[...1 lines deleted...]
-      <c r="R36" s="603" t="s">
+      <c r="P40" s="617"/>
+      <c r="Q40" s="617"/>
+      <c r="R40" s="605" t="s">
         <v>391</v>
       </c>
-      <c r="S36" s="603"/>
-[...2 lines deleted...]
-      <c r="V36" s="611" t="s">
+      <c r="S40" s="605"/>
+      <c r="T40" s="605"/>
+      <c r="U40" s="605"/>
+      <c r="V40" s="613" t="s">
         <v>392</v>
       </c>
-      <c r="W36" s="611"/>
-[...2 lines deleted...]
-      <c r="Z36" s="611" t="s">
+      <c r="W40" s="613"/>
+      <c r="X40" s="613"/>
+      <c r="Y40" s="613"/>
+      <c r="Z40" s="613" t="s">
         <v>393</v>
       </c>
-      <c r="AA36" s="611"/>
-[...4 lines deleted...]
-      <c r="A37" s="616" t="s">
+      <c r="AA40" s="613"/>
+      <c r="AB40" s="613"/>
+      <c r="AC40" s="613"/>
+    </row>
+    <row r="41" spans="1:40" ht="18" customHeight="1">
+      <c r="A41" s="619" t="s">
         <v>394</v>
       </c>
-      <c r="B37" s="616"/>
-[...16 lines deleted...]
-        <f>SUM(D37:Q37)</f>
+      <c r="B41" s="619"/>
+      <c r="C41" s="619"/>
+      <c r="D41" s="191"/>
+      <c r="E41" s="191"/>
+      <c r="F41" s="620"/>
+      <c r="G41" s="620"/>
+      <c r="H41" s="620"/>
+      <c r="I41" s="620"/>
+      <c r="J41" s="620"/>
+      <c r="K41" s="620"/>
+      <c r="L41" s="620"/>
+      <c r="M41" s="620"/>
+      <c r="N41" s="620"/>
+      <c r="O41" s="620"/>
+      <c r="P41" s="620"/>
+      <c r="Q41" s="620"/>
+      <c r="R41" s="621">
+        <f>SUM(D41:Q41)</f>
         <v>0</v>
       </c>
-      <c r="S37" s="618"/>
-[...3 lines deleted...]
-        <f>ROUNDUP((R37+R38)/6,1)</f>
+      <c r="S41" s="621"/>
+      <c r="T41" s="621"/>
+      <c r="U41" s="621"/>
+      <c r="V41" s="618">
+        <f>ROUNDUP((R41+R42)/6,1)</f>
         <v>0</v>
       </c>
-      <c r="W37" s="619"/>
-[...3 lines deleted...]
-        <f>ROUNDDOWN(V37/35,1)</f>
+      <c r="W41" s="618"/>
+      <c r="X41" s="618"/>
+      <c r="Y41" s="618"/>
+      <c r="Z41" s="618">
+        <f>ROUNDDOWN(V41/35,1)</f>
         <v>0</v>
       </c>
-      <c r="AA37" s="619"/>
-[...4 lines deleted...]
-      <c r="A38" s="616" t="s">
+      <c r="AA41" s="618"/>
+      <c r="AB41" s="618"/>
+      <c r="AC41" s="618"/>
+    </row>
+    <row r="42" spans="1:40" ht="18" customHeight="1">
+      <c r="A42" s="619" t="s">
         <v>395</v>
       </c>
-      <c r="B38" s="616"/>
-[...16 lines deleted...]
-        <f>+SUM(D38:Q38)</f>
+      <c r="B42" s="619"/>
+      <c r="C42" s="619"/>
+      <c r="D42" s="191"/>
+      <c r="E42" s="191"/>
+      <c r="F42" s="620"/>
+      <c r="G42" s="620"/>
+      <c r="H42" s="620"/>
+      <c r="I42" s="620"/>
+      <c r="J42" s="620"/>
+      <c r="K42" s="620"/>
+      <c r="L42" s="620"/>
+      <c r="M42" s="620"/>
+      <c r="N42" s="620"/>
+      <c r="O42" s="620"/>
+      <c r="P42" s="620"/>
+      <c r="Q42" s="620"/>
+      <c r="R42" s="621">
+        <f>+SUM(D42:Q42)</f>
         <v>0</v>
       </c>
-      <c r="S38" s="618"/>
-[...12 lines deleted...]
-      <c r="A39" s="171" t="s">
+      <c r="S42" s="621"/>
+      <c r="T42" s="621"/>
+      <c r="U42" s="621"/>
+      <c r="V42" s="618"/>
+      <c r="W42" s="618"/>
+      <c r="X42" s="618"/>
+      <c r="Y42" s="618"/>
+      <c r="Z42" s="618"/>
+      <c r="AA42" s="618"/>
+      <c r="AB42" s="618"/>
+      <c r="AC42" s="618"/>
+    </row>
+    <row r="43" spans="1:40" ht="21" customHeight="1">
+      <c r="A43" s="171" t="s">
         <v>396</v>
       </c>
-      <c r="B39" s="175"/>
-[...43 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,C45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,C45,FALSE))</f>
+      <c r="B43" s="175"/>
+      <c r="C43" s="176"/>
+      <c r="D43" s="176"/>
+      <c r="E43" s="176"/>
+      <c r="F43" s="176"/>
+      <c r="G43" s="172"/>
+      <c r="H43" s="172"/>
+      <c r="I43" s="172"/>
+      <c r="J43" s="172"/>
+      <c r="K43" s="172"/>
+      <c r="L43" s="172"/>
+      <c r="M43" s="172"/>
+      <c r="N43" s="172"/>
+      <c r="O43" s="172"/>
+      <c r="P43" s="172"/>
+      <c r="Q43" s="172"/>
+      <c r="R43" s="172"/>
+      <c r="S43" s="172"/>
+      <c r="T43" s="172"/>
+      <c r="U43" s="172"/>
+      <c r="V43" s="172"/>
+      <c r="W43" s="172"/>
+      <c r="X43" s="172"/>
+      <c r="Y43" s="172"/>
+      <c r="Z43" s="172"/>
+      <c r="AA43" s="172"/>
+      <c r="AB43" s="172"/>
+      <c r="AC43" s="172"/>
+      <c r="AD43" s="172"/>
+      <c r="AE43" s="172"/>
+      <c r="AF43" s="172"/>
+      <c r="AG43" s="172"/>
+      <c r="AH43" s="172"/>
+      <c r="AI43" s="172"/>
+      <c r="AJ43" s="172"/>
+      <c r="AK43" s="172"/>
+      <c r="AL43" s="176"/>
+      <c r="AM43" s="176"/>
+      <c r="AN43" s="172"/>
+    </row>
+    <row r="44" spans="1:40" ht="24.95" customHeight="1">
+      <c r="A44" s="172"/>
+      <c r="B44" s="181"/>
+      <c r="C44" s="623" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,C49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,C49,FALSE))</f>
         <v>管理者</v>
       </c>
-      <c r="D40" s="621"/>
-[...1 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,E45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,E45,FALSE))</f>
+      <c r="D44" s="624"/>
+      <c r="E44" s="622" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,E49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,E49,FALSE))</f>
         <v>相談支援専門員</v>
       </c>
-      <c r="F40" s="622"/>
-[...3 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,I45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,I45,FALSE))</f>
+      <c r="F44" s="622"/>
+      <c r="G44" s="622"/>
+      <c r="H44" s="622"/>
+      <c r="I44" s="623" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,I49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,I49,FALSE))</f>
         <v>相談支援員</v>
       </c>
-      <c r="J40" s="621"/>
-[...5 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,O45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,O45,FALSE))</f>
+      <c r="J44" s="624"/>
+      <c r="K44" s="624"/>
+      <c r="L44" s="624"/>
+      <c r="M44" s="624"/>
+      <c r="N44" s="625"/>
+      <c r="O44" s="623" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,O49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,O49,FALSE))</f>
         <v>-</v>
       </c>
-      <c r="P40" s="621"/>
-[...5 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,U45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,U45,FALSE))</f>
+      <c r="P44" s="624"/>
+      <c r="Q44" s="624"/>
+      <c r="R44" s="624"/>
+      <c r="S44" s="624"/>
+      <c r="T44" s="625"/>
+      <c r="U44" s="623" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,U49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,U49,FALSE))</f>
         <v>-</v>
       </c>
-      <c r="V40" s="621"/>
-[...5 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,AA45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,AA45,FALSE))</f>
+      <c r="V44" s="624"/>
+      <c r="W44" s="624"/>
+      <c r="X44" s="624"/>
+      <c r="Y44" s="624"/>
+      <c r="Z44" s="625"/>
+      <c r="AA44" s="623" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,AA49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,AA49,FALSE))</f>
         <v>-</v>
       </c>
-      <c r="AB40" s="621"/>
-[...5 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,AG45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,AG45,FALSE))</f>
+      <c r="AB44" s="624"/>
+      <c r="AC44" s="624"/>
+      <c r="AD44" s="624"/>
+      <c r="AE44" s="624"/>
+      <c r="AF44" s="625"/>
+      <c r="AG44" s="622" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,AG49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,AG49,FALSE))</f>
         <v>-</v>
       </c>
-      <c r="AH40" s="622"/>
-[...4 lines deleted...]
-        <f>IF(VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,AL45,FALSE)=0,"-",VLOOKUP($AK$1,[11]選択肢!$A$1:$K$9,AL45,FALSE))</f>
+      <c r="AH44" s="622"/>
+      <c r="AI44" s="622"/>
+      <c r="AJ44" s="622"/>
+      <c r="AK44" s="622"/>
+      <c r="AL44" s="622" t="str">
+        <f>IF(VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,AL49,FALSE)=0,"-",VLOOKUP($AK$5,[11]選択肢!$A$1:$K$9,AL49,FALSE))</f>
         <v>-</v>
       </c>
-      <c r="AM40" s="622"/>
-[...5 lines deleted...]
-      <c r="C41" s="199" t="s">
+      <c r="AM44" s="622"/>
+      <c r="AN44" s="172"/>
+    </row>
+    <row r="45" spans="1:40" ht="18" customHeight="1">
+      <c r="A45" s="172"/>
+      <c r="B45" s="181"/>
+      <c r="C45" s="199" t="s">
         <v>397</v>
       </c>
-      <c r="D41" s="199" t="s">
+      <c r="D45" s="199" t="s">
         <v>398</v>
       </c>
-      <c r="E41" s="200" t="s">
+      <c r="E45" s="200" t="s">
         <v>397</v>
       </c>
-      <c r="F41" s="624" t="s">
+      <c r="F45" s="626" t="s">
         <v>398</v>
       </c>
-      <c r="G41" s="624"/>
-[...1 lines deleted...]
-      <c r="I41" s="625" t="s">
+      <c r="G45" s="626"/>
+      <c r="H45" s="626"/>
+      <c r="I45" s="627" t="s">
         <v>397</v>
       </c>
-      <c r="J41" s="626"/>
-[...1 lines deleted...]
-      <c r="L41" s="625" t="s">
+      <c r="J45" s="628"/>
+      <c r="K45" s="629"/>
+      <c r="L45" s="627" t="s">
         <v>398</v>
       </c>
-      <c r="M41" s="626"/>
-[...1 lines deleted...]
-      <c r="O41" s="625" t="s">
+      <c r="M45" s="628"/>
+      <c r="N45" s="629"/>
+      <c r="O45" s="627" t="s">
         <v>397</v>
       </c>
-      <c r="P41" s="626"/>
-[...1 lines deleted...]
-      <c r="R41" s="625" t="s">
+      <c r="P45" s="628"/>
+      <c r="Q45" s="629"/>
+      <c r="R45" s="627" t="s">
         <v>398</v>
       </c>
-      <c r="S41" s="626"/>
-[...1 lines deleted...]
-      <c r="U41" s="625" t="s">
+      <c r="S45" s="628"/>
+      <c r="T45" s="629"/>
+      <c r="U45" s="627" t="s">
         <v>397</v>
       </c>
-      <c r="V41" s="626"/>
-[...1 lines deleted...]
-      <c r="X41" s="625" t="s">
+      <c r="V45" s="628"/>
+      <c r="W45" s="629"/>
+      <c r="X45" s="627" t="s">
         <v>398</v>
       </c>
-      <c r="Y41" s="626"/>
-[...1 lines deleted...]
-      <c r="AA41" s="625" t="s">
+      <c r="Y45" s="628"/>
+      <c r="Z45" s="629"/>
+      <c r="AA45" s="627" t="s">
         <v>397</v>
       </c>
-      <c r="AB41" s="626"/>
-[...1 lines deleted...]
-      <c r="AD41" s="625" t="s">
+      <c r="AB45" s="628"/>
+      <c r="AC45" s="629"/>
+      <c r="AD45" s="627" t="s">
         <v>398</v>
       </c>
-      <c r="AE41" s="626"/>
-[...1 lines deleted...]
-      <c r="AG41" s="625" t="s">
+      <c r="AE45" s="628"/>
+      <c r="AF45" s="629"/>
+      <c r="AG45" s="627" t="s">
         <v>397</v>
       </c>
-      <c r="AH41" s="626"/>
-[...1 lines deleted...]
-      <c r="AJ41" s="625" t="s">
+      <c r="AH45" s="628"/>
+      <c r="AI45" s="629"/>
+      <c r="AJ45" s="627" t="s">
         <v>398</v>
       </c>
-      <c r="AK41" s="627"/>
-      <c r="AL41" s="200" t="s">
+      <c r="AK45" s="629"/>
+      <c r="AL45" s="200" t="s">
         <v>116</v>
       </c>
-      <c r="AM41" s="200" t="s">
+      <c r="AM45" s="200" t="s">
         <v>117</v>
       </c>
-      <c r="AN41" s="172"/>
-[...3 lines deleted...]
-      <c r="B42" s="183" t="s">
+      <c r="AN45" s="172"/>
+    </row>
+    <row r="46" spans="1:40" ht="18" customHeight="1">
+      <c r="A46" s="172"/>
+      <c r="B46" s="183" t="s">
         <v>399</v>
       </c>
-      <c r="C42" s="200">
-        <f>COUNTIFS($B$11:$B$30,C$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="C46" s="200">
+        <f>COUNTIFS($B$15:$B$34,C$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="D42" s="200">
-        <f>COUNTIFS($B$11:$B$30,C$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="D46" s="200">
+        <f>COUNTIFS($B$15:$B$34,C$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="E42" s="200">
-        <f>COUNTIFS($B$11:$B$30,E$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="E46" s="200">
+        <f>COUNTIFS($B$15:$B$34,E$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="F42" s="625">
-        <f>COUNTIFS($B$11:$B$30,E$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="F46" s="627">
+        <f>COUNTIFS($B$15:$B$34,E$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="G42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,I$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="G46" s="628"/>
+      <c r="H46" s="629"/>
+      <c r="I46" s="627">
+        <f>COUNTIFS($B$15:$B$34,I$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="J42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,I$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="J46" s="628"/>
+      <c r="K46" s="629"/>
+      <c r="L46" s="627">
+        <f>COUNTIFS($B$15:$B$34,I$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="M42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,O$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="M46" s="628"/>
+      <c r="N46" s="629"/>
+      <c r="O46" s="627">
+        <f>COUNTIFS($B$15:$B$34,O$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="P42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,O$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="P46" s="628"/>
+      <c r="Q46" s="629"/>
+      <c r="R46" s="627">
+        <f>COUNTIFS($B$15:$B$34,O$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="S42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,U$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="S46" s="628"/>
+      <c r="T46" s="629"/>
+      <c r="U46" s="627">
+        <f>COUNTIFS($B$15:$B$34,U$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="V42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,U$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="V46" s="628"/>
+      <c r="W46" s="629"/>
+      <c r="X46" s="627">
+        <f>COUNTIFS($B$15:$B$34,U$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="Y42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AA$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="Y46" s="628"/>
+      <c r="Z46" s="629"/>
+      <c r="AA46" s="627">
+        <f>COUNTIFS($B$15:$B$34,AA$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AB42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AA$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="AB46" s="628"/>
+      <c r="AC46" s="629"/>
+      <c r="AD46" s="627">
+        <f>COUNTIFS($B$15:$B$34,AA$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AE42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AG$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="AE46" s="628"/>
+      <c r="AF46" s="629"/>
+      <c r="AG46" s="627">
+        <f>COUNTIFS($B$15:$B$34,AG$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AH42" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AG$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="AH46" s="628"/>
+      <c r="AI46" s="629"/>
+      <c r="AJ46" s="627">
+        <f>COUNTIFS($B$15:$B$34,AG$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AK42" s="627"/>
-[...1 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AL$40,$C$11:$C$30,"A",$E$11:$E$30,"*")</f>
+      <c r="AK46" s="629"/>
+      <c r="AL46" s="200">
+        <f>COUNTIFS($B$15:$B$34,AL$44,$C$15:$C$34,"A",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AM42" s="200">
-        <f>COUNTIFS($B$11:$B$30,AL$40,$C$11:$C$30,"B",$E$11:$E$30,"*")</f>
+      <c r="AM46" s="200">
+        <f>COUNTIFS($B$15:$B$34,AL$44,$C$15:$C$34,"B",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AN42" s="172"/>
-[...3 lines deleted...]
-      <c r="B43" s="184" t="s">
+      <c r="AN46" s="172"/>
+    </row>
+    <row r="47" spans="1:40" ht="18" customHeight="1">
+      <c r="A47" s="172"/>
+      <c r="B47" s="184" t="s">
         <v>400</v>
       </c>
-      <c r="C43" s="200">
-        <f>COUNTIFS($B$11:$B$30,C$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="C47" s="200">
+        <f>COUNTIFS($B$15:$B$34,C$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="D43" s="200">
-        <f>COUNTIFS($B$11:$B$30,C$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="D47" s="200">
+        <f>COUNTIFS($B$15:$B$34,C$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="E43" s="200">
-        <f>COUNTIFS($B$11:$B$30,E$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="E47" s="200">
+        <f>COUNTIFS($B$15:$B$34,E$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="F43" s="625">
-        <f>COUNTIFS($B$11:$B$30,E$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="F47" s="627">
+        <f>COUNTIFS($B$15:$B$34,E$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="G43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,I$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="G47" s="628"/>
+      <c r="H47" s="629"/>
+      <c r="I47" s="627">
+        <f>COUNTIFS($B$15:$B$34,I$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="J43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,I$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="J47" s="628"/>
+      <c r="K47" s="629"/>
+      <c r="L47" s="627">
+        <f>COUNTIFS($B$15:$B$34,I$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="M43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,O$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="M47" s="628"/>
+      <c r="N47" s="629"/>
+      <c r="O47" s="627">
+        <f>COUNTIFS($B$15:$B$34,O$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="P43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,O$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="P47" s="628"/>
+      <c r="Q47" s="629"/>
+      <c r="R47" s="627">
+        <f>COUNTIFS($B$15:$B$34,O$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="S43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,U$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="S47" s="628"/>
+      <c r="T47" s="629"/>
+      <c r="U47" s="627">
+        <f>COUNTIFS($B$15:$B$34,U$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="V43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,U$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="V47" s="628"/>
+      <c r="W47" s="629"/>
+      <c r="X47" s="627">
+        <f>COUNTIFS($B$15:$B$34,U$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="Y43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AA$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="Y47" s="628"/>
+      <c r="Z47" s="629"/>
+      <c r="AA47" s="627">
+        <f>COUNTIFS($B$15:$B$34,AA$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AB43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AA$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="AB47" s="628"/>
+      <c r="AC47" s="629"/>
+      <c r="AD47" s="627">
+        <f>COUNTIFS($B$15:$B$34,AA$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AE43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AG$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="AE47" s="628"/>
+      <c r="AF47" s="629"/>
+      <c r="AG47" s="627">
+        <f>COUNTIFS($B$15:$B$34,AG$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AH43" s="626"/>
-[...2 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AG$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="AH47" s="628"/>
+      <c r="AI47" s="629"/>
+      <c r="AJ47" s="627">
+        <f>COUNTIFS($B$15:$B$34,AG$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AK43" s="627"/>
-[...1 lines deleted...]
-        <f>COUNTIFS($B$11:$B$30,AL$40,$C$11:$C$30,"C",$E$11:$E$30,"*")</f>
+      <c r="AK47" s="629"/>
+      <c r="AL47" s="200">
+        <f>COUNTIFS($B$15:$B$34,AL$44,$C$15:$C$34,"C",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AM43" s="200">
-        <f>COUNTIFS($B$11:$B$30,AL$40,$C$11:$C$30,"D",$E$11:$E$30,"*")</f>
+      <c r="AM47" s="200">
+        <f>COUNTIFS($B$15:$B$34,AL$44,$C$15:$C$34,"D",$E$15:$E$34,"*")</f>
         <v>0</v>
       </c>
-      <c r="AN43" s="172"/>
-[...3 lines deleted...]
-      <c r="B44" s="184" t="s">
+      <c r="AN47" s="172"/>
+    </row>
+    <row r="48" spans="1:40" ht="24.95" customHeight="1">
+      <c r="A48" s="172"/>
+      <c r="B48" s="184" t="s">
         <v>401</v>
       </c>
-      <c r="C44" s="620" t="e">
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,C40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,C40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="C48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,C44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,C44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D44" s="623"/>
-[...1 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,E40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,E40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="D48" s="625"/>
+      <c r="E48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,E44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,E44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="F44" s="621"/>
-[...3 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,I40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,I40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="F48" s="624"/>
+      <c r="G48" s="624"/>
+      <c r="H48" s="625"/>
+      <c r="I48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,I44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,I44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J44" s="621"/>
-[...5 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,O40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,O40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="J48" s="624"/>
+      <c r="K48" s="624"/>
+      <c r="L48" s="624"/>
+      <c r="M48" s="624"/>
+      <c r="N48" s="625"/>
+      <c r="O48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,O44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,O44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="P44" s="621"/>
-[...5 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,U40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,U40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="P48" s="624"/>
+      <c r="Q48" s="624"/>
+      <c r="R48" s="624"/>
+      <c r="S48" s="624"/>
+      <c r="T48" s="625"/>
+      <c r="U48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,U44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,U44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="V44" s="621"/>
-[...5 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AA40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AA40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="V48" s="624"/>
+      <c r="W48" s="624"/>
+      <c r="X48" s="624"/>
+      <c r="Y48" s="624"/>
+      <c r="Z48" s="625"/>
+      <c r="AA48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,AA44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,AA44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AB44" s="621"/>
-[...5 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AG40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AG40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="AB48" s="624"/>
+      <c r="AC48" s="624"/>
+      <c r="AD48" s="624"/>
+      <c r="AE48" s="624"/>
+      <c r="AF48" s="625"/>
+      <c r="AG48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,AG44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,AG44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AH44" s="621"/>
-[...4 lines deleted...]
-        <f>IF($AK$3="４週",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AL40)/4/$AH$5,IF($AK$3="歴月",SUMIFS($AK$11:$AK$30,$B$11:$B$30,AL40)/$AL$5,"記載する期間を選択してください"))</f>
+      <c r="AH48" s="624"/>
+      <c r="AI48" s="624"/>
+      <c r="AJ48" s="624"/>
+      <c r="AK48" s="625"/>
+      <c r="AL48" s="623" t="e">
+        <f>IF($AK$7="４週",SUMIFS($AK$15:$AK$34,$B$15:$B$34,AL44)/4/$AH$9,IF($AK$7="歴月",SUMIFS($AK$15:$AK$34,$B$15:$B$34,AL44)/$AL$9,"記載する期間を選択してください"))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="AM44" s="623"/>
-[...5 lines deleted...]
-      <c r="C45" s="201">
+      <c r="AM48" s="625"/>
+      <c r="AN48" s="172"/>
+    </row>
+    <row r="49" spans="1:40" ht="5.0999999999999996" customHeight="1">
+      <c r="A49" s="172"/>
+      <c r="B49" s="175"/>
+      <c r="C49" s="201">
         <v>2</v>
       </c>
-      <c r="D45" s="201"/>
-      <c r="E45" s="201">
+      <c r="D49" s="201"/>
+      <c r="E49" s="201">
         <v>3</v>
       </c>
-      <c r="F45" s="201"/>
-[...2 lines deleted...]
-      <c r="I45" s="201">
+      <c r="F49" s="201"/>
+      <c r="G49" s="201"/>
+      <c r="H49" s="201"/>
+      <c r="I49" s="201">
         <v>4</v>
       </c>
-      <c r="J45" s="201"/>
-[...4 lines deleted...]
-      <c r="O45" s="201">
+      <c r="J49" s="201"/>
+      <c r="K49" s="201"/>
+      <c r="L49" s="201"/>
+      <c r="M49" s="201"/>
+      <c r="N49" s="201"/>
+      <c r="O49" s="201">
         <v>5</v>
       </c>
-      <c r="P45" s="201"/>
-[...4 lines deleted...]
-      <c r="U45" s="201">
+      <c r="P49" s="201"/>
+      <c r="Q49" s="201"/>
+      <c r="R49" s="201"/>
+      <c r="S49" s="201"/>
+      <c r="T49" s="201"/>
+      <c r="U49" s="201">
         <v>6</v>
       </c>
-      <c r="V45" s="201"/>
-[...4 lines deleted...]
-      <c r="AA45" s="201">
+      <c r="V49" s="201"/>
+      <c r="W49" s="201"/>
+      <c r="X49" s="201"/>
+      <c r="Y49" s="201"/>
+      <c r="Z49" s="201"/>
+      <c r="AA49" s="201">
         <v>7</v>
       </c>
-      <c r="AB45" s="201"/>
-[...4 lines deleted...]
-      <c r="AG45" s="201">
+      <c r="AB49" s="201"/>
+      <c r="AC49" s="201"/>
+      <c r="AD49" s="201"/>
+      <c r="AE49" s="201"/>
+      <c r="AF49" s="201"/>
+      <c r="AG49" s="201">
         <v>8</v>
       </c>
-      <c r="AH45" s="201"/>
-[...3 lines deleted...]
-      <c r="AL45" s="201">
+      <c r="AH49" s="201"/>
+      <c r="AI49" s="201"/>
+      <c r="AJ49" s="201"/>
+      <c r="AK49" s="201"/>
+      <c r="AL49" s="201">
         <v>9</v>
       </c>
-      <c r="AM45" s="202"/>
-[...3 lines deleted...]
-      <c r="A46" s="197" t="s">
+      <c r="AM49" s="202"/>
+      <c r="AN49" s="172"/>
+    </row>
+    <row r="50" spans="1:40" ht="15" customHeight="1">
+      <c r="A50" s="197" t="s">
         <v>402</v>
       </c>
-      <c r="B46" s="203"/>
-[...15 lines deleted...]
-      <c r="R46" s="201">
+      <c r="B50" s="203"/>
+      <c r="C50" s="204"/>
+      <c r="D50" s="204"/>
+      <c r="E50" s="204"/>
+      <c r="F50" s="205"/>
+      <c r="G50" s="204"/>
+      <c r="H50" s="201"/>
+      <c r="I50" s="201"/>
+      <c r="J50" s="201"/>
+      <c r="K50" s="201"/>
+      <c r="L50" s="201"/>
+      <c r="M50" s="201"/>
+      <c r="N50" s="201"/>
+      <c r="O50" s="201"/>
+      <c r="P50" s="201"/>
+      <c r="Q50" s="201"/>
+      <c r="R50" s="201">
         <v>6</v>
       </c>
-      <c r="S46" s="201"/>
-[...4 lines deleted...]
-      <c r="X46" s="201">
+      <c r="S50" s="201"/>
+      <c r="T50" s="201"/>
+      <c r="U50" s="201"/>
+      <c r="V50" s="201"/>
+      <c r="W50" s="201"/>
+      <c r="X50" s="201">
         <v>7</v>
       </c>
-      <c r="Y46" s="201"/>
-[...4 lines deleted...]
-      <c r="AD46" s="201">
+      <c r="Y50" s="201"/>
+      <c r="Z50" s="201"/>
+      <c r="AA50" s="201"/>
+      <c r="AB50" s="201"/>
+      <c r="AC50" s="201"/>
+      <c r="AD50" s="201">
         <v>8</v>
       </c>
-      <c r="AE46" s="201"/>
-[...4 lines deleted...]
-      <c r="AJ46" s="206">
+      <c r="AE50" s="201"/>
+      <c r="AF50" s="201"/>
+      <c r="AG50" s="206"/>
+      <c r="AH50" s="206"/>
+      <c r="AI50" s="206"/>
+      <c r="AJ50" s="206">
         <v>9</v>
       </c>
-      <c r="AK46" s="207"/>
-[...4 lines deleted...]
-      <c r="A47" s="197" t="s">
+      <c r="AK50" s="207"/>
+      <c r="AL50" s="207"/>
+      <c r="AM50" s="172"/>
+    </row>
+    <row r="51" spans="1:40" s="197" customFormat="1" ht="15" customHeight="1">
+      <c r="A51" s="197" t="s">
         <v>403</v>
       </c>
-      <c r="B47" s="208"/>
-[...39 lines deleted...]
-      <c r="A48" s="197" t="s">
+      <c r="B51" s="208"/>
+      <c r="C51" s="208"/>
+      <c r="D51" s="208"/>
+      <c r="E51" s="208"/>
+      <c r="F51" s="208"/>
+      <c r="G51" s="208"/>
+      <c r="H51" s="171"/>
+      <c r="I51" s="171"/>
+      <c r="J51" s="171"/>
+      <c r="K51" s="171"/>
+      <c r="L51" s="171"/>
+      <c r="M51" s="171"/>
+      <c r="N51" s="171"/>
+      <c r="O51" s="171"/>
+      <c r="P51" s="171"/>
+      <c r="Q51" s="171"/>
+      <c r="R51" s="171"/>
+      <c r="S51" s="171"/>
+      <c r="T51" s="171"/>
+      <c r="U51" s="171"/>
+      <c r="V51" s="171"/>
+      <c r="W51" s="171"/>
+      <c r="X51" s="171"/>
+      <c r="Y51" s="171"/>
+      <c r="Z51" s="171"/>
+      <c r="AA51" s="171"/>
+      <c r="AB51" s="171"/>
+      <c r="AC51" s="171"/>
+      <c r="AD51" s="171"/>
+      <c r="AE51" s="171"/>
+      <c r="AF51" s="171"/>
+      <c r="AG51" s="171"/>
+      <c r="AH51" s="171"/>
+      <c r="AI51" s="171"/>
+      <c r="AJ51" s="171"/>
+      <c r="AK51" s="171"/>
+      <c r="AL51" s="171"/>
+      <c r="AM51" s="171"/>
+    </row>
+    <row r="52" spans="1:40" s="197" customFormat="1" ht="15" customHeight="1">
+      <c r="A52" s="197" t="s">
         <v>404</v>
       </c>
-      <c r="B48" s="208"/>
-[...39 lines deleted...]
-      <c r="A49" s="197" t="s">
+      <c r="B52" s="208"/>
+      <c r="C52" s="208"/>
+      <c r="D52" s="208"/>
+      <c r="E52" s="208"/>
+      <c r="F52" s="208"/>
+      <c r="G52" s="208"/>
+      <c r="H52" s="171"/>
+      <c r="I52" s="171"/>
+      <c r="J52" s="171"/>
+      <c r="K52" s="171"/>
+      <c r="L52" s="171"/>
+      <c r="M52" s="171"/>
+      <c r="N52" s="171"/>
+      <c r="O52" s="171"/>
+      <c r="P52" s="171"/>
+      <c r="Q52" s="171"/>
+      <c r="R52" s="171"/>
+      <c r="S52" s="171"/>
+      <c r="T52" s="171"/>
+      <c r="U52" s="171"/>
+      <c r="V52" s="171"/>
+      <c r="W52" s="171"/>
+      <c r="X52" s="171"/>
+      <c r="Y52" s="171"/>
+      <c r="Z52" s="171"/>
+      <c r="AA52" s="171"/>
+      <c r="AB52" s="171"/>
+      <c r="AC52" s="171"/>
+      <c r="AD52" s="171"/>
+      <c r="AE52" s="171"/>
+      <c r="AF52" s="171"/>
+      <c r="AG52" s="171"/>
+      <c r="AH52" s="171"/>
+      <c r="AI52" s="171"/>
+      <c r="AJ52" s="171"/>
+      <c r="AK52" s="171"/>
+      <c r="AL52" s="171"/>
+      <c r="AM52" s="171"/>
+    </row>
+    <row r="53" spans="1:40" s="197" customFormat="1" ht="15" customHeight="1">
+      <c r="A53" s="197" t="s">
         <v>405</v>
       </c>
-      <c r="B49" s="208"/>
-[...39 lines deleted...]
-      <c r="A50" s="197" t="s">
+      <c r="B53" s="208"/>
+      <c r="C53" s="208"/>
+      <c r="D53" s="208"/>
+      <c r="E53" s="208"/>
+      <c r="F53" s="208"/>
+      <c r="G53" s="208"/>
+      <c r="H53" s="171"/>
+      <c r="I53" s="171"/>
+      <c r="J53" s="171"/>
+      <c r="K53" s="171"/>
+      <c r="L53" s="171"/>
+      <c r="M53" s="171"/>
+      <c r="N53" s="171"/>
+      <c r="O53" s="171"/>
+      <c r="P53" s="171"/>
+      <c r="Q53" s="171"/>
+      <c r="R53" s="171"/>
+      <c r="S53" s="171"/>
+      <c r="T53" s="171"/>
+      <c r="U53" s="171"/>
+      <c r="V53" s="171"/>
+      <c r="W53" s="171"/>
+      <c r="X53" s="171"/>
+      <c r="Y53" s="171"/>
+      <c r="Z53" s="171"/>
+      <c r="AA53" s="171"/>
+      <c r="AB53" s="171"/>
+      <c r="AC53" s="171"/>
+      <c r="AD53" s="171"/>
+      <c r="AE53" s="171"/>
+      <c r="AF53" s="171"/>
+      <c r="AG53" s="171"/>
+      <c r="AH53" s="171"/>
+      <c r="AI53" s="171"/>
+      <c r="AJ53" s="171"/>
+      <c r="AK53" s="171"/>
+      <c r="AL53" s="171"/>
+      <c r="AM53" s="171"/>
+    </row>
+    <row r="54" spans="1:40" s="197" customFormat="1" ht="15" customHeight="1">
+      <c r="A54" s="197" t="s">
         <v>406</v>
       </c>
-      <c r="B50" s="208"/>
-[...39 lines deleted...]
-      <c r="A51" s="197" t="s">
+      <c r="B54" s="208"/>
+      <c r="C54" s="208"/>
+      <c r="D54" s="208"/>
+      <c r="E54" s="208"/>
+      <c r="F54" s="208"/>
+      <c r="G54" s="208"/>
+      <c r="H54" s="171"/>
+      <c r="I54" s="171"/>
+      <c r="J54" s="171"/>
+      <c r="K54" s="171"/>
+      <c r="L54" s="171"/>
+      <c r="M54" s="171"/>
+      <c r="N54" s="171"/>
+      <c r="O54" s="171"/>
+      <c r="P54" s="171"/>
+      <c r="Q54" s="171"/>
+      <c r="R54" s="171"/>
+      <c r="S54" s="171"/>
+      <c r="T54" s="171"/>
+      <c r="U54" s="171"/>
+      <c r="V54" s="171"/>
+      <c r="W54" s="171"/>
+      <c r="X54" s="171"/>
+      <c r="Y54" s="171"/>
+      <c r="Z54" s="171"/>
+      <c r="AA54" s="171"/>
+      <c r="AB54" s="171"/>
+      <c r="AC54" s="171"/>
+      <c r="AD54" s="171"/>
+      <c r="AE54" s="171"/>
+      <c r="AF54" s="171"/>
+      <c r="AG54" s="171"/>
+      <c r="AH54" s="171"/>
+      <c r="AI54" s="171"/>
+      <c r="AJ54" s="171"/>
+      <c r="AK54" s="171"/>
+      <c r="AL54" s="171"/>
+      <c r="AM54" s="171"/>
+    </row>
+    <row r="55" spans="1:40" ht="15" customHeight="1">
+      <c r="A55" s="197" t="s">
         <v>407</v>
       </c>
-      <c r="B51" s="209"/>
-[...52 lines deleted...]
-      <c r="E55" s="618"/>
+      <c r="B55" s="209"/>
+      <c r="C55" s="197"/>
+      <c r="D55" s="197"/>
+      <c r="E55" s="197"/>
       <c r="F55" s="197"/>
       <c r="G55" s="197"/>
     </row>
-    <row r="56" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="E56" s="618"/>
+    <row r="56" spans="1:40" ht="15" customHeight="1">
+      <c r="A56" s="197" t="s">
+        <v>408</v>
+      </c>
+      <c r="B56" s="209"/>
+      <c r="C56" s="197"/>
+      <c r="D56" s="197"/>
+      <c r="E56" s="197"/>
       <c r="F56" s="197"/>
       <c r="G56" s="197"/>
     </row>
-    <row r="57" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="57" spans="1:40" ht="15" customHeight="1">
       <c r="A57" s="197"/>
-      <c r="B57" s="210" t="s">
-[...6 lines deleted...]
-      <c r="E57" s="618"/>
+      <c r="B57" s="183" t="s">
+        <v>409</v>
+      </c>
+      <c r="C57" s="605" t="s">
+        <v>410</v>
+      </c>
+      <c r="D57" s="605"/>
+      <c r="E57" s="605"/>
       <c r="F57" s="197"/>
       <c r="G57" s="197"/>
     </row>
-    <row r="58" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="58" spans="1:40" ht="15" customHeight="1">
       <c r="A58" s="197"/>
-      <c r="B58" s="197" t="s">
-[...4 lines deleted...]
-      <c r="E58" s="197"/>
+      <c r="B58" s="210" t="s">
+        <v>384</v>
+      </c>
+      <c r="C58" s="621" t="s">
+        <v>411</v>
+      </c>
+      <c r="D58" s="621"/>
+      <c r="E58" s="621"/>
       <c r="F58" s="197"/>
       <c r="G58" s="197"/>
     </row>
-    <row r="59" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="59" spans="1:40" ht="15" customHeight="1">
       <c r="A59" s="197"/>
-      <c r="B59" s="197" t="s">
-[...4 lines deleted...]
-      <c r="E59" s="197"/>
+      <c r="B59" s="210" t="s">
+        <v>385</v>
+      </c>
+      <c r="C59" s="621" t="s">
+        <v>412</v>
+      </c>
+      <c r="D59" s="621"/>
+      <c r="E59" s="621"/>
       <c r="F59" s="197"/>
       <c r="G59" s="197"/>
     </row>
-    <row r="60" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="60" spans="1:40" ht="15" customHeight="1">
       <c r="A60" s="197"/>
-      <c r="B60" s="197" t="s">
-[...4 lines deleted...]
-      <c r="E60" s="197"/>
+      <c r="B60" s="210" t="s">
+        <v>386</v>
+      </c>
+      <c r="C60" s="621" t="s">
+        <v>413</v>
+      </c>
+      <c r="D60" s="621"/>
+      <c r="E60" s="621"/>
       <c r="F60" s="197"/>
       <c r="G60" s="197"/>
     </row>
-    <row r="61" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...6 lines deleted...]
-      <c r="E61" s="197"/>
+    <row r="61" spans="1:40" ht="15" customHeight="1">
+      <c r="A61" s="197"/>
+      <c r="B61" s="210" t="s">
+        <v>387</v>
+      </c>
+      <c r="C61" s="621" t="s">
+        <v>414</v>
+      </c>
+      <c r="D61" s="621"/>
+      <c r="E61" s="621"/>
       <c r="F61" s="197"/>
       <c r="G61" s="197"/>
     </row>
-    <row r="62" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B62" s="209"/>
+    <row r="62" spans="1:40" ht="15" customHeight="1">
+      <c r="A62" s="197"/>
+      <c r="B62" s="197" t="s">
+        <v>415</v>
+      </c>
       <c r="C62" s="197"/>
       <c r="D62" s="197"/>
       <c r="E62" s="197"/>
       <c r="F62" s="197"/>
       <c r="G62" s="197"/>
     </row>
-    <row r="63" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B63" s="209"/>
+    <row r="63" spans="1:40" ht="15" customHeight="1">
+      <c r="A63" s="197"/>
+      <c r="B63" s="197" t="s">
+        <v>416</v>
+      </c>
       <c r="C63" s="197"/>
       <c r="D63" s="197"/>
       <c r="E63" s="197"/>
       <c r="F63" s="197"/>
       <c r="G63" s="197"/>
     </row>
-    <row r="64" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="B64" s="209"/>
+    <row r="64" spans="1:40" ht="15" customHeight="1">
+      <c r="A64" s="197"/>
+      <c r="B64" s="197" t="s">
+        <v>417</v>
+      </c>
       <c r="C64" s="197"/>
       <c r="D64" s="197"/>
       <c r="E64" s="197"/>
       <c r="F64" s="197"/>
       <c r="G64" s="197"/>
     </row>
-    <row r="65" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="65" spans="1:7" ht="15" customHeight="1">
       <c r="A65" s="197" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="B65" s="209"/>
       <c r="C65" s="197"/>
       <c r="D65" s="197"/>
       <c r="E65" s="197"/>
       <c r="F65" s="197"/>
       <c r="G65" s="197"/>
     </row>
-    <row r="66" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="66" spans="1:7" ht="15" customHeight="1">
       <c r="A66" s="197" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="B66" s="209"/>
       <c r="C66" s="197"/>
       <c r="D66" s="197"/>
       <c r="E66" s="197"/>
       <c r="F66" s="197"/>
       <c r="G66" s="197"/>
     </row>
-    <row r="67" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="67" spans="1:7" ht="15" customHeight="1">
       <c r="A67" s="197" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="B67" s="209"/>
       <c r="C67" s="197"/>
       <c r="D67" s="197"/>
       <c r="E67" s="197"/>
       <c r="F67" s="197"/>
       <c r="G67" s="197"/>
     </row>
-    <row r="68" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="68" spans="1:7" ht="15" customHeight="1">
       <c r="A68" s="197" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B68" s="209"/>
       <c r="C68" s="197"/>
       <c r="D68" s="197"/>
       <c r="E68" s="197"/>
       <c r="F68" s="197"/>
       <c r="G68" s="197"/>
     </row>
-    <row r="69" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="69" spans="1:7" ht="15" customHeight="1">
       <c r="A69" s="197" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="B69" s="209"/>
       <c r="C69" s="197"/>
       <c r="D69" s="197"/>
       <c r="E69" s="197"/>
       <c r="F69" s="197"/>
       <c r="G69" s="197"/>
     </row>
-    <row r="70" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="70" spans="1:7" ht="15" customHeight="1">
       <c r="A70" s="197" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="B70" s="209"/>
       <c r="C70" s="197"/>
       <c r="D70" s="197"/>
       <c r="E70" s="197"/>
       <c r="F70" s="197"/>
       <c r="G70" s="197"/>
     </row>
-    <row r="71" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="71" spans="1:7" ht="15" customHeight="1">
       <c r="A71" s="197" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="B71" s="209"/>
       <c r="C71" s="197"/>
       <c r="D71" s="197"/>
       <c r="E71" s="197"/>
       <c r="F71" s="197"/>
       <c r="G71" s="197"/>
     </row>
-    <row r="72" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="72" spans="1:7" ht="15" customHeight="1">
       <c r="A72" s="197" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B72" s="209"/>
       <c r="C72" s="197"/>
       <c r="D72" s="197"/>
       <c r="E72" s="197"/>
       <c r="F72" s="197"/>
       <c r="G72" s="197"/>
     </row>
-    <row r="73" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="73" spans="1:7" ht="15" customHeight="1">
       <c r="A73" s="197" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B73" s="209"/>
       <c r="C73" s="197"/>
       <c r="D73" s="197"/>
       <c r="E73" s="197"/>
       <c r="F73" s="197"/>
       <c r="G73" s="197"/>
     </row>
+    <row r="74" spans="1:7" ht="15" customHeight="1">
+      <c r="A74" s="197" t="s">
+        <v>427</v>
+      </c>
+      <c r="B74" s="209"/>
+      <c r="C74" s="197"/>
+      <c r="D74" s="197"/>
+      <c r="E74" s="197"/>
+      <c r="F74" s="197"/>
+      <c r="G74" s="197"/>
+    </row>
+    <row r="75" spans="1:7" ht="15" customHeight="1">
+      <c r="A75" s="197" t="s">
+        <v>428</v>
+      </c>
+      <c r="B75" s="209"/>
+      <c r="C75" s="197"/>
+      <c r="D75" s="197"/>
+      <c r="E75" s="197"/>
+      <c r="F75" s="197"/>
+      <c r="G75" s="197"/>
+    </row>
+    <row r="76" spans="1:7" ht="15" customHeight="1">
+      <c r="A76" s="197" t="s">
+        <v>429</v>
+      </c>
+      <c r="B76" s="209"/>
+      <c r="C76" s="197"/>
+      <c r="D76" s="197"/>
+      <c r="E76" s="197"/>
+      <c r="F76" s="197"/>
+      <c r="G76" s="197"/>
+    </row>
+    <row r="77" spans="1:7" ht="15" customHeight="1">
+      <c r="A77" s="197" t="s">
+        <v>430</v>
+      </c>
+      <c r="B77" s="209"/>
+      <c r="C77" s="197"/>
+      <c r="D77" s="197"/>
+      <c r="E77" s="197"/>
+      <c r="F77" s="197"/>
+      <c r="G77" s="197"/>
+    </row>
   </sheetData>
   <mergeCells count="122">
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="AA48:AF48"/>
+    <mergeCell ref="AG48:AK48"/>
+    <mergeCell ref="AL48:AM48"/>
     <mergeCell ref="C57:E57"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="X47:Z47"/>
+    <mergeCell ref="AA47:AC47"/>
+    <mergeCell ref="AD47:AF47"/>
+    <mergeCell ref="AG47:AI47"/>
+    <mergeCell ref="AJ47:AK47"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="I48:N48"/>
+    <mergeCell ref="O48:T48"/>
+    <mergeCell ref="U48:Z48"/>
+    <mergeCell ref="AG46:AI46"/>
+    <mergeCell ref="AJ46:AK46"/>
+    <mergeCell ref="F47:H47"/>
+    <mergeCell ref="I47:K47"/>
+    <mergeCell ref="L47:N47"/>
+    <mergeCell ref="O47:Q47"/>
+    <mergeCell ref="R47:T47"/>
+    <mergeCell ref="U47:W47"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="F46:H46"/>
+    <mergeCell ref="I46:K46"/>
+    <mergeCell ref="L46:N46"/>
+    <mergeCell ref="O46:Q46"/>
+    <mergeCell ref="R46:T46"/>
+    <mergeCell ref="U46:W46"/>
+    <mergeCell ref="X46:Z46"/>
+    <mergeCell ref="AA46:AC46"/>
+    <mergeCell ref="AD46:AF46"/>
+    <mergeCell ref="AL44:AM44"/>
+    <mergeCell ref="F45:H45"/>
+    <mergeCell ref="I45:K45"/>
+    <mergeCell ref="L45:N45"/>
+    <mergeCell ref="O45:Q45"/>
+    <mergeCell ref="R45:T45"/>
+    <mergeCell ref="U45:W45"/>
+    <mergeCell ref="X45:Z45"/>
+    <mergeCell ref="AA45:AC45"/>
+    <mergeCell ref="AD45:AF45"/>
+    <mergeCell ref="AG45:AI45"/>
+    <mergeCell ref="AJ45:AK45"/>
     <mergeCell ref="AA44:AF44"/>
+    <mergeCell ref="Z41:AC42"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="F42:H42"/>
+    <mergeCell ref="I42:K42"/>
+    <mergeCell ref="L42:N42"/>
+    <mergeCell ref="O42:Q42"/>
+    <mergeCell ref="R42:U42"/>
     <mergeCell ref="AG44:AK44"/>
-    <mergeCell ref="AL44:AM44"/>
-[...7 lines deleted...]
-    <mergeCell ref="AJ43:AK43"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="F41:H41"/>
+    <mergeCell ref="I41:K41"/>
+    <mergeCell ref="L41:N41"/>
+    <mergeCell ref="O41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="V41:Y42"/>
     <mergeCell ref="C44:D44"/>
     <mergeCell ref="E44:H44"/>
     <mergeCell ref="I44:N44"/>
     <mergeCell ref="O44:T44"/>
     <mergeCell ref="U44:Z44"/>
-    <mergeCell ref="AG42:AI42"/>
-[...49 lines deleted...]
-    <mergeCell ref="U40:Z40"/>
+    <mergeCell ref="AM33:AN33"/>
+    <mergeCell ref="AM34:AN34"/>
+    <mergeCell ref="A35:E35"/>
+    <mergeCell ref="AM35:AN36"/>
+    <mergeCell ref="A36:E36"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="F40:H40"/>
+    <mergeCell ref="I40:K40"/>
+    <mergeCell ref="L40:N40"/>
+    <mergeCell ref="O40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="V40:Y40"/>
+    <mergeCell ref="Z40:AC40"/>
+    <mergeCell ref="AM27:AN27"/>
+    <mergeCell ref="AM28:AN28"/>
     <mergeCell ref="AM29:AN29"/>
     <mergeCell ref="AM30:AN30"/>
-    <mergeCell ref="A31:E31"/>
-[...9 lines deleted...]
-    <mergeCell ref="Z36:AC36"/>
+    <mergeCell ref="AM31:AN31"/>
+    <mergeCell ref="AM32:AN32"/>
+    <mergeCell ref="AM21:AN21"/>
+    <mergeCell ref="AM22:AN22"/>
     <mergeCell ref="AM23:AN23"/>
     <mergeCell ref="AM24:AN24"/>
     <mergeCell ref="AM25:AN25"/>
     <mergeCell ref="AM26:AN26"/>
-    <mergeCell ref="AM27:AN27"/>
-    <mergeCell ref="AM28:AN28"/>
     <mergeCell ref="AM17:AN17"/>
     <mergeCell ref="AM18:AN18"/>
     <mergeCell ref="AM19:AN19"/>
     <mergeCell ref="AM20:AN20"/>
-    <mergeCell ref="AM21:AN21"/>
-[...2 lines deleted...]
-    <mergeCell ref="AM14:AN14"/>
+    <mergeCell ref="AL11:AL14"/>
+    <mergeCell ref="AM11:AN14"/>
+    <mergeCell ref="F12:L12"/>
+    <mergeCell ref="M12:S12"/>
+    <mergeCell ref="T12:Z12"/>
+    <mergeCell ref="AA12:AG12"/>
+    <mergeCell ref="AH12:AJ12"/>
+    <mergeCell ref="A11:A14"/>
+    <mergeCell ref="B11:B14"/>
+    <mergeCell ref="C11:C14"/>
+    <mergeCell ref="D11:D14"/>
+    <mergeCell ref="E11:E14"/>
+    <mergeCell ref="F11:AJ11"/>
+    <mergeCell ref="AK11:AK14"/>
     <mergeCell ref="AM15:AN15"/>
     <mergeCell ref="AM16:AN16"/>
-    <mergeCell ref="AL7:AL10"/>
-[...23 lines deleted...]
-    <mergeCell ref="AH5:AJ5"/>
+    <mergeCell ref="AK5:AN5"/>
+    <mergeCell ref="M6:P6"/>
+    <mergeCell ref="Q6:R6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="U6:V6"/>
+    <mergeCell ref="AK6:AN6"/>
+    <mergeCell ref="AK7:AN7"/>
+    <mergeCell ref="AK8:AN8"/>
+    <mergeCell ref="AH9:AJ9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK4:AN4" xr:uid="{DD40AAAA-AEBE-48AC-80A7-73D047CD8026}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK8:AN8" xr:uid="{DD40AAAA-AEBE-48AC-80A7-73D047CD8026}">
       <formula1>"予定,実績"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK3:AN3" xr:uid="{D517CBF4-0C31-4F7C-A8C2-F399FBAB4614}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK7:AN7" xr:uid="{D517CBF4-0C31-4F7C-A8C2-F399FBAB4614}">
       <formula1>"４週,歴月"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C11:C30" xr:uid="{FC91D161-B125-43CD-A490-A11A594A8D79}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C34" xr:uid="{FC91D161-B125-43CD-A490-A11A594A8D79}">
       <formula1>"A,B,C,D"</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I37:I38 D37:F38 O37:O38 L37:L38" xr:uid="{E9C7364D-DA82-4D4B-BF77-C01A4A3AB53B}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I41:I42 D41:F42 O41:O42 L41:L42" xr:uid="{E9C7364D-DA82-4D4B-BF77-C01A4A3AB53B}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R37:R38 V37 Z37" xr:uid="{E011F822-2AE0-4677-9248-2997859B4F3C}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B11:B30" xr:uid="{9165576C-2A5A-467F-AAEC-AA2ED03D85CB}">
+    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R41:R42 V41 Z41" xr:uid="{E011F822-2AE0-4677-9248-2997859B4F3C}"/>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B15:B34" xr:uid="{9165576C-2A5A-467F-AAEC-AA2ED03D85CB}">
       <formula1>"管理者,相談支援専門員,相談支援員"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.39370078740157483"/>
-  <pageSetup paperSize="9" scale="88" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="82" fitToWidth="0" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;"ＭＳ ゴシック,標準"&amp;10（参考様式）</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="34" max="39" man="1"/>
+    <brk id="38" max="39" man="1"/>
   </rowBreaks>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40E43909-F685-4E64-A15D-98A4BB5AE9AF}">
   <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A21" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScale="98" zoomScaleNormal="100" zoomScaleSheetLayoutView="98" workbookViewId="0">
       <selection activeCell="R32" sqref="R32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="4.75" style="147" customWidth="1"/>
     <col min="2" max="16" width="5" style="147" customWidth="1"/>
     <col min="17" max="16384" width="9" style="147"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:16">
       <c r="O1" s="148"/>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:16">
       <c r="A2" s="149" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="3" spans="1:16" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="628" t="s">
+    <row r="3" spans="1:16" ht="28.5" customHeight="1">
+      <c r="A3" s="630" t="s">
         <v>324</v>
       </c>
-      <c r="B3" s="628"/>
-[...17 lines deleted...]
-      <c r="A5" s="629" t="s">
+      <c r="B3" s="630"/>
+      <c r="C3" s="630"/>
+      <c r="D3" s="630"/>
+      <c r="E3" s="630"/>
+      <c r="F3" s="630"/>
+      <c r="G3" s="630"/>
+      <c r="H3" s="630"/>
+      <c r="I3" s="630"/>
+      <c r="J3" s="630"/>
+      <c r="K3" s="630"/>
+      <c r="L3" s="630"/>
+      <c r="M3" s="630"/>
+      <c r="N3" s="630"/>
+      <c r="O3" s="630"/>
+      <c r="P3" s="630"/>
+    </row>
+    <row r="4" spans="1:16" ht="6.75" customHeight="1"/>
+    <row r="5" spans="1:16" ht="17.25" customHeight="1">
+      <c r="A5" s="631" t="s">
         <v>325</v>
       </c>
-      <c r="B5" s="629"/>
-[...16 lines deleted...]
-      <c r="A6" s="630" t="s">
+      <c r="B5" s="631"/>
+      <c r="C5" s="631"/>
+      <c r="D5" s="631"/>
+      <c r="E5" s="631"/>
+      <c r="F5" s="631"/>
+      <c r="G5" s="631"/>
+      <c r="H5" s="631"/>
+      <c r="I5" s="631"/>
+      <c r="J5" s="631"/>
+      <c r="K5" s="631"/>
+      <c r="L5" s="631"/>
+      <c r="M5" s="631"/>
+      <c r="N5" s="631"/>
+      <c r="O5" s="631"/>
+      <c r="P5" s="631"/>
+    </row>
+    <row r="6" spans="1:16" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A6" s="632" t="s">
         <v>326</v>
       </c>
-      <c r="B6" s="629"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:16" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="631"/>
+      <c r="C6" s="631"/>
+      <c r="D6" s="631"/>
+      <c r="E6" s="631"/>
+      <c r="F6" s="631"/>
+      <c r="G6" s="631"/>
+      <c r="H6" s="631"/>
+      <c r="I6" s="631"/>
+      <c r="J6" s="631"/>
+      <c r="K6" s="631"/>
+      <c r="L6" s="631"/>
+      <c r="M6" s="631"/>
+      <c r="N6" s="631"/>
+      <c r="O6" s="631"/>
+      <c r="P6" s="631"/>
+    </row>
+    <row r="7" spans="1:16" ht="18.75" customHeight="1" thickBot="1">
       <c r="A7" s="150"/>
-      <c r="B7" s="631" t="s">
+      <c r="B7" s="633" t="s">
         <v>327</v>
       </c>
-      <c r="C7" s="632"/>
-[...15 lines deleted...]
-      <c r="A8" s="634">
+      <c r="C7" s="634"/>
+      <c r="D7" s="634"/>
+      <c r="E7" s="634"/>
+      <c r="F7" s="634"/>
+      <c r="G7" s="634"/>
+      <c r="H7" s="634"/>
+      <c r="I7" s="634"/>
+      <c r="J7" s="634"/>
+      <c r="K7" s="634"/>
+      <c r="L7" s="634"/>
+      <c r="M7" s="634"/>
+      <c r="N7" s="634"/>
+      <c r="O7" s="634"/>
+      <c r="P7" s="635"/>
+    </row>
+    <row r="8" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A8" s="636">
         <v>1</v>
       </c>
-      <c r="B8" s="637" t="s">
+      <c r="B8" s="639" t="s">
         <v>328</v>
       </c>
-      <c r="C8" s="638"/>
-[...16 lines deleted...]
-      <c r="B9" s="640" t="s">
+      <c r="C8" s="640"/>
+      <c r="D8" s="640"/>
+      <c r="E8" s="640"/>
+      <c r="F8" s="640"/>
+      <c r="G8" s="640"/>
+      <c r="H8" s="640"/>
+      <c r="I8" s="640"/>
+      <c r="J8" s="640"/>
+      <c r="K8" s="640"/>
+      <c r="L8" s="640"/>
+      <c r="M8" s="640"/>
+      <c r="N8" s="640"/>
+      <c r="O8" s="640"/>
+      <c r="P8" s="641"/>
+    </row>
+    <row r="9" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A9" s="637"/>
+      <c r="B9" s="642" t="s">
         <v>329</v>
       </c>
-      <c r="C9" s="641"/>
-[...16 lines deleted...]
-      <c r="B10" s="640" t="s">
+      <c r="C9" s="643"/>
+      <c r="D9" s="643"/>
+      <c r="E9" s="643"/>
+      <c r="F9" s="643"/>
+      <c r="G9" s="643"/>
+      <c r="H9" s="643"/>
+      <c r="I9" s="643"/>
+      <c r="J9" s="643"/>
+      <c r="K9" s="643"/>
+      <c r="L9" s="643"/>
+      <c r="M9" s="643"/>
+      <c r="N9" s="643"/>
+      <c r="O9" s="643"/>
+      <c r="P9" s="644"/>
+    </row>
+    <row r="10" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A10" s="637"/>
+      <c r="B10" s="642" t="s">
         <v>330</v>
       </c>
-      <c r="C10" s="641"/>
-[...16 lines deleted...]
-      <c r="B11" s="640" t="s">
+      <c r="C10" s="643"/>
+      <c r="D10" s="643"/>
+      <c r="E10" s="643"/>
+      <c r="F10" s="643"/>
+      <c r="G10" s="643"/>
+      <c r="H10" s="643"/>
+      <c r="I10" s="643"/>
+      <c r="J10" s="643"/>
+      <c r="K10" s="643"/>
+      <c r="L10" s="643"/>
+      <c r="M10" s="643"/>
+      <c r="N10" s="643"/>
+      <c r="O10" s="643"/>
+      <c r="P10" s="644"/>
+    </row>
+    <row r="11" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A11" s="637"/>
+      <c r="B11" s="642" t="s">
         <v>331</v>
       </c>
-      <c r="C11" s="641"/>
-[...16 lines deleted...]
-      <c r="B12" s="640" t="s">
+      <c r="C11" s="643"/>
+      <c r="D11" s="643"/>
+      <c r="E11" s="643"/>
+      <c r="F11" s="643"/>
+      <c r="G11" s="643"/>
+      <c r="H11" s="643"/>
+      <c r="I11" s="643"/>
+      <c r="J11" s="643"/>
+      <c r="K11" s="643"/>
+      <c r="L11" s="643"/>
+      <c r="M11" s="643"/>
+      <c r="N11" s="643"/>
+      <c r="O11" s="643"/>
+      <c r="P11" s="644"/>
+    </row>
+    <row r="12" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A12" s="637"/>
+      <c r="B12" s="642" t="s">
         <v>332</v>
       </c>
-      <c r="C12" s="641"/>
-[...16 lines deleted...]
-      <c r="B13" s="643" t="s">
+      <c r="C12" s="643"/>
+      <c r="D12" s="643"/>
+      <c r="E12" s="643"/>
+      <c r="F12" s="643"/>
+      <c r="G12" s="643"/>
+      <c r="H12" s="643"/>
+      <c r="I12" s="643"/>
+      <c r="J12" s="643"/>
+      <c r="K12" s="643"/>
+      <c r="L12" s="643"/>
+      <c r="M12" s="643"/>
+      <c r="N12" s="643"/>
+      <c r="O12" s="643"/>
+      <c r="P12" s="644"/>
+    </row>
+    <row r="13" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A13" s="637"/>
+      <c r="B13" s="645" t="s">
         <v>333</v>
       </c>
-      <c r="C13" s="644"/>
-[...16 lines deleted...]
-      <c r="B14" s="643" t="s">
+      <c r="C13" s="646"/>
+      <c r="D13" s="646"/>
+      <c r="E13" s="646"/>
+      <c r="F13" s="646"/>
+      <c r="G13" s="646"/>
+      <c r="H13" s="646"/>
+      <c r="I13" s="646"/>
+      <c r="J13" s="646"/>
+      <c r="K13" s="646"/>
+      <c r="L13" s="646"/>
+      <c r="M13" s="646"/>
+      <c r="N13" s="646"/>
+      <c r="O13" s="646"/>
+      <c r="P13" s="647"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1" thickBot="1">
+      <c r="A14" s="637"/>
+      <c r="B14" s="645" t="s">
         <v>334</v>
       </c>
-      <c r="C14" s="644"/>
-[...15 lines deleted...]
-      <c r="A15" s="635"/>
+      <c r="C14" s="646"/>
+      <c r="D14" s="646"/>
+      <c r="E14" s="646"/>
+      <c r="F14" s="646"/>
+      <c r="G14" s="646"/>
+      <c r="H14" s="646"/>
+      <c r="I14" s="646"/>
+      <c r="J14" s="646"/>
+      <c r="K14" s="646"/>
+      <c r="L14" s="646"/>
+      <c r="M14" s="646"/>
+      <c r="N14" s="646"/>
+      <c r="O14" s="646"/>
+      <c r="P14" s="647"/>
+    </row>
+    <row r="15" spans="1:16" s="148" customFormat="1" ht="15" thickBot="1">
+      <c r="A15" s="637"/>
       <c r="B15" s="154"/>
       <c r="D15" s="153"/>
       <c r="E15" s="155"/>
       <c r="F15" s="155"/>
       <c r="G15" s="155"/>
       <c r="H15" s="155"/>
       <c r="I15" s="155"/>
       <c r="J15" s="155"/>
       <c r="K15" s="155"/>
       <c r="P15" s="156"/>
     </row>
-    <row r="16" spans="1:16" ht="4.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A16" s="636"/>
+    <row r="16" spans="1:16" ht="4.5" customHeight="1" thickBot="1">
+      <c r="A16" s="638"/>
       <c r="B16" s="158"/>
       <c r="D16" s="159"/>
       <c r="E16" s="159"/>
       <c r="F16" s="159"/>
       <c r="G16" s="159"/>
       <c r="H16" s="159"/>
       <c r="I16" s="159"/>
       <c r="J16" s="159"/>
       <c r="K16" s="159"/>
       <c r="P16" s="160"/>
     </row>
-    <row r="17" spans="1:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:16" ht="22.5" customHeight="1" thickBot="1">
       <c r="A17" s="161">
         <v>2</v>
       </c>
-      <c r="B17" s="646" t="s">
+      <c r="B17" s="648" t="s">
         <v>335</v>
       </c>
-      <c r="C17" s="647"/>
-[...15 lines deleted...]
-      <c r="A18" s="634">
+      <c r="C17" s="649"/>
+      <c r="D17" s="649"/>
+      <c r="E17" s="649"/>
+      <c r="F17" s="649"/>
+      <c r="G17" s="649"/>
+      <c r="H17" s="649"/>
+      <c r="I17" s="649"/>
+      <c r="J17" s="649"/>
+      <c r="K17" s="649"/>
+      <c r="L17" s="649"/>
+      <c r="M17" s="649"/>
+      <c r="N17" s="649"/>
+      <c r="O17" s="649"/>
+      <c r="P17" s="650"/>
+    </row>
+    <row r="18" spans="1:16" ht="21.75" customHeight="1">
+      <c r="A18" s="636">
         <v>3</v>
       </c>
-      <c r="B18" s="637" t="s">
+      <c r="B18" s="639" t="s">
         <v>336</v>
       </c>
-      <c r="C18" s="638"/>
-[...16 lines deleted...]
-      <c r="B19" s="649" t="s">
+      <c r="C18" s="640"/>
+      <c r="D18" s="640"/>
+      <c r="E18" s="640"/>
+      <c r="F18" s="640"/>
+      <c r="G18" s="640"/>
+      <c r="H18" s="640"/>
+      <c r="I18" s="640"/>
+      <c r="J18" s="640"/>
+      <c r="K18" s="640"/>
+      <c r="L18" s="640"/>
+      <c r="M18" s="640"/>
+      <c r="N18" s="640"/>
+      <c r="O18" s="640"/>
+      <c r="P18" s="641"/>
+    </row>
+    <row r="19" spans="1:16" ht="21.75" customHeight="1">
+      <c r="A19" s="637"/>
+      <c r="B19" s="651" t="s">
         <v>337</v>
       </c>
-      <c r="C19" s="650"/>
-[...16 lines deleted...]
-      <c r="B20" s="652" t="s">
+      <c r="C19" s="652"/>
+      <c r="D19" s="652"/>
+      <c r="E19" s="652"/>
+      <c r="F19" s="652"/>
+      <c r="G19" s="652"/>
+      <c r="H19" s="652"/>
+      <c r="I19" s="652"/>
+      <c r="J19" s="652"/>
+      <c r="K19" s="652"/>
+      <c r="L19" s="652"/>
+      <c r="M19" s="652"/>
+      <c r="N19" s="652"/>
+      <c r="O19" s="652"/>
+      <c r="P19" s="653"/>
+    </row>
+    <row r="20" spans="1:16" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A20" s="638"/>
+      <c r="B20" s="654" t="s">
         <v>338</v>
       </c>
-      <c r="C20" s="653"/>
-[...14 lines deleted...]
-    <row r="21" spans="1:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C20" s="655"/>
+      <c r="D20" s="655"/>
+      <c r="E20" s="655"/>
+      <c r="F20" s="655"/>
+      <c r="G20" s="655"/>
+      <c r="H20" s="655"/>
+      <c r="I20" s="655"/>
+      <c r="J20" s="655"/>
+      <c r="K20" s="655"/>
+      <c r="L20" s="655"/>
+      <c r="M20" s="655"/>
+      <c r="N20" s="655"/>
+      <c r="O20" s="655"/>
+      <c r="P20" s="656"/>
+    </row>
+    <row r="21" spans="1:16" ht="25.5" customHeight="1" thickBot="1">
       <c r="A21" s="161">
         <v>4</v>
       </c>
-      <c r="B21" s="646" t="s">
+      <c r="B21" s="648" t="s">
         <v>339</v>
       </c>
-      <c r="C21" s="647"/>
-[...15 lines deleted...]
-      <c r="A22" s="634">
+      <c r="C21" s="649"/>
+      <c r="D21" s="649"/>
+      <c r="E21" s="649"/>
+      <c r="F21" s="649"/>
+      <c r="G21" s="649"/>
+      <c r="H21" s="649"/>
+      <c r="I21" s="649"/>
+      <c r="J21" s="649"/>
+      <c r="K21" s="649"/>
+      <c r="L21" s="649"/>
+      <c r="M21" s="649"/>
+      <c r="N21" s="649"/>
+      <c r="O21" s="649"/>
+      <c r="P21" s="650"/>
+    </row>
+    <row r="22" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A22" s="636">
         <v>5</v>
       </c>
-      <c r="B22" s="637" t="s">
+      <c r="B22" s="639" t="s">
         <v>340</v>
       </c>
-      <c r="C22" s="638"/>
-[...16 lines deleted...]
-      <c r="B23" s="655" t="s">
+      <c r="C22" s="640"/>
+      <c r="D22" s="640"/>
+      <c r="E22" s="640"/>
+      <c r="F22" s="640"/>
+      <c r="G22" s="640"/>
+      <c r="H22" s="640"/>
+      <c r="I22" s="640"/>
+      <c r="J22" s="640"/>
+      <c r="K22" s="640"/>
+      <c r="L22" s="640"/>
+      <c r="M22" s="640"/>
+      <c r="N22" s="640"/>
+      <c r="O22" s="640"/>
+      <c r="P22" s="641"/>
+    </row>
+    <row r="23" spans="1:16" ht="33" customHeight="1" thickBot="1">
+      <c r="A23" s="638"/>
+      <c r="B23" s="657" t="s">
         <v>341</v>
       </c>
-      <c r="C23" s="656"/>
-[...15 lines deleted...]
-      <c r="A25" s="630" t="s">
+      <c r="C23" s="658"/>
+      <c r="D23" s="658"/>
+      <c r="E23" s="658"/>
+      <c r="F23" s="658"/>
+      <c r="G23" s="658"/>
+      <c r="H23" s="658"/>
+      <c r="I23" s="658"/>
+      <c r="J23" s="658"/>
+      <c r="K23" s="658"/>
+      <c r="L23" s="658"/>
+      <c r="M23" s="658"/>
+      <c r="N23" s="658"/>
+      <c r="O23" s="658"/>
+      <c r="P23" s="659"/>
+    </row>
+    <row r="25" spans="1:16" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A25" s="632" t="s">
         <v>342</v>
       </c>
-      <c r="B25" s="629"/>
-[...15 lines deleted...]
-    <row r="26" spans="1:16" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B25" s="631"/>
+      <c r="C25" s="631"/>
+      <c r="D25" s="631"/>
+      <c r="E25" s="631"/>
+      <c r="F25" s="631"/>
+      <c r="G25" s="631"/>
+      <c r="H25" s="631"/>
+      <c r="I25" s="631"/>
+      <c r="J25" s="631"/>
+      <c r="K25" s="631"/>
+      <c r="L25" s="631"/>
+      <c r="M25" s="631"/>
+      <c r="N25" s="631"/>
+      <c r="O25" s="631"/>
+      <c r="P25" s="631"/>
+    </row>
+    <row r="26" spans="1:16" ht="18.75" customHeight="1" thickBot="1">
       <c r="A26" s="164"/>
-      <c r="B26" s="631" t="s">
+      <c r="B26" s="633" t="s">
         <v>327</v>
       </c>
-      <c r="C26" s="632"/>
-[...15 lines deleted...]
-      <c r="A27" s="634">
+      <c r="C26" s="634"/>
+      <c r="D26" s="634"/>
+      <c r="E26" s="634"/>
+      <c r="F26" s="634"/>
+      <c r="G26" s="634"/>
+      <c r="H26" s="634"/>
+      <c r="I26" s="634"/>
+      <c r="J26" s="634"/>
+      <c r="K26" s="634"/>
+      <c r="L26" s="634"/>
+      <c r="M26" s="634"/>
+      <c r="N26" s="634"/>
+      <c r="O26" s="634"/>
+      <c r="P26" s="635"/>
+    </row>
+    <row r="27" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A27" s="636">
         <v>1</v>
       </c>
-      <c r="B27" s="659" t="s">
+      <c r="B27" s="661" t="s">
         <v>343</v>
       </c>
-      <c r="C27" s="660"/>
-[...16 lines deleted...]
-      <c r="B28" s="662" t="s">
+      <c r="C27" s="662"/>
+      <c r="D27" s="662"/>
+      <c r="E27" s="662"/>
+      <c r="F27" s="662"/>
+      <c r="G27" s="662"/>
+      <c r="H27" s="662"/>
+      <c r="I27" s="662"/>
+      <c r="J27" s="662"/>
+      <c r="K27" s="662"/>
+      <c r="L27" s="662"/>
+      <c r="M27" s="662"/>
+      <c r="N27" s="662"/>
+      <c r="O27" s="662"/>
+      <c r="P27" s="663"/>
+    </row>
+    <row r="28" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A28" s="637"/>
+      <c r="B28" s="664" t="s">
         <v>344</v>
       </c>
-      <c r="C28" s="663"/>
-[...16 lines deleted...]
-      <c r="B29" s="662" t="s">
+      <c r="C28" s="665"/>
+      <c r="D28" s="665"/>
+      <c r="E28" s="665"/>
+      <c r="F28" s="665"/>
+      <c r="G28" s="665"/>
+      <c r="H28" s="665"/>
+      <c r="I28" s="665"/>
+      <c r="J28" s="665"/>
+      <c r="K28" s="665"/>
+      <c r="L28" s="665"/>
+      <c r="M28" s="665"/>
+      <c r="N28" s="665"/>
+      <c r="O28" s="665"/>
+      <c r="P28" s="666"/>
+    </row>
+    <row r="29" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A29" s="637"/>
+      <c r="B29" s="664" t="s">
         <v>345</v>
       </c>
-      <c r="C29" s="663"/>
-[...16 lines deleted...]
-      <c r="B30" s="665" t="s">
+      <c r="C29" s="665"/>
+      <c r="D29" s="665"/>
+      <c r="E29" s="665"/>
+      <c r="F29" s="665"/>
+      <c r="G29" s="665"/>
+      <c r="H29" s="665"/>
+      <c r="I29" s="665"/>
+      <c r="J29" s="665"/>
+      <c r="K29" s="665"/>
+      <c r="L29" s="665"/>
+      <c r="M29" s="665"/>
+      <c r="N29" s="665"/>
+      <c r="O29" s="665"/>
+      <c r="P29" s="666"/>
+    </row>
+    <row r="30" spans="1:16" ht="14.25" customHeight="1">
+      <c r="A30" s="637"/>
+      <c r="B30" s="667" t="s">
         <v>346</v>
       </c>
-      <c r="C30" s="666"/>
-[...16 lines deleted...]
-      <c r="B31" s="668" t="s">
+      <c r="C30" s="668"/>
+      <c r="D30" s="668"/>
+      <c r="E30" s="668"/>
+      <c r="F30" s="668"/>
+      <c r="G30" s="668"/>
+      <c r="H30" s="668"/>
+      <c r="I30" s="668"/>
+      <c r="J30" s="668"/>
+      <c r="K30" s="668"/>
+      <c r="L30" s="668"/>
+      <c r="M30" s="668"/>
+      <c r="N30" s="668"/>
+      <c r="O30" s="668"/>
+      <c r="P30" s="669"/>
+    </row>
+    <row r="31" spans="1:16" ht="15" customHeight="1" thickBot="1">
+      <c r="A31" s="637"/>
+      <c r="B31" s="670" t="s">
         <v>347</v>
       </c>
-      <c r="C31" s="669"/>
-[...15 lines deleted...]
-      <c r="A32" s="635"/>
+      <c r="C31" s="671"/>
+      <c r="D31" s="671"/>
+      <c r="E31" s="671"/>
+      <c r="F31" s="671"/>
+      <c r="G31" s="671"/>
+      <c r="H31" s="671"/>
+      <c r="I31" s="671"/>
+      <c r="J31" s="671"/>
+      <c r="K31" s="671"/>
+      <c r="L31" s="671"/>
+      <c r="M31" s="671"/>
+      <c r="N31" s="671"/>
+      <c r="O31" s="671"/>
+      <c r="P31" s="672"/>
+    </row>
+    <row r="32" spans="1:16" s="148" customFormat="1" ht="15" thickBot="1">
+      <c r="A32" s="637"/>
       <c r="B32" s="152"/>
       <c r="C32" s="152"/>
       <c r="D32" s="152"/>
       <c r="E32" s="152"/>
       <c r="F32" s="152"/>
       <c r="G32" s="152"/>
       <c r="H32" s="152"/>
       <c r="I32" s="152"/>
       <c r="J32" s="152"/>
       <c r="K32" s="152"/>
       <c r="L32" s="152"/>
       <c r="M32" s="152" t="s">
         <v>348</v>
       </c>
       <c r="N32" s="152"/>
       <c r="O32" s="152"/>
       <c r="P32" s="152"/>
     </row>
-    <row r="33" spans="1:16" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A33" s="636"/>
+    <row r="33" spans="1:16" ht="6" customHeight="1" thickBot="1">
+      <c r="A33" s="638"/>
       <c r="B33" s="165"/>
       <c r="C33" s="165"/>
       <c r="D33" s="165"/>
       <c r="E33" s="165"/>
       <c r="F33" s="165"/>
       <c r="G33" s="165"/>
       <c r="H33" s="165"/>
       <c r="I33" s="165"/>
       <c r="J33" s="165"/>
       <c r="K33" s="165"/>
       <c r="L33" s="165"/>
       <c r="M33" s="151"/>
       <c r="N33" s="165"/>
       <c r="O33" s="165"/>
       <c r="P33" s="166"/>
     </row>
-    <row r="34" spans="1:16" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:16" ht="22.5" customHeight="1" thickBot="1">
       <c r="A34" s="161">
         <v>2</v>
       </c>
       <c r="B34" s="167" t="s">
         <v>335</v>
       </c>
       <c r="C34" s="162"/>
       <c r="D34" s="162"/>
       <c r="E34" s="162"/>
       <c r="F34" s="162"/>
       <c r="G34" s="162"/>
       <c r="H34" s="162"/>
       <c r="I34" s="162"/>
       <c r="J34" s="162"/>
       <c r="K34" s="162"/>
       <c r="L34" s="162"/>
       <c r="M34" s="162"/>
       <c r="N34" s="162"/>
       <c r="O34" s="162"/>
       <c r="P34" s="163"/>
     </row>
-    <row r="35" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="634">
+    <row r="35" spans="1:16" ht="21.75" customHeight="1">
+      <c r="A35" s="636">
         <v>3</v>
       </c>
-      <c r="B35" s="637" t="s">
+      <c r="B35" s="639" t="s">
         <v>349</v>
       </c>
-      <c r="C35" s="638"/>
-[...16 lines deleted...]
-      <c r="B36" s="649" t="s">
+      <c r="C35" s="640"/>
+      <c r="D35" s="640"/>
+      <c r="E35" s="640"/>
+      <c r="F35" s="640"/>
+      <c r="G35" s="640"/>
+      <c r="H35" s="640"/>
+      <c r="I35" s="640"/>
+      <c r="J35" s="640"/>
+      <c r="K35" s="640"/>
+      <c r="L35" s="640"/>
+      <c r="M35" s="640"/>
+      <c r="N35" s="640"/>
+      <c r="O35" s="640"/>
+      <c r="P35" s="641"/>
+    </row>
+    <row r="36" spans="1:16" ht="21.75" customHeight="1">
+      <c r="A36" s="637"/>
+      <c r="B36" s="651" t="s">
         <v>350</v>
       </c>
-      <c r="C36" s="650"/>
-[...16 lines deleted...]
-      <c r="B37" s="671" t="s">
+      <c r="C36" s="652"/>
+      <c r="D36" s="652"/>
+      <c r="E36" s="652"/>
+      <c r="F36" s="652"/>
+      <c r="G36" s="652"/>
+      <c r="H36" s="652"/>
+      <c r="I36" s="652"/>
+      <c r="J36" s="652"/>
+      <c r="K36" s="652"/>
+      <c r="L36" s="652"/>
+      <c r="M36" s="652"/>
+      <c r="N36" s="652"/>
+      <c r="O36" s="652"/>
+      <c r="P36" s="653"/>
+    </row>
+    <row r="37" spans="1:16" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A37" s="638"/>
+      <c r="B37" s="673" t="s">
         <v>351</v>
       </c>
-      <c r="C37" s="672"/>
-[...14 lines deleted...]
-    <row r="38" spans="1:16" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="C37" s="674"/>
+      <c r="D37" s="674"/>
+      <c r="E37" s="674"/>
+      <c r="F37" s="674"/>
+      <c r="G37" s="674"/>
+      <c r="H37" s="674"/>
+      <c r="I37" s="674"/>
+      <c r="J37" s="674"/>
+      <c r="K37" s="674"/>
+      <c r="L37" s="674"/>
+      <c r="M37" s="674"/>
+      <c r="N37" s="674"/>
+      <c r="O37" s="674"/>
+      <c r="P37" s="675"/>
+    </row>
+    <row r="38" spans="1:16" ht="25.5" customHeight="1" thickBot="1">
       <c r="A38" s="157">
         <v>4</v>
       </c>
-      <c r="B38" s="646" t="s">
+      <c r="B38" s="648" t="s">
         <v>352</v>
       </c>
-      <c r="C38" s="647"/>
-[...16 lines deleted...]
-      <c r="A40" s="658" t="s">
+      <c r="C38" s="649"/>
+      <c r="D38" s="649"/>
+      <c r="E38" s="649"/>
+      <c r="F38" s="649"/>
+      <c r="G38" s="649"/>
+      <c r="H38" s="649"/>
+      <c r="I38" s="649"/>
+      <c r="J38" s="649"/>
+      <c r="K38" s="649"/>
+      <c r="L38" s="649"/>
+      <c r="M38" s="649"/>
+      <c r="N38" s="649"/>
+      <c r="O38" s="649"/>
+      <c r="P38" s="650"/>
+    </row>
+    <row r="39" spans="1:16" ht="11.25" customHeight="1"/>
+    <row r="40" spans="1:16" ht="19.5" customHeight="1">
+      <c r="A40" s="660" t="s">
         <v>353</v>
       </c>
-      <c r="B40" s="658"/>
-[...16 lines deleted...]
-      <c r="A41" s="674" t="s">
+      <c r="B40" s="660"/>
+      <c r="C40" s="660"/>
+      <c r="D40" s="660"/>
+      <c r="E40" s="660"/>
+      <c r="F40" s="660"/>
+      <c r="G40" s="660"/>
+      <c r="H40" s="660"/>
+      <c r="I40" s="660"/>
+      <c r="J40" s="660"/>
+      <c r="K40" s="660"/>
+      <c r="L40" s="660"/>
+      <c r="M40" s="660"/>
+      <c r="N40" s="660"/>
+      <c r="O40" s="660"/>
+      <c r="P40" s="660"/>
+    </row>
+    <row r="41" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A41" s="676" t="s">
         <v>354</v>
       </c>
-      <c r="B41" s="674"/>
-[...16 lines deleted...]
-      <c r="A42" s="674" t="s">
+      <c r="B41" s="676"/>
+      <c r="C41" s="676"/>
+      <c r="D41" s="676"/>
+      <c r="E41" s="677"/>
+      <c r="F41" s="677"/>
+      <c r="G41" s="677"/>
+      <c r="H41" s="677"/>
+      <c r="I41" s="677"/>
+      <c r="J41" s="677"/>
+      <c r="K41" s="677"/>
+      <c r="L41" s="677"/>
+      <c r="M41" s="677"/>
+      <c r="N41" s="677"/>
+      <c r="O41" s="677"/>
+      <c r="P41" s="677"/>
+    </row>
+    <row r="42" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A42" s="676" t="s">
         <v>355</v>
       </c>
-      <c r="B42" s="674"/>
-[...16 lines deleted...]
-      <c r="A43" s="674" t="s">
+      <c r="B42" s="676"/>
+      <c r="C42" s="676"/>
+      <c r="D42" s="676"/>
+      <c r="E42" s="677"/>
+      <c r="F42" s="677"/>
+      <c r="G42" s="677"/>
+      <c r="H42" s="677"/>
+      <c r="I42" s="677"/>
+      <c r="J42" s="677"/>
+      <c r="K42" s="677"/>
+      <c r="L42" s="677"/>
+      <c r="M42" s="677"/>
+      <c r="N42" s="677"/>
+      <c r="O42" s="677"/>
+      <c r="P42" s="677"/>
+    </row>
+    <row r="43" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A43" s="676" t="s">
         <v>356</v>
       </c>
-      <c r="B43" s="674"/>
-[...16 lines deleted...]
-      <c r="A44" s="674" t="s">
+      <c r="B43" s="676"/>
+      <c r="C43" s="676"/>
+      <c r="D43" s="676"/>
+      <c r="E43" s="677"/>
+      <c r="F43" s="677"/>
+      <c r="G43" s="677"/>
+      <c r="H43" s="677"/>
+      <c r="I43" s="677"/>
+      <c r="J43" s="677"/>
+      <c r="K43" s="677"/>
+      <c r="L43" s="677"/>
+      <c r="M43" s="677"/>
+      <c r="N43" s="677"/>
+      <c r="O43" s="677"/>
+      <c r="P43" s="677"/>
+    </row>
+    <row r="44" spans="1:16" ht="15.75" customHeight="1">
+      <c r="A44" s="676" t="s">
         <v>357</v>
       </c>
-      <c r="B44" s="674"/>
-[...17 lines deleted...]
-      <c r="A46" s="644" t="s">
+      <c r="B44" s="676"/>
+      <c r="C44" s="676"/>
+      <c r="D44" s="676"/>
+      <c r="E44" s="677"/>
+      <c r="F44" s="677"/>
+      <c r="G44" s="677"/>
+      <c r="H44" s="677"/>
+      <c r="I44" s="677"/>
+      <c r="J44" s="677"/>
+      <c r="K44" s="677"/>
+      <c r="L44" s="677"/>
+      <c r="M44" s="677"/>
+      <c r="N44" s="677"/>
+      <c r="O44" s="677"/>
+      <c r="P44" s="677"/>
+    </row>
+    <row r="45" spans="1:16" ht="9" customHeight="1"/>
+    <row r="46" spans="1:16" ht="29.25" customHeight="1">
+      <c r="A46" s="646" t="s">
         <v>358</v>
       </c>
-      <c r="B46" s="644"/>
-[...16 lines deleted...]
-      <c r="A47" s="644" t="s">
+      <c r="B46" s="646"/>
+      <c r="C46" s="646"/>
+      <c r="D46" s="646"/>
+      <c r="E46" s="646"/>
+      <c r="F46" s="646"/>
+      <c r="G46" s="646"/>
+      <c r="H46" s="646"/>
+      <c r="I46" s="646"/>
+      <c r="J46" s="646"/>
+      <c r="K46" s="646"/>
+      <c r="L46" s="646"/>
+      <c r="M46" s="646"/>
+      <c r="N46" s="646"/>
+      <c r="O46" s="646"/>
+      <c r="P46" s="646"/>
+    </row>
+    <row r="47" spans="1:16">
+      <c r="A47" s="646" t="s">
         <v>359</v>
       </c>
-      <c r="B47" s="644"/>
-[...13 lines deleted...]
-      <c r="P47" s="644"/>
+      <c r="B47" s="646"/>
+      <c r="C47" s="646"/>
+      <c r="D47" s="646"/>
+      <c r="E47" s="646"/>
+      <c r="F47" s="646"/>
+      <c r="G47" s="646"/>
+      <c r="H47" s="646"/>
+      <c r="I47" s="646"/>
+      <c r="J47" s="646"/>
+      <c r="K47" s="646"/>
+      <c r="L47" s="646"/>
+      <c r="M47" s="646"/>
+      <c r="N47" s="646"/>
+      <c r="O47" s="646"/>
+      <c r="P47" s="646"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="A44:D44"/>
     <mergeCell ref="E44:P44"/>
     <mergeCell ref="A46:P46"/>
     <mergeCell ref="A47:P47"/>
     <mergeCell ref="A41:D41"/>
     <mergeCell ref="E41:P41"/>
     <mergeCell ref="A42:D42"/>
     <mergeCell ref="E42:P42"/>
     <mergeCell ref="A43:D43"/>
     <mergeCell ref="E43:P43"/>
     <mergeCell ref="A40:P40"/>
     <mergeCell ref="A27:A33"/>
     <mergeCell ref="B27:P27"/>
     <mergeCell ref="B28:P28"/>
     <mergeCell ref="B29:P29"/>
     <mergeCell ref="B30:P30"/>
     <mergeCell ref="B31:P31"/>
     <mergeCell ref="A35:A37"/>
     <mergeCell ref="B35:P35"/>
     <mergeCell ref="B36:P36"/>
     <mergeCell ref="B37:P37"/>
     <mergeCell ref="B38:P38"/>
@@ -20118,2071 +20906,2862 @@
     <mergeCell ref="B20:P20"/>
     <mergeCell ref="B21:P21"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:P22"/>
     <mergeCell ref="B23:P23"/>
     <mergeCell ref="A25:P25"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="B7:P7"/>
     <mergeCell ref="A8:A16"/>
     <mergeCell ref="B8:P8"/>
     <mergeCell ref="B9:P9"/>
     <mergeCell ref="B10:P10"/>
     <mergeCell ref="B11:P11"/>
     <mergeCell ref="B12:P12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FDEB70D-C997-4852-8701-58479402EA97}">
+  <dimension ref="A1:P47"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I18" sqref="I18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.25"/>
+  <cols>
+    <col min="1" max="17" width="4.625" style="147" customWidth="1"/>
+    <col min="18" max="16384" width="9" style="147"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="15" customHeight="1">
+      <c r="O1" s="148"/>
+    </row>
+    <row r="2" spans="1:16" ht="15" customHeight="1">
+      <c r="A2" s="149"/>
+      <c r="B2" s="679" t="s">
+        <v>469</v>
+      </c>
+      <c r="C2" s="680"/>
+      <c r="D2" s="680"/>
+      <c r="E2" s="680"/>
+      <c r="F2" s="680"/>
+      <c r="G2" s="680"/>
+      <c r="H2" s="680"/>
+      <c r="I2" s="680"/>
+      <c r="J2" s="680"/>
+      <c r="K2" s="680"/>
+      <c r="L2" s="680"/>
+      <c r="M2" s="680"/>
+      <c r="N2" s="680"/>
+      <c r="O2" s="680"/>
+      <c r="P2" s="680"/>
+    </row>
+    <row r="3" spans="1:16" ht="15" customHeight="1">
+      <c r="A3" s="681"/>
+      <c r="B3" s="680"/>
+      <c r="C3" s="680"/>
+      <c r="D3" s="680"/>
+      <c r="E3" s="680"/>
+      <c r="F3" s="680"/>
+      <c r="G3" s="680"/>
+      <c r="H3" s="680"/>
+      <c r="I3" s="680"/>
+      <c r="J3" s="680"/>
+      <c r="K3" s="680"/>
+      <c r="L3" s="680"/>
+      <c r="M3" s="680"/>
+      <c r="N3" s="680"/>
+      <c r="O3" s="680"/>
+      <c r="P3" s="680"/>
+    </row>
+    <row r="4" spans="1:16" ht="15" customHeight="1">
+      <c r="B4" s="680"/>
+      <c r="C4" s="680"/>
+      <c r="D4" s="680"/>
+      <c r="E4" s="680"/>
+      <c r="F4" s="680"/>
+      <c r="G4" s="680"/>
+      <c r="H4" s="680"/>
+      <c r="I4" s="680"/>
+      <c r="J4" s="680"/>
+      <c r="K4" s="680"/>
+      <c r="L4" s="680"/>
+      <c r="M4" s="680"/>
+      <c r="N4" s="680"/>
+      <c r="O4" s="680"/>
+      <c r="P4" s="680"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1">
+      <c r="A5" s="682"/>
+      <c r="B5" s="680"/>
+      <c r="C5" s="680"/>
+      <c r="D5" s="680"/>
+      <c r="E5" s="680"/>
+      <c r="F5" s="680"/>
+      <c r="G5" s="680"/>
+      <c r="H5" s="680"/>
+      <c r="I5" s="680"/>
+      <c r="J5" s="680"/>
+      <c r="K5" s="680"/>
+      <c r="L5" s="680"/>
+      <c r="M5" s="680"/>
+      <c r="N5" s="680"/>
+      <c r="O5" s="680"/>
+      <c r="P5" s="680"/>
+    </row>
+    <row r="6" spans="1:16" ht="15" customHeight="1">
+      <c r="A6" s="683"/>
+      <c r="B6" s="680"/>
+      <c r="C6" s="680"/>
+      <c r="D6" s="680"/>
+      <c r="E6" s="680"/>
+      <c r="F6" s="680"/>
+      <c r="G6" s="680"/>
+      <c r="H6" s="680"/>
+      <c r="I6" s="680"/>
+      <c r="J6" s="680"/>
+      <c r="K6" s="680"/>
+      <c r="L6" s="680"/>
+      <c r="M6" s="680"/>
+      <c r="N6" s="680"/>
+      <c r="O6" s="680"/>
+      <c r="P6" s="680"/>
+    </row>
+    <row r="7" spans="1:16" ht="15" customHeight="1">
+      <c r="A7" s="684"/>
+      <c r="B7" s="680"/>
+      <c r="C7" s="680"/>
+      <c r="D7" s="680"/>
+      <c r="E7" s="680"/>
+      <c r="F7" s="680"/>
+      <c r="G7" s="680"/>
+      <c r="H7" s="680"/>
+      <c r="I7" s="680"/>
+      <c r="J7" s="680"/>
+      <c r="K7" s="680"/>
+      <c r="L7" s="680"/>
+      <c r="M7" s="680"/>
+      <c r="N7" s="680"/>
+      <c r="O7" s="680"/>
+      <c r="P7" s="680"/>
+    </row>
+    <row r="8" spans="1:16" ht="15" customHeight="1">
+      <c r="A8" s="685"/>
+      <c r="B8" s="680"/>
+      <c r="C8" s="680"/>
+      <c r="D8" s="680"/>
+      <c r="E8" s="680"/>
+      <c r="F8" s="680"/>
+      <c r="G8" s="680"/>
+      <c r="H8" s="680"/>
+      <c r="I8" s="680"/>
+      <c r="J8" s="680"/>
+      <c r="K8" s="680"/>
+      <c r="L8" s="680"/>
+      <c r="M8" s="680"/>
+      <c r="N8" s="680"/>
+      <c r="O8" s="680"/>
+      <c r="P8" s="680"/>
+    </row>
+    <row r="9" spans="1:16" ht="15" customHeight="1">
+      <c r="A9" s="685"/>
+      <c r="B9" s="680"/>
+      <c r="C9" s="680"/>
+      <c r="D9" s="680"/>
+      <c r="E9" s="680"/>
+      <c r="F9" s="680"/>
+      <c r="G9" s="680"/>
+      <c r="H9" s="680"/>
+      <c r="I9" s="680"/>
+      <c r="J9" s="680"/>
+      <c r="K9" s="680"/>
+      <c r="L9" s="680"/>
+      <c r="M9" s="680"/>
+      <c r="N9" s="680"/>
+      <c r="O9" s="680"/>
+      <c r="P9" s="680"/>
+    </row>
+    <row r="10" spans="1:16" ht="15" customHeight="1">
+      <c r="A10" s="685"/>
+      <c r="B10" s="680"/>
+      <c r="C10" s="680"/>
+      <c r="D10" s="680"/>
+      <c r="E10" s="680"/>
+      <c r="F10" s="680"/>
+      <c r="G10" s="680"/>
+      <c r="H10" s="680"/>
+      <c r="I10" s="680"/>
+      <c r="J10" s="680"/>
+      <c r="K10" s="680"/>
+      <c r="L10" s="680"/>
+      <c r="M10" s="680"/>
+      <c r="N10" s="680"/>
+      <c r="O10" s="680"/>
+      <c r="P10" s="680"/>
+    </row>
+    <row r="11" spans="1:16" ht="15" customHeight="1">
+      <c r="A11" s="685"/>
+      <c r="B11" s="680"/>
+      <c r="C11" s="680"/>
+      <c r="D11" s="680"/>
+      <c r="E11" s="680"/>
+      <c r="F11" s="680"/>
+      <c r="G11" s="680"/>
+      <c r="H11" s="680"/>
+      <c r="I11" s="680"/>
+      <c r="J11" s="680"/>
+      <c r="K11" s="680"/>
+      <c r="L11" s="680"/>
+      <c r="M11" s="680"/>
+      <c r="N11" s="680"/>
+      <c r="O11" s="680"/>
+      <c r="P11" s="680"/>
+    </row>
+    <row r="12" spans="1:16" ht="15" customHeight="1">
+      <c r="A12" s="685"/>
+      <c r="B12" s="680"/>
+      <c r="C12" s="680"/>
+      <c r="D12" s="680"/>
+      <c r="E12" s="680"/>
+      <c r="F12" s="680"/>
+      <c r="G12" s="680"/>
+      <c r="H12" s="680"/>
+      <c r="I12" s="680"/>
+      <c r="J12" s="680"/>
+      <c r="K12" s="680"/>
+      <c r="L12" s="680"/>
+      <c r="M12" s="680"/>
+      <c r="N12" s="680"/>
+      <c r="O12" s="680"/>
+      <c r="P12" s="680"/>
+    </row>
+    <row r="13" spans="1:16" ht="15" customHeight="1">
+      <c r="A13" s="685"/>
+      <c r="B13" s="686"/>
+      <c r="C13" s="686"/>
+      <c r="D13" s="686"/>
+      <c r="E13" s="686"/>
+      <c r="F13" s="686"/>
+      <c r="G13" s="686"/>
+      <c r="H13" s="686"/>
+      <c r="I13" s="686"/>
+      <c r="J13" s="686"/>
+      <c r="K13" s="686"/>
+      <c r="L13" s="686"/>
+      <c r="M13" s="686"/>
+      <c r="N13" s="686"/>
+      <c r="O13" s="686"/>
+      <c r="P13" s="686"/>
+    </row>
+    <row r="14" spans="1:16" ht="15" customHeight="1">
+      <c r="A14" s="685"/>
+      <c r="B14" s="686"/>
+      <c r="C14" s="686"/>
+      <c r="D14" s="686"/>
+      <c r="E14" s="686"/>
+      <c r="F14" s="686"/>
+      <c r="G14" s="686"/>
+      <c r="H14" s="686"/>
+      <c r="I14" s="686"/>
+      <c r="J14" s="686"/>
+      <c r="K14" s="686"/>
+      <c r="L14" s="686"/>
+      <c r="M14" s="686"/>
+      <c r="N14" s="686"/>
+      <c r="O14" s="686"/>
+      <c r="P14" s="686"/>
+    </row>
+    <row r="15" spans="1:16" s="148" customFormat="1" ht="15" customHeight="1">
+      <c r="A15" s="685"/>
+      <c r="D15" s="687"/>
+      <c r="E15" s="687"/>
+      <c r="F15" s="687"/>
+      <c r="G15" s="687"/>
+      <c r="H15" s="687"/>
+      <c r="I15" s="687"/>
+      <c r="J15" s="687"/>
+      <c r="K15" s="687"/>
+    </row>
+    <row r="16" spans="1:16" ht="15" customHeight="1">
+      <c r="A16" s="685"/>
+      <c r="D16" s="684"/>
+      <c r="E16" s="684"/>
+      <c r="F16" s="684"/>
+      <c r="G16" s="684"/>
+      <c r="H16" s="684"/>
+      <c r="I16" s="684"/>
+      <c r="J16" s="684"/>
+      <c r="K16" s="684"/>
+    </row>
+    <row r="17" spans="1:16" ht="15" customHeight="1">
+      <c r="A17" s="687"/>
+      <c r="B17" s="685"/>
+      <c r="C17" s="685"/>
+      <c r="D17" s="685"/>
+      <c r="E17" s="685"/>
+      <c r="F17" s="685"/>
+      <c r="G17" s="685"/>
+      <c r="H17" s="685"/>
+      <c r="I17" s="685"/>
+      <c r="J17" s="685"/>
+      <c r="K17" s="685"/>
+      <c r="L17" s="685"/>
+      <c r="M17" s="685"/>
+      <c r="N17" s="685"/>
+      <c r="O17" s="685"/>
+      <c r="P17" s="685"/>
+    </row>
+    <row r="18" spans="1:16" ht="15" customHeight="1">
+      <c r="A18" s="685"/>
+      <c r="B18" s="685"/>
+      <c r="C18" s="685"/>
+      <c r="D18" s="685"/>
+      <c r="E18" s="685"/>
+      <c r="F18" s="685"/>
+      <c r="G18" s="685"/>
+      <c r="H18" s="685"/>
+      <c r="I18" s="685"/>
+      <c r="J18" s="685"/>
+      <c r="K18" s="685"/>
+      <c r="L18" s="685"/>
+      <c r="M18" s="685"/>
+      <c r="N18" s="685"/>
+      <c r="O18" s="685"/>
+      <c r="P18" s="685"/>
+    </row>
+    <row r="19" spans="1:16" ht="15" customHeight="1">
+      <c r="A19" s="685"/>
+      <c r="B19" s="688"/>
+      <c r="C19" s="688"/>
+      <c r="D19" s="688"/>
+      <c r="E19" s="688"/>
+      <c r="F19" s="688"/>
+      <c r="G19" s="688"/>
+      <c r="H19" s="688"/>
+      <c r="I19" s="688"/>
+      <c r="J19" s="688"/>
+      <c r="K19" s="688"/>
+      <c r="L19" s="688"/>
+      <c r="M19" s="688"/>
+      <c r="N19" s="688"/>
+      <c r="O19" s="688"/>
+      <c r="P19" s="688"/>
+    </row>
+    <row r="20" spans="1:16" ht="15" customHeight="1">
+      <c r="A20" s="685"/>
+      <c r="B20" s="685"/>
+      <c r="C20" s="685"/>
+      <c r="D20" s="685"/>
+      <c r="E20" s="685"/>
+      <c r="F20" s="685"/>
+      <c r="G20" s="685"/>
+      <c r="H20" s="685"/>
+      <c r="I20" s="685"/>
+      <c r="J20" s="685"/>
+      <c r="K20" s="685"/>
+      <c r="L20" s="685"/>
+      <c r="M20" s="685"/>
+      <c r="N20" s="685"/>
+      <c r="O20" s="685"/>
+      <c r="P20" s="685"/>
+    </row>
+    <row r="21" spans="1:16" ht="15" customHeight="1">
+      <c r="A21" s="687"/>
+      <c r="B21" s="685"/>
+      <c r="C21" s="685"/>
+      <c r="D21" s="685"/>
+      <c r="E21" s="685"/>
+      <c r="F21" s="685"/>
+      <c r="G21" s="685"/>
+      <c r="H21" s="685"/>
+      <c r="I21" s="685"/>
+      <c r="J21" s="685"/>
+      <c r="K21" s="685"/>
+      <c r="L21" s="685"/>
+      <c r="M21" s="685"/>
+      <c r="N21" s="685"/>
+      <c r="O21" s="685"/>
+      <c r="P21" s="685"/>
+    </row>
+    <row r="22" spans="1:16" ht="15" customHeight="1">
+      <c r="A22" s="685"/>
+      <c r="B22" s="685"/>
+      <c r="C22" s="685"/>
+      <c r="D22" s="685"/>
+      <c r="E22" s="685"/>
+      <c r="F22" s="685"/>
+      <c r="G22" s="685"/>
+      <c r="H22" s="685"/>
+      <c r="I22" s="685"/>
+      <c r="J22" s="685"/>
+      <c r="K22" s="685"/>
+      <c r="L22" s="685"/>
+      <c r="M22" s="685"/>
+      <c r="N22" s="685"/>
+      <c r="O22" s="685"/>
+      <c r="P22" s="685"/>
+    </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1">
+      <c r="A23" s="685"/>
+      <c r="B23" s="688"/>
+      <c r="C23" s="688"/>
+      <c r="D23" s="688"/>
+      <c r="E23" s="688"/>
+      <c r="F23" s="688"/>
+      <c r="G23" s="688"/>
+      <c r="H23" s="688"/>
+      <c r="I23" s="688"/>
+      <c r="J23" s="688"/>
+      <c r="K23" s="688"/>
+      <c r="L23" s="688"/>
+      <c r="M23" s="688"/>
+      <c r="N23" s="688"/>
+      <c r="O23" s="688"/>
+      <c r="P23" s="688"/>
+    </row>
+    <row r="24" spans="1:16" ht="15" customHeight="1"/>
+    <row r="25" spans="1:16" ht="15" customHeight="1">
+      <c r="A25" s="683"/>
+      <c r="B25" s="682"/>
+      <c r="C25" s="682"/>
+      <c r="D25" s="682"/>
+      <c r="E25" s="682"/>
+      <c r="F25" s="682"/>
+      <c r="G25" s="682"/>
+      <c r="H25" s="682"/>
+      <c r="I25" s="682"/>
+      <c r="J25" s="682"/>
+      <c r="K25" s="682"/>
+      <c r="L25" s="682"/>
+      <c r="M25" s="682"/>
+      <c r="N25" s="682"/>
+      <c r="O25" s="682"/>
+      <c r="P25" s="682"/>
+    </row>
+    <row r="26" spans="1:16" ht="15" customHeight="1">
+      <c r="A26" s="684"/>
+      <c r="B26" s="685"/>
+      <c r="C26" s="685"/>
+      <c r="D26" s="685"/>
+      <c r="E26" s="685"/>
+      <c r="F26" s="685"/>
+      <c r="G26" s="685"/>
+      <c r="H26" s="685"/>
+      <c r="I26" s="685"/>
+      <c r="J26" s="685"/>
+      <c r="K26" s="685"/>
+      <c r="L26" s="685"/>
+      <c r="M26" s="685"/>
+      <c r="N26" s="685"/>
+      <c r="O26" s="685"/>
+      <c r="P26" s="685"/>
+    </row>
+    <row r="27" spans="1:16" ht="15" customHeight="1">
+      <c r="A27" s="685"/>
+      <c r="B27" s="149"/>
+      <c r="C27" s="149"/>
+      <c r="D27" s="149"/>
+      <c r="E27" s="149"/>
+      <c r="F27" s="149"/>
+      <c r="G27" s="149"/>
+      <c r="H27" s="149"/>
+      <c r="I27" s="149"/>
+      <c r="J27" s="149"/>
+      <c r="K27" s="149"/>
+      <c r="L27" s="149"/>
+      <c r="M27" s="149"/>
+      <c r="N27" s="149"/>
+      <c r="O27" s="149"/>
+      <c r="P27" s="149"/>
+    </row>
+    <row r="28" spans="1:16" ht="15" customHeight="1">
+      <c r="A28" s="685"/>
+      <c r="B28" s="149"/>
+      <c r="C28" s="149"/>
+      <c r="D28" s="149"/>
+      <c r="E28" s="149"/>
+      <c r="F28" s="149"/>
+      <c r="G28" s="149"/>
+      <c r="H28" s="149"/>
+      <c r="I28" s="149"/>
+      <c r="J28" s="149"/>
+      <c r="K28" s="149"/>
+      <c r="L28" s="149"/>
+      <c r="M28" s="149"/>
+      <c r="N28" s="149"/>
+      <c r="O28" s="149"/>
+      <c r="P28" s="149"/>
+    </row>
+    <row r="29" spans="1:16" ht="15" customHeight="1">
+      <c r="A29" s="685"/>
+      <c r="B29" s="149"/>
+      <c r="C29" s="149"/>
+      <c r="D29" s="149"/>
+      <c r="E29" s="149"/>
+      <c r="F29" s="149"/>
+      <c r="G29" s="149"/>
+      <c r="H29" s="149"/>
+      <c r="I29" s="149"/>
+      <c r="J29" s="149"/>
+      <c r="K29" s="149"/>
+      <c r="L29" s="149"/>
+      <c r="M29" s="149"/>
+      <c r="N29" s="149"/>
+      <c r="O29" s="149"/>
+      <c r="P29" s="149"/>
+    </row>
+    <row r="30" spans="1:16" ht="15" customHeight="1">
+      <c r="A30" s="685"/>
+      <c r="B30" s="689"/>
+      <c r="C30" s="689"/>
+      <c r="D30" s="689"/>
+      <c r="E30" s="689"/>
+      <c r="F30" s="689"/>
+      <c r="G30" s="689"/>
+      <c r="H30" s="689"/>
+      <c r="I30" s="689"/>
+      <c r="J30" s="689"/>
+      <c r="K30" s="689"/>
+      <c r="L30" s="689"/>
+      <c r="M30" s="689"/>
+      <c r="N30" s="689"/>
+      <c r="O30" s="689"/>
+      <c r="P30" s="689"/>
+    </row>
+    <row r="31" spans="1:16" ht="15" customHeight="1">
+      <c r="A31" s="685"/>
+      <c r="B31" s="689"/>
+      <c r="C31" s="689"/>
+      <c r="D31" s="689"/>
+      <c r="E31" s="689"/>
+      <c r="F31" s="689"/>
+      <c r="G31" s="689"/>
+      <c r="H31" s="689"/>
+      <c r="I31" s="689"/>
+      <c r="J31" s="689"/>
+      <c r="K31" s="689"/>
+      <c r="L31" s="689"/>
+      <c r="M31" s="689"/>
+      <c r="N31" s="689"/>
+      <c r="O31" s="689"/>
+      <c r="P31" s="689"/>
+    </row>
+    <row r="32" spans="1:16" s="148" customFormat="1" ht="15" customHeight="1">
+      <c r="A32" s="685"/>
+      <c r="B32" s="687"/>
+      <c r="C32" s="687"/>
+      <c r="D32" s="687"/>
+      <c r="E32" s="687"/>
+      <c r="F32" s="687"/>
+      <c r="G32" s="687"/>
+      <c r="H32" s="687"/>
+      <c r="I32" s="687"/>
+      <c r="J32" s="687"/>
+      <c r="K32" s="687"/>
+      <c r="L32" s="687"/>
+      <c r="M32" s="687"/>
+      <c r="N32" s="687"/>
+      <c r="O32" s="687"/>
+      <c r="P32" s="687"/>
+    </row>
+    <row r="33" spans="1:16" ht="15" customHeight="1">
+      <c r="A33" s="685"/>
+      <c r="B33" s="684"/>
+      <c r="C33" s="684"/>
+      <c r="D33" s="684"/>
+      <c r="E33" s="684"/>
+      <c r="F33" s="684"/>
+      <c r="G33" s="684"/>
+      <c r="H33" s="684"/>
+      <c r="I33" s="684"/>
+      <c r="J33" s="684"/>
+      <c r="K33" s="684"/>
+      <c r="L33" s="684"/>
+      <c r="M33" s="687"/>
+      <c r="N33" s="684"/>
+      <c r="O33" s="684"/>
+      <c r="P33" s="684"/>
+    </row>
+    <row r="34" spans="1:16" ht="15" customHeight="1">
+      <c r="A34" s="687"/>
+      <c r="B34" s="229"/>
+      <c r="C34" s="230"/>
+      <c r="D34" s="230"/>
+      <c r="E34" s="230"/>
+      <c r="F34" s="230"/>
+      <c r="G34" s="230"/>
+      <c r="H34" s="230"/>
+      <c r="I34" s="230"/>
+      <c r="J34" s="230"/>
+      <c r="K34" s="230"/>
+      <c r="L34" s="230"/>
+      <c r="M34" s="230"/>
+      <c r="N34" s="230"/>
+      <c r="O34" s="230"/>
+      <c r="P34" s="230"/>
+    </row>
+    <row r="35" spans="1:16" ht="15" customHeight="1">
+      <c r="A35" s="685"/>
+      <c r="B35" s="685"/>
+      <c r="C35" s="685"/>
+      <c r="D35" s="685"/>
+      <c r="E35" s="685"/>
+      <c r="F35" s="685"/>
+      <c r="G35" s="685"/>
+      <c r="H35" s="685"/>
+      <c r="I35" s="685"/>
+      <c r="J35" s="685"/>
+      <c r="K35" s="685"/>
+      <c r="L35" s="685"/>
+      <c r="M35" s="685"/>
+      <c r="N35" s="685"/>
+      <c r="O35" s="685"/>
+      <c r="P35" s="685"/>
+    </row>
+    <row r="36" spans="1:16" ht="15" customHeight="1">
+      <c r="A36" s="685"/>
+      <c r="B36" s="688"/>
+      <c r="C36" s="688"/>
+      <c r="D36" s="688"/>
+      <c r="E36" s="688"/>
+      <c r="F36" s="688"/>
+      <c r="G36" s="688"/>
+      <c r="H36" s="688"/>
+      <c r="I36" s="688"/>
+      <c r="J36" s="688"/>
+      <c r="K36" s="688"/>
+      <c r="L36" s="688"/>
+      <c r="M36" s="688"/>
+      <c r="N36" s="688"/>
+      <c r="O36" s="688"/>
+      <c r="P36" s="688"/>
+    </row>
+    <row r="37" spans="1:16" ht="15" customHeight="1">
+      <c r="A37" s="685"/>
+      <c r="B37" s="685"/>
+      <c r="C37" s="685"/>
+      <c r="D37" s="685"/>
+      <c r="E37" s="685"/>
+      <c r="F37" s="685"/>
+      <c r="G37" s="685"/>
+      <c r="H37" s="685"/>
+      <c r="I37" s="685"/>
+      <c r="J37" s="685"/>
+      <c r="K37" s="685"/>
+      <c r="L37" s="685"/>
+      <c r="M37" s="685"/>
+      <c r="N37" s="685"/>
+      <c r="O37" s="685"/>
+      <c r="P37" s="685"/>
+    </row>
+    <row r="38" spans="1:16" ht="15" customHeight="1">
+      <c r="A38" s="687"/>
+      <c r="B38" s="685"/>
+      <c r="C38" s="685"/>
+      <c r="D38" s="685"/>
+      <c r="E38" s="685"/>
+      <c r="F38" s="685"/>
+      <c r="G38" s="685"/>
+      <c r="H38" s="685"/>
+      <c r="I38" s="685"/>
+      <c r="J38" s="685"/>
+      <c r="K38" s="685"/>
+      <c r="L38" s="685"/>
+      <c r="M38" s="685"/>
+      <c r="N38" s="685"/>
+      <c r="O38" s="685"/>
+      <c r="P38" s="685"/>
+    </row>
+    <row r="39" spans="1:16" ht="15" customHeight="1"/>
+    <row r="40" spans="1:16" ht="15" customHeight="1">
+      <c r="A40" s="682"/>
+      <c r="B40" s="682"/>
+      <c r="C40" s="682"/>
+      <c r="D40" s="682"/>
+      <c r="E40" s="682"/>
+      <c r="F40" s="682"/>
+      <c r="G40" s="682"/>
+      <c r="H40" s="682"/>
+      <c r="I40" s="682"/>
+      <c r="J40" s="682"/>
+      <c r="K40" s="682"/>
+      <c r="L40" s="682"/>
+      <c r="M40" s="682"/>
+      <c r="N40" s="682"/>
+      <c r="O40" s="682"/>
+      <c r="P40" s="682"/>
+    </row>
+    <row r="41" spans="1:16" ht="15" customHeight="1">
+      <c r="A41" s="682"/>
+      <c r="B41" s="682"/>
+      <c r="C41" s="682"/>
+      <c r="D41" s="682"/>
+      <c r="E41" s="682"/>
+      <c r="F41" s="682"/>
+      <c r="G41" s="682"/>
+      <c r="H41" s="682"/>
+      <c r="I41" s="682"/>
+      <c r="J41" s="682"/>
+      <c r="K41" s="682"/>
+      <c r="L41" s="682"/>
+      <c r="M41" s="682"/>
+      <c r="N41" s="682"/>
+      <c r="O41" s="682"/>
+      <c r="P41" s="682"/>
+    </row>
+    <row r="42" spans="1:16" ht="15" customHeight="1">
+      <c r="A42" s="682"/>
+      <c r="B42" s="682"/>
+      <c r="C42" s="682"/>
+      <c r="D42" s="682"/>
+      <c r="E42" s="682"/>
+      <c r="F42" s="682"/>
+      <c r="G42" s="682"/>
+      <c r="H42" s="682"/>
+      <c r="I42" s="682"/>
+      <c r="J42" s="682"/>
+      <c r="K42" s="682"/>
+      <c r="L42" s="682"/>
+      <c r="M42" s="682"/>
+      <c r="N42" s="682"/>
+      <c r="O42" s="682"/>
+      <c r="P42" s="682"/>
+    </row>
+    <row r="43" spans="1:16" ht="15" customHeight="1">
+      <c r="A43" s="682"/>
+      <c r="B43" s="682"/>
+      <c r="C43" s="682"/>
+      <c r="D43" s="682"/>
+      <c r="E43" s="682"/>
+      <c r="F43" s="682"/>
+      <c r="G43" s="682"/>
+      <c r="H43" s="682"/>
+      <c r="I43" s="682"/>
+      <c r="J43" s="682"/>
+      <c r="K43" s="682"/>
+      <c r="L43" s="682"/>
+      <c r="M43" s="682"/>
+      <c r="N43" s="682"/>
+      <c r="O43" s="682"/>
+      <c r="P43" s="682"/>
+    </row>
+    <row r="44" spans="1:16" ht="15" customHeight="1">
+      <c r="A44" s="682"/>
+      <c r="B44" s="682"/>
+      <c r="C44" s="682"/>
+      <c r="D44" s="682"/>
+      <c r="E44" s="682"/>
+      <c r="F44" s="682"/>
+      <c r="G44" s="682"/>
+      <c r="H44" s="682"/>
+      <c r="I44" s="682"/>
+      <c r="J44" s="682"/>
+      <c r="K44" s="682"/>
+      <c r="L44" s="682"/>
+      <c r="M44" s="682"/>
+      <c r="N44" s="682"/>
+      <c r="O44" s="682"/>
+      <c r="P44" s="682"/>
+    </row>
+    <row r="45" spans="1:16" ht="15" customHeight="1"/>
+    <row r="46" spans="1:16" ht="15" customHeight="1">
+      <c r="A46" s="686"/>
+      <c r="B46" s="686"/>
+      <c r="C46" s="686"/>
+      <c r="D46" s="686"/>
+      <c r="E46" s="686"/>
+      <c r="F46" s="686"/>
+      <c r="G46" s="686"/>
+      <c r="H46" s="686"/>
+      <c r="I46" s="686"/>
+      <c r="J46" s="686"/>
+      <c r="K46" s="686"/>
+      <c r="L46" s="686"/>
+      <c r="M46" s="686"/>
+      <c r="N46" s="686"/>
+      <c r="O46" s="686"/>
+      <c r="P46" s="686"/>
+    </row>
+    <row r="47" spans="1:16" ht="15" customHeight="1">
+      <c r="A47" s="686"/>
+      <c r="B47" s="686"/>
+      <c r="C47" s="686"/>
+      <c r="D47" s="686"/>
+      <c r="E47" s="686"/>
+      <c r="F47" s="686"/>
+      <c r="G47" s="686"/>
+      <c r="H47" s="686"/>
+      <c r="I47" s="686"/>
+      <c r="J47" s="686"/>
+      <c r="K47" s="686"/>
+      <c r="L47" s="686"/>
+      <c r="M47" s="686"/>
+      <c r="N47" s="686"/>
+      <c r="O47" s="686"/>
+      <c r="P47" s="686"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="B2:P12"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4DBA9D6-ADC1-4D66-A0DE-2A12F778B52D}">
   <dimension ref="A1:D31"/>
   <sheetViews>
     <sheetView topLeftCell="A11" workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultRowHeight="18.75"/>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:4">
       <c r="A1" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:4">
       <c r="A11" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>160</v>
       </c>
       <c r="D16">
         <v>61</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>76</v>
       </c>
       <c r="D17">
         <v>63</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>180</v>
       </c>
       <c r="D18">
         <v>65</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>179</v>
       </c>
       <c r="D19">
         <v>64</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>181</v>
       </c>
       <c r="D20">
         <v>55</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>197</v>
       </c>
       <c r="D21">
         <v>71</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>198</v>
       </c>
       <c r="D22">
         <v>72</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="24" spans="1:4">
       <c r="A24" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:4">
       <c r="A25" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="27" spans="1:4">
       <c r="A27" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="28" spans="1:4">
       <c r="A28" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.4">
+    <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>191</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95820338-B49F-4B7C-BD5F-3537BCF965BF}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:U69"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="E17" sqref="E17"/>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B69" sqref="B69:U69"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
     <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="2.25" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="363" t="s">
+    <row r="1" spans="1:21" ht="13.5" customHeight="1">
+      <c r="A1" s="365" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="363"/>
-[...49 lines deleted...]
-      <c r="A4" s="290" t="s">
+      <c r="B1" s="365"/>
+      <c r="C1" s="365"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1">
+      <c r="A2" s="292"/>
+      <c r="B2" s="292"/>
+      <c r="C2" s="292"/>
+      <c r="D2" s="292"/>
+      <c r="E2" s="292"/>
+      <c r="F2" s="292"/>
+      <c r="G2" s="292"/>
+      <c r="H2" s="292"/>
+      <c r="I2" s="292"/>
+      <c r="J2" s="292"/>
+      <c r="K2" s="292"/>
+      <c r="L2" s="292"/>
+      <c r="M2" s="292"/>
+      <c r="N2" s="292"/>
+      <c r="O2" s="292"/>
+      <c r="P2" s="292"/>
+      <c r="Q2" s="292"/>
+      <c r="R2" s="292"/>
+      <c r="S2" s="292"/>
+      <c r="T2" s="292"/>
+      <c r="U2" s="292"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" customHeight="1">
+      <c r="A3" s="292"/>
+      <c r="B3" s="292"/>
+      <c r="C3" s="292"/>
+      <c r="D3" s="292"/>
+      <c r="E3" s="292"/>
+      <c r="F3" s="292"/>
+      <c r="G3" s="292"/>
+      <c r="H3" s="292"/>
+      <c r="I3" s="292"/>
+      <c r="J3" s="292"/>
+      <c r="K3" s="292"/>
+      <c r="L3" s="292"/>
+      <c r="M3" s="292"/>
+      <c r="N3" s="292"/>
+      <c r="O3" s="292"/>
+      <c r="P3" s="292"/>
+      <c r="Q3" s="292"/>
+      <c r="R3" s="292"/>
+      <c r="S3" s="292"/>
+      <c r="T3" s="292"/>
+      <c r="U3" s="292"/>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1">
+      <c r="A4" s="292" t="s">
         <v>161</v>
       </c>
-      <c r="B4" s="290"/>
-[...20 lines deleted...]
-    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="292"/>
+      <c r="C4" s="292"/>
+      <c r="D4" s="292"/>
+      <c r="E4" s="292"/>
+      <c r="F4" s="292"/>
+      <c r="G4" s="292"/>
+      <c r="H4" s="292"/>
+      <c r="I4" s="292"/>
+      <c r="J4" s="292"/>
+      <c r="K4" s="292"/>
+      <c r="L4" s="292"/>
+      <c r="M4" s="292"/>
+      <c r="N4" s="292"/>
+      <c r="O4" s="292"/>
+      <c r="P4" s="292"/>
+      <c r="Q4" s="292"/>
+      <c r="R4" s="292"/>
+      <c r="S4" s="292"/>
+      <c r="T4" s="292"/>
+      <c r="U4" s="292"/>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1">
       <c r="A5" s="48"/>
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
-      <c r="E5" s="291" t="s">
+      <c r="E5" s="293" t="s">
         <v>200</v>
       </c>
-      <c r="F5" s="291"/>
+      <c r="F5" s="293"/>
       <c r="G5" s="48" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="48"/>
       <c r="I5" s="48"/>
       <c r="J5" s="48"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="48"/>
       <c r="N5" s="48"/>
       <c r="O5" s="48"/>
       <c r="P5" s="48"/>
       <c r="Q5" s="48"/>
       <c r="R5" s="48"/>
       <c r="S5" s="48"/>
       <c r="T5" s="48"/>
       <c r="U5" s="48"/>
     </row>
-    <row r="6" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:21" ht="15" customHeight="1">
       <c r="A6" s="48"/>
       <c r="B6" s="48"/>
       <c r="C6" s="48"/>
       <c r="D6" s="48"/>
       <c r="E6" s="48"/>
       <c r="F6" s="48"/>
       <c r="G6" s="48"/>
       <c r="H6" s="48"/>
       <c r="I6" s="48"/>
       <c r="J6" s="48"/>
-      <c r="K6" s="308" t="s">
+      <c r="K6" s="310" t="s">
         <v>199</v>
       </c>
-      <c r="L6" s="308"/>
-[...1 lines deleted...]
-      <c r="N6" s="308"/>
+      <c r="L6" s="310"/>
+      <c r="M6" s="310"/>
+      <c r="N6" s="310"/>
       <c r="O6" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="308"/>
-      <c r="Q6" s="308"/>
+      <c r="P6" s="310"/>
+      <c r="Q6" s="310"/>
       <c r="R6" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="S6" s="308"/>
-      <c r="T6" s="308"/>
+      <c r="S6" s="310"/>
+      <c r="T6" s="310"/>
       <c r="U6" s="48" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:21" ht="15" customHeight="1">
       <c r="A7" s="48"/>
-      <c r="B7" s="290"/>
-      <c r="C7" s="290"/>
+      <c r="B7" s="292"/>
+      <c r="C7" s="292"/>
       <c r="D7" s="74" t="s">
         <v>164</v>
       </c>
       <c r="E7" s="48"/>
       <c r="F7" s="48"/>
       <c r="G7" s="48"/>
       <c r="H7" s="48"/>
       <c r="I7" s="48"/>
       <c r="J7" s="48"/>
       <c r="K7" s="49"/>
       <c r="L7" s="49"/>
       <c r="M7" s="49"/>
       <c r="N7" s="49"/>
       <c r="O7" s="48"/>
       <c r="P7" s="49"/>
       <c r="Q7" s="49"/>
       <c r="R7" s="48"/>
       <c r="S7" s="49"/>
       <c r="T7" s="49"/>
       <c r="U7" s="48"/>
     </row>
-    <row r="8" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:21" ht="15" customHeight="1">
       <c r="A8" s="48"/>
       <c r="B8" s="48"/>
       <c r="C8" s="48"/>
       <c r="D8" s="48"/>
       <c r="E8" s="48"/>
       <c r="F8" s="48"/>
       <c r="G8" s="48"/>
       <c r="H8" s="48" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="48"/>
       <c r="J8" s="50"/>
-      <c r="K8" s="323"/>
-[...11 lines deleted...]
-    <row r="9" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="K8" s="325"/>
+      <c r="L8" s="325"/>
+      <c r="M8" s="325"/>
+      <c r="N8" s="325"/>
+      <c r="O8" s="325"/>
+      <c r="P8" s="325"/>
+      <c r="Q8" s="325"/>
+      <c r="R8" s="325"/>
+      <c r="S8" s="325"/>
+      <c r="T8" s="325"/>
+      <c r="U8" s="325"/>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1">
       <c r="A9" s="48"/>
       <c r="B9" s="48"/>
       <c r="C9" s="48"/>
       <c r="D9" s="48"/>
       <c r="E9" s="48"/>
       <c r="F9" s="48"/>
       <c r="G9" s="48" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="70" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="70"/>
       <c r="J9" s="50"/>
-      <c r="K9" s="323"/>
-[...11 lines deleted...]
-    <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="K9" s="325"/>
+      <c r="L9" s="325"/>
+      <c r="M9" s="325"/>
+      <c r="N9" s="325"/>
+      <c r="O9" s="325"/>
+      <c r="P9" s="325"/>
+      <c r="Q9" s="325"/>
+      <c r="R9" s="325"/>
+      <c r="S9" s="325"/>
+      <c r="T9" s="325"/>
+      <c r="U9" s="325"/>
+    </row>
+    <row r="10" spans="1:21" ht="15" customHeight="1">
       <c r="A10" s="48"/>
       <c r="B10" s="48"/>
       <c r="C10" s="48"/>
       <c r="D10" s="48"/>
       <c r="E10" s="48"/>
       <c r="F10" s="48"/>
       <c r="G10" s="48"/>
       <c r="H10" s="48" t="s">
         <v>8</v>
       </c>
       <c r="I10" s="48"/>
       <c r="J10" s="50"/>
-      <c r="K10" s="323"/>
-[...11 lines deleted...]
-    <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="K10" s="325"/>
+      <c r="L10" s="325"/>
+      <c r="M10" s="325"/>
+      <c r="N10" s="325"/>
+      <c r="O10" s="325"/>
+      <c r="P10" s="325"/>
+      <c r="Q10" s="325"/>
+      <c r="R10" s="325"/>
+      <c r="S10" s="325"/>
+      <c r="T10" s="325"/>
+      <c r="U10" s="325"/>
+    </row>
+    <row r="11" spans="1:21" ht="15" customHeight="1">
       <c r="A11" s="51"/>
       <c r="B11" s="51"/>
       <c r="C11" s="51"/>
       <c r="D11" s="51"/>
       <c r="E11" s="51"/>
       <c r="F11" s="51"/>
       <c r="G11" s="51"/>
       <c r="H11" s="51"/>
       <c r="I11" s="51"/>
       <c r="J11" s="51"/>
       <c r="K11" s="51"/>
       <c r="L11" s="51"/>
       <c r="M11" s="51"/>
       <c r="N11" s="51"/>
       <c r="O11" s="51"/>
       <c r="P11" s="51"/>
       <c r="Q11" s="51"/>
       <c r="R11" s="51"/>
       <c r="S11" s="51"/>
       <c r="T11" s="51"/>
       <c r="U11" s="51"/>
     </row>
-    <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="12" spans="1:21" ht="15" customHeight="1">
       <c r="A12" s="51"/>
       <c r="B12" s="81" t="s">
         <v>182</v>
       </c>
       <c r="C12" s="82" t="s">
         <v>190</v>
       </c>
       <c r="D12" s="82" t="s">
         <v>185</v>
       </c>
       <c r="E12" s="85" t="s">
         <v>201</v>
       </c>
       <c r="F12" s="51" t="s">
         <v>189</v>
       </c>
       <c r="G12" s="51"/>
       <c r="H12" s="51"/>
       <c r="I12" s="51"/>
       <c r="J12" s="51"/>
       <c r="K12" s="51"/>
       <c r="L12" s="51"/>
       <c r="M12" s="51"/>
       <c r="N12" s="51"/>
       <c r="O12" s="51"/>
       <c r="P12" s="51"/>
       <c r="Q12" s="51"/>
       <c r="R12" s="51"/>
       <c r="S12" s="51"/>
       <c r="T12" s="51"/>
       <c r="U12" s="51"/>
     </row>
-    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:21" ht="15" customHeight="1">
       <c r="A13" s="52"/>
       <c r="B13" s="51"/>
       <c r="C13" s="51"/>
       <c r="D13" s="51"/>
       <c r="E13" s="51"/>
       <c r="F13" s="51"/>
       <c r="G13" s="51"/>
       <c r="H13" s="51"/>
       <c r="I13" s="51"/>
       <c r="J13" s="51"/>
       <c r="K13" s="51"/>
       <c r="L13" s="51"/>
       <c r="M13" s="51"/>
       <c r="N13" s="51"/>
       <c r="O13" s="51"/>
       <c r="P13" s="51"/>
       <c r="Q13" s="51"/>
       <c r="R13" s="51"/>
       <c r="S13" s="51"/>
       <c r="T13" s="51"/>
       <c r="U13" s="51"/>
     </row>
-    <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:21" ht="15" customHeight="1">
       <c r="A14" s="52"/>
       <c r="B14" s="51"/>
       <c r="C14" s="51"/>
       <c r="D14" s="51"/>
       <c r="E14" s="51"/>
-      <c r="F14" s="297" t="s">
+      <c r="F14" s="299" t="s">
         <v>9</v>
       </c>
-      <c r="G14" s="298"/>
-      <c r="H14" s="299"/>
+      <c r="G14" s="300"/>
+      <c r="H14" s="301"/>
       <c r="I14" s="53"/>
       <c r="J14" s="53"/>
       <c r="K14" s="53"/>
       <c r="L14" s="53"/>
       <c r="M14" s="53"/>
       <c r="N14" s="53"/>
       <c r="O14" s="54"/>
       <c r="P14" s="54"/>
       <c r="Q14" s="54"/>
       <c r="R14" s="54"/>
       <c r="S14" s="54"/>
       <c r="T14" s="54"/>
       <c r="U14" s="55"/>
     </row>
-    <row r="15" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A15" s="305" t="s">
+    <row r="15" spans="1:21" ht="15" customHeight="1">
+      <c r="A15" s="307" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="300" t="s">
+      <c r="B15" s="302" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="238"/>
-[...21 lines deleted...]
-      <c r="B16" s="301" t="s">
+      <c r="C15" s="240"/>
+      <c r="D15" s="296"/>
+      <c r="E15" s="297"/>
+      <c r="F15" s="297"/>
+      <c r="G15" s="297"/>
+      <c r="H15" s="297"/>
+      <c r="I15" s="297"/>
+      <c r="J15" s="297"/>
+      <c r="K15" s="297"/>
+      <c r="L15" s="297"/>
+      <c r="M15" s="297"/>
+      <c r="N15" s="297"/>
+      <c r="O15" s="297"/>
+      <c r="P15" s="297"/>
+      <c r="Q15" s="297"/>
+      <c r="R15" s="297"/>
+      <c r="S15" s="297"/>
+      <c r="T15" s="297"/>
+      <c r="U15" s="298"/>
+    </row>
+    <row r="16" spans="1:21" ht="15" customHeight="1">
+      <c r="A16" s="308"/>
+      <c r="B16" s="303" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="247"/>
-[...21 lines deleted...]
-      <c r="B17" s="302" t="s">
+      <c r="C16" s="249"/>
+      <c r="D16" s="269"/>
+      <c r="E16" s="270"/>
+      <c r="F16" s="270"/>
+      <c r="G16" s="270"/>
+      <c r="H16" s="270"/>
+      <c r="I16" s="270"/>
+      <c r="J16" s="270"/>
+      <c r="K16" s="270"/>
+      <c r="L16" s="270"/>
+      <c r="M16" s="270"/>
+      <c r="N16" s="270"/>
+      <c r="O16" s="270"/>
+      <c r="P16" s="270"/>
+      <c r="Q16" s="270"/>
+      <c r="R16" s="270"/>
+      <c r="S16" s="270"/>
+      <c r="T16" s="270"/>
+      <c r="U16" s="271"/>
+    </row>
+    <row r="17" spans="1:21" ht="15" customHeight="1">
+      <c r="A17" s="308"/>
+      <c r="B17" s="304" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="248"/>
+      <c r="C17" s="250"/>
       <c r="D17" s="56" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="57"/>
       <c r="F17" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="G17" s="270"/>
-      <c r="H17" s="270"/>
+      <c r="G17" s="272"/>
+      <c r="H17" s="272"/>
       <c r="I17" s="58" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="58"/>
       <c r="K17" s="58"/>
       <c r="L17" s="58"/>
       <c r="M17" s="58"/>
       <c r="N17" s="58"/>
       <c r="O17" s="58"/>
       <c r="P17" s="58"/>
       <c r="Q17" s="58"/>
       <c r="R17" s="58"/>
       <c r="S17" s="58"/>
       <c r="T17" s="58"/>
       <c r="U17" s="59"/>
     </row>
-    <row r="18" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C18" s="250"/>
+    <row r="18" spans="1:21" ht="15" customHeight="1">
+      <c r="A18" s="308"/>
+      <c r="B18" s="305"/>
+      <c r="C18" s="252"/>
       <c r="D18" s="60"/>
       <c r="E18" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="F18" s="271"/>
-      <c r="G18" s="271"/>
+      <c r="F18" s="273"/>
+      <c r="G18" s="273"/>
       <c r="H18" s="87" t="s">
         <v>163</v>
       </c>
-      <c r="I18" s="292"/>
-[...38 lines deleted...]
-      <c r="B20" s="324" t="s">
+      <c r="I18" s="294"/>
+      <c r="J18" s="294"/>
+      <c r="K18" s="294"/>
+      <c r="L18" s="294"/>
+      <c r="M18" s="294"/>
+      <c r="N18" s="294"/>
+      <c r="O18" s="294"/>
+      <c r="P18" s="294"/>
+      <c r="Q18" s="294"/>
+      <c r="R18" s="294"/>
+      <c r="S18" s="294"/>
+      <c r="T18" s="294"/>
+      <c r="U18" s="295"/>
+    </row>
+    <row r="19" spans="1:21" ht="15" customHeight="1">
+      <c r="A19" s="308"/>
+      <c r="B19" s="306"/>
+      <c r="C19" s="254"/>
+      <c r="D19" s="261"/>
+      <c r="E19" s="262"/>
+      <c r="F19" s="262"/>
+      <c r="G19" s="262"/>
+      <c r="H19" s="262"/>
+      <c r="I19" s="262"/>
+      <c r="J19" s="262"/>
+      <c r="K19" s="262"/>
+      <c r="L19" s="262"/>
+      <c r="M19" s="262"/>
+      <c r="N19" s="262"/>
+      <c r="O19" s="262"/>
+      <c r="P19" s="262"/>
+      <c r="Q19" s="262"/>
+      <c r="R19" s="262"/>
+      <c r="S19" s="262"/>
+      <c r="T19" s="262"/>
+      <c r="U19" s="263"/>
+    </row>
+    <row r="20" spans="1:21" ht="15" customHeight="1">
+      <c r="A20" s="308"/>
+      <c r="B20" s="326" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="325"/>
+      <c r="C20" s="327"/>
       <c r="D20" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="E20" s="372" t="s">
+      <c r="E20" s="374" t="s">
         <v>192</v>
       </c>
-      <c r="F20" s="373"/>
-[...20 lines deleted...]
-      <c r="D21" s="309" t="s">
+      <c r="F20" s="375"/>
+      <c r="G20" s="375"/>
+      <c r="H20" s="375"/>
+      <c r="I20" s="375"/>
+      <c r="J20" s="375"/>
+      <c r="K20" s="375"/>
+      <c r="L20" s="376"/>
+      <c r="M20" s="376"/>
+      <c r="N20" s="376"/>
+      <c r="O20" s="376"/>
+      <c r="P20" s="376"/>
+      <c r="Q20" s="376"/>
+      <c r="R20" s="376"/>
+      <c r="S20" s="376"/>
+      <c r="T20" s="376"/>
+      <c r="U20" s="377"/>
+    </row>
+    <row r="21" spans="1:21" ht="15" customHeight="1">
+      <c r="A21" s="308"/>
+      <c r="B21" s="328"/>
+      <c r="C21" s="329"/>
+      <c r="D21" s="311" t="s">
         <v>19</v>
       </c>
-      <c r="E21" s="310"/>
-[...18 lines deleted...]
-      <c r="A22" s="306"/>
+      <c r="E21" s="312"/>
+      <c r="F21" s="319"/>
+      <c r="G21" s="319"/>
+      <c r="H21" s="319"/>
+      <c r="I21" s="319"/>
+      <c r="J21" s="319"/>
+      <c r="K21" s="319"/>
+      <c r="L21" s="319"/>
+      <c r="M21" s="319"/>
+      <c r="N21" s="319"/>
+      <c r="O21" s="319"/>
+      <c r="P21" s="319"/>
+      <c r="Q21" s="319"/>
+      <c r="R21" s="319"/>
+      <c r="S21" s="319"/>
+      <c r="T21" s="319"/>
+      <c r="U21" s="320"/>
+    </row>
+    <row r="22" spans="1:21" ht="15" customHeight="1">
+      <c r="A22" s="308"/>
       <c r="B22" s="61" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="62"/>
       <c r="D22" s="56"/>
       <c r="E22" s="58"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="63"/>
       <c r="N22" s="63"/>
       <c r="O22" s="63"/>
       <c r="P22" s="63"/>
       <c r="Q22" s="63"/>
       <c r="R22" s="63"/>
       <c r="S22" s="63"/>
       <c r="T22" s="63"/>
       <c r="U22" s="64"/>
     </row>
-    <row r="23" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B23" s="328" t="s">
+    <row r="23" spans="1:21" ht="15" customHeight="1">
+      <c r="A23" s="308"/>
+      <c r="B23" s="330" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="329"/>
-      <c r="D23" s="319" t="s">
+      <c r="C23" s="331"/>
+      <c r="D23" s="321" t="s">
         <v>22</v>
       </c>
-      <c r="E23" s="335"/>
-      <c r="F23" s="336"/>
+      <c r="E23" s="337"/>
+      <c r="F23" s="338"/>
       <c r="G23" s="83" t="s">
         <v>11</v>
       </c>
-      <c r="H23" s="311"/>
-[...4 lines deleted...]
-      <c r="M23" s="242" t="s">
+      <c r="H23" s="313"/>
+      <c r="I23" s="314"/>
+      <c r="J23" s="314"/>
+      <c r="K23" s="314"/>
+      <c r="L23" s="315"/>
+      <c r="M23" s="244" t="s">
         <v>23</v>
       </c>
-      <c r="N23" s="243"/>
-[...14 lines deleted...]
-      <c r="F24" s="338"/>
+      <c r="N23" s="245"/>
+      <c r="O23" s="280"/>
+      <c r="P23" s="281"/>
+      <c r="Q23" s="281"/>
+      <c r="R23" s="281"/>
+      <c r="S23" s="281"/>
+      <c r="T23" s="281"/>
+      <c r="U23" s="282"/>
+    </row>
+    <row r="24" spans="1:21" ht="15" customHeight="1">
+      <c r="A24" s="308"/>
+      <c r="B24" s="332"/>
+      <c r="C24" s="333"/>
+      <c r="D24" s="322"/>
+      <c r="E24" s="339"/>
+      <c r="F24" s="340"/>
       <c r="G24" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="H24" s="314"/>
-[...16 lines deleted...]
-      <c r="B25" s="324" t="s">
+      <c r="H24" s="316"/>
+      <c r="I24" s="317"/>
+      <c r="J24" s="317"/>
+      <c r="K24" s="317"/>
+      <c r="L24" s="318"/>
+      <c r="M24" s="246"/>
+      <c r="N24" s="247"/>
+      <c r="O24" s="283"/>
+      <c r="P24" s="284"/>
+      <c r="Q24" s="284"/>
+      <c r="R24" s="284"/>
+      <c r="S24" s="284"/>
+      <c r="T24" s="284"/>
+      <c r="U24" s="285"/>
+    </row>
+    <row r="25" spans="1:21" ht="15" customHeight="1">
+      <c r="A25" s="308"/>
+      <c r="B25" s="326" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="325"/>
+      <c r="C25" s="327"/>
       <c r="D25" s="56" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="57"/>
       <c r="F25" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="G25" s="270"/>
-      <c r="H25" s="270"/>
+      <c r="G25" s="272"/>
+      <c r="H25" s="272"/>
       <c r="I25" s="58" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="58"/>
       <c r="K25" s="58"/>
       <c r="L25" s="58"/>
       <c r="M25" s="58"/>
       <c r="N25" s="58"/>
       <c r="O25" s="58"/>
       <c r="P25" s="58"/>
       <c r="Q25" s="58"/>
       <c r="R25" s="58"/>
       <c r="S25" s="58"/>
       <c r="T25" s="58"/>
       <c r="U25" s="59"/>
     </row>
-    <row r="26" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C26" s="342"/>
+    <row r="26" spans="1:21" ht="15" customHeight="1">
+      <c r="A26" s="308"/>
+      <c r="B26" s="343"/>
+      <c r="C26" s="344"/>
       <c r="D26" s="60"/>
       <c r="E26" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="F26" s="271"/>
-      <c r="G26" s="271"/>
+      <c r="F26" s="273"/>
+      <c r="G26" s="273"/>
       <c r="H26" s="87" t="s">
         <v>163</v>
       </c>
-      <c r="I26" s="292"/>
-[...37 lines deleted...]
-      <c r="A28" s="305" t="s">
+      <c r="I26" s="294"/>
+      <c r="J26" s="294"/>
+      <c r="K26" s="294"/>
+      <c r="L26" s="294"/>
+      <c r="M26" s="294"/>
+      <c r="N26" s="294"/>
+      <c r="O26" s="294"/>
+      <c r="P26" s="294"/>
+      <c r="Q26" s="294"/>
+      <c r="R26" s="294"/>
+      <c r="S26" s="294"/>
+      <c r="T26" s="294"/>
+      <c r="U26" s="295"/>
+    </row>
+    <row r="27" spans="1:21" ht="15" customHeight="1">
+      <c r="A27" s="309"/>
+      <c r="B27" s="328"/>
+      <c r="C27" s="329"/>
+      <c r="D27" s="261"/>
+      <c r="E27" s="262"/>
+      <c r="F27" s="262"/>
+      <c r="G27" s="262"/>
+      <c r="H27" s="262"/>
+      <c r="I27" s="262"/>
+      <c r="J27" s="262"/>
+      <c r="K27" s="262"/>
+      <c r="L27" s="262"/>
+      <c r="M27" s="262"/>
+      <c r="N27" s="262"/>
+      <c r="O27" s="262"/>
+      <c r="P27" s="262"/>
+      <c r="Q27" s="262"/>
+      <c r="R27" s="262"/>
+      <c r="S27" s="262"/>
+      <c r="T27" s="262"/>
+      <c r="U27" s="263"/>
+    </row>
+    <row r="28" spans="1:21" ht="15" customHeight="1">
+      <c r="A28" s="307" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="237" t="s">
+      <c r="B28" s="239" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="238"/>
-[...21 lines deleted...]
-      <c r="B29" s="246" t="s">
+      <c r="C28" s="240"/>
+      <c r="D28" s="266"/>
+      <c r="E28" s="267"/>
+      <c r="F28" s="267"/>
+      <c r="G28" s="267"/>
+      <c r="H28" s="267"/>
+      <c r="I28" s="267"/>
+      <c r="J28" s="267"/>
+      <c r="K28" s="267"/>
+      <c r="L28" s="267"/>
+      <c r="M28" s="267"/>
+      <c r="N28" s="267"/>
+      <c r="O28" s="267"/>
+      <c r="P28" s="267"/>
+      <c r="Q28" s="267"/>
+      <c r="R28" s="267"/>
+      <c r="S28" s="267"/>
+      <c r="T28" s="267"/>
+      <c r="U28" s="268"/>
+    </row>
+    <row r="29" spans="1:21" ht="15" customHeight="1">
+      <c r="A29" s="308"/>
+      <c r="B29" s="248" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="247"/>
-[...21 lines deleted...]
-      <c r="B30" s="248" t="s">
+      <c r="C29" s="249"/>
+      <c r="D29" s="269"/>
+      <c r="E29" s="270"/>
+      <c r="F29" s="270"/>
+      <c r="G29" s="270"/>
+      <c r="H29" s="270"/>
+      <c r="I29" s="270"/>
+      <c r="J29" s="270"/>
+      <c r="K29" s="270"/>
+      <c r="L29" s="270"/>
+      <c r="M29" s="270"/>
+      <c r="N29" s="270"/>
+      <c r="O29" s="270"/>
+      <c r="P29" s="270"/>
+      <c r="Q29" s="270"/>
+      <c r="R29" s="270"/>
+      <c r="S29" s="270"/>
+      <c r="T29" s="270"/>
+      <c r="U29" s="271"/>
+    </row>
+    <row r="30" spans="1:21" ht="15" customHeight="1">
+      <c r="A30" s="308"/>
+      <c r="B30" s="250" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="249"/>
+      <c r="C30" s="251"/>
       <c r="D30" s="56" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="57"/>
       <c r="F30" s="58" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="270"/>
-      <c r="H30" s="270"/>
+      <c r="G30" s="272"/>
+      <c r="H30" s="272"/>
       <c r="I30" s="58" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="58"/>
       <c r="K30" s="58"/>
       <c r="L30" s="58"/>
       <c r="M30" s="58"/>
       <c r="N30" s="58"/>
       <c r="O30" s="58"/>
       <c r="P30" s="58"/>
       <c r="Q30" s="58"/>
       <c r="R30" s="58"/>
       <c r="S30" s="58"/>
       <c r="T30" s="58"/>
       <c r="U30" s="59"/>
     </row>
-    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C31" s="251"/>
+    <row r="31" spans="1:21" ht="15" customHeight="1">
+      <c r="A31" s="308"/>
+      <c r="B31" s="252"/>
+      <c r="C31" s="253"/>
       <c r="D31" s="60"/>
       <c r="E31" s="86" t="s">
         <v>162</v>
       </c>
-      <c r="F31" s="271"/>
-      <c r="G31" s="271"/>
+      <c r="F31" s="273"/>
+      <c r="G31" s="273"/>
       <c r="H31" s="87" t="s">
         <v>163</v>
       </c>
-      <c r="I31" s="292"/>
-[...38 lines deleted...]
-      <c r="B33" s="332" t="s">
+      <c r="I31" s="294"/>
+      <c r="J31" s="294"/>
+      <c r="K31" s="294"/>
+      <c r="L31" s="294"/>
+      <c r="M31" s="294"/>
+      <c r="N31" s="294"/>
+      <c r="O31" s="294"/>
+      <c r="P31" s="294"/>
+      <c r="Q31" s="294"/>
+      <c r="R31" s="294"/>
+      <c r="S31" s="294"/>
+      <c r="T31" s="294"/>
+      <c r="U31" s="295"/>
+    </row>
+    <row r="32" spans="1:21" ht="15" customHeight="1">
+      <c r="A32" s="308"/>
+      <c r="B32" s="254"/>
+      <c r="C32" s="255"/>
+      <c r="D32" s="261"/>
+      <c r="E32" s="262"/>
+      <c r="F32" s="262"/>
+      <c r="G32" s="262"/>
+      <c r="H32" s="262"/>
+      <c r="I32" s="262"/>
+      <c r="J32" s="262"/>
+      <c r="K32" s="262"/>
+      <c r="L32" s="262"/>
+      <c r="M32" s="262"/>
+      <c r="N32" s="262"/>
+      <c r="O32" s="262"/>
+      <c r="P32" s="262"/>
+      <c r="Q32" s="262"/>
+      <c r="R32" s="262"/>
+      <c r="S32" s="262"/>
+      <c r="T32" s="262"/>
+      <c r="U32" s="263"/>
+    </row>
+    <row r="33" spans="1:21" ht="15" customHeight="1">
+      <c r="A33" s="308"/>
+      <c r="B33" s="334" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="333"/>
-[...3 lines deleted...]
-      <c r="G33" s="263"/>
+      <c r="C33" s="335"/>
+      <c r="D33" s="335"/>
+      <c r="E33" s="336"/>
+      <c r="F33" s="264"/>
+      <c r="G33" s="265"/>
       <c r="H33" s="75"/>
       <c r="I33" s="75"/>
       <c r="J33" s="75"/>
       <c r="K33" s="75"/>
       <c r="L33" s="75"/>
       <c r="M33" s="75"/>
       <c r="N33" s="75"/>
       <c r="O33" s="75"/>
       <c r="P33" s="75"/>
       <c r="Q33" s="75"/>
       <c r="R33" s="75"/>
       <c r="S33" s="75"/>
       <c r="T33" s="75"/>
       <c r="U33" s="75"/>
     </row>
-    <row r="34" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B34" s="239" t="s">
+    <row r="34" spans="1:21" ht="15" customHeight="1">
+      <c r="A34" s="308"/>
+      <c r="B34" s="241" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="239"/>
-      <c r="D34" s="239"/>
+      <c r="C34" s="241"/>
+      <c r="D34" s="241"/>
       <c r="E34" s="66"/>
-      <c r="F34" s="241" t="s">
+      <c r="F34" s="243" t="s">
         <v>30</v>
       </c>
-      <c r="G34" s="241"/>
-      <c r="H34" s="241" t="s">
+      <c r="G34" s="243"/>
+      <c r="H34" s="243" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="241"/>
-[...2 lines deleted...]
-      <c r="L34" s="371" t="s">
+      <c r="I34" s="243"/>
+      <c r="J34" s="243"/>
+      <c r="K34" s="243"/>
+      <c r="L34" s="373" t="s">
         <v>32</v>
       </c>
-      <c r="M34" s="371"/>
-[...4 lines deleted...]
-      <c r="R34" s="272" t="s">
+      <c r="M34" s="373"/>
+      <c r="N34" s="373"/>
+      <c r="O34" s="373"/>
+      <c r="P34" s="373"/>
+      <c r="Q34" s="373"/>
+      <c r="R34" s="274" t="s">
         <v>33</v>
       </c>
-      <c r="S34" s="273"/>
-[...7 lines deleted...]
-      <c r="D35" s="240"/>
+      <c r="S34" s="275"/>
+      <c r="T34" s="275"/>
+      <c r="U34" s="276"/>
+    </row>
+    <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A35" s="308"/>
+      <c r="B35" s="242"/>
+      <c r="C35" s="242"/>
+      <c r="D35" s="242"/>
       <c r="E35" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="F35" s="241"/>
-[...18 lines deleted...]
-      <c r="B36" s="350" t="s">
+      <c r="F35" s="243"/>
+      <c r="G35" s="243"/>
+      <c r="H35" s="243"/>
+      <c r="I35" s="243"/>
+      <c r="J35" s="243"/>
+      <c r="K35" s="243"/>
+      <c r="L35" s="373"/>
+      <c r="M35" s="373"/>
+      <c r="N35" s="373"/>
+      <c r="O35" s="373"/>
+      <c r="P35" s="373"/>
+      <c r="Q35" s="373"/>
+      <c r="R35" s="277"/>
+      <c r="S35" s="278"/>
+      <c r="T35" s="278"/>
+      <c r="U35" s="279"/>
+    </row>
+    <row r="36" spans="1:21" ht="15" customHeight="1">
+      <c r="A36" s="308"/>
+      <c r="B36" s="352" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="339" t="s">
+      <c r="C36" s="341" t="s">
         <v>36</v>
       </c>
-      <c r="D36" s="340"/>
+      <c r="D36" s="342"/>
       <c r="E36" s="78"/>
-      <c r="F36" s="254"/>
-[...11 lines deleted...]
-      <c r="R36" s="278" t="s">
+      <c r="F36" s="256"/>
+      <c r="G36" s="257"/>
+      <c r="H36" s="258"/>
+      <c r="I36" s="259"/>
+      <c r="J36" s="259"/>
+      <c r="K36" s="260"/>
+      <c r="L36" s="256"/>
+      <c r="M36" s="286"/>
+      <c r="N36" s="286"/>
+      <c r="O36" s="286"/>
+      <c r="P36" s="286"/>
+      <c r="Q36" s="257"/>
+      <c r="R36" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="279"/>
-[...6 lines deleted...]
-      <c r="C37" s="321" t="s">
+      <c r="S36" s="281"/>
+      <c r="T36" s="281"/>
+      <c r="U36" s="282"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" customHeight="1">
+      <c r="A37" s="308"/>
+      <c r="B37" s="353"/>
+      <c r="C37" s="323" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="322"/>
+      <c r="D37" s="324"/>
       <c r="E37" s="79"/>
-      <c r="F37" s="254"/>
-[...11 lines deleted...]
-      <c r="R37" s="278" t="s">
+      <c r="F37" s="256"/>
+      <c r="G37" s="257"/>
+      <c r="H37" s="258"/>
+      <c r="I37" s="259"/>
+      <c r="J37" s="259"/>
+      <c r="K37" s="260"/>
+      <c r="L37" s="256"/>
+      <c r="M37" s="286"/>
+      <c r="N37" s="286"/>
+      <c r="O37" s="286"/>
+      <c r="P37" s="286"/>
+      <c r="Q37" s="257"/>
+      <c r="R37" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="S37" s="279"/>
-[...6 lines deleted...]
-      <c r="C38" s="321" t="s">
+      <c r="S37" s="281"/>
+      <c r="T37" s="281"/>
+      <c r="U37" s="282"/>
+    </row>
+    <row r="38" spans="1:21" ht="15" customHeight="1">
+      <c r="A38" s="308"/>
+      <c r="B38" s="353"/>
+      <c r="C38" s="323" t="s">
         <v>39</v>
       </c>
-      <c r="D38" s="322"/>
+      <c r="D38" s="324"/>
       <c r="E38" s="80"/>
-      <c r="F38" s="254"/>
-[...11 lines deleted...]
-      <c r="R38" s="278" t="s">
+      <c r="F38" s="256"/>
+      <c r="G38" s="257"/>
+      <c r="H38" s="258"/>
+      <c r="I38" s="259"/>
+      <c r="J38" s="259"/>
+      <c r="K38" s="260"/>
+      <c r="L38" s="256"/>
+      <c r="M38" s="286"/>
+      <c r="N38" s="286"/>
+      <c r="O38" s="286"/>
+      <c r="P38" s="286"/>
+      <c r="Q38" s="257"/>
+      <c r="R38" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="S38" s="279"/>
-[...6 lines deleted...]
-      <c r="C39" s="321" t="s">
+      <c r="S38" s="281"/>
+      <c r="T38" s="281"/>
+      <c r="U38" s="282"/>
+    </row>
+    <row r="39" spans="1:21" ht="15" customHeight="1">
+      <c r="A39" s="308"/>
+      <c r="B39" s="353"/>
+      <c r="C39" s="323" t="s">
         <v>40</v>
       </c>
-      <c r="D39" s="322"/>
+      <c r="D39" s="324"/>
       <c r="E39" s="80"/>
-      <c r="F39" s="254"/>
-[...11 lines deleted...]
-      <c r="R39" s="278" t="s">
+      <c r="F39" s="256"/>
+      <c r="G39" s="257"/>
+      <c r="H39" s="258"/>
+      <c r="I39" s="259"/>
+      <c r="J39" s="259"/>
+      <c r="K39" s="260"/>
+      <c r="L39" s="256"/>
+      <c r="M39" s="286"/>
+      <c r="N39" s="286"/>
+      <c r="O39" s="286"/>
+      <c r="P39" s="286"/>
+      <c r="Q39" s="257"/>
+      <c r="R39" s="280" t="s">
         <v>37</v>
       </c>
-      <c r="S39" s="279"/>
-[...6 lines deleted...]
-      <c r="C40" s="321" t="s">
+      <c r="S39" s="281"/>
+      <c r="T39" s="281"/>
+      <c r="U39" s="282"/>
+    </row>
+    <row r="40" spans="1:21" ht="15" customHeight="1">
+      <c r="A40" s="308"/>
+      <c r="B40" s="353"/>
+      <c r="C40" s="323" t="s">
         <v>41</v>
       </c>
-      <c r="D40" s="322"/>
+      <c r="D40" s="324"/>
       <c r="E40" s="80"/>
-      <c r="F40" s="254"/>
-[...11 lines deleted...]
-      <c r="R40" s="278" t="s">
+      <c r="F40" s="256"/>
+      <c r="G40" s="257"/>
+      <c r="H40" s="258"/>
+      <c r="I40" s="259"/>
+      <c r="J40" s="259"/>
+      <c r="K40" s="260"/>
+      <c r="L40" s="256"/>
+      <c r="M40" s="286"/>
+      <c r="N40" s="286"/>
+      <c r="O40" s="286"/>
+      <c r="P40" s="286"/>
+      <c r="Q40" s="257"/>
+      <c r="R40" s="280" t="s">
         <v>42</v>
       </c>
-      <c r="S40" s="279"/>
-[...6 lines deleted...]
-      <c r="C41" s="321" t="s">
+      <c r="S40" s="281"/>
+      <c r="T40" s="281"/>
+      <c r="U40" s="282"/>
+    </row>
+    <row r="41" spans="1:21" ht="15" customHeight="1">
+      <c r="A41" s="308"/>
+      <c r="B41" s="353"/>
+      <c r="C41" s="323" t="s">
         <v>43</v>
       </c>
-      <c r="D41" s="322"/>
+      <c r="D41" s="324"/>
       <c r="E41" s="79"/>
-      <c r="F41" s="254"/>
-[...11 lines deleted...]
-      <c r="R41" s="278" t="s">
+      <c r="F41" s="256"/>
+      <c r="G41" s="257"/>
+      <c r="H41" s="258"/>
+      <c r="I41" s="259"/>
+      <c r="J41" s="259"/>
+      <c r="K41" s="260"/>
+      <c r="L41" s="256"/>
+      <c r="M41" s="286"/>
+      <c r="N41" s="286"/>
+      <c r="O41" s="286"/>
+      <c r="P41" s="286"/>
+      <c r="Q41" s="257"/>
+      <c r="R41" s="280" t="s">
         <v>44</v>
       </c>
-      <c r="S41" s="279"/>
-[...6 lines deleted...]
-      <c r="C42" s="321" t="s">
+      <c r="S41" s="281"/>
+      <c r="T41" s="281"/>
+      <c r="U41" s="282"/>
+    </row>
+    <row r="42" spans="1:21" ht="15" customHeight="1">
+      <c r="A42" s="308"/>
+      <c r="B42" s="353"/>
+      <c r="C42" s="323" t="s">
         <v>45</v>
       </c>
-      <c r="D42" s="322"/>
+      <c r="D42" s="324"/>
       <c r="E42" s="79"/>
-      <c r="F42" s="254"/>
-[...11 lines deleted...]
-      <c r="R42" s="278" t="s">
+      <c r="F42" s="256"/>
+      <c r="G42" s="257"/>
+      <c r="H42" s="258"/>
+      <c r="I42" s="259"/>
+      <c r="J42" s="259"/>
+      <c r="K42" s="260"/>
+      <c r="L42" s="256"/>
+      <c r="M42" s="286"/>
+      <c r="N42" s="286"/>
+      <c r="O42" s="286"/>
+      <c r="P42" s="286"/>
+      <c r="Q42" s="257"/>
+      <c r="R42" s="280" t="s">
         <v>46</v>
       </c>
-      <c r="S42" s="279"/>
-[...6 lines deleted...]
-      <c r="C43" s="321" t="s">
+      <c r="S42" s="281"/>
+      <c r="T42" s="281"/>
+      <c r="U42" s="282"/>
+    </row>
+    <row r="43" spans="1:21" ht="15" customHeight="1">
+      <c r="A43" s="308"/>
+      <c r="B43" s="353"/>
+      <c r="C43" s="323" t="s">
         <v>47</v>
       </c>
-      <c r="D43" s="322"/>
+      <c r="D43" s="324"/>
       <c r="E43" s="80"/>
-      <c r="F43" s="254"/>
-[...11 lines deleted...]
-      <c r="R43" s="278" t="s">
+      <c r="F43" s="256"/>
+      <c r="G43" s="257"/>
+      <c r="H43" s="258"/>
+      <c r="I43" s="259"/>
+      <c r="J43" s="259"/>
+      <c r="K43" s="260"/>
+      <c r="L43" s="256"/>
+      <c r="M43" s="286"/>
+      <c r="N43" s="286"/>
+      <c r="O43" s="286"/>
+      <c r="P43" s="286"/>
+      <c r="Q43" s="257"/>
+      <c r="R43" s="280" t="s">
         <v>48</v>
       </c>
-      <c r="S43" s="279"/>
-[...6 lines deleted...]
-      <c r="C44" s="321" t="s">
+      <c r="S43" s="281"/>
+      <c r="T43" s="281"/>
+      <c r="U43" s="282"/>
+    </row>
+    <row r="44" spans="1:21" ht="15" customHeight="1">
+      <c r="A44" s="308"/>
+      <c r="B44" s="353"/>
+      <c r="C44" s="323" t="s">
         <v>49</v>
       </c>
-      <c r="D44" s="318"/>
+      <c r="D44" s="320"/>
       <c r="E44" s="79"/>
-      <c r="F44" s="254"/>
-[...11 lines deleted...]
-      <c r="R44" s="278" t="s">
+      <c r="F44" s="256"/>
+      <c r="G44" s="257"/>
+      <c r="H44" s="258"/>
+      <c r="I44" s="259"/>
+      <c r="J44" s="259"/>
+      <c r="K44" s="260"/>
+      <c r="L44" s="256"/>
+      <c r="M44" s="286"/>
+      <c r="N44" s="286"/>
+      <c r="O44" s="286"/>
+      <c r="P44" s="286"/>
+      <c r="Q44" s="257"/>
+      <c r="R44" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="S44" s="279"/>
-[...6 lines deleted...]
-      <c r="C45" s="321" t="s">
+      <c r="S44" s="281"/>
+      <c r="T44" s="281"/>
+      <c r="U44" s="282"/>
+    </row>
+    <row r="45" spans="1:21" ht="15" customHeight="1">
+      <c r="A45" s="308"/>
+      <c r="B45" s="353"/>
+      <c r="C45" s="323" t="s">
         <v>51</v>
       </c>
-      <c r="D45" s="318"/>
+      <c r="D45" s="320"/>
       <c r="E45" s="79"/>
-      <c r="F45" s="254"/>
-[...11 lines deleted...]
-      <c r="R45" s="278" t="s">
+      <c r="F45" s="256"/>
+      <c r="G45" s="257"/>
+      <c r="H45" s="258"/>
+      <c r="I45" s="259"/>
+      <c r="J45" s="259"/>
+      <c r="K45" s="260"/>
+      <c r="L45" s="256"/>
+      <c r="M45" s="286"/>
+      <c r="N45" s="286"/>
+      <c r="O45" s="286"/>
+      <c r="P45" s="286"/>
+      <c r="Q45" s="257"/>
+      <c r="R45" s="280" t="s">
         <v>50</v>
       </c>
-      <c r="S45" s="279"/>
-[...6 lines deleted...]
-      <c r="C46" s="353" t="s">
+      <c r="S45" s="281"/>
+      <c r="T45" s="281"/>
+      <c r="U45" s="282"/>
+    </row>
+    <row r="46" spans="1:21" ht="15" customHeight="1">
+      <c r="A46" s="308"/>
+      <c r="B46" s="353"/>
+      <c r="C46" s="355" t="s">
         <v>52</v>
       </c>
-      <c r="D46" s="354"/>
+      <c r="D46" s="356"/>
       <c r="E46" s="80"/>
-      <c r="F46" s="254"/>
-[...11 lines deleted...]
-      <c r="R46" s="346" t="s">
+      <c r="F46" s="256"/>
+      <c r="G46" s="257"/>
+      <c r="H46" s="258"/>
+      <c r="I46" s="259"/>
+      <c r="J46" s="259"/>
+      <c r="K46" s="260"/>
+      <c r="L46" s="256"/>
+      <c r="M46" s="286"/>
+      <c r="N46" s="286"/>
+      <c r="O46" s="286"/>
+      <c r="P46" s="286"/>
+      <c r="Q46" s="257"/>
+      <c r="R46" s="348" t="s">
         <v>53</v>
       </c>
-      <c r="S46" s="347"/>
-[...6 lines deleted...]
-      <c r="C47" s="321" t="s">
+      <c r="S46" s="349"/>
+      <c r="T46" s="349"/>
+      <c r="U46" s="350"/>
+    </row>
+    <row r="47" spans="1:21" ht="15" customHeight="1">
+      <c r="A47" s="308"/>
+      <c r="B47" s="353"/>
+      <c r="C47" s="323" t="s">
         <v>54</v>
       </c>
-      <c r="D47" s="318"/>
+      <c r="D47" s="320"/>
       <c r="E47" s="80"/>
-      <c r="F47" s="254"/>
-[...11 lines deleted...]
-      <c r="R47" s="346" t="s">
+      <c r="F47" s="256"/>
+      <c r="G47" s="257"/>
+      <c r="H47" s="258"/>
+      <c r="I47" s="259"/>
+      <c r="J47" s="259"/>
+      <c r="K47" s="260"/>
+      <c r="L47" s="256"/>
+      <c r="M47" s="286"/>
+      <c r="N47" s="286"/>
+      <c r="O47" s="286"/>
+      <c r="P47" s="286"/>
+      <c r="Q47" s="257"/>
+      <c r="R47" s="348" t="s">
         <v>55</v>
       </c>
-      <c r="S47" s="347"/>
-[...6 lines deleted...]
-      <c r="C48" s="321" t="s">
+      <c r="S47" s="349"/>
+      <c r="T47" s="349"/>
+      <c r="U47" s="350"/>
+    </row>
+    <row r="48" spans="1:21" ht="15" customHeight="1">
+      <c r="A48" s="308"/>
+      <c r="B48" s="353"/>
+      <c r="C48" s="323" t="s">
         <v>56</v>
       </c>
-      <c r="D48" s="318"/>
+      <c r="D48" s="320"/>
       <c r="E48" s="80"/>
-      <c r="F48" s="254"/>
-[...11 lines deleted...]
-      <c r="R48" s="346" t="s">
+      <c r="F48" s="256"/>
+      <c r="G48" s="257"/>
+      <c r="H48" s="258"/>
+      <c r="I48" s="259"/>
+      <c r="J48" s="259"/>
+      <c r="K48" s="260"/>
+      <c r="L48" s="256"/>
+      <c r="M48" s="286"/>
+      <c r="N48" s="286"/>
+      <c r="O48" s="286"/>
+      <c r="P48" s="286"/>
+      <c r="Q48" s="257"/>
+      <c r="R48" s="348" t="s">
         <v>57</v>
       </c>
-      <c r="S48" s="347"/>
-[...6 lines deleted...]
-      <c r="C49" s="321" t="s">
+      <c r="S48" s="349"/>
+      <c r="T48" s="349"/>
+      <c r="U48" s="350"/>
+    </row>
+    <row r="49" spans="1:21" ht="15" customHeight="1">
+      <c r="A49" s="308"/>
+      <c r="B49" s="353"/>
+      <c r="C49" s="323" t="s">
         <v>58</v>
       </c>
-      <c r="D49" s="318"/>
+      <c r="D49" s="320"/>
       <c r="E49" s="80"/>
-      <c r="F49" s="254"/>
-[...11 lines deleted...]
-      <c r="R49" s="346" t="s">
+      <c r="F49" s="256"/>
+      <c r="G49" s="257"/>
+      <c r="H49" s="258"/>
+      <c r="I49" s="259"/>
+      <c r="J49" s="259"/>
+      <c r="K49" s="260"/>
+      <c r="L49" s="256"/>
+      <c r="M49" s="286"/>
+      <c r="N49" s="286"/>
+      <c r="O49" s="286"/>
+      <c r="P49" s="286"/>
+      <c r="Q49" s="257"/>
+      <c r="R49" s="348" t="s">
         <v>59</v>
       </c>
-      <c r="S49" s="347"/>
-[...6 lines deleted...]
-      <c r="C50" s="321" t="s">
+      <c r="S49" s="349"/>
+      <c r="T49" s="349"/>
+      <c r="U49" s="350"/>
+    </row>
+    <row r="50" spans="1:21" ht="15" customHeight="1">
+      <c r="A50" s="308"/>
+      <c r="B50" s="353"/>
+      <c r="C50" s="323" t="s">
         <v>60</v>
       </c>
-      <c r="D50" s="318"/>
+      <c r="D50" s="320"/>
       <c r="E50" s="80"/>
-      <c r="F50" s="254"/>
-[...11 lines deleted...]
-      <c r="R50" s="346" t="s">
+      <c r="F50" s="256"/>
+      <c r="G50" s="257"/>
+      <c r="H50" s="258"/>
+      <c r="I50" s="259"/>
+      <c r="J50" s="259"/>
+      <c r="K50" s="260"/>
+      <c r="L50" s="256"/>
+      <c r="M50" s="286"/>
+      <c r="N50" s="286"/>
+      <c r="O50" s="286"/>
+      <c r="P50" s="286"/>
+      <c r="Q50" s="257"/>
+      <c r="R50" s="348" t="s">
         <v>59</v>
       </c>
-      <c r="S50" s="347"/>
-[...6 lines deleted...]
-      <c r="C51" s="321" t="s">
+      <c r="S50" s="349"/>
+      <c r="T50" s="349"/>
+      <c r="U50" s="350"/>
+    </row>
+    <row r="51" spans="1:21" ht="15" customHeight="1">
+      <c r="A51" s="308"/>
+      <c r="B51" s="353"/>
+      <c r="C51" s="323" t="s">
         <v>61</v>
       </c>
-      <c r="D51" s="322"/>
+      <c r="D51" s="324"/>
       <c r="E51" s="80"/>
-      <c r="F51" s="254"/>
-[...11 lines deleted...]
-      <c r="R51" s="346" t="s">
+      <c r="F51" s="256"/>
+      <c r="G51" s="257"/>
+      <c r="H51" s="258"/>
+      <c r="I51" s="259"/>
+      <c r="J51" s="259"/>
+      <c r="K51" s="260"/>
+      <c r="L51" s="256"/>
+      <c r="M51" s="286"/>
+      <c r="N51" s="286"/>
+      <c r="O51" s="286"/>
+      <c r="P51" s="286"/>
+      <c r="Q51" s="257"/>
+      <c r="R51" s="348" t="s">
         <v>62</v>
       </c>
-      <c r="S51" s="347"/>
-[...6 lines deleted...]
-      <c r="C52" s="321" t="s">
+      <c r="S51" s="349"/>
+      <c r="T51" s="349"/>
+      <c r="U51" s="350"/>
+    </row>
+    <row r="52" spans="1:21" ht="15" customHeight="1">
+      <c r="A52" s="308"/>
+      <c r="B52" s="354"/>
+      <c r="C52" s="323" t="s">
         <v>63</v>
       </c>
-      <c r="D52" s="322"/>
+      <c r="D52" s="324"/>
       <c r="E52" s="80"/>
-      <c r="F52" s="254"/>
-[...11 lines deleted...]
-      <c r="R52" s="346" t="s">
+      <c r="F52" s="256"/>
+      <c r="G52" s="257"/>
+      <c r="H52" s="258"/>
+      <c r="I52" s="259"/>
+      <c r="J52" s="259"/>
+      <c r="K52" s="260"/>
+      <c r="L52" s="256"/>
+      <c r="M52" s="286"/>
+      <c r="N52" s="286"/>
+      <c r="O52" s="286"/>
+      <c r="P52" s="286"/>
+      <c r="Q52" s="257"/>
+      <c r="R52" s="348" t="s">
         <v>64</v>
       </c>
-      <c r="S52" s="347"/>
-[...5 lines deleted...]
-      <c r="B53" s="356" t="s">
+      <c r="S52" s="349"/>
+      <c r="T52" s="349"/>
+      <c r="U52" s="350"/>
+    </row>
+    <row r="53" spans="1:21" ht="15" customHeight="1">
+      <c r="A53" s="308"/>
+      <c r="B53" s="358" t="s">
         <v>65</v>
       </c>
-      <c r="C53" s="357"/>
-      <c r="D53" s="358"/>
+      <c r="C53" s="359"/>
+      <c r="D53" s="360"/>
       <c r="E53" s="80"/>
-      <c r="F53" s="254"/>
-[...11 lines deleted...]
-      <c r="R53" s="346" t="s">
+      <c r="F53" s="256"/>
+      <c r="G53" s="257"/>
+      <c r="H53" s="258"/>
+      <c r="I53" s="259"/>
+      <c r="J53" s="259"/>
+      <c r="K53" s="260"/>
+      <c r="L53" s="256"/>
+      <c r="M53" s="286"/>
+      <c r="N53" s="286"/>
+      <c r="O53" s="286"/>
+      <c r="P53" s="286"/>
+      <c r="Q53" s="257"/>
+      <c r="R53" s="348" t="s">
         <v>66</v>
       </c>
-      <c r="S53" s="347"/>
-[...5 lines deleted...]
-      <c r="B54" s="359" t="s">
+      <c r="S53" s="349"/>
+      <c r="T53" s="349"/>
+      <c r="U53" s="350"/>
+    </row>
+    <row r="54" spans="1:21" ht="15" customHeight="1">
+      <c r="A54" s="308"/>
+      <c r="B54" s="361" t="s">
         <v>67</v>
       </c>
-      <c r="C54" s="321" t="s">
+      <c r="C54" s="323" t="s">
         <v>68</v>
       </c>
-      <c r="D54" s="317"/>
+      <c r="D54" s="319"/>
       <c r="E54" s="80"/>
-      <c r="F54" s="254"/>
-[...11 lines deleted...]
-      <c r="R54" s="346" t="s">
+      <c r="F54" s="256"/>
+      <c r="G54" s="257"/>
+      <c r="H54" s="258"/>
+      <c r="I54" s="259"/>
+      <c r="J54" s="259"/>
+      <c r="K54" s="260"/>
+      <c r="L54" s="256"/>
+      <c r="M54" s="286"/>
+      <c r="N54" s="286"/>
+      <c r="O54" s="286"/>
+      <c r="P54" s="286"/>
+      <c r="Q54" s="257"/>
+      <c r="R54" s="348" t="s">
         <v>69</v>
       </c>
-      <c r="S54" s="347"/>
-[...6 lines deleted...]
-      <c r="C55" s="321" t="s">
+      <c r="S54" s="349"/>
+      <c r="T54" s="349"/>
+      <c r="U54" s="350"/>
+    </row>
+    <row r="55" spans="1:21" ht="15" customHeight="1">
+      <c r="A55" s="308"/>
+      <c r="B55" s="361"/>
+      <c r="C55" s="323" t="s">
         <v>70</v>
       </c>
-      <c r="D55" s="317"/>
+      <c r="D55" s="319"/>
       <c r="E55" s="80"/>
-      <c r="F55" s="254"/>
-[...11 lines deleted...]
-      <c r="R55" s="346" t="s">
+      <c r="F55" s="256"/>
+      <c r="G55" s="257"/>
+      <c r="H55" s="258"/>
+      <c r="I55" s="259"/>
+      <c r="J55" s="259"/>
+      <c r="K55" s="260"/>
+      <c r="L55" s="256"/>
+      <c r="M55" s="286"/>
+      <c r="N55" s="286"/>
+      <c r="O55" s="286"/>
+      <c r="P55" s="286"/>
+      <c r="Q55" s="257"/>
+      <c r="R55" s="348" t="s">
         <v>69</v>
       </c>
-      <c r="S55" s="347"/>
-[...5 lines deleted...]
-      <c r="B56" s="349" t="s">
+      <c r="S55" s="349"/>
+      <c r="T55" s="349"/>
+      <c r="U55" s="350"/>
+    </row>
+    <row r="56" spans="1:21" ht="15" customHeight="1">
+      <c r="A56" s="308"/>
+      <c r="B56" s="351" t="s">
         <v>71</v>
       </c>
-      <c r="C56" s="349"/>
-      <c r="D56" s="349"/>
+      <c r="C56" s="351"/>
+      <c r="D56" s="351"/>
       <c r="E56" s="80"/>
-      <c r="F56" s="254"/>
-[...11 lines deleted...]
-      <c r="R56" s="346" t="s">
+      <c r="F56" s="256"/>
+      <c r="G56" s="257"/>
+      <c r="H56" s="258"/>
+      <c r="I56" s="259"/>
+      <c r="J56" s="259"/>
+      <c r="K56" s="260"/>
+      <c r="L56" s="256"/>
+      <c r="M56" s="286"/>
+      <c r="N56" s="286"/>
+      <c r="O56" s="286"/>
+      <c r="P56" s="286"/>
+      <c r="Q56" s="257"/>
+      <c r="R56" s="348" t="s">
         <v>72</v>
       </c>
-      <c r="S56" s="347"/>
-[...5 lines deleted...]
-      <c r="B57" s="343" t="s">
+      <c r="S56" s="349"/>
+      <c r="T56" s="349"/>
+      <c r="U56" s="350"/>
+    </row>
+    <row r="57" spans="1:21" ht="15" customHeight="1">
+      <c r="A57" s="308"/>
+      <c r="B57" s="345" t="s">
         <v>73</v>
       </c>
-      <c r="C57" s="321" t="s">
+      <c r="C57" s="323" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="318"/>
+      <c r="D57" s="320"/>
       <c r="E57" s="92"/>
-      <c r="F57" s="288"/>
-[...11 lines deleted...]
-      <c r="R57" s="346" t="s">
+      <c r="F57" s="290"/>
+      <c r="G57" s="291"/>
+      <c r="H57" s="258"/>
+      <c r="I57" s="259"/>
+      <c r="J57" s="259"/>
+      <c r="K57" s="260"/>
+      <c r="L57" s="287"/>
+      <c r="M57" s="288"/>
+      <c r="N57" s="288"/>
+      <c r="O57" s="288"/>
+      <c r="P57" s="288"/>
+      <c r="Q57" s="289"/>
+      <c r="R57" s="348" t="s">
         <v>75</v>
       </c>
-      <c r="S57" s="347"/>
-[...6 lines deleted...]
-      <c r="C58" s="321" t="s">
+      <c r="S57" s="349"/>
+      <c r="T57" s="349"/>
+      <c r="U57" s="350"/>
+    </row>
+    <row r="58" spans="1:21" ht="15" customHeight="1">
+      <c r="A58" s="308"/>
+      <c r="B58" s="346"/>
+      <c r="C58" s="323" t="s">
         <v>76</v>
       </c>
-      <c r="D58" s="318"/>
+      <c r="D58" s="320"/>
       <c r="E58" s="93"/>
-      <c r="F58" s="288"/>
-[...11 lines deleted...]
-      <c r="R58" s="346" t="s">
+      <c r="F58" s="290"/>
+      <c r="G58" s="291"/>
+      <c r="H58" s="258"/>
+      <c r="I58" s="259"/>
+      <c r="J58" s="259"/>
+      <c r="K58" s="260"/>
+      <c r="L58" s="287"/>
+      <c r="M58" s="288"/>
+      <c r="N58" s="288"/>
+      <c r="O58" s="288"/>
+      <c r="P58" s="288"/>
+      <c r="Q58" s="289"/>
+      <c r="R58" s="348" t="s">
         <v>77</v>
       </c>
-      <c r="S58" s="347"/>
-[...6 lines deleted...]
-      <c r="C59" s="321" t="s">
+      <c r="S58" s="349"/>
+      <c r="T58" s="349"/>
+      <c r="U58" s="350"/>
+    </row>
+    <row r="59" spans="1:21" ht="15" customHeight="1">
+      <c r="A59" s="308"/>
+      <c r="B59" s="346"/>
+      <c r="C59" s="323" t="s">
         <v>78</v>
       </c>
-      <c r="D59" s="318"/>
+      <c r="D59" s="320"/>
       <c r="E59" s="94"/>
-      <c r="F59" s="288"/>
-[...11 lines deleted...]
-      <c r="R59" s="346" t="s">
+      <c r="F59" s="290"/>
+      <c r="G59" s="291"/>
+      <c r="H59" s="258"/>
+      <c r="I59" s="259"/>
+      <c r="J59" s="259"/>
+      <c r="K59" s="260"/>
+      <c r="L59" s="287"/>
+      <c r="M59" s="288"/>
+      <c r="N59" s="288"/>
+      <c r="O59" s="288"/>
+      <c r="P59" s="288"/>
+      <c r="Q59" s="289"/>
+      <c r="R59" s="348" t="s">
         <v>79</v>
       </c>
-      <c r="S59" s="347"/>
-[...6 lines deleted...]
-      <c r="C60" s="321" t="s">
+      <c r="S59" s="349"/>
+      <c r="T59" s="349"/>
+      <c r="U59" s="350"/>
+    </row>
+    <row r="60" spans="1:21" ht="15" customHeight="1">
+      <c r="A60" s="308"/>
+      <c r="B60" s="347"/>
+      <c r="C60" s="323" t="s">
         <v>80</v>
       </c>
-      <c r="D60" s="318"/>
+      <c r="D60" s="320"/>
       <c r="E60" s="94"/>
-      <c r="F60" s="288"/>
-[...11 lines deleted...]
-      <c r="R60" s="346" t="s">
+      <c r="F60" s="290"/>
+      <c r="G60" s="291"/>
+      <c r="H60" s="258"/>
+      <c r="I60" s="259"/>
+      <c r="J60" s="259"/>
+      <c r="K60" s="260"/>
+      <c r="L60" s="287"/>
+      <c r="M60" s="288"/>
+      <c r="N60" s="288"/>
+      <c r="O60" s="288"/>
+      <c r="P60" s="288"/>
+      <c r="Q60" s="289"/>
+      <c r="R60" s="348" t="s">
         <v>81</v>
       </c>
-      <c r="S60" s="347"/>
-[...5 lines deleted...]
-      <c r="B61" s="356" t="s">
+      <c r="S60" s="349"/>
+      <c r="T60" s="349"/>
+      <c r="U60" s="350"/>
+    </row>
+    <row r="61" spans="1:21" ht="15" customHeight="1">
+      <c r="A61" s="308"/>
+      <c r="B61" s="358" t="s">
         <v>82</v>
       </c>
-      <c r="C61" s="357"/>
-      <c r="D61" s="358"/>
+      <c r="C61" s="359"/>
+      <c r="D61" s="360"/>
       <c r="E61" s="94"/>
-      <c r="F61" s="288"/>
-[...11 lines deleted...]
-      <c r="R61" s="367" t="s">
+      <c r="F61" s="290"/>
+      <c r="G61" s="291"/>
+      <c r="H61" s="258"/>
+      <c r="I61" s="259"/>
+      <c r="J61" s="259"/>
+      <c r="K61" s="260"/>
+      <c r="L61" s="287"/>
+      <c r="M61" s="288"/>
+      <c r="N61" s="288"/>
+      <c r="O61" s="288"/>
+      <c r="P61" s="288"/>
+      <c r="Q61" s="289"/>
+      <c r="R61" s="369" t="s">
         <v>83</v>
       </c>
-      <c r="S61" s="368"/>
-[...5 lines deleted...]
-      <c r="B62" s="356" t="s">
+      <c r="S61" s="370"/>
+      <c r="T61" s="370"/>
+      <c r="U61" s="371"/>
+    </row>
+    <row r="62" spans="1:21" ht="15" customHeight="1">
+      <c r="A62" s="309"/>
+      <c r="B62" s="358" t="s">
         <v>84</v>
       </c>
-      <c r="C62" s="357"/>
-      <c r="D62" s="358"/>
+      <c r="C62" s="359"/>
+      <c r="D62" s="360"/>
       <c r="E62" s="94"/>
-      <c r="F62" s="256" t="s">
+      <c r="F62" s="258" t="s">
         <v>202</v>
       </c>
-      <c r="G62" s="258"/>
-[...10 lines deleted...]
-      <c r="R62" s="370" t="s">
+      <c r="G62" s="260"/>
+      <c r="H62" s="258"/>
+      <c r="I62" s="259"/>
+      <c r="J62" s="259"/>
+      <c r="K62" s="260"/>
+      <c r="L62" s="287"/>
+      <c r="M62" s="288"/>
+      <c r="N62" s="288"/>
+      <c r="O62" s="288"/>
+      <c r="P62" s="288"/>
+      <c r="Q62" s="289"/>
+      <c r="R62" s="372" t="s">
         <v>72</v>
       </c>
-      <c r="S62" s="370"/>
-[...4 lines deleted...]
-      <c r="A63" s="364" t="s">
+      <c r="S62" s="372"/>
+      <c r="T62" s="372"/>
+      <c r="U62" s="372"/>
+    </row>
+    <row r="63" spans="1:21" ht="15" customHeight="1">
+      <c r="A63" s="366" t="s">
         <v>85</v>
       </c>
-      <c r="B63" s="365"/>
-[...4 lines deleted...]
-      <c r="G63" s="366"/>
+      <c r="B63" s="367"/>
+      <c r="C63" s="367"/>
+      <c r="D63" s="367"/>
+      <c r="E63" s="367"/>
+      <c r="F63" s="367"/>
+      <c r="G63" s="368"/>
       <c r="H63" s="68"/>
       <c r="I63" s="53"/>
       <c r="J63" s="53"/>
       <c r="K63" s="53"/>
       <c r="L63" s="53"/>
       <c r="M63" s="53"/>
       <c r="N63" s="54"/>
       <c r="O63" s="54"/>
       <c r="P63" s="54"/>
       <c r="Q63" s="55"/>
       <c r="R63" s="69"/>
       <c r="S63" s="69"/>
       <c r="T63" s="69"/>
       <c r="U63" s="69"/>
     </row>
-    <row r="64" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="64" spans="1:21" ht="15" customHeight="1">
       <c r="A64" s="51" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="51"/>
       <c r="C64" s="51"/>
       <c r="D64" s="51"/>
       <c r="E64" s="51"/>
       <c r="F64" s="51"/>
       <c r="G64" s="51"/>
       <c r="H64" s="51"/>
       <c r="I64" s="51"/>
       <c r="J64" s="51"/>
       <c r="K64" s="51"/>
       <c r="L64" s="51"/>
       <c r="M64" s="51"/>
       <c r="N64" s="51"/>
       <c r="O64" s="51"/>
       <c r="P64" s="51"/>
       <c r="Q64" s="51"/>
       <c r="R64" s="51"/>
       <c r="S64" s="51"/>
       <c r="T64" s="51"/>
       <c r="U64" s="51"/>
     </row>
-    <row r="65" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="65" spans="1:21" ht="27" customHeight="1">
       <c r="A65" s="71">
         <v>1</v>
       </c>
-      <c r="B65" s="355" t="s">
+      <c r="B65" s="357" t="s">
         <v>87</v>
       </c>
-      <c r="C65" s="355"/>
-[...19 lines deleted...]
-    <row r="66" spans="1:21" ht="39" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C65" s="357"/>
+      <c r="D65" s="357"/>
+      <c r="E65" s="357"/>
+      <c r="F65" s="357"/>
+      <c r="G65" s="357"/>
+      <c r="H65" s="357"/>
+      <c r="I65" s="357"/>
+      <c r="J65" s="357"/>
+      <c r="K65" s="357"/>
+      <c r="L65" s="357"/>
+      <c r="M65" s="357"/>
+      <c r="N65" s="357"/>
+      <c r="O65" s="357"/>
+      <c r="P65" s="357"/>
+      <c r="Q65" s="357"/>
+      <c r="R65" s="357"/>
+      <c r="S65" s="357"/>
+      <c r="T65" s="357"/>
+      <c r="U65" s="357"/>
+    </row>
+    <row r="66" spans="1:21" ht="39" customHeight="1">
       <c r="A66" s="71">
         <v>2</v>
       </c>
-      <c r="B66" s="360" t="s">
+      <c r="B66" s="362" t="s">
         <v>88</v>
       </c>
-      <c r="C66" s="360"/>
-[...19 lines deleted...]
-    <row r="67" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C66" s="362"/>
+      <c r="D66" s="362"/>
+      <c r="E66" s="362"/>
+      <c r="F66" s="362"/>
+      <c r="G66" s="362"/>
+      <c r="H66" s="362"/>
+      <c r="I66" s="362"/>
+      <c r="J66" s="362"/>
+      <c r="K66" s="362"/>
+      <c r="L66" s="362"/>
+      <c r="M66" s="362"/>
+      <c r="N66" s="362"/>
+      <c r="O66" s="362"/>
+      <c r="P66" s="362"/>
+      <c r="Q66" s="362"/>
+      <c r="R66" s="362"/>
+      <c r="S66" s="362"/>
+      <c r="T66" s="362"/>
+      <c r="U66" s="362"/>
+    </row>
+    <row r="67" spans="1:21" ht="27" customHeight="1">
       <c r="A67" s="71">
         <v>3</v>
       </c>
-      <c r="B67" s="361" t="s">
+      <c r="B67" s="363" t="s">
         <v>89</v>
       </c>
-      <c r="C67" s="362"/>
-[...19 lines deleted...]
-    <row r="68" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C67" s="364"/>
+      <c r="D67" s="364"/>
+      <c r="E67" s="364"/>
+      <c r="F67" s="364"/>
+      <c r="G67" s="364"/>
+      <c r="H67" s="364"/>
+      <c r="I67" s="364"/>
+      <c r="J67" s="364"/>
+      <c r="K67" s="364"/>
+      <c r="L67" s="364"/>
+      <c r="M67" s="364"/>
+      <c r="N67" s="364"/>
+      <c r="O67" s="364"/>
+      <c r="P67" s="364"/>
+      <c r="Q67" s="364"/>
+      <c r="R67" s="364"/>
+      <c r="S67" s="364"/>
+      <c r="T67" s="364"/>
+      <c r="U67" s="364"/>
+    </row>
+    <row r="68" spans="1:21" ht="27" customHeight="1">
       <c r="A68" s="71">
         <v>4</v>
       </c>
-      <c r="B68" s="361" t="s">
+      <c r="B68" s="363" t="s">
         <v>90</v>
       </c>
-      <c r="C68" s="362"/>
-[...19 lines deleted...]
-    <row r="69" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C68" s="364"/>
+      <c r="D68" s="364"/>
+      <c r="E68" s="364"/>
+      <c r="F68" s="364"/>
+      <c r="G68" s="364"/>
+      <c r="H68" s="364"/>
+      <c r="I68" s="364"/>
+      <c r="J68" s="364"/>
+      <c r="K68" s="364"/>
+      <c r="L68" s="364"/>
+      <c r="M68" s="364"/>
+      <c r="N68" s="364"/>
+      <c r="O68" s="364"/>
+      <c r="P68" s="364"/>
+      <c r="Q68" s="364"/>
+      <c r="R68" s="364"/>
+      <c r="S68" s="364"/>
+      <c r="T68" s="364"/>
+      <c r="U68" s="364"/>
+    </row>
+    <row r="69" spans="1:21" ht="27" customHeight="1">
       <c r="A69" s="71">
         <v>5</v>
       </c>
-      <c r="B69" s="360" t="s">
+      <c r="B69" s="690" t="s">
         <v>91</v>
       </c>
-      <c r="C69" s="360"/>
-[...17 lines deleted...]
-      <c r="U69" s="360"/>
+      <c r="C69" s="690"/>
+      <c r="D69" s="690"/>
+      <c r="E69" s="690"/>
+      <c r="F69" s="690"/>
+      <c r="G69" s="690"/>
+      <c r="H69" s="690"/>
+      <c r="I69" s="690"/>
+      <c r="J69" s="690"/>
+      <c r="K69" s="690"/>
+      <c r="L69" s="690"/>
+      <c r="M69" s="690"/>
+      <c r="N69" s="690"/>
+      <c r="O69" s="690"/>
+      <c r="P69" s="690"/>
+      <c r="Q69" s="690"/>
+      <c r="R69" s="690"/>
+      <c r="S69" s="690"/>
+      <c r="T69" s="690"/>
+      <c r="U69" s="690"/>
     </row>
   </sheetData>
   <mergeCells count="200">
     <mergeCell ref="B66:U66"/>
     <mergeCell ref="B67:U67"/>
     <mergeCell ref="B68:U68"/>
     <mergeCell ref="B69:U69"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="A28:A62"/>
     <mergeCell ref="A63:G63"/>
     <mergeCell ref="R61:U61"/>
     <mergeCell ref="R62:U62"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="L43:Q43"/>
     <mergeCell ref="L34:Q35"/>
     <mergeCell ref="L36:Q36"/>
     <mergeCell ref="R56:U56"/>
     <mergeCell ref="R57:U57"/>
     <mergeCell ref="R60:U60"/>
     <mergeCell ref="F55:G55"/>
     <mergeCell ref="H55:K55"/>
@@ -22394,2710 +23973,2710 @@
           <x14:formula1>
             <xm:f>Sheet1!$A$1:$A$14</xm:f>
           </x14:formula1>
           <xm:sqref>D22</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C3935ACD-0FBB-4A61-8A80-FF9A9A01C145}">
           <x14:formula1>
             <xm:f>Sheet1!$A$27:$A$29</xm:f>
           </x14:formula1>
           <xm:sqref>E12</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7781C47C-0CEA-4860-BF54-69042F13C8A3}">
   <dimension ref="A1:O126"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
       <selection activeCell="K6" sqref="K6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="2" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:15" ht="15" customHeight="1">
       <c r="A1" s="77" t="s">
         <v>150</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="39"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="421" t="s">
+    <row r="3" spans="1:15" ht="15" customHeight="1">
+      <c r="A3" s="423" t="s">
         <v>146</v>
       </c>
-      <c r="B3" s="422"/>
-[...2 lines deleted...]
-      <c r="E3" s="423" t="s">
+      <c r="B3" s="424"/>
+      <c r="C3" s="424"/>
+      <c r="D3" s="424"/>
+      <c r="E3" s="425" t="s">
         <v>151</v>
       </c>
-      <c r="F3" s="424"/>
+      <c r="F3" s="426"/>
       <c r="G3" s="84"/>
-      <c r="H3" s="425" t="s">
+      <c r="H3" s="427" t="s">
         <v>152</v>
       </c>
-      <c r="I3" s="426"/>
-[...2 lines deleted...]
-      <c r="L3" s="427" t="s">
+      <c r="I3" s="428"/>
+      <c r="J3" s="428"/>
+      <c r="K3" s="428"/>
+      <c r="L3" s="429" t="s">
         <v>202</v>
       </c>
-      <c r="M3" s="427"/>
+      <c r="M3" s="429"/>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
     </row>
-    <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A4" s="406" t="s">
+    <row r="4" spans="1:15" ht="15" customHeight="1">
+      <c r="A4" s="408" t="s">
         <v>94</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C4" s="428"/>
-[...9 lines deleted...]
-      <c r="M4" s="430"/>
+      <c r="C4" s="430"/>
+      <c r="D4" s="431"/>
+      <c r="E4" s="431"/>
+      <c r="F4" s="431"/>
+      <c r="G4" s="431"/>
+      <c r="H4" s="431"/>
+      <c r="I4" s="431"/>
+      <c r="J4" s="431"/>
+      <c r="K4" s="431"/>
+      <c r="L4" s="431"/>
+      <c r="M4" s="432"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
-    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="407"/>
+    <row r="5" spans="1:15" ht="15" customHeight="1">
+      <c r="A5" s="409"/>
       <c r="B5" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="C5" s="431"/>
-[...9 lines deleted...]
-      <c r="M5" s="433"/>
+      <c r="C5" s="433"/>
+      <c r="D5" s="434"/>
+      <c r="E5" s="434"/>
+      <c r="F5" s="434"/>
+      <c r="G5" s="434"/>
+      <c r="H5" s="434"/>
+      <c r="I5" s="434"/>
+      <c r="J5" s="434"/>
+      <c r="K5" s="434"/>
+      <c r="L5" s="434"/>
+      <c r="M5" s="435"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
-    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B6" s="434" t="s">
+    <row r="6" spans="1:15" ht="15" customHeight="1">
+      <c r="A6" s="409"/>
+      <c r="B6" s="436" t="s">
         <v>92</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D6" s="33"/>
       <c r="E6" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F6" s="33"/>
       <c r="G6" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
       <c r="J6" s="8"/>
       <c r="K6" s="8"/>
       <c r="L6" s="8"/>
       <c r="M6" s="10"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B7" s="435"/>
+    <row r="7" spans="1:15" ht="15" customHeight="1">
+      <c r="A7" s="409"/>
+      <c r="B7" s="437"/>
       <c r="C7" s="25"/>
       <c r="D7" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E7" s="24"/>
       <c r="F7" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G7" s="401"/>
-[...5 lines deleted...]
-      <c r="M7" s="402"/>
+      <c r="G7" s="403"/>
+      <c r="H7" s="403"/>
+      <c r="I7" s="403"/>
+      <c r="J7" s="403"/>
+      <c r="K7" s="403"/>
+      <c r="L7" s="403"/>
+      <c r="M7" s="404"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
-    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M8" s="405"/>
+    <row r="8" spans="1:15" ht="15" customHeight="1">
+      <c r="A8" s="409"/>
+      <c r="B8" s="438"/>
+      <c r="C8" s="405"/>
+      <c r="D8" s="406"/>
+      <c r="E8" s="406"/>
+      <c r="F8" s="406"/>
+      <c r="G8" s="406"/>
+      <c r="H8" s="406"/>
+      <c r="I8" s="406"/>
+      <c r="J8" s="406"/>
+      <c r="K8" s="406"/>
+      <c r="L8" s="406"/>
+      <c r="M8" s="407"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
-    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A9" s="407"/>
+    <row r="9" spans="1:15" ht="15" customHeight="1">
+      <c r="A9" s="409"/>
       <c r="B9" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="C9" s="418"/>
-[...9 lines deleted...]
-      <c r="M9" s="420"/>
+      <c r="C9" s="420"/>
+      <c r="D9" s="421"/>
+      <c r="E9" s="421"/>
+      <c r="F9" s="421"/>
+      <c r="G9" s="421"/>
+      <c r="H9" s="421"/>
+      <c r="I9" s="421"/>
+      <c r="J9" s="421"/>
+      <c r="K9" s="421"/>
+      <c r="L9" s="421"/>
+      <c r="M9" s="422"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
-    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A10" s="408"/>
+    <row r="10" spans="1:15" ht="15" customHeight="1">
+      <c r="A10" s="410"/>
       <c r="B10" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="C10" s="386"/>
-[...9 lines deleted...]
-      <c r="M10" s="388"/>
+      <c r="C10" s="388"/>
+      <c r="D10" s="389"/>
+      <c r="E10" s="389"/>
+      <c r="F10" s="389"/>
+      <c r="G10" s="389"/>
+      <c r="H10" s="389"/>
+      <c r="I10" s="389"/>
+      <c r="J10" s="389"/>
+      <c r="K10" s="389"/>
+      <c r="L10" s="389"/>
+      <c r="M10" s="390"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
-    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="406" t="s">
+    <row r="11" spans="1:15" ht="15" customHeight="1">
+      <c r="A11" s="408" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C11" s="409"/>
-[...2 lines deleted...]
-      <c r="F11" s="412" t="s">
+      <c r="C11" s="411"/>
+      <c r="D11" s="412"/>
+      <c r="E11" s="413"/>
+      <c r="F11" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G11" s="437"/>
+      <c r="G11" s="439"/>
       <c r="H11" s="34"/>
-      <c r="I11" s="437"/>
+      <c r="I11" s="439"/>
       <c r="J11" s="34"/>
-      <c r="K11" s="437"/>
+      <c r="K11" s="439"/>
       <c r="L11" s="34"/>
       <c r="M11" s="35"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
-    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="407"/>
+    <row r="12" spans="1:15" ht="15" customHeight="1">
+      <c r="A12" s="409"/>
       <c r="B12" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C12" s="403"/>
-[...3 lines deleted...]
-      <c r="G12" s="438"/>
+      <c r="C12" s="405"/>
+      <c r="D12" s="406"/>
+      <c r="E12" s="407"/>
+      <c r="F12" s="414"/>
+      <c r="G12" s="440"/>
       <c r="H12" s="36" t="s">
         <v>103</v>
       </c>
-      <c r="I12" s="438"/>
+      <c r="I12" s="440"/>
       <c r="J12" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="K12" s="438"/>
+      <c r="K12" s="440"/>
       <c r="L12" s="37" t="s">
         <v>105</v>
       </c>
       <c r="M12" s="38"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
-    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B13" s="398" t="s">
+    <row r="13" spans="1:15" ht="15" customHeight="1">
+      <c r="A13" s="409"/>
+      <c r="B13" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D13" s="33"/>
       <c r="E13" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F13" s="33"/>
       <c r="G13" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
       <c r="J13" s="8"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="10"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
-    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B14" s="399"/>
+    <row r="14" spans="1:15" ht="15" customHeight="1">
+      <c r="A14" s="409"/>
+      <c r="B14" s="401"/>
       <c r="C14" s="25"/>
       <c r="D14" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E14" s="24"/>
       <c r="F14" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G14" s="401"/>
-[...5 lines deleted...]
-      <c r="M14" s="402"/>
+      <c r="G14" s="403"/>
+      <c r="H14" s="403"/>
+      <c r="I14" s="403"/>
+      <c r="J14" s="403"/>
+      <c r="K14" s="403"/>
+      <c r="L14" s="403"/>
+      <c r="M14" s="404"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
-    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M15" s="405"/>
+    <row r="15" spans="1:15" ht="15" customHeight="1">
+      <c r="A15" s="409"/>
+      <c r="B15" s="402"/>
+      <c r="C15" s="405"/>
+      <c r="D15" s="406"/>
+      <c r="E15" s="406"/>
+      <c r="F15" s="406"/>
+      <c r="G15" s="406"/>
+      <c r="H15" s="406"/>
+      <c r="I15" s="406"/>
+      <c r="J15" s="406"/>
+      <c r="K15" s="406"/>
+      <c r="L15" s="406"/>
+      <c r="M15" s="407"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
-    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B16" s="383" t="s">
+    <row r="16" spans="1:15" ht="15" customHeight="1">
+      <c r="A16" s="409"/>
+      <c r="B16" s="385" t="s">
         <v>149</v>
       </c>
-      <c r="C16" s="384"/>
-[...3 lines deleted...]
-      <c r="G16" s="385"/>
+      <c r="C16" s="386"/>
+      <c r="D16" s="386"/>
+      <c r="E16" s="386"/>
+      <c r="F16" s="386"/>
+      <c r="G16" s="387"/>
       <c r="H16" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I16" s="381"/>
-      <c r="J16" s="382"/>
+      <c r="I16" s="383"/>
+      <c r="J16" s="384"/>
       <c r="K16" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L16" s="381"/>
-      <c r="M16" s="382"/>
+      <c r="L16" s="383"/>
+      <c r="M16" s="384"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
-    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B17" s="439" t="s">
+    <row r="17" spans="1:15" ht="15" customHeight="1">
+      <c r="A17" s="455"/>
+      <c r="B17" s="441" t="s">
         <v>107</v>
       </c>
-      <c r="C17" s="440"/>
-      <c r="D17" s="445" t="s">
+      <c r="C17" s="442"/>
+      <c r="D17" s="447" t="s">
         <v>108</v>
       </c>
-      <c r="E17" s="446"/>
-[...7 lines deleted...]
-      <c r="M17" s="388"/>
+      <c r="E17" s="448"/>
+      <c r="F17" s="389"/>
+      <c r="G17" s="389"/>
+      <c r="H17" s="449"/>
+      <c r="I17" s="449"/>
+      <c r="J17" s="449"/>
+      <c r="K17" s="389"/>
+      <c r="L17" s="389"/>
+      <c r="M17" s="390"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
-    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="D18" s="448" t="s">
+    <row r="18" spans="1:15" ht="15" customHeight="1">
+      <c r="A18" s="455"/>
+      <c r="B18" s="443"/>
+      <c r="C18" s="444"/>
+      <c r="D18" s="450" t="s">
         <v>109</v>
       </c>
-      <c r="E18" s="449"/>
+      <c r="E18" s="451"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="27"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
-    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="E19" s="451"/>
+    <row r="19" spans="1:15" ht="15" customHeight="1">
+      <c r="A19" s="456"/>
+      <c r="B19" s="445"/>
+      <c r="C19" s="446"/>
+      <c r="D19" s="452"/>
+      <c r="E19" s="453"/>
       <c r="F19" s="28"/>
       <c r="G19" s="28"/>
       <c r="H19" s="28"/>
       <c r="I19" s="28"/>
       <c r="J19" s="28"/>
       <c r="K19" s="28"/>
       <c r="L19" s="28"/>
       <c r="M19" s="29"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
-    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="406" t="s">
+    <row r="20" spans="1:15" ht="15" customHeight="1">
+      <c r="A20" s="408" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C20" s="409"/>
-[...2 lines deleted...]
-      <c r="F20" s="412" t="s">
+      <c r="C20" s="411"/>
+      <c r="D20" s="412"/>
+      <c r="E20" s="413"/>
+      <c r="F20" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G20" s="412"/>
+      <c r="G20" s="414"/>
       <c r="H20" s="34"/>
       <c r="I20" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J20" s="34"/>
       <c r="K20" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L20" s="34"/>
       <c r="M20" s="35" t="s">
         <v>105</v>
       </c>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
-    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="407"/>
+    <row r="21" spans="1:15" ht="15" customHeight="1">
+      <c r="A21" s="409"/>
       <c r="B21" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="403"/>
-[...2 lines deleted...]
-      <c r="F21" s="452" t="s">
+      <c r="C21" s="405"/>
+      <c r="D21" s="406"/>
+      <c r="E21" s="407"/>
+      <c r="F21" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G21" s="452"/>
+      <c r="G21" s="454"/>
       <c r="H21" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I21" s="381"/>
-      <c r="J21" s="382"/>
+      <c r="I21" s="383"/>
+      <c r="J21" s="384"/>
       <c r="K21" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L21" s="381"/>
-      <c r="M21" s="382"/>
+      <c r="L21" s="383"/>
+      <c r="M21" s="384"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
-    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B22" s="398" t="s">
+    <row r="22" spans="1:15" ht="15" customHeight="1">
+      <c r="A22" s="409"/>
+      <c r="B22" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D22" s="23"/>
       <c r="E22" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F22" s="23"/>
       <c r="G22" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="10"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
-    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B23" s="399"/>
+    <row r="23" spans="1:15" ht="15" customHeight="1">
+      <c r="A23" s="409"/>
+      <c r="B23" s="401"/>
       <c r="C23" s="25"/>
       <c r="D23" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E23" s="24"/>
       <c r="F23" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G23" s="401"/>
-[...5 lines deleted...]
-      <c r="M23" s="402"/>
+      <c r="G23" s="403"/>
+      <c r="H23" s="403"/>
+      <c r="I23" s="403"/>
+      <c r="J23" s="403"/>
+      <c r="K23" s="403"/>
+      <c r="L23" s="403"/>
+      <c r="M23" s="404"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
     </row>
-    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M24" s="405"/>
+    <row r="24" spans="1:15" ht="15" customHeight="1">
+      <c r="A24" s="409"/>
+      <c r="B24" s="402"/>
+      <c r="C24" s="405"/>
+      <c r="D24" s="406"/>
+      <c r="E24" s="406"/>
+      <c r="F24" s="406"/>
+      <c r="G24" s="406"/>
+      <c r="H24" s="406"/>
+      <c r="I24" s="406"/>
+      <c r="J24" s="406"/>
+      <c r="K24" s="406"/>
+      <c r="L24" s="406"/>
+      <c r="M24" s="407"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
-    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="407"/>
+    <row r="25" spans="1:15" ht="15" customHeight="1">
+      <c r="A25" s="409"/>
       <c r="B25" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C25" s="409"/>
-[...2 lines deleted...]
-      <c r="F25" s="412" t="s">
+      <c r="C25" s="411"/>
+      <c r="D25" s="412"/>
+      <c r="E25" s="413"/>
+      <c r="F25" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G25" s="412"/>
+      <c r="G25" s="414"/>
       <c r="H25" s="34"/>
       <c r="I25" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J25" s="34"/>
       <c r="K25" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L25" s="34"/>
       <c r="M25" s="35" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
-    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="407"/>
+    <row r="26" spans="1:15" ht="15" customHeight="1">
+      <c r="A26" s="409"/>
       <c r="B26" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="403"/>
-[...2 lines deleted...]
-      <c r="F26" s="452" t="s">
+      <c r="C26" s="405"/>
+      <c r="D26" s="406"/>
+      <c r="E26" s="407"/>
+      <c r="F26" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G26" s="452"/>
+      <c r="G26" s="454"/>
       <c r="H26" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I26" s="381"/>
-      <c r="J26" s="382"/>
+      <c r="I26" s="383"/>
+      <c r="J26" s="384"/>
       <c r="K26" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L26" s="381"/>
-      <c r="M26" s="382"/>
+      <c r="L26" s="383"/>
+      <c r="M26" s="384"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
-    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B27" s="398" t="s">
+    <row r="27" spans="1:15" ht="15" customHeight="1">
+      <c r="A27" s="409"/>
+      <c r="B27" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D27" s="23"/>
       <c r="E27" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F27" s="23"/>
       <c r="G27" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
       <c r="M27" s="10"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
-    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B28" s="399"/>
+    <row r="28" spans="1:15" ht="15" customHeight="1">
+      <c r="A28" s="409"/>
+      <c r="B28" s="401"/>
       <c r="C28" s="25"/>
       <c r="D28" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E28" s="24"/>
       <c r="F28" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G28" s="401"/>
-[...5 lines deleted...]
-      <c r="M28" s="402"/>
+      <c r="G28" s="403"/>
+      <c r="H28" s="403"/>
+      <c r="I28" s="403"/>
+      <c r="J28" s="403"/>
+      <c r="K28" s="403"/>
+      <c r="L28" s="403"/>
+      <c r="M28" s="404"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
-    <row r="29" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M29" s="405"/>
+    <row r="29" spans="1:15" ht="15" customHeight="1">
+      <c r="A29" s="410"/>
+      <c r="B29" s="402"/>
+      <c r="C29" s="405"/>
+      <c r="D29" s="406"/>
+      <c r="E29" s="406"/>
+      <c r="F29" s="406"/>
+      <c r="G29" s="406"/>
+      <c r="H29" s="406"/>
+      <c r="I29" s="406"/>
+      <c r="J29" s="406"/>
+      <c r="K29" s="406"/>
+      <c r="L29" s="406"/>
+      <c r="M29" s="407"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
     </row>
-    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="406" t="s">
+    <row r="30" spans="1:15" ht="15" customHeight="1">
+      <c r="A30" s="408" t="s">
         <v>155</v>
       </c>
       <c r="B30" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C30" s="403"/>
-[...2 lines deleted...]
-      <c r="F30" s="412" t="s">
+      <c r="C30" s="405"/>
+      <c r="D30" s="406"/>
+      <c r="E30" s="407"/>
+      <c r="F30" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G30" s="412"/>
+      <c r="G30" s="414"/>
       <c r="H30" s="34"/>
       <c r="I30" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J30" s="34"/>
       <c r="K30" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="34"/>
       <c r="M30" s="35" t="s">
         <v>105</v>
       </c>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
     </row>
-    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A31" s="407"/>
+    <row r="31" spans="1:15" ht="15" customHeight="1">
+      <c r="A31" s="409"/>
       <c r="B31" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="F31" s="413" t="s">
+      <c r="F31" s="415" t="s">
         <v>156</v>
       </c>
-      <c r="G31" s="414"/>
-      <c r="H31" s="415" t="s">
+      <c r="G31" s="416"/>
+      <c r="H31" s="417" t="s">
         <v>157</v>
       </c>
-      <c r="I31" s="416"/>
+      <c r="I31" s="418"/>
       <c r="J31" s="90"/>
-      <c r="K31" s="413" t="s">
+      <c r="K31" s="415" t="s">
         <v>141</v>
       </c>
-      <c r="L31" s="417"/>
+      <c r="L31" s="419"/>
       <c r="M31" s="90"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
     </row>
-    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B32" s="398" t="s">
+    <row r="32" spans="1:15" ht="15" customHeight="1">
+      <c r="A32" s="409"/>
+      <c r="B32" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D32" s="23"/>
       <c r="E32" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F32" s="23"/>
       <c r="G32" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
       <c r="J32" s="8"/>
       <c r="K32" s="8"/>
       <c r="L32" s="8"/>
       <c r="M32" s="10"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
     </row>
-    <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B33" s="399"/>
+    <row r="33" spans="1:15" ht="15" customHeight="1">
+      <c r="A33" s="409"/>
+      <c r="B33" s="401"/>
       <c r="C33" s="25"/>
       <c r="D33" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E33" s="24"/>
       <c r="F33" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G33" s="401"/>
-[...5 lines deleted...]
-      <c r="M33" s="402"/>
+      <c r="G33" s="403"/>
+      <c r="H33" s="403"/>
+      <c r="I33" s="403"/>
+      <c r="J33" s="403"/>
+      <c r="K33" s="403"/>
+      <c r="L33" s="403"/>
+      <c r="M33" s="404"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
-    <row r="34" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M34" s="405"/>
+    <row r="34" spans="1:15" ht="15" customHeight="1">
+      <c r="A34" s="410"/>
+      <c r="B34" s="402"/>
+      <c r="C34" s="405"/>
+      <c r="D34" s="406"/>
+      <c r="E34" s="406"/>
+      <c r="F34" s="406"/>
+      <c r="G34" s="406"/>
+      <c r="H34" s="406"/>
+      <c r="I34" s="406"/>
+      <c r="J34" s="406"/>
+      <c r="K34" s="406"/>
+      <c r="L34" s="406"/>
+      <c r="M34" s="407"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
-    <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A35" s="425" t="s">
+    <row r="35" spans="1:15" ht="15" customHeight="1">
+      <c r="A35" s="427" t="s">
         <v>110</v>
       </c>
-      <c r="B35" s="426"/>
-[...5 lines deleted...]
-      <c r="H35" s="465" t="s">
+      <c r="B35" s="428"/>
+      <c r="C35" s="428"/>
+      <c r="D35" s="465"/>
+      <c r="E35" s="465"/>
+      <c r="F35" s="426"/>
+      <c r="G35" s="466"/>
+      <c r="H35" s="467" t="s">
         <v>111</v>
       </c>
-      <c r="I35" s="466"/>
-[...3 lines deleted...]
-      <c r="M35" s="467"/>
+      <c r="I35" s="468"/>
+      <c r="J35" s="468"/>
+      <c r="K35" s="468"/>
+      <c r="L35" s="468"/>
+      <c r="M35" s="469"/>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
     </row>
-    <row r="36" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A36" s="455" t="s">
+    <row r="36" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A36" s="457" t="s">
         <v>112</v>
       </c>
-      <c r="B36" s="456"/>
-[...10 lines deleted...]
-      <c r="M36" s="457"/>
+      <c r="B36" s="458"/>
+      <c r="C36" s="458"/>
+      <c r="D36" s="458"/>
+      <c r="E36" s="458"/>
+      <c r="F36" s="458"/>
+      <c r="G36" s="458"/>
+      <c r="H36" s="458"/>
+      <c r="I36" s="458"/>
+      <c r="J36" s="458"/>
+      <c r="K36" s="458"/>
+      <c r="L36" s="458"/>
+      <c r="M36" s="459"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
     </row>
-    <row r="37" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A37" s="448" t="s">
+    <row r="37" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A37" s="450" t="s">
         <v>113</v>
       </c>
-      <c r="B37" s="458"/>
-      <c r="C37" s="412" t="s">
+      <c r="B37" s="460"/>
+      <c r="C37" s="414" t="s">
         <v>114</v>
       </c>
-      <c r="D37" s="412"/>
-      <c r="E37" s="398" t="s">
+      <c r="D37" s="414"/>
+      <c r="E37" s="400" t="s">
         <v>115</v>
       </c>
-      <c r="F37" s="434"/>
+      <c r="F37" s="436"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
       <c r="K37" s="9"/>
       <c r="L37" s="9"/>
       <c r="M37" s="17"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
     </row>
-    <row r="38" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B38" s="460"/>
+    <row r="38" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A38" s="461"/>
+      <c r="B38" s="462"/>
       <c r="C38" s="12" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="12" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="12" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="12" t="s">
         <v>117</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="18"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
-    <row r="39" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A39" s="398" t="s">
+    <row r="39" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A39" s="400" t="s">
         <v>142</v>
       </c>
-      <c r="B39" s="461"/>
+      <c r="B39" s="463"/>
       <c r="C39" s="12"/>
       <c r="D39" s="12"/>
       <c r="E39" s="12"/>
       <c r="F39" s="12"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="18"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
-    <row r="40" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A40" s="400" t="s">
+    <row r="40" spans="1:15" ht="15" hidden="1" customHeight="1">
+      <c r="A40" s="402" t="s">
         <v>143</v>
       </c>
-      <c r="B40" s="462"/>
+      <c r="B40" s="464"/>
       <c r="C40" s="12"/>
       <c r="D40" s="12"/>
       <c r="E40" s="12"/>
       <c r="F40" s="12"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="18"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
     </row>
-    <row r="41" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="41" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A41" s="13" t="s">
         <v>144</v>
       </c>
       <c r="B41" s="19"/>
-      <c r="C41" s="412"/>
-[...2 lines deleted...]
-      <c r="F41" s="412"/>
+      <c r="C41" s="414"/>
+      <c r="D41" s="414"/>
+      <c r="E41" s="414"/>
+      <c r="F41" s="414"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="18"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
     </row>
-    <row r="42" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="42" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A42" s="13" t="s">
         <v>145</v>
       </c>
       <c r="B42" s="19"/>
-      <c r="C42" s="412"/>
-[...2 lines deleted...]
-      <c r="F42" s="412"/>
+      <c r="C42" s="414"/>
+      <c r="D42" s="414"/>
+      <c r="E42" s="414"/>
+      <c r="F42" s="414"/>
       <c r="G42" s="15"/>
       <c r="H42" s="15"/>
       <c r="I42" s="15"/>
       <c r="J42" s="15"/>
       <c r="K42" s="15"/>
       <c r="L42" s="15"/>
       <c r="M42" s="16"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
-    <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A43" s="455" t="s">
+    <row r="43" spans="1:15" ht="15" customHeight="1">
+      <c r="A43" s="457" t="s">
         <v>118</v>
       </c>
-      <c r="B43" s="456"/>
-[...10 lines deleted...]
-      <c r="M43" s="457"/>
+      <c r="B43" s="458"/>
+      <c r="C43" s="458"/>
+      <c r="D43" s="458"/>
+      <c r="E43" s="458"/>
+      <c r="F43" s="458"/>
+      <c r="G43" s="458"/>
+      <c r="H43" s="458"/>
+      <c r="I43" s="458"/>
+      <c r="J43" s="458"/>
+      <c r="K43" s="458"/>
+      <c r="L43" s="458"/>
+      <c r="M43" s="459"/>
       <c r="N43" s="3"/>
       <c r="O43" s="4"/>
     </row>
-    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A44" s="448" t="s">
+    <row r="44" spans="1:15" ht="15" customHeight="1">
+      <c r="A44" s="450" t="s">
         <v>119</v>
       </c>
-      <c r="B44" s="458"/>
+      <c r="B44" s="460"/>
       <c r="C44" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="12" t="s">
         <v>120</v>
       </c>
       <c r="E44" s="12" t="s">
         <v>121</v>
       </c>
       <c r="F44" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G44" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="H44" s="383" t="s">
+      <c r="H44" s="385" t="s">
         <v>124</v>
       </c>
-      <c r="I44" s="385"/>
-      <c r="J44" s="383" t="s">
+      <c r="I44" s="387"/>
+      <c r="J44" s="385" t="s">
         <v>125</v>
       </c>
-      <c r="K44" s="385"/>
-      <c r="L44" s="383" t="s">
+      <c r="K44" s="387"/>
+      <c r="L44" s="385" t="s">
         <v>126</v>
       </c>
-      <c r="M44" s="385"/>
+      <c r="M44" s="387"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
-    <row r="45" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B45" s="469"/>
+    <row r="45" spans="1:15" ht="15" customHeight="1">
+      <c r="A45" s="470"/>
+      <c r="B45" s="471"/>
       <c r="C45" s="91"/>
       <c r="D45" s="91"/>
       <c r="E45" s="91"/>
       <c r="F45" s="91"/>
       <c r="G45" s="91"/>
-      <c r="H45" s="381"/>
-[...4 lines deleted...]
-      <c r="M45" s="382"/>
+      <c r="H45" s="383"/>
+      <c r="I45" s="384"/>
+      <c r="J45" s="383"/>
+      <c r="K45" s="384"/>
+      <c r="L45" s="383"/>
+      <c r="M45" s="384"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
     </row>
-    <row r="46" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C46" s="383" t="s">
+    <row r="46" spans="1:15" ht="15" customHeight="1">
+      <c r="A46" s="461"/>
+      <c r="B46" s="462"/>
+      <c r="C46" s="385" t="s">
         <v>127</v>
       </c>
-      <c r="D46" s="384"/>
-[...8 lines deleted...]
-      <c r="M46" s="388"/>
+      <c r="D46" s="386"/>
+      <c r="E46" s="387"/>
+      <c r="F46" s="388"/>
+      <c r="G46" s="389"/>
+      <c r="H46" s="389"/>
+      <c r="I46" s="389"/>
+      <c r="J46" s="389"/>
+      <c r="K46" s="389"/>
+      <c r="L46" s="389"/>
+      <c r="M46" s="390"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
     </row>
-    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A47" s="389" t="s">
+    <row r="47" spans="1:15" ht="15" customHeight="1">
+      <c r="A47" s="391" t="s">
         <v>128</v>
       </c>
-      <c r="B47" s="390"/>
+      <c r="B47" s="392"/>
       <c r="C47" s="43" t="s">
         <v>129</v>
       </c>
       <c r="D47" s="30"/>
       <c r="E47" s="20" t="s">
         <v>130</v>
       </c>
       <c r="F47" s="32"/>
       <c r="G47" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="H47" s="395"/>
-[...1 lines deleted...]
-      <c r="J47" s="396" t="s">
+      <c r="H47" s="397"/>
+      <c r="I47" s="397"/>
+      <c r="J47" s="398" t="s">
         <v>130</v>
       </c>
-      <c r="K47" s="396"/>
-[...1 lines deleted...]
-      <c r="M47" s="397"/>
+      <c r="K47" s="398"/>
+      <c r="L47" s="397"/>
+      <c r="M47" s="399"/>
       <c r="N47" s="3"/>
       <c r="O47" s="4"/>
     </row>
-    <row r="48" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B48" s="392"/>
+    <row r="48" spans="1:15" ht="15" customHeight="1">
+      <c r="A48" s="393"/>
+      <c r="B48" s="394"/>
       <c r="C48" s="41" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="30"/>
       <c r="E48" s="20" t="s">
         <v>130</v>
       </c>
       <c r="F48" s="32"/>
       <c r="G48" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="H48" s="395"/>
-[...1 lines deleted...]
-      <c r="J48" s="396" t="s">
+      <c r="H48" s="397"/>
+      <c r="I48" s="397"/>
+      <c r="J48" s="398" t="s">
         <v>130</v>
       </c>
-      <c r="K48" s="396"/>
-[...1 lines deleted...]
-      <c r="M48" s="397"/>
+      <c r="K48" s="398"/>
+      <c r="L48" s="397"/>
+      <c r="M48" s="399"/>
       <c r="N48" s="3"/>
       <c r="O48" s="4"/>
     </row>
-    <row r="49" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B49" s="394"/>
+    <row r="49" spans="1:15" ht="15" customHeight="1">
+      <c r="A49" s="395"/>
+      <c r="B49" s="396"/>
       <c r="C49" s="40" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="31"/>
       <c r="E49" s="21" t="s">
         <v>130</v>
       </c>
       <c r="F49" s="32"/>
       <c r="G49" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="H49" s="395"/>
-[...1 lines deleted...]
-      <c r="J49" s="396" t="s">
+      <c r="H49" s="397"/>
+      <c r="I49" s="397"/>
+      <c r="J49" s="398" t="s">
         <v>130</v>
       </c>
-      <c r="K49" s="396"/>
-[...1 lines deleted...]
-      <c r="M49" s="397"/>
+      <c r="K49" s="398"/>
+      <c r="L49" s="397"/>
+      <c r="M49" s="399"/>
       <c r="N49" s="3"/>
       <c r="O49" s="4"/>
     </row>
-    <row r="50" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A50" s="376" t="s">
+    <row r="50" spans="1:15" ht="31.5" customHeight="1">
+      <c r="A50" s="378" t="s">
         <v>134</v>
       </c>
-      <c r="B50" s="377"/>
-[...10 lines deleted...]
-      <c r="M50" s="380"/>
+      <c r="B50" s="379"/>
+      <c r="C50" s="380"/>
+      <c r="D50" s="381"/>
+      <c r="E50" s="381"/>
+      <c r="F50" s="381"/>
+      <c r="G50" s="381"/>
+      <c r="H50" s="381"/>
+      <c r="I50" s="381"/>
+      <c r="J50" s="381"/>
+      <c r="K50" s="381"/>
+      <c r="L50" s="381"/>
+      <c r="M50" s="382"/>
       <c r="N50" s="3"/>
       <c r="O50" s="4"/>
     </row>
-    <row r="51" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A51" s="470" t="s">
+    <row r="51" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A51" s="472" t="s">
         <v>140</v>
       </c>
-      <c r="B51" s="471"/>
-[...10 lines deleted...]
-      <c r="M51" s="472"/>
+      <c r="B51" s="473"/>
+      <c r="C51" s="473"/>
+      <c r="D51" s="473"/>
+      <c r="E51" s="473"/>
+      <c r="F51" s="473"/>
+      <c r="G51" s="473"/>
+      <c r="H51" s="473"/>
+      <c r="I51" s="473"/>
+      <c r="J51" s="473"/>
+      <c r="K51" s="473"/>
+      <c r="L51" s="473"/>
+      <c r="M51" s="474"/>
       <c r="N51" s="3"/>
       <c r="O51" s="4"/>
     </row>
-    <row r="52" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A52" s="406" t="s">
+    <row r="52" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A52" s="408" t="s">
         <v>94</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="C52" s="428"/>
-[...9 lines deleted...]
-      <c r="M52" s="430"/>
+      <c r="C52" s="430"/>
+      <c r="D52" s="431"/>
+      <c r="E52" s="431"/>
+      <c r="F52" s="431"/>
+      <c r="G52" s="431"/>
+      <c r="H52" s="431"/>
+      <c r="I52" s="431"/>
+      <c r="J52" s="431"/>
+      <c r="K52" s="431"/>
+      <c r="L52" s="431"/>
+      <c r="M52" s="432"/>
       <c r="N52" s="3"/>
       <c r="O52" s="4"/>
     </row>
-    <row r="53" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A53" s="407"/>
+    <row r="53" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A53" s="409"/>
       <c r="B53" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="C53" s="431"/>
-[...9 lines deleted...]
-      <c r="M53" s="433"/>
+      <c r="C53" s="433"/>
+      <c r="D53" s="434"/>
+      <c r="E53" s="434"/>
+      <c r="F53" s="434"/>
+      <c r="G53" s="434"/>
+      <c r="H53" s="434"/>
+      <c r="I53" s="434"/>
+      <c r="J53" s="434"/>
+      <c r="K53" s="434"/>
+      <c r="L53" s="434"/>
+      <c r="M53" s="435"/>
       <c r="N53" s="3"/>
       <c r="O53" s="4"/>
     </row>
-    <row r="54" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B54" s="434" t="s">
+    <row r="54" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A54" s="409"/>
+      <c r="B54" s="436" t="s">
         <v>92</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D54" s="33"/>
       <c r="E54" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F54" s="33"/>
       <c r="G54" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="8"/>
       <c r="L54" s="8"/>
       <c r="M54" s="10"/>
       <c r="N54" s="3"/>
       <c r="O54" s="4"/>
     </row>
-    <row r="55" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B55" s="435"/>
+    <row r="55" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A55" s="409"/>
+      <c r="B55" s="437"/>
       <c r="C55" s="25"/>
       <c r="D55" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E55" s="24"/>
       <c r="F55" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G55" s="401"/>
-[...5 lines deleted...]
-      <c r="M55" s="402"/>
+      <c r="G55" s="403"/>
+      <c r="H55" s="403"/>
+      <c r="I55" s="403"/>
+      <c r="J55" s="403"/>
+      <c r="K55" s="403"/>
+      <c r="L55" s="403"/>
+      <c r="M55" s="404"/>
       <c r="N55" s="3"/>
       <c r="O55" s="4"/>
     </row>
-    <row r="56" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M56" s="405"/>
+    <row r="56" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A56" s="409"/>
+      <c r="B56" s="438"/>
+      <c r="C56" s="405"/>
+      <c r="D56" s="406"/>
+      <c r="E56" s="406"/>
+      <c r="F56" s="406"/>
+      <c r="G56" s="406"/>
+      <c r="H56" s="406"/>
+      <c r="I56" s="406"/>
+      <c r="J56" s="406"/>
+      <c r="K56" s="406"/>
+      <c r="L56" s="406"/>
+      <c r="M56" s="407"/>
       <c r="N56" s="3"/>
       <c r="O56" s="4"/>
     </row>
-    <row r="57" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A57" s="407"/>
+    <row r="57" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A57" s="409"/>
       <c r="B57" s="76" t="s">
         <v>98</v>
       </c>
-      <c r="C57" s="418"/>
-[...9 lines deleted...]
-      <c r="M57" s="420"/>
+      <c r="C57" s="420"/>
+      <c r="D57" s="421"/>
+      <c r="E57" s="421"/>
+      <c r="F57" s="421"/>
+      <c r="G57" s="421"/>
+      <c r="H57" s="421"/>
+      <c r="I57" s="421"/>
+      <c r="J57" s="421"/>
+      <c r="K57" s="421"/>
+      <c r="L57" s="421"/>
+      <c r="M57" s="422"/>
       <c r="N57" s="3"/>
       <c r="O57" s="4"/>
     </row>
-    <row r="58" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A58" s="408"/>
+    <row r="58" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A58" s="410"/>
       <c r="B58" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="C58" s="386"/>
-[...9 lines deleted...]
-      <c r="M58" s="388"/>
+      <c r="C58" s="388"/>
+      <c r="D58" s="389"/>
+      <c r="E58" s="389"/>
+      <c r="F58" s="389"/>
+      <c r="G58" s="389"/>
+      <c r="H58" s="389"/>
+      <c r="I58" s="389"/>
+      <c r="J58" s="389"/>
+      <c r="K58" s="389"/>
+      <c r="L58" s="389"/>
+      <c r="M58" s="390"/>
       <c r="N58" s="3"/>
       <c r="O58" s="4"/>
     </row>
-    <row r="59" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="406" t="s">
+    <row r="59" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A59" s="408" t="s">
         <v>100</v>
       </c>
       <c r="B59" s="72" t="s">
         <v>95</v>
       </c>
-      <c r="C59" s="409"/>
-[...2 lines deleted...]
-      <c r="F59" s="412" t="s">
+      <c r="C59" s="411"/>
+      <c r="D59" s="412"/>
+      <c r="E59" s="413"/>
+      <c r="F59" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G59" s="437"/>
+      <c r="G59" s="439"/>
       <c r="H59" s="34"/>
-      <c r="I59" s="437"/>
+      <c r="I59" s="439"/>
       <c r="J59" s="34"/>
-      <c r="K59" s="437"/>
+      <c r="K59" s="439"/>
       <c r="L59" s="34"/>
       <c r="M59" s="35"/>
       <c r="N59" s="3"/>
       <c r="O59" s="4"/>
     </row>
-    <row r="60" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A60" s="407"/>
+    <row r="60" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A60" s="409"/>
       <c r="B60" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C60" s="403"/>
-[...3 lines deleted...]
-      <c r="G60" s="438"/>
+      <c r="C60" s="405"/>
+      <c r="D60" s="406"/>
+      <c r="E60" s="407"/>
+      <c r="F60" s="414"/>
+      <c r="G60" s="440"/>
       <c r="H60" s="36" t="s">
         <v>103</v>
       </c>
-      <c r="I60" s="438"/>
+      <c r="I60" s="440"/>
       <c r="J60" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="K60" s="438"/>
+      <c r="K60" s="440"/>
       <c r="L60" s="37" t="s">
         <v>105</v>
       </c>
       <c r="M60" s="38"/>
       <c r="N60" s="3"/>
       <c r="O60" s="4"/>
     </row>
-    <row r="61" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B61" s="398" t="s">
+    <row r="61" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A61" s="409"/>
+      <c r="B61" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D61" s="33"/>
       <c r="E61" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F61" s="33"/>
       <c r="G61" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H61" s="8"/>
       <c r="I61" s="8"/>
       <c r="J61" s="8"/>
       <c r="K61" s="8"/>
       <c r="L61" s="8"/>
       <c r="M61" s="10"/>
       <c r="N61" s="3"/>
       <c r="O61" s="4"/>
     </row>
-    <row r="62" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B62" s="399"/>
+    <row r="62" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A62" s="409"/>
+      <c r="B62" s="401"/>
       <c r="C62" s="25"/>
       <c r="D62" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E62" s="24"/>
       <c r="F62" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G62" s="401"/>
-[...5 lines deleted...]
-      <c r="M62" s="402"/>
+      <c r="G62" s="403"/>
+      <c r="H62" s="403"/>
+      <c r="I62" s="403"/>
+      <c r="J62" s="403"/>
+      <c r="K62" s="403"/>
+      <c r="L62" s="403"/>
+      <c r="M62" s="404"/>
       <c r="N62" s="3"/>
       <c r="O62" s="4"/>
     </row>
-    <row r="63" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M63" s="405"/>
+    <row r="63" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A63" s="409"/>
+      <c r="B63" s="402"/>
+      <c r="C63" s="405"/>
+      <c r="D63" s="406"/>
+      <c r="E63" s="406"/>
+      <c r="F63" s="406"/>
+      <c r="G63" s="406"/>
+      <c r="H63" s="406"/>
+      <c r="I63" s="406"/>
+      <c r="J63" s="406"/>
+      <c r="K63" s="406"/>
+      <c r="L63" s="406"/>
+      <c r="M63" s="407"/>
       <c r="N63" s="3"/>
       <c r="O63" s="4"/>
     </row>
-    <row r="64" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B64" s="383" t="s">
+    <row r="64" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A64" s="409"/>
+      <c r="B64" s="385" t="s">
         <v>149</v>
       </c>
-      <c r="C64" s="384"/>
-[...3 lines deleted...]
-      <c r="G64" s="385"/>
+      <c r="C64" s="386"/>
+      <c r="D64" s="386"/>
+      <c r="E64" s="386"/>
+      <c r="F64" s="386"/>
+      <c r="G64" s="387"/>
       <c r="H64" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I64" s="381"/>
-      <c r="J64" s="382"/>
+      <c r="I64" s="383"/>
+      <c r="J64" s="384"/>
       <c r="K64" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L64" s="381"/>
-      <c r="M64" s="382"/>
+      <c r="L64" s="383"/>
+      <c r="M64" s="384"/>
       <c r="N64" s="3"/>
       <c r="O64" s="4"/>
     </row>
-    <row r="65" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B65" s="439" t="s">
+    <row r="65" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A65" s="455"/>
+      <c r="B65" s="441" t="s">
         <v>107</v>
       </c>
-      <c r="C65" s="440"/>
-      <c r="D65" s="445" t="s">
+      <c r="C65" s="442"/>
+      <c r="D65" s="447" t="s">
         <v>108</v>
       </c>
-      <c r="E65" s="446"/>
-[...7 lines deleted...]
-      <c r="M65" s="388"/>
+      <c r="E65" s="448"/>
+      <c r="F65" s="389"/>
+      <c r="G65" s="389"/>
+      <c r="H65" s="449"/>
+      <c r="I65" s="449"/>
+      <c r="J65" s="449"/>
+      <c r="K65" s="389"/>
+      <c r="L65" s="389"/>
+      <c r="M65" s="390"/>
       <c r="N65" s="3"/>
       <c r="O65" s="4"/>
     </row>
-    <row r="66" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...3 lines deleted...]
-      <c r="D66" s="448" t="s">
+    <row r="66" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A66" s="455"/>
+      <c r="B66" s="443"/>
+      <c r="C66" s="444"/>
+      <c r="D66" s="450" t="s">
         <v>109</v>
       </c>
-      <c r="E66" s="449"/>
+      <c r="E66" s="451"/>
       <c r="F66" s="26"/>
       <c r="G66" s="26"/>
       <c r="H66" s="26"/>
       <c r="I66" s="26"/>
       <c r="J66" s="26"/>
       <c r="K66" s="26"/>
       <c r="L66" s="26"/>
       <c r="M66" s="27"/>
       <c r="N66" s="3"/>
       <c r="O66" s="4"/>
     </row>
-    <row r="67" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...4 lines deleted...]
-      <c r="E67" s="451"/>
+    <row r="67" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A67" s="456"/>
+      <c r="B67" s="445"/>
+      <c r="C67" s="446"/>
+      <c r="D67" s="452"/>
+      <c r="E67" s="453"/>
       <c r="F67" s="28"/>
       <c r="G67" s="28"/>
       <c r="H67" s="28"/>
       <c r="I67" s="28"/>
       <c r="J67" s="28"/>
       <c r="K67" s="28"/>
       <c r="L67" s="28"/>
       <c r="M67" s="29"/>
       <c r="N67" s="3"/>
       <c r="O67" s="4"/>
     </row>
-    <row r="68" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A68" s="406" t="s">
+    <row r="68" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A68" s="408" t="s">
         <v>153</v>
       </c>
       <c r="B68" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C68" s="409"/>
-[...2 lines deleted...]
-      <c r="F68" s="412" t="s">
+      <c r="C68" s="411"/>
+      <c r="D68" s="412"/>
+      <c r="E68" s="413"/>
+      <c r="F68" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G68" s="412"/>
+      <c r="G68" s="414"/>
       <c r="H68" s="34"/>
       <c r="I68" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J68" s="34"/>
       <c r="K68" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L68" s="34"/>
       <c r="M68" s="35" t="s">
         <v>105</v>
       </c>
       <c r="N68" s="3"/>
       <c r="O68" s="4"/>
     </row>
-    <row r="69" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A69" s="407"/>
+    <row r="69" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A69" s="409"/>
       <c r="B69" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C69" s="403"/>
-[...2 lines deleted...]
-      <c r="F69" s="452" t="s">
+      <c r="C69" s="405"/>
+      <c r="D69" s="406"/>
+      <c r="E69" s="407"/>
+      <c r="F69" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G69" s="452"/>
+      <c r="G69" s="454"/>
       <c r="H69" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I69" s="381"/>
-      <c r="J69" s="382"/>
+      <c r="I69" s="383"/>
+      <c r="J69" s="384"/>
       <c r="K69" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L69" s="381"/>
-      <c r="M69" s="382"/>
+      <c r="L69" s="383"/>
+      <c r="M69" s="384"/>
       <c r="N69" s="3"/>
       <c r="O69" s="4"/>
     </row>
-    <row r="70" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B70" s="398" t="s">
+    <row r="70" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A70" s="409"/>
+      <c r="B70" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D70" s="23"/>
       <c r="E70" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F70" s="23"/>
       <c r="G70" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H70" s="8"/>
       <c r="I70" s="8"/>
       <c r="J70" s="8"/>
       <c r="K70" s="8"/>
       <c r="L70" s="8"/>
       <c r="M70" s="10"/>
       <c r="N70" s="3"/>
       <c r="O70" s="4"/>
     </row>
-    <row r="71" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B71" s="399"/>
+    <row r="71" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A71" s="409"/>
+      <c r="B71" s="401"/>
       <c r="C71" s="25"/>
       <c r="D71" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E71" s="24"/>
       <c r="F71" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G71" s="401"/>
-[...5 lines deleted...]
-      <c r="M71" s="402"/>
+      <c r="G71" s="403"/>
+      <c r="H71" s="403"/>
+      <c r="I71" s="403"/>
+      <c r="J71" s="403"/>
+      <c r="K71" s="403"/>
+      <c r="L71" s="403"/>
+      <c r="M71" s="404"/>
       <c r="N71" s="3"/>
       <c r="O71" s="4"/>
     </row>
-    <row r="72" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M72" s="405"/>
+    <row r="72" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A72" s="409"/>
+      <c r="B72" s="402"/>
+      <c r="C72" s="405"/>
+      <c r="D72" s="406"/>
+      <c r="E72" s="406"/>
+      <c r="F72" s="406"/>
+      <c r="G72" s="406"/>
+      <c r="H72" s="406"/>
+      <c r="I72" s="406"/>
+      <c r="J72" s="406"/>
+      <c r="K72" s="406"/>
+      <c r="L72" s="406"/>
+      <c r="M72" s="407"/>
       <c r="N72" s="3"/>
       <c r="O72" s="4"/>
     </row>
-    <row r="73" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A73" s="407"/>
+    <row r="73" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A73" s="409"/>
       <c r="B73" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C73" s="409"/>
-[...2 lines deleted...]
-      <c r="F73" s="412" t="s">
+      <c r="C73" s="411"/>
+      <c r="D73" s="412"/>
+      <c r="E73" s="413"/>
+      <c r="F73" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G73" s="412"/>
+      <c r="G73" s="414"/>
       <c r="H73" s="34"/>
       <c r="I73" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J73" s="34"/>
       <c r="K73" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L73" s="34"/>
       <c r="M73" s="35" t="s">
         <v>105</v>
       </c>
       <c r="N73" s="3"/>
       <c r="O73" s="4"/>
     </row>
-    <row r="74" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A74" s="407"/>
+    <row r="74" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A74" s="409"/>
       <c r="B74" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C74" s="403"/>
-[...2 lines deleted...]
-      <c r="F74" s="452" t="s">
+      <c r="C74" s="405"/>
+      <c r="D74" s="406"/>
+      <c r="E74" s="407"/>
+      <c r="F74" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G74" s="452"/>
+      <c r="G74" s="454"/>
       <c r="H74" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I74" s="381"/>
-      <c r="J74" s="382"/>
+      <c r="I74" s="383"/>
+      <c r="J74" s="384"/>
       <c r="K74" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L74" s="381"/>
-      <c r="M74" s="382"/>
+      <c r="L74" s="383"/>
+      <c r="M74" s="384"/>
       <c r="N74" s="3"/>
       <c r="O74" s="4"/>
     </row>
-    <row r="75" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B75" s="398" t="s">
+    <row r="75" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A75" s="409"/>
+      <c r="B75" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D75" s="23"/>
       <c r="E75" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F75" s="23"/>
       <c r="G75" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H75" s="8"/>
       <c r="I75" s="8"/>
       <c r="J75" s="8"/>
       <c r="K75" s="8"/>
       <c r="L75" s="8"/>
       <c r="M75" s="10"/>
       <c r="N75" s="3"/>
       <c r="O75" s="4"/>
     </row>
-    <row r="76" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B76" s="399"/>
+    <row r="76" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A76" s="409"/>
+      <c r="B76" s="401"/>
       <c r="C76" s="25"/>
       <c r="D76" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E76" s="24"/>
       <c r="F76" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G76" s="401"/>
-[...5 lines deleted...]
-      <c r="M76" s="402"/>
+      <c r="G76" s="403"/>
+      <c r="H76" s="403"/>
+      <c r="I76" s="403"/>
+      <c r="J76" s="403"/>
+      <c r="K76" s="403"/>
+      <c r="L76" s="403"/>
+      <c r="M76" s="404"/>
       <c r="N76" s="3"/>
       <c r="O76" s="4"/>
     </row>
-    <row r="77" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M77" s="405"/>
+    <row r="77" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A77" s="410"/>
+      <c r="B77" s="402"/>
+      <c r="C77" s="405"/>
+      <c r="D77" s="406"/>
+      <c r="E77" s="406"/>
+      <c r="F77" s="406"/>
+      <c r="G77" s="406"/>
+      <c r="H77" s="406"/>
+      <c r="I77" s="406"/>
+      <c r="J77" s="406"/>
+      <c r="K77" s="406"/>
+      <c r="L77" s="406"/>
+      <c r="M77" s="407"/>
       <c r="N77" s="3"/>
       <c r="O77" s="4"/>
     </row>
-    <row r="78" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A78" s="406" t="s">
+    <row r="78" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A78" s="408" t="s">
         <v>155</v>
       </c>
       <c r="B78" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C78" s="409"/>
-[...2 lines deleted...]
-      <c r="F78" s="412" t="s">
+      <c r="C78" s="411"/>
+      <c r="D78" s="412"/>
+      <c r="E78" s="413"/>
+      <c r="F78" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G78" s="412"/>
+      <c r="G78" s="414"/>
       <c r="H78" s="34"/>
       <c r="I78" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J78" s="34"/>
       <c r="K78" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L78" s="34"/>
       <c r="M78" s="35" t="s">
         <v>105</v>
       </c>
       <c r="N78" s="3"/>
       <c r="O78" s="4"/>
     </row>
-    <row r="79" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A79" s="407"/>
+    <row r="79" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A79" s="409"/>
       <c r="B79" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C79" s="403"/>
-[...2 lines deleted...]
-      <c r="F79" s="413" t="s">
+      <c r="C79" s="405"/>
+      <c r="D79" s="406"/>
+      <c r="E79" s="407"/>
+      <c r="F79" s="415" t="s">
         <v>156</v>
       </c>
-      <c r="G79" s="414"/>
-      <c r="H79" s="415" t="s">
+      <c r="G79" s="416"/>
+      <c r="H79" s="417" t="s">
         <v>157</v>
       </c>
-      <c r="I79" s="416"/>
+      <c r="I79" s="418"/>
       <c r="J79" s="90"/>
-      <c r="K79" s="413" t="s">
+      <c r="K79" s="415" t="s">
         <v>141</v>
       </c>
-      <c r="L79" s="417"/>
+      <c r="L79" s="419"/>
       <c r="M79" s="90"/>
       <c r="N79" s="3"/>
       <c r="O79" s="4"/>
     </row>
-    <row r="80" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B80" s="398" t="s">
+    <row r="80" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A80" s="409"/>
+      <c r="B80" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C80" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D80" s="23"/>
       <c r="E80" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F80" s="23"/>
       <c r="G80" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H80" s="8"/>
       <c r="I80" s="8"/>
       <c r="J80" s="8"/>
       <c r="K80" s="8"/>
       <c r="L80" s="8"/>
       <c r="M80" s="10"/>
       <c r="N80" s="3"/>
       <c r="O80" s="4"/>
     </row>
-    <row r="81" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B81" s="399"/>
+    <row r="81" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A81" s="409"/>
+      <c r="B81" s="401"/>
       <c r="C81" s="25"/>
       <c r="D81" s="88" t="s">
         <v>162</v>
       </c>
       <c r="E81" s="24"/>
       <c r="F81" s="89" t="s">
         <v>163</v>
       </c>
-      <c r="G81" s="401"/>
-[...5 lines deleted...]
-      <c r="M81" s="402"/>
+      <c r="G81" s="403"/>
+      <c r="H81" s="403"/>
+      <c r="I81" s="403"/>
+      <c r="J81" s="403"/>
+      <c r="K81" s="403"/>
+      <c r="L81" s="403"/>
+      <c r="M81" s="404"/>
       <c r="N81" s="3"/>
       <c r="O81" s="4"/>
     </row>
-    <row r="82" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...12 lines deleted...]
-      <c r="M82" s="405"/>
+    <row r="82" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A82" s="410"/>
+      <c r="B82" s="402"/>
+      <c r="C82" s="405"/>
+      <c r="D82" s="406"/>
+      <c r="E82" s="406"/>
+      <c r="F82" s="406"/>
+      <c r="G82" s="406"/>
+      <c r="H82" s="406"/>
+      <c r="I82" s="406"/>
+      <c r="J82" s="406"/>
+      <c r="K82" s="406"/>
+      <c r="L82" s="406"/>
+      <c r="M82" s="407"/>
       <c r="N82" s="3"/>
       <c r="O82" s="4"/>
     </row>
-    <row r="83" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A83" s="425" t="s">
+    <row r="83" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A83" s="427" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="426"/>
-[...5 lines deleted...]
-      <c r="H83" s="465" t="s">
+      <c r="B83" s="428"/>
+      <c r="C83" s="428"/>
+      <c r="D83" s="465"/>
+      <c r="E83" s="465"/>
+      <c r="F83" s="426"/>
+      <c r="G83" s="466"/>
+      <c r="H83" s="467" t="s">
         <v>111</v>
       </c>
-      <c r="I83" s="466"/>
-[...3 lines deleted...]
-      <c r="M83" s="467"/>
+      <c r="I83" s="468"/>
+      <c r="J83" s="468"/>
+      <c r="K83" s="468"/>
+      <c r="L83" s="468"/>
+      <c r="M83" s="469"/>
       <c r="N83" s="3"/>
       <c r="O83" s="4"/>
     </row>
-    <row r="84" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A84" s="448" t="s">
+    <row r="84" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A84" s="450" t="s">
         <v>119</v>
       </c>
-      <c r="B84" s="458"/>
+      <c r="B84" s="460"/>
       <c r="C84" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D84" s="12" t="s">
         <v>120</v>
       </c>
       <c r="E84" s="12" t="s">
         <v>121</v>
       </c>
       <c r="F84" s="12" t="s">
         <v>122</v>
       </c>
       <c r="G84" s="12" t="s">
         <v>123</v>
       </c>
-      <c r="H84" s="383" t="s">
+      <c r="H84" s="385" t="s">
         <v>124</v>
       </c>
-      <c r="I84" s="385"/>
-      <c r="J84" s="383" t="s">
+      <c r="I84" s="387"/>
+      <c r="J84" s="385" t="s">
         <v>125</v>
       </c>
-      <c r="K84" s="385"/>
-      <c r="L84" s="383" t="s">
+      <c r="K84" s="387"/>
+      <c r="L84" s="385" t="s">
         <v>126</v>
       </c>
-      <c r="M84" s="385"/>
+      <c r="M84" s="387"/>
       <c r="N84" s="3"/>
       <c r="O84" s="4"/>
     </row>
-    <row r="85" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B85" s="469"/>
+    <row r="85" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A85" s="470"/>
+      <c r="B85" s="471"/>
       <c r="C85" s="91"/>
       <c r="D85" s="91"/>
       <c r="E85" s="91"/>
       <c r="F85" s="91"/>
       <c r="G85" s="91"/>
-      <c r="H85" s="381"/>
-[...4 lines deleted...]
-      <c r="M85" s="382"/>
+      <c r="H85" s="383"/>
+      <c r="I85" s="384"/>
+      <c r="J85" s="383"/>
+      <c r="K85" s="384"/>
+      <c r="L85" s="383"/>
+      <c r="M85" s="384"/>
       <c r="N85" s="3"/>
       <c r="O85" s="4"/>
     </row>
-    <row r="86" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...2 lines deleted...]
-      <c r="C86" s="383" t="s">
+    <row r="86" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A86" s="461"/>
+      <c r="B86" s="462"/>
+      <c r="C86" s="385" t="s">
         <v>127</v>
       </c>
-      <c r="D86" s="384"/>
-[...8 lines deleted...]
-      <c r="M86" s="388"/>
+      <c r="D86" s="386"/>
+      <c r="E86" s="387"/>
+      <c r="F86" s="388"/>
+      <c r="G86" s="389"/>
+      <c r="H86" s="389"/>
+      <c r="I86" s="389"/>
+      <c r="J86" s="389"/>
+      <c r="K86" s="389"/>
+      <c r="L86" s="389"/>
+      <c r="M86" s="390"/>
       <c r="N86" s="3"/>
       <c r="O86" s="4"/>
     </row>
-    <row r="87" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A87" s="389" t="s">
+    <row r="87" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A87" s="391" t="s">
         <v>128</v>
       </c>
-      <c r="B87" s="390"/>
+      <c r="B87" s="392"/>
       <c r="C87" s="43" t="s">
         <v>129</v>
       </c>
       <c r="D87" s="30"/>
       <c r="E87" s="20" t="s">
         <v>130</v>
       </c>
       <c r="F87" s="32"/>
       <c r="G87" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="H87" s="395"/>
-[...1 lines deleted...]
-      <c r="J87" s="396" t="s">
+      <c r="H87" s="397"/>
+      <c r="I87" s="397"/>
+      <c r="J87" s="398" t="s">
         <v>130</v>
       </c>
-      <c r="K87" s="396"/>
-[...1 lines deleted...]
-      <c r="M87" s="397"/>
+      <c r="K87" s="398"/>
+      <c r="L87" s="397"/>
+      <c r="M87" s="399"/>
       <c r="N87" s="3"/>
       <c r="O87" s="4"/>
     </row>
-    <row r="88" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B88" s="392"/>
+    <row r="88" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A88" s="393"/>
+      <c r="B88" s="394"/>
       <c r="C88" s="41" t="s">
         <v>132</v>
       </c>
       <c r="D88" s="30"/>
       <c r="E88" s="20" t="s">
         <v>130</v>
       </c>
       <c r="F88" s="32"/>
       <c r="G88" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="H88" s="395"/>
-[...1 lines deleted...]
-      <c r="J88" s="396" t="s">
+      <c r="H88" s="397"/>
+      <c r="I88" s="397"/>
+      <c r="J88" s="398" t="s">
         <v>130</v>
       </c>
-      <c r="K88" s="396"/>
-[...1 lines deleted...]
-      <c r="M88" s="397"/>
+      <c r="K88" s="398"/>
+      <c r="L88" s="397"/>
+      <c r="M88" s="399"/>
       <c r="N88" s="3"/>
       <c r="O88" s="4"/>
     </row>
-    <row r="89" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B89" s="394"/>
+    <row r="89" spans="1:15" ht="17.25" customHeight="1">
+      <c r="A89" s="395"/>
+      <c r="B89" s="396"/>
       <c r="C89" s="40" t="s">
         <v>133</v>
       </c>
       <c r="D89" s="31"/>
       <c r="E89" s="21" t="s">
         <v>130</v>
       </c>
       <c r="F89" s="32"/>
       <c r="G89" s="44" t="s">
         <v>131</v>
       </c>
-      <c r="H89" s="395"/>
-[...1 lines deleted...]
-      <c r="J89" s="396" t="s">
+      <c r="H89" s="397"/>
+      <c r="I89" s="397"/>
+      <c r="J89" s="398" t="s">
         <v>130</v>
       </c>
-      <c r="K89" s="396"/>
-[...1 lines deleted...]
-      <c r="M89" s="397"/>
+      <c r="K89" s="398"/>
+      <c r="L89" s="397"/>
+      <c r="M89" s="399"/>
       <c r="N89" s="3"/>
       <c r="O89" s="4"/>
     </row>
-    <row r="90" spans="1:15" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A90" s="376" t="s">
+    <row r="90" spans="1:15" ht="32.25" customHeight="1">
+      <c r="A90" s="378" t="s">
         <v>134</v>
       </c>
-      <c r="B90" s="377"/>
-[...10 lines deleted...]
-      <c r="M90" s="380"/>
+      <c r="B90" s="379"/>
+      <c r="C90" s="380"/>
+      <c r="D90" s="381"/>
+      <c r="E90" s="381"/>
+      <c r="F90" s="381"/>
+      <c r="G90" s="381"/>
+      <c r="H90" s="381"/>
+      <c r="I90" s="381"/>
+      <c r="J90" s="381"/>
+      <c r="K90" s="381"/>
+      <c r="L90" s="381"/>
+      <c r="M90" s="382"/>
       <c r="N90" s="3"/>
       <c r="O90" s="4"/>
     </row>
-    <row r="91" spans="1:15" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="91" spans="1:15" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A91" s="4" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="92" spans="1:15" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A92" s="473" t="s">
+    <row r="92" spans="1:15" s="4" customFormat="1" ht="18" customHeight="1">
+      <c r="A92" s="475" t="s">
         <v>135</v>
       </c>
-      <c r="B92" s="473"/>
-[...10 lines deleted...]
-      <c r="M92" s="473"/>
+      <c r="B92" s="475"/>
+      <c r="C92" s="475"/>
+      <c r="D92" s="475"/>
+      <c r="E92" s="475"/>
+      <c r="F92" s="475"/>
+      <c r="G92" s="475"/>
+      <c r="H92" s="475"/>
+      <c r="I92" s="475"/>
+      <c r="J92" s="475"/>
+      <c r="K92" s="475"/>
+      <c r="L92" s="475"/>
+      <c r="M92" s="475"/>
       <c r="N92" s="3"/>
     </row>
-    <row r="93" spans="1:15" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A93" s="474" t="s">
+    <row r="93" spans="1:15" s="4" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A93" s="476" t="s">
         <v>136</v>
       </c>
-      <c r="B93" s="475"/>
-[...12 lines deleted...]
-    <row r="94" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B93" s="477"/>
+      <c r="C93" s="477"/>
+      <c r="D93" s="477"/>
+      <c r="E93" s="477"/>
+      <c r="F93" s="477"/>
+      <c r="G93" s="477"/>
+      <c r="H93" s="477"/>
+      <c r="I93" s="477"/>
+      <c r="J93" s="477"/>
+      <c r="K93" s="477"/>
+      <c r="L93" s="477"/>
+      <c r="M93" s="477"/>
+    </row>
+    <row r="94" spans="1:15" ht="15" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="4"/>
       <c r="F94" s="4"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="4"/>
       <c r="J94" s="4"/>
       <c r="K94" s="4"/>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
     </row>
-    <row r="95" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="95" spans="1:15" ht="15" customHeight="1">
       <c r="A95" s="22" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A96" s="406" t="s">
+    <row r="96" spans="1:15" ht="15" customHeight="1">
+      <c r="A96" s="408" t="s">
         <v>159</v>
       </c>
       <c r="B96" s="47" t="s">
         <v>95</v>
       </c>
-      <c r="C96" s="409"/>
-[...2 lines deleted...]
-      <c r="F96" s="412" t="s">
+      <c r="C96" s="411"/>
+      <c r="D96" s="412"/>
+      <c r="E96" s="413"/>
+      <c r="F96" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G96" s="412"/>
+      <c r="G96" s="414"/>
       <c r="H96" s="34"/>
       <c r="I96" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J96" s="34"/>
       <c r="K96" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L96" s="34"/>
       <c r="M96" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="97" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A97" s="407"/>
+    <row r="97" spans="1:13" ht="15" customHeight="1">
+      <c r="A97" s="409"/>
       <c r="B97" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C97" s="403"/>
-[...2 lines deleted...]
-      <c r="F97" s="452" t="s">
+      <c r="C97" s="405"/>
+      <c r="D97" s="406"/>
+      <c r="E97" s="407"/>
+      <c r="F97" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G97" s="452"/>
+      <c r="G97" s="454"/>
       <c r="H97" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I97" s="381"/>
-      <c r="J97" s="382"/>
+      <c r="I97" s="383"/>
+      <c r="J97" s="384"/>
       <c r="K97" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L97" s="381"/>
-[...4 lines deleted...]
-      <c r="B98" s="398" t="s">
+      <c r="L97" s="383"/>
+      <c r="M97" s="384"/>
+    </row>
+    <row r="98" spans="1:13" ht="15" customHeight="1">
+      <c r="A98" s="409"/>
+      <c r="B98" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D98" s="23"/>
       <c r="E98" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F98" s="23"/>
       <c r="G98" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H98" s="8"/>
       <c r="I98" s="8"/>
       <c r="J98" s="8"/>
       <c r="K98" s="8"/>
       <c r="L98" s="8"/>
       <c r="M98" s="10"/>
     </row>
-    <row r="99" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B99" s="399"/>
+    <row r="99" spans="1:13" ht="15" customHeight="1">
+      <c r="A99" s="409"/>
+      <c r="B99" s="401"/>
       <c r="C99" s="25"/>
       <c r="D99" s="88"/>
       <c r="E99" s="24"/>
       <c r="F99" s="89"/>
-      <c r="G99" s="401"/>
-[...23 lines deleted...]
-      <c r="A101" s="407"/>
+      <c r="G99" s="403"/>
+      <c r="H99" s="403"/>
+      <c r="I99" s="403"/>
+      <c r="J99" s="403"/>
+      <c r="K99" s="403"/>
+      <c r="L99" s="403"/>
+      <c r="M99" s="404"/>
+    </row>
+    <row r="100" spans="1:13" ht="15" customHeight="1">
+      <c r="A100" s="409"/>
+      <c r="B100" s="402"/>
+      <c r="C100" s="405"/>
+      <c r="D100" s="406"/>
+      <c r="E100" s="406"/>
+      <c r="F100" s="406"/>
+      <c r="G100" s="406"/>
+      <c r="H100" s="406"/>
+      <c r="I100" s="406"/>
+      <c r="J100" s="406"/>
+      <c r="K100" s="406"/>
+      <c r="L100" s="406"/>
+      <c r="M100" s="407"/>
+    </row>
+    <row r="101" spans="1:13" ht="15" customHeight="1">
+      <c r="A101" s="409"/>
       <c r="B101" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C101" s="409"/>
-[...2 lines deleted...]
-      <c r="F101" s="412" t="s">
+      <c r="C101" s="411"/>
+      <c r="D101" s="412"/>
+      <c r="E101" s="413"/>
+      <c r="F101" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G101" s="412"/>
+      <c r="G101" s="414"/>
       <c r="H101" s="34"/>
       <c r="I101" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J101" s="34"/>
       <c r="K101" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L101" s="34"/>
       <c r="M101" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A102" s="407"/>
+    <row r="102" spans="1:13" ht="15" customHeight="1">
+      <c r="A102" s="409"/>
       <c r="B102" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C102" s="403"/>
-[...2 lines deleted...]
-      <c r="F102" s="452" t="s">
+      <c r="C102" s="405"/>
+      <c r="D102" s="406"/>
+      <c r="E102" s="407"/>
+      <c r="F102" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G102" s="452"/>
+      <c r="G102" s="454"/>
       <c r="H102" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I102" s="381"/>
-      <c r="J102" s="382"/>
+      <c r="I102" s="383"/>
+      <c r="J102" s="384"/>
       <c r="K102" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L102" s="381"/>
-[...4 lines deleted...]
-      <c r="B103" s="398" t="s">
+      <c r="L102" s="383"/>
+      <c r="M102" s="384"/>
+    </row>
+    <row r="103" spans="1:13" ht="15" customHeight="1">
+      <c r="A103" s="409"/>
+      <c r="B103" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D103" s="23"/>
       <c r="E103" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F103" s="23"/>
       <c r="G103" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H103" s="8"/>
       <c r="I103" s="8"/>
       <c r="J103" s="8"/>
       <c r="K103" s="8"/>
       <c r="L103" s="8"/>
       <c r="M103" s="10"/>
     </row>
-    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B104" s="399"/>
+    <row r="104" spans="1:13" ht="15" customHeight="1">
+      <c r="A104" s="409"/>
+      <c r="B104" s="401"/>
       <c r="C104" s="25"/>
       <c r="D104" s="88"/>
       <c r="E104" s="24"/>
       <c r="F104" s="89"/>
-      <c r="G104" s="401"/>
-[...23 lines deleted...]
-      <c r="A106" s="407"/>
+      <c r="G104" s="403"/>
+      <c r="H104" s="403"/>
+      <c r="I104" s="403"/>
+      <c r="J104" s="403"/>
+      <c r="K104" s="403"/>
+      <c r="L104" s="403"/>
+      <c r="M104" s="404"/>
+    </row>
+    <row r="105" spans="1:13" ht="15" customHeight="1">
+      <c r="A105" s="409"/>
+      <c r="B105" s="402"/>
+      <c r="C105" s="405"/>
+      <c r="D105" s="406"/>
+      <c r="E105" s="406"/>
+      <c r="F105" s="406"/>
+      <c r="G105" s="406"/>
+      <c r="H105" s="406"/>
+      <c r="I105" s="406"/>
+      <c r="J105" s="406"/>
+      <c r="K105" s="406"/>
+      <c r="L105" s="406"/>
+      <c r="M105" s="407"/>
+    </row>
+    <row r="106" spans="1:13" ht="15" customHeight="1">
+      <c r="A106" s="409"/>
       <c r="B106" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C106" s="409"/>
-[...2 lines deleted...]
-      <c r="F106" s="412" t="s">
+      <c r="C106" s="411"/>
+      <c r="D106" s="412"/>
+      <c r="E106" s="413"/>
+      <c r="F106" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G106" s="412"/>
+      <c r="G106" s="414"/>
       <c r="H106" s="34"/>
       <c r="I106" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J106" s="34"/>
       <c r="K106" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L106" s="34"/>
       <c r="M106" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A107" s="407"/>
+    <row r="107" spans="1:13" ht="15" customHeight="1">
+      <c r="A107" s="409"/>
       <c r="B107" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C107" s="403"/>
-[...2 lines deleted...]
-      <c r="F107" s="452" t="s">
+      <c r="C107" s="405"/>
+      <c r="D107" s="406"/>
+      <c r="E107" s="407"/>
+      <c r="F107" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G107" s="452"/>
+      <c r="G107" s="454"/>
       <c r="H107" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I107" s="381"/>
-      <c r="J107" s="382"/>
+      <c r="I107" s="383"/>
+      <c r="J107" s="384"/>
       <c r="K107" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L107" s="381"/>
-[...4 lines deleted...]
-      <c r="B108" s="398" t="s">
+      <c r="L107" s="383"/>
+      <c r="M107" s="384"/>
+    </row>
+    <row r="108" spans="1:13" ht="15" customHeight="1">
+      <c r="A108" s="409"/>
+      <c r="B108" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C108" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D108" s="23"/>
       <c r="E108" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F108" s="23"/>
       <c r="G108" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H108" s="8"/>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="8"/>
       <c r="L108" s="8"/>
       <c r="M108" s="10"/>
     </row>
-    <row r="109" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B109" s="399"/>
+    <row r="109" spans="1:13" ht="15" customHeight="1">
+      <c r="A109" s="409"/>
+      <c r="B109" s="401"/>
       <c r="C109" s="25"/>
       <c r="D109" s="88"/>
       <c r="E109" s="24"/>
       <c r="F109" s="89"/>
-      <c r="G109" s="401"/>
-[...23 lines deleted...]
-      <c r="A111" s="407"/>
+      <c r="G109" s="403"/>
+      <c r="H109" s="403"/>
+      <c r="I109" s="403"/>
+      <c r="J109" s="403"/>
+      <c r="K109" s="403"/>
+      <c r="L109" s="403"/>
+      <c r="M109" s="404"/>
+    </row>
+    <row r="110" spans="1:13" ht="15" customHeight="1">
+      <c r="A110" s="409"/>
+      <c r="B110" s="402"/>
+      <c r="C110" s="405"/>
+      <c r="D110" s="406"/>
+      <c r="E110" s="406"/>
+      <c r="F110" s="406"/>
+      <c r="G110" s="406"/>
+      <c r="H110" s="406"/>
+      <c r="I110" s="406"/>
+      <c r="J110" s="406"/>
+      <c r="K110" s="406"/>
+      <c r="L110" s="406"/>
+      <c r="M110" s="407"/>
+    </row>
+    <row r="111" spans="1:13" ht="15" customHeight="1">
+      <c r="A111" s="409"/>
       <c r="B111" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C111" s="409"/>
-[...2 lines deleted...]
-      <c r="F111" s="412" t="s">
+      <c r="C111" s="411"/>
+      <c r="D111" s="412"/>
+      <c r="E111" s="413"/>
+      <c r="F111" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G111" s="412"/>
+      <c r="G111" s="414"/>
       <c r="H111" s="34"/>
       <c r="I111" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J111" s="34"/>
       <c r="K111" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L111" s="34"/>
       <c r="M111" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="112" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A112" s="407"/>
+    <row r="112" spans="1:13" ht="15" customHeight="1">
+      <c r="A112" s="409"/>
       <c r="B112" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C112" s="403"/>
-[...2 lines deleted...]
-      <c r="F112" s="452" t="s">
+      <c r="C112" s="405"/>
+      <c r="D112" s="406"/>
+      <c r="E112" s="407"/>
+      <c r="F112" s="454" t="s">
         <v>154</v>
       </c>
-      <c r="G112" s="452"/>
+      <c r="G112" s="454"/>
       <c r="H112" s="45" t="s">
         <v>138</v>
       </c>
-      <c r="I112" s="381"/>
-      <c r="J112" s="382"/>
+      <c r="I112" s="383"/>
+      <c r="J112" s="384"/>
       <c r="K112" s="15" t="s">
         <v>139</v>
       </c>
-      <c r="L112" s="381"/>
-[...4 lines deleted...]
-      <c r="B113" s="398" t="s">
+      <c r="L112" s="383"/>
+      <c r="M112" s="384"/>
+    </row>
+    <row r="113" spans="1:13" ht="15" customHeight="1">
+      <c r="A113" s="409"/>
+      <c r="B113" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D113" s="23"/>
       <c r="E113" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F113" s="23"/>
       <c r="G113" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H113" s="8"/>
       <c r="I113" s="8"/>
       <c r="J113" s="8"/>
       <c r="K113" s="8"/>
       <c r="L113" s="8"/>
       <c r="M113" s="10"/>
     </row>
-    <row r="114" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B114" s="399"/>
+    <row r="114" spans="1:13" ht="15" customHeight="1">
+      <c r="A114" s="409"/>
+      <c r="B114" s="401"/>
       <c r="C114" s="25"/>
       <c r="D114" s="88"/>
       <c r="E114" s="24"/>
       <c r="F114" s="89"/>
-      <c r="G114" s="401"/>
-[...23 lines deleted...]
-      <c r="A116" s="407" t="s">
+      <c r="G114" s="403"/>
+      <c r="H114" s="403"/>
+      <c r="I114" s="403"/>
+      <c r="J114" s="403"/>
+      <c r="K114" s="403"/>
+      <c r="L114" s="403"/>
+      <c r="M114" s="404"/>
+    </row>
+    <row r="115" spans="1:13" ht="15" customHeight="1">
+      <c r="A115" s="410"/>
+      <c r="B115" s="402"/>
+      <c r="C115" s="405"/>
+      <c r="D115" s="406"/>
+      <c r="E115" s="406"/>
+      <c r="F115" s="406"/>
+      <c r="G115" s="406"/>
+      <c r="H115" s="406"/>
+      <c r="I115" s="406"/>
+      <c r="J115" s="406"/>
+      <c r="K115" s="406"/>
+      <c r="L115" s="406"/>
+      <c r="M115" s="407"/>
+    </row>
+    <row r="116" spans="1:13" ht="15" customHeight="1">
+      <c r="A116" s="409" t="s">
         <v>155</v>
       </c>
       <c r="B116" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C116" s="409"/>
-[...2 lines deleted...]
-      <c r="F116" s="412" t="s">
+      <c r="C116" s="411"/>
+      <c r="D116" s="412"/>
+      <c r="E116" s="413"/>
+      <c r="F116" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G116" s="412"/>
+      <c r="G116" s="414"/>
       <c r="H116" s="34"/>
       <c r="I116" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J116" s="34"/>
       <c r="K116" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L116" s="34"/>
       <c r="M116" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A117" s="407"/>
+    <row r="117" spans="1:13" ht="15" customHeight="1">
+      <c r="A117" s="409"/>
       <c r="B117" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C117" s="403"/>
-[...2 lines deleted...]
-      <c r="F117" s="413" t="s">
+      <c r="C117" s="405"/>
+      <c r="D117" s="406"/>
+      <c r="E117" s="407"/>
+      <c r="F117" s="415" t="s">
         <v>156</v>
       </c>
-      <c r="G117" s="414"/>
-      <c r="H117" s="415" t="s">
+      <c r="G117" s="416"/>
+      <c r="H117" s="417" t="s">
         <v>157</v>
       </c>
-      <c r="I117" s="416"/>
+      <c r="I117" s="418"/>
       <c r="J117" s="90"/>
-      <c r="K117" s="413" t="s">
+      <c r="K117" s="415" t="s">
         <v>141</v>
       </c>
-      <c r="L117" s="417"/>
+      <c r="L117" s="419"/>
       <c r="M117" s="90"/>
     </row>
-    <row r="118" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B118" s="398" t="s">
+    <row r="118" spans="1:13" ht="15" customHeight="1">
+      <c r="A118" s="409"/>
+      <c r="B118" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C118" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D118" s="23"/>
       <c r="E118" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F118" s="23"/>
       <c r="G118" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H118" s="8"/>
       <c r="I118" s="8"/>
       <c r="J118" s="8"/>
       <c r="K118" s="8"/>
       <c r="L118" s="8"/>
       <c r="M118" s="10"/>
     </row>
-    <row r="119" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B119" s="399"/>
+    <row r="119" spans="1:13" ht="15" customHeight="1">
+      <c r="A119" s="409"/>
+      <c r="B119" s="401"/>
       <c r="C119" s="25"/>
       <c r="D119" s="88"/>
       <c r="E119" s="24"/>
       <c r="F119" s="89"/>
-      <c r="G119" s="401"/>
-[...23 lines deleted...]
-      <c r="A121" s="407"/>
+      <c r="G119" s="403"/>
+      <c r="H119" s="403"/>
+      <c r="I119" s="403"/>
+      <c r="J119" s="403"/>
+      <c r="K119" s="403"/>
+      <c r="L119" s="403"/>
+      <c r="M119" s="404"/>
+    </row>
+    <row r="120" spans="1:13" ht="15" customHeight="1">
+      <c r="A120" s="409"/>
+      <c r="B120" s="402"/>
+      <c r="C120" s="405"/>
+      <c r="D120" s="406"/>
+      <c r="E120" s="406"/>
+      <c r="F120" s="406"/>
+      <c r="G120" s="406"/>
+      <c r="H120" s="406"/>
+      <c r="I120" s="406"/>
+      <c r="J120" s="406"/>
+      <c r="K120" s="406"/>
+      <c r="L120" s="406"/>
+      <c r="M120" s="407"/>
+    </row>
+    <row r="121" spans="1:13" ht="15" customHeight="1">
+      <c r="A121" s="409"/>
       <c r="B121" s="11" t="s">
         <v>95</v>
       </c>
-      <c r="C121" s="409"/>
-[...2 lines deleted...]
-      <c r="F121" s="412" t="s">
+      <c r="C121" s="411"/>
+      <c r="D121" s="412"/>
+      <c r="E121" s="413"/>
+      <c r="F121" s="414" t="s">
         <v>101</v>
       </c>
-      <c r="G121" s="412"/>
+      <c r="G121" s="414"/>
       <c r="H121" s="34"/>
       <c r="I121" s="46" t="s">
         <v>103</v>
       </c>
       <c r="J121" s="34"/>
       <c r="K121" s="42" t="s">
         <v>104</v>
       </c>
       <c r="L121" s="34"/>
       <c r="M121" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A122" s="407"/>
+    <row r="122" spans="1:13" ht="15" customHeight="1">
+      <c r="A122" s="409"/>
       <c r="B122" s="14" t="s">
         <v>102</v>
       </c>
-      <c r="C122" s="403"/>
-[...2 lines deleted...]
-      <c r="F122" s="413" t="s">
+      <c r="C122" s="405"/>
+      <c r="D122" s="406"/>
+      <c r="E122" s="407"/>
+      <c r="F122" s="415" t="s">
         <v>156</v>
       </c>
-      <c r="G122" s="414"/>
-      <c r="H122" s="415" t="s">
+      <c r="G122" s="416"/>
+      <c r="H122" s="417" t="s">
         <v>157</v>
       </c>
-      <c r="I122" s="416"/>
+      <c r="I122" s="418"/>
       <c r="J122" s="90"/>
-      <c r="K122" s="413" t="s">
+      <c r="K122" s="415" t="s">
         <v>141</v>
       </c>
-      <c r="L122" s="417"/>
+      <c r="L122" s="419"/>
       <c r="M122" s="90"/>
     </row>
-    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B123" s="398" t="s">
+    <row r="123" spans="1:13" ht="15" customHeight="1">
+      <c r="A123" s="409"/>
+      <c r="B123" s="400" t="s">
         <v>106</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D123" s="23"/>
       <c r="E123" s="9" t="s">
         <v>97</v>
       </c>
       <c r="F123" s="23"/>
       <c r="G123" s="8" t="s">
         <v>148</v>
       </c>
       <c r="H123" s="8"/>
       <c r="I123" s="8"/>
       <c r="J123" s="8"/>
       <c r="K123" s="8"/>
       <c r="L123" s="8"/>
       <c r="M123" s="10"/>
     </row>
-    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B124" s="399"/>
+    <row r="124" spans="1:13" ht="15" customHeight="1">
+      <c r="A124" s="409"/>
+      <c r="B124" s="401"/>
       <c r="C124" s="25"/>
       <c r="D124" s="88"/>
       <c r="E124" s="24"/>
       <c r="F124" s="89"/>
-      <c r="G124" s="401"/>
-[...22 lines deleted...]
-    <row r="126" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.4"/>
+      <c r="G124" s="403"/>
+      <c r="H124" s="403"/>
+      <c r="I124" s="403"/>
+      <c r="J124" s="403"/>
+      <c r="K124" s="403"/>
+      <c r="L124" s="403"/>
+      <c r="M124" s="404"/>
+    </row>
+    <row r="125" spans="1:13" ht="15" customHeight="1">
+      <c r="A125" s="410"/>
+      <c r="B125" s="402"/>
+      <c r="C125" s="405"/>
+      <c r="D125" s="406"/>
+      <c r="E125" s="406"/>
+      <c r="F125" s="406"/>
+      <c r="G125" s="406"/>
+      <c r="H125" s="406"/>
+      <c r="I125" s="406"/>
+      <c r="J125" s="406"/>
+      <c r="K125" s="406"/>
+      <c r="L125" s="406"/>
+      <c r="M125" s="407"/>
+    </row>
+    <row r="126" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
   </sheetData>
   <mergeCells count="227">
     <mergeCell ref="B108:B110"/>
     <mergeCell ref="G109:M109"/>
     <mergeCell ref="C110:M110"/>
     <mergeCell ref="C111:E111"/>
     <mergeCell ref="F111:G111"/>
     <mergeCell ref="A116:A125"/>
     <mergeCell ref="C116:E116"/>
     <mergeCell ref="F116:G116"/>
     <mergeCell ref="C117:E117"/>
     <mergeCell ref="F117:G117"/>
     <mergeCell ref="H117:I117"/>
     <mergeCell ref="K117:L117"/>
     <mergeCell ref="B123:B125"/>
     <mergeCell ref="G124:M124"/>
     <mergeCell ref="C125:M125"/>
     <mergeCell ref="B118:B120"/>
     <mergeCell ref="G119:M119"/>
     <mergeCell ref="C120:M120"/>
     <mergeCell ref="C121:E121"/>
     <mergeCell ref="F121:G121"/>
     <mergeCell ref="C122:E122"/>
     <mergeCell ref="F122:G122"/>
     <mergeCell ref="H122:I122"/>
@@ -25320,1151 +26899,1151 @@
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C45:M45 I16:J16 L16:M16 I21:J21 L21:M21 I26:J26 L26:M26 I97:J97 L97:M97 I102:J102 L102:M102 I107:J107 L107:M107 I112:J112 L112:M112 G3 L3:M3 I64:J64 L64:M64 I69:J69 L69:M69 I74:J74 L74:M74 C85:M85 J31 M31 J79 M79 J117 M117 J122 M122" xr:uid="{71A50981-390F-47E0-B016-BF0A6F28C66D}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="50" max="12" man="1"/>
     <brk id="93" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83741D56-049B-4E6A-AA7C-2B0C64A67144}">
   <dimension ref="A1:AG35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="G11" sqref="G11:J11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="10" width="3.625" style="95" customWidth="1"/>
     <col min="11" max="14" width="7.25" style="95" customWidth="1"/>
     <col min="15" max="19" width="2.125" style="95" customWidth="1"/>
     <col min="20" max="33" width="2" style="95" customWidth="1"/>
     <col min="34" max="35" width="3.125" style="95" customWidth="1"/>
     <col min="36" max="16384" width="9" style="95"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:33">
       <c r="AD1" s="95" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="3" spans="1:33" ht="18.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="18.75">
       <c r="G3" s="96" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="4" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A5" s="476" t="s">
+    <row r="4" spans="1:33" ht="28.5" customHeight="1"/>
+    <row r="5" spans="1:33">
+      <c r="A5" s="478" t="s">
         <v>205</v>
       </c>
-      <c r="B5" s="477"/>
-[...4 lines deleted...]
-      <c r="G5" s="476" t="s">
+      <c r="B5" s="479"/>
+      <c r="C5" s="479"/>
+      <c r="D5" s="479"/>
+      <c r="E5" s="479"/>
+      <c r="F5" s="479"/>
+      <c r="G5" s="478" t="s">
         <v>206</v>
       </c>
-      <c r="H5" s="477"/>
-[...2 lines deleted...]
-      <c r="K5" s="476" t="s">
+      <c r="H5" s="479"/>
+      <c r="I5" s="479"/>
+      <c r="J5" s="482"/>
+      <c r="K5" s="478" t="s">
         <v>207</v>
       </c>
-      <c r="L5" s="477"/>
-[...2 lines deleted...]
-      <c r="O5" s="476" t="s">
+      <c r="L5" s="479"/>
+      <c r="M5" s="479"/>
+      <c r="N5" s="482"/>
+      <c r="O5" s="478" t="s">
         <v>208</v>
       </c>
-      <c r="P5" s="477"/>
-[...3 lines deleted...]
-      <c r="T5" s="476" t="s">
+      <c r="P5" s="479"/>
+      <c r="Q5" s="479"/>
+      <c r="R5" s="479"/>
+      <c r="S5" s="482"/>
+      <c r="T5" s="478" t="s">
         <v>209</v>
       </c>
-      <c r="U5" s="482"/>
-[...67 lines deleted...]
-      <c r="S7" s="490"/>
+      <c r="U5" s="484"/>
+      <c r="V5" s="484"/>
+      <c r="W5" s="484"/>
+      <c r="X5" s="484"/>
+      <c r="Y5" s="484"/>
+      <c r="Z5" s="484"/>
+      <c r="AA5" s="484"/>
+      <c r="AB5" s="484"/>
+      <c r="AC5" s="484"/>
+      <c r="AD5" s="484"/>
+      <c r="AE5" s="484"/>
+      <c r="AF5" s="484"/>
+      <c r="AG5" s="485"/>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" s="480"/>
+      <c r="B6" s="481"/>
+      <c r="C6" s="481"/>
+      <c r="D6" s="481"/>
+      <c r="E6" s="481"/>
+      <c r="F6" s="481"/>
+      <c r="G6" s="480"/>
+      <c r="H6" s="481"/>
+      <c r="I6" s="481"/>
+      <c r="J6" s="483"/>
+      <c r="K6" s="480"/>
+      <c r="L6" s="481"/>
+      <c r="M6" s="481"/>
+      <c r="N6" s="483"/>
+      <c r="O6" s="480"/>
+      <c r="P6" s="481"/>
+      <c r="Q6" s="481"/>
+      <c r="R6" s="481"/>
+      <c r="S6" s="483"/>
+      <c r="T6" s="486"/>
+      <c r="U6" s="487"/>
+      <c r="V6" s="487"/>
+      <c r="W6" s="487"/>
+      <c r="X6" s="487"/>
+      <c r="Y6" s="487"/>
+      <c r="Z6" s="487"/>
+      <c r="AA6" s="487"/>
+      <c r="AB6" s="487"/>
+      <c r="AC6" s="487"/>
+      <c r="AD6" s="487"/>
+      <c r="AE6" s="487"/>
+      <c r="AF6" s="487"/>
+      <c r="AG6" s="488"/>
+    </row>
+    <row r="7" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A7" s="489"/>
+      <c r="B7" s="490"/>
+      <c r="C7" s="490"/>
+      <c r="D7" s="490"/>
+      <c r="E7" s="490"/>
+      <c r="F7" s="491"/>
+      <c r="G7" s="489"/>
+      <c r="H7" s="490"/>
+      <c r="I7" s="490"/>
+      <c r="J7" s="491"/>
+      <c r="K7" s="489"/>
+      <c r="L7" s="490"/>
+      <c r="M7" s="490"/>
+      <c r="N7" s="491"/>
+      <c r="O7" s="492"/>
+      <c r="P7" s="492"/>
+      <c r="Q7" s="492"/>
+      <c r="R7" s="492"/>
+      <c r="S7" s="492"/>
       <c r="T7" s="97"/>
       <c r="U7" s="98"/>
       <c r="V7" s="98"/>
       <c r="W7" s="98"/>
       <c r="X7" s="98"/>
       <c r="Y7" s="98"/>
       <c r="Z7" s="98"/>
       <c r="AA7" s="98"/>
       <c r="AB7" s="98"/>
       <c r="AC7" s="98"/>
       <c r="AD7" s="98"/>
       <c r="AE7" s="98"/>
       <c r="AF7" s="98"/>
       <c r="AG7" s="99"/>
     </row>
-    <row r="8" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S8" s="490"/>
+    <row r="8" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A8" s="489"/>
+      <c r="B8" s="490"/>
+      <c r="C8" s="490"/>
+      <c r="D8" s="490"/>
+      <c r="E8" s="490"/>
+      <c r="F8" s="491"/>
+      <c r="G8" s="489"/>
+      <c r="H8" s="490"/>
+      <c r="I8" s="490"/>
+      <c r="J8" s="491"/>
+      <c r="K8" s="489"/>
+      <c r="L8" s="490"/>
+      <c r="M8" s="490"/>
+      <c r="N8" s="491"/>
+      <c r="O8" s="492"/>
+      <c r="P8" s="492"/>
+      <c r="Q8" s="492"/>
+      <c r="R8" s="492"/>
+      <c r="S8" s="492"/>
       <c r="T8" s="97"/>
       <c r="U8" s="98"/>
       <c r="V8" s="98"/>
       <c r="W8" s="98"/>
       <c r="X8" s="98"/>
       <c r="Y8" s="98"/>
       <c r="Z8" s="98"/>
       <c r="AA8" s="98"/>
       <c r="AB8" s="98"/>
       <c r="AC8" s="98"/>
       <c r="AD8" s="98"/>
       <c r="AE8" s="98"/>
       <c r="AF8" s="98"/>
       <c r="AG8" s="99"/>
     </row>
-    <row r="9" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S9" s="490"/>
+    <row r="9" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A9" s="489"/>
+      <c r="B9" s="490"/>
+      <c r="C9" s="490"/>
+      <c r="D9" s="490"/>
+      <c r="E9" s="490"/>
+      <c r="F9" s="491"/>
+      <c r="G9" s="489"/>
+      <c r="H9" s="490"/>
+      <c r="I9" s="490"/>
+      <c r="J9" s="491"/>
+      <c r="K9" s="489"/>
+      <c r="L9" s="490"/>
+      <c r="M9" s="490"/>
+      <c r="N9" s="491"/>
+      <c r="O9" s="492"/>
+      <c r="P9" s="492"/>
+      <c r="Q9" s="492"/>
+      <c r="R9" s="492"/>
+      <c r="S9" s="492"/>
       <c r="T9" s="97"/>
       <c r="U9" s="98"/>
       <c r="V9" s="98"/>
       <c r="W9" s="98"/>
       <c r="X9" s="98"/>
       <c r="Y9" s="98"/>
       <c r="Z9" s="98"/>
       <c r="AA9" s="98"/>
       <c r="AB9" s="98"/>
       <c r="AC9" s="98"/>
       <c r="AD9" s="98"/>
       <c r="AE9" s="98"/>
       <c r="AF9" s="98"/>
       <c r="AG9" s="99"/>
     </row>
-    <row r="10" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S10" s="490"/>
+    <row r="10" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A10" s="489"/>
+      <c r="B10" s="490"/>
+      <c r="C10" s="490"/>
+      <c r="D10" s="490"/>
+      <c r="E10" s="490"/>
+      <c r="F10" s="491"/>
+      <c r="G10" s="489"/>
+      <c r="H10" s="490"/>
+      <c r="I10" s="490"/>
+      <c r="J10" s="491"/>
+      <c r="K10" s="489"/>
+      <c r="L10" s="490"/>
+      <c r="M10" s="490"/>
+      <c r="N10" s="491"/>
+      <c r="O10" s="492"/>
+      <c r="P10" s="492"/>
+      <c r="Q10" s="492"/>
+      <c r="R10" s="492"/>
+      <c r="S10" s="492"/>
       <c r="T10" s="97"/>
       <c r="U10" s="98"/>
       <c r="V10" s="98"/>
       <c r="W10" s="98"/>
       <c r="X10" s="98"/>
       <c r="Y10" s="98"/>
       <c r="Z10" s="98"/>
       <c r="AA10" s="98"/>
       <c r="AB10" s="98"/>
       <c r="AC10" s="98"/>
       <c r="AD10" s="98"/>
       <c r="AE10" s="98"/>
       <c r="AF10" s="98"/>
       <c r="AG10" s="99"/>
     </row>
-    <row r="11" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S11" s="490"/>
+    <row r="11" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A11" s="489"/>
+      <c r="B11" s="490"/>
+      <c r="C11" s="490"/>
+      <c r="D11" s="490"/>
+      <c r="E11" s="490"/>
+      <c r="F11" s="491"/>
+      <c r="G11" s="489"/>
+      <c r="H11" s="490"/>
+      <c r="I11" s="490"/>
+      <c r="J11" s="491"/>
+      <c r="K11" s="489"/>
+      <c r="L11" s="490"/>
+      <c r="M11" s="490"/>
+      <c r="N11" s="491"/>
+      <c r="O11" s="492"/>
+      <c r="P11" s="492"/>
+      <c r="Q11" s="492"/>
+      <c r="R11" s="492"/>
+      <c r="S11" s="492"/>
       <c r="T11" s="97"/>
       <c r="U11" s="98"/>
       <c r="V11" s="98"/>
       <c r="W11" s="98"/>
       <c r="X11" s="98"/>
       <c r="Y11" s="98"/>
       <c r="Z11" s="98"/>
       <c r="AA11" s="98"/>
       <c r="AB11" s="98"/>
       <c r="AC11" s="98"/>
       <c r="AD11" s="98"/>
       <c r="AE11" s="98"/>
       <c r="AF11" s="98"/>
       <c r="AG11" s="99"/>
     </row>
-    <row r="12" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S12" s="490"/>
+    <row r="12" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A12" s="489"/>
+      <c r="B12" s="490"/>
+      <c r="C12" s="490"/>
+      <c r="D12" s="490"/>
+      <c r="E12" s="490"/>
+      <c r="F12" s="491"/>
+      <c r="G12" s="489"/>
+      <c r="H12" s="490"/>
+      <c r="I12" s="490"/>
+      <c r="J12" s="491"/>
+      <c r="K12" s="489"/>
+      <c r="L12" s="490"/>
+      <c r="M12" s="490"/>
+      <c r="N12" s="491"/>
+      <c r="O12" s="492"/>
+      <c r="P12" s="492"/>
+      <c r="Q12" s="492"/>
+      <c r="R12" s="492"/>
+      <c r="S12" s="492"/>
       <c r="T12" s="97"/>
       <c r="U12" s="98"/>
       <c r="V12" s="98"/>
       <c r="W12" s="98"/>
       <c r="X12" s="98"/>
       <c r="Y12" s="98"/>
       <c r="Z12" s="98"/>
       <c r="AA12" s="98"/>
       <c r="AB12" s="98"/>
       <c r="AC12" s="98"/>
       <c r="AD12" s="98"/>
       <c r="AE12" s="98"/>
       <c r="AF12" s="98"/>
       <c r="AG12" s="99"/>
     </row>
-    <row r="13" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S13" s="490"/>
+    <row r="13" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A13" s="489"/>
+      <c r="B13" s="490"/>
+      <c r="C13" s="490"/>
+      <c r="D13" s="490"/>
+      <c r="E13" s="490"/>
+      <c r="F13" s="491"/>
+      <c r="G13" s="489"/>
+      <c r="H13" s="490"/>
+      <c r="I13" s="490"/>
+      <c r="J13" s="491"/>
+      <c r="K13" s="489"/>
+      <c r="L13" s="490"/>
+      <c r="M13" s="490"/>
+      <c r="N13" s="491"/>
+      <c r="O13" s="492"/>
+      <c r="P13" s="492"/>
+      <c r="Q13" s="492"/>
+      <c r="R13" s="492"/>
+      <c r="S13" s="492"/>
       <c r="T13" s="97"/>
       <c r="U13" s="98"/>
       <c r="V13" s="98"/>
       <c r="W13" s="98"/>
       <c r="X13" s="98"/>
       <c r="Y13" s="98"/>
       <c r="Z13" s="98"/>
       <c r="AA13" s="98"/>
       <c r="AB13" s="98"/>
       <c r="AC13" s="98"/>
       <c r="AD13" s="98"/>
       <c r="AE13" s="98"/>
       <c r="AF13" s="98"/>
       <c r="AG13" s="99"/>
     </row>
-    <row r="14" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S14" s="490"/>
+    <row r="14" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A14" s="489"/>
+      <c r="B14" s="490"/>
+      <c r="C14" s="490"/>
+      <c r="D14" s="490"/>
+      <c r="E14" s="490"/>
+      <c r="F14" s="491"/>
+      <c r="G14" s="489"/>
+      <c r="H14" s="490"/>
+      <c r="I14" s="490"/>
+      <c r="J14" s="491"/>
+      <c r="K14" s="489"/>
+      <c r="L14" s="490"/>
+      <c r="M14" s="490"/>
+      <c r="N14" s="491"/>
+      <c r="O14" s="492"/>
+      <c r="P14" s="492"/>
+      <c r="Q14" s="492"/>
+      <c r="R14" s="492"/>
+      <c r="S14" s="492"/>
       <c r="T14" s="97"/>
       <c r="U14" s="98"/>
       <c r="V14" s="98"/>
       <c r="W14" s="98"/>
       <c r="X14" s="98"/>
       <c r="Y14" s="98"/>
       <c r="Z14" s="98"/>
       <c r="AA14" s="98"/>
       <c r="AB14" s="98"/>
       <c r="AC14" s="98"/>
       <c r="AD14" s="98"/>
       <c r="AE14" s="98"/>
       <c r="AF14" s="98"/>
       <c r="AG14" s="99"/>
     </row>
-    <row r="15" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S15" s="490"/>
+    <row r="15" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A15" s="489"/>
+      <c r="B15" s="490"/>
+      <c r="C15" s="490"/>
+      <c r="D15" s="490"/>
+      <c r="E15" s="490"/>
+      <c r="F15" s="491"/>
+      <c r="G15" s="489"/>
+      <c r="H15" s="490"/>
+      <c r="I15" s="490"/>
+      <c r="J15" s="491"/>
+      <c r="K15" s="489"/>
+      <c r="L15" s="490"/>
+      <c r="M15" s="490"/>
+      <c r="N15" s="491"/>
+      <c r="O15" s="492"/>
+      <c r="P15" s="492"/>
+      <c r="Q15" s="492"/>
+      <c r="R15" s="492"/>
+      <c r="S15" s="492"/>
       <c r="T15" s="97"/>
       <c r="U15" s="98"/>
       <c r="V15" s="98"/>
       <c r="W15" s="98"/>
       <c r="X15" s="98"/>
       <c r="Y15" s="98"/>
       <c r="Z15" s="98"/>
       <c r="AA15" s="98"/>
       <c r="AB15" s="98"/>
       <c r="AC15" s="98"/>
       <c r="AD15" s="98"/>
       <c r="AE15" s="98"/>
       <c r="AF15" s="98"/>
       <c r="AG15" s="99"/>
     </row>
-    <row r="16" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S16" s="490"/>
+    <row r="16" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A16" s="489"/>
+      <c r="B16" s="490"/>
+      <c r="C16" s="490"/>
+      <c r="D16" s="490"/>
+      <c r="E16" s="490"/>
+      <c r="F16" s="491"/>
+      <c r="G16" s="489"/>
+      <c r="H16" s="490"/>
+      <c r="I16" s="490"/>
+      <c r="J16" s="491"/>
+      <c r="K16" s="489"/>
+      <c r="L16" s="490"/>
+      <c r="M16" s="490"/>
+      <c r="N16" s="491"/>
+      <c r="O16" s="492"/>
+      <c r="P16" s="492"/>
+      <c r="Q16" s="492"/>
+      <c r="R16" s="492"/>
+      <c r="S16" s="492"/>
       <c r="T16" s="97"/>
       <c r="U16" s="98"/>
       <c r="V16" s="98"/>
       <c r="W16" s="98"/>
       <c r="X16" s="98"/>
       <c r="Y16" s="98"/>
       <c r="Z16" s="98"/>
       <c r="AA16" s="98"/>
       <c r="AB16" s="98"/>
       <c r="AC16" s="98"/>
       <c r="AD16" s="98"/>
       <c r="AE16" s="98"/>
       <c r="AF16" s="98"/>
       <c r="AG16" s="99"/>
     </row>
-    <row r="17" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S17" s="490"/>
+    <row r="17" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A17" s="489"/>
+      <c r="B17" s="490"/>
+      <c r="C17" s="490"/>
+      <c r="D17" s="490"/>
+      <c r="E17" s="490"/>
+      <c r="F17" s="491"/>
+      <c r="G17" s="489"/>
+      <c r="H17" s="490"/>
+      <c r="I17" s="490"/>
+      <c r="J17" s="491"/>
+      <c r="K17" s="489"/>
+      <c r="L17" s="490"/>
+      <c r="M17" s="490"/>
+      <c r="N17" s="491"/>
+      <c r="O17" s="492"/>
+      <c r="P17" s="492"/>
+      <c r="Q17" s="492"/>
+      <c r="R17" s="492"/>
+      <c r="S17" s="492"/>
       <c r="T17" s="97"/>
       <c r="U17" s="98"/>
       <c r="V17" s="98"/>
       <c r="W17" s="98"/>
       <c r="X17" s="98"/>
       <c r="Y17" s="98"/>
       <c r="Z17" s="98"/>
       <c r="AA17" s="98"/>
       <c r="AB17" s="98"/>
       <c r="AC17" s="98"/>
       <c r="AD17" s="98"/>
       <c r="AE17" s="98"/>
       <c r="AF17" s="98"/>
       <c r="AG17" s="99"/>
     </row>
-    <row r="18" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S18" s="490"/>
+    <row r="18" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A18" s="489"/>
+      <c r="B18" s="490"/>
+      <c r="C18" s="490"/>
+      <c r="D18" s="490"/>
+      <c r="E18" s="490"/>
+      <c r="F18" s="491"/>
+      <c r="G18" s="489"/>
+      <c r="H18" s="490"/>
+      <c r="I18" s="490"/>
+      <c r="J18" s="491"/>
+      <c r="K18" s="489"/>
+      <c r="L18" s="490"/>
+      <c r="M18" s="490"/>
+      <c r="N18" s="491"/>
+      <c r="O18" s="492"/>
+      <c r="P18" s="492"/>
+      <c r="Q18" s="492"/>
+      <c r="R18" s="492"/>
+      <c r="S18" s="492"/>
       <c r="T18" s="97"/>
       <c r="U18" s="98"/>
       <c r="V18" s="98"/>
       <c r="W18" s="98"/>
       <c r="X18" s="98"/>
       <c r="Y18" s="98"/>
       <c r="Z18" s="98"/>
       <c r="AA18" s="98"/>
       <c r="AB18" s="98"/>
       <c r="AC18" s="98"/>
       <c r="AD18" s="98"/>
       <c r="AE18" s="98"/>
       <c r="AF18" s="98"/>
       <c r="AG18" s="99"/>
     </row>
-    <row r="19" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S19" s="490"/>
+    <row r="19" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A19" s="489"/>
+      <c r="B19" s="490"/>
+      <c r="C19" s="490"/>
+      <c r="D19" s="490"/>
+      <c r="E19" s="490"/>
+      <c r="F19" s="491"/>
+      <c r="G19" s="489"/>
+      <c r="H19" s="490"/>
+      <c r="I19" s="490"/>
+      <c r="J19" s="491"/>
+      <c r="K19" s="489"/>
+      <c r="L19" s="490"/>
+      <c r="M19" s="490"/>
+      <c r="N19" s="491"/>
+      <c r="O19" s="492"/>
+      <c r="P19" s="492"/>
+      <c r="Q19" s="492"/>
+      <c r="R19" s="492"/>
+      <c r="S19" s="492"/>
       <c r="T19" s="97"/>
       <c r="U19" s="98"/>
       <c r="V19" s="98"/>
       <c r="W19" s="98"/>
       <c r="X19" s="98"/>
       <c r="Y19" s="98"/>
       <c r="Z19" s="98"/>
       <c r="AA19" s="98"/>
       <c r="AB19" s="98"/>
       <c r="AC19" s="98"/>
       <c r="AD19" s="98"/>
       <c r="AE19" s="98"/>
       <c r="AF19" s="98"/>
       <c r="AG19" s="99"/>
     </row>
-    <row r="20" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S20" s="490"/>
+    <row r="20" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A20" s="489"/>
+      <c r="B20" s="490"/>
+      <c r="C20" s="490"/>
+      <c r="D20" s="490"/>
+      <c r="E20" s="490"/>
+      <c r="F20" s="491"/>
+      <c r="G20" s="489"/>
+      <c r="H20" s="490"/>
+      <c r="I20" s="490"/>
+      <c r="J20" s="491"/>
+      <c r="K20" s="489"/>
+      <c r="L20" s="490"/>
+      <c r="M20" s="490"/>
+      <c r="N20" s="491"/>
+      <c r="O20" s="492"/>
+      <c r="P20" s="492"/>
+      <c r="Q20" s="492"/>
+      <c r="R20" s="492"/>
+      <c r="S20" s="492"/>
       <c r="T20" s="97"/>
       <c r="U20" s="98"/>
       <c r="V20" s="98"/>
       <c r="W20" s="98"/>
       <c r="X20" s="98"/>
       <c r="Y20" s="98"/>
       <c r="Z20" s="98"/>
       <c r="AA20" s="98"/>
       <c r="AB20" s="98"/>
       <c r="AC20" s="98"/>
       <c r="AD20" s="98"/>
       <c r="AE20" s="98"/>
       <c r="AF20" s="98"/>
       <c r="AG20" s="99"/>
     </row>
-    <row r="21" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S21" s="490"/>
+    <row r="21" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A21" s="489"/>
+      <c r="B21" s="490"/>
+      <c r="C21" s="490"/>
+      <c r="D21" s="490"/>
+      <c r="E21" s="490"/>
+      <c r="F21" s="491"/>
+      <c r="G21" s="489"/>
+      <c r="H21" s="490"/>
+      <c r="I21" s="490"/>
+      <c r="J21" s="491"/>
+      <c r="K21" s="489"/>
+      <c r="L21" s="490"/>
+      <c r="M21" s="490"/>
+      <c r="N21" s="491"/>
+      <c r="O21" s="492"/>
+      <c r="P21" s="492"/>
+      <c r="Q21" s="492"/>
+      <c r="R21" s="492"/>
+      <c r="S21" s="492"/>
       <c r="T21" s="97"/>
       <c r="U21" s="98"/>
       <c r="V21" s="98"/>
       <c r="W21" s="98"/>
       <c r="X21" s="98"/>
       <c r="Y21" s="98"/>
       <c r="Z21" s="98"/>
       <c r="AA21" s="98"/>
       <c r="AB21" s="98"/>
       <c r="AC21" s="98"/>
       <c r="AD21" s="98"/>
       <c r="AE21" s="98"/>
       <c r="AF21" s="98"/>
       <c r="AG21" s="99"/>
     </row>
-    <row r="22" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S22" s="490"/>
+    <row r="22" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A22" s="489"/>
+      <c r="B22" s="490"/>
+      <c r="C22" s="490"/>
+      <c r="D22" s="490"/>
+      <c r="E22" s="490"/>
+      <c r="F22" s="491"/>
+      <c r="G22" s="489"/>
+      <c r="H22" s="490"/>
+      <c r="I22" s="490"/>
+      <c r="J22" s="491"/>
+      <c r="K22" s="489"/>
+      <c r="L22" s="490"/>
+      <c r="M22" s="490"/>
+      <c r="N22" s="491"/>
+      <c r="O22" s="492"/>
+      <c r="P22" s="492"/>
+      <c r="Q22" s="492"/>
+      <c r="R22" s="492"/>
+      <c r="S22" s="492"/>
       <c r="T22" s="97"/>
       <c r="U22" s="98"/>
       <c r="V22" s="98"/>
       <c r="W22" s="98"/>
       <c r="X22" s="98"/>
       <c r="Y22" s="98"/>
       <c r="Z22" s="98"/>
       <c r="AA22" s="98"/>
       <c r="AB22" s="98"/>
       <c r="AC22" s="98"/>
       <c r="AD22" s="98"/>
       <c r="AE22" s="98"/>
       <c r="AF22" s="98"/>
       <c r="AG22" s="99"/>
     </row>
-    <row r="23" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S23" s="490"/>
+    <row r="23" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A23" s="489"/>
+      <c r="B23" s="490"/>
+      <c r="C23" s="490"/>
+      <c r="D23" s="490"/>
+      <c r="E23" s="490"/>
+      <c r="F23" s="491"/>
+      <c r="G23" s="489"/>
+      <c r="H23" s="490"/>
+      <c r="I23" s="490"/>
+      <c r="J23" s="491"/>
+      <c r="K23" s="489"/>
+      <c r="L23" s="490"/>
+      <c r="M23" s="490"/>
+      <c r="N23" s="491"/>
+      <c r="O23" s="492"/>
+      <c r="P23" s="492"/>
+      <c r="Q23" s="492"/>
+      <c r="R23" s="492"/>
+      <c r="S23" s="492"/>
       <c r="T23" s="97"/>
       <c r="U23" s="98"/>
       <c r="V23" s="98"/>
       <c r="W23" s="98"/>
       <c r="X23" s="98"/>
       <c r="Y23" s="98"/>
       <c r="Z23" s="98"/>
       <c r="AA23" s="98"/>
       <c r="AB23" s="98"/>
       <c r="AC23" s="98"/>
       <c r="AD23" s="98"/>
       <c r="AE23" s="98"/>
       <c r="AF23" s="98"/>
       <c r="AG23" s="99"/>
     </row>
-    <row r="24" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S24" s="490"/>
+    <row r="24" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A24" s="489"/>
+      <c r="B24" s="490"/>
+      <c r="C24" s="490"/>
+      <c r="D24" s="490"/>
+      <c r="E24" s="490"/>
+      <c r="F24" s="491"/>
+      <c r="G24" s="489"/>
+      <c r="H24" s="490"/>
+      <c r="I24" s="490"/>
+      <c r="J24" s="491"/>
+      <c r="K24" s="489"/>
+      <c r="L24" s="490"/>
+      <c r="M24" s="490"/>
+      <c r="N24" s="491"/>
+      <c r="O24" s="492"/>
+      <c r="P24" s="492"/>
+      <c r="Q24" s="492"/>
+      <c r="R24" s="492"/>
+      <c r="S24" s="492"/>
       <c r="T24" s="97"/>
       <c r="U24" s="98"/>
       <c r="V24" s="98"/>
       <c r="W24" s="98"/>
       <c r="X24" s="98"/>
       <c r="Y24" s="98"/>
       <c r="Z24" s="98"/>
       <c r="AA24" s="98"/>
       <c r="AB24" s="98"/>
       <c r="AC24" s="98"/>
       <c r="AD24" s="98"/>
       <c r="AE24" s="98"/>
       <c r="AF24" s="98"/>
       <c r="AG24" s="99"/>
     </row>
-    <row r="25" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S25" s="490"/>
+    <row r="25" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A25" s="489"/>
+      <c r="B25" s="490"/>
+      <c r="C25" s="490"/>
+      <c r="D25" s="490"/>
+      <c r="E25" s="490"/>
+      <c r="F25" s="491"/>
+      <c r="G25" s="489"/>
+      <c r="H25" s="490"/>
+      <c r="I25" s="490"/>
+      <c r="J25" s="491"/>
+      <c r="K25" s="489"/>
+      <c r="L25" s="490"/>
+      <c r="M25" s="490"/>
+      <c r="N25" s="491"/>
+      <c r="O25" s="492"/>
+      <c r="P25" s="492"/>
+      <c r="Q25" s="492"/>
+      <c r="R25" s="492"/>
+      <c r="S25" s="492"/>
       <c r="T25" s="97"/>
       <c r="U25" s="98"/>
       <c r="V25" s="98"/>
       <c r="W25" s="98"/>
       <c r="X25" s="98"/>
       <c r="Y25" s="98"/>
       <c r="Z25" s="98"/>
       <c r="AA25" s="98"/>
       <c r="AB25" s="98"/>
       <c r="AC25" s="98"/>
       <c r="AD25" s="98"/>
       <c r="AE25" s="98"/>
       <c r="AF25" s="98"/>
       <c r="AG25" s="99"/>
     </row>
-    <row r="26" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S26" s="490"/>
+    <row r="26" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A26" s="489"/>
+      <c r="B26" s="490"/>
+      <c r="C26" s="490"/>
+      <c r="D26" s="490"/>
+      <c r="E26" s="490"/>
+      <c r="F26" s="491"/>
+      <c r="G26" s="489"/>
+      <c r="H26" s="490"/>
+      <c r="I26" s="490"/>
+      <c r="J26" s="491"/>
+      <c r="K26" s="489"/>
+      <c r="L26" s="490"/>
+      <c r="M26" s="490"/>
+      <c r="N26" s="491"/>
+      <c r="O26" s="492"/>
+      <c r="P26" s="492"/>
+      <c r="Q26" s="492"/>
+      <c r="R26" s="492"/>
+      <c r="S26" s="492"/>
       <c r="T26" s="97"/>
       <c r="U26" s="98"/>
       <c r="V26" s="98"/>
       <c r="W26" s="98"/>
       <c r="X26" s="98"/>
       <c r="Y26" s="98"/>
       <c r="Z26" s="98"/>
       <c r="AA26" s="98"/>
       <c r="AB26" s="98"/>
       <c r="AC26" s="98"/>
       <c r="AD26" s="98"/>
       <c r="AE26" s="98"/>
       <c r="AF26" s="98"/>
       <c r="AG26" s="99"/>
     </row>
-    <row r="27" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S27" s="490"/>
+    <row r="27" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A27" s="489"/>
+      <c r="B27" s="490"/>
+      <c r="C27" s="490"/>
+      <c r="D27" s="490"/>
+      <c r="E27" s="490"/>
+      <c r="F27" s="491"/>
+      <c r="G27" s="489"/>
+      <c r="H27" s="490"/>
+      <c r="I27" s="490"/>
+      <c r="J27" s="491"/>
+      <c r="K27" s="489"/>
+      <c r="L27" s="490"/>
+      <c r="M27" s="490"/>
+      <c r="N27" s="491"/>
+      <c r="O27" s="492"/>
+      <c r="P27" s="492"/>
+      <c r="Q27" s="492"/>
+      <c r="R27" s="492"/>
+      <c r="S27" s="492"/>
       <c r="T27" s="97"/>
       <c r="U27" s="98"/>
       <c r="V27" s="98"/>
       <c r="W27" s="98"/>
       <c r="X27" s="98"/>
       <c r="Y27" s="98"/>
       <c r="Z27" s="98"/>
       <c r="AA27" s="98"/>
       <c r="AB27" s="98"/>
       <c r="AC27" s="98"/>
       <c r="AD27" s="98"/>
       <c r="AE27" s="98"/>
       <c r="AF27" s="98"/>
       <c r="AG27" s="99"/>
     </row>
-    <row r="28" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S28" s="490"/>
+    <row r="28" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A28" s="489"/>
+      <c r="B28" s="490"/>
+      <c r="C28" s="490"/>
+      <c r="D28" s="490"/>
+      <c r="E28" s="490"/>
+      <c r="F28" s="491"/>
+      <c r="G28" s="489"/>
+      <c r="H28" s="490"/>
+      <c r="I28" s="490"/>
+      <c r="J28" s="491"/>
+      <c r="K28" s="489"/>
+      <c r="L28" s="490"/>
+      <c r="M28" s="490"/>
+      <c r="N28" s="491"/>
+      <c r="O28" s="492"/>
+      <c r="P28" s="492"/>
+      <c r="Q28" s="492"/>
+      <c r="R28" s="492"/>
+      <c r="S28" s="492"/>
       <c r="T28" s="97"/>
       <c r="U28" s="98"/>
       <c r="V28" s="98"/>
       <c r="W28" s="98"/>
       <c r="X28" s="98"/>
       <c r="Y28" s="98"/>
       <c r="Z28" s="98"/>
       <c r="AA28" s="98"/>
       <c r="AB28" s="98"/>
       <c r="AC28" s="98"/>
       <c r="AD28" s="98"/>
       <c r="AE28" s="98"/>
       <c r="AF28" s="98"/>
       <c r="AG28" s="99"/>
     </row>
-    <row r="29" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S29" s="490"/>
+    <row r="29" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A29" s="489"/>
+      <c r="B29" s="490"/>
+      <c r="C29" s="490"/>
+      <c r="D29" s="490"/>
+      <c r="E29" s="490"/>
+      <c r="F29" s="491"/>
+      <c r="G29" s="489"/>
+      <c r="H29" s="490"/>
+      <c r="I29" s="490"/>
+      <c r="J29" s="491"/>
+      <c r="K29" s="489"/>
+      <c r="L29" s="490"/>
+      <c r="M29" s="490"/>
+      <c r="N29" s="491"/>
+      <c r="O29" s="492"/>
+      <c r="P29" s="492"/>
+      <c r="Q29" s="492"/>
+      <c r="R29" s="492"/>
+      <c r="S29" s="492"/>
       <c r="T29" s="97"/>
       <c r="U29" s="98"/>
       <c r="V29" s="98"/>
       <c r="W29" s="98"/>
       <c r="X29" s="98"/>
       <c r="Y29" s="98"/>
       <c r="Z29" s="98"/>
       <c r="AA29" s="98"/>
       <c r="AB29" s="98"/>
       <c r="AC29" s="98"/>
       <c r="AD29" s="98"/>
       <c r="AE29" s="98"/>
       <c r="AF29" s="98"/>
       <c r="AG29" s="99"/>
     </row>
-    <row r="30" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S30" s="490"/>
+    <row r="30" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A30" s="489"/>
+      <c r="B30" s="490"/>
+      <c r="C30" s="490"/>
+      <c r="D30" s="490"/>
+      <c r="E30" s="490"/>
+      <c r="F30" s="491"/>
+      <c r="G30" s="489"/>
+      <c r="H30" s="490"/>
+      <c r="I30" s="490"/>
+      <c r="J30" s="491"/>
+      <c r="K30" s="489"/>
+      <c r="L30" s="490"/>
+      <c r="M30" s="490"/>
+      <c r="N30" s="491"/>
+      <c r="O30" s="492"/>
+      <c r="P30" s="492"/>
+      <c r="Q30" s="492"/>
+      <c r="R30" s="492"/>
+      <c r="S30" s="492"/>
       <c r="T30" s="97"/>
       <c r="U30" s="98"/>
       <c r="V30" s="98"/>
       <c r="W30" s="98"/>
       <c r="X30" s="98"/>
       <c r="Y30" s="98"/>
       <c r="Z30" s="98"/>
       <c r="AA30" s="98"/>
       <c r="AB30" s="98"/>
       <c r="AC30" s="98"/>
       <c r="AD30" s="98"/>
       <c r="AE30" s="98"/>
       <c r="AF30" s="98"/>
       <c r="AG30" s="99"/>
     </row>
-    <row r="31" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S31" s="490"/>
+    <row r="31" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A31" s="489"/>
+      <c r="B31" s="490"/>
+      <c r="C31" s="490"/>
+      <c r="D31" s="490"/>
+      <c r="E31" s="490"/>
+      <c r="F31" s="491"/>
+      <c r="G31" s="489"/>
+      <c r="H31" s="490"/>
+      <c r="I31" s="490"/>
+      <c r="J31" s="491"/>
+      <c r="K31" s="489"/>
+      <c r="L31" s="490"/>
+      <c r="M31" s="490"/>
+      <c r="N31" s="491"/>
+      <c r="O31" s="492"/>
+      <c r="P31" s="492"/>
+      <c r="Q31" s="492"/>
+      <c r="R31" s="492"/>
+      <c r="S31" s="492"/>
       <c r="T31" s="97"/>
       <c r="U31" s="98"/>
       <c r="V31" s="98"/>
       <c r="W31" s="98"/>
       <c r="X31" s="98"/>
       <c r="Y31" s="98"/>
       <c r="Z31" s="98"/>
       <c r="AA31" s="98"/>
       <c r="AB31" s="98"/>
       <c r="AC31" s="98"/>
       <c r="AD31" s="98"/>
       <c r="AE31" s="98"/>
       <c r="AF31" s="98"/>
       <c r="AG31" s="99"/>
     </row>
-    <row r="32" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S32" s="490"/>
+    <row r="32" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A32" s="489"/>
+      <c r="B32" s="490"/>
+      <c r="C32" s="490"/>
+      <c r="D32" s="490"/>
+      <c r="E32" s="490"/>
+      <c r="F32" s="491"/>
+      <c r="G32" s="489"/>
+      <c r="H32" s="490"/>
+      <c r="I32" s="490"/>
+      <c r="J32" s="491"/>
+      <c r="K32" s="489"/>
+      <c r="L32" s="490"/>
+      <c r="M32" s="490"/>
+      <c r="N32" s="491"/>
+      <c r="O32" s="492"/>
+      <c r="P32" s="492"/>
+      <c r="Q32" s="492"/>
+      <c r="R32" s="492"/>
+      <c r="S32" s="492"/>
       <c r="T32" s="97"/>
       <c r="U32" s="98"/>
       <c r="V32" s="98"/>
       <c r="W32" s="98"/>
       <c r="X32" s="98"/>
       <c r="Y32" s="98"/>
       <c r="Z32" s="98"/>
       <c r="AA32" s="98"/>
       <c r="AB32" s="98"/>
       <c r="AC32" s="98"/>
       <c r="AD32" s="98"/>
       <c r="AE32" s="98"/>
       <c r="AF32" s="98"/>
       <c r="AG32" s="99"/>
     </row>
-    <row r="33" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S33" s="490"/>
+    <row r="33" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A33" s="489"/>
+      <c r="B33" s="490"/>
+      <c r="C33" s="490"/>
+      <c r="D33" s="490"/>
+      <c r="E33" s="490"/>
+      <c r="F33" s="491"/>
+      <c r="G33" s="489"/>
+      <c r="H33" s="490"/>
+      <c r="I33" s="490"/>
+      <c r="J33" s="491"/>
+      <c r="K33" s="489"/>
+      <c r="L33" s="490"/>
+      <c r="M33" s="490"/>
+      <c r="N33" s="491"/>
+      <c r="O33" s="492"/>
+      <c r="P33" s="492"/>
+      <c r="Q33" s="492"/>
+      <c r="R33" s="492"/>
+      <c r="S33" s="492"/>
       <c r="T33" s="97"/>
       <c r="U33" s="98"/>
       <c r="V33" s="98"/>
       <c r="W33" s="98"/>
       <c r="X33" s="98"/>
       <c r="Y33" s="98"/>
       <c r="Z33" s="98"/>
       <c r="AA33" s="98"/>
       <c r="AB33" s="98"/>
       <c r="AC33" s="98"/>
       <c r="AD33" s="98"/>
       <c r="AE33" s="98"/>
       <c r="AF33" s="98"/>
       <c r="AG33" s="99"/>
     </row>
-    <row r="34" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S34" s="490"/>
+    <row r="34" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A34" s="489"/>
+      <c r="B34" s="490"/>
+      <c r="C34" s="490"/>
+      <c r="D34" s="490"/>
+      <c r="E34" s="490"/>
+      <c r="F34" s="491"/>
+      <c r="G34" s="489"/>
+      <c r="H34" s="490"/>
+      <c r="I34" s="490"/>
+      <c r="J34" s="491"/>
+      <c r="K34" s="489"/>
+      <c r="L34" s="490"/>
+      <c r="M34" s="490"/>
+      <c r="N34" s="491"/>
+      <c r="O34" s="492"/>
+      <c r="P34" s="492"/>
+      <c r="Q34" s="492"/>
+      <c r="R34" s="492"/>
+      <c r="S34" s="492"/>
       <c r="T34" s="97"/>
       <c r="U34" s="98"/>
       <c r="V34" s="98"/>
       <c r="W34" s="98"/>
       <c r="X34" s="98"/>
       <c r="Y34" s="98"/>
       <c r="Z34" s="98"/>
       <c r="AA34" s="98"/>
       <c r="AB34" s="98"/>
       <c r="AC34" s="98"/>
       <c r="AD34" s="98"/>
       <c r="AE34" s="98"/>
       <c r="AF34" s="98"/>
       <c r="AG34" s="99"/>
     </row>
-    <row r="35" spans="1:33" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...18 lines deleted...]
-      <c r="S35" s="490"/>
+    <row r="35" spans="1:33" ht="28.5" customHeight="1">
+      <c r="A35" s="489"/>
+      <c r="B35" s="490"/>
+      <c r="C35" s="490"/>
+      <c r="D35" s="490"/>
+      <c r="E35" s="490"/>
+      <c r="F35" s="491"/>
+      <c r="G35" s="489"/>
+      <c r="H35" s="490"/>
+      <c r="I35" s="490"/>
+      <c r="J35" s="491"/>
+      <c r="K35" s="489"/>
+      <c r="L35" s="490"/>
+      <c r="M35" s="490"/>
+      <c r="N35" s="491"/>
+      <c r="O35" s="492"/>
+      <c r="P35" s="492"/>
+      <c r="Q35" s="492"/>
+      <c r="R35" s="492"/>
+      <c r="S35" s="492"/>
       <c r="T35" s="97"/>
       <c r="U35" s="98"/>
       <c r="V35" s="98"/>
       <c r="W35" s="98"/>
       <c r="X35" s="98"/>
       <c r="Y35" s="98"/>
       <c r="Z35" s="98"/>
       <c r="AA35" s="98"/>
       <c r="AB35" s="98"/>
       <c r="AC35" s="98"/>
       <c r="AD35" s="98"/>
       <c r="AE35" s="98"/>
       <c r="AF35" s="98"/>
       <c r="AG35" s="99"/>
     </row>
   </sheetData>
   <mergeCells count="121">
     <mergeCell ref="A34:F34"/>
     <mergeCell ref="G34:J34"/>
     <mergeCell ref="K34:N34"/>
     <mergeCell ref="O34:S34"/>
     <mergeCell ref="A35:F35"/>
     <mergeCell ref="G35:J35"/>
     <mergeCell ref="K35:N35"/>
     <mergeCell ref="O35:S35"/>
@@ -26576,1084 +28155,1084 @@
     <mergeCell ref="G5:J6"/>
     <mergeCell ref="K5:N6"/>
     <mergeCell ref="O5:S6"/>
     <mergeCell ref="T5:AG6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="G7:J7"/>
     <mergeCell ref="K7:N7"/>
     <mergeCell ref="O7:S7"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.43307086614173229" right="0.31496062992125984" top="0.55118110236220474" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{505685CF-2A56-4FDB-8C2B-4C605053659B}">
   <dimension ref="A1:Z35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="X2" sqref="X2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="3.75" defaultRowHeight="23.25" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="3.75" defaultRowHeight="23.25" customHeight="1"/>
   <cols>
     <col min="1" max="2" width="3.125" style="100" customWidth="1"/>
     <col min="3" max="16384" width="3.75" style="100"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:26" ht="23.25" customHeight="1">
       <c r="X1" s="100" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="2" spans="1:26" s="101" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:26" s="101" customFormat="1" ht="23.25" customHeight="1">
       <c r="F2" s="101" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="3" spans="1:26" s="101" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4"/>
-[...2 lines deleted...]
-      <c r="A5" s="491" t="s">
+    <row r="3" spans="1:26" s="101" customFormat="1" ht="15" customHeight="1"/>
+    <row r="4" spans="1:26" ht="8.25" customHeight="1" thickBot="1"/>
+    <row r="5" spans="1:26" ht="30" customHeight="1" thickBot="1">
+      <c r="A5" s="493" t="s">
         <v>212</v>
       </c>
-      <c r="B5" s="492"/>
-[...26 lines deleted...]
-      <c r="A6" s="494">
+      <c r="B5" s="494"/>
+      <c r="C5" s="494"/>
+      <c r="D5" s="494"/>
+      <c r="E5" s="494"/>
+      <c r="F5" s="494"/>
+      <c r="G5" s="494"/>
+      <c r="H5" s="494"/>
+      <c r="I5" s="494"/>
+      <c r="J5" s="494"/>
+      <c r="K5" s="494"/>
+      <c r="L5" s="494"/>
+      <c r="M5" s="494"/>
+      <c r="N5" s="494"/>
+      <c r="O5" s="494"/>
+      <c r="P5" s="494"/>
+      <c r="Q5" s="494"/>
+      <c r="R5" s="494"/>
+      <c r="S5" s="494"/>
+      <c r="T5" s="494"/>
+      <c r="U5" s="494"/>
+      <c r="V5" s="494"/>
+      <c r="W5" s="494"/>
+      <c r="X5" s="494"/>
+      <c r="Y5" s="494"/>
+      <c r="Z5" s="495"/>
+    </row>
+    <row r="6" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A6" s="496">
         <v>1</v>
       </c>
-      <c r="B6" s="495"/>
-      <c r="C6" s="500" t="s">
+      <c r="B6" s="497"/>
+      <c r="C6" s="502" t="s">
         <v>213</v>
       </c>
-      <c r="D6" s="501"/>
-[...6 lines deleted...]
-      <c r="K6" s="503" t="s">
+      <c r="D6" s="503"/>
+      <c r="E6" s="503"/>
+      <c r="F6" s="503"/>
+      <c r="G6" s="503"/>
+      <c r="H6" s="503"/>
+      <c r="I6" s="503"/>
+      <c r="J6" s="504"/>
+      <c r="K6" s="505" t="s">
         <v>214</v>
       </c>
-      <c r="L6" s="504"/>
-[...18 lines deleted...]
-      <c r="C7" s="504" t="s">
+      <c r="L6" s="506"/>
+      <c r="M6" s="506"/>
+      <c r="N6" s="507"/>
+      <c r="O6" s="508"/>
+      <c r="P6" s="509"/>
+      <c r="Q6" s="509"/>
+      <c r="R6" s="509"/>
+      <c r="S6" s="509"/>
+      <c r="T6" s="509"/>
+      <c r="U6" s="509"/>
+      <c r="V6" s="509"/>
+      <c r="W6" s="509"/>
+      <c r="X6" s="509"/>
+      <c r="Y6" s="509"/>
+      <c r="Z6" s="510"/>
+    </row>
+    <row r="7" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A7" s="498"/>
+      <c r="B7" s="499"/>
+      <c r="C7" s="506" t="s">
         <v>95</v>
       </c>
-      <c r="D7" s="504"/>
-[...6 lines deleted...]
-      <c r="K7" s="509" t="s">
+      <c r="D7" s="506"/>
+      <c r="E7" s="507"/>
+      <c r="F7" s="511"/>
+      <c r="G7" s="512"/>
+      <c r="H7" s="512"/>
+      <c r="I7" s="512"/>
+      <c r="J7" s="513"/>
+      <c r="K7" s="511" t="s">
         <v>215</v>
       </c>
-      <c r="L7" s="510"/>
-[...7 lines deleted...]
-      <c r="T7" s="509" t="s">
+      <c r="L7" s="512"/>
+      <c r="M7" s="512"/>
+      <c r="N7" s="513"/>
+      <c r="O7" s="514"/>
+      <c r="P7" s="515"/>
+      <c r="Q7" s="515"/>
+      <c r="R7" s="515"/>
+      <c r="S7" s="516"/>
+      <c r="T7" s="511" t="s">
         <v>216</v>
       </c>
-      <c r="U7" s="510"/>
-[...9 lines deleted...]
-      <c r="C8" s="516" t="s">
+      <c r="U7" s="512"/>
+      <c r="V7" s="512"/>
+      <c r="W7" s="513"/>
+      <c r="X7" s="511"/>
+      <c r="Y7" s="512"/>
+      <c r="Z7" s="517"/>
+    </row>
+    <row r="8" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A8" s="500"/>
+      <c r="B8" s="501"/>
+      <c r="C8" s="518" t="s">
         <v>217</v>
       </c>
-      <c r="D8" s="516"/>
-[...6 lines deleted...]
-      <c r="K8" s="518" t="s">
+      <c r="D8" s="518"/>
+      <c r="E8" s="519"/>
+      <c r="F8" s="520"/>
+      <c r="G8" s="518"/>
+      <c r="H8" s="518"/>
+      <c r="I8" s="518"/>
+      <c r="J8" s="519"/>
+      <c r="K8" s="520" t="s">
         <v>218</v>
       </c>
-      <c r="L8" s="516"/>
-[...16 lines deleted...]
-      <c r="A9" s="494">
+      <c r="L8" s="518"/>
+      <c r="M8" s="518"/>
+      <c r="N8" s="519"/>
+      <c r="O8" s="521"/>
+      <c r="P8" s="522"/>
+      <c r="Q8" s="522"/>
+      <c r="R8" s="522"/>
+      <c r="S8" s="522"/>
+      <c r="T8" s="522"/>
+      <c r="U8" s="522"/>
+      <c r="V8" s="522"/>
+      <c r="W8" s="522"/>
+      <c r="X8" s="522"/>
+      <c r="Y8" s="522"/>
+      <c r="Z8" s="523"/>
+    </row>
+    <row r="9" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A9" s="496">
         <v>2</v>
       </c>
-      <c r="B9" s="495"/>
-      <c r="C9" s="522" t="s">
+      <c r="B9" s="497"/>
+      <c r="C9" s="524" t="s">
         <v>213</v>
       </c>
-      <c r="D9" s="500"/>
-[...6 lines deleted...]
-      <c r="K9" s="506" t="s">
+      <c r="D9" s="502"/>
+      <c r="E9" s="502"/>
+      <c r="F9" s="502"/>
+      <c r="G9" s="502"/>
+      <c r="H9" s="502"/>
+      <c r="I9" s="502"/>
+      <c r="J9" s="525"/>
+      <c r="K9" s="508" t="s">
         <v>214</v>
       </c>
-      <c r="L9" s="507"/>
-[...18 lines deleted...]
-      <c r="C10" s="525" t="s">
+      <c r="L9" s="509"/>
+      <c r="M9" s="509"/>
+      <c r="N9" s="526"/>
+      <c r="O9" s="508"/>
+      <c r="P9" s="509"/>
+      <c r="Q9" s="509"/>
+      <c r="R9" s="509"/>
+      <c r="S9" s="509"/>
+      <c r="T9" s="509"/>
+      <c r="U9" s="509"/>
+      <c r="V9" s="509"/>
+      <c r="W9" s="509"/>
+      <c r="X9" s="509"/>
+      <c r="Y9" s="509"/>
+      <c r="Z9" s="510"/>
+    </row>
+    <row r="10" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A10" s="498"/>
+      <c r="B10" s="499"/>
+      <c r="C10" s="527" t="s">
         <v>95</v>
       </c>
-      <c r="D10" s="510"/>
-[...6 lines deleted...]
-      <c r="K10" s="509" t="s">
+      <c r="D10" s="512"/>
+      <c r="E10" s="513"/>
+      <c r="F10" s="511"/>
+      <c r="G10" s="512"/>
+      <c r="H10" s="512"/>
+      <c r="I10" s="512"/>
+      <c r="J10" s="513"/>
+      <c r="K10" s="511" t="s">
         <v>215</v>
       </c>
-      <c r="L10" s="510"/>
-[...7 lines deleted...]
-      <c r="T10" s="509" t="s">
+      <c r="L10" s="512"/>
+      <c r="M10" s="512"/>
+      <c r="N10" s="513"/>
+      <c r="O10" s="514"/>
+      <c r="P10" s="515"/>
+      <c r="Q10" s="515"/>
+      <c r="R10" s="515"/>
+      <c r="S10" s="516"/>
+      <c r="T10" s="511" t="s">
         <v>216</v>
       </c>
-      <c r="U10" s="510"/>
-[...9 lines deleted...]
-      <c r="C11" s="526" t="s">
+      <c r="U10" s="512"/>
+      <c r="V10" s="512"/>
+      <c r="W10" s="513"/>
+      <c r="X10" s="511"/>
+      <c r="Y10" s="512"/>
+      <c r="Z10" s="517"/>
+    </row>
+    <row r="11" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A11" s="500"/>
+      <c r="B11" s="501"/>
+      <c r="C11" s="528" t="s">
         <v>217</v>
       </c>
-      <c r="D11" s="516"/>
-[...6 lines deleted...]
-      <c r="K11" s="518" t="s">
+      <c r="D11" s="518"/>
+      <c r="E11" s="519"/>
+      <c r="F11" s="520"/>
+      <c r="G11" s="518"/>
+      <c r="H11" s="518"/>
+      <c r="I11" s="518"/>
+      <c r="J11" s="519"/>
+      <c r="K11" s="520" t="s">
         <v>218</v>
       </c>
-      <c r="L11" s="516"/>
-[...16 lines deleted...]
-      <c r="A12" s="494">
+      <c r="L11" s="518"/>
+      <c r="M11" s="518"/>
+      <c r="N11" s="519"/>
+      <c r="O11" s="521"/>
+      <c r="P11" s="522"/>
+      <c r="Q11" s="522"/>
+      <c r="R11" s="522"/>
+      <c r="S11" s="522"/>
+      <c r="T11" s="522"/>
+      <c r="U11" s="522"/>
+      <c r="V11" s="522"/>
+      <c r="W11" s="522"/>
+      <c r="X11" s="522"/>
+      <c r="Y11" s="522"/>
+      <c r="Z11" s="523"/>
+    </row>
+    <row r="12" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A12" s="496">
         <v>3</v>
       </c>
-      <c r="B12" s="495"/>
-      <c r="C12" s="522" t="s">
+      <c r="B12" s="497"/>
+      <c r="C12" s="524" t="s">
         <v>213</v>
       </c>
-      <c r="D12" s="500"/>
-[...6 lines deleted...]
-      <c r="K12" s="506" t="s">
+      <c r="D12" s="502"/>
+      <c r="E12" s="502"/>
+      <c r="F12" s="502"/>
+      <c r="G12" s="502"/>
+      <c r="H12" s="502"/>
+      <c r="I12" s="502"/>
+      <c r="J12" s="525"/>
+      <c r="K12" s="508" t="s">
         <v>214</v>
       </c>
-      <c r="L12" s="507"/>
-[...18 lines deleted...]
-      <c r="C13" s="525" t="s">
+      <c r="L12" s="509"/>
+      <c r="M12" s="509"/>
+      <c r="N12" s="526"/>
+      <c r="O12" s="508"/>
+      <c r="P12" s="509"/>
+      <c r="Q12" s="509"/>
+      <c r="R12" s="509"/>
+      <c r="S12" s="509"/>
+      <c r="T12" s="509"/>
+      <c r="U12" s="509"/>
+      <c r="V12" s="509"/>
+      <c r="W12" s="509"/>
+      <c r="X12" s="509"/>
+      <c r="Y12" s="509"/>
+      <c r="Z12" s="510"/>
+    </row>
+    <row r="13" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A13" s="498"/>
+      <c r="B13" s="499"/>
+      <c r="C13" s="527" t="s">
         <v>95</v>
       </c>
-      <c r="D13" s="510"/>
-[...6 lines deleted...]
-      <c r="K13" s="509" t="s">
+      <c r="D13" s="512"/>
+      <c r="E13" s="513"/>
+      <c r="F13" s="511"/>
+      <c r="G13" s="512"/>
+      <c r="H13" s="512"/>
+      <c r="I13" s="512"/>
+      <c r="J13" s="513"/>
+      <c r="K13" s="511" t="s">
         <v>215</v>
       </c>
-      <c r="L13" s="510"/>
-[...7 lines deleted...]
-      <c r="T13" s="509" t="s">
+      <c r="L13" s="512"/>
+      <c r="M13" s="512"/>
+      <c r="N13" s="513"/>
+      <c r="O13" s="514"/>
+      <c r="P13" s="515"/>
+      <c r="Q13" s="515"/>
+      <c r="R13" s="515"/>
+      <c r="S13" s="516"/>
+      <c r="T13" s="511" t="s">
         <v>216</v>
       </c>
-      <c r="U13" s="510"/>
-[...9 lines deleted...]
-      <c r="C14" s="526" t="s">
+      <c r="U13" s="512"/>
+      <c r="V13" s="512"/>
+      <c r="W13" s="513"/>
+      <c r="X13" s="511"/>
+      <c r="Y13" s="512"/>
+      <c r="Z13" s="517"/>
+    </row>
+    <row r="14" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A14" s="500"/>
+      <c r="B14" s="501"/>
+      <c r="C14" s="528" t="s">
         <v>217</v>
       </c>
-      <c r="D14" s="516"/>
-[...6 lines deleted...]
-      <c r="K14" s="518" t="s">
+      <c r="D14" s="518"/>
+      <c r="E14" s="519"/>
+      <c r="F14" s="520"/>
+      <c r="G14" s="518"/>
+      <c r="H14" s="518"/>
+      <c r="I14" s="518"/>
+      <c r="J14" s="519"/>
+      <c r="K14" s="520" t="s">
         <v>218</v>
       </c>
-      <c r="L14" s="516"/>
-[...16 lines deleted...]
-      <c r="A15" s="494">
+      <c r="L14" s="518"/>
+      <c r="M14" s="518"/>
+      <c r="N14" s="519"/>
+      <c r="O14" s="521"/>
+      <c r="P14" s="522"/>
+      <c r="Q14" s="522"/>
+      <c r="R14" s="522"/>
+      <c r="S14" s="522"/>
+      <c r="T14" s="522"/>
+      <c r="U14" s="522"/>
+      <c r="V14" s="522"/>
+      <c r="W14" s="522"/>
+      <c r="X14" s="522"/>
+      <c r="Y14" s="522"/>
+      <c r="Z14" s="523"/>
+    </row>
+    <row r="15" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A15" s="496">
         <v>4</v>
       </c>
-      <c r="B15" s="495"/>
-      <c r="C15" s="522" t="s">
+      <c r="B15" s="497"/>
+      <c r="C15" s="524" t="s">
         <v>213</v>
       </c>
-      <c r="D15" s="500"/>
-[...6 lines deleted...]
-      <c r="K15" s="506" t="s">
+      <c r="D15" s="502"/>
+      <c r="E15" s="502"/>
+      <c r="F15" s="502"/>
+      <c r="G15" s="502"/>
+      <c r="H15" s="502"/>
+      <c r="I15" s="502"/>
+      <c r="J15" s="525"/>
+      <c r="K15" s="508" t="s">
         <v>214</v>
       </c>
-      <c r="L15" s="507"/>
-[...18 lines deleted...]
-      <c r="C16" s="525" t="s">
+      <c r="L15" s="509"/>
+      <c r="M15" s="509"/>
+      <c r="N15" s="526"/>
+      <c r="O15" s="508"/>
+      <c r="P15" s="509"/>
+      <c r="Q15" s="509"/>
+      <c r="R15" s="509"/>
+      <c r="S15" s="509"/>
+      <c r="T15" s="509"/>
+      <c r="U15" s="509"/>
+      <c r="V15" s="509"/>
+      <c r="W15" s="509"/>
+      <c r="X15" s="509"/>
+      <c r="Y15" s="509"/>
+      <c r="Z15" s="510"/>
+    </row>
+    <row r="16" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A16" s="498"/>
+      <c r="B16" s="499"/>
+      <c r="C16" s="527" t="s">
         <v>95</v>
       </c>
-      <c r="D16" s="510"/>
-[...6 lines deleted...]
-      <c r="K16" s="509" t="s">
+      <c r="D16" s="512"/>
+      <c r="E16" s="513"/>
+      <c r="F16" s="511"/>
+      <c r="G16" s="512"/>
+      <c r="H16" s="512"/>
+      <c r="I16" s="512"/>
+      <c r="J16" s="513"/>
+      <c r="K16" s="511" t="s">
         <v>215</v>
       </c>
-      <c r="L16" s="510"/>
-[...7 lines deleted...]
-      <c r="T16" s="509" t="s">
+      <c r="L16" s="512"/>
+      <c r="M16" s="512"/>
+      <c r="N16" s="513"/>
+      <c r="O16" s="514"/>
+      <c r="P16" s="515"/>
+      <c r="Q16" s="515"/>
+      <c r="R16" s="515"/>
+      <c r="S16" s="516"/>
+      <c r="T16" s="511" t="s">
         <v>216</v>
       </c>
-      <c r="U16" s="510"/>
-[...9 lines deleted...]
-      <c r="C17" s="526" t="s">
+      <c r="U16" s="512"/>
+      <c r="V16" s="512"/>
+      <c r="W16" s="513"/>
+      <c r="X16" s="511"/>
+      <c r="Y16" s="512"/>
+      <c r="Z16" s="517"/>
+    </row>
+    <row r="17" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A17" s="500"/>
+      <c r="B17" s="501"/>
+      <c r="C17" s="528" t="s">
         <v>217</v>
       </c>
-      <c r="D17" s="516"/>
-[...6 lines deleted...]
-      <c r="K17" s="518" t="s">
+      <c r="D17" s="518"/>
+      <c r="E17" s="519"/>
+      <c r="F17" s="520"/>
+      <c r="G17" s="518"/>
+      <c r="H17" s="518"/>
+      <c r="I17" s="518"/>
+      <c r="J17" s="519"/>
+      <c r="K17" s="520" t="s">
         <v>218</v>
       </c>
-      <c r="L17" s="516"/>
-[...16 lines deleted...]
-      <c r="A18" s="494">
+      <c r="L17" s="518"/>
+      <c r="M17" s="518"/>
+      <c r="N17" s="519"/>
+      <c r="O17" s="521"/>
+      <c r="P17" s="522"/>
+      <c r="Q17" s="522"/>
+      <c r="R17" s="522"/>
+      <c r="S17" s="522"/>
+      <c r="T17" s="522"/>
+      <c r="U17" s="522"/>
+      <c r="V17" s="522"/>
+      <c r="W17" s="522"/>
+      <c r="X17" s="522"/>
+      <c r="Y17" s="522"/>
+      <c r="Z17" s="523"/>
+    </row>
+    <row r="18" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A18" s="496">
         <v>5</v>
       </c>
-      <c r="B18" s="495"/>
-      <c r="C18" s="522" t="s">
+      <c r="B18" s="497"/>
+      <c r="C18" s="524" t="s">
         <v>213</v>
       </c>
-      <c r="D18" s="500"/>
-[...6 lines deleted...]
-      <c r="K18" s="506" t="s">
+      <c r="D18" s="502"/>
+      <c r="E18" s="502"/>
+      <c r="F18" s="502"/>
+      <c r="G18" s="502"/>
+      <c r="H18" s="502"/>
+      <c r="I18" s="502"/>
+      <c r="J18" s="525"/>
+      <c r="K18" s="508" t="s">
         <v>214</v>
       </c>
-      <c r="L18" s="507"/>
-[...18 lines deleted...]
-      <c r="C19" s="525" t="s">
+      <c r="L18" s="509"/>
+      <c r="M18" s="509"/>
+      <c r="N18" s="526"/>
+      <c r="O18" s="508"/>
+      <c r="P18" s="509"/>
+      <c r="Q18" s="509"/>
+      <c r="R18" s="509"/>
+      <c r="S18" s="509"/>
+      <c r="T18" s="509"/>
+      <c r="U18" s="509"/>
+      <c r="V18" s="509"/>
+      <c r="W18" s="509"/>
+      <c r="X18" s="509"/>
+      <c r="Y18" s="509"/>
+      <c r="Z18" s="510"/>
+    </row>
+    <row r="19" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A19" s="498"/>
+      <c r="B19" s="499"/>
+      <c r="C19" s="527" t="s">
         <v>95</v>
       </c>
-      <c r="D19" s="510"/>
-[...6 lines deleted...]
-      <c r="K19" s="509" t="s">
+      <c r="D19" s="512"/>
+      <c r="E19" s="513"/>
+      <c r="F19" s="511"/>
+      <c r="G19" s="512"/>
+      <c r="H19" s="512"/>
+      <c r="I19" s="512"/>
+      <c r="J19" s="513"/>
+      <c r="K19" s="511" t="s">
         <v>215</v>
       </c>
-      <c r="L19" s="510"/>
-[...7 lines deleted...]
-      <c r="T19" s="509" t="s">
+      <c r="L19" s="512"/>
+      <c r="M19" s="512"/>
+      <c r="N19" s="513"/>
+      <c r="O19" s="514"/>
+      <c r="P19" s="515"/>
+      <c r="Q19" s="515"/>
+      <c r="R19" s="515"/>
+      <c r="S19" s="516"/>
+      <c r="T19" s="511" t="s">
         <v>216</v>
       </c>
-      <c r="U19" s="510"/>
-[...9 lines deleted...]
-      <c r="C20" s="526" t="s">
+      <c r="U19" s="512"/>
+      <c r="V19" s="512"/>
+      <c r="W19" s="513"/>
+      <c r="X19" s="511"/>
+      <c r="Y19" s="512"/>
+      <c r="Z19" s="517"/>
+    </row>
+    <row r="20" spans="1:26" ht="21.75" customHeight="1" thickBot="1">
+      <c r="A20" s="500"/>
+      <c r="B20" s="501"/>
+      <c r="C20" s="528" t="s">
         <v>217</v>
       </c>
-      <c r="D20" s="516"/>
-[...6 lines deleted...]
-      <c r="K20" s="518" t="s">
+      <c r="D20" s="518"/>
+      <c r="E20" s="519"/>
+      <c r="F20" s="520"/>
+      <c r="G20" s="518"/>
+      <c r="H20" s="518"/>
+      <c r="I20" s="518"/>
+      <c r="J20" s="519"/>
+      <c r="K20" s="520" t="s">
         <v>218</v>
       </c>
-      <c r="L20" s="516"/>
-[...433 lines deleted...]
-      <c r="Z35" s="533"/>
+      <c r="L20" s="518"/>
+      <c r="M20" s="518"/>
+      <c r="N20" s="519"/>
+      <c r="O20" s="521"/>
+      <c r="P20" s="522"/>
+      <c r="Q20" s="522"/>
+      <c r="R20" s="522"/>
+      <c r="S20" s="522"/>
+      <c r="T20" s="522"/>
+      <c r="U20" s="522"/>
+      <c r="V20" s="522"/>
+      <c r="W20" s="522"/>
+      <c r="X20" s="522"/>
+      <c r="Y20" s="522"/>
+      <c r="Z20" s="523"/>
+    </row>
+    <row r="21" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A21" s="529"/>
+      <c r="B21" s="529"/>
+      <c r="C21" s="531"/>
+      <c r="D21" s="532"/>
+      <c r="E21" s="532"/>
+      <c r="F21" s="532"/>
+      <c r="G21" s="532"/>
+      <c r="H21" s="532"/>
+      <c r="I21" s="532"/>
+      <c r="J21" s="532"/>
+      <c r="K21" s="533"/>
+      <c r="L21" s="533"/>
+      <c r="M21" s="533"/>
+      <c r="N21" s="533"/>
+      <c r="O21" s="534"/>
+      <c r="P21" s="534"/>
+      <c r="Q21" s="534"/>
+      <c r="R21" s="534"/>
+      <c r="S21" s="534"/>
+      <c r="T21" s="534"/>
+      <c r="U21" s="534"/>
+      <c r="V21" s="534"/>
+      <c r="W21" s="534"/>
+      <c r="X21" s="534"/>
+      <c r="Y21" s="534"/>
+      <c r="Z21" s="534"/>
+    </row>
+    <row r="22" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A22" s="530"/>
+      <c r="B22" s="530"/>
+      <c r="C22" s="533"/>
+      <c r="D22" s="533"/>
+      <c r="E22" s="533"/>
+      <c r="F22" s="533"/>
+      <c r="G22" s="533"/>
+      <c r="H22" s="533"/>
+      <c r="I22" s="533"/>
+      <c r="J22" s="533"/>
+      <c r="K22" s="533"/>
+      <c r="L22" s="533"/>
+      <c r="M22" s="533"/>
+      <c r="N22" s="533"/>
+      <c r="O22" s="535"/>
+      <c r="P22" s="535"/>
+      <c r="Q22" s="535"/>
+      <c r="R22" s="535"/>
+      <c r="S22" s="535"/>
+      <c r="T22" s="533"/>
+      <c r="U22" s="533"/>
+      <c r="V22" s="533"/>
+      <c r="W22" s="533"/>
+      <c r="X22" s="533"/>
+      <c r="Y22" s="533"/>
+      <c r="Z22" s="533"/>
+    </row>
+    <row r="23" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A23" s="530"/>
+      <c r="B23" s="530"/>
+      <c r="C23" s="533"/>
+      <c r="D23" s="533"/>
+      <c r="E23" s="533"/>
+      <c r="F23" s="533"/>
+      <c r="G23" s="533"/>
+      <c r="H23" s="533"/>
+      <c r="I23" s="533"/>
+      <c r="J23" s="533"/>
+      <c r="K23" s="533"/>
+      <c r="L23" s="533"/>
+      <c r="M23" s="533"/>
+      <c r="N23" s="533"/>
+      <c r="O23" s="535"/>
+      <c r="P23" s="535"/>
+      <c r="Q23" s="535"/>
+      <c r="R23" s="535"/>
+      <c r="S23" s="535"/>
+      <c r="T23" s="535"/>
+      <c r="U23" s="535"/>
+      <c r="V23" s="535"/>
+      <c r="W23" s="535"/>
+      <c r="X23" s="535"/>
+      <c r="Y23" s="535"/>
+      <c r="Z23" s="535"/>
+    </row>
+    <row r="24" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A24" s="530"/>
+      <c r="B24" s="530"/>
+      <c r="C24" s="535"/>
+      <c r="D24" s="535"/>
+      <c r="E24" s="535"/>
+      <c r="F24" s="535"/>
+      <c r="G24" s="535"/>
+      <c r="H24" s="535"/>
+      <c r="I24" s="535"/>
+      <c r="J24" s="535"/>
+      <c r="K24" s="533"/>
+      <c r="L24" s="533"/>
+      <c r="M24" s="533"/>
+      <c r="N24" s="533"/>
+      <c r="O24" s="533"/>
+      <c r="P24" s="533"/>
+      <c r="Q24" s="533"/>
+      <c r="R24" s="533"/>
+      <c r="S24" s="533"/>
+      <c r="T24" s="533"/>
+      <c r="U24" s="533"/>
+      <c r="V24" s="533"/>
+      <c r="W24" s="533"/>
+      <c r="X24" s="533"/>
+      <c r="Y24" s="533"/>
+      <c r="Z24" s="533"/>
+    </row>
+    <row r="25" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A25" s="530"/>
+      <c r="B25" s="530"/>
+      <c r="C25" s="533"/>
+      <c r="D25" s="533"/>
+      <c r="E25" s="533"/>
+      <c r="F25" s="533"/>
+      <c r="G25" s="533"/>
+      <c r="H25" s="533"/>
+      <c r="I25" s="533"/>
+      <c r="J25" s="533"/>
+      <c r="K25" s="533"/>
+      <c r="L25" s="533"/>
+      <c r="M25" s="533"/>
+      <c r="N25" s="533"/>
+      <c r="O25" s="535"/>
+      <c r="P25" s="535"/>
+      <c r="Q25" s="535"/>
+      <c r="R25" s="535"/>
+      <c r="S25" s="535"/>
+      <c r="T25" s="533"/>
+      <c r="U25" s="533"/>
+      <c r="V25" s="533"/>
+      <c r="W25" s="533"/>
+      <c r="X25" s="533"/>
+      <c r="Y25" s="533"/>
+      <c r="Z25" s="533"/>
+    </row>
+    <row r="26" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A26" s="530"/>
+      <c r="B26" s="530"/>
+      <c r="C26" s="533"/>
+      <c r="D26" s="533"/>
+      <c r="E26" s="533"/>
+      <c r="F26" s="533"/>
+      <c r="G26" s="533"/>
+      <c r="H26" s="533"/>
+      <c r="I26" s="533"/>
+      <c r="J26" s="533"/>
+      <c r="K26" s="533"/>
+      <c r="L26" s="533"/>
+      <c r="M26" s="533"/>
+      <c r="N26" s="533"/>
+      <c r="O26" s="535"/>
+      <c r="P26" s="535"/>
+      <c r="Q26" s="535"/>
+      <c r="R26" s="535"/>
+      <c r="S26" s="535"/>
+      <c r="T26" s="535"/>
+      <c r="U26" s="535"/>
+      <c r="V26" s="535"/>
+      <c r="W26" s="535"/>
+      <c r="X26" s="535"/>
+      <c r="Y26" s="535"/>
+      <c r="Z26" s="535"/>
+    </row>
+    <row r="27" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A27" s="530"/>
+      <c r="B27" s="530"/>
+      <c r="C27" s="535"/>
+      <c r="D27" s="535"/>
+      <c r="E27" s="535"/>
+      <c r="F27" s="535"/>
+      <c r="G27" s="535"/>
+      <c r="H27" s="535"/>
+      <c r="I27" s="535"/>
+      <c r="J27" s="535"/>
+      <c r="K27" s="533"/>
+      <c r="L27" s="533"/>
+      <c r="M27" s="533"/>
+      <c r="N27" s="533"/>
+      <c r="O27" s="533"/>
+      <c r="P27" s="533"/>
+      <c r="Q27" s="533"/>
+      <c r="R27" s="533"/>
+      <c r="S27" s="533"/>
+      <c r="T27" s="533"/>
+      <c r="U27" s="533"/>
+      <c r="V27" s="533"/>
+      <c r="W27" s="533"/>
+      <c r="X27" s="533"/>
+      <c r="Y27" s="533"/>
+      <c r="Z27" s="533"/>
+    </row>
+    <row r="28" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A28" s="530"/>
+      <c r="B28" s="530"/>
+      <c r="C28" s="533"/>
+      <c r="D28" s="533"/>
+      <c r="E28" s="533"/>
+      <c r="F28" s="533"/>
+      <c r="G28" s="533"/>
+      <c r="H28" s="533"/>
+      <c r="I28" s="533"/>
+      <c r="J28" s="533"/>
+      <c r="K28" s="533"/>
+      <c r="L28" s="533"/>
+      <c r="M28" s="533"/>
+      <c r="N28" s="533"/>
+      <c r="O28" s="535"/>
+      <c r="P28" s="535"/>
+      <c r="Q28" s="535"/>
+      <c r="R28" s="535"/>
+      <c r="S28" s="535"/>
+      <c r="T28" s="533"/>
+      <c r="U28" s="533"/>
+      <c r="V28" s="533"/>
+      <c r="W28" s="533"/>
+      <c r="X28" s="533"/>
+      <c r="Y28" s="533"/>
+      <c r="Z28" s="533"/>
+    </row>
+    <row r="29" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A29" s="530"/>
+      <c r="B29" s="530"/>
+      <c r="C29" s="533"/>
+      <c r="D29" s="533"/>
+      <c r="E29" s="533"/>
+      <c r="F29" s="533"/>
+      <c r="G29" s="533"/>
+      <c r="H29" s="533"/>
+      <c r="I29" s="533"/>
+      <c r="J29" s="533"/>
+      <c r="K29" s="533"/>
+      <c r="L29" s="533"/>
+      <c r="M29" s="533"/>
+      <c r="N29" s="533"/>
+      <c r="O29" s="535"/>
+      <c r="P29" s="535"/>
+      <c r="Q29" s="535"/>
+      <c r="R29" s="535"/>
+      <c r="S29" s="535"/>
+      <c r="T29" s="535"/>
+      <c r="U29" s="535"/>
+      <c r="V29" s="535"/>
+      <c r="W29" s="535"/>
+      <c r="X29" s="535"/>
+      <c r="Y29" s="535"/>
+      <c r="Z29" s="535"/>
+    </row>
+    <row r="30" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A30" s="530"/>
+      <c r="B30" s="530"/>
+      <c r="C30" s="535"/>
+      <c r="D30" s="535"/>
+      <c r="E30" s="535"/>
+      <c r="F30" s="535"/>
+      <c r="G30" s="535"/>
+      <c r="H30" s="535"/>
+      <c r="I30" s="535"/>
+      <c r="J30" s="535"/>
+      <c r="K30" s="533"/>
+      <c r="L30" s="533"/>
+      <c r="M30" s="533"/>
+      <c r="N30" s="533"/>
+      <c r="O30" s="533"/>
+      <c r="P30" s="533"/>
+      <c r="Q30" s="533"/>
+      <c r="R30" s="533"/>
+      <c r="S30" s="533"/>
+      <c r="T30" s="533"/>
+      <c r="U30" s="533"/>
+      <c r="V30" s="533"/>
+      <c r="W30" s="533"/>
+      <c r="X30" s="533"/>
+      <c r="Y30" s="533"/>
+      <c r="Z30" s="533"/>
+    </row>
+    <row r="31" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A31" s="530"/>
+      <c r="B31" s="530"/>
+      <c r="C31" s="533"/>
+      <c r="D31" s="533"/>
+      <c r="E31" s="533"/>
+      <c r="F31" s="533"/>
+      <c r="G31" s="533"/>
+      <c r="H31" s="533"/>
+      <c r="I31" s="533"/>
+      <c r="J31" s="533"/>
+      <c r="K31" s="533"/>
+      <c r="L31" s="533"/>
+      <c r="M31" s="533"/>
+      <c r="N31" s="533"/>
+      <c r="O31" s="535"/>
+      <c r="P31" s="535"/>
+      <c r="Q31" s="535"/>
+      <c r="R31" s="535"/>
+      <c r="S31" s="535"/>
+      <c r="T31" s="533"/>
+      <c r="U31" s="533"/>
+      <c r="V31" s="533"/>
+      <c r="W31" s="533"/>
+      <c r="X31" s="533"/>
+      <c r="Y31" s="533"/>
+      <c r="Z31" s="533"/>
+    </row>
+    <row r="32" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A32" s="530"/>
+      <c r="B32" s="530"/>
+      <c r="C32" s="533"/>
+      <c r="D32" s="533"/>
+      <c r="E32" s="533"/>
+      <c r="F32" s="533"/>
+      <c r="G32" s="533"/>
+      <c r="H32" s="533"/>
+      <c r="I32" s="533"/>
+      <c r="J32" s="533"/>
+      <c r="K32" s="533"/>
+      <c r="L32" s="533"/>
+      <c r="M32" s="533"/>
+      <c r="N32" s="533"/>
+      <c r="O32" s="535"/>
+      <c r="P32" s="535"/>
+      <c r="Q32" s="535"/>
+      <c r="R32" s="535"/>
+      <c r="S32" s="535"/>
+      <c r="T32" s="535"/>
+      <c r="U32" s="535"/>
+      <c r="V32" s="535"/>
+      <c r="W32" s="535"/>
+      <c r="X32" s="535"/>
+      <c r="Y32" s="535"/>
+      <c r="Z32" s="535"/>
+    </row>
+    <row r="33" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A33" s="530"/>
+      <c r="B33" s="530"/>
+      <c r="C33" s="535"/>
+      <c r="D33" s="535"/>
+      <c r="E33" s="535"/>
+      <c r="F33" s="535"/>
+      <c r="G33" s="535"/>
+      <c r="H33" s="535"/>
+      <c r="I33" s="535"/>
+      <c r="J33" s="535"/>
+      <c r="K33" s="533"/>
+      <c r="L33" s="533"/>
+      <c r="M33" s="533"/>
+      <c r="N33" s="533"/>
+      <c r="O33" s="533"/>
+      <c r="P33" s="533"/>
+      <c r="Q33" s="533"/>
+      <c r="R33" s="533"/>
+      <c r="S33" s="533"/>
+      <c r="T33" s="533"/>
+      <c r="U33" s="533"/>
+      <c r="V33" s="533"/>
+      <c r="W33" s="533"/>
+      <c r="X33" s="533"/>
+      <c r="Y33" s="533"/>
+      <c r="Z33" s="533"/>
+    </row>
+    <row r="34" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A34" s="530"/>
+      <c r="B34" s="530"/>
+      <c r="C34" s="533"/>
+      <c r="D34" s="533"/>
+      <c r="E34" s="533"/>
+      <c r="F34" s="533"/>
+      <c r="G34" s="533"/>
+      <c r="H34" s="533"/>
+      <c r="I34" s="533"/>
+      <c r="J34" s="533"/>
+      <c r="K34" s="533"/>
+      <c r="L34" s="533"/>
+      <c r="M34" s="533"/>
+      <c r="N34" s="533"/>
+      <c r="O34" s="535"/>
+      <c r="P34" s="535"/>
+      <c r="Q34" s="535"/>
+      <c r="R34" s="535"/>
+      <c r="S34" s="535"/>
+      <c r="T34" s="533"/>
+      <c r="U34" s="533"/>
+      <c r="V34" s="533"/>
+      <c r="W34" s="533"/>
+      <c r="X34" s="533"/>
+      <c r="Y34" s="533"/>
+      <c r="Z34" s="533"/>
+    </row>
+    <row r="35" spans="1:26" ht="21.75" customHeight="1">
+      <c r="A35" s="530"/>
+      <c r="B35" s="530"/>
+      <c r="C35" s="533"/>
+      <c r="D35" s="533"/>
+      <c r="E35" s="533"/>
+      <c r="F35" s="533"/>
+      <c r="G35" s="533"/>
+      <c r="H35" s="533"/>
+      <c r="I35" s="533"/>
+      <c r="J35" s="533"/>
+      <c r="K35" s="533"/>
+      <c r="L35" s="533"/>
+      <c r="M35" s="533"/>
+      <c r="N35" s="533"/>
+      <c r="O35" s="535"/>
+      <c r="P35" s="535"/>
+      <c r="Q35" s="535"/>
+      <c r="R35" s="535"/>
+      <c r="S35" s="535"/>
+      <c r="T35" s="535"/>
+      <c r="U35" s="535"/>
+      <c r="V35" s="535"/>
+      <c r="W35" s="535"/>
+      <c r="X35" s="535"/>
+      <c r="Y35" s="535"/>
+      <c r="Z35" s="535"/>
     </row>
   </sheetData>
   <mergeCells count="141">
-    <mergeCell ref="C32:E32"/>
-[...2 lines deleted...]
-    <mergeCell ref="O32:Z32"/>
     <mergeCell ref="A33:B35"/>
     <mergeCell ref="C33:J33"/>
     <mergeCell ref="K33:N33"/>
     <mergeCell ref="O33:Z33"/>
     <mergeCell ref="C34:E34"/>
     <mergeCell ref="F34:J34"/>
     <mergeCell ref="A30:B32"/>
     <mergeCell ref="C30:J30"/>
     <mergeCell ref="K30:N30"/>
     <mergeCell ref="O30:Z30"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="F31:J31"/>
     <mergeCell ref="K31:N31"/>
     <mergeCell ref="O31:S31"/>
     <mergeCell ref="T31:W31"/>
     <mergeCell ref="X31:Z31"/>
     <mergeCell ref="K34:N34"/>
     <mergeCell ref="O34:S34"/>
     <mergeCell ref="T34:W34"/>
     <mergeCell ref="X34:Z34"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="F23:J23"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="O23:Z23"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:J20"/>
+    <mergeCell ref="K20:N20"/>
+    <mergeCell ref="O20:Z20"/>
     <mergeCell ref="C35:E35"/>
     <mergeCell ref="F35:J35"/>
     <mergeCell ref="K35:N35"/>
     <mergeCell ref="O35:Z35"/>
     <mergeCell ref="K28:N28"/>
     <mergeCell ref="O28:S28"/>
     <mergeCell ref="T28:W28"/>
     <mergeCell ref="X28:Z28"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="F29:J29"/>
     <mergeCell ref="K29:N29"/>
     <mergeCell ref="O29:Z29"/>
-    <mergeCell ref="C26:E26"/>
-[...10 lines deleted...]
-    <mergeCell ref="O20:Z20"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="F32:J32"/>
+    <mergeCell ref="K32:N32"/>
+    <mergeCell ref="O32:Z32"/>
     <mergeCell ref="A27:B29"/>
     <mergeCell ref="C27:J27"/>
     <mergeCell ref="K27:N27"/>
     <mergeCell ref="O27:Z27"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="F28:J28"/>
     <mergeCell ref="A24:B26"/>
     <mergeCell ref="C24:J24"/>
     <mergeCell ref="K24:N24"/>
     <mergeCell ref="O24:Z24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="F25:J25"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="O25:S25"/>
     <mergeCell ref="T25:W25"/>
     <mergeCell ref="X25:Z25"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="F26:J26"/>
+    <mergeCell ref="K26:N26"/>
+    <mergeCell ref="O26:Z26"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="F14:J14"/>
     <mergeCell ref="K14:N14"/>
     <mergeCell ref="O14:Z14"/>
     <mergeCell ref="A21:B23"/>
     <mergeCell ref="C21:J21"/>
     <mergeCell ref="K21:N21"/>
     <mergeCell ref="O21:Z21"/>
     <mergeCell ref="C22:E22"/>
     <mergeCell ref="F22:J22"/>
     <mergeCell ref="A18:B20"/>
     <mergeCell ref="C18:J18"/>
     <mergeCell ref="K18:N18"/>
     <mergeCell ref="O18:Z18"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="F19:J19"/>
     <mergeCell ref="K19:N19"/>
     <mergeCell ref="O19:S19"/>
     <mergeCell ref="T19:W19"/>
     <mergeCell ref="X19:Z19"/>
     <mergeCell ref="K22:N22"/>
     <mergeCell ref="O22:S22"/>
     <mergeCell ref="T22:W22"/>
     <mergeCell ref="X22:Z22"/>
     <mergeCell ref="A15:B17"/>
@@ -27708,780 +29287,780 @@
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="F8:J8"/>
     <mergeCell ref="K8:N8"/>
     <mergeCell ref="O8:Z8"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C5:R5 B12:G12 B27:G27" xr:uid="{529DFF8A-DC69-42D2-B049-F78B903664AC}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{26FC58E1-3002-4075-9157-1D1416EB5493}">
   <dimension ref="A1:I39"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="11.125" style="102" customWidth="1"/>
     <col min="2" max="8" width="9" style="102"/>
     <col min="9" max="9" width="7.625" style="102" customWidth="1"/>
     <col min="10" max="16384" width="9" style="102"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="534" t="s">
+    <row r="1" spans="1:9" ht="18.75">
+      <c r="A1" s="536" t="s">
         <v>219</v>
       </c>
-      <c r="B1" s="534"/>
-[...8 lines deleted...]
-    <row r="2" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B1" s="536"/>
+      <c r="C1" s="536"/>
+      <c r="D1" s="536"/>
+      <c r="E1" s="536"/>
+      <c r="F1" s="536"/>
+      <c r="G1" s="536"/>
+      <c r="H1" s="536"/>
+      <c r="I1" s="536"/>
+    </row>
+    <row r="2" spans="1:9" ht="14.25">
       <c r="A2" s="103"/>
     </row>
-    <row r="3" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:9" ht="14.25">
       <c r="A3" s="103"/>
     </row>
-    <row r="4" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:9" ht="14.25">
       <c r="A4" s="103"/>
     </row>
-    <row r="5" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="535" t="s">
+    <row r="5" spans="1:9" ht="18" customHeight="1">
+      <c r="A5" s="537" t="s">
         <v>220</v>
       </c>
-      <c r="B5" s="535"/>
-[...30 lines deleted...]
-    <row r="8" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B5" s="537"/>
+      <c r="C5" s="537"/>
+      <c r="D5" s="537"/>
+      <c r="E5" s="537"/>
+      <c r="F5" s="537"/>
+      <c r="G5" s="537"/>
+      <c r="H5" s="537"/>
+      <c r="I5" s="537"/>
+    </row>
+    <row r="6" spans="1:9" ht="18" customHeight="1">
+      <c r="A6" s="537"/>
+      <c r="B6" s="537"/>
+      <c r="C6" s="537"/>
+      <c r="D6" s="537"/>
+      <c r="E6" s="537"/>
+      <c r="F6" s="537"/>
+      <c r="G6" s="537"/>
+      <c r="H6" s="537"/>
+      <c r="I6" s="537"/>
+    </row>
+    <row r="7" spans="1:9" ht="18" customHeight="1">
+      <c r="A7" s="537"/>
+      <c r="B7" s="537"/>
+      <c r="C7" s="537"/>
+      <c r="D7" s="537"/>
+      <c r="E7" s="537"/>
+      <c r="F7" s="537"/>
+      <c r="G7" s="537"/>
+      <c r="H7" s="537"/>
+      <c r="I7" s="537"/>
+    </row>
+    <row r="8" spans="1:9" ht="14.25">
       <c r="A8" s="103"/>
     </row>
-    <row r="9" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:9" ht="14.25">
       <c r="A9" s="103"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="A10" s="536" t="s">
+    <row r="10" spans="1:9">
+      <c r="A10" s="538" t="s">
         <v>221</v>
       </c>
-      <c r="B10" s="536"/>
-[...8 lines deleted...]
-    <row r="11" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="B10" s="538"/>
+      <c r="C10" s="538"/>
+      <c r="D10" s="538"/>
+      <c r="E10" s="538"/>
+      <c r="F10" s="538"/>
+      <c r="G10" s="538"/>
+      <c r="H10" s="538"/>
+      <c r="I10" s="538"/>
+    </row>
+    <row r="11" spans="1:9" ht="14.25">
       <c r="A11" s="103"/>
     </row>
-    <row r="12" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:9" ht="14.25">
       <c r="A12" s="103"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:9">
       <c r="A13" s="104" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:9" ht="14.25">
       <c r="A14" s="103"/>
     </row>
-    <row r="15" spans="1:9" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:9" ht="14.25">
       <c r="A15" s="103"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:9">
       <c r="A16" s="104" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="17" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:1" ht="14.25">
       <c r="A17" s="103"/>
     </row>
-    <row r="18" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:1" ht="14.25">
       <c r="A18" s="103" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:1">
       <c r="A19" s="104" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="20" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:1" ht="14.25">
       <c r="A20" s="103"/>
     </row>
-    <row r="21" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:1" ht="14.25">
       <c r="A21" s="103"/>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:1">
       <c r="A22" s="104" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:1" ht="14.25">
       <c r="A23" s="103"/>
     </row>
-    <row r="24" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:1" ht="14.25">
       <c r="A24" s="103"/>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:1">
       <c r="A25" s="104" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="26" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:1" ht="14.25">
       <c r="A26" s="103"/>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:1">
       <c r="A27" s="104" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="28" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:1" ht="14.25">
       <c r="A28" s="103"/>
     </row>
-    <row r="29" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:1" ht="14.25">
       <c r="A29" s="103"/>
     </row>
-    <row r="30" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:1" ht="14.25">
       <c r="A30" s="103"/>
     </row>
-    <row r="31" spans="1:1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:1" ht="14.25">
       <c r="A31" s="103"/>
     </row>
-    <row r="32" spans="1:1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="32" spans="1:1" ht="18" customHeight="1">
       <c r="A32" s="105" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:9" ht="18" customHeight="1">
       <c r="A33" s="103"/>
     </row>
-    <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:9" ht="18" customHeight="1">
       <c r="A34" s="104" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="35" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A35" s="535" t="s">
+    <row r="35" spans="1:9" ht="20.25" customHeight="1">
+      <c r="A35" s="537" t="s">
         <v>231</v>
       </c>
-      <c r="B35" s="535"/>
-[...31 lines deleted...]
-      <c r="A38" s="535" t="s">
+      <c r="B35" s="537"/>
+      <c r="C35" s="537"/>
+      <c r="D35" s="537"/>
+      <c r="E35" s="537"/>
+      <c r="F35" s="537"/>
+      <c r="G35" s="537"/>
+      <c r="H35" s="537"/>
+      <c r="I35" s="537"/>
+    </row>
+    <row r="36" spans="1:9" ht="18" customHeight="1">
+      <c r="A36" s="537"/>
+      <c r="B36" s="537"/>
+      <c r="C36" s="537"/>
+      <c r="D36" s="537"/>
+      <c r="E36" s="537"/>
+      <c r="F36" s="537"/>
+      <c r="G36" s="537"/>
+      <c r="H36" s="537"/>
+      <c r="I36" s="537"/>
+    </row>
+    <row r="37" spans="1:9" ht="27.75" customHeight="1">
+      <c r="A37" s="537"/>
+      <c r="B37" s="537"/>
+      <c r="C37" s="537"/>
+      <c r="D37" s="537"/>
+      <c r="E37" s="537"/>
+      <c r="F37" s="537"/>
+      <c r="G37" s="537"/>
+      <c r="H37" s="537"/>
+      <c r="I37" s="537"/>
+    </row>
+    <row r="38" spans="1:9" ht="18" customHeight="1">
+      <c r="A38" s="537" t="s">
         <v>232</v>
       </c>
-      <c r="B38" s="535"/>
-[...17 lines deleted...]
-      <c r="I39" s="535"/>
+      <c r="B38" s="537"/>
+      <c r="C38" s="537"/>
+      <c r="D38" s="537"/>
+      <c r="E38" s="537"/>
+      <c r="F38" s="537"/>
+      <c r="G38" s="537"/>
+      <c r="H38" s="537"/>
+      <c r="I38" s="537"/>
+    </row>
+    <row r="39" spans="1:9" ht="27.75" customHeight="1">
+      <c r="A39" s="537"/>
+      <c r="B39" s="537"/>
+      <c r="C39" s="537"/>
+      <c r="D39" s="537"/>
+      <c r="E39" s="537"/>
+      <c r="F39" s="537"/>
+      <c r="G39" s="537"/>
+      <c r="H39" s="537"/>
+      <c r="I39" s="537"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A5:I7"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A35:I37"/>
     <mergeCell ref="A38:I39"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="97" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7BF80882-7167-44AE-AF43-57785FB27BC5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="130" zoomScaleNormal="150" zoomScaleSheetLayoutView="130" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="17.25" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="6.625" defaultRowHeight="17.25"/>
   <cols>
     <col min="1" max="1" width="4.75" style="107" customWidth="1"/>
     <col min="2" max="3" width="11.125" style="107" customWidth="1"/>
     <col min="4" max="5" width="9.625" style="107" customWidth="1"/>
     <col min="6" max="6" width="13.375" style="107" customWidth="1"/>
     <col min="7" max="12" width="4" style="107" customWidth="1"/>
     <col min="13" max="13" width="1.875" style="107" customWidth="1"/>
     <col min="14" max="16384" width="6.625" style="107"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A1" s="106" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="537" t="s">
+    <row r="2" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A2" s="539" t="s">
         <v>234</v>
       </c>
-      <c r="B2" s="537"/>
-[...12 lines deleted...]
-    <row r="3" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="539"/>
+      <c r="C2" s="539"/>
+      <c r="D2" s="539"/>
+      <c r="E2" s="539"/>
+      <c r="F2" s="539"/>
+      <c r="G2" s="539"/>
+      <c r="H2" s="539"/>
+      <c r="I2" s="539"/>
+      <c r="J2" s="539"/>
+      <c r="K2" s="539"/>
+      <c r="L2" s="539"/>
+      <c r="M2" s="539"/>
+    </row>
+    <row r="3" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A3" s="108"/>
       <c r="B3" s="108"/>
       <c r="C3" s="108"/>
       <c r="D3" s="108"/>
       <c r="E3" s="108"/>
       <c r="F3" s="108"/>
       <c r="G3" s="108"/>
       <c r="H3" s="108"/>
       <c r="I3" s="108"/>
       <c r="J3" s="108"/>
       <c r="K3" s="108"/>
       <c r="L3" s="108"/>
     </row>
-    <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A4" s="109"/>
       <c r="B4" s="109"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
       <c r="E4" s="109"/>
       <c r="F4" s="109"/>
       <c r="G4" s="110"/>
       <c r="H4" s="111" t="s">
         <v>235</v>
       </c>
       <c r="I4" s="111"/>
       <c r="J4" s="111" t="s">
         <v>236</v>
       </c>
       <c r="K4" s="111"/>
       <c r="L4" s="111" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A5" s="538" t="s">
+    <row r="5" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A5" s="540" t="s">
         <v>238</v>
       </c>
-      <c r="B5" s="538"/>
+      <c r="B5" s="540"/>
       <c r="C5" s="109" t="s">
         <v>239</v>
       </c>
       <c r="D5" s="109"/>
       <c r="E5" s="109"/>
       <c r="F5" s="109"/>
       <c r="G5" s="109"/>
       <c r="H5" s="109"/>
       <c r="I5" s="109"/>
       <c r="J5" s="109"/>
       <c r="K5" s="109"/>
       <c r="L5" s="109"/>
     </row>
-    <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A6" s="112"/>
       <c r="B6" s="112"/>
       <c r="C6" s="112"/>
       <c r="D6" s="112"/>
       <c r="E6" s="112"/>
       <c r="F6" s="112"/>
       <c r="G6" s="112"/>
       <c r="H6" s="112"/>
       <c r="I6" s="112"/>
       <c r="J6" s="112"/>
       <c r="K6" s="112"/>
       <c r="L6" s="112"/>
     </row>
-    <row r="7" spans="1:13" s="114" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="539" t="s">
+    <row r="7" spans="1:13" s="114" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A7" s="541" t="s">
         <v>240</v>
       </c>
-      <c r="B7" s="539"/>
-      <c r="C7" s="539"/>
+      <c r="B7" s="541"/>
+      <c r="C7" s="541"/>
       <c r="D7" s="113" t="s">
         <v>241</v>
       </c>
-      <c r="E7" s="540"/>
-[...8 lines deleted...]
-    <row r="8" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E7" s="542"/>
+      <c r="F7" s="542"/>
+      <c r="G7" s="542"/>
+      <c r="H7" s="542"/>
+      <c r="I7" s="542"/>
+      <c r="J7" s="542"/>
+      <c r="K7" s="542"/>
+      <c r="L7" s="542"/>
+    </row>
+    <row r="8" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A8" s="115"/>
       <c r="B8" s="115"/>
       <c r="C8" s="115"/>
       <c r="D8" s="116"/>
-      <c r="E8" s="541"/>
-[...8 lines deleted...]
-    <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E8" s="543"/>
+      <c r="F8" s="543"/>
+      <c r="G8" s="543"/>
+      <c r="H8" s="543"/>
+      <c r="I8" s="543"/>
+      <c r="J8" s="543"/>
+      <c r="K8" s="543"/>
+      <c r="L8" s="543"/>
+    </row>
+    <row r="9" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A9" s="115"/>
       <c r="B9" s="115"/>
       <c r="C9" s="115"/>
-      <c r="D9" s="542" t="s">
+      <c r="D9" s="544" t="s">
         <v>242</v>
       </c>
-      <c r="E9" s="542"/>
-[...33 lines deleted...]
-    <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="E9" s="544"/>
+      <c r="F9" s="545"/>
+      <c r="G9" s="545"/>
+      <c r="H9" s="545"/>
+      <c r="I9" s="545"/>
+      <c r="J9" s="545"/>
+      <c r="K9" s="545"/>
+      <c r="L9" s="545"/>
+    </row>
+    <row r="10" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="D10" s="547"/>
+      <c r="E10" s="547"/>
+      <c r="F10" s="546"/>
+      <c r="G10" s="546"/>
+      <c r="H10" s="546"/>
+      <c r="I10" s="546"/>
+      <c r="J10" s="546"/>
+      <c r="K10" s="546"/>
+      <c r="L10" s="546"/>
+    </row>
+    <row r="11" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A11" s="552"/>
+      <c r="B11" s="552"/>
+      <c r="C11" s="552"/>
+      <c r="D11" s="552"/>
+      <c r="E11" s="552"/>
+      <c r="F11" s="552"/>
+      <c r="G11" s="552"/>
+      <c r="H11" s="552"/>
+      <c r="I11" s="552"/>
+      <c r="J11" s="552"/>
+      <c r="K11" s="552"/>
+      <c r="L11" s="552"/>
+    </row>
+    <row r="12" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A12" s="117"/>
       <c r="B12" s="117"/>
       <c r="C12" s="117"/>
       <c r="D12" s="117"/>
       <c r="E12" s="117"/>
       <c r="F12" s="117"/>
       <c r="G12" s="117"/>
       <c r="H12" s="117"/>
       <c r="I12" s="117"/>
       <c r="J12" s="117"/>
       <c r="K12" s="117"/>
       <c r="L12" s="117"/>
     </row>
-    <row r="13" spans="1:13" s="120" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="1:13" s="120" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A13" s="118" t="s">
         <v>243</v>
       </c>
       <c r="B13" s="119"/>
       <c r="C13" s="119"/>
       <c r="D13" s="119"/>
       <c r="E13" s="119"/>
       <c r="F13" s="119"/>
       <c r="G13" s="119"/>
       <c r="H13" s="119"/>
       <c r="I13" s="119"/>
       <c r="J13" s="119"/>
       <c r="K13" s="119"/>
       <c r="L13" s="119"/>
     </row>
-    <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.4"/>
-    <row r="15" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="1:13" ht="20.100000000000001" customHeight="1"/>
+    <row r="15" spans="1:13" ht="30" customHeight="1">
       <c r="B15" s="121"/>
-      <c r="C15" s="551" t="s">
+      <c r="C15" s="553" t="s">
         <v>244</v>
       </c>
-      <c r="D15" s="552"/>
-[...6 lines deleted...]
-    <row r="16" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D15" s="554"/>
+      <c r="E15" s="554"/>
+      <c r="F15" s="554"/>
+      <c r="G15" s="554"/>
+      <c r="H15" s="554"/>
+      <c r="I15" s="555"/>
+    </row>
+    <row r="16" spans="1:13" ht="30" customHeight="1">
       <c r="B16" s="121"/>
-      <c r="C16" s="554" t="s">
+      <c r="C16" s="556" t="s">
         <v>245</v>
       </c>
-      <c r="D16" s="554"/>
-[...6 lines deleted...]
-    <row r="17" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D16" s="556"/>
+      <c r="E16" s="556"/>
+      <c r="F16" s="556"/>
+      <c r="G16" s="556"/>
+      <c r="H16" s="556"/>
+      <c r="I16" s="556"/>
+    </row>
+    <row r="17" spans="2:9" ht="30" customHeight="1">
       <c r="B17" s="121"/>
-      <c r="C17" s="554" t="s">
+      <c r="C17" s="556" t="s">
         <v>246</v>
       </c>
-      <c r="D17" s="554"/>
-[...6 lines deleted...]
-    <row r="18" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D17" s="556"/>
+      <c r="E17" s="556"/>
+      <c r="F17" s="556"/>
+      <c r="G17" s="556"/>
+      <c r="H17" s="556"/>
+      <c r="I17" s="556"/>
+    </row>
+    <row r="18" spans="2:9" ht="30" customHeight="1">
       <c r="B18" s="121"/>
-      <c r="C18" s="554" t="s">
+      <c r="C18" s="556" t="s">
         <v>247</v>
       </c>
-      <c r="D18" s="554"/>
-[...6 lines deleted...]
-    <row r="19" spans="2:9" s="123" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D18" s="556"/>
+      <c r="E18" s="556"/>
+      <c r="F18" s="556"/>
+      <c r="G18" s="556"/>
+      <c r="H18" s="556"/>
+      <c r="I18" s="556"/>
+    </row>
+    <row r="19" spans="2:9" s="123" customFormat="1" ht="30" customHeight="1">
       <c r="B19" s="122"/>
-      <c r="C19" s="546" t="s">
+      <c r="C19" s="548" t="s">
         <v>248</v>
       </c>
-      <c r="D19" s="547"/>
-[...6 lines deleted...]
-    <row r="20" spans="2:9" s="123" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D19" s="549"/>
+      <c r="E19" s="549"/>
+      <c r="F19" s="549"/>
+      <c r="G19" s="549"/>
+      <c r="H19" s="549"/>
+      <c r="I19" s="550"/>
+    </row>
+    <row r="20" spans="2:9" s="123" customFormat="1" ht="30" customHeight="1">
       <c r="B20" s="122"/>
-      <c r="C20" s="546" t="s">
+      <c r="C20" s="548" t="s">
         <v>249</v>
       </c>
-      <c r="D20" s="547"/>
-[...6 lines deleted...]
-    <row r="21" spans="2:9" s="123" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D20" s="549"/>
+      <c r="E20" s="549"/>
+      <c r="F20" s="549"/>
+      <c r="G20" s="549"/>
+      <c r="H20" s="549"/>
+      <c r="I20" s="550"/>
+    </row>
+    <row r="21" spans="2:9" s="123" customFormat="1" ht="30" customHeight="1">
       <c r="B21" s="122" t="s">
         <v>202</v>
       </c>
-      <c r="C21" s="549" t="s">
+      <c r="C21" s="551" t="s">
         <v>250</v>
       </c>
-      <c r="D21" s="549"/>
-[...6 lines deleted...]
-    <row r="22" spans="2:9" s="106" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D21" s="551"/>
+      <c r="E21" s="551"/>
+      <c r="F21" s="551"/>
+      <c r="G21" s="551"/>
+      <c r="H21" s="551"/>
+      <c r="I21" s="551"/>
+    </row>
+    <row r="22" spans="2:9" s="106" customFormat="1" ht="30" customHeight="1">
       <c r="B22" s="106" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="23" spans="2:9" ht="30" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="23" spans="2:9" ht="30" customHeight="1"/>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="C20:I20"/>
     <mergeCell ref="C21:I21"/>
     <mergeCell ref="A11:L11"/>
     <mergeCell ref="C15:I15"/>
     <mergeCell ref="C16:I16"/>
     <mergeCell ref="C17:I17"/>
     <mergeCell ref="C18:I18"/>
     <mergeCell ref="C19:I19"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A7:C7"/>
     <mergeCell ref="E7:L8"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="F9:L10"/>
     <mergeCell ref="D10:E10"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B15:B21" xr:uid="{A08A9F49-2686-485B-8553-876CAAF5CAA5}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E36A7372-3829-4068-BBE9-87EC3ED90E55}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:C15"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="7" defaultRowHeight="18.75"/>
   <cols>
     <col min="1" max="1" width="0.75" style="125" customWidth="1"/>
     <col min="2" max="2" width="5.875" style="125" customWidth="1"/>
     <col min="3" max="3" width="83.125" style="130" customWidth="1"/>
     <col min="4" max="4" width="0.75" style="125" customWidth="1"/>
     <col min="5" max="10" width="7" style="125"/>
     <col min="11" max="11" width="6.5" style="125" customWidth="1"/>
     <col min="12" max="16384" width="7" style="125"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="1" spans="2:3">
       <c r="B1" s="124" t="s">
         <v>252</v>
       </c>
       <c r="C1" s="124"/>
     </row>
-    <row r="2" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="2" spans="2:3">
       <c r="B2" s="124"/>
       <c r="C2" s="124" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="3" spans="2:3" ht="6" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="2:3" ht="6" customHeight="1">
       <c r="B3" s="124"/>
       <c r="C3" s="126"/>
     </row>
-    <row r="4" spans="2:3" s="124" customFormat="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="2:3" s="124" customFormat="1">
       <c r="B4" s="127" t="s">
         <v>254</v>
       </c>
       <c r="C4" s="128" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="5" spans="2:3" s="124" customFormat="1" ht="25.5" x14ac:dyDescent="0.4">
+    <row r="5" spans="2:3" s="124" customFormat="1" ht="25.5">
       <c r="B5" s="127" t="s">
         <v>256</v>
       </c>
       <c r="C5" s="128" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="6" spans="2:3" s="124" customFormat="1" ht="25.5" x14ac:dyDescent="0.4">
+    <row r="6" spans="2:3" s="124" customFormat="1" ht="25.5">
       <c r="B6" s="127" t="s">
         <v>258</v>
       </c>
       <c r="C6" s="128" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="7" spans="2:3" s="124" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="2:3" s="124" customFormat="1" ht="24" customHeight="1">
       <c r="B7" s="127" t="s">
         <v>260</v>
       </c>
       <c r="C7" s="128" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="8" spans="2:3" s="124" customFormat="1" ht="25.5" x14ac:dyDescent="0.4">
+    <row r="8" spans="2:3" s="124" customFormat="1" ht="25.5">
       <c r="B8" s="127" t="s">
         <v>262</v>
       </c>
       <c r="C8" s="128" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="9" spans="2:3" s="124" customFormat="1" ht="111.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="2:3" s="124" customFormat="1" ht="111.75" customHeight="1">
       <c r="B9" s="127" t="s">
         <v>264</v>
       </c>
       <c r="C9" s="128" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="10" spans="2:3" s="124" customFormat="1" ht="127.5" x14ac:dyDescent="0.4">
+    <row r="10" spans="2:3" s="124" customFormat="1" ht="127.5">
       <c r="B10" s="127" t="s">
         <v>266</v>
       </c>
       <c r="C10" s="128" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="11" spans="2:3" s="124" customFormat="1" ht="51" x14ac:dyDescent="0.4">
+    <row r="11" spans="2:3" s="124" customFormat="1" ht="51">
       <c r="B11" s="127" t="s">
         <v>268</v>
       </c>
       <c r="C11" s="128" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="12" spans="2:3" s="124" customFormat="1" ht="63.75" x14ac:dyDescent="0.4">
+    <row r="12" spans="2:3" s="124" customFormat="1" ht="63.75">
       <c r="B12" s="127" t="s">
         <v>270</v>
       </c>
       <c r="C12" s="128" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="13" spans="2:3" s="124" customFormat="1" x14ac:dyDescent="0.4">
+    <row r="13" spans="2:3" s="124" customFormat="1">
       <c r="B13" s="127" t="s">
         <v>272</v>
       </c>
       <c r="C13" s="128" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="14" spans="2:3" s="124" customFormat="1" x14ac:dyDescent="0.4">
+    <row r="14" spans="2:3" s="124" customFormat="1">
       <c r="B14" s="127" t="s">
         <v>274</v>
       </c>
       <c r="C14" s="128" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="15" spans="2:3" x14ac:dyDescent="0.4">
+    <row r="15" spans="2:3">
       <c r="B15" s="129"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F67E50A-7F6C-409A-8025-46CDFB140A18}">
   <dimension ref="A1:V79"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="AG16" sqref="AG16"/>
+      <selection activeCell="AD32" sqref="AD32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="3.625" defaultRowHeight="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4"/>
+  <sheetFormatPr defaultColWidth="3.625" defaultRowHeight="9.9499999999999993" customHeight="1"/>
   <cols>
     <col min="1" max="21" width="3.625" style="131"/>
     <col min="22" max="22" width="10.25" style="131" customWidth="1"/>
     <col min="23" max="277" width="3.625" style="131"/>
     <col min="278" max="278" width="5.375" style="131" customWidth="1"/>
     <col min="279" max="533" width="3.625" style="131"/>
     <col min="534" max="534" width="5.375" style="131" customWidth="1"/>
     <col min="535" max="789" width="3.625" style="131"/>
     <col min="790" max="790" width="5.375" style="131" customWidth="1"/>
     <col min="791" max="1045" width="3.625" style="131"/>
     <col min="1046" max="1046" width="5.375" style="131" customWidth="1"/>
     <col min="1047" max="1301" width="3.625" style="131"/>
     <col min="1302" max="1302" width="5.375" style="131" customWidth="1"/>
     <col min="1303" max="1557" width="3.625" style="131"/>
     <col min="1558" max="1558" width="5.375" style="131" customWidth="1"/>
     <col min="1559" max="1813" width="3.625" style="131"/>
     <col min="1814" max="1814" width="5.375" style="131" customWidth="1"/>
     <col min="1815" max="2069" width="3.625" style="131"/>
     <col min="2070" max="2070" width="5.375" style="131" customWidth="1"/>
     <col min="2071" max="2325" width="3.625" style="131"/>
     <col min="2326" max="2326" width="5.375" style="131" customWidth="1"/>
     <col min="2327" max="2581" width="3.625" style="131"/>
     <col min="2582" max="2582" width="5.375" style="131" customWidth="1"/>
     <col min="2583" max="2837" width="3.625" style="131"/>
     <col min="2838" max="2838" width="5.375" style="131" customWidth="1"/>
@@ -28570,1205 +30149,1205 @@
     <col min="13335" max="13589" width="3.625" style="131"/>
     <col min="13590" max="13590" width="5.375" style="131" customWidth="1"/>
     <col min="13591" max="13845" width="3.625" style="131"/>
     <col min="13846" max="13846" width="5.375" style="131" customWidth="1"/>
     <col min="13847" max="14101" width="3.625" style="131"/>
     <col min="14102" max="14102" width="5.375" style="131" customWidth="1"/>
     <col min="14103" max="14357" width="3.625" style="131"/>
     <col min="14358" max="14358" width="5.375" style="131" customWidth="1"/>
     <col min="14359" max="14613" width="3.625" style="131"/>
     <col min="14614" max="14614" width="5.375" style="131" customWidth="1"/>
     <col min="14615" max="14869" width="3.625" style="131"/>
     <col min="14870" max="14870" width="5.375" style="131" customWidth="1"/>
     <col min="14871" max="15125" width="3.625" style="131"/>
     <col min="15126" max="15126" width="5.375" style="131" customWidth="1"/>
     <col min="15127" max="15381" width="3.625" style="131"/>
     <col min="15382" max="15382" width="5.375" style="131" customWidth="1"/>
     <col min="15383" max="15637" width="3.625" style="131"/>
     <col min="15638" max="15638" width="5.375" style="131" customWidth="1"/>
     <col min="15639" max="15893" width="3.625" style="131"/>
     <col min="15894" max="15894" width="5.375" style="131" customWidth="1"/>
     <col min="15895" max="16149" width="3.625" style="131"/>
     <col min="16150" max="16150" width="5.375" style="131" customWidth="1"/>
     <col min="16151" max="16384" width="3.625" style="131"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="18.75" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:22" ht="18.75" customHeight="1">
       <c r="A1" s="131" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="2" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A2" s="555" t="s">
+    <row r="2" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="A2" s="557" t="s">
         <v>277</v>
       </c>
-      <c r="B2" s="555"/>
-[...69 lines deleted...]
-    <row r="5" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="557"/>
+      <c r="C2" s="557"/>
+      <c r="D2" s="557"/>
+      <c r="E2" s="557"/>
+      <c r="F2" s="557"/>
+      <c r="G2" s="557"/>
+      <c r="H2" s="557"/>
+      <c r="I2" s="557"/>
+      <c r="J2" s="557"/>
+      <c r="K2" s="557"/>
+      <c r="L2" s="557"/>
+      <c r="M2" s="557"/>
+      <c r="N2" s="557"/>
+      <c r="O2" s="557"/>
+      <c r="P2" s="557"/>
+      <c r="Q2" s="557"/>
+      <c r="R2" s="557"/>
+      <c r="S2" s="557"/>
+      <c r="T2" s="557"/>
+      <c r="U2" s="557"/>
+      <c r="V2" s="557"/>
+    </row>
+    <row r="3" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="557"/>
+      <c r="B3" s="557"/>
+      <c r="C3" s="557"/>
+      <c r="D3" s="557"/>
+      <c r="E3" s="557"/>
+      <c r="F3" s="557"/>
+      <c r="G3" s="557"/>
+      <c r="H3" s="557"/>
+      <c r="I3" s="557"/>
+      <c r="J3" s="557"/>
+      <c r="K3" s="557"/>
+      <c r="L3" s="557"/>
+      <c r="M3" s="557"/>
+      <c r="N3" s="557"/>
+      <c r="O3" s="557"/>
+      <c r="P3" s="557"/>
+      <c r="Q3" s="557"/>
+      <c r="R3" s="557"/>
+      <c r="S3" s="557"/>
+      <c r="T3" s="557"/>
+      <c r="U3" s="557"/>
+      <c r="V3" s="557"/>
+    </row>
+    <row r="4" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="557"/>
+      <c r="B4" s="557"/>
+      <c r="C4" s="557"/>
+      <c r="D4" s="557"/>
+      <c r="E4" s="557"/>
+      <c r="F4" s="557"/>
+      <c r="G4" s="557"/>
+      <c r="H4" s="557"/>
+      <c r="I4" s="557"/>
+      <c r="J4" s="557"/>
+      <c r="K4" s="557"/>
+      <c r="L4" s="557"/>
+      <c r="M4" s="557"/>
+      <c r="N4" s="557"/>
+      <c r="O4" s="557"/>
+      <c r="P4" s="557"/>
+      <c r="Q4" s="557"/>
+      <c r="R4" s="557"/>
+      <c r="S4" s="557"/>
+      <c r="T4" s="557"/>
+      <c r="U4" s="557"/>
+      <c r="V4" s="557"/>
+    </row>
+    <row r="5" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A5" s="132"/>
       <c r="B5" s="132"/>
       <c r="C5" s="132"/>
       <c r="D5" s="132"/>
       <c r="E5" s="132"/>
       <c r="F5" s="132"/>
       <c r="G5" s="132"/>
       <c r="H5" s="132"/>
       <c r="I5" s="132"/>
       <c r="J5" s="132"/>
       <c r="K5" s="132"/>
       <c r="L5" s="132"/>
       <c r="M5" s="132"/>
       <c r="N5" s="132"/>
       <c r="O5" s="132"/>
       <c r="P5" s="132"/>
       <c r="Q5" s="132"/>
       <c r="R5" s="132"/>
       <c r="S5" s="132"/>
       <c r="T5" s="132"/>
       <c r="U5" s="132"/>
       <c r="V5" s="132"/>
     </row>
-    <row r="6" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A6" s="132"/>
       <c r="B6" s="132"/>
       <c r="C6" s="132"/>
       <c r="D6" s="132"/>
       <c r="E6" s="132"/>
       <c r="F6" s="132"/>
       <c r="G6" s="132"/>
       <c r="H6" s="132"/>
       <c r="I6" s="132"/>
       <c r="J6" s="132"/>
       <c r="K6" s="132"/>
       <c r="L6" s="132"/>
       <c r="M6" s="132"/>
       <c r="N6" s="132"/>
       <c r="O6" s="132"/>
       <c r="P6" s="132"/>
       <c r="Q6" s="132"/>
       <c r="R6" s="132"/>
       <c r="S6" s="132"/>
       <c r="T6" s="132"/>
       <c r="U6" s="132"/>
       <c r="V6" s="132"/>
     </row>
-    <row r="8" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="O8" s="556" t="s">
+    <row r="8" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="O8" s="558" t="s">
         <v>278</v>
       </c>
-      <c r="P8" s="556"/>
-[...1 lines deleted...]
-      <c r="R8" s="557" t="s">
+      <c r="P8" s="558"/>
+      <c r="Q8" s="559"/>
+      <c r="R8" s="559" t="s">
         <v>193</v>
       </c>
-      <c r="S8" s="557"/>
-      <c r="T8" s="557" t="s">
+      <c r="S8" s="559"/>
+      <c r="T8" s="559" t="s">
         <v>194</v>
       </c>
-      <c r="U8" s="557"/>
-      <c r="V8" s="558" t="s">
+      <c r="U8" s="559"/>
+      <c r="V8" s="560" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="9" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
-[...9 lines deleted...]
-    <row r="10" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="O9" s="558"/>
+      <c r="P9" s="558"/>
+      <c r="Q9" s="559"/>
+      <c r="R9" s="559"/>
+      <c r="S9" s="559"/>
+      <c r="T9" s="559"/>
+      <c r="U9" s="559"/>
+      <c r="V9" s="560"/>
+    </row>
+    <row r="10" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="P10" s="133"/>
       <c r="Q10" s="133"/>
       <c r="R10" s="133"/>
       <c r="S10" s="133"/>
       <c r="T10" s="133"/>
       <c r="U10" s="133"/>
       <c r="V10" s="133"/>
     </row>
-    <row r="11" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="P11" s="133"/>
       <c r="Q11" s="133"/>
       <c r="R11" s="133"/>
       <c r="S11" s="133"/>
       <c r="T11" s="133"/>
       <c r="U11" s="133"/>
       <c r="V11" s="133"/>
     </row>
-    <row r="13" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A13" s="557" t="s">
+    <row r="13" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="559" t="s">
         <v>279</v>
       </c>
-      <c r="B13" s="557"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="559"/>
+      <c r="C13" s="559"/>
+      <c r="D13" s="559"/>
+      <c r="E13" s="559"/>
+    </row>
+    <row r="14" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="559"/>
+      <c r="B14" s="559"/>
+      <c r="C14" s="559"/>
+      <c r="D14" s="559"/>
+      <c r="E14" s="559"/>
+    </row>
+    <row r="15" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A15" s="134"/>
       <c r="B15" s="134"/>
       <c r="C15" s="134"/>
       <c r="D15" s="134"/>
       <c r="E15" s="134"/>
     </row>
-    <row r="16" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+    <row r="16" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A16" s="134"/>
       <c r="B16" s="134"/>
       <c r="C16" s="134"/>
       <c r="D16" s="134"/>
       <c r="E16" s="134"/>
     </row>
-    <row r="18" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="J18" s="559" t="s">
+    <row r="18" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J18" s="561" t="s">
         <v>280</v>
       </c>
-      <c r="K18" s="559"/>
-[...8 lines deleted...]
-      <c r="J20" s="557" t="s">
+      <c r="K18" s="561"/>
+      <c r="L18" s="561"/>
+    </row>
+    <row r="19" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J19" s="561"/>
+      <c r="K19" s="561"/>
+      <c r="L19" s="561"/>
+    </row>
+    <row r="20" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J20" s="559" t="s">
         <v>281</v>
       </c>
-      <c r="K20" s="557"/>
-[...28 lines deleted...]
-      <c r="J22" s="557" t="s">
+      <c r="K20" s="559"/>
+      <c r="L20" s="559"/>
+      <c r="M20" s="562"/>
+      <c r="N20" s="562"/>
+      <c r="O20" s="562"/>
+      <c r="P20" s="562"/>
+      <c r="Q20" s="562"/>
+      <c r="R20" s="562"/>
+      <c r="S20" s="562"/>
+      <c r="T20" s="562"/>
+      <c r="U20" s="562"/>
+      <c r="V20" s="562"/>
+    </row>
+    <row r="21" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J21" s="559"/>
+      <c r="K21" s="559"/>
+      <c r="L21" s="559"/>
+      <c r="M21" s="562"/>
+      <c r="N21" s="562"/>
+      <c r="O21" s="562"/>
+      <c r="P21" s="562"/>
+      <c r="Q21" s="562"/>
+      <c r="R21" s="562"/>
+      <c r="S21" s="562"/>
+      <c r="T21" s="562"/>
+      <c r="U21" s="562"/>
+      <c r="V21" s="562"/>
+    </row>
+    <row r="22" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J22" s="559" t="s">
         <v>282</v>
       </c>
-      <c r="K22" s="557"/>
-[...28 lines deleted...]
-      <c r="J24" s="557" t="s">
+      <c r="K22" s="559"/>
+      <c r="L22" s="559"/>
+      <c r="M22" s="562"/>
+      <c r="N22" s="562"/>
+      <c r="O22" s="562"/>
+      <c r="P22" s="562"/>
+      <c r="Q22" s="562"/>
+      <c r="R22" s="562"/>
+      <c r="S22" s="562"/>
+      <c r="T22" s="562"/>
+      <c r="U22" s="562"/>
+      <c r="V22" s="562"/>
+    </row>
+    <row r="23" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J23" s="559"/>
+      <c r="K23" s="559"/>
+      <c r="L23" s="559"/>
+      <c r="M23" s="562"/>
+      <c r="N23" s="562"/>
+      <c r="O23" s="562"/>
+      <c r="P23" s="562"/>
+      <c r="Q23" s="562"/>
+      <c r="R23" s="562"/>
+      <c r="S23" s="562"/>
+      <c r="T23" s="562"/>
+      <c r="U23" s="562"/>
+      <c r="V23" s="562"/>
+    </row>
+    <row r="24" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J24" s="559" t="s">
         <v>196</v>
       </c>
-      <c r="K24" s="557"/>
-[...1 lines deleted...]
-      <c r="M24" s="560" t="s">
+      <c r="K24" s="559"/>
+      <c r="L24" s="559"/>
+      <c r="M24" s="562" t="s">
         <v>283</v>
       </c>
-      <c r="N24" s="560"/>
-[...25 lines deleted...]
-      <c r="A32" s="557" t="s">
+      <c r="N24" s="562"/>
+      <c r="O24" s="562"/>
+      <c r="P24" s="562"/>
+      <c r="Q24" s="562"/>
+      <c r="R24" s="562"/>
+      <c r="S24" s="562"/>
+      <c r="T24" s="562"/>
+      <c r="U24" s="562"/>
+      <c r="V24" s="562"/>
+    </row>
+    <row r="25" spans="1:22" ht="9.9499999999999993" customHeight="1">
+      <c r="J25" s="559"/>
+      <c r="K25" s="559"/>
+      <c r="L25" s="559"/>
+      <c r="M25" s="562"/>
+      <c r="N25" s="562"/>
+      <c r="O25" s="562"/>
+      <c r="P25" s="562"/>
+      <c r="Q25" s="562"/>
+      <c r="R25" s="562"/>
+      <c r="S25" s="562"/>
+      <c r="T25" s="562"/>
+      <c r="U25" s="562"/>
+      <c r="V25" s="562"/>
+    </row>
+    <row r="32" spans="1:22" ht="9" customHeight="1">
+      <c r="A32" s="559" t="s">
         <v>278</v>
       </c>
-      <c r="B32" s="557"/>
-[...1 lines deleted...]
-      <c r="D32" s="557" t="s">
+      <c r="B32" s="559"/>
+      <c r="C32" s="559"/>
+      <c r="D32" s="559" t="s">
         <v>193</v>
       </c>
-      <c r="E32" s="557"/>
-      <c r="F32" s="557" t="s">
+      <c r="E32" s="559"/>
+      <c r="F32" s="559" t="s">
         <v>194</v>
       </c>
-      <c r="G32" s="557"/>
-      <c r="H32" s="557" t="s">
+      <c r="G32" s="559"/>
+      <c r="H32" s="559" t="s">
         <v>195</v>
       </c>
-      <c r="I32" s="561" t="s">
+      <c r="I32" s="563" t="s">
         <v>284</v>
       </c>
-      <c r="J32" s="561"/>
-[...62 lines deleted...]
-      <c r="A35" s="561" t="s">
+      <c r="J32" s="563"/>
+      <c r="K32" s="563"/>
+      <c r="L32" s="563"/>
+      <c r="M32" s="563"/>
+      <c r="N32" s="563"/>
+      <c r="O32" s="563"/>
+      <c r="P32" s="563"/>
+      <c r="Q32" s="563"/>
+      <c r="R32" s="563"/>
+      <c r="S32" s="563"/>
+      <c r="T32" s="563"/>
+      <c r="U32" s="563"/>
+      <c r="V32" s="563"/>
+    </row>
+    <row r="33" spans="1:22" ht="9" customHeight="1">
+      <c r="A33" s="559"/>
+      <c r="B33" s="559"/>
+      <c r="C33" s="559"/>
+      <c r="D33" s="559"/>
+      <c r="E33" s="559"/>
+      <c r="F33" s="559"/>
+      <c r="G33" s="559"/>
+      <c r="H33" s="559"/>
+      <c r="I33" s="563"/>
+      <c r="J33" s="563"/>
+      <c r="K33" s="563"/>
+      <c r="L33" s="563"/>
+      <c r="M33" s="563"/>
+      <c r="N33" s="563"/>
+      <c r="O33" s="563"/>
+      <c r="P33" s="563"/>
+      <c r="Q33" s="563"/>
+      <c r="R33" s="563"/>
+      <c r="S33" s="563"/>
+      <c r="T33" s="563"/>
+      <c r="U33" s="563"/>
+      <c r="V33" s="563"/>
+    </row>
+    <row r="34" spans="1:22" ht="9" customHeight="1">
+      <c r="A34" s="559"/>
+      <c r="B34" s="559"/>
+      <c r="C34" s="559"/>
+      <c r="D34" s="559"/>
+      <c r="E34" s="559"/>
+      <c r="F34" s="559"/>
+      <c r="G34" s="559"/>
+      <c r="H34" s="559"/>
+      <c r="I34" s="563"/>
+      <c r="J34" s="563"/>
+      <c r="K34" s="563"/>
+      <c r="L34" s="563"/>
+      <c r="M34" s="563"/>
+      <c r="N34" s="563"/>
+      <c r="O34" s="563"/>
+      <c r="P34" s="563"/>
+      <c r="Q34" s="563"/>
+      <c r="R34" s="563"/>
+      <c r="S34" s="563"/>
+      <c r="T34" s="563"/>
+      <c r="U34" s="563"/>
+      <c r="V34" s="563"/>
+    </row>
+    <row r="35" spans="1:22" ht="9" customHeight="1">
+      <c r="A35" s="563" t="s">
         <v>285</v>
       </c>
-      <c r="B35" s="561"/>
-[...70 lines deleted...]
-      <c r="A38" s="561" t="s">
+      <c r="B35" s="563"/>
+      <c r="C35" s="563"/>
+      <c r="D35" s="563"/>
+      <c r="E35" s="563"/>
+      <c r="F35" s="563"/>
+      <c r="G35" s="563"/>
+      <c r="H35" s="563"/>
+      <c r="I35" s="563"/>
+      <c r="J35" s="563"/>
+      <c r="K35" s="563"/>
+      <c r="L35" s="563"/>
+      <c r="M35" s="563"/>
+      <c r="N35" s="563"/>
+      <c r="O35" s="563"/>
+      <c r="P35" s="563"/>
+      <c r="Q35" s="563"/>
+      <c r="R35" s="563"/>
+      <c r="S35" s="563"/>
+      <c r="T35" s="563"/>
+      <c r="U35" s="563"/>
+      <c r="V35" s="563"/>
+    </row>
+    <row r="36" spans="1:22" ht="9" customHeight="1">
+      <c r="A36" s="563"/>
+      <c r="B36" s="563"/>
+      <c r="C36" s="563"/>
+      <c r="D36" s="563"/>
+      <c r="E36" s="563"/>
+      <c r="F36" s="563"/>
+      <c r="G36" s="563"/>
+      <c r="H36" s="563"/>
+      <c r="I36" s="563"/>
+      <c r="J36" s="563"/>
+      <c r="K36" s="563"/>
+      <c r="L36" s="563"/>
+      <c r="M36" s="563"/>
+      <c r="N36" s="563"/>
+      <c r="O36" s="563"/>
+      <c r="P36" s="563"/>
+      <c r="Q36" s="563"/>
+      <c r="R36" s="563"/>
+      <c r="S36" s="563"/>
+      <c r="T36" s="563"/>
+      <c r="U36" s="563"/>
+      <c r="V36" s="563"/>
+    </row>
+    <row r="37" spans="1:22" ht="9" customHeight="1">
+      <c r="A37" s="563"/>
+      <c r="B37" s="563"/>
+      <c r="C37" s="563"/>
+      <c r="D37" s="563"/>
+      <c r="E37" s="563"/>
+      <c r="F37" s="563"/>
+      <c r="G37" s="563"/>
+      <c r="H37" s="563"/>
+      <c r="I37" s="563"/>
+      <c r="J37" s="563"/>
+      <c r="K37" s="563"/>
+      <c r="L37" s="563"/>
+      <c r="M37" s="563"/>
+      <c r="N37" s="563"/>
+      <c r="O37" s="563"/>
+      <c r="P37" s="563"/>
+      <c r="Q37" s="563"/>
+      <c r="R37" s="563"/>
+      <c r="S37" s="563"/>
+      <c r="T37" s="563"/>
+      <c r="U37" s="563"/>
+      <c r="V37" s="563"/>
+    </row>
+    <row r="38" spans="1:22" ht="9" customHeight="1">
+      <c r="A38" s="563" t="s">
         <v>286</v>
       </c>
-      <c r="B38" s="561"/>
-[...70 lines deleted...]
-      <c r="A41" s="561" t="s">
+      <c r="B38" s="563"/>
+      <c r="C38" s="563"/>
+      <c r="D38" s="563"/>
+      <c r="E38" s="563"/>
+      <c r="F38" s="563"/>
+      <c r="G38" s="563"/>
+      <c r="H38" s="563"/>
+      <c r="I38" s="563"/>
+      <c r="J38" s="563"/>
+      <c r="K38" s="563"/>
+      <c r="L38" s="563"/>
+      <c r="M38" s="563"/>
+      <c r="N38" s="563"/>
+      <c r="O38" s="563"/>
+      <c r="P38" s="563"/>
+      <c r="Q38" s="563"/>
+      <c r="R38" s="563"/>
+      <c r="S38" s="563"/>
+      <c r="T38" s="563"/>
+      <c r="U38" s="563"/>
+      <c r="V38" s="563"/>
+    </row>
+    <row r="39" spans="1:22" ht="9" customHeight="1">
+      <c r="A39" s="563"/>
+      <c r="B39" s="563"/>
+      <c r="C39" s="563"/>
+      <c r="D39" s="563"/>
+      <c r="E39" s="563"/>
+      <c r="F39" s="563"/>
+      <c r="G39" s="563"/>
+      <c r="H39" s="563"/>
+      <c r="I39" s="563"/>
+      <c r="J39" s="563"/>
+      <c r="K39" s="563"/>
+      <c r="L39" s="563"/>
+      <c r="M39" s="563"/>
+      <c r="N39" s="563"/>
+      <c r="O39" s="563"/>
+      <c r="P39" s="563"/>
+      <c r="Q39" s="563"/>
+      <c r="R39" s="563"/>
+      <c r="S39" s="563"/>
+      <c r="T39" s="563"/>
+      <c r="U39" s="563"/>
+      <c r="V39" s="563"/>
+    </row>
+    <row r="40" spans="1:22" ht="9" customHeight="1">
+      <c r="A40" s="563"/>
+      <c r="B40" s="563"/>
+      <c r="C40" s="563"/>
+      <c r="D40" s="563"/>
+      <c r="E40" s="563"/>
+      <c r="F40" s="563"/>
+      <c r="G40" s="563"/>
+      <c r="H40" s="563"/>
+      <c r="I40" s="563"/>
+      <c r="J40" s="563"/>
+      <c r="K40" s="563"/>
+      <c r="L40" s="563"/>
+      <c r="M40" s="563"/>
+      <c r="N40" s="563"/>
+      <c r="O40" s="563"/>
+      <c r="P40" s="563"/>
+      <c r="Q40" s="563"/>
+      <c r="R40" s="563"/>
+      <c r="S40" s="563"/>
+      <c r="T40" s="563"/>
+      <c r="U40" s="563"/>
+      <c r="V40" s="563"/>
+    </row>
+    <row r="41" spans="1:22" ht="9" customHeight="1">
+      <c r="A41" s="563" t="s">
         <v>287</v>
       </c>
-      <c r="B41" s="561"/>
-[...70 lines deleted...]
-      <c r="A58" s="560" t="s">
+      <c r="B41" s="563"/>
+      <c r="C41" s="563"/>
+      <c r="D41" s="563"/>
+      <c r="E41" s="563"/>
+      <c r="F41" s="563"/>
+      <c r="G41" s="563"/>
+      <c r="H41" s="563"/>
+      <c r="I41" s="563"/>
+      <c r="J41" s="563"/>
+      <c r="K41" s="563"/>
+      <c r="L41" s="563"/>
+      <c r="M41" s="563"/>
+      <c r="N41" s="563"/>
+      <c r="O41" s="563"/>
+      <c r="P41" s="563"/>
+      <c r="Q41" s="563"/>
+      <c r="R41" s="563"/>
+      <c r="S41" s="563"/>
+      <c r="T41" s="563"/>
+      <c r="U41" s="563"/>
+      <c r="V41" s="563"/>
+    </row>
+    <row r="42" spans="1:22" ht="9" customHeight="1">
+      <c r="A42" s="563"/>
+      <c r="B42" s="563"/>
+      <c r="C42" s="563"/>
+      <c r="D42" s="563"/>
+      <c r="E42" s="563"/>
+      <c r="F42" s="563"/>
+      <c r="G42" s="563"/>
+      <c r="H42" s="563"/>
+      <c r="I42" s="563"/>
+      <c r="J42" s="563"/>
+      <c r="K42" s="563"/>
+      <c r="L42" s="563"/>
+      <c r="M42" s="563"/>
+      <c r="N42" s="563"/>
+      <c r="O42" s="563"/>
+      <c r="P42" s="563"/>
+      <c r="Q42" s="563"/>
+      <c r="R42" s="563"/>
+      <c r="S42" s="563"/>
+      <c r="T42" s="563"/>
+      <c r="U42" s="563"/>
+      <c r="V42" s="563"/>
+    </row>
+    <row r="43" spans="1:22" ht="9" customHeight="1">
+      <c r="A43" s="563"/>
+      <c r="B43" s="563"/>
+      <c r="C43" s="563"/>
+      <c r="D43" s="563"/>
+      <c r="E43" s="563"/>
+      <c r="F43" s="563"/>
+      <c r="G43" s="563"/>
+      <c r="H43" s="563"/>
+      <c r="I43" s="563"/>
+      <c r="J43" s="563"/>
+      <c r="K43" s="563"/>
+      <c r="L43" s="563"/>
+      <c r="M43" s="563"/>
+      <c r="N43" s="563"/>
+      <c r="O43" s="563"/>
+      <c r="P43" s="563"/>
+      <c r="Q43" s="563"/>
+      <c r="R43" s="563"/>
+      <c r="S43" s="563"/>
+      <c r="T43" s="563"/>
+      <c r="U43" s="563"/>
+      <c r="V43" s="563"/>
+    </row>
+    <row r="58" spans="1:22" ht="12" customHeight="1">
+      <c r="A58" s="562" t="s">
         <v>288</v>
       </c>
-      <c r="B58" s="561"/>
-[...47 lines deleted...]
-      <c r="A61" s="563" t="s">
+      <c r="B58" s="563"/>
+      <c r="C58" s="563"/>
+      <c r="D58" s="563"/>
+      <c r="E58" s="563"/>
+      <c r="F58" s="563"/>
+      <c r="G58" s="563"/>
+      <c r="H58" s="563"/>
+      <c r="I58" s="563"/>
+      <c r="J58" s="563"/>
+      <c r="K58" s="563"/>
+      <c r="L58" s="563"/>
+      <c r="M58" s="563"/>
+      <c r="N58" s="563"/>
+      <c r="O58" s="563"/>
+      <c r="P58" s="563"/>
+      <c r="Q58" s="563"/>
+      <c r="R58" s="563"/>
+      <c r="S58" s="563"/>
+      <c r="T58" s="563"/>
+      <c r="U58" s="563"/>
+      <c r="V58" s="563"/>
+    </row>
+    <row r="59" spans="1:22" ht="18" customHeight="1">
+      <c r="A59" s="563"/>
+      <c r="B59" s="563"/>
+      <c r="C59" s="563"/>
+      <c r="D59" s="563"/>
+      <c r="E59" s="563"/>
+      <c r="F59" s="563"/>
+      <c r="G59" s="563"/>
+      <c r="H59" s="563"/>
+      <c r="I59" s="563"/>
+      <c r="J59" s="563"/>
+      <c r="K59" s="563"/>
+      <c r="L59" s="563"/>
+      <c r="M59" s="563"/>
+      <c r="N59" s="563"/>
+      <c r="O59" s="563"/>
+      <c r="P59" s="563"/>
+      <c r="Q59" s="563"/>
+      <c r="R59" s="563"/>
+      <c r="S59" s="563"/>
+      <c r="T59" s="563"/>
+      <c r="U59" s="563"/>
+      <c r="V59" s="563"/>
+    </row>
+    <row r="60" spans="1:22" ht="8.25" customHeight="1"/>
+    <row r="61" spans="1:22" ht="16.5" customHeight="1">
+      <c r="A61" s="565" t="s">
         <v>289</v>
       </c>
-      <c r="B61" s="563"/>
-[...21 lines deleted...]
-    <row r="62" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="565"/>
+      <c r="C61" s="565"/>
+      <c r="D61" s="565"/>
+      <c r="E61" s="565"/>
+      <c r="F61" s="565"/>
+      <c r="G61" s="565"/>
+      <c r="H61" s="565"/>
+      <c r="I61" s="565"/>
+      <c r="J61" s="565"/>
+      <c r="K61" s="565"/>
+      <c r="L61" s="565"/>
+      <c r="M61" s="565"/>
+      <c r="N61" s="565"/>
+      <c r="O61" s="565"/>
+      <c r="P61" s="565"/>
+      <c r="Q61" s="565"/>
+      <c r="R61" s="565"/>
+      <c r="S61" s="565"/>
+      <c r="T61" s="565"/>
+      <c r="U61" s="565"/>
+      <c r="V61" s="565"/>
+    </row>
+    <row r="62" spans="1:22" ht="15.75" customHeight="1">
       <c r="A62" s="135"/>
       <c r="B62" s="135"/>
-      <c r="C62" s="562" t="s">
+      <c r="C62" s="564" t="s">
         <v>290</v>
       </c>
-      <c r="D62" s="562"/>
-[...19 lines deleted...]
-    <row r="63" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D62" s="564"/>
+      <c r="E62" s="564"/>
+      <c r="F62" s="564"/>
+      <c r="G62" s="564"/>
+      <c r="H62" s="564"/>
+      <c r="I62" s="564"/>
+      <c r="J62" s="564"/>
+      <c r="K62" s="564"/>
+      <c r="L62" s="564"/>
+      <c r="M62" s="564"/>
+      <c r="N62" s="564"/>
+      <c r="O62" s="564"/>
+      <c r="P62" s="564"/>
+      <c r="Q62" s="564"/>
+      <c r="R62" s="564"/>
+      <c r="S62" s="564"/>
+      <c r="T62" s="564"/>
+      <c r="U62" s="564"/>
+      <c r="V62" s="564"/>
+    </row>
+    <row r="63" spans="1:22" ht="15.75" customHeight="1">
       <c r="A63" s="135"/>
       <c r="B63" s="135"/>
-      <c r="C63" s="562" t="s">
+      <c r="C63" s="564" t="s">
         <v>291</v>
       </c>
-      <c r="D63" s="562"/>
-[...19 lines deleted...]
-    <row r="64" spans="1:22" ht="14.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D63" s="564"/>
+      <c r="E63" s="564"/>
+      <c r="F63" s="564"/>
+      <c r="G63" s="564"/>
+      <c r="H63" s="564"/>
+      <c r="I63" s="564"/>
+      <c r="J63" s="564"/>
+      <c r="K63" s="564"/>
+      <c r="L63" s="564"/>
+      <c r="M63" s="564"/>
+      <c r="N63" s="564"/>
+      <c r="O63" s="564"/>
+      <c r="P63" s="564"/>
+      <c r="Q63" s="564"/>
+      <c r="R63" s="564"/>
+      <c r="S63" s="564"/>
+      <c r="T63" s="564"/>
+      <c r="U63" s="564"/>
+      <c r="V63" s="564"/>
+    </row>
+    <row r="64" spans="1:22" ht="14.25" customHeight="1">
       <c r="A64" s="135"/>
       <c r="B64" s="135"/>
-      <c r="C64" s="562" t="s">
+      <c r="C64" s="564" t="s">
         <v>292</v>
       </c>
-      <c r="D64" s="562"/>
-[...19 lines deleted...]
-    <row r="65" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D64" s="564"/>
+      <c r="E64" s="564"/>
+      <c r="F64" s="564"/>
+      <c r="G64" s="564"/>
+      <c r="H64" s="564"/>
+      <c r="I64" s="564"/>
+      <c r="J64" s="564"/>
+      <c r="K64" s="564"/>
+      <c r="L64" s="564"/>
+      <c r="M64" s="564"/>
+      <c r="N64" s="564"/>
+      <c r="O64" s="564"/>
+      <c r="P64" s="564"/>
+      <c r="Q64" s="564"/>
+      <c r="R64" s="564"/>
+      <c r="S64" s="564"/>
+      <c r="T64" s="564"/>
+      <c r="U64" s="564"/>
+      <c r="V64" s="564"/>
+    </row>
+    <row r="65" spans="1:22" ht="13.5" customHeight="1">
       <c r="A65" s="135"/>
       <c r="B65" s="135"/>
-      <c r="C65" s="562" t="s">
+      <c r="C65" s="564" t="s">
         <v>293</v>
       </c>
-      <c r="D65" s="562"/>
-[...19 lines deleted...]
-    <row r="66" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D65" s="564"/>
+      <c r="E65" s="564"/>
+      <c r="F65" s="564"/>
+      <c r="G65" s="564"/>
+      <c r="H65" s="564"/>
+      <c r="I65" s="564"/>
+      <c r="J65" s="564"/>
+      <c r="K65" s="564"/>
+      <c r="L65" s="564"/>
+      <c r="M65" s="564"/>
+      <c r="N65" s="564"/>
+      <c r="O65" s="564"/>
+      <c r="P65" s="564"/>
+      <c r="Q65" s="564"/>
+      <c r="R65" s="564"/>
+      <c r="S65" s="564"/>
+      <c r="T65" s="564"/>
+      <c r="U65" s="564"/>
+      <c r="V65" s="564"/>
+    </row>
+    <row r="66" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A66" s="135"/>
       <c r="B66" s="135"/>
       <c r="C66" s="135"/>
       <c r="D66" s="135"/>
       <c r="E66" s="135"/>
       <c r="F66" s="135"/>
       <c r="G66" s="135"/>
       <c r="H66" s="135"/>
       <c r="I66" s="135"/>
       <c r="J66" s="135"/>
       <c r="K66" s="135"/>
       <c r="L66" s="135"/>
       <c r="M66" s="135"/>
       <c r="N66" s="135"/>
       <c r="O66" s="135"/>
       <c r="P66" s="135"/>
       <c r="Q66" s="135"/>
       <c r="R66" s="135"/>
       <c r="S66" s="135"/>
       <c r="T66" s="135"/>
       <c r="U66" s="135"/>
       <c r="V66" s="135"/>
     </row>
-    <row r="67" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A67" s="562" t="s">
+    <row r="67" spans="1:22" ht="13.5" customHeight="1">
+      <c r="A67" s="564" t="s">
         <v>294</v>
       </c>
-      <c r="B67" s="562"/>
-[...21 lines deleted...]
-    <row r="68" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B67" s="564"/>
+      <c r="C67" s="564"/>
+      <c r="D67" s="564"/>
+      <c r="E67" s="564"/>
+      <c r="F67" s="564"/>
+      <c r="G67" s="564"/>
+      <c r="H67" s="564"/>
+      <c r="I67" s="564"/>
+      <c r="J67" s="564"/>
+      <c r="K67" s="564"/>
+      <c r="L67" s="564"/>
+      <c r="M67" s="564"/>
+      <c r="N67" s="564"/>
+      <c r="O67" s="564"/>
+      <c r="P67" s="564"/>
+      <c r="Q67" s="564"/>
+      <c r="R67" s="564"/>
+      <c r="S67" s="564"/>
+      <c r="T67" s="564"/>
+      <c r="U67" s="564"/>
+      <c r="V67" s="564"/>
+    </row>
+    <row r="68" spans="1:22" ht="15" customHeight="1">
       <c r="A68" s="135"/>
       <c r="B68" s="135"/>
-      <c r="C68" s="562" t="s">
+      <c r="C68" s="564" t="s">
         <v>295</v>
       </c>
-      <c r="D68" s="562"/>
-[...19 lines deleted...]
-    <row r="69" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D68" s="564"/>
+      <c r="E68" s="564"/>
+      <c r="F68" s="564"/>
+      <c r="G68" s="564"/>
+      <c r="H68" s="564"/>
+      <c r="I68" s="564"/>
+      <c r="J68" s="564"/>
+      <c r="K68" s="564"/>
+      <c r="L68" s="564"/>
+      <c r="M68" s="564"/>
+      <c r="N68" s="564"/>
+      <c r="O68" s="564"/>
+      <c r="P68" s="564"/>
+      <c r="Q68" s="564"/>
+      <c r="R68" s="564"/>
+      <c r="S68" s="564"/>
+      <c r="T68" s="564"/>
+      <c r="U68" s="564"/>
+      <c r="V68" s="564"/>
+    </row>
+    <row r="69" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A69" s="135"/>
       <c r="B69" s="135"/>
       <c r="C69" s="135"/>
       <c r="D69" s="135"/>
       <c r="E69" s="135"/>
       <c r="F69" s="135"/>
       <c r="G69" s="135"/>
       <c r="H69" s="135"/>
       <c r="I69" s="135"/>
       <c r="J69" s="135"/>
       <c r="K69" s="135"/>
       <c r="L69" s="135"/>
       <c r="M69" s="135"/>
       <c r="N69" s="135"/>
       <c r="O69" s="135"/>
       <c r="P69" s="135"/>
       <c r="Q69" s="135"/>
       <c r="R69" s="135"/>
       <c r="S69" s="135"/>
       <c r="T69" s="135"/>
       <c r="U69" s="135"/>
       <c r="V69" s="135"/>
     </row>
-    <row r="70" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A70" s="562" t="s">
+    <row r="70" spans="1:22" ht="13.5" customHeight="1">
+      <c r="A70" s="564" t="s">
         <v>296</v>
       </c>
-      <c r="B70" s="562"/>
-[...22 lines deleted...]
-      <c r="A71" s="562" t="s">
+      <c r="B70" s="564"/>
+      <c r="C70" s="564"/>
+      <c r="D70" s="564"/>
+      <c r="E70" s="564"/>
+      <c r="F70" s="564"/>
+      <c r="G70" s="564"/>
+      <c r="H70" s="564"/>
+      <c r="I70" s="564"/>
+      <c r="J70" s="564"/>
+      <c r="K70" s="564"/>
+      <c r="L70" s="564"/>
+      <c r="M70" s="564"/>
+      <c r="N70" s="564"/>
+      <c r="O70" s="564"/>
+      <c r="P70" s="564"/>
+      <c r="Q70" s="564"/>
+      <c r="R70" s="564"/>
+      <c r="S70" s="564"/>
+      <c r="T70" s="564"/>
+      <c r="U70" s="564"/>
+      <c r="V70" s="564"/>
+    </row>
+    <row r="71" spans="1:22" ht="18" customHeight="1">
+      <c r="A71" s="564" t="s">
         <v>297</v>
       </c>
-      <c r="B71" s="562"/>
-[...21 lines deleted...]
-    <row r="72" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="564"/>
+      <c r="C71" s="564"/>
+      <c r="D71" s="564"/>
+      <c r="E71" s="564"/>
+      <c r="F71" s="564"/>
+      <c r="G71" s="564"/>
+      <c r="H71" s="564"/>
+      <c r="I71" s="564"/>
+      <c r="J71" s="564"/>
+      <c r="K71" s="564"/>
+      <c r="L71" s="564"/>
+      <c r="M71" s="564"/>
+      <c r="N71" s="564"/>
+      <c r="O71" s="564"/>
+      <c r="P71" s="564"/>
+      <c r="Q71" s="564"/>
+      <c r="R71" s="564"/>
+      <c r="S71" s="564"/>
+      <c r="T71" s="564"/>
+      <c r="U71" s="564"/>
+      <c r="V71" s="564"/>
+    </row>
+    <row r="72" spans="1:22" ht="16.5" customHeight="1">
       <c r="A72" s="135"/>
       <c r="B72" s="135"/>
-      <c r="C72" s="562" t="s">
+      <c r="C72" s="564" t="s">
         <v>298</v>
       </c>
-      <c r="D72" s="562"/>
-[...19 lines deleted...]
-    <row r="73" spans="1:22" ht="19.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D72" s="564"/>
+      <c r="E72" s="564"/>
+      <c r="F72" s="564"/>
+      <c r="G72" s="564"/>
+      <c r="H72" s="564"/>
+      <c r="I72" s="564"/>
+      <c r="J72" s="564"/>
+      <c r="K72" s="564"/>
+      <c r="L72" s="564"/>
+      <c r="M72" s="564"/>
+      <c r="N72" s="564"/>
+      <c r="O72" s="564"/>
+      <c r="P72" s="564"/>
+      <c r="Q72" s="564"/>
+      <c r="R72" s="564"/>
+      <c r="S72" s="564"/>
+      <c r="T72" s="564"/>
+      <c r="U72" s="564"/>
+      <c r="V72" s="564"/>
+    </row>
+    <row r="73" spans="1:22" ht="19.5" customHeight="1">
       <c r="A73" s="135"/>
       <c r="B73" s="135"/>
-      <c r="C73" s="562" t="s">
+      <c r="C73" s="564" t="s">
         <v>299</v>
       </c>
-      <c r="D73" s="562"/>
-[...19 lines deleted...]
-    <row r="74" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D73" s="564"/>
+      <c r="E73" s="564"/>
+      <c r="F73" s="564"/>
+      <c r="G73" s="564"/>
+      <c r="H73" s="564"/>
+      <c r="I73" s="564"/>
+      <c r="J73" s="564"/>
+      <c r="K73" s="564"/>
+      <c r="L73" s="564"/>
+      <c r="M73" s="564"/>
+      <c r="N73" s="564"/>
+      <c r="O73" s="564"/>
+      <c r="P73" s="564"/>
+      <c r="Q73" s="564"/>
+      <c r="R73" s="564"/>
+      <c r="S73" s="564"/>
+      <c r="T73" s="564"/>
+      <c r="U73" s="564"/>
+      <c r="V73" s="564"/>
+    </row>
+    <row r="74" spans="1:22" ht="15.75" customHeight="1">
       <c r="A74" s="135"/>
       <c r="B74" s="135"/>
-      <c r="C74" s="562" t="s">
+      <c r="C74" s="564" t="s">
         <v>300</v>
       </c>
-      <c r="D74" s="562"/>
-[...19 lines deleted...]
-    <row r="75" spans="1:22" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D74" s="564"/>
+      <c r="E74" s="564"/>
+      <c r="F74" s="564"/>
+      <c r="G74" s="564"/>
+      <c r="H74" s="564"/>
+      <c r="I74" s="564"/>
+      <c r="J74" s="564"/>
+      <c r="K74" s="564"/>
+      <c r="L74" s="564"/>
+      <c r="M74" s="564"/>
+      <c r="N74" s="564"/>
+      <c r="O74" s="564"/>
+      <c r="P74" s="564"/>
+      <c r="Q74" s="564"/>
+      <c r="R74" s="564"/>
+      <c r="S74" s="564"/>
+      <c r="T74" s="564"/>
+      <c r="U74" s="564"/>
+      <c r="V74" s="564"/>
+    </row>
+    <row r="75" spans="1:22" ht="9.9499999999999993" customHeight="1">
       <c r="A75" s="135"/>
       <c r="B75" s="135"/>
       <c r="C75" s="135"/>
       <c r="D75" s="135"/>
       <c r="E75" s="135"/>
       <c r="F75" s="135"/>
       <c r="G75" s="135"/>
       <c r="H75" s="135"/>
       <c r="I75" s="135"/>
       <c r="J75" s="135"/>
       <c r="K75" s="135"/>
       <c r="L75" s="135"/>
       <c r="M75" s="135"/>
       <c r="N75" s="135"/>
       <c r="O75" s="135"/>
       <c r="P75" s="135"/>
       <c r="Q75" s="135"/>
       <c r="R75" s="135"/>
       <c r="S75" s="135"/>
       <c r="T75" s="135"/>
       <c r="U75" s="135"/>
       <c r="V75" s="135"/>
     </row>
-    <row r="76" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A76" s="562" t="s">
+    <row r="76" spans="1:22" ht="16.5" customHeight="1">
+      <c r="A76" s="564" t="s">
         <v>301</v>
       </c>
-      <c r="B76" s="562"/>
-[...21 lines deleted...]
-    <row r="77" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B76" s="564"/>
+      <c r="C76" s="564"/>
+      <c r="D76" s="564"/>
+      <c r="E76" s="564"/>
+      <c r="F76" s="564"/>
+      <c r="G76" s="564"/>
+      <c r="H76" s="564"/>
+      <c r="I76" s="564"/>
+      <c r="J76" s="564"/>
+      <c r="K76" s="564"/>
+      <c r="L76" s="564"/>
+      <c r="M76" s="564"/>
+      <c r="N76" s="564"/>
+      <c r="O76" s="564"/>
+      <c r="P76" s="564"/>
+      <c r="Q76" s="564"/>
+      <c r="R76" s="564"/>
+      <c r="S76" s="564"/>
+      <c r="T76" s="564"/>
+      <c r="U76" s="564"/>
+      <c r="V76" s="564"/>
+    </row>
+    <row r="77" spans="1:22" ht="15" customHeight="1">
       <c r="A77" s="135"/>
       <c r="B77" s="135"/>
-      <c r="C77" s="562" t="s">
+      <c r="C77" s="564" t="s">
         <v>302</v>
       </c>
-      <c r="D77" s="562"/>
-[...19 lines deleted...]
-    <row r="78" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D77" s="564"/>
+      <c r="E77" s="564"/>
+      <c r="F77" s="564"/>
+      <c r="G77" s="564"/>
+      <c r="H77" s="564"/>
+      <c r="I77" s="564"/>
+      <c r="J77" s="564"/>
+      <c r="K77" s="564"/>
+      <c r="L77" s="564"/>
+      <c r="M77" s="564"/>
+      <c r="N77" s="564"/>
+      <c r="O77" s="564"/>
+      <c r="P77" s="564"/>
+      <c r="Q77" s="564"/>
+      <c r="R77" s="564"/>
+      <c r="S77" s="564"/>
+      <c r="T77" s="564"/>
+      <c r="U77" s="564"/>
+      <c r="V77" s="564"/>
+    </row>
+    <row r="78" spans="1:22" ht="15" customHeight="1">
       <c r="A78" s="135"/>
       <c r="B78" s="135"/>
-      <c r="C78" s="562" t="s">
+      <c r="C78" s="564" t="s">
         <v>303</v>
       </c>
-      <c r="D78" s="562"/>
-[...19 lines deleted...]
-    <row r="79" spans="1:22" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="D78" s="564"/>
+      <c r="E78" s="564"/>
+      <c r="F78" s="564"/>
+      <c r="G78" s="564"/>
+      <c r="H78" s="564"/>
+      <c r="I78" s="564"/>
+      <c r="J78" s="564"/>
+      <c r="K78" s="564"/>
+      <c r="L78" s="564"/>
+      <c r="M78" s="564"/>
+      <c r="N78" s="564"/>
+      <c r="O78" s="564"/>
+      <c r="P78" s="564"/>
+      <c r="Q78" s="564"/>
+      <c r="R78" s="564"/>
+      <c r="S78" s="564"/>
+      <c r="T78" s="564"/>
+      <c r="U78" s="564"/>
+      <c r="V78" s="564"/>
+    </row>
+    <row r="79" spans="1:22" ht="17.25" customHeight="1">
       <c r="A79" s="135"/>
       <c r="B79" s="135"/>
-      <c r="C79" s="562" t="s">
+      <c r="C79" s="564" t="s">
         <v>304</v>
       </c>
-      <c r="D79" s="562"/>
-[...17 lines deleted...]
-      <c r="V79" s="562"/>
+      <c r="D79" s="564"/>
+      <c r="E79" s="564"/>
+      <c r="F79" s="564"/>
+      <c r="G79" s="564"/>
+      <c r="H79" s="564"/>
+      <c r="I79" s="564"/>
+      <c r="J79" s="564"/>
+      <c r="K79" s="564"/>
+      <c r="L79" s="564"/>
+      <c r="M79" s="564"/>
+      <c r="N79" s="564"/>
+      <c r="O79" s="564"/>
+      <c r="P79" s="564"/>
+      <c r="Q79" s="564"/>
+      <c r="R79" s="564"/>
+      <c r="S79" s="564"/>
+      <c r="T79" s="564"/>
+      <c r="U79" s="564"/>
+      <c r="V79" s="564"/>
     </row>
   </sheetData>
   <mergeCells count="44">
     <mergeCell ref="C78:V78"/>
     <mergeCell ref="C79:V79"/>
     <mergeCell ref="A71:V71"/>
     <mergeCell ref="C72:V72"/>
     <mergeCell ref="C73:V73"/>
     <mergeCell ref="C74:V74"/>
     <mergeCell ref="A76:V76"/>
     <mergeCell ref="C77:V77"/>
     <mergeCell ref="A70:V70"/>
     <mergeCell ref="A35:V37"/>
     <mergeCell ref="A38:V40"/>
     <mergeCell ref="A41:V43"/>
     <mergeCell ref="A58:V59"/>
     <mergeCell ref="A61:V61"/>
     <mergeCell ref="C62:V62"/>
     <mergeCell ref="C63:V63"/>
     <mergeCell ref="C64:V64"/>
     <mergeCell ref="C65:V65"/>
     <mergeCell ref="A67:V67"/>
     <mergeCell ref="C68:V68"/>
     <mergeCell ref="J24:L25"/>
     <mergeCell ref="M24:V25"/>
@@ -29777,79 +31356,67 @@
     <mergeCell ref="D32:D34"/>
     <mergeCell ref="E32:E34"/>
     <mergeCell ref="F32:F34"/>
     <mergeCell ref="G32:G34"/>
     <mergeCell ref="H32:H34"/>
     <mergeCell ref="I32:V34"/>
     <mergeCell ref="A13:E14"/>
     <mergeCell ref="J18:L19"/>
     <mergeCell ref="J20:L21"/>
     <mergeCell ref="M20:V21"/>
     <mergeCell ref="J22:L23"/>
     <mergeCell ref="M22:V23"/>
     <mergeCell ref="A2:V4"/>
     <mergeCell ref="O8:P9"/>
     <mergeCell ref="Q8:Q9"/>
     <mergeCell ref="R8:R9"/>
     <mergeCell ref="S8:S9"/>
     <mergeCell ref="T8:T9"/>
     <mergeCell ref="U8:U9"/>
     <mergeCell ref="V8:V9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.78740157480314965" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009D1088637A2FC04AA2E280EE922C8DAC" ma:contentTypeVersion="18" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="fd48a8bcc506f272a2b6bbb56ce0842f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81" xmlns:ns3="d2f7064f-2b17-48c6-8de7-1e6aad73751f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ba15b84367de3057de042c45af612fe" ns2:_="" ns3:_="">
     <xsd:import namespace="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81"/>
     <xsd:import namespace="d2f7064f-2b17-48c6-8de7-1e6aad73751f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:R5_x5e74__x5ea6_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -30060,146 +31627,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d2f7064f-2b17-48c6-8de7-1e6aad73751f" xsi:nil="true"/>
+    <R5_x5e74__x5ea6_ xmlns="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69549411-57EB-4A91-9C42-13CA94DA2800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81"/>
     <ds:schemaRef ds:uri="d2f7064f-2b17-48c6-8de7-1e6aad73751f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{045A7824-7C1F-4950-ACAD-6589A5454123}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29B90EF7-2FF0-433B-BC3E-CDC7B107A851}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81"/>
+    <ds:schemaRef ds:uri="d2f7064f-2b17-48c6-8de7-1e6aad73751f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>必要書類一覧</vt:lpstr>
       <vt:lpstr>指定(更新・変更)申請書</vt:lpstr>
       <vt:lpstr>付表１５（児相談）</vt:lpstr>
       <vt:lpstr>別紙１</vt:lpstr>
       <vt:lpstr>別紙２</vt:lpstr>
       <vt:lpstr>管理者誓約書（障害児相談） </vt:lpstr>
       <vt:lpstr>参考様式３（誓約書）</vt:lpstr>
       <vt:lpstr>別紙⑦</vt:lpstr>
       <vt:lpstr>様式第11号（相談）</vt:lpstr>
       <vt:lpstr>様式第12号</vt:lpstr>
       <vt:lpstr>様式15号</vt:lpstr>
       <vt:lpstr>勤務形態一覧（児相談）</vt:lpstr>
       <vt:lpstr>加入状況確認票（社会保険及び労働保険）</vt:lpstr>
+      <vt:lpstr>（参考様式）原本証明</vt:lpstr>
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>'（参考様式）原本証明'!Print_Area</vt:lpstr>
       <vt:lpstr>'加入状況確認票（社会保険及び労働保険）'!Print_Area</vt:lpstr>
       <vt:lpstr>'管理者誓約書（障害児相談） '!Print_Area</vt:lpstr>
       <vt:lpstr>'勤務形態一覧（児相談）'!Print_Area</vt:lpstr>
       <vt:lpstr>'参考様式３（誓約書）'!Print_Area</vt:lpstr>
       <vt:lpstr>'指定(更新・変更)申請書'!Print_Area</vt:lpstr>
       <vt:lpstr>必要書類一覧!Print_Area</vt:lpstr>
       <vt:lpstr>'付表１５（児相談）'!Print_Area</vt:lpstr>
       <vt:lpstr>別紙１!Print_Area</vt:lpstr>
       <vt:lpstr>別紙２!Print_Area</vt:lpstr>
       <vt:lpstr>別紙⑦!Print_Area</vt:lpstr>
       <vt:lpstr>様式15号!Print_Area</vt:lpstr>
       <vt:lpstr>'様式第11号（相談）'!Print_Area</vt:lpstr>
+      <vt:lpstr>様式第12号!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>標準様式（指定申請）</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>