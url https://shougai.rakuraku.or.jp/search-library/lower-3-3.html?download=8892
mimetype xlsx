--- v0 (2026-05-22)
+++ v1 (2026-08-24)
@@ -1,79 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\01091123\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\01261185\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A33F4359-3C75-400F-8A5F-DEC478BACD49}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{83F1A4DA-AC62-44A5-8645-66D62B613F7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" activeTab="1" xr2:uid="{9A82180C-CC5E-4D4C-BBB7-E1F4CA7D7E87}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{9A82180C-CC5E-4D4C-BBB7-E1F4CA7D7E87}"/>
   </bookViews>
   <sheets>
     <sheet name="記載例" sheetId="23" r:id="rId1"/>
     <sheet name="計画相談支援" sheetId="21" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">記載例!$A$1:$AY$54</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">計画相談支援!$A$1:$AM$54</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...6 lines deleted...]
-      </xcalcf:calcFeatures>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="73">
   <si>
     <t>年　</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
@@ -294,69 +288,50 @@
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>４．運営規程</t>
     <rPh sb="2" eb="4">
       <t>ウンエイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キテイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>連絡日：</t>
     <rPh sb="0" eb="2">
       <t>レンラク</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>様式第１号－２（申請書）</t>
-[...17 lines deleted...]
-  <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>FAX</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>指定更新に関する誓約書</t>
     <rPh sb="0" eb="2">
       <t>シテイ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>コウシン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カン</t>
     </rPh>
     <rPh sb="8" eb="11">
@@ -494,78 +469,50 @@
       <t>ヒョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（申請者）</t>
     <rPh sb="1" eb="4">
       <t>シンセイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>提出 ・ 非該当</t>
     <rPh sb="0" eb="2">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ヒ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ガイトウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>別紙１（他法により既に指定を受けている事業等）</t>
-[...26 lines deleted...]
-  <si>
     <t>申請担当者名</t>
     <rPh sb="0" eb="2">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>タントウシャ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>TEL</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（参考様式９別紙）役員等名簿</t>
     <rPh sb="1" eb="3">
       <t>サンコウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="6" eb="8">
@@ -619,130 +566,82 @@
       <t>コウモク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　未届出の変更はない　</t>
     <rPh sb="2" eb="3">
       <t>ミ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>トドケデ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>未届出の変更の項目の申請者確認欄にチェックを入れてください。</t>
     <rPh sb="0" eb="1">
       <t>ミ</t>
     </rPh>
     <rPh sb="1" eb="3">
       <t>トドケデ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>（参考様式９－２）欠格事項に該当しない旨の誓約書</t>
-[...2 lines deleted...]
-  <si>
     <t>（参考様式９－４）神奈川県警察本部への照会についての同意書</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（計画相談支援・地域移行支援・地域定着支援用）</t>
     <rPh sb="1" eb="3">
       <t>ケイカク</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>シエン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>チイキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>イコウ</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シエン</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>チイキ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>テイチャク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>シエン</t>
     </rPh>
-    <phoneticPr fontId="2"/>
-[...42 lines deleted...]
-    <t>（参考様式９－２）欠格事項に該当しない旨の誓約書</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>２　以下の項目について、未届出の変更があるか、御確認の上、該当する方に○をつけてください。</t>
     <rPh sb="5" eb="7">
       <t>コウモク</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ミ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>トド</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>デ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="23" eb="26">
       <t>ゴカクニン</t>
     </rPh>
     <rPh sb="27" eb="28">
       <t>ウエ</t>
     </rPh>
@@ -773,108 +672,50 @@
       <t>トウキ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>ジコウ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>ショウメイショ</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>マタ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>ジョウレイ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>トウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（参考様式１）事業所・施設の平面図</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>（参考様式３）事業所の設備・備品等一覧表</t>
-    <phoneticPr fontId="2"/>
-[...56 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>該当がある場合のみ提出する書類</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（※詳細は「指定更新にあたっての注意事項」参照）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ガイトウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>バアイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>テイシュツ</t>
     </rPh>
@@ -1172,50 +1013,212 @@
     <rPh sb="5" eb="7">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>コウモク</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ハイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>コウモク</t>
     </rPh>
     <rPh sb="27" eb="30">
       <t>ヘンコウトドケ</t>
     </rPh>
     <rPh sb="31" eb="33">
       <t>テイシュツ</t>
     </rPh>
     <rPh sb="34" eb="38">
       <t>デンシシンセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>障害福祉情報サービスかながわ＞文書・カテゴリ検索＞２．横浜市からのお知らせ＞③変更等に関する届出等様式（障害者総合支援法）</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>別紙様式第一号（申請書）</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ダイイチ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>別紙様式第一号（申請書）</t>
+    <rPh sb="8" eb="10">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>付表15（計画相談支援）又は付表14（地域移行支援・地域定着支援）</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>テイチャク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>シエン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（参考様式９－２）第３６条第３項各号に関する誓約書</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>別紙１（他の法律において既に指定を受けている事業等）</t>
+    <rPh sb="0" eb="2">
+      <t>ベッシ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ホウリツ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ナド</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（参考様式２）居室面積等一覧表　（※地域移行支援及び地域定着支援の指定を受けていて一時滞在又は宿泊体験を自事業所で行う場合）</t>
+    <rPh sb="18" eb="20">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>チイキ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>テイチャク</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>イチジ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>タイザイ</t>
+    </rPh>
+    <rPh sb="45" eb="46">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>シュクハク</t>
+    </rPh>
+    <rPh sb="49" eb="51">
+      <t>タイケン</t>
+    </rPh>
+    <rPh sb="52" eb="53">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="53" eb="56">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="57" eb="58">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="59" eb="61">
+      <t>バアイ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="42" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -2559,334 +2562,334 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="28" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...187 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="45">
     <cellStyle name="20% - アクセント 1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="アクセント 4" xfId="22" builtinId="41" customBuiltin="1"/>
@@ -6270,163 +6273,197 @@
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック" pitchFamily="49" charset="-128"/>
               <a:ea typeface="ＭＳ ゴシック" pitchFamily="49" charset="-128"/>
             </a:rPr>
             <a:t>12</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US" sz="1000">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ ゴシック" pitchFamily="49" charset="-128"/>
               <a:ea typeface="ＭＳ ゴシック" pitchFamily="49" charset="-128"/>
             </a:rPr>
             <a:t>）</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6569,1421 +6606,1421 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:syoruisakuseitantoushanoadoresu@city.yokohama.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31FD8850-DF80-4ABC-AB0D-49CF32D945F7}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:BY54"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" topLeftCell="A7" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AK5" sqref="AK5"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="33" width="2.625" style="6"/>
     <col min="34" max="34" width="3.5" style="6" bestFit="1" customWidth="1"/>
     <col min="35" max="16384" width="2.625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="115" t="s">
-[...39 lines deleted...]
-      <c r="AM1" s="115"/>
+      <c r="A1" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
     </row>
     <row r="2" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="115" t="s">
-[...39 lines deleted...]
-      <c r="AM2" s="115"/>
+      <c r="A2" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
     </row>
     <row r="3" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AB3" s="5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="AF3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AH3" s="5">
         <v>99</v>
       </c>
       <c r="AI3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AJ3" s="5">
         <v>9</v>
       </c>
       <c r="AK3" s="5">
         <v>9</v>
       </c>
       <c r="AL3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="T5" s="116" t="s">
+      <c r="T5" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="116"/>
-      <c r="V5" s="116"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
       <c r="X5" s="5" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="M6" s="117" t="s">
-[...8 lines deleted...]
-      <c r="T6" s="118" t="s">
+      <c r="M6" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="118"/>
-      <c r="V6" s="118"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
       <c r="X6" s="5" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="M7" s="119"/>
-[...6 lines deleted...]
-      <c r="T7" s="116" t="s">
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="116"/>
-      <c r="V7" s="116"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
       <c r="X7" s="5" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="T8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="X8" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD8" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="X8" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF8" s="5" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
     </row>
     <row r="9" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="N9" s="86" t="s">
+      <c r="N9" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="O9" s="87"/>
-[...3 lines deleted...]
-      <c r="S9" s="88"/>
+      <c r="O9" s="67"/>
+      <c r="P9" s="67"/>
+      <c r="Q9" s="67"/>
+      <c r="R9" s="67"/>
+      <c r="S9" s="68"/>
       <c r="T9" s="7">
         <v>1</v>
       </c>
       <c r="U9" s="7">
         <v>4</v>
       </c>
       <c r="V9" s="7">
         <v>3</v>
       </c>
       <c r="W9" s="7">
         <v>0</v>
       </c>
       <c r="X9" s="7">
         <v>1</v>
       </c>
       <c r="Y9" s="7">
         <v>9</v>
       </c>
       <c r="Z9" s="7">
         <v>9</v>
       </c>
       <c r="AA9" s="7">
         <v>9</v>
       </c>
       <c r="AB9" s="7">
         <v>9</v>
       </c>
       <c r="AC9" s="7">
         <v>9</v>
       </c>
-      <c r="AD9" s="89" t="s">
+      <c r="AD9" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="AE9" s="89"/>
-[...4 lines deleted...]
-      <c r="AJ9" s="89"/>
+      <c r="AE9" s="69"/>
+      <c r="AF9" s="69"/>
+      <c r="AG9" s="69"/>
+      <c r="AH9" s="69"/>
+      <c r="AI9" s="69"/>
+      <c r="AJ9" s="69"/>
       <c r="AK9" s="7">
         <v>5</v>
       </c>
       <c r="AL9" s="7">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="90" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="96" t="s">
+      <c r="A10" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="H10" s="97"/>
-[...31 lines deleted...]
-      <c r="AL10" s="101"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="78"/>
+      <c r="N10" s="79" t="s">
+        <v>56</v>
+      </c>
+      <c r="O10" s="80"/>
+      <c r="P10" s="80"/>
+      <c r="Q10" s="80"/>
+      <c r="R10" s="80"/>
+      <c r="S10" s="80"/>
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="V10" s="80"/>
+      <c r="W10" s="80"/>
+      <c r="X10" s="80"/>
+      <c r="Y10" s="80"/>
+      <c r="Z10" s="80"/>
+      <c r="AA10" s="80"/>
+      <c r="AB10" s="80"/>
+      <c r="AC10" s="80"/>
+      <c r="AD10" s="80"/>
+      <c r="AE10" s="80"/>
+      <c r="AF10" s="80"/>
+      <c r="AG10" s="80"/>
+      <c r="AH10" s="80"/>
+      <c r="AI10" s="80"/>
+      <c r="AJ10" s="80"/>
+      <c r="AK10" s="80"/>
+      <c r="AL10" s="81"/>
     </row>
     <row r="11" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...5 lines deleted...]
-      <c r="G11" s="126" t="s">
+      <c r="A11" s="72"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="127"/>
-[...31 lines deleted...]
-      <c r="AL11" s="104"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="52"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="52"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="O11" s="83"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="83"/>
+      <c r="R11" s="83"/>
+      <c r="S11" s="83"/>
+      <c r="T11" s="83"/>
+      <c r="U11" s="83"/>
+      <c r="V11" s="83"/>
+      <c r="W11" s="83"/>
+      <c r="X11" s="83"/>
+      <c r="Y11" s="83"/>
+      <c r="Z11" s="83"/>
+      <c r="AA11" s="83"/>
+      <c r="AB11" s="83"/>
+      <c r="AC11" s="83"/>
+      <c r="AD11" s="83"/>
+      <c r="AE11" s="83"/>
+      <c r="AF11" s="83"/>
+      <c r="AG11" s="83"/>
+      <c r="AH11" s="83"/>
+      <c r="AI11" s="83"/>
+      <c r="AJ11" s="83"/>
+      <c r="AK11" s="83"/>
+      <c r="AL11" s="84"/>
     </row>
     <row r="12" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...31 lines deleted...]
-      <c r="Y12" s="120" t="s">
+      <c r="A12" s="72"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="54" t="s">
         <v>60</v>
       </c>
-      <c r="Z12" s="121"/>
-[...15 lines deleted...]
-      <c r="AL12" s="122"/>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="52"/>
+      <c r="M12" s="53"/>
+      <c r="N12" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="59"/>
+      <c r="R12" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+      <c r="U12" s="46"/>
+      <c r="V12" s="46"/>
+      <c r="W12" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="X12" s="59"/>
+      <c r="Y12" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z12" s="46"/>
+      <c r="AA12" s="46"/>
+      <c r="AB12" s="46"/>
+      <c r="AC12" s="46"/>
+      <c r="AD12" s="46"/>
+      <c r="AE12" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="AF12" s="93"/>
+      <c r="AG12" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="AH12" s="46"/>
+      <c r="AI12" s="46"/>
+      <c r="AJ12" s="46"/>
+      <c r="AK12" s="46"/>
+      <c r="AL12" s="47"/>
     </row>
     <row r="13" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="92"/>
-[...40 lines deleted...]
-      <c r="AL13" s="125"/>
+      <c r="A13" s="72"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="O13" s="86"/>
+      <c r="P13" s="86"/>
+      <c r="Q13" s="86"/>
+      <c r="R13" s="48" t="s">
+        <v>62</v>
+      </c>
+      <c r="S13" s="49"/>
+      <c r="T13" s="49"/>
+      <c r="U13" s="49"/>
+      <c r="V13" s="49"/>
+      <c r="W13" s="49"/>
+      <c r="X13" s="49"/>
+      <c r="Y13" s="49"/>
+      <c r="Z13" s="49"/>
+      <c r="AA13" s="49"/>
+      <c r="AB13" s="49"/>
+      <c r="AC13" s="49"/>
+      <c r="AD13" s="49"/>
+      <c r="AE13" s="49"/>
+      <c r="AF13" s="49"/>
+      <c r="AG13" s="49"/>
+      <c r="AH13" s="49"/>
+      <c r="AI13" s="49"/>
+      <c r="AJ13" s="49"/>
+      <c r="AK13" s="49"/>
+      <c r="AL13" s="50"/>
     </row>
     <row r="14" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="94"/>
-[...5 lines deleted...]
-      <c r="G14" s="107" t="s">
+      <c r="A14" s="74"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="75"/>
+      <c r="E14" s="75"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H14" s="108"/>
-[...31 lines deleted...]
-      <c r="AL14" s="112"/>
+      <c r="H14" s="88"/>
+      <c r="I14" s="88"/>
+      <c r="J14" s="88"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="89"/>
+      <c r="N14" s="90" t="s">
+        <v>59</v>
+      </c>
+      <c r="O14" s="91"/>
+      <c r="P14" s="91"/>
+      <c r="Q14" s="91"/>
+      <c r="R14" s="91"/>
+      <c r="S14" s="91"/>
+      <c r="T14" s="91"/>
+      <c r="U14" s="91"/>
+      <c r="V14" s="91"/>
+      <c r="W14" s="91"/>
+      <c r="X14" s="91"/>
+      <c r="Y14" s="91"/>
+      <c r="Z14" s="91"/>
+      <c r="AA14" s="91"/>
+      <c r="AB14" s="91"/>
+      <c r="AC14" s="91"/>
+      <c r="AD14" s="91"/>
+      <c r="AE14" s="91"/>
+      <c r="AF14" s="91"/>
+      <c r="AG14" s="91"/>
+      <c r="AH14" s="91"/>
+      <c r="AI14" s="91"/>
+      <c r="AJ14" s="91"/>
+      <c r="AK14" s="91"/>
+      <c r="AL14" s="92"/>
     </row>
     <row r="15" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
       <c r="Z15" s="10"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AD15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AF15" s="10"/>
       <c r="AG15" s="10"/>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
       <c r="AL15" s="10"/>
     </row>
     <row r="16" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
     </row>
     <row r="17" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="62" t="s">
-[...30 lines deleted...]
-      <c r="AD17" s="64"/>
+      <c r="A17" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="95"/>
+      <c r="C17" s="95"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="95"/>
+      <c r="F17" s="95"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="95"/>
+      <c r="I17" s="95"/>
+      <c r="J17" s="95"/>
+      <c r="K17" s="95"/>
+      <c r="L17" s="95"/>
+      <c r="M17" s="95"/>
+      <c r="N17" s="95"/>
+      <c r="O17" s="95"/>
+      <c r="P17" s="95"/>
+      <c r="Q17" s="95"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="95"/>
+      <c r="T17" s="95"/>
+      <c r="U17" s="95"/>
+      <c r="V17" s="95"/>
+      <c r="W17" s="95"/>
+      <c r="X17" s="95"/>
+      <c r="Y17" s="95"/>
+      <c r="Z17" s="95"/>
+      <c r="AA17" s="95"/>
+      <c r="AB17" s="95"/>
+      <c r="AC17" s="95"/>
+      <c r="AD17" s="96"/>
       <c r="AE17" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="14"/>
-      <c r="AJ17" s="78" t="s">
+      <c r="AJ17" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="AK17" s="79"/>
-[...1 lines deleted...]
-      <c r="AM17" s="80"/>
+      <c r="AK17" s="98"/>
+      <c r="AL17" s="98"/>
+      <c r="AM17" s="99"/>
     </row>
     <row r="18" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM18" s="54"/>
+      <c r="A18" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="101"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
+      <c r="H18" s="101"/>
+      <c r="I18" s="101"/>
+      <c r="J18" s="101"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="101"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="101"/>
+      <c r="O18" s="101"/>
+      <c r="P18" s="101"/>
+      <c r="Q18" s="101"/>
+      <c r="R18" s="101"/>
+      <c r="S18" s="101"/>
+      <c r="T18" s="101"/>
+      <c r="U18" s="101"/>
+      <c r="V18" s="101"/>
+      <c r="W18" s="101"/>
+      <c r="X18" s="101"/>
+      <c r="Y18" s="101"/>
+      <c r="Z18" s="101"/>
+      <c r="AA18" s="101"/>
+      <c r="AB18" s="101"/>
+      <c r="AC18" s="101"/>
+      <c r="AD18" s="102"/>
+      <c r="AE18" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF18" s="104"/>
+      <c r="AG18" s="104"/>
+      <c r="AH18" s="104"/>
+      <c r="AI18" s="105"/>
+      <c r="AJ18" s="106"/>
+      <c r="AK18" s="106"/>
+      <c r="AL18" s="106"/>
+      <c r="AM18" s="107"/>
     </row>
     <row r="19" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM19" s="54"/>
+      <c r="A19" s="100" t="s">
+        <v>67</v>
+      </c>
+      <c r="B19" s="101"/>
+      <c r="C19" s="101"/>
+      <c r="D19" s="101"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="101"/>
+      <c r="G19" s="101"/>
+      <c r="H19" s="101"/>
+      <c r="I19" s="101"/>
+      <c r="J19" s="101"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="101"/>
+      <c r="M19" s="101"/>
+      <c r="N19" s="101"/>
+      <c r="O19" s="101"/>
+      <c r="P19" s="101"/>
+      <c r="Q19" s="101"/>
+      <c r="R19" s="101"/>
+      <c r="S19" s="101"/>
+      <c r="T19" s="101"/>
+      <c r="U19" s="101"/>
+      <c r="V19" s="101"/>
+      <c r="W19" s="101"/>
+      <c r="X19" s="101"/>
+      <c r="Y19" s="101"/>
+      <c r="Z19" s="101"/>
+      <c r="AA19" s="108"/>
+      <c r="AB19" s="108"/>
+      <c r="AC19" s="108"/>
+      <c r="AD19" s="109"/>
+      <c r="AE19" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF19" s="104"/>
+      <c r="AG19" s="104"/>
+      <c r="AH19" s="104"/>
+      <c r="AI19" s="105"/>
+      <c r="AJ19" s="106"/>
+      <c r="AK19" s="106"/>
+      <c r="AL19" s="106"/>
+      <c r="AM19" s="107"/>
     </row>
     <row r="20" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM20" s="54"/>
+      <c r="A20" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="101"/>
+      <c r="H20" s="101"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="101"/>
+      <c r="M20" s="101"/>
+      <c r="N20" s="101"/>
+      <c r="O20" s="101"/>
+      <c r="P20" s="101"/>
+      <c r="Q20" s="101"/>
+      <c r="R20" s="101"/>
+      <c r="S20" s="101"/>
+      <c r="T20" s="101"/>
+      <c r="U20" s="101"/>
+      <c r="V20" s="101"/>
+      <c r="W20" s="101"/>
+      <c r="X20" s="101"/>
+      <c r="Y20" s="101"/>
+      <c r="Z20" s="101"/>
+      <c r="AA20" s="101"/>
+      <c r="AB20" s="101"/>
+      <c r="AC20" s="101"/>
+      <c r="AD20" s="102"/>
+      <c r="AE20" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF20" s="104"/>
+      <c r="AG20" s="104"/>
+      <c r="AH20" s="104"/>
+      <c r="AI20" s="105"/>
+      <c r="AJ20" s="106"/>
+      <c r="AK20" s="106"/>
+      <c r="AL20" s="106"/>
+      <c r="AM20" s="107"/>
     </row>
     <row r="21" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM21" s="54"/>
+      <c r="A21" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="101"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="101"/>
+      <c r="M21" s="101"/>
+      <c r="N21" s="101"/>
+      <c r="O21" s="101"/>
+      <c r="P21" s="101"/>
+      <c r="Q21" s="101"/>
+      <c r="R21" s="101"/>
+      <c r="S21" s="101"/>
+      <c r="T21" s="101"/>
+      <c r="U21" s="101"/>
+      <c r="V21" s="101"/>
+      <c r="W21" s="101"/>
+      <c r="X21" s="101"/>
+      <c r="Y21" s="101"/>
+      <c r="Z21" s="101"/>
+      <c r="AA21" s="108"/>
+      <c r="AB21" s="108"/>
+      <c r="AC21" s="108"/>
+      <c r="AD21" s="109"/>
+      <c r="AE21" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF21" s="104"/>
+      <c r="AG21" s="104"/>
+      <c r="AH21" s="104"/>
+      <c r="AI21" s="105"/>
+      <c r="AJ21" s="106"/>
+      <c r="AK21" s="106"/>
+      <c r="AL21" s="106"/>
+      <c r="AM21" s="107"/>
     </row>
     <row r="22" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM22" s="54"/>
+      <c r="A22" s="100" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="101"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="101"/>
+      <c r="M22" s="101"/>
+      <c r="N22" s="101"/>
+      <c r="O22" s="101"/>
+      <c r="P22" s="101"/>
+      <c r="Q22" s="101"/>
+      <c r="R22" s="101"/>
+      <c r="S22" s="101"/>
+      <c r="T22" s="101"/>
+      <c r="U22" s="101"/>
+      <c r="V22" s="101"/>
+      <c r="W22" s="101"/>
+      <c r="X22" s="101"/>
+      <c r="Y22" s="101"/>
+      <c r="Z22" s="101"/>
+      <c r="AA22" s="101"/>
+      <c r="AB22" s="101"/>
+      <c r="AC22" s="101"/>
+      <c r="AD22" s="102"/>
+      <c r="AE22" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF22" s="104"/>
+      <c r="AG22" s="104"/>
+      <c r="AH22" s="104"/>
+      <c r="AI22" s="105"/>
+      <c r="AJ22" s="106"/>
+      <c r="AK22" s="106"/>
+      <c r="AL22" s="106"/>
+      <c r="AM22" s="107"/>
     </row>
     <row r="23" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM23" s="54"/>
+      <c r="A23" s="100" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="101"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="101"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="101"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="101"/>
+      <c r="Q23" s="101"/>
+      <c r="R23" s="101"/>
+      <c r="S23" s="101"/>
+      <c r="T23" s="101"/>
+      <c r="U23" s="101"/>
+      <c r="V23" s="101"/>
+      <c r="W23" s="101"/>
+      <c r="X23" s="101"/>
+      <c r="Y23" s="101"/>
+      <c r="Z23" s="101"/>
+      <c r="AA23" s="101"/>
+      <c r="AB23" s="101"/>
+      <c r="AC23" s="101"/>
+      <c r="AD23" s="102"/>
+      <c r="AE23" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF23" s="104"/>
+      <c r="AG23" s="104"/>
+      <c r="AH23" s="104"/>
+      <c r="AI23" s="105"/>
+      <c r="AJ23" s="106"/>
+      <c r="AK23" s="106"/>
+      <c r="AL23" s="106"/>
+      <c r="AM23" s="107"/>
     </row>
     <row r="24" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="49" t="s">
+      <c r="A24" s="100" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="101"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="101"/>
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="101"/>
+      <c r="S24" s="101"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="101"/>
+      <c r="V24" s="101"/>
+      <c r="W24" s="101"/>
+      <c r="X24" s="101"/>
+      <c r="Y24" s="101"/>
+      <c r="Z24" s="101"/>
+      <c r="AA24" s="101"/>
+      <c r="AB24" s="101"/>
+      <c r="AC24" s="101"/>
+      <c r="AD24" s="102"/>
+      <c r="AE24" s="103" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="50"/>
-[...38 lines deleted...]
-      <c r="AM24" s="54"/>
+      <c r="AF24" s="104"/>
+      <c r="AG24" s="104"/>
+      <c r="AH24" s="104"/>
+      <c r="AI24" s="105"/>
+      <c r="AJ24" s="106"/>
+      <c r="AK24" s="106"/>
+      <c r="AL24" s="106"/>
+      <c r="AM24" s="107"/>
     </row>
     <row r="25" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM25" s="54"/>
+      <c r="A25" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="101"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="101"/>
+      <c r="W25" s="101"/>
+      <c r="X25" s="101"/>
+      <c r="Y25" s="101"/>
+      <c r="Z25" s="101"/>
+      <c r="AA25" s="101"/>
+      <c r="AB25" s="108"/>
+      <c r="AC25" s="108"/>
+      <c r="AD25" s="109"/>
+      <c r="AE25" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF25" s="104"/>
+      <c r="AG25" s="104"/>
+      <c r="AH25" s="104"/>
+      <c r="AI25" s="105"/>
+      <c r="AJ25" s="106"/>
+      <c r="AK25" s="106"/>
+      <c r="AL25" s="106"/>
+      <c r="AM25" s="107"/>
     </row>
     <row r="26" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM26" s="54"/>
+      <c r="A26" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="101"/>
+      <c r="C26" s="101"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="101"/>
+      <c r="G26" s="101"/>
+      <c r="H26" s="101"/>
+      <c r="I26" s="101"/>
+      <c r="J26" s="101"/>
+      <c r="K26" s="101"/>
+      <c r="L26" s="101"/>
+      <c r="M26" s="101"/>
+      <c r="N26" s="101"/>
+      <c r="O26" s="101"/>
+      <c r="P26" s="101"/>
+      <c r="Q26" s="101"/>
+      <c r="R26" s="101"/>
+      <c r="S26" s="101"/>
+      <c r="T26" s="101"/>
+      <c r="U26" s="101"/>
+      <c r="V26" s="101"/>
+      <c r="W26" s="101"/>
+      <c r="X26" s="101"/>
+      <c r="Y26" s="101"/>
+      <c r="Z26" s="101"/>
+      <c r="AA26" s="101"/>
+      <c r="AB26" s="108"/>
+      <c r="AC26" s="108"/>
+      <c r="AD26" s="109"/>
+      <c r="AE26" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF26" s="104"/>
+      <c r="AG26" s="104"/>
+      <c r="AH26" s="104"/>
+      <c r="AI26" s="105"/>
+      <c r="AJ26" s="106"/>
+      <c r="AK26" s="106"/>
+      <c r="AL26" s="106"/>
+      <c r="AM26" s="107"/>
     </row>
     <row r="27" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM27" s="54"/>
+      <c r="A27" s="100" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="101"/>
+      <c r="F27" s="101"/>
+      <c r="G27" s="101"/>
+      <c r="H27" s="101"/>
+      <c r="I27" s="101"/>
+      <c r="J27" s="101"/>
+      <c r="K27" s="101"/>
+      <c r="L27" s="101"/>
+      <c r="M27" s="101"/>
+      <c r="N27" s="101"/>
+      <c r="O27" s="101"/>
+      <c r="P27" s="101"/>
+      <c r="Q27" s="101"/>
+      <c r="R27" s="101"/>
+      <c r="S27" s="101"/>
+      <c r="T27" s="101"/>
+      <c r="U27" s="101"/>
+      <c r="V27" s="101"/>
+      <c r="W27" s="101"/>
+      <c r="X27" s="101"/>
+      <c r="Y27" s="101"/>
+      <c r="Z27" s="101"/>
+      <c r="AA27" s="101"/>
+      <c r="AB27" s="108"/>
+      <c r="AC27" s="108"/>
+      <c r="AD27" s="109"/>
+      <c r="AE27" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF27" s="104"/>
+      <c r="AG27" s="104"/>
+      <c r="AH27" s="104"/>
+      <c r="AI27" s="105"/>
+      <c r="AJ27" s="106"/>
+      <c r="AK27" s="106"/>
+      <c r="AL27" s="106"/>
+      <c r="AM27" s="107"/>
     </row>
     <row r="28" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="62" t="s">
-[...30 lines deleted...]
-      <c r="AD28" s="64"/>
+      <c r="A28" s="94" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="95"/>
+      <c r="C28" s="95"/>
+      <c r="D28" s="95"/>
+      <c r="E28" s="95"/>
+      <c r="F28" s="95"/>
+      <c r="G28" s="95"/>
+      <c r="H28" s="95"/>
+      <c r="I28" s="95"/>
+      <c r="J28" s="95"/>
+      <c r="K28" s="95"/>
+      <c r="L28" s="95"/>
+      <c r="M28" s="95"/>
+      <c r="N28" s="95"/>
+      <c r="O28" s="95"/>
+      <c r="P28" s="95"/>
+      <c r="Q28" s="95"/>
+      <c r="R28" s="95"/>
+      <c r="S28" s="95"/>
+      <c r="T28" s="95"/>
+      <c r="U28" s="95"/>
+      <c r="V28" s="95"/>
+      <c r="W28" s="95"/>
+      <c r="X28" s="95"/>
+      <c r="Y28" s="95"/>
+      <c r="Z28" s="95"/>
+      <c r="AA28" s="95"/>
+      <c r="AB28" s="95"/>
+      <c r="AC28" s="95"/>
+      <c r="AD28" s="96"/>
       <c r="AE28" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
       <c r="AH28" s="13"/>
       <c r="AI28" s="14"/>
-      <c r="AJ28" s="78" t="s">
+      <c r="AJ28" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="AK28" s="79"/>
-[...1 lines deleted...]
-      <c r="AM28" s="80"/>
+      <c r="AK28" s="98"/>
+      <c r="AL28" s="98"/>
+      <c r="AM28" s="99"/>
     </row>
     <row r="29" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM29" s="54"/>
+      <c r="A29" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="101"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="101"/>
+      <c r="F29" s="101"/>
+      <c r="G29" s="101"/>
+      <c r="H29" s="101"/>
+      <c r="I29" s="101"/>
+      <c r="J29" s="101"/>
+      <c r="K29" s="101"/>
+      <c r="L29" s="101"/>
+      <c r="M29" s="101"/>
+      <c r="N29" s="101"/>
+      <c r="O29" s="101"/>
+      <c r="P29" s="101"/>
+      <c r="Q29" s="101"/>
+      <c r="R29" s="101"/>
+      <c r="S29" s="101"/>
+      <c r="T29" s="101"/>
+      <c r="U29" s="101"/>
+      <c r="V29" s="101"/>
+      <c r="W29" s="101"/>
+      <c r="X29" s="101"/>
+      <c r="Y29" s="101"/>
+      <c r="Z29" s="101"/>
+      <c r="AA29" s="101"/>
+      <c r="AB29" s="101"/>
+      <c r="AC29" s="101"/>
+      <c r="AD29" s="102"/>
+      <c r="AE29" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF29" s="111"/>
+      <c r="AG29" s="111"/>
+      <c r="AH29" s="111"/>
+      <c r="AI29" s="112"/>
+      <c r="AJ29" s="106"/>
+      <c r="AK29" s="106"/>
+      <c r="AL29" s="106"/>
+      <c r="AM29" s="107"/>
     </row>
     <row r="30" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM30" s="54"/>
+      <c r="A30" s="100" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="101"/>
+      <c r="G30" s="101"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="101"/>
+      <c r="J30" s="101"/>
+      <c r="K30" s="101"/>
+      <c r="L30" s="101"/>
+      <c r="M30" s="101"/>
+      <c r="N30" s="101"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="101"/>
+      <c r="Q30" s="101"/>
+      <c r="R30" s="101"/>
+      <c r="S30" s="101"/>
+      <c r="T30" s="101"/>
+      <c r="U30" s="101"/>
+      <c r="V30" s="101"/>
+      <c r="W30" s="101"/>
+      <c r="X30" s="101"/>
+      <c r="Y30" s="101"/>
+      <c r="Z30" s="101"/>
+      <c r="AA30" s="101"/>
+      <c r="AB30" s="101"/>
+      <c r="AC30" s="101"/>
+      <c r="AD30" s="102"/>
+      <c r="AE30" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF30" s="111"/>
+      <c r="AG30" s="111"/>
+      <c r="AH30" s="111"/>
+      <c r="AI30" s="112"/>
+      <c r="AJ30" s="106"/>
+      <c r="AK30" s="106"/>
+      <c r="AL30" s="106"/>
+      <c r="AM30" s="107"/>
     </row>
     <row r="31" spans="1:39" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="68" t="s">
-[...41 lines deleted...]
-      <c r="AM31" s="54"/>
+      <c r="A31" s="113" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="114"/>
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="114"/>
+      <c r="F31" s="114"/>
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="114"/>
+      <c r="J31" s="114"/>
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="114"/>
+      <c r="N31" s="114"/>
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="114"/>
+      <c r="R31" s="114"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="114"/>
+      <c r="U31" s="114"/>
+      <c r="V31" s="114"/>
+      <c r="W31" s="114"/>
+      <c r="X31" s="114"/>
+      <c r="Y31" s="114"/>
+      <c r="Z31" s="114"/>
+      <c r="AA31" s="114"/>
+      <c r="AB31" s="114"/>
+      <c r="AC31" s="114"/>
+      <c r="AD31" s="115"/>
+      <c r="AE31" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF31" s="111"/>
+      <c r="AG31" s="111"/>
+      <c r="AH31" s="111"/>
+      <c r="AI31" s="112"/>
+      <c r="AJ31" s="106"/>
+      <c r="AK31" s="106"/>
+      <c r="AL31" s="106"/>
+      <c r="AM31" s="107"/>
     </row>
     <row r="32" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="15"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
       <c r="S32" s="15"/>
       <c r="T32" s="15"/>
       <c r="U32" s="15"/>
       <c r="V32" s="15"/>
       <c r="W32" s="15"/>
       <c r="X32" s="15"/>
       <c r="Y32" s="15"/>
       <c r="Z32" s="15"/>
       <c r="AA32" s="15"/>
       <c r="AB32" s="15"/>
       <c r="AC32" s="15"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
       <c r="AL32" s="10"/>
     </row>
     <row r="33" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="74" t="s">
-[...39 lines deleted...]
-      <c r="AM33" s="74"/>
+      <c r="A33" s="116" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="116"/>
+      <c r="C33" s="116"/>
+      <c r="D33" s="116"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="116"/>
+      <c r="G33" s="116"/>
+      <c r="H33" s="116"/>
+      <c r="I33" s="116"/>
+      <c r="J33" s="116"/>
+      <c r="K33" s="116"/>
+      <c r="L33" s="116"/>
+      <c r="M33" s="116"/>
+      <c r="N33" s="116"/>
+      <c r="O33" s="116"/>
+      <c r="P33" s="116"/>
+      <c r="Q33" s="116"/>
+      <c r="R33" s="116"/>
+      <c r="S33" s="116"/>
+      <c r="T33" s="116"/>
+      <c r="U33" s="116"/>
+      <c r="V33" s="116"/>
+      <c r="W33" s="116"/>
+      <c r="X33" s="116"/>
+      <c r="Y33" s="116"/>
+      <c r="Z33" s="116"/>
+      <c r="AA33" s="116"/>
+      <c r="AB33" s="116"/>
+      <c r="AC33" s="116"/>
+      <c r="AD33" s="116"/>
+      <c r="AE33" s="116"/>
+      <c r="AF33" s="116"/>
+      <c r="AG33" s="116"/>
+      <c r="AH33" s="116"/>
+      <c r="AI33" s="116"/>
+      <c r="AJ33" s="116"/>
+      <c r="AK33" s="116"/>
+      <c r="AL33" s="116"/>
+      <c r="AM33" s="116"/>
       <c r="AN33" s="16"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="16"/>
       <c r="AS33" s="16"/>
       <c r="AT33" s="16"/>
       <c r="AU33" s="16"/>
       <c r="AV33" s="16"/>
       <c r="AW33" s="16"/>
       <c r="AX33" s="16"/>
       <c r="AY33" s="16"/>
       <c r="AZ33" s="16"/>
       <c r="BA33" s="16"/>
       <c r="BB33" s="16"/>
       <c r="BC33" s="16"/>
       <c r="BD33" s="16"/>
       <c r="BE33" s="16"/>
       <c r="BF33" s="16"/>
       <c r="BG33" s="16"/>
       <c r="BH33" s="16"/>
       <c r="BI33" s="16"/>
       <c r="BJ33" s="16"/>
       <c r="BK33" s="16"/>
       <c r="BL33" s="16"/>
       <c r="BM33" s="16"/>
       <c r="BN33" s="16"/>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="16"/>
       <c r="BR33" s="16"/>
       <c r="BS33" s="16"/>
       <c r="BT33" s="16"/>
       <c r="BU33" s="16"/>
       <c r="BV33" s="16"/>
       <c r="BW33" s="16"/>
       <c r="BX33" s="16"/>
       <c r="BY33" s="16"/>
     </row>
     <row r="34" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="19"/>
       <c r="T34" s="20"/>
       <c r="U34" s="19"/>
-      <c r="V34" s="75" t="s">
-[...18 lines deleted...]
-      <c r="AM34" s="75"/>
+      <c r="V34" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="W34" s="117"/>
+      <c r="X34" s="117"/>
+      <c r="Y34" s="117"/>
+      <c r="Z34" s="117"/>
+      <c r="AA34" s="117"/>
+      <c r="AB34" s="117"/>
+      <c r="AC34" s="117"/>
+      <c r="AD34" s="117"/>
+      <c r="AE34" s="117"/>
+      <c r="AF34" s="117"/>
+      <c r="AG34" s="117"/>
+      <c r="AH34" s="117"/>
+      <c r="AI34" s="117"/>
+      <c r="AJ34" s="117"/>
+      <c r="AK34" s="117"/>
+      <c r="AL34" s="117"/>
+      <c r="AM34" s="117"/>
       <c r="AN34" s="16"/>
       <c r="AO34" s="16"/>
       <c r="AP34" s="16"/>
       <c r="AQ34" s="16"/>
       <c r="AR34" s="16"/>
       <c r="AS34" s="16"/>
       <c r="AT34" s="16"/>
       <c r="AU34" s="16"/>
       <c r="AV34" s="16"/>
       <c r="AW34" s="16"/>
       <c r="AX34" s="16"/>
       <c r="AY34" s="16"/>
       <c r="AZ34" s="16"/>
       <c r="BA34" s="16"/>
       <c r="BB34" s="16"/>
       <c r="BC34" s="16"/>
       <c r="BD34" s="16"/>
       <c r="BE34" s="16"/>
       <c r="BF34" s="16"/>
       <c r="BG34" s="16"/>
       <c r="BH34" s="16"/>
       <c r="BI34" s="16"/>
       <c r="BJ34" s="16"/>
       <c r="BK34" s="16"/>
       <c r="BL34" s="16"/>
@@ -8060,171 +8097,171 @@
       <c r="BD35" s="16"/>
       <c r="BE35" s="16"/>
       <c r="BF35" s="16"/>
       <c r="BG35" s="16"/>
       <c r="BH35" s="16"/>
       <c r="BI35" s="16"/>
       <c r="BJ35" s="16"/>
       <c r="BK35" s="16"/>
       <c r="BL35" s="16"/>
       <c r="BM35" s="16"/>
       <c r="BN35" s="16"/>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="16"/>
       <c r="BR35" s="16"/>
       <c r="BS35" s="16"/>
       <c r="BT35" s="16"/>
       <c r="BU35" s="16"/>
       <c r="BV35" s="16"/>
       <c r="BW35" s="16"/>
       <c r="BX35" s="16"/>
       <c r="BY35" s="16"/>
     </row>
     <row r="36" spans="1:77" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A36" s="2"/>
-      <c r="B36" s="76" t="s">
-[...17 lines deleted...]
-      <c r="R36" s="76"/>
+      <c r="B36" s="118" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="118"/>
+      <c r="D36" s="118"/>
+      <c r="E36" s="118"/>
+      <c r="F36" s="118"/>
+      <c r="G36" s="118"/>
+      <c r="H36" s="118"/>
+      <c r="I36" s="118"/>
+      <c r="J36" s="118"/>
+      <c r="K36" s="118"/>
+      <c r="L36" s="118"/>
+      <c r="M36" s="118"/>
+      <c r="N36" s="118"/>
+      <c r="O36" s="118"/>
+      <c r="P36" s="118"/>
+      <c r="Q36" s="118"/>
+      <c r="R36" s="118"/>
       <c r="S36" s="25"/>
       <c r="T36" s="26"/>
       <c r="U36" s="25"/>
-      <c r="V36" s="77" t="s">
-[...18 lines deleted...]
-      <c r="AM36" s="77"/>
+      <c r="V36" s="119" t="s">
+        <v>38</v>
+      </c>
+      <c r="W36" s="119"/>
+      <c r="X36" s="119"/>
+      <c r="Y36" s="119"/>
+      <c r="Z36" s="119"/>
+      <c r="AA36" s="119"/>
+      <c r="AB36" s="119"/>
+      <c r="AC36" s="119"/>
+      <c r="AD36" s="119"/>
+      <c r="AE36" s="119"/>
+      <c r="AF36" s="119"/>
+      <c r="AG36" s="119"/>
+      <c r="AH36" s="119"/>
+      <c r="AI36" s="119"/>
+      <c r="AJ36" s="119"/>
+      <c r="AK36" s="119"/>
+      <c r="AL36" s="119"/>
+      <c r="AM36" s="119"/>
       <c r="AN36" s="16"/>
       <c r="AO36" s="16"/>
       <c r="AP36" s="16"/>
       <c r="AQ36" s="16"/>
       <c r="AR36" s="16"/>
       <c r="AS36" s="16"/>
       <c r="AT36" s="16"/>
       <c r="AU36" s="16"/>
       <c r="AV36" s="16"/>
       <c r="AW36" s="16"/>
       <c r="AX36" s="16"/>
       <c r="AY36" s="16"/>
       <c r="AZ36" s="16"/>
       <c r="BA36" s="16"/>
       <c r="BB36" s="16"/>
       <c r="BC36" s="16"/>
       <c r="BD36" s="16"/>
       <c r="BE36" s="16"/>
       <c r="BF36" s="16"/>
       <c r="BG36" s="16"/>
       <c r="BH36" s="16"/>
       <c r="BI36" s="16"/>
       <c r="BJ36" s="16"/>
       <c r="BK36" s="16"/>
       <c r="BL36" s="16"/>
       <c r="BM36" s="16"/>
       <c r="BN36" s="16"/>
       <c r="BO36" s="16"/>
       <c r="BP36" s="16"/>
       <c r="BQ36" s="16"/>
       <c r="BR36" s="16"/>
       <c r="BS36" s="16"/>
       <c r="BT36" s="16"/>
       <c r="BU36" s="16"/>
       <c r="BV36" s="16"/>
       <c r="BW36" s="16"/>
       <c r="BX36" s="16"/>
       <c r="BY36" s="16"/>
     </row>
     <row r="37" spans="1:77" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27"/>
-      <c r="B37" s="76"/>
-[...15 lines deleted...]
-      <c r="R37" s="76"/>
+      <c r="B37" s="118"/>
+      <c r="C37" s="118"/>
+      <c r="D37" s="118"/>
+      <c r="E37" s="118"/>
+      <c r="F37" s="118"/>
+      <c r="G37" s="118"/>
+      <c r="H37" s="118"/>
+      <c r="I37" s="118"/>
+      <c r="J37" s="118"/>
+      <c r="K37" s="118"/>
+      <c r="L37" s="118"/>
+      <c r="M37" s="118"/>
+      <c r="N37" s="118"/>
+      <c r="O37" s="118"/>
+      <c r="P37" s="118"/>
+      <c r="Q37" s="118"/>
+      <c r="R37" s="118"/>
       <c r="S37" s="25"/>
       <c r="T37" s="26"/>
       <c r="U37" s="25"/>
-      <c r="V37" s="77"/>
-[...16 lines deleted...]
-      <c r="AM37" s="77"/>
+      <c r="V37" s="119"/>
+      <c r="W37" s="119"/>
+      <c r="X37" s="119"/>
+      <c r="Y37" s="119"/>
+      <c r="Z37" s="119"/>
+      <c r="AA37" s="119"/>
+      <c r="AB37" s="119"/>
+      <c r="AC37" s="119"/>
+      <c r="AD37" s="119"/>
+      <c r="AE37" s="119"/>
+      <c r="AF37" s="119"/>
+      <c r="AG37" s="119"/>
+      <c r="AH37" s="119"/>
+      <c r="AI37" s="119"/>
+      <c r="AJ37" s="119"/>
+      <c r="AK37" s="119"/>
+      <c r="AL37" s="119"/>
+      <c r="AM37" s="119"/>
       <c r="AN37" s="16"/>
       <c r="AO37" s="16"/>
       <c r="AP37" s="16"/>
       <c r="AQ37" s="16"/>
       <c r="AR37" s="16"/>
       <c r="AS37" s="16"/>
       <c r="AT37" s="16"/>
       <c r="AU37" s="16"/>
       <c r="AV37" s="16"/>
       <c r="AW37" s="16"/>
       <c r="AX37" s="16"/>
       <c r="AY37" s="16"/>
       <c r="AZ37" s="16"/>
       <c r="BA37" s="16"/>
       <c r="BB37" s="16"/>
       <c r="BC37" s="16"/>
       <c r="BD37" s="16"/>
       <c r="BE37" s="16"/>
       <c r="BF37" s="16"/>
       <c r="BG37" s="16"/>
       <c r="BH37" s="16"/>
       <c r="BI37" s="16"/>
       <c r="BJ37" s="16"/>
       <c r="BK37" s="16"/>
       <c r="BL37" s="16"/>
@@ -8304,353 +8341,353 @@
       <c r="BG38" s="16"/>
       <c r="BH38" s="16"/>
       <c r="BI38" s="16"/>
       <c r="BJ38" s="16"/>
       <c r="BK38" s="16"/>
       <c r="BL38" s="16"/>
       <c r="BM38" s="16"/>
       <c r="BN38" s="16"/>
       <c r="BO38" s="16"/>
       <c r="BP38" s="16"/>
       <c r="BQ38" s="16"/>
       <c r="BR38" s="16"/>
       <c r="BS38" s="16"/>
       <c r="BT38" s="16"/>
       <c r="BU38" s="16"/>
       <c r="BV38" s="16"/>
       <c r="BW38" s="16"/>
       <c r="BX38" s="16"/>
       <c r="BY38" s="16"/>
     </row>
     <row r="39" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="34"/>
       <c r="B39" s="35"/>
       <c r="C39" s="36"/>
       <c r="D39" s="2"/>
-      <c r="E39" s="62" t="s">
-[...27 lines deleted...]
-      <c r="AE39" s="65" t="s">
+      <c r="E39" s="94" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" s="95"/>
+      <c r="G39" s="95"/>
+      <c r="H39" s="95"/>
+      <c r="I39" s="95"/>
+      <c r="J39" s="95"/>
+      <c r="K39" s="95"/>
+      <c r="L39" s="95"/>
+      <c r="M39" s="95"/>
+      <c r="N39" s="95"/>
+      <c r="O39" s="95"/>
+      <c r="P39" s="95"/>
+      <c r="Q39" s="95"/>
+      <c r="R39" s="95"/>
+      <c r="S39" s="95"/>
+      <c r="T39" s="95"/>
+      <c r="U39" s="95"/>
+      <c r="V39" s="95"/>
+      <c r="W39" s="95"/>
+      <c r="X39" s="95"/>
+      <c r="Y39" s="95"/>
+      <c r="Z39" s="95"/>
+      <c r="AA39" s="95"/>
+      <c r="AB39" s="95"/>
+      <c r="AC39" s="95"/>
+      <c r="AD39" s="96"/>
+      <c r="AE39" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="AF39" s="65"/>
-[...3 lines deleted...]
-      <c r="AJ39" s="66" t="s">
+      <c r="AF39" s="120"/>
+      <c r="AG39" s="120"/>
+      <c r="AH39" s="120"/>
+      <c r="AI39" s="120"/>
+      <c r="AJ39" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="AK39" s="66"/>
-[...1 lines deleted...]
-      <c r="AM39" s="67"/>
+      <c r="AK39" s="121"/>
+      <c r="AL39" s="121"/>
+      <c r="AM39" s="122"/>
     </row>
     <row r="40" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="1"/>
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="1"/>
-      <c r="E40" s="49" t="s">
-[...35 lines deleted...]
-      <c r="AM40" s="54"/>
+      <c r="E40" s="100" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" s="101"/>
+      <c r="G40" s="101"/>
+      <c r="H40" s="101"/>
+      <c r="I40" s="101"/>
+      <c r="J40" s="101"/>
+      <c r="K40" s="101"/>
+      <c r="L40" s="101"/>
+      <c r="M40" s="101"/>
+      <c r="N40" s="101"/>
+      <c r="O40" s="101"/>
+      <c r="P40" s="101"/>
+      <c r="Q40" s="101"/>
+      <c r="R40" s="101"/>
+      <c r="S40" s="101"/>
+      <c r="T40" s="101"/>
+      <c r="U40" s="101"/>
+      <c r="V40" s="101"/>
+      <c r="W40" s="101"/>
+      <c r="X40" s="101"/>
+      <c r="Y40" s="101"/>
+      <c r="Z40" s="101"/>
+      <c r="AA40" s="101"/>
+      <c r="AB40" s="101"/>
+      <c r="AC40" s="101"/>
+      <c r="AD40" s="102"/>
+      <c r="AE40" s="123"/>
+      <c r="AF40" s="123"/>
+      <c r="AG40" s="123"/>
+      <c r="AH40" s="123"/>
+      <c r="AI40" s="123"/>
+      <c r="AJ40" s="106"/>
+      <c r="AK40" s="106"/>
+      <c r="AL40" s="106"/>
+      <c r="AM40" s="107"/>
     </row>
     <row r="41" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="1"/>
       <c r="B41" s="2"/>
       <c r="C41" s="3"/>
       <c r="D41" s="1"/>
-      <c r="E41" s="49" t="s">
+      <c r="E41" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="F41" s="50"/>
-[...34 lines deleted...]
-      <c r="AM41" s="54"/>
+      <c r="F41" s="101"/>
+      <c r="G41" s="101"/>
+      <c r="H41" s="101"/>
+      <c r="I41" s="101"/>
+      <c r="J41" s="101"/>
+      <c r="K41" s="101"/>
+      <c r="L41" s="101"/>
+      <c r="M41" s="101"/>
+      <c r="N41" s="101"/>
+      <c r="O41" s="101"/>
+      <c r="P41" s="101"/>
+      <c r="Q41" s="101"/>
+      <c r="R41" s="101"/>
+      <c r="S41" s="101"/>
+      <c r="T41" s="101"/>
+      <c r="U41" s="101"/>
+      <c r="V41" s="101"/>
+      <c r="W41" s="101"/>
+      <c r="X41" s="101"/>
+      <c r="Y41" s="101"/>
+      <c r="Z41" s="101"/>
+      <c r="AA41" s="101"/>
+      <c r="AB41" s="101"/>
+      <c r="AC41" s="101"/>
+      <c r="AD41" s="102"/>
+      <c r="AE41" s="123" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF41" s="123"/>
+      <c r="AG41" s="123"/>
+      <c r="AH41" s="123"/>
+      <c r="AI41" s="123"/>
+      <c r="AJ41" s="106"/>
+      <c r="AK41" s="106"/>
+      <c r="AL41" s="106"/>
+      <c r="AM41" s="107"/>
     </row>
     <row r="42" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="1"/>
       <c r="B42" s="2"/>
       <c r="C42" s="3"/>
       <c r="D42" s="1"/>
-      <c r="E42" s="49" t="s">
-[...35 lines deleted...]
-      <c r="AM42" s="54"/>
+      <c r="E42" s="100" t="s">
+        <v>48</v>
+      </c>
+      <c r="F42" s="101"/>
+      <c r="G42" s="101"/>
+      <c r="H42" s="101"/>
+      <c r="I42" s="101"/>
+      <c r="J42" s="101"/>
+      <c r="K42" s="101"/>
+      <c r="L42" s="101"/>
+      <c r="M42" s="101"/>
+      <c r="N42" s="101"/>
+      <c r="O42" s="101"/>
+      <c r="P42" s="101"/>
+      <c r="Q42" s="101"/>
+      <c r="R42" s="101"/>
+      <c r="S42" s="101"/>
+      <c r="T42" s="101"/>
+      <c r="U42" s="101"/>
+      <c r="V42" s="101"/>
+      <c r="W42" s="101"/>
+      <c r="X42" s="101"/>
+      <c r="Y42" s="101"/>
+      <c r="Z42" s="101"/>
+      <c r="AA42" s="101"/>
+      <c r="AB42" s="101"/>
+      <c r="AC42" s="101"/>
+      <c r="AD42" s="102"/>
+      <c r="AE42" s="123"/>
+      <c r="AF42" s="123"/>
+      <c r="AG42" s="123"/>
+      <c r="AH42" s="123"/>
+      <c r="AI42" s="123"/>
+      <c r="AJ42" s="106"/>
+      <c r="AK42" s="106"/>
+      <c r="AL42" s="106"/>
+      <c r="AM42" s="107"/>
     </row>
     <row r="43" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="1"/>
       <c r="B43" s="2"/>
       <c r="C43" s="3"/>
       <c r="D43" s="1"/>
-      <c r="E43" s="49" t="s">
+      <c r="E43" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="F43" s="50"/>
-[...34 lines deleted...]
-      <c r="AM43" s="54"/>
+      <c r="F43" s="101"/>
+      <c r="G43" s="101"/>
+      <c r="H43" s="101"/>
+      <c r="I43" s="101"/>
+      <c r="J43" s="101"/>
+      <c r="K43" s="101"/>
+      <c r="L43" s="101"/>
+      <c r="M43" s="101"/>
+      <c r="N43" s="101"/>
+      <c r="O43" s="101"/>
+      <c r="P43" s="101"/>
+      <c r="Q43" s="101"/>
+      <c r="R43" s="101"/>
+      <c r="S43" s="101"/>
+      <c r="T43" s="101"/>
+      <c r="U43" s="101"/>
+      <c r="V43" s="101"/>
+      <c r="W43" s="101"/>
+      <c r="X43" s="101"/>
+      <c r="Y43" s="101"/>
+      <c r="Z43" s="101"/>
+      <c r="AA43" s="101"/>
+      <c r="AB43" s="101"/>
+      <c r="AC43" s="101"/>
+      <c r="AD43" s="102"/>
+      <c r="AE43" s="123" t="s">
+        <v>50</v>
+      </c>
+      <c r="AF43" s="123"/>
+      <c r="AG43" s="123"/>
+      <c r="AH43" s="123"/>
+      <c r="AI43" s="123"/>
+      <c r="AJ43" s="106"/>
+      <c r="AK43" s="106"/>
+      <c r="AL43" s="106"/>
+      <c r="AM43" s="107"/>
     </row>
     <row r="44" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="1"/>
       <c r="B44" s="2"/>
       <c r="C44" s="3"/>
       <c r="D44" s="1"/>
-      <c r="E44" s="49" t="s">
+      <c r="E44" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="F44" s="50"/>
-[...32 lines deleted...]
-      <c r="AM44" s="54"/>
+      <c r="F44" s="101"/>
+      <c r="G44" s="101"/>
+      <c r="H44" s="101"/>
+      <c r="I44" s="101"/>
+      <c r="J44" s="101"/>
+      <c r="K44" s="101"/>
+      <c r="L44" s="101"/>
+      <c r="M44" s="101"/>
+      <c r="N44" s="101"/>
+      <c r="O44" s="101"/>
+      <c r="P44" s="101"/>
+      <c r="Q44" s="101"/>
+      <c r="R44" s="101"/>
+      <c r="S44" s="101"/>
+      <c r="T44" s="101"/>
+      <c r="U44" s="101"/>
+      <c r="V44" s="101"/>
+      <c r="W44" s="101"/>
+      <c r="X44" s="101"/>
+      <c r="Y44" s="101"/>
+      <c r="Z44" s="101"/>
+      <c r="AA44" s="101"/>
+      <c r="AB44" s="101"/>
+      <c r="AC44" s="101"/>
+      <c r="AD44" s="102"/>
+      <c r="AE44" s="123"/>
+      <c r="AF44" s="123"/>
+      <c r="AG44" s="123"/>
+      <c r="AH44" s="123"/>
+      <c r="AI44" s="123"/>
+      <c r="AJ44" s="106"/>
+      <c r="AK44" s="106"/>
+      <c r="AL44" s="106"/>
+      <c r="AM44" s="107"/>
     </row>
     <row r="45" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="1"/>
       <c r="B45" s="2"/>
       <c r="C45" s="3"/>
       <c r="D45" s="1"/>
-      <c r="E45" s="49" t="s">
+      <c r="E45" s="100" t="s">
         <v>15</v>
       </c>
-      <c r="F45" s="50"/>
-[...32 lines deleted...]
-      <c r="AM45" s="54"/>
+      <c r="F45" s="101"/>
+      <c r="G45" s="101"/>
+      <c r="H45" s="101"/>
+      <c r="I45" s="101"/>
+      <c r="J45" s="101"/>
+      <c r="K45" s="101"/>
+      <c r="L45" s="101"/>
+      <c r="M45" s="101"/>
+      <c r="N45" s="101"/>
+      <c r="O45" s="101"/>
+      <c r="P45" s="101"/>
+      <c r="Q45" s="101"/>
+      <c r="R45" s="101"/>
+      <c r="S45" s="101"/>
+      <c r="T45" s="101"/>
+      <c r="U45" s="101"/>
+      <c r="V45" s="101"/>
+      <c r="W45" s="101"/>
+      <c r="X45" s="101"/>
+      <c r="Y45" s="101"/>
+      <c r="Z45" s="101"/>
+      <c r="AA45" s="101"/>
+      <c r="AB45" s="101"/>
+      <c r="AC45" s="101"/>
+      <c r="AD45" s="102"/>
+      <c r="AE45" s="123"/>
+      <c r="AF45" s="123"/>
+      <c r="AG45" s="123"/>
+      <c r="AH45" s="123"/>
+      <c r="AI45" s="123"/>
+      <c r="AJ45" s="106"/>
+      <c r="AK45" s="106"/>
+      <c r="AL45" s="106"/>
+      <c r="AM45" s="107"/>
       <c r="AN45" s="4"/>
       <c r="BP45" s="4"/>
       <c r="BQ45" s="4"/>
       <c r="BR45" s="4"/>
       <c r="BS45" s="4"/>
       <c r="BT45" s="4"/>
       <c r="BU45" s="4"/>
       <c r="BV45" s="4"/>
       <c r="BW45" s="4"/>
       <c r="BX45" s="4"/>
       <c r="BY45" s="4"/>
     </row>
     <row r="46" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="37"/>
       <c r="C46" s="38"/>
       <c r="D46" s="39"/>
       <c r="E46" s="37"/>
       <c r="F46" s="37"/>
       <c r="G46" s="37"/>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="37"/>
       <c r="K46" s="37"/>
       <c r="L46" s="37"/>
       <c r="M46" s="37"/>
@@ -8662,130 +8699,130 @@
       <c r="S46" s="37"/>
       <c r="T46" s="37"/>
       <c r="U46" s="37"/>
       <c r="V46" s="37"/>
       <c r="W46" s="37"/>
       <c r="X46" s="37"/>
       <c r="Y46" s="37"/>
       <c r="Z46" s="37"/>
       <c r="AA46" s="37"/>
       <c r="AB46" s="37"/>
       <c r="AC46" s="37"/>
       <c r="AD46" s="37"/>
       <c r="AE46" s="37"/>
       <c r="AF46" s="37"/>
       <c r="AG46" s="37"/>
       <c r="AH46" s="37"/>
       <c r="AI46" s="37"/>
       <c r="AJ46" s="37"/>
       <c r="AK46" s="37"/>
       <c r="AL46" s="37"/>
       <c r="AM46" s="37"/>
     </row>
     <row r="47" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C47" s="38"/>
       <c r="D47" s="40"/>
-      <c r="E47" s="55" t="s">
-[...35 lines deleted...]
-      <c r="AM47" s="55"/>
+      <c r="E47" s="128" t="s">
+        <v>49</v>
+      </c>
+      <c r="F47" s="128"/>
+      <c r="G47" s="128"/>
+      <c r="H47" s="128"/>
+      <c r="I47" s="128"/>
+      <c r="J47" s="128"/>
+      <c r="K47" s="128"/>
+      <c r="L47" s="128"/>
+      <c r="M47" s="128"/>
+      <c r="N47" s="128"/>
+      <c r="O47" s="128"/>
+      <c r="P47" s="128"/>
+      <c r="Q47" s="128"/>
+      <c r="R47" s="128"/>
+      <c r="S47" s="128"/>
+      <c r="T47" s="128"/>
+      <c r="U47" s="128"/>
+      <c r="V47" s="128"/>
+      <c r="W47" s="128"/>
+      <c r="X47" s="128"/>
+      <c r="Y47" s="128"/>
+      <c r="Z47" s="128"/>
+      <c r="AA47" s="128"/>
+      <c r="AB47" s="128"/>
+      <c r="AC47" s="128"/>
+      <c r="AD47" s="128"/>
+      <c r="AE47" s="128"/>
+      <c r="AF47" s="128"/>
+      <c r="AG47" s="128"/>
+      <c r="AH47" s="128"/>
+      <c r="AI47" s="128"/>
+      <c r="AJ47" s="128"/>
+      <c r="AK47" s="128"/>
+      <c r="AL47" s="128"/>
+      <c r="AM47" s="128"/>
     </row>
     <row r="48" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="3"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
-      <c r="L48" s="56" t="s">
-[...28 lines deleted...]
-      <c r="AM48" s="56"/>
+      <c r="L48" s="129" t="s">
+        <v>42</v>
+      </c>
+      <c r="M48" s="129"/>
+      <c r="N48" s="129"/>
+      <c r="O48" s="129"/>
+      <c r="P48" s="129"/>
+      <c r="Q48" s="129"/>
+      <c r="R48" s="129"/>
+      <c r="S48" s="129"/>
+      <c r="T48" s="129"/>
+      <c r="U48" s="129"/>
+      <c r="V48" s="129"/>
+      <c r="W48" s="129"/>
+      <c r="X48" s="129"/>
+      <c r="Y48" s="129"/>
+      <c r="Z48" s="129"/>
+      <c r="AA48" s="129"/>
+      <c r="AB48" s="129"/>
+      <c r="AC48" s="129"/>
+      <c r="AD48" s="129"/>
+      <c r="AE48" s="129"/>
+      <c r="AF48" s="129"/>
+      <c r="AG48" s="129"/>
+      <c r="AH48" s="129"/>
+      <c r="AI48" s="129"/>
+      <c r="AJ48" s="129"/>
+      <c r="AK48" s="129"/>
+      <c r="AL48" s="129"/>
+      <c r="AM48" s="129"/>
     </row>
     <row r="49" spans="1:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="41"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="44"/>
       <c r="M49" s="44"/>
       <c r="N49" s="44"/>
       <c r="O49" s="44"/>
       <c r="P49" s="44"/>
       <c r="Q49" s="44"/>
       <c r="R49" s="44"/>
       <c r="S49" s="44"/>
       <c r="T49" s="44"/>
       <c r="U49" s="44"/>
       <c r="V49" s="44"/>
       <c r="W49" s="44"/>
@@ -8828,1622 +8865,1622 @@
       <c r="Q50" s="42"/>
       <c r="R50" s="42"/>
       <c r="S50" s="42"/>
       <c r="T50" s="42"/>
       <c r="U50" s="42"/>
       <c r="V50" s="42"/>
       <c r="W50" s="42"/>
       <c r="X50" s="42"/>
       <c r="Y50" s="42"/>
       <c r="Z50" s="42"/>
       <c r="AA50" s="42"/>
       <c r="AB50" s="42"/>
       <c r="AC50" s="42"/>
       <c r="AD50" s="42"/>
       <c r="AE50" s="42"/>
       <c r="AF50" s="42"/>
       <c r="AG50" s="42"/>
       <c r="AH50" s="42"/>
       <c r="AI50" s="42"/>
       <c r="AJ50" s="42"/>
       <c r="AK50" s="42"/>
       <c r="AL50" s="42"/>
       <c r="AM50" s="43"/>
     </row>
     <row r="51" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="57" t="s">
+      <c r="A51" s="130" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="58"/>
-[...10 lines deleted...]
-      <c r="M51" s="59" t="s">
+      <c r="B51" s="131"/>
+      <c r="C51" s="131"/>
+      <c r="D51" s="131"/>
+      <c r="E51" s="131"/>
+      <c r="F51" s="131"/>
+      <c r="G51" s="131"/>
+      <c r="H51" s="131"/>
+      <c r="I51" s="131"/>
+      <c r="J51" s="131"/>
+      <c r="K51" s="131"/>
+      <c r="L51" s="131"/>
+      <c r="M51" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="N51" s="60"/>
-[...23 lines deleted...]
-      <c r="AL51" s="61"/>
+      <c r="N51" s="133"/>
+      <c r="O51" s="133"/>
+      <c r="P51" s="133"/>
+      <c r="Q51" s="133"/>
+      <c r="R51" s="133"/>
+      <c r="S51" s="133"/>
+      <c r="T51" s="133"/>
+      <c r="U51" s="133"/>
+      <c r="V51" s="133"/>
+      <c r="W51" s="133"/>
+      <c r="X51" s="133"/>
+      <c r="Y51" s="133"/>
+      <c r="Z51" s="133"/>
+      <c r="AA51" s="133"/>
+      <c r="AB51" s="133"/>
+      <c r="AC51" s="133"/>
+      <c r="AD51" s="133"/>
+      <c r="AE51" s="133"/>
+      <c r="AF51" s="133"/>
+      <c r="AG51" s="133"/>
+      <c r="AH51" s="133"/>
+      <c r="AI51" s="133"/>
+      <c r="AJ51" s="133"/>
+      <c r="AK51" s="133"/>
+      <c r="AL51" s="134"/>
     </row>
     <row r="52" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="45" t="s">
+      <c r="A52" s="124" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="46"/>
-[...35 lines deleted...]
-      <c r="AL52" s="47"/>
+      <c r="B52" s="125"/>
+      <c r="C52" s="125"/>
+      <c r="D52" s="125"/>
+      <c r="E52" s="125"/>
+      <c r="F52" s="125"/>
+      <c r="G52" s="125"/>
+      <c r="H52" s="125"/>
+      <c r="I52" s="125"/>
+      <c r="J52" s="125"/>
+      <c r="K52" s="125"/>
+      <c r="L52" s="125"/>
+      <c r="M52" s="125"/>
+      <c r="N52" s="125"/>
+      <c r="O52" s="125"/>
+      <c r="P52" s="125"/>
+      <c r="Q52" s="125"/>
+      <c r="R52" s="125"/>
+      <c r="S52" s="125"/>
+      <c r="T52" s="125"/>
+      <c r="U52" s="125"/>
+      <c r="V52" s="125"/>
+      <c r="W52" s="125"/>
+      <c r="X52" s="125"/>
+      <c r="Y52" s="125"/>
+      <c r="Z52" s="125"/>
+      <c r="AA52" s="125"/>
+      <c r="AB52" s="125"/>
+      <c r="AC52" s="125"/>
+      <c r="AD52" s="125"/>
+      <c r="AE52" s="125"/>
+      <c r="AF52" s="125"/>
+      <c r="AG52" s="125"/>
+      <c r="AH52" s="125"/>
+      <c r="AI52" s="125"/>
+      <c r="AJ52" s="125"/>
+      <c r="AK52" s="125"/>
+      <c r="AL52" s="126"/>
     </row>
     <row r="53" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="48"/>
-[...36 lines deleted...]
-      <c r="AL53" s="47"/>
+      <c r="A53" s="127"/>
+      <c r="B53" s="125"/>
+      <c r="C53" s="125"/>
+      <c r="D53" s="125"/>
+      <c r="E53" s="125"/>
+      <c r="F53" s="125"/>
+      <c r="G53" s="125"/>
+      <c r="H53" s="125"/>
+      <c r="I53" s="125"/>
+      <c r="J53" s="125"/>
+      <c r="K53" s="125"/>
+      <c r="L53" s="125"/>
+      <c r="M53" s="125"/>
+      <c r="N53" s="125"/>
+      <c r="O53" s="125"/>
+      <c r="P53" s="125"/>
+      <c r="Q53" s="125"/>
+      <c r="R53" s="125"/>
+      <c r="S53" s="125"/>
+      <c r="T53" s="125"/>
+      <c r="U53" s="125"/>
+      <c r="V53" s="125"/>
+      <c r="W53" s="125"/>
+      <c r="X53" s="125"/>
+      <c r="Y53" s="125"/>
+      <c r="Z53" s="125"/>
+      <c r="AA53" s="125"/>
+      <c r="AB53" s="125"/>
+      <c r="AC53" s="125"/>
+      <c r="AD53" s="125"/>
+      <c r="AE53" s="125"/>
+      <c r="AF53" s="125"/>
+      <c r="AG53" s="125"/>
+      <c r="AH53" s="125"/>
+      <c r="AI53" s="125"/>
+      <c r="AJ53" s="125"/>
+      <c r="AK53" s="125"/>
+      <c r="AL53" s="126"/>
     </row>
     <row r="54" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="48"/>
-[...36 lines deleted...]
-      <c r="AL54" s="47"/>
+      <c r="A54" s="127"/>
+      <c r="B54" s="125"/>
+      <c r="C54" s="125"/>
+      <c r="D54" s="125"/>
+      <c r="E54" s="125"/>
+      <c r="F54" s="125"/>
+      <c r="G54" s="125"/>
+      <c r="H54" s="125"/>
+      <c r="I54" s="125"/>
+      <c r="J54" s="125"/>
+      <c r="K54" s="125"/>
+      <c r="L54" s="125"/>
+      <c r="M54" s="125"/>
+      <c r="N54" s="125"/>
+      <c r="O54" s="125"/>
+      <c r="P54" s="125"/>
+      <c r="Q54" s="125"/>
+      <c r="R54" s="125"/>
+      <c r="S54" s="125"/>
+      <c r="T54" s="125"/>
+      <c r="U54" s="125"/>
+      <c r="V54" s="125"/>
+      <c r="W54" s="125"/>
+      <c r="X54" s="125"/>
+      <c r="Y54" s="125"/>
+      <c r="Z54" s="125"/>
+      <c r="AA54" s="125"/>
+      <c r="AB54" s="125"/>
+      <c r="AC54" s="125"/>
+      <c r="AD54" s="125"/>
+      <c r="AE54" s="125"/>
+      <c r="AF54" s="125"/>
+      <c r="AG54" s="125"/>
+      <c r="AH54" s="125"/>
+      <c r="AI54" s="125"/>
+      <c r="AJ54" s="125"/>
+      <c r="AK54" s="125"/>
+      <c r="AL54" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="103">
+    <mergeCell ref="E44:AD44"/>
+    <mergeCell ref="AE44:AI44"/>
+    <mergeCell ref="AJ44:AM44"/>
+    <mergeCell ref="A52:AL54"/>
+    <mergeCell ref="E45:AD45"/>
+    <mergeCell ref="AE45:AI45"/>
+    <mergeCell ref="AJ45:AM45"/>
+    <mergeCell ref="E47:AM47"/>
+    <mergeCell ref="L48:AM48"/>
+    <mergeCell ref="A51:L51"/>
+    <mergeCell ref="M51:AL51"/>
+    <mergeCell ref="E41:AD41"/>
+    <mergeCell ref="AE41:AI41"/>
+    <mergeCell ref="AJ41:AM41"/>
+    <mergeCell ref="E42:AD42"/>
+    <mergeCell ref="AE42:AI42"/>
+    <mergeCell ref="AJ42:AM42"/>
+    <mergeCell ref="E43:AD43"/>
+    <mergeCell ref="AE43:AI43"/>
+    <mergeCell ref="AJ43:AM43"/>
+    <mergeCell ref="A33:AM33"/>
+    <mergeCell ref="V34:AM34"/>
+    <mergeCell ref="B36:R37"/>
+    <mergeCell ref="V36:AM37"/>
+    <mergeCell ref="E39:AD39"/>
+    <mergeCell ref="AE39:AI39"/>
+    <mergeCell ref="AJ39:AM39"/>
+    <mergeCell ref="E40:AD40"/>
+    <mergeCell ref="AE40:AI40"/>
+    <mergeCell ref="AJ40:AM40"/>
+    <mergeCell ref="A29:AD29"/>
+    <mergeCell ref="AE29:AI29"/>
+    <mergeCell ref="AJ29:AM29"/>
+    <mergeCell ref="A30:AD30"/>
+    <mergeCell ref="AE30:AI30"/>
+    <mergeCell ref="AJ30:AM30"/>
+    <mergeCell ref="A31:AD31"/>
+    <mergeCell ref="AE31:AI31"/>
+    <mergeCell ref="AJ31:AM31"/>
+    <mergeCell ref="A26:AA26"/>
+    <mergeCell ref="AB26:AD26"/>
+    <mergeCell ref="AE26:AI26"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="A27:AA27"/>
+    <mergeCell ref="AB27:AD27"/>
+    <mergeCell ref="AE27:AI27"/>
+    <mergeCell ref="AJ27:AM27"/>
+    <mergeCell ref="A28:AD28"/>
+    <mergeCell ref="AJ28:AM28"/>
+    <mergeCell ref="A23:AD23"/>
+    <mergeCell ref="AE23:AI23"/>
+    <mergeCell ref="AJ23:AM23"/>
+    <mergeCell ref="A24:AD24"/>
+    <mergeCell ref="AE24:AI24"/>
+    <mergeCell ref="AJ24:AM24"/>
+    <mergeCell ref="A25:AA25"/>
+    <mergeCell ref="AB25:AD25"/>
+    <mergeCell ref="AE25:AI25"/>
+    <mergeCell ref="AJ25:AM25"/>
+    <mergeCell ref="A20:AD20"/>
+    <mergeCell ref="AE20:AI20"/>
+    <mergeCell ref="AJ20:AM20"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="AA21:AD21"/>
+    <mergeCell ref="AE21:AI21"/>
+    <mergeCell ref="AJ21:AM21"/>
+    <mergeCell ref="A22:AD22"/>
+    <mergeCell ref="AE22:AI22"/>
+    <mergeCell ref="AJ22:AM22"/>
+    <mergeCell ref="AE12:AF12"/>
+    <mergeCell ref="A17:AD17"/>
+    <mergeCell ref="AJ17:AM17"/>
+    <mergeCell ref="A18:AD18"/>
+    <mergeCell ref="AE18:AI18"/>
+    <mergeCell ref="AJ18:AM18"/>
+    <mergeCell ref="A19:Z19"/>
+    <mergeCell ref="AA19:AD19"/>
+    <mergeCell ref="AE19:AI19"/>
+    <mergeCell ref="AJ19:AM19"/>
     <mergeCell ref="AG12:AL12"/>
     <mergeCell ref="R13:AL13"/>
     <mergeCell ref="G11:M11"/>
     <mergeCell ref="G12:M13"/>
     <mergeCell ref="N12:Q12"/>
     <mergeCell ref="R12:V12"/>
     <mergeCell ref="W12:X12"/>
     <mergeCell ref="Y12:AD12"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="A2:AM2"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="M6:S6"/>
     <mergeCell ref="T6:V6"/>
     <mergeCell ref="M7:S7"/>
     <mergeCell ref="T7:V7"/>
     <mergeCell ref="N9:S9"/>
     <mergeCell ref="AD9:AJ9"/>
     <mergeCell ref="A10:F14"/>
     <mergeCell ref="G10:M10"/>
     <mergeCell ref="N10:AL10"/>
     <mergeCell ref="N11:AL11"/>
     <mergeCell ref="N13:Q13"/>
     <mergeCell ref="G14:M14"/>
     <mergeCell ref="N14:AL14"/>
-    <mergeCell ref="AE12:AF12"/>
-[...77 lines deleted...]
-    <mergeCell ref="M51:AL51"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <hyperlinks>
     <hyperlink ref="R13" r:id="rId1" xr:uid="{D0690603-9A9A-4074-8F0A-1A13B7A69E65}"/>
   </hyperlinks>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{095DB6D7-261F-4F29-B7D4-3CBA5B214213}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:BY54"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="V36" sqref="V36:AM37"/>
+    <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="A21" sqref="A21:Z21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="16384" width="2.625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="115" t="s">
-[...39 lines deleted...]
-      <c r="AM1" s="115"/>
+      <c r="A1" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
+      <c r="AB1" s="61"/>
+      <c r="AC1" s="61"/>
+      <c r="AD1" s="61"/>
+      <c r="AE1" s="61"/>
+      <c r="AF1" s="61"/>
+      <c r="AG1" s="61"/>
+      <c r="AH1" s="61"/>
+      <c r="AI1" s="61"/>
+      <c r="AJ1" s="61"/>
+      <c r="AK1" s="61"/>
+      <c r="AL1" s="61"/>
+      <c r="AM1" s="61"/>
     </row>
     <row r="2" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="115" t="s">
-[...39 lines deleted...]
-      <c r="AM2" s="115"/>
+      <c r="A2" s="61" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="61"/>
+      <c r="T2" s="61"/>
+      <c r="U2" s="61"/>
+      <c r="V2" s="61"/>
+      <c r="W2" s="61"/>
+      <c r="X2" s="61"/>
+      <c r="Y2" s="61"/>
+      <c r="Z2" s="61"/>
+      <c r="AA2" s="61"/>
+      <c r="AB2" s="61"/>
+      <c r="AC2" s="61"/>
+      <c r="AD2" s="61"/>
+      <c r="AE2" s="61"/>
+      <c r="AF2" s="61"/>
+      <c r="AG2" s="61"/>
+      <c r="AH2" s="61"/>
+      <c r="AI2" s="61"/>
+      <c r="AJ2" s="61"/>
+      <c r="AK2" s="61"/>
+      <c r="AL2" s="61"/>
+      <c r="AM2" s="61"/>
     </row>
     <row r="3" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AF3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="AI3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AL3" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C4" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="T5" s="116" t="s">
+      <c r="T5" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="116"/>
-      <c r="V5" s="116"/>
+      <c r="U5" s="62"/>
+      <c r="V5" s="62"/>
     </row>
     <row r="6" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="M6" s="117" t="s">
-[...8 lines deleted...]
-      <c r="T6" s="118" t="s">
+      <c r="M6" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="63"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="63"/>
+      <c r="R6" s="63"/>
+      <c r="S6" s="63"/>
+      <c r="T6" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="U6" s="118"/>
-      <c r="V6" s="118"/>
+      <c r="U6" s="64"/>
+      <c r="V6" s="64"/>
     </row>
     <row r="7" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="M7" s="119"/>
-[...6 lines deleted...]
-      <c r="T7" s="116" t="s">
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="U7" s="116"/>
-      <c r="V7" s="116"/>
+      <c r="U7" s="62"/>
+      <c r="V7" s="62"/>
     </row>
     <row r="8" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="T8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="AD8" s="5" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="N9" s="86" t="s">
+      <c r="N9" s="66" t="s">
         <v>7</v>
       </c>
-      <c r="O9" s="87"/>
-[...3 lines deleted...]
-      <c r="S9" s="88"/>
+      <c r="O9" s="67"/>
+      <c r="P9" s="67"/>
+      <c r="Q9" s="67"/>
+      <c r="R9" s="67"/>
+      <c r="S9" s="68"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
-      <c r="AD9" s="89" t="s">
+      <c r="AD9" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="AE9" s="89"/>
-[...4 lines deleted...]
-      <c r="AJ9" s="89"/>
+      <c r="AE9" s="69"/>
+      <c r="AF9" s="69"/>
+      <c r="AG9" s="69"/>
+      <c r="AH9" s="69"/>
+      <c r="AI9" s="69"/>
+      <c r="AJ9" s="69"/>
       <c r="AK9" s="7"/>
       <c r="AL9" s="7"/>
     </row>
     <row r="10" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="90" t="s">
-[...7 lines deleted...]
-      <c r="G10" s="96" t="s">
+      <c r="A10" s="70" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="71"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="71"/>
+      <c r="F10" s="71"/>
+      <c r="G10" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="H10" s="97"/>
-[...29 lines deleted...]
-      <c r="AL10" s="101"/>
+      <c r="H10" s="77"/>
+      <c r="I10" s="77"/>
+      <c r="J10" s="77"/>
+      <c r="K10" s="77"/>
+      <c r="L10" s="77"/>
+      <c r="M10" s="78"/>
+      <c r="N10" s="79"/>
+      <c r="O10" s="80"/>
+      <c r="P10" s="80"/>
+      <c r="Q10" s="80"/>
+      <c r="R10" s="80"/>
+      <c r="S10" s="80"/>
+      <c r="T10" s="80"/>
+      <c r="U10" s="80"/>
+      <c r="V10" s="80"/>
+      <c r="W10" s="80"/>
+      <c r="X10" s="80"/>
+      <c r="Y10" s="80"/>
+      <c r="Z10" s="80"/>
+      <c r="AA10" s="80"/>
+      <c r="AB10" s="80"/>
+      <c r="AC10" s="80"/>
+      <c r="AD10" s="80"/>
+      <c r="AE10" s="80"/>
+      <c r="AF10" s="80"/>
+      <c r="AG10" s="80"/>
+      <c r="AH10" s="80"/>
+      <c r="AI10" s="80"/>
+      <c r="AJ10" s="80"/>
+      <c r="AK10" s="80"/>
+      <c r="AL10" s="81"/>
     </row>
     <row r="11" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A11" s="92"/>
-[...5 lines deleted...]
-      <c r="G11" s="126" t="s">
+      <c r="A11" s="72"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="51" t="s">
         <v>4</v>
       </c>
-      <c r="H11" s="127"/>
-[...29 lines deleted...]
-      <c r="AL11" s="104"/>
+      <c r="H11" s="52"/>
+      <c r="I11" s="52"/>
+      <c r="J11" s="52"/>
+      <c r="K11" s="52"/>
+      <c r="L11" s="52"/>
+      <c r="M11" s="53"/>
+      <c r="N11" s="82"/>
+      <c r="O11" s="83"/>
+      <c r="P11" s="83"/>
+      <c r="Q11" s="83"/>
+      <c r="R11" s="83"/>
+      <c r="S11" s="83"/>
+      <c r="T11" s="83"/>
+      <c r="U11" s="83"/>
+      <c r="V11" s="83"/>
+      <c r="W11" s="83"/>
+      <c r="X11" s="83"/>
+      <c r="Y11" s="83"/>
+      <c r="Z11" s="83"/>
+      <c r="AA11" s="83"/>
+      <c r="AB11" s="83"/>
+      <c r="AC11" s="83"/>
+      <c r="AD11" s="83"/>
+      <c r="AE11" s="83"/>
+      <c r="AF11" s="83"/>
+      <c r="AG11" s="83"/>
+      <c r="AH11" s="83"/>
+      <c r="AI11" s="83"/>
+      <c r="AJ11" s="83"/>
+      <c r="AK11" s="83"/>
+      <c r="AL11" s="84"/>
     </row>
     <row r="12" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A12" s="92"/>
-[...44 lines deleted...]
-      <c r="AL12" s="122"/>
+      <c r="A12" s="72"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="54" t="s">
+        <v>60</v>
+      </c>
+      <c r="H12" s="52"/>
+      <c r="I12" s="52"/>
+      <c r="J12" s="52"/>
+      <c r="K12" s="52"/>
+      <c r="L12" s="52"/>
+      <c r="M12" s="53"/>
+      <c r="N12" s="58" t="s">
+        <v>32</v>
+      </c>
+      <c r="O12" s="59"/>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="59"/>
+      <c r="R12" s="60"/>
+      <c r="S12" s="46"/>
+      <c r="T12" s="46"/>
+      <c r="U12" s="46"/>
+      <c r="V12" s="46"/>
+      <c r="W12" s="59" t="s">
+        <v>33</v>
+      </c>
+      <c r="X12" s="59"/>
+      <c r="Y12" s="45"/>
+      <c r="Z12" s="46"/>
+      <c r="AA12" s="46"/>
+      <c r="AB12" s="46"/>
+      <c r="AC12" s="46"/>
+      <c r="AD12" s="46"/>
+      <c r="AE12" s="59" t="s">
+        <v>22</v>
+      </c>
+      <c r="AF12" s="93"/>
+      <c r="AG12" s="45"/>
+      <c r="AH12" s="46"/>
+      <c r="AI12" s="46"/>
+      <c r="AJ12" s="46"/>
+      <c r="AK12" s="46"/>
+      <c r="AL12" s="47"/>
     </row>
     <row r="13" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="92"/>
-[...38 lines deleted...]
-      <c r="AL13" s="139"/>
+      <c r="A13" s="72"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="56"/>
+      <c r="I13" s="56"/>
+      <c r="J13" s="56"/>
+      <c r="K13" s="56"/>
+      <c r="L13" s="56"/>
+      <c r="M13" s="57"/>
+      <c r="N13" s="85" t="s">
+        <v>61</v>
+      </c>
+      <c r="O13" s="86"/>
+      <c r="P13" s="86"/>
+      <c r="Q13" s="86"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+      <c r="V13" s="60"/>
+      <c r="W13" s="60"/>
+      <c r="X13" s="60"/>
+      <c r="Y13" s="60"/>
+      <c r="Z13" s="60"/>
+      <c r="AA13" s="60"/>
+      <c r="AB13" s="60"/>
+      <c r="AC13" s="60"/>
+      <c r="AD13" s="60"/>
+      <c r="AE13" s="60"/>
+      <c r="AF13" s="60"/>
+      <c r="AG13" s="60"/>
+      <c r="AH13" s="60"/>
+      <c r="AI13" s="60"/>
+      <c r="AJ13" s="60"/>
+      <c r="AK13" s="60"/>
+      <c r="AL13" s="135"/>
     </row>
     <row r="14" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A14" s="94"/>
-[...5 lines deleted...]
-      <c r="G14" s="107" t="s">
+      <c r="A14" s="74"/>
+      <c r="B14" s="75"/>
+      <c r="C14" s="75"/>
+      <c r="D14" s="75"/>
+      <c r="E14" s="75"/>
+      <c r="F14" s="75"/>
+      <c r="G14" s="87" t="s">
         <v>10</v>
       </c>
-      <c r="H14" s="108"/>
-[...29 lines deleted...]
-      <c r="AL14" s="112"/>
+      <c r="H14" s="88"/>
+      <c r="I14" s="88"/>
+      <c r="J14" s="88"/>
+      <c r="K14" s="88"/>
+      <c r="L14" s="88"/>
+      <c r="M14" s="89"/>
+      <c r="N14" s="90"/>
+      <c r="O14" s="91"/>
+      <c r="P14" s="91"/>
+      <c r="Q14" s="91"/>
+      <c r="R14" s="91"/>
+      <c r="S14" s="91"/>
+      <c r="T14" s="91"/>
+      <c r="U14" s="91"/>
+      <c r="V14" s="91"/>
+      <c r="W14" s="91"/>
+      <c r="X14" s="91"/>
+      <c r="Y14" s="91"/>
+      <c r="Z14" s="91"/>
+      <c r="AA14" s="91"/>
+      <c r="AB14" s="91"/>
+      <c r="AC14" s="91"/>
+      <c r="AD14" s="91"/>
+      <c r="AE14" s="91"/>
+      <c r="AF14" s="91"/>
+      <c r="AG14" s="91"/>
+      <c r="AH14" s="91"/>
+      <c r="AI14" s="91"/>
+      <c r="AJ14" s="91"/>
+      <c r="AK14" s="91"/>
+      <c r="AL14" s="92"/>
     </row>
     <row r="15" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
       <c r="J15" s="8"/>
       <c r="K15" s="8"/>
       <c r="L15" s="8"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="9"/>
       <c r="Q15" s="9"/>
       <c r="R15" s="9"/>
       <c r="S15" s="9"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
       <c r="W15" s="10"/>
       <c r="X15" s="10"/>
       <c r="Y15" s="10"/>
       <c r="Z15" s="10"/>
       <c r="AA15" s="10"/>
       <c r="AB15" s="10"/>
       <c r="AC15" s="10"/>
       <c r="AD15" s="10"/>
       <c r="AE15" s="10"/>
       <c r="AF15" s="10"/>
       <c r="AG15" s="10"/>
       <c r="AH15" s="10"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="10"/>
       <c r="AK15" s="10"/>
       <c r="AL15" s="10"/>
     </row>
     <row r="16" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="1"/>
       <c r="J16" s="1"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
     </row>
     <row r="17" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A17" s="62" t="s">
-[...30 lines deleted...]
-      <c r="AD17" s="64"/>
+      <c r="A17" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="95"/>
+      <c r="C17" s="95"/>
+      <c r="D17" s="95"/>
+      <c r="E17" s="95"/>
+      <c r="F17" s="95"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="95"/>
+      <c r="I17" s="95"/>
+      <c r="J17" s="95"/>
+      <c r="K17" s="95"/>
+      <c r="L17" s="95"/>
+      <c r="M17" s="95"/>
+      <c r="N17" s="95"/>
+      <c r="O17" s="95"/>
+      <c r="P17" s="95"/>
+      <c r="Q17" s="95"/>
+      <c r="R17" s="95"/>
+      <c r="S17" s="95"/>
+      <c r="T17" s="95"/>
+      <c r="U17" s="95"/>
+      <c r="V17" s="95"/>
+      <c r="W17" s="95"/>
+      <c r="X17" s="95"/>
+      <c r="Y17" s="95"/>
+      <c r="Z17" s="95"/>
+      <c r="AA17" s="95"/>
+      <c r="AB17" s="95"/>
+      <c r="AC17" s="95"/>
+      <c r="AD17" s="96"/>
       <c r="AE17" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF17" s="13"/>
       <c r="AG17" s="13"/>
       <c r="AH17" s="13"/>
       <c r="AI17" s="14"/>
-      <c r="AJ17" s="78" t="s">
+      <c r="AJ17" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="AK17" s="79"/>
-[...1 lines deleted...]
-      <c r="AM17" s="80"/>
+      <c r="AK17" s="98"/>
+      <c r="AL17" s="98"/>
+      <c r="AM17" s="99"/>
     </row>
     <row r="18" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A18" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM18" s="54"/>
+      <c r="A18" s="100" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="101"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
+      <c r="H18" s="101"/>
+      <c r="I18" s="101"/>
+      <c r="J18" s="101"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="101"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="101"/>
+      <c r="O18" s="101"/>
+      <c r="P18" s="101"/>
+      <c r="Q18" s="101"/>
+      <c r="R18" s="101"/>
+      <c r="S18" s="101"/>
+      <c r="T18" s="101"/>
+      <c r="U18" s="101"/>
+      <c r="V18" s="101"/>
+      <c r="W18" s="101"/>
+      <c r="X18" s="101"/>
+      <c r="Y18" s="101"/>
+      <c r="Z18" s="101"/>
+      <c r="AA18" s="101"/>
+      <c r="AB18" s="101"/>
+      <c r="AC18" s="101"/>
+      <c r="AD18" s="102"/>
+      <c r="AE18" s="103"/>
+      <c r="AF18" s="104"/>
+      <c r="AG18" s="104"/>
+      <c r="AH18" s="104"/>
+      <c r="AI18" s="105"/>
+      <c r="AJ18" s="106"/>
+      <c r="AK18" s="106"/>
+      <c r="AL18" s="106"/>
+      <c r="AM18" s="107"/>
     </row>
     <row r="19" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A19" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM19" s="54"/>
+      <c r="A19" s="100" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="101"/>
+      <c r="C19" s="101"/>
+      <c r="D19" s="101"/>
+      <c r="E19" s="101"/>
+      <c r="F19" s="101"/>
+      <c r="G19" s="101"/>
+      <c r="H19" s="101"/>
+      <c r="I19" s="101"/>
+      <c r="J19" s="101"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="101"/>
+      <c r="M19" s="101"/>
+      <c r="N19" s="101"/>
+      <c r="O19" s="101"/>
+      <c r="P19" s="101"/>
+      <c r="Q19" s="101"/>
+      <c r="R19" s="101"/>
+      <c r="S19" s="101"/>
+      <c r="T19" s="101"/>
+      <c r="U19" s="101"/>
+      <c r="V19" s="101"/>
+      <c r="W19" s="101"/>
+      <c r="X19" s="101"/>
+      <c r="Y19" s="101"/>
+      <c r="Z19" s="101"/>
+      <c r="AA19" s="108"/>
+      <c r="AB19" s="108"/>
+      <c r="AC19" s="108"/>
+      <c r="AD19" s="109"/>
+      <c r="AE19" s="103"/>
+      <c r="AF19" s="104"/>
+      <c r="AG19" s="104"/>
+      <c r="AH19" s="104"/>
+      <c r="AI19" s="105"/>
+      <c r="AJ19" s="106"/>
+      <c r="AK19" s="106"/>
+      <c r="AL19" s="106"/>
+      <c r="AM19" s="107"/>
     </row>
     <row r="20" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM20" s="54"/>
+      <c r="A20" s="100" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" s="101"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="101"/>
+      <c r="H20" s="101"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="101"/>
+      <c r="M20" s="101"/>
+      <c r="N20" s="101"/>
+      <c r="O20" s="101"/>
+      <c r="P20" s="101"/>
+      <c r="Q20" s="101"/>
+      <c r="R20" s="101"/>
+      <c r="S20" s="101"/>
+      <c r="T20" s="101"/>
+      <c r="U20" s="101"/>
+      <c r="V20" s="101"/>
+      <c r="W20" s="101"/>
+      <c r="X20" s="101"/>
+      <c r="Y20" s="101"/>
+      <c r="Z20" s="101"/>
+      <c r="AA20" s="101"/>
+      <c r="AB20" s="101"/>
+      <c r="AC20" s="101"/>
+      <c r="AD20" s="102"/>
+      <c r="AE20" s="103"/>
+      <c r="AF20" s="104"/>
+      <c r="AG20" s="104"/>
+      <c r="AH20" s="104"/>
+      <c r="AI20" s="105"/>
+      <c r="AJ20" s="106"/>
+      <c r="AK20" s="106"/>
+      <c r="AL20" s="106"/>
+      <c r="AM20" s="107"/>
     </row>
     <row r="21" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A21" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM21" s="54"/>
+      <c r="A21" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="101"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="101"/>
+      <c r="E21" s="101"/>
+      <c r="F21" s="101"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="101"/>
+      <c r="I21" s="101"/>
+      <c r="J21" s="101"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="101"/>
+      <c r="M21" s="101"/>
+      <c r="N21" s="101"/>
+      <c r="O21" s="101"/>
+      <c r="P21" s="101"/>
+      <c r="Q21" s="101"/>
+      <c r="R21" s="101"/>
+      <c r="S21" s="101"/>
+      <c r="T21" s="101"/>
+      <c r="U21" s="101"/>
+      <c r="V21" s="101"/>
+      <c r="W21" s="101"/>
+      <c r="X21" s="101"/>
+      <c r="Y21" s="101"/>
+      <c r="Z21" s="101"/>
+      <c r="AA21" s="108"/>
+      <c r="AB21" s="108"/>
+      <c r="AC21" s="108"/>
+      <c r="AD21" s="109"/>
+      <c r="AE21" s="103"/>
+      <c r="AF21" s="104"/>
+      <c r="AG21" s="104"/>
+      <c r="AH21" s="104"/>
+      <c r="AI21" s="105"/>
+      <c r="AJ21" s="106"/>
+      <c r="AK21" s="106"/>
+      <c r="AL21" s="106"/>
+      <c r="AM21" s="107"/>
     </row>
     <row r="22" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM22" s="54"/>
+      <c r="A22" s="100" t="s">
+        <v>63</v>
+      </c>
+      <c r="B22" s="101"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="101"/>
+      <c r="M22" s="101"/>
+      <c r="N22" s="101"/>
+      <c r="O22" s="101"/>
+      <c r="P22" s="101"/>
+      <c r="Q22" s="101"/>
+      <c r="R22" s="101"/>
+      <c r="S22" s="101"/>
+      <c r="T22" s="101"/>
+      <c r="U22" s="101"/>
+      <c r="V22" s="101"/>
+      <c r="W22" s="101"/>
+      <c r="X22" s="101"/>
+      <c r="Y22" s="101"/>
+      <c r="Z22" s="101"/>
+      <c r="AA22" s="101"/>
+      <c r="AB22" s="101"/>
+      <c r="AC22" s="101"/>
+      <c r="AD22" s="102"/>
+      <c r="AE22" s="103"/>
+      <c r="AF22" s="104"/>
+      <c r="AG22" s="104"/>
+      <c r="AH22" s="104"/>
+      <c r="AI22" s="105"/>
+      <c r="AJ22" s="106"/>
+      <c r="AK22" s="106"/>
+      <c r="AL22" s="106"/>
+      <c r="AM22" s="107"/>
     </row>
     <row r="23" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A23" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM23" s="54"/>
+      <c r="A23" s="100" t="s">
+        <v>44</v>
+      </c>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="101"/>
+      <c r="E23" s="101"/>
+      <c r="F23" s="101"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="101"/>
+      <c r="I23" s="101"/>
+      <c r="J23" s="101"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="101"/>
+      <c r="M23" s="101"/>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="101"/>
+      <c r="Q23" s="101"/>
+      <c r="R23" s="101"/>
+      <c r="S23" s="101"/>
+      <c r="T23" s="101"/>
+      <c r="U23" s="101"/>
+      <c r="V23" s="101"/>
+      <c r="W23" s="101"/>
+      <c r="X23" s="101"/>
+      <c r="Y23" s="101"/>
+      <c r="Z23" s="101"/>
+      <c r="AA23" s="101"/>
+      <c r="AB23" s="101"/>
+      <c r="AC23" s="101"/>
+      <c r="AD23" s="102"/>
+      <c r="AE23" s="103"/>
+      <c r="AF23" s="104"/>
+      <c r="AG23" s="104"/>
+      <c r="AH23" s="104"/>
+      <c r="AI23" s="105"/>
+      <c r="AJ23" s="106"/>
+      <c r="AK23" s="106"/>
+      <c r="AL23" s="106"/>
+      <c r="AM23" s="107"/>
     </row>
     <row r="24" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM24" s="54"/>
+      <c r="A24" s="100" t="s">
+        <v>45</v>
+      </c>
+      <c r="B24" s="101"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="101"/>
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="101"/>
+      <c r="R24" s="101"/>
+      <c r="S24" s="101"/>
+      <c r="T24" s="101"/>
+      <c r="U24" s="101"/>
+      <c r="V24" s="101"/>
+      <c r="W24" s="101"/>
+      <c r="X24" s="101"/>
+      <c r="Y24" s="101"/>
+      <c r="Z24" s="101"/>
+      <c r="AA24" s="101"/>
+      <c r="AB24" s="101"/>
+      <c r="AC24" s="101"/>
+      <c r="AD24" s="102"/>
+      <c r="AE24" s="103"/>
+      <c r="AF24" s="104"/>
+      <c r="AG24" s="104"/>
+      <c r="AH24" s="104"/>
+      <c r="AI24" s="105"/>
+      <c r="AJ24" s="106"/>
+      <c r="AK24" s="106"/>
+      <c r="AL24" s="106"/>
+      <c r="AM24" s="107"/>
     </row>
     <row r="25" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM25" s="54"/>
+      <c r="A25" s="100" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="101"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="101"/>
+      <c r="E25" s="101"/>
+      <c r="F25" s="101"/>
+      <c r="G25" s="101"/>
+      <c r="H25" s="101"/>
+      <c r="I25" s="101"/>
+      <c r="J25" s="101"/>
+      <c r="K25" s="101"/>
+      <c r="L25" s="101"/>
+      <c r="M25" s="101"/>
+      <c r="N25" s="101"/>
+      <c r="O25" s="101"/>
+      <c r="P25" s="101"/>
+      <c r="Q25" s="101"/>
+      <c r="R25" s="101"/>
+      <c r="S25" s="101"/>
+      <c r="T25" s="101"/>
+      <c r="U25" s="101"/>
+      <c r="V25" s="101"/>
+      <c r="W25" s="101"/>
+      <c r="X25" s="101"/>
+      <c r="Y25" s="101"/>
+      <c r="Z25" s="101"/>
+      <c r="AA25" s="101"/>
+      <c r="AB25" s="108"/>
+      <c r="AC25" s="108"/>
+      <c r="AD25" s="109"/>
+      <c r="AE25" s="103"/>
+      <c r="AF25" s="104"/>
+      <c r="AG25" s="104"/>
+      <c r="AH25" s="104"/>
+      <c r="AI25" s="105"/>
+      <c r="AJ25" s="106"/>
+      <c r="AK25" s="106"/>
+      <c r="AL25" s="106"/>
+      <c r="AM25" s="107"/>
     </row>
     <row r="26" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM26" s="54"/>
+      <c r="A26" s="100" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" s="101"/>
+      <c r="C26" s="101"/>
+      <c r="D26" s="101"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="101"/>
+      <c r="G26" s="101"/>
+      <c r="H26" s="101"/>
+      <c r="I26" s="101"/>
+      <c r="J26" s="101"/>
+      <c r="K26" s="101"/>
+      <c r="L26" s="101"/>
+      <c r="M26" s="101"/>
+      <c r="N26" s="101"/>
+      <c r="O26" s="101"/>
+      <c r="P26" s="101"/>
+      <c r="Q26" s="101"/>
+      <c r="R26" s="101"/>
+      <c r="S26" s="101"/>
+      <c r="T26" s="101"/>
+      <c r="U26" s="101"/>
+      <c r="V26" s="101"/>
+      <c r="W26" s="101"/>
+      <c r="X26" s="101"/>
+      <c r="Y26" s="101"/>
+      <c r="Z26" s="101"/>
+      <c r="AA26" s="101"/>
+      <c r="AB26" s="108"/>
+      <c r="AC26" s="108"/>
+      <c r="AD26" s="109"/>
+      <c r="AE26" s="103"/>
+      <c r="AF26" s="104"/>
+      <c r="AG26" s="104"/>
+      <c r="AH26" s="104"/>
+      <c r="AI26" s="105"/>
+      <c r="AJ26" s="106"/>
+      <c r="AK26" s="106"/>
+      <c r="AL26" s="106"/>
+      <c r="AM26" s="107"/>
     </row>
     <row r="27" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="49" t="s">
-[...39 lines deleted...]
-      <c r="AM27" s="54"/>
+      <c r="A27" s="100" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="101"/>
+      <c r="E27" s="101"/>
+      <c r="F27" s="101"/>
+      <c r="G27" s="101"/>
+      <c r="H27" s="101"/>
+      <c r="I27" s="101"/>
+      <c r="J27" s="101"/>
+      <c r="K27" s="101"/>
+      <c r="L27" s="101"/>
+      <c r="M27" s="101"/>
+      <c r="N27" s="101"/>
+      <c r="O27" s="101"/>
+      <c r="P27" s="101"/>
+      <c r="Q27" s="101"/>
+      <c r="R27" s="101"/>
+      <c r="S27" s="101"/>
+      <c r="T27" s="101"/>
+      <c r="U27" s="101"/>
+      <c r="V27" s="101"/>
+      <c r="W27" s="101"/>
+      <c r="X27" s="101"/>
+      <c r="Y27" s="101"/>
+      <c r="Z27" s="101"/>
+      <c r="AA27" s="101"/>
+      <c r="AB27" s="108"/>
+      <c r="AC27" s="108"/>
+      <c r="AD27" s="109"/>
+      <c r="AE27" s="103"/>
+      <c r="AF27" s="104"/>
+      <c r="AG27" s="104"/>
+      <c r="AH27" s="104"/>
+      <c r="AI27" s="105"/>
+      <c r="AJ27" s="106"/>
+      <c r="AK27" s="106"/>
+      <c r="AL27" s="106"/>
+      <c r="AM27" s="107"/>
     </row>
     <row r="28" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="62" t="s">
-[...30 lines deleted...]
-      <c r="AD28" s="64"/>
+      <c r="A28" s="94" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="95"/>
+      <c r="C28" s="95"/>
+      <c r="D28" s="95"/>
+      <c r="E28" s="95"/>
+      <c r="F28" s="95"/>
+      <c r="G28" s="95"/>
+      <c r="H28" s="95"/>
+      <c r="I28" s="95"/>
+      <c r="J28" s="95"/>
+      <c r="K28" s="95"/>
+      <c r="L28" s="95"/>
+      <c r="M28" s="95"/>
+      <c r="N28" s="95"/>
+      <c r="O28" s="95"/>
+      <c r="P28" s="95"/>
+      <c r="Q28" s="95"/>
+      <c r="R28" s="95"/>
+      <c r="S28" s="95"/>
+      <c r="T28" s="95"/>
+      <c r="U28" s="95"/>
+      <c r="V28" s="95"/>
+      <c r="W28" s="95"/>
+      <c r="X28" s="95"/>
+      <c r="Y28" s="95"/>
+      <c r="Z28" s="95"/>
+      <c r="AA28" s="95"/>
+      <c r="AB28" s="95"/>
+      <c r="AC28" s="95"/>
+      <c r="AD28" s="96"/>
       <c r="AE28" s="12" t="s">
         <v>11</v>
       </c>
       <c r="AF28" s="13"/>
       <c r="AG28" s="13"/>
       <c r="AH28" s="13"/>
       <c r="AI28" s="14"/>
-      <c r="AJ28" s="78" t="s">
+      <c r="AJ28" s="97" t="s">
         <v>12</v>
       </c>
-      <c r="AK28" s="79"/>
-[...1 lines deleted...]
-      <c r="AM28" s="80"/>
+      <c r="AK28" s="98"/>
+      <c r="AL28" s="98"/>
+      <c r="AM28" s="99"/>
     </row>
     <row r="29" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM29" s="54"/>
+      <c r="A29" s="100" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="101"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="101"/>
+      <c r="F29" s="101"/>
+      <c r="G29" s="101"/>
+      <c r="H29" s="101"/>
+      <c r="I29" s="101"/>
+      <c r="J29" s="101"/>
+      <c r="K29" s="101"/>
+      <c r="L29" s="101"/>
+      <c r="M29" s="101"/>
+      <c r="N29" s="101"/>
+      <c r="O29" s="101"/>
+      <c r="P29" s="101"/>
+      <c r="Q29" s="101"/>
+      <c r="R29" s="101"/>
+      <c r="S29" s="101"/>
+      <c r="T29" s="101"/>
+      <c r="U29" s="101"/>
+      <c r="V29" s="101"/>
+      <c r="W29" s="101"/>
+      <c r="X29" s="101"/>
+      <c r="Y29" s="101"/>
+      <c r="Z29" s="101"/>
+      <c r="AA29" s="101"/>
+      <c r="AB29" s="101"/>
+      <c r="AC29" s="101"/>
+      <c r="AD29" s="102"/>
+      <c r="AE29" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF29" s="111"/>
+      <c r="AG29" s="111"/>
+      <c r="AH29" s="111"/>
+      <c r="AI29" s="112"/>
+      <c r="AJ29" s="106"/>
+      <c r="AK29" s="106"/>
+      <c r="AL29" s="106"/>
+      <c r="AM29" s="107"/>
     </row>
     <row r="30" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="49" t="s">
-[...41 lines deleted...]
-      <c r="AM30" s="54"/>
+      <c r="A30" s="100" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="101"/>
+      <c r="E30" s="101"/>
+      <c r="F30" s="101"/>
+      <c r="G30" s="101"/>
+      <c r="H30" s="101"/>
+      <c r="I30" s="101"/>
+      <c r="J30" s="101"/>
+      <c r="K30" s="101"/>
+      <c r="L30" s="101"/>
+      <c r="M30" s="101"/>
+      <c r="N30" s="101"/>
+      <c r="O30" s="101"/>
+      <c r="P30" s="101"/>
+      <c r="Q30" s="101"/>
+      <c r="R30" s="101"/>
+      <c r="S30" s="101"/>
+      <c r="T30" s="101"/>
+      <c r="U30" s="101"/>
+      <c r="V30" s="101"/>
+      <c r="W30" s="101"/>
+      <c r="X30" s="101"/>
+      <c r="Y30" s="101"/>
+      <c r="Z30" s="101"/>
+      <c r="AA30" s="101"/>
+      <c r="AB30" s="101"/>
+      <c r="AC30" s="101"/>
+      <c r="AD30" s="102"/>
+      <c r="AE30" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF30" s="111"/>
+      <c r="AG30" s="111"/>
+      <c r="AH30" s="111"/>
+      <c r="AI30" s="112"/>
+      <c r="AJ30" s="106"/>
+      <c r="AK30" s="106"/>
+      <c r="AL30" s="106"/>
+      <c r="AM30" s="107"/>
     </row>
     <row r="31" spans="1:39" s="5" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A31" s="68" t="s">
-[...41 lines deleted...]
-      <c r="AM31" s="54"/>
+      <c r="A31" s="113" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="114"/>
+      <c r="C31" s="114"/>
+      <c r="D31" s="114"/>
+      <c r="E31" s="114"/>
+      <c r="F31" s="114"/>
+      <c r="G31" s="114"/>
+      <c r="H31" s="114"/>
+      <c r="I31" s="114"/>
+      <c r="J31" s="114"/>
+      <c r="K31" s="114"/>
+      <c r="L31" s="114"/>
+      <c r="M31" s="114"/>
+      <c r="N31" s="114"/>
+      <c r="O31" s="114"/>
+      <c r="P31" s="114"/>
+      <c r="Q31" s="114"/>
+      <c r="R31" s="114"/>
+      <c r="S31" s="114"/>
+      <c r="T31" s="114"/>
+      <c r="U31" s="114"/>
+      <c r="V31" s="114"/>
+      <c r="W31" s="114"/>
+      <c r="X31" s="114"/>
+      <c r="Y31" s="114"/>
+      <c r="Z31" s="114"/>
+      <c r="AA31" s="114"/>
+      <c r="AB31" s="114"/>
+      <c r="AC31" s="114"/>
+      <c r="AD31" s="115"/>
+      <c r="AE31" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="AF31" s="111"/>
+      <c r="AG31" s="111"/>
+      <c r="AH31" s="111"/>
+      <c r="AI31" s="112"/>
+      <c r="AJ31" s="106"/>
+      <c r="AK31" s="106"/>
+      <c r="AL31" s="106"/>
+      <c r="AM31" s="107"/>
     </row>
     <row r="32" spans="1:39" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="15"/>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="15"/>
       <c r="E32" s="15"/>
       <c r="F32" s="15"/>
       <c r="G32" s="15"/>
       <c r="H32" s="15"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
       <c r="L32" s="15"/>
       <c r="M32" s="15"/>
       <c r="N32" s="15"/>
       <c r="O32" s="15"/>
       <c r="P32" s="15"/>
       <c r="Q32" s="15"/>
       <c r="R32" s="15"/>
       <c r="S32" s="15"/>
       <c r="T32" s="15"/>
       <c r="U32" s="15"/>
       <c r="V32" s="15"/>
       <c r="W32" s="15"/>
       <c r="X32" s="15"/>
       <c r="Y32" s="15"/>
       <c r="Z32" s="15"/>
       <c r="AA32" s="15"/>
       <c r="AB32" s="15"/>
       <c r="AC32" s="15"/>
       <c r="AD32" s="10"/>
       <c r="AE32" s="10"/>
       <c r="AF32" s="10"/>
       <c r="AG32" s="10"/>
       <c r="AH32" s="10"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="10"/>
       <c r="AK32" s="10"/>
       <c r="AL32" s="10"/>
     </row>
     <row r="33" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="74" t="s">
-[...39 lines deleted...]
-      <c r="AM33" s="74"/>
+      <c r="A33" s="116" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="116"/>
+      <c r="C33" s="116"/>
+      <c r="D33" s="116"/>
+      <c r="E33" s="116"/>
+      <c r="F33" s="116"/>
+      <c r="G33" s="116"/>
+      <c r="H33" s="116"/>
+      <c r="I33" s="116"/>
+      <c r="J33" s="116"/>
+      <c r="K33" s="116"/>
+      <c r="L33" s="116"/>
+      <c r="M33" s="116"/>
+      <c r="N33" s="116"/>
+      <c r="O33" s="116"/>
+      <c r="P33" s="116"/>
+      <c r="Q33" s="116"/>
+      <c r="R33" s="116"/>
+      <c r="S33" s="116"/>
+      <c r="T33" s="116"/>
+      <c r="U33" s="116"/>
+      <c r="V33" s="116"/>
+      <c r="W33" s="116"/>
+      <c r="X33" s="116"/>
+      <c r="Y33" s="116"/>
+      <c r="Z33" s="116"/>
+      <c r="AA33" s="116"/>
+      <c r="AB33" s="116"/>
+      <c r="AC33" s="116"/>
+      <c r="AD33" s="116"/>
+      <c r="AE33" s="116"/>
+      <c r="AF33" s="116"/>
+      <c r="AG33" s="116"/>
+      <c r="AH33" s="116"/>
+      <c r="AI33" s="116"/>
+      <c r="AJ33" s="116"/>
+      <c r="AK33" s="116"/>
+      <c r="AL33" s="116"/>
+      <c r="AM33" s="116"/>
       <c r="AN33" s="16"/>
       <c r="AO33" s="16"/>
       <c r="AP33" s="16"/>
       <c r="AQ33" s="16"/>
       <c r="AR33" s="16"/>
       <c r="AS33" s="16"/>
       <c r="AT33" s="16"/>
       <c r="AU33" s="16"/>
       <c r="AV33" s="16"/>
       <c r="AW33" s="16"/>
       <c r="AX33" s="16"/>
       <c r="AY33" s="16"/>
       <c r="AZ33" s="16"/>
       <c r="BA33" s="16"/>
       <c r="BB33" s="16"/>
       <c r="BC33" s="16"/>
       <c r="BD33" s="16"/>
       <c r="BE33" s="16"/>
       <c r="BF33" s="16"/>
       <c r="BG33" s="16"/>
       <c r="BH33" s="16"/>
       <c r="BI33" s="16"/>
       <c r="BJ33" s="16"/>
       <c r="BK33" s="16"/>
       <c r="BL33" s="16"/>
       <c r="BM33" s="16"/>
       <c r="BN33" s="16"/>
       <c r="BO33" s="16"/>
       <c r="BP33" s="16"/>
       <c r="BQ33" s="16"/>
       <c r="BR33" s="16"/>
       <c r="BS33" s="16"/>
       <c r="BT33" s="16"/>
       <c r="BU33" s="16"/>
       <c r="BV33" s="16"/>
       <c r="BW33" s="16"/>
       <c r="BX33" s="16"/>
       <c r="BY33" s="16"/>
     </row>
     <row r="34" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B34" s="17"/>
       <c r="C34" s="18"/>
       <c r="D34" s="17"/>
       <c r="E34" s="17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F34" s="17"/>
       <c r="G34" s="17"/>
       <c r="H34" s="17"/>
       <c r="I34" s="17"/>
       <c r="J34" s="17"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="17"/>
       <c r="O34" s="17"/>
       <c r="P34" s="17"/>
       <c r="Q34" s="17"/>
       <c r="R34" s="17"/>
       <c r="S34" s="19"/>
       <c r="T34" s="20"/>
       <c r="U34" s="19"/>
-      <c r="V34" s="75" t="s">
-[...18 lines deleted...]
-      <c r="AM34" s="75"/>
+      <c r="V34" s="117" t="s">
+        <v>35</v>
+      </c>
+      <c r="W34" s="117"/>
+      <c r="X34" s="117"/>
+      <c r="Y34" s="117"/>
+      <c r="Z34" s="117"/>
+      <c r="AA34" s="117"/>
+      <c r="AB34" s="117"/>
+      <c r="AC34" s="117"/>
+      <c r="AD34" s="117"/>
+      <c r="AE34" s="117"/>
+      <c r="AF34" s="117"/>
+      <c r="AG34" s="117"/>
+      <c r="AH34" s="117"/>
+      <c r="AI34" s="117"/>
+      <c r="AJ34" s="117"/>
+      <c r="AK34" s="117"/>
+      <c r="AL34" s="117"/>
+      <c r="AM34" s="117"/>
       <c r="AN34" s="16"/>
       <c r="AO34" s="16"/>
       <c r="AP34" s="16"/>
       <c r="AQ34" s="16"/>
       <c r="AR34" s="16"/>
       <c r="AS34" s="16"/>
       <c r="AT34" s="16"/>
       <c r="AU34" s="16"/>
       <c r="AV34" s="16"/>
       <c r="AW34" s="16"/>
       <c r="AX34" s="16"/>
       <c r="AY34" s="16"/>
       <c r="AZ34" s="16"/>
       <c r="BA34" s="16"/>
       <c r="BB34" s="16"/>
       <c r="BC34" s="16"/>
       <c r="BD34" s="16"/>
       <c r="BE34" s="16"/>
       <c r="BF34" s="16"/>
       <c r="BG34" s="16"/>
       <c r="BH34" s="16"/>
       <c r="BI34" s="16"/>
       <c r="BJ34" s="16"/>
       <c r="BK34" s="16"/>
       <c r="BL34" s="16"/>
@@ -10520,171 +10557,171 @@
       <c r="BD35" s="16"/>
       <c r="BE35" s="16"/>
       <c r="BF35" s="16"/>
       <c r="BG35" s="16"/>
       <c r="BH35" s="16"/>
       <c r="BI35" s="16"/>
       <c r="BJ35" s="16"/>
       <c r="BK35" s="16"/>
       <c r="BL35" s="16"/>
       <c r="BM35" s="16"/>
       <c r="BN35" s="16"/>
       <c r="BO35" s="16"/>
       <c r="BP35" s="16"/>
       <c r="BQ35" s="16"/>
       <c r="BR35" s="16"/>
       <c r="BS35" s="16"/>
       <c r="BT35" s="16"/>
       <c r="BU35" s="16"/>
       <c r="BV35" s="16"/>
       <c r="BW35" s="16"/>
       <c r="BX35" s="16"/>
       <c r="BY35" s="16"/>
     </row>
     <row r="36" spans="1:77" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A36" s="2"/>
-      <c r="B36" s="76" t="s">
-[...17 lines deleted...]
-      <c r="R36" s="76"/>
+      <c r="B36" s="118" t="s">
+        <v>47</v>
+      </c>
+      <c r="C36" s="118"/>
+      <c r="D36" s="118"/>
+      <c r="E36" s="118"/>
+      <c r="F36" s="118"/>
+      <c r="G36" s="118"/>
+      <c r="H36" s="118"/>
+      <c r="I36" s="118"/>
+      <c r="J36" s="118"/>
+      <c r="K36" s="118"/>
+      <c r="L36" s="118"/>
+      <c r="M36" s="118"/>
+      <c r="N36" s="118"/>
+      <c r="O36" s="118"/>
+      <c r="P36" s="118"/>
+      <c r="Q36" s="118"/>
+      <c r="R36" s="118"/>
       <c r="S36" s="25"/>
       <c r="T36" s="26"/>
       <c r="U36" s="25"/>
-      <c r="V36" s="77" t="s">
-[...18 lines deleted...]
-      <c r="AM36" s="77"/>
+      <c r="V36" s="119" t="s">
+        <v>38</v>
+      </c>
+      <c r="W36" s="119"/>
+      <c r="X36" s="119"/>
+      <c r="Y36" s="119"/>
+      <c r="Z36" s="119"/>
+      <c r="AA36" s="119"/>
+      <c r="AB36" s="119"/>
+      <c r="AC36" s="119"/>
+      <c r="AD36" s="119"/>
+      <c r="AE36" s="119"/>
+      <c r="AF36" s="119"/>
+      <c r="AG36" s="119"/>
+      <c r="AH36" s="119"/>
+      <c r="AI36" s="119"/>
+      <c r="AJ36" s="119"/>
+      <c r="AK36" s="119"/>
+      <c r="AL36" s="119"/>
+      <c r="AM36" s="119"/>
       <c r="AN36" s="16"/>
       <c r="AO36" s="16"/>
       <c r="AP36" s="16"/>
       <c r="AQ36" s="16"/>
       <c r="AR36" s="16"/>
       <c r="AS36" s="16"/>
       <c r="AT36" s="16"/>
       <c r="AU36" s="16"/>
       <c r="AV36" s="16"/>
       <c r="AW36" s="16"/>
       <c r="AX36" s="16"/>
       <c r="AY36" s="16"/>
       <c r="AZ36" s="16"/>
       <c r="BA36" s="16"/>
       <c r="BB36" s="16"/>
       <c r="BC36" s="16"/>
       <c r="BD36" s="16"/>
       <c r="BE36" s="16"/>
       <c r="BF36" s="16"/>
       <c r="BG36" s="16"/>
       <c r="BH36" s="16"/>
       <c r="BI36" s="16"/>
       <c r="BJ36" s="16"/>
       <c r="BK36" s="16"/>
       <c r="BL36" s="16"/>
       <c r="BM36" s="16"/>
       <c r="BN36" s="16"/>
       <c r="BO36" s="16"/>
       <c r="BP36" s="16"/>
       <c r="BQ36" s="16"/>
       <c r="BR36" s="16"/>
       <c r="BS36" s="16"/>
       <c r="BT36" s="16"/>
       <c r="BU36" s="16"/>
       <c r="BV36" s="16"/>
       <c r="BW36" s="16"/>
       <c r="BX36" s="16"/>
       <c r="BY36" s="16"/>
     </row>
     <row r="37" spans="1:77" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A37" s="27"/>
-      <c r="B37" s="76"/>
-[...15 lines deleted...]
-      <c r="R37" s="76"/>
+      <c r="B37" s="118"/>
+      <c r="C37" s="118"/>
+      <c r="D37" s="118"/>
+      <c r="E37" s="118"/>
+      <c r="F37" s="118"/>
+      <c r="G37" s="118"/>
+      <c r="H37" s="118"/>
+      <c r="I37" s="118"/>
+      <c r="J37" s="118"/>
+      <c r="K37" s="118"/>
+      <c r="L37" s="118"/>
+      <c r="M37" s="118"/>
+      <c r="N37" s="118"/>
+      <c r="O37" s="118"/>
+      <c r="P37" s="118"/>
+      <c r="Q37" s="118"/>
+      <c r="R37" s="118"/>
       <c r="S37" s="25"/>
       <c r="T37" s="26"/>
       <c r="U37" s="25"/>
-      <c r="V37" s="77"/>
-[...16 lines deleted...]
-      <c r="AM37" s="77"/>
+      <c r="V37" s="119"/>
+      <c r="W37" s="119"/>
+      <c r="X37" s="119"/>
+      <c r="Y37" s="119"/>
+      <c r="Z37" s="119"/>
+      <c r="AA37" s="119"/>
+      <c r="AB37" s="119"/>
+      <c r="AC37" s="119"/>
+      <c r="AD37" s="119"/>
+      <c r="AE37" s="119"/>
+      <c r="AF37" s="119"/>
+      <c r="AG37" s="119"/>
+      <c r="AH37" s="119"/>
+      <c r="AI37" s="119"/>
+      <c r="AJ37" s="119"/>
+      <c r="AK37" s="119"/>
+      <c r="AL37" s="119"/>
+      <c r="AM37" s="119"/>
       <c r="AN37" s="16"/>
       <c r="AO37" s="16"/>
       <c r="AP37" s="16"/>
       <c r="AQ37" s="16"/>
       <c r="AR37" s="16"/>
       <c r="AS37" s="16"/>
       <c r="AT37" s="16"/>
       <c r="AU37" s="16"/>
       <c r="AV37" s="16"/>
       <c r="AW37" s="16"/>
       <c r="AX37" s="16"/>
       <c r="AY37" s="16"/>
       <c r="AZ37" s="16"/>
       <c r="BA37" s="16"/>
       <c r="BB37" s="16"/>
       <c r="BC37" s="16"/>
       <c r="BD37" s="16"/>
       <c r="BE37" s="16"/>
       <c r="BF37" s="16"/>
       <c r="BG37" s="16"/>
       <c r="BH37" s="16"/>
       <c r="BI37" s="16"/>
       <c r="BJ37" s="16"/>
       <c r="BK37" s="16"/>
       <c r="BL37" s="16"/>
@@ -10764,349 +10801,349 @@
       <c r="BG38" s="16"/>
       <c r="BH38" s="16"/>
       <c r="BI38" s="16"/>
       <c r="BJ38" s="16"/>
       <c r="BK38" s="16"/>
       <c r="BL38" s="16"/>
       <c r="BM38" s="16"/>
       <c r="BN38" s="16"/>
       <c r="BO38" s="16"/>
       <c r="BP38" s="16"/>
       <c r="BQ38" s="16"/>
       <c r="BR38" s="16"/>
       <c r="BS38" s="16"/>
       <c r="BT38" s="16"/>
       <c r="BU38" s="16"/>
       <c r="BV38" s="16"/>
       <c r="BW38" s="16"/>
       <c r="BX38" s="16"/>
       <c r="BY38" s="16"/>
     </row>
     <row r="39" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="34"/>
       <c r="B39" s="35"/>
       <c r="C39" s="36"/>
       <c r="D39" s="2"/>
-      <c r="E39" s="62" t="s">
-[...27 lines deleted...]
-      <c r="AE39" s="65" t="s">
+      <c r="E39" s="94" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" s="95"/>
+      <c r="G39" s="95"/>
+      <c r="H39" s="95"/>
+      <c r="I39" s="95"/>
+      <c r="J39" s="95"/>
+      <c r="K39" s="95"/>
+      <c r="L39" s="95"/>
+      <c r="M39" s="95"/>
+      <c r="N39" s="95"/>
+      <c r="O39" s="95"/>
+      <c r="P39" s="95"/>
+      <c r="Q39" s="95"/>
+      <c r="R39" s="95"/>
+      <c r="S39" s="95"/>
+      <c r="T39" s="95"/>
+      <c r="U39" s="95"/>
+      <c r="V39" s="95"/>
+      <c r="W39" s="95"/>
+      <c r="X39" s="95"/>
+      <c r="Y39" s="95"/>
+      <c r="Z39" s="95"/>
+      <c r="AA39" s="95"/>
+      <c r="AB39" s="95"/>
+      <c r="AC39" s="95"/>
+      <c r="AD39" s="96"/>
+      <c r="AE39" s="120" t="s">
         <v>11</v>
       </c>
-      <c r="AF39" s="65"/>
-[...3 lines deleted...]
-      <c r="AJ39" s="66" t="s">
+      <c r="AF39" s="120"/>
+      <c r="AG39" s="120"/>
+      <c r="AH39" s="120"/>
+      <c r="AI39" s="120"/>
+      <c r="AJ39" s="121" t="s">
         <v>12</v>
       </c>
-      <c r="AK39" s="66"/>
-[...1 lines deleted...]
-      <c r="AM39" s="67"/>
+      <c r="AK39" s="121"/>
+      <c r="AL39" s="121"/>
+      <c r="AM39" s="122"/>
     </row>
     <row r="40" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="1"/>
       <c r="B40" s="2"/>
       <c r="C40" s="3"/>
       <c r="D40" s="1"/>
-      <c r="E40" s="49" t="s">
-[...35 lines deleted...]
-      <c r="AM40" s="54"/>
+      <c r="E40" s="100" t="s">
+        <v>43</v>
+      </c>
+      <c r="F40" s="101"/>
+      <c r="G40" s="101"/>
+      <c r="H40" s="101"/>
+      <c r="I40" s="101"/>
+      <c r="J40" s="101"/>
+      <c r="K40" s="101"/>
+      <c r="L40" s="101"/>
+      <c r="M40" s="101"/>
+      <c r="N40" s="101"/>
+      <c r="O40" s="101"/>
+      <c r="P40" s="101"/>
+      <c r="Q40" s="101"/>
+      <c r="R40" s="101"/>
+      <c r="S40" s="101"/>
+      <c r="T40" s="101"/>
+      <c r="U40" s="101"/>
+      <c r="V40" s="101"/>
+      <c r="W40" s="101"/>
+      <c r="X40" s="101"/>
+      <c r="Y40" s="101"/>
+      <c r="Z40" s="101"/>
+      <c r="AA40" s="101"/>
+      <c r="AB40" s="101"/>
+      <c r="AC40" s="101"/>
+      <c r="AD40" s="102"/>
+      <c r="AE40" s="123"/>
+      <c r="AF40" s="123"/>
+      <c r="AG40" s="123"/>
+      <c r="AH40" s="123"/>
+      <c r="AI40" s="123"/>
+      <c r="AJ40" s="106"/>
+      <c r="AK40" s="106"/>
+      <c r="AL40" s="106"/>
+      <c r="AM40" s="107"/>
     </row>
     <row r="41" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="1"/>
       <c r="B41" s="2"/>
       <c r="C41" s="3"/>
       <c r="D41" s="1"/>
-      <c r="E41" s="49" t="s">
+      <c r="E41" s="100" t="s">
         <v>13</v>
       </c>
-      <c r="F41" s="50"/>
-[...32 lines deleted...]
-      <c r="AM41" s="54"/>
+      <c r="F41" s="101"/>
+      <c r="G41" s="101"/>
+      <c r="H41" s="101"/>
+      <c r="I41" s="101"/>
+      <c r="J41" s="101"/>
+      <c r="K41" s="101"/>
+      <c r="L41" s="101"/>
+      <c r="M41" s="101"/>
+      <c r="N41" s="101"/>
+      <c r="O41" s="101"/>
+      <c r="P41" s="101"/>
+      <c r="Q41" s="101"/>
+      <c r="R41" s="101"/>
+      <c r="S41" s="101"/>
+      <c r="T41" s="101"/>
+      <c r="U41" s="101"/>
+      <c r="V41" s="101"/>
+      <c r="W41" s="101"/>
+      <c r="X41" s="101"/>
+      <c r="Y41" s="101"/>
+      <c r="Z41" s="101"/>
+      <c r="AA41" s="101"/>
+      <c r="AB41" s="101"/>
+      <c r="AC41" s="101"/>
+      <c r="AD41" s="102"/>
+      <c r="AE41" s="123"/>
+      <c r="AF41" s="123"/>
+      <c r="AG41" s="123"/>
+      <c r="AH41" s="123"/>
+      <c r="AI41" s="123"/>
+      <c r="AJ41" s="106"/>
+      <c r="AK41" s="106"/>
+      <c r="AL41" s="106"/>
+      <c r="AM41" s="107"/>
     </row>
     <row r="42" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="1"/>
       <c r="B42" s="2"/>
       <c r="C42" s="3"/>
       <c r="D42" s="1"/>
-      <c r="E42" s="49" t="s">
-[...35 lines deleted...]
-      <c r="AM42" s="54"/>
+      <c r="E42" s="100" t="s">
+        <v>48</v>
+      </c>
+      <c r="F42" s="101"/>
+      <c r="G42" s="101"/>
+      <c r="H42" s="101"/>
+      <c r="I42" s="101"/>
+      <c r="J42" s="101"/>
+      <c r="K42" s="101"/>
+      <c r="L42" s="101"/>
+      <c r="M42" s="101"/>
+      <c r="N42" s="101"/>
+      <c r="O42" s="101"/>
+      <c r="P42" s="101"/>
+      <c r="Q42" s="101"/>
+      <c r="R42" s="101"/>
+      <c r="S42" s="101"/>
+      <c r="T42" s="101"/>
+      <c r="U42" s="101"/>
+      <c r="V42" s="101"/>
+      <c r="W42" s="101"/>
+      <c r="X42" s="101"/>
+      <c r="Y42" s="101"/>
+      <c r="Z42" s="101"/>
+      <c r="AA42" s="101"/>
+      <c r="AB42" s="101"/>
+      <c r="AC42" s="101"/>
+      <c r="AD42" s="102"/>
+      <c r="AE42" s="123"/>
+      <c r="AF42" s="123"/>
+      <c r="AG42" s="123"/>
+      <c r="AH42" s="123"/>
+      <c r="AI42" s="123"/>
+      <c r="AJ42" s="106"/>
+      <c r="AK42" s="106"/>
+      <c r="AL42" s="106"/>
+      <c r="AM42" s="107"/>
     </row>
     <row r="43" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="1"/>
       <c r="B43" s="2"/>
       <c r="C43" s="3"/>
       <c r="D43" s="1"/>
-      <c r="E43" s="49" t="s">
+      <c r="E43" s="100" t="s">
         <v>19</v>
       </c>
-      <c r="F43" s="50"/>
-[...32 lines deleted...]
-      <c r="AM43" s="54"/>
+      <c r="F43" s="101"/>
+      <c r="G43" s="101"/>
+      <c r="H43" s="101"/>
+      <c r="I43" s="101"/>
+      <c r="J43" s="101"/>
+      <c r="K43" s="101"/>
+      <c r="L43" s="101"/>
+      <c r="M43" s="101"/>
+      <c r="N43" s="101"/>
+      <c r="O43" s="101"/>
+      <c r="P43" s="101"/>
+      <c r="Q43" s="101"/>
+      <c r="R43" s="101"/>
+      <c r="S43" s="101"/>
+      <c r="T43" s="101"/>
+      <c r="U43" s="101"/>
+      <c r="V43" s="101"/>
+      <c r="W43" s="101"/>
+      <c r="X43" s="101"/>
+      <c r="Y43" s="101"/>
+      <c r="Z43" s="101"/>
+      <c r="AA43" s="101"/>
+      <c r="AB43" s="101"/>
+      <c r="AC43" s="101"/>
+      <c r="AD43" s="102"/>
+      <c r="AE43" s="123"/>
+      <c r="AF43" s="123"/>
+      <c r="AG43" s="123"/>
+      <c r="AH43" s="123"/>
+      <c r="AI43" s="123"/>
+      <c r="AJ43" s="106"/>
+      <c r="AK43" s="106"/>
+      <c r="AL43" s="106"/>
+      <c r="AM43" s="107"/>
     </row>
     <row r="44" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="1"/>
       <c r="B44" s="2"/>
       <c r="C44" s="3"/>
       <c r="D44" s="1"/>
-      <c r="E44" s="49" t="s">
+      <c r="E44" s="100" t="s">
         <v>14</v>
       </c>
-      <c r="F44" s="50"/>
-[...32 lines deleted...]
-      <c r="AM44" s="54"/>
+      <c r="F44" s="101"/>
+      <c r="G44" s="101"/>
+      <c r="H44" s="101"/>
+      <c r="I44" s="101"/>
+      <c r="J44" s="101"/>
+      <c r="K44" s="101"/>
+      <c r="L44" s="101"/>
+      <c r="M44" s="101"/>
+      <c r="N44" s="101"/>
+      <c r="O44" s="101"/>
+      <c r="P44" s="101"/>
+      <c r="Q44" s="101"/>
+      <c r="R44" s="101"/>
+      <c r="S44" s="101"/>
+      <c r="T44" s="101"/>
+      <c r="U44" s="101"/>
+      <c r="V44" s="101"/>
+      <c r="W44" s="101"/>
+      <c r="X44" s="101"/>
+      <c r="Y44" s="101"/>
+      <c r="Z44" s="101"/>
+      <c r="AA44" s="101"/>
+      <c r="AB44" s="101"/>
+      <c r="AC44" s="101"/>
+      <c r="AD44" s="102"/>
+      <c r="AE44" s="123"/>
+      <c r="AF44" s="123"/>
+      <c r="AG44" s="123"/>
+      <c r="AH44" s="123"/>
+      <c r="AI44" s="123"/>
+      <c r="AJ44" s="106"/>
+      <c r="AK44" s="106"/>
+      <c r="AL44" s="106"/>
+      <c r="AM44" s="107"/>
     </row>
     <row r="45" spans="1:77" s="5" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="1"/>
       <c r="B45" s="2"/>
       <c r="C45" s="3"/>
       <c r="D45" s="1"/>
-      <c r="E45" s="49" t="s">
+      <c r="E45" s="100" t="s">
         <v>15</v>
       </c>
-      <c r="F45" s="50"/>
-[...32 lines deleted...]
-      <c r="AM45" s="54"/>
+      <c r="F45" s="101"/>
+      <c r="G45" s="101"/>
+      <c r="H45" s="101"/>
+      <c r="I45" s="101"/>
+      <c r="J45" s="101"/>
+      <c r="K45" s="101"/>
+      <c r="L45" s="101"/>
+      <c r="M45" s="101"/>
+      <c r="N45" s="101"/>
+      <c r="O45" s="101"/>
+      <c r="P45" s="101"/>
+      <c r="Q45" s="101"/>
+      <c r="R45" s="101"/>
+      <c r="S45" s="101"/>
+      <c r="T45" s="101"/>
+      <c r="U45" s="101"/>
+      <c r="V45" s="101"/>
+      <c r="W45" s="101"/>
+      <c r="X45" s="101"/>
+      <c r="Y45" s="101"/>
+      <c r="Z45" s="101"/>
+      <c r="AA45" s="101"/>
+      <c r="AB45" s="101"/>
+      <c r="AC45" s="101"/>
+      <c r="AD45" s="102"/>
+      <c r="AE45" s="123"/>
+      <c r="AF45" s="123"/>
+      <c r="AG45" s="123"/>
+      <c r="AH45" s="123"/>
+      <c r="AI45" s="123"/>
+      <c r="AJ45" s="106"/>
+      <c r="AK45" s="106"/>
+      <c r="AL45" s="106"/>
+      <c r="AM45" s="107"/>
       <c r="AN45" s="4"/>
       <c r="BP45" s="4"/>
       <c r="BQ45" s="4"/>
       <c r="BR45" s="4"/>
       <c r="BS45" s="4"/>
       <c r="BT45" s="4"/>
       <c r="BU45" s="4"/>
       <c r="BV45" s="4"/>
       <c r="BW45" s="4"/>
       <c r="BX45" s="4"/>
       <c r="BY45" s="4"/>
     </row>
     <row r="46" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="37"/>
       <c r="C46" s="38"/>
       <c r="D46" s="39"/>
       <c r="E46" s="37"/>
       <c r="F46" s="37"/>
       <c r="G46" s="37"/>
       <c r="H46" s="37"/>
       <c r="I46" s="37"/>
       <c r="J46" s="37"/>
       <c r="K46" s="37"/>
       <c r="L46" s="37"/>
       <c r="M46" s="37"/>
@@ -11118,134 +11155,134 @@
       <c r="S46" s="37"/>
       <c r="T46" s="37"/>
       <c r="U46" s="37"/>
       <c r="V46" s="37"/>
       <c r="W46" s="37"/>
       <c r="X46" s="37"/>
       <c r="Y46" s="37"/>
       <c r="Z46" s="37"/>
       <c r="AA46" s="37"/>
       <c r="AB46" s="37"/>
       <c r="AC46" s="37"/>
       <c r="AD46" s="37"/>
       <c r="AE46" s="37"/>
       <c r="AF46" s="37"/>
       <c r="AG46" s="37"/>
       <c r="AH46" s="37"/>
       <c r="AI46" s="37"/>
       <c r="AJ46" s="37"/>
       <c r="AK46" s="37"/>
       <c r="AL46" s="37"/>
       <c r="AM46" s="37"/>
     </row>
     <row r="47" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C47" s="38"/>
       <c r="D47" s="40"/>
-      <c r="E47" s="135" t="s">
-[...37 lines deleted...]
-      <c r="AO47" s="136"/>
+      <c r="E47" s="136" t="s">
+        <v>65</v>
+      </c>
+      <c r="F47" s="137"/>
+      <c r="G47" s="137"/>
+      <c r="H47" s="137"/>
+      <c r="I47" s="137"/>
+      <c r="J47" s="137"/>
+      <c r="K47" s="137"/>
+      <c r="L47" s="137"/>
+      <c r="M47" s="137"/>
+      <c r="N47" s="137"/>
+      <c r="O47" s="137"/>
+      <c r="P47" s="137"/>
+      <c r="Q47" s="137"/>
+      <c r="R47" s="137"/>
+      <c r="S47" s="137"/>
+      <c r="T47" s="137"/>
+      <c r="U47" s="137"/>
+      <c r="V47" s="137"/>
+      <c r="W47" s="137"/>
+      <c r="X47" s="137"/>
+      <c r="Y47" s="137"/>
+      <c r="Z47" s="137"/>
+      <c r="AA47" s="137"/>
+      <c r="AB47" s="137"/>
+      <c r="AC47" s="137"/>
+      <c r="AD47" s="137"/>
+      <c r="AE47" s="137"/>
+      <c r="AF47" s="137"/>
+      <c r="AG47" s="137"/>
+      <c r="AH47" s="137"/>
+      <c r="AI47" s="137"/>
+      <c r="AJ47" s="137"/>
+      <c r="AK47" s="137"/>
+      <c r="AL47" s="137"/>
+      <c r="AM47" s="137"/>
+      <c r="AN47" s="137"/>
+      <c r="AO47" s="137"/>
     </row>
     <row r="48" spans="1:77" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="3"/>
       <c r="D48" s="2"/>
-      <c r="E48" s="137" t="s">
-[...37 lines deleted...]
-      <c r="AO48" s="138"/>
+      <c r="E48" s="138" t="s">
+        <v>66</v>
+      </c>
+      <c r="F48" s="139"/>
+      <c r="G48" s="139"/>
+      <c r="H48" s="139"/>
+      <c r="I48" s="139"/>
+      <c r="J48" s="139"/>
+      <c r="K48" s="139"/>
+      <c r="L48" s="139"/>
+      <c r="M48" s="139"/>
+      <c r="N48" s="139"/>
+      <c r="O48" s="139"/>
+      <c r="P48" s="139"/>
+      <c r="Q48" s="139"/>
+      <c r="R48" s="139"/>
+      <c r="S48" s="139"/>
+      <c r="T48" s="139"/>
+      <c r="U48" s="139"/>
+      <c r="V48" s="139"/>
+      <c r="W48" s="139"/>
+      <c r="X48" s="139"/>
+      <c r="Y48" s="139"/>
+      <c r="Z48" s="139"/>
+      <c r="AA48" s="139"/>
+      <c r="AB48" s="139"/>
+      <c r="AC48" s="139"/>
+      <c r="AD48" s="139"/>
+      <c r="AE48" s="139"/>
+      <c r="AF48" s="139"/>
+      <c r="AG48" s="139"/>
+      <c r="AH48" s="139"/>
+      <c r="AI48" s="139"/>
+      <c r="AJ48" s="139"/>
+      <c r="AK48" s="139"/>
+      <c r="AL48" s="139"/>
+      <c r="AM48" s="139"/>
+      <c r="AN48" s="139"/>
+      <c r="AO48" s="139"/>
     </row>
     <row r="49" spans="1:39" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="41"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="44"/>
       <c r="M49" s="44"/>
       <c r="N49" s="44"/>
       <c r="O49" s="44"/>
       <c r="P49" s="44"/>
       <c r="Q49" s="44"/>
       <c r="R49" s="44"/>
       <c r="S49" s="44"/>
       <c r="T49" s="44"/>
       <c r="U49" s="44"/>
       <c r="V49" s="44"/>
       <c r="W49" s="44"/>
@@ -11288,320 +11325,320 @@
       <c r="Q50" s="42"/>
       <c r="R50" s="42"/>
       <c r="S50" s="42"/>
       <c r="T50" s="42"/>
       <c r="U50" s="42"/>
       <c r="V50" s="42"/>
       <c r="W50" s="42"/>
       <c r="X50" s="42"/>
       <c r="Y50" s="42"/>
       <c r="Z50" s="42"/>
       <c r="AA50" s="42"/>
       <c r="AB50" s="42"/>
       <c r="AC50" s="42"/>
       <c r="AD50" s="42"/>
       <c r="AE50" s="42"/>
       <c r="AF50" s="42"/>
       <c r="AG50" s="42"/>
       <c r="AH50" s="42"/>
       <c r="AI50" s="42"/>
       <c r="AJ50" s="42"/>
       <c r="AK50" s="42"/>
       <c r="AL50" s="42"/>
       <c r="AM50" s="43"/>
     </row>
     <row r="51" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="57" t="s">
+      <c r="A51" s="130" t="s">
         <v>20</v>
       </c>
-      <c r="B51" s="58"/>
-[...10 lines deleted...]
-      <c r="M51" s="59" t="s">
+      <c r="B51" s="131"/>
+      <c r="C51" s="131"/>
+      <c r="D51" s="131"/>
+      <c r="E51" s="131"/>
+      <c r="F51" s="131"/>
+      <c r="G51" s="131"/>
+      <c r="H51" s="131"/>
+      <c r="I51" s="131"/>
+      <c r="J51" s="131"/>
+      <c r="K51" s="131"/>
+      <c r="L51" s="131"/>
+      <c r="M51" s="132" t="s">
         <v>16</v>
       </c>
-      <c r="N51" s="60"/>
-[...23 lines deleted...]
-      <c r="AL51" s="61"/>
+      <c r="N51" s="133"/>
+      <c r="O51" s="133"/>
+      <c r="P51" s="133"/>
+      <c r="Q51" s="133"/>
+      <c r="R51" s="133"/>
+      <c r="S51" s="133"/>
+      <c r="T51" s="133"/>
+      <c r="U51" s="133"/>
+      <c r="V51" s="133"/>
+      <c r="W51" s="133"/>
+      <c r="X51" s="133"/>
+      <c r="Y51" s="133"/>
+      <c r="Z51" s="133"/>
+      <c r="AA51" s="133"/>
+      <c r="AB51" s="133"/>
+      <c r="AC51" s="133"/>
+      <c r="AD51" s="133"/>
+      <c r="AE51" s="133"/>
+      <c r="AF51" s="133"/>
+      <c r="AG51" s="133"/>
+      <c r="AH51" s="133"/>
+      <c r="AI51" s="133"/>
+      <c r="AJ51" s="133"/>
+      <c r="AK51" s="133"/>
+      <c r="AL51" s="134"/>
     </row>
     <row r="52" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="45" t="s">
+      <c r="A52" s="124" t="s">
         <v>17</v>
       </c>
-      <c r="B52" s="46"/>
-[...35 lines deleted...]
-      <c r="AL52" s="47"/>
+      <c r="B52" s="125"/>
+      <c r="C52" s="125"/>
+      <c r="D52" s="125"/>
+      <c r="E52" s="125"/>
+      <c r="F52" s="125"/>
+      <c r="G52" s="125"/>
+      <c r="H52" s="125"/>
+      <c r="I52" s="125"/>
+      <c r="J52" s="125"/>
+      <c r="K52" s="125"/>
+      <c r="L52" s="125"/>
+      <c r="M52" s="125"/>
+      <c r="N52" s="125"/>
+      <c r="O52" s="125"/>
+      <c r="P52" s="125"/>
+      <c r="Q52" s="125"/>
+      <c r="R52" s="125"/>
+      <c r="S52" s="125"/>
+      <c r="T52" s="125"/>
+      <c r="U52" s="125"/>
+      <c r="V52" s="125"/>
+      <c r="W52" s="125"/>
+      <c r="X52" s="125"/>
+      <c r="Y52" s="125"/>
+      <c r="Z52" s="125"/>
+      <c r="AA52" s="125"/>
+      <c r="AB52" s="125"/>
+      <c r="AC52" s="125"/>
+      <c r="AD52" s="125"/>
+      <c r="AE52" s="125"/>
+      <c r="AF52" s="125"/>
+      <c r="AG52" s="125"/>
+      <c r="AH52" s="125"/>
+      <c r="AI52" s="125"/>
+      <c r="AJ52" s="125"/>
+      <c r="AK52" s="125"/>
+      <c r="AL52" s="126"/>
     </row>
     <row r="53" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="48"/>
-[...36 lines deleted...]
-      <c r="AL53" s="47"/>
+      <c r="A53" s="127"/>
+      <c r="B53" s="125"/>
+      <c r="C53" s="125"/>
+      <c r="D53" s="125"/>
+      <c r="E53" s="125"/>
+      <c r="F53" s="125"/>
+      <c r="G53" s="125"/>
+      <c r="H53" s="125"/>
+      <c r="I53" s="125"/>
+      <c r="J53" s="125"/>
+      <c r="K53" s="125"/>
+      <c r="L53" s="125"/>
+      <c r="M53" s="125"/>
+      <c r="N53" s="125"/>
+      <c r="O53" s="125"/>
+      <c r="P53" s="125"/>
+      <c r="Q53" s="125"/>
+      <c r="R53" s="125"/>
+      <c r="S53" s="125"/>
+      <c r="T53" s="125"/>
+      <c r="U53" s="125"/>
+      <c r="V53" s="125"/>
+      <c r="W53" s="125"/>
+      <c r="X53" s="125"/>
+      <c r="Y53" s="125"/>
+      <c r="Z53" s="125"/>
+      <c r="AA53" s="125"/>
+      <c r="AB53" s="125"/>
+      <c r="AC53" s="125"/>
+      <c r="AD53" s="125"/>
+      <c r="AE53" s="125"/>
+      <c r="AF53" s="125"/>
+      <c r="AG53" s="125"/>
+      <c r="AH53" s="125"/>
+      <c r="AI53" s="125"/>
+      <c r="AJ53" s="125"/>
+      <c r="AK53" s="125"/>
+      <c r="AL53" s="126"/>
     </row>
     <row r="54" spans="1:39" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A54" s="48"/>
-[...36 lines deleted...]
-      <c r="AL54" s="47"/>
+      <c r="A54" s="127"/>
+      <c r="B54" s="125"/>
+      <c r="C54" s="125"/>
+      <c r="D54" s="125"/>
+      <c r="E54" s="125"/>
+      <c r="F54" s="125"/>
+      <c r="G54" s="125"/>
+      <c r="H54" s="125"/>
+      <c r="I54" s="125"/>
+      <c r="J54" s="125"/>
+      <c r="K54" s="125"/>
+      <c r="L54" s="125"/>
+      <c r="M54" s="125"/>
+      <c r="N54" s="125"/>
+      <c r="O54" s="125"/>
+      <c r="P54" s="125"/>
+      <c r="Q54" s="125"/>
+      <c r="R54" s="125"/>
+      <c r="S54" s="125"/>
+      <c r="T54" s="125"/>
+      <c r="U54" s="125"/>
+      <c r="V54" s="125"/>
+      <c r="W54" s="125"/>
+      <c r="X54" s="125"/>
+      <c r="Y54" s="125"/>
+      <c r="Z54" s="125"/>
+      <c r="AA54" s="125"/>
+      <c r="AB54" s="125"/>
+      <c r="AC54" s="125"/>
+      <c r="AD54" s="125"/>
+      <c r="AE54" s="125"/>
+      <c r="AF54" s="125"/>
+      <c r="AG54" s="125"/>
+      <c r="AH54" s="125"/>
+      <c r="AI54" s="125"/>
+      <c r="AJ54" s="125"/>
+      <c r="AK54" s="125"/>
+      <c r="AL54" s="126"/>
     </row>
   </sheetData>
   <mergeCells count="103">
-    <mergeCell ref="AG12:AL12"/>
-[...9 lines deleted...]
-    <mergeCell ref="AJ24:AM24"/>
+    <mergeCell ref="A51:L51"/>
+    <mergeCell ref="M51:AL51"/>
+    <mergeCell ref="A52:AL54"/>
+    <mergeCell ref="E44:AD44"/>
+    <mergeCell ref="AE44:AI44"/>
+    <mergeCell ref="AJ44:AM44"/>
+    <mergeCell ref="E45:AD45"/>
+    <mergeCell ref="AE45:AI45"/>
+    <mergeCell ref="AJ45:AM45"/>
+    <mergeCell ref="E42:AD42"/>
+    <mergeCell ref="AE42:AI42"/>
+    <mergeCell ref="AJ42:AM42"/>
+    <mergeCell ref="E43:AD43"/>
+    <mergeCell ref="AE43:AI43"/>
+    <mergeCell ref="AJ43:AM43"/>
+    <mergeCell ref="E47:AO47"/>
+    <mergeCell ref="E48:AO48"/>
+    <mergeCell ref="E39:AD39"/>
+    <mergeCell ref="AE39:AI39"/>
+    <mergeCell ref="AJ39:AM39"/>
+    <mergeCell ref="E40:AD40"/>
+    <mergeCell ref="AE40:AI40"/>
+    <mergeCell ref="AJ40:AM40"/>
+    <mergeCell ref="E41:AD41"/>
+    <mergeCell ref="AE41:AI41"/>
+    <mergeCell ref="AJ41:AM41"/>
+    <mergeCell ref="AE29:AI29"/>
+    <mergeCell ref="AJ29:AM29"/>
+    <mergeCell ref="A30:AD30"/>
+    <mergeCell ref="AE30:AI30"/>
+    <mergeCell ref="AJ30:AM30"/>
+    <mergeCell ref="A33:AM33"/>
+    <mergeCell ref="V34:AM34"/>
+    <mergeCell ref="B36:R37"/>
+    <mergeCell ref="V36:AM37"/>
+    <mergeCell ref="A19:Z19"/>
+    <mergeCell ref="AA19:AD19"/>
+    <mergeCell ref="AE19:AI19"/>
+    <mergeCell ref="AJ19:AM19"/>
+    <mergeCell ref="A20:AD20"/>
+    <mergeCell ref="AE20:AI20"/>
+    <mergeCell ref="AJ20:AM20"/>
+    <mergeCell ref="A21:Z21"/>
+    <mergeCell ref="AA21:AD21"/>
+    <mergeCell ref="AE21:AI21"/>
+    <mergeCell ref="AJ21:AM21"/>
+    <mergeCell ref="A1:AM1"/>
+    <mergeCell ref="A2:AM2"/>
+    <mergeCell ref="T5:V5"/>
+    <mergeCell ref="M6:S6"/>
+    <mergeCell ref="T6:V6"/>
+    <mergeCell ref="M7:S7"/>
+    <mergeCell ref="T7:V7"/>
+    <mergeCell ref="N9:S9"/>
+    <mergeCell ref="AD9:AJ9"/>
     <mergeCell ref="A31:AD31"/>
     <mergeCell ref="AE31:AI31"/>
     <mergeCell ref="AJ31:AM31"/>
     <mergeCell ref="A25:AA25"/>
     <mergeCell ref="AB25:AD25"/>
     <mergeCell ref="AE25:AI25"/>
     <mergeCell ref="AJ25:AM25"/>
     <mergeCell ref="A22:AD22"/>
     <mergeCell ref="AE22:AI22"/>
     <mergeCell ref="AJ22:AM22"/>
     <mergeCell ref="A23:AD23"/>
     <mergeCell ref="AE23:AI23"/>
     <mergeCell ref="AJ23:AM23"/>
-    <mergeCell ref="A1:AM1"/>
-[...7 lines deleted...]
-    <mergeCell ref="AD9:AJ9"/>
+    <mergeCell ref="A26:AA26"/>
+    <mergeCell ref="AB26:AD26"/>
+    <mergeCell ref="AE26:AI26"/>
+    <mergeCell ref="AJ26:AM26"/>
+    <mergeCell ref="A27:AA27"/>
+    <mergeCell ref="AB27:AD27"/>
+    <mergeCell ref="AE27:AI27"/>
+    <mergeCell ref="AJ27:AM27"/>
+    <mergeCell ref="A28:AD28"/>
+    <mergeCell ref="AJ28:AM28"/>
+    <mergeCell ref="A29:AD29"/>
+    <mergeCell ref="AG12:AL12"/>
+    <mergeCell ref="R13:AL13"/>
+    <mergeCell ref="G11:M11"/>
+    <mergeCell ref="G12:M13"/>
+    <mergeCell ref="N12:Q12"/>
+    <mergeCell ref="R12:V12"/>
+    <mergeCell ref="W12:X12"/>
+    <mergeCell ref="Y12:AD12"/>
+    <mergeCell ref="A24:AD24"/>
+    <mergeCell ref="AE24:AI24"/>
+    <mergeCell ref="AJ24:AM24"/>
     <mergeCell ref="A10:F14"/>
     <mergeCell ref="G10:M10"/>
     <mergeCell ref="N10:AL10"/>
     <mergeCell ref="N11:AL11"/>
     <mergeCell ref="N13:Q13"/>
     <mergeCell ref="G14:M14"/>
     <mergeCell ref="N14:AL14"/>
     <mergeCell ref="AE12:AF12"/>
     <mergeCell ref="A17:AD17"/>
     <mergeCell ref="AJ17:AM17"/>
     <mergeCell ref="A18:AD18"/>
     <mergeCell ref="AE18:AI18"/>
     <mergeCell ref="AJ18:AM18"/>
-    <mergeCell ref="A19:Z19"/>
-[...55 lines deleted...]
-    <mergeCell ref="AE45:AI45"/>
   </mergeCells>
   <phoneticPr fontId="22"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Pages>0</Pages>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>