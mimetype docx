--- v0 (2026-05-24)
+++ v1 (2026-10-09)
@@ -1401,51 +1401,51 @@
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">児童指導員又は保育士　</w:t>
       </w:r>
       <w:r w:rsidR="00B03568" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>○名以上（うち１名以上は常勤</w:t>
       </w:r>
       <w:r w:rsidR="00DA2E54" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F161187" w14:textId="77777777" w:rsidR="00675BE7" w:rsidRPr="00675BE7" w:rsidRDefault="00675BE7" w:rsidP="00675BE7">
+    <w:p w14:paraId="4F161187" w14:textId="0E42EA15" w:rsidR="00675BE7" w:rsidRPr="00675BE7" w:rsidRDefault="00675BE7" w:rsidP="00675BE7">
       <w:pPr>
         <w:ind w:left="228" w:hangingChars="100" w:hanging="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00675BE7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="00DA2E54">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>児童指導員又は</w:t>
@@ -1462,51 +1462,51 @@
       <w:r w:rsidRPr="00675BE7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>は、指定</w:t>
       </w:r>
       <w:r w:rsidR="009323C5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidRPr="00675BE7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>の単位ごとに提供を行う時間帯を通じて、専ら指定</w:t>
+        <w:t>の単位ごとに提供を行う時間帯を通じて、指定</w:t>
       </w:r>
       <w:r w:rsidR="009323C5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidRPr="00675BE7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>の提供に当たる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAB4482" w14:textId="77777777" w:rsidR="003974AE" w:rsidRPr="0031724F" w:rsidRDefault="003974AE" w:rsidP="003974AE">
       <w:pPr>
         <w:ind w:left="376" w:hangingChars="200" w:hanging="376"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -1998,93 +1998,93 @@
       <w:r w:rsidR="00480E80" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00FA4940" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">児童指導員又は保育士　</w:t>
       </w:r>
       <w:r w:rsidR="00B03568" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>１名以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501DD3E5" w14:textId="77777777" w:rsidR="005001F7" w:rsidRPr="003974AE" w:rsidRDefault="00A84D3B" w:rsidP="00675BE7">
+    <w:p w14:paraId="501DD3E5" w14:textId="45B67234" w:rsidR="005001F7" w:rsidRPr="003974AE" w:rsidRDefault="00A84D3B" w:rsidP="00675BE7">
       <w:pPr>
         <w:ind w:leftChars="104" w:left="218" w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>児童</w:t>
       </w:r>
       <w:r w:rsidR="005001F7" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>指導員又は保育士は、指定</w:t>
       </w:r>
       <w:r w:rsidR="009323C5" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="005001F7" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>の単位ごとに提供を行う時間帯を通じて、専ら指定</w:t>
+        <w:t>の単位ごとに提供を行う時間帯を通じて、指定</w:t>
       </w:r>
       <w:r w:rsidR="009323C5" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="005001F7" w:rsidRPr="003974AE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>の提供に当たる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2356D51B" w14:textId="77777777" w:rsidR="00EB2AC8" w:rsidRPr="003974AE" w:rsidRDefault="00D43847" w:rsidP="00A84D3B">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -6595,58 +6595,58 @@
     <w:p w14:paraId="7ED6BDD1" w14:textId="77777777" w:rsidR="00933AC3" w:rsidRPr="00014B5A" w:rsidRDefault="00933AC3" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00933AC3" w:rsidRPr="00014B5A" w:rsidSect="00DB28EC">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="335"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E070954" w14:textId="77777777" w:rsidR="002203BB" w:rsidRDefault="002203BB">
+    <w:p w14:paraId="6AD4B34C" w14:textId="77777777" w:rsidR="000B27FA" w:rsidRDefault="000B27FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30D392E7" w14:textId="77777777" w:rsidR="002203BB" w:rsidRDefault="002203BB">
+    <w:p w14:paraId="052F9E5A" w14:textId="77777777" w:rsidR="000B27FA" w:rsidRDefault="000B27FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -6726,58 +6726,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18E964D1" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRDefault="00F632CE">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4CCD7606" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRDefault="00F632CE">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C93CC25" w14:textId="77777777" w:rsidR="002203BB" w:rsidRDefault="002203BB">
+    <w:p w14:paraId="5A9A2041" w14:textId="77777777" w:rsidR="000B27FA" w:rsidRDefault="000B27FA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EB609F5" w14:textId="77777777" w:rsidR="002203BB" w:rsidRDefault="002203BB">
+    <w:p w14:paraId="1982AD43" w14:textId="77777777" w:rsidR="000B27FA" w:rsidRDefault="000B27FA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05984C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="374E305A"/>
     <w:lvl w:ilvl="0" w:tplc="0B4816C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -9317,95 +9317,96 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="891771459">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1663238962">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="323096000">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="307705741">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1524900676">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1989824089">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="69"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="335"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C820A1"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00014B5A"/>
     <w:rsid w:val="00015B65"/>
     <w:rsid w:val="00030FE2"/>
+    <w:rsid w:val="00047EB3"/>
     <w:rsid w:val="00095D80"/>
+    <w:rsid w:val="000B27FA"/>
     <w:rsid w:val="000B3568"/>
     <w:rsid w:val="000C0C9C"/>
     <w:rsid w:val="000C3971"/>
     <w:rsid w:val="000E2295"/>
     <w:rsid w:val="000E79AD"/>
     <w:rsid w:val="00114A44"/>
     <w:rsid w:val="001200A8"/>
     <w:rsid w:val="00123A12"/>
     <w:rsid w:val="0013444F"/>
     <w:rsid w:val="00135BB9"/>
     <w:rsid w:val="00137AA3"/>
     <w:rsid w:val="00140F02"/>
     <w:rsid w:val="00145277"/>
     <w:rsid w:val="00150268"/>
     <w:rsid w:val="001965FA"/>
     <w:rsid w:val="001970C6"/>
     <w:rsid w:val="001D60E4"/>
     <w:rsid w:val="001F391D"/>
     <w:rsid w:val="002203BB"/>
     <w:rsid w:val="00223753"/>
     <w:rsid w:val="00233A85"/>
     <w:rsid w:val="00254726"/>
     <w:rsid w:val="0027391A"/>
     <w:rsid w:val="00273934"/>
     <w:rsid w:val="0028199F"/>
@@ -9531,58 +9532,60 @@
     <w:rsid w:val="00AA2996"/>
     <w:rsid w:val="00AD0ED9"/>
     <w:rsid w:val="00AE21BB"/>
     <w:rsid w:val="00B03568"/>
     <w:rsid w:val="00B12A83"/>
     <w:rsid w:val="00B33B4F"/>
     <w:rsid w:val="00B63E09"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B8692D"/>
     <w:rsid w:val="00BC4177"/>
     <w:rsid w:val="00BD7950"/>
     <w:rsid w:val="00BF131B"/>
     <w:rsid w:val="00C22832"/>
     <w:rsid w:val="00C27EC6"/>
     <w:rsid w:val="00C45164"/>
     <w:rsid w:val="00C70AEC"/>
     <w:rsid w:val="00C75532"/>
     <w:rsid w:val="00C820A1"/>
     <w:rsid w:val="00C8488C"/>
     <w:rsid w:val="00CA2EED"/>
     <w:rsid w:val="00CA59E3"/>
     <w:rsid w:val="00CB61CA"/>
     <w:rsid w:val="00CC4FAC"/>
     <w:rsid w:val="00D01B74"/>
     <w:rsid w:val="00D10274"/>
+    <w:rsid w:val="00D1062B"/>
     <w:rsid w:val="00D176BA"/>
     <w:rsid w:val="00D36EEE"/>
     <w:rsid w:val="00D418B9"/>
     <w:rsid w:val="00D43847"/>
     <w:rsid w:val="00D53FCD"/>
     <w:rsid w:val="00D63E6D"/>
     <w:rsid w:val="00D72127"/>
     <w:rsid w:val="00D80DF4"/>
+    <w:rsid w:val="00D8312B"/>
     <w:rsid w:val="00D959A0"/>
     <w:rsid w:val="00DA2E54"/>
     <w:rsid w:val="00DB28EC"/>
     <w:rsid w:val="00DD55FF"/>
     <w:rsid w:val="00DE02FB"/>
     <w:rsid w:val="00DF1A06"/>
     <w:rsid w:val="00E06031"/>
     <w:rsid w:val="00E07BC6"/>
     <w:rsid w:val="00E15658"/>
     <w:rsid w:val="00E16C87"/>
     <w:rsid w:val="00E2490C"/>
     <w:rsid w:val="00E41323"/>
     <w:rsid w:val="00E42537"/>
     <w:rsid w:val="00E63E2F"/>
     <w:rsid w:val="00E80155"/>
     <w:rsid w:val="00EA0F89"/>
     <w:rsid w:val="00EB2AC8"/>
     <w:rsid w:val="00EB4C76"/>
     <w:rsid w:val="00EC70BF"/>
     <w:rsid w:val="00EF4AAE"/>
     <w:rsid w:val="00F00A4A"/>
     <w:rsid w:val="00F1370A"/>
     <w:rsid w:val="00F1528C"/>
     <w:rsid w:val="00F16C28"/>
     <w:rsid w:val="00F33926"/>
@@ -9591,55 +9594,55 @@
     <w:rsid w:val="00F967E7"/>
     <w:rsid w:val="00FA4940"/>
     <w:rsid w:val="00FC5E14"/>
     <w:rsid w:val="00FD5C1A"/>
     <w:rsid w:val="00FE4DA5"/>
     <w:rsid w:val="00FF0106"/>
     <w:rsid w:val="00FF18ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7B1FF28B"/>
   <w15:docId w15:val="{7BD70033-4EE1-4E0D-84AC-1251B0DE56F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10512,74 +10515,74 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1230</Words>
-  <Characters>7012</Characters>
+  <Words>1229</Words>
+  <Characters>7009</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8226</CharactersWithSpaces>
+  <CharactersWithSpaces>8222</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>運　営　規　定（案）</dc:title>
   <dc:creator>ｕｓｅr</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>