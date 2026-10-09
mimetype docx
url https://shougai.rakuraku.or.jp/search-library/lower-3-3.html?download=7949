--- v0 (2026-05-24)
+++ v1 (2026-10-09)
@@ -1577,94 +1577,94 @@
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　児童指導員</w:t>
       </w:r>
       <w:r w:rsidR="00EB2AC8" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00F7534D" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>○名以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0138BE" w14:textId="77777777" w:rsidR="005001F7" w:rsidRPr="00E51438" w:rsidRDefault="001C55DB" w:rsidP="0087367C">
+    <w:p w14:paraId="5E0138BE" w14:textId="78BD699C" w:rsidR="005001F7" w:rsidRPr="00E51438" w:rsidRDefault="001C55DB" w:rsidP="0087367C">
       <w:pPr>
         <w:ind w:leftChars="104" w:left="218" w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>児童指導員</w:t>
       </w:r>
       <w:r w:rsidR="005001F7" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>は、指定</w:t>
       </w:r>
       <w:r w:rsidR="0052054A" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>医療型</w:t>
       </w:r>
       <w:r w:rsidR="005001F7" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>児童発達支援の単位ごとに提供を行う時間帯を通じて、専ら指定</w:t>
+        <w:t>児童発達支援の単位ごとに提供を行う時間帯を通じて、指定</w:t>
       </w:r>
       <w:r w:rsidR="0052054A" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>医療型</w:t>
       </w:r>
       <w:r w:rsidR="005001F7" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>児童発達支援の提供に当たる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FEAAA09" w14:textId="77777777" w:rsidR="001C55DB" w:rsidRPr="00E51438" w:rsidRDefault="00F85F37" w:rsidP="001C55DB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1676,85 +1676,85 @@
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="001C55DB" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">　保育士　</w:t>
       </w:r>
       <w:r w:rsidR="00580B89" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>○名以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188A1362" w14:textId="77777777" w:rsidR="001C55DB" w:rsidRPr="00E51438" w:rsidRDefault="001C55DB" w:rsidP="0087367C">
+    <w:p w14:paraId="188A1362" w14:textId="45C35DC4" w:rsidR="001C55DB" w:rsidRPr="00E51438" w:rsidRDefault="001C55DB" w:rsidP="0087367C">
       <w:pPr>
         <w:ind w:leftChars="104" w:left="218" w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>保育士は、指定</w:t>
       </w:r>
       <w:r w:rsidR="0052054A" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>医療型</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>児童発達支援の単位ごとに提供を行う時間帯を通じて、専ら指定</w:t>
+        <w:t>児童発達支援の単位ごとに提供を行う時間帯を通じて、指定</w:t>
       </w:r>
       <w:r w:rsidR="0052054A" w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>医療型</w:t>
       </w:r>
       <w:r w:rsidRPr="00E51438">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>児童発達支援の提供に当たる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="041650AD" w14:textId="77777777" w:rsidR="00D950A1" w:rsidRPr="00E51438" w:rsidRDefault="00D950A1" w:rsidP="00D950A1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -6493,58 +6493,58 @@
     <w:p w14:paraId="71A08D2A" w14:textId="77777777" w:rsidR="00933AC3" w:rsidRPr="00CD2D7C" w:rsidRDefault="00933AC3" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00933AC3" w:rsidRPr="00CD2D7C" w:rsidSect="0087367C">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="335"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D5F2AD0" w14:textId="77777777" w:rsidR="00DA7AEB" w:rsidRDefault="00DA7AEB">
+    <w:p w14:paraId="0BAA6FC9" w14:textId="77777777" w:rsidR="00FC33BD" w:rsidRDefault="00FC33BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59BA75CA" w14:textId="77777777" w:rsidR="00DA7AEB" w:rsidRDefault="00DA7AEB">
+    <w:p w14:paraId="23C93D5C" w14:textId="77777777" w:rsidR="00FC33BD" w:rsidRDefault="00FC33BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -6617,58 +6617,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21B665B9" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRDefault="00F632CE">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6D69289F" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRDefault="00F632CE">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F4804FE" w14:textId="77777777" w:rsidR="00DA7AEB" w:rsidRDefault="00DA7AEB">
+    <w:p w14:paraId="28E1CBE3" w14:textId="77777777" w:rsidR="00FC33BD" w:rsidRDefault="00FC33BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="039A1B64" w14:textId="77777777" w:rsidR="00DA7AEB" w:rsidRDefault="00DA7AEB">
+    <w:p w14:paraId="2F8E3E47" w14:textId="77777777" w:rsidR="00FC33BD" w:rsidRDefault="00FC33BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04B23E50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66F2AD9A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -9771,171 +9771,173 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1593393091">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="340621641">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1635522797">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1964846496">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1358458271">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1887715645">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="69"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="335"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C820A1"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00004172"/>
     <w:rsid w:val="00006FB9"/>
     <w:rsid w:val="00015B65"/>
     <w:rsid w:val="000609F3"/>
     <w:rsid w:val="00082634"/>
     <w:rsid w:val="000B3568"/>
     <w:rsid w:val="000C0C9C"/>
     <w:rsid w:val="000C12CD"/>
     <w:rsid w:val="000E2295"/>
     <w:rsid w:val="000E619E"/>
     <w:rsid w:val="001059F3"/>
     <w:rsid w:val="00114A44"/>
     <w:rsid w:val="001200A8"/>
     <w:rsid w:val="00123A12"/>
     <w:rsid w:val="00130F13"/>
     <w:rsid w:val="0013444F"/>
     <w:rsid w:val="00137AA3"/>
     <w:rsid w:val="00145277"/>
     <w:rsid w:val="00150268"/>
     <w:rsid w:val="00157BD2"/>
+    <w:rsid w:val="001609A9"/>
     <w:rsid w:val="00175EF1"/>
     <w:rsid w:val="001965FA"/>
     <w:rsid w:val="001970C6"/>
     <w:rsid w:val="001A52C4"/>
     <w:rsid w:val="001B57B0"/>
     <w:rsid w:val="001C55DB"/>
     <w:rsid w:val="001D60E4"/>
     <w:rsid w:val="001E5F71"/>
     <w:rsid w:val="001F391D"/>
     <w:rsid w:val="0021423C"/>
     <w:rsid w:val="00267D1E"/>
     <w:rsid w:val="0027391A"/>
     <w:rsid w:val="00273934"/>
     <w:rsid w:val="0028199F"/>
     <w:rsid w:val="002A6F4B"/>
     <w:rsid w:val="002C3D05"/>
     <w:rsid w:val="002D1343"/>
     <w:rsid w:val="002D346D"/>
     <w:rsid w:val="002D76CB"/>
     <w:rsid w:val="002E6865"/>
     <w:rsid w:val="002F63B2"/>
     <w:rsid w:val="003057A9"/>
     <w:rsid w:val="00315A84"/>
     <w:rsid w:val="00324B1A"/>
     <w:rsid w:val="00324CFA"/>
     <w:rsid w:val="00334FBA"/>
     <w:rsid w:val="00354239"/>
     <w:rsid w:val="0036641F"/>
     <w:rsid w:val="00366FD8"/>
     <w:rsid w:val="00375246"/>
     <w:rsid w:val="00393ED2"/>
+    <w:rsid w:val="003946D8"/>
     <w:rsid w:val="003949B1"/>
     <w:rsid w:val="003B16DF"/>
     <w:rsid w:val="003E2E41"/>
     <w:rsid w:val="003E59C9"/>
     <w:rsid w:val="003F0E46"/>
     <w:rsid w:val="00401F8A"/>
     <w:rsid w:val="00406AA4"/>
     <w:rsid w:val="00412DE3"/>
     <w:rsid w:val="00414A7A"/>
     <w:rsid w:val="0044255E"/>
     <w:rsid w:val="00444BBC"/>
     <w:rsid w:val="00455555"/>
     <w:rsid w:val="00466141"/>
     <w:rsid w:val="004840F8"/>
     <w:rsid w:val="00491042"/>
     <w:rsid w:val="004B424A"/>
     <w:rsid w:val="004C16DF"/>
     <w:rsid w:val="004D525B"/>
     <w:rsid w:val="004F3C4E"/>
     <w:rsid w:val="005001F7"/>
     <w:rsid w:val="00510647"/>
     <w:rsid w:val="0052054A"/>
     <w:rsid w:val="00520711"/>
     <w:rsid w:val="00520AB9"/>
     <w:rsid w:val="005264BD"/>
     <w:rsid w:val="005355A4"/>
     <w:rsid w:val="00540344"/>
     <w:rsid w:val="005410F1"/>
     <w:rsid w:val="005513E4"/>
+    <w:rsid w:val="00565229"/>
     <w:rsid w:val="0057754F"/>
     <w:rsid w:val="00580B89"/>
     <w:rsid w:val="0058126F"/>
     <w:rsid w:val="005945C6"/>
     <w:rsid w:val="005A1FDA"/>
     <w:rsid w:val="005B23DA"/>
     <w:rsid w:val="005B3ED4"/>
     <w:rsid w:val="005B5F8F"/>
     <w:rsid w:val="005E78EE"/>
     <w:rsid w:val="005F6954"/>
     <w:rsid w:val="00605C3F"/>
     <w:rsid w:val="00630C52"/>
     <w:rsid w:val="006331C6"/>
     <w:rsid w:val="00663A11"/>
     <w:rsid w:val="006A11BD"/>
     <w:rsid w:val="006A18D4"/>
     <w:rsid w:val="006A32EC"/>
     <w:rsid w:val="006C1DBC"/>
     <w:rsid w:val="006D2AD0"/>
     <w:rsid w:val="006E0736"/>
     <w:rsid w:val="006F690F"/>
     <w:rsid w:val="00710B09"/>
     <w:rsid w:val="00743268"/>
     <w:rsid w:val="00761EFB"/>
     <w:rsid w:val="00770A5F"/>
@@ -10004,77 +10006,78 @@
     <w:rsid w:val="00DD55FF"/>
     <w:rsid w:val="00DF1A06"/>
     <w:rsid w:val="00E06031"/>
     <w:rsid w:val="00E07BC6"/>
     <w:rsid w:val="00E16C87"/>
     <w:rsid w:val="00E21FAE"/>
     <w:rsid w:val="00E51438"/>
     <w:rsid w:val="00E86ED4"/>
     <w:rsid w:val="00EA0F89"/>
     <w:rsid w:val="00EA5857"/>
     <w:rsid w:val="00EB2AC8"/>
     <w:rsid w:val="00EB4C76"/>
     <w:rsid w:val="00EF3301"/>
     <w:rsid w:val="00EF45BF"/>
     <w:rsid w:val="00EF4AAE"/>
     <w:rsid w:val="00F16C28"/>
     <w:rsid w:val="00F25D75"/>
     <w:rsid w:val="00F33926"/>
     <w:rsid w:val="00F34663"/>
     <w:rsid w:val="00F60AE3"/>
     <w:rsid w:val="00F632CE"/>
     <w:rsid w:val="00F7534D"/>
     <w:rsid w:val="00F82E51"/>
     <w:rsid w:val="00F85F37"/>
     <w:rsid w:val="00FA5454"/>
+    <w:rsid w:val="00FC33BD"/>
     <w:rsid w:val="00FD5C1A"/>
     <w:rsid w:val="00FE4DA5"/>
     <w:rsid w:val="00FF0106"/>
     <w:rsid w:val="00FF18ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="55297">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="769268F7"/>
   <w15:docId w15:val="{C14223EF-6743-401C-8AB8-794ED9EC612B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10951,75 +10954,75 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36768F4F-A244-400B-A425-5E711AB1BB39}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1137</Words>
-  <Characters>6485</Characters>
+  <Characters>6481</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7607</CharactersWithSpaces>
+  <CharactersWithSpaces>7603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>運　営　規　定（案）</dc:title>
   <dc:subject/>
   <dc:creator>ｕｓｅr</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>