--- v0 (2026-05-24)
+++ v1 (2026-10-09)
@@ -1079,112 +1079,112 @@
     <w:p w14:paraId="562C672E" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">４　児童指導員　</w:t>
       </w:r>
       <w:r w:rsidR="00983000" w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>○名以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007F29EE" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12" w:rsidP="005A44BD">
+    <w:p w14:paraId="007F29EE" w14:textId="5F2B101C" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12" w:rsidP="005A44BD">
       <w:pPr>
         <w:ind w:leftChars="104" w:left="218" w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>児童指導員は、指定児童発達支援の単位ごとに提供を行う時間帯を通じて、専ら指定児童発達支援の提供に当たる。</w:t>
+        <w:t>児童指導員は、指定児童発達支援の単位ごとに提供を行う時間帯を通じて、指定児童発達支援の提供に当たる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29783740" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">５　保育士　</w:t>
       </w:r>
       <w:r w:rsidR="00983000" w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>○名以上</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03EC570A" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12" w:rsidP="005A44BD">
+    <w:p w14:paraId="03EC570A" w14:textId="6BD70E90" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12" w:rsidP="005A44BD">
       <w:pPr>
         <w:ind w:leftChars="104" w:left="218" w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>保育士は、指定児童発達支援の単位ごとに提供を行う時間帯を通じて、専ら指定児童発達支援の提供に当たる。</w:t>
+        <w:t>保育士は、指定児童発達支援の単位ごとに提供を行う時間帯を通じて、指定児童発達支援の提供に当たる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CD3CFDF" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00D84581" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">６　機能訓練担当職員　</w:t>
       </w:r>
       <w:r w:rsidR="00983000" w:rsidRPr="00D84581">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -4916,58 +4916,58 @@
     <w:p w14:paraId="4478A225" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246A7D" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF0F12" w:rsidRPr="00246A7D" w:rsidSect="005A44BD">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="335"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A0C96DE" w14:textId="77777777" w:rsidR="008C23BB" w:rsidRDefault="008C23BB">
+    <w:p w14:paraId="25ADD36B" w14:textId="77777777" w:rsidR="00E313AF" w:rsidRDefault="00E313AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DF3E210" w14:textId="77777777" w:rsidR="008C23BB" w:rsidRDefault="008C23BB">
+    <w:p w14:paraId="14A76A00" w14:textId="77777777" w:rsidR="00E313AF" w:rsidRDefault="00E313AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -5040,58 +5040,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18CA92F4" w14:textId="77777777" w:rsidR="00DA36F6" w:rsidRDefault="00DA36F6">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2E744B45" w14:textId="77777777" w:rsidR="00DA36F6" w:rsidRDefault="00DA36F6">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080D2A60" w14:textId="77777777" w:rsidR="008C23BB" w:rsidRDefault="008C23BB">
+    <w:p w14:paraId="5266DF1D" w14:textId="77777777" w:rsidR="00E313AF" w:rsidRDefault="00E313AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56FDE3DA" w14:textId="77777777" w:rsidR="008C23BB" w:rsidRDefault="008C23BB">
+    <w:p w14:paraId="032041B5" w14:textId="77777777" w:rsidR="00E313AF" w:rsidRDefault="00E313AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05984C65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="374E305A"/>
     <w:lvl w:ilvl="0" w:tplc="0B4816C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
@@ -7538,171 +7538,173 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="2110157089">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1190297291">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1751465135">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="314262565">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2143769905">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="268777813">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="69"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="335"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A15431"/>
     <w:rsid w:val="000B5710"/>
     <w:rsid w:val="000D4EAE"/>
     <w:rsid w:val="000E0006"/>
     <w:rsid w:val="00101BB5"/>
     <w:rsid w:val="00133530"/>
     <w:rsid w:val="001422F0"/>
     <w:rsid w:val="00150B3F"/>
     <w:rsid w:val="0017721F"/>
     <w:rsid w:val="001E795F"/>
     <w:rsid w:val="001F4EC6"/>
     <w:rsid w:val="00246A7D"/>
     <w:rsid w:val="002528C5"/>
     <w:rsid w:val="002D0956"/>
     <w:rsid w:val="00314F3F"/>
     <w:rsid w:val="0036156B"/>
     <w:rsid w:val="00414EF6"/>
+    <w:rsid w:val="00433AB5"/>
     <w:rsid w:val="004E7D6F"/>
     <w:rsid w:val="005A44BD"/>
     <w:rsid w:val="005A78A7"/>
     <w:rsid w:val="0084171F"/>
     <w:rsid w:val="00865519"/>
     <w:rsid w:val="00881969"/>
     <w:rsid w:val="008B4496"/>
     <w:rsid w:val="008C23BB"/>
     <w:rsid w:val="0091004E"/>
     <w:rsid w:val="00910E78"/>
     <w:rsid w:val="00955195"/>
     <w:rsid w:val="00983000"/>
     <w:rsid w:val="00986293"/>
     <w:rsid w:val="00A15431"/>
     <w:rsid w:val="00A4179C"/>
     <w:rsid w:val="00AB73F6"/>
     <w:rsid w:val="00AF492D"/>
     <w:rsid w:val="00B129A0"/>
     <w:rsid w:val="00B22AED"/>
     <w:rsid w:val="00B87D1A"/>
     <w:rsid w:val="00BC7E0C"/>
     <w:rsid w:val="00BE4073"/>
     <w:rsid w:val="00BF7708"/>
     <w:rsid w:val="00C3012B"/>
     <w:rsid w:val="00C32DCD"/>
     <w:rsid w:val="00CB6B11"/>
     <w:rsid w:val="00CE6E76"/>
     <w:rsid w:val="00D05B69"/>
     <w:rsid w:val="00D136CE"/>
+    <w:rsid w:val="00D20222"/>
     <w:rsid w:val="00D34BA6"/>
     <w:rsid w:val="00D37668"/>
     <w:rsid w:val="00D418B9"/>
     <w:rsid w:val="00D533F9"/>
     <w:rsid w:val="00D84581"/>
     <w:rsid w:val="00DA36F6"/>
     <w:rsid w:val="00DB2CDB"/>
     <w:rsid w:val="00DF0F12"/>
+    <w:rsid w:val="00E313AF"/>
     <w:rsid w:val="00E75755"/>
     <w:rsid w:val="00E826BF"/>
     <w:rsid w:val="00F73FBE"/>
     <w:rsid w:val="00F97D24"/>
     <w:rsid w:val="00FA6665"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3879AF00"/>
   <w15:docId w15:val="{E3FCDF0B-0DF1-4D1B-88E4-E62B602992A5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8579,76 +8581,76 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1113</Words>
-  <Characters>6346</Characters>
+  <Words>1112</Words>
+  <Characters>6343</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>52</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7445</CharactersWithSpaces>
+  <CharactersWithSpaces>7441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>運　営　規　定（案）</dc:title>
   <dc:subject/>
   <dc:creator>ｕｓｅr</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>