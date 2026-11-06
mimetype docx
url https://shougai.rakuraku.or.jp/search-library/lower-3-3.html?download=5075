--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -1,132 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00613DF8" w:rsidRPr="00175C10" w:rsidRDefault="009C3C44" w:rsidP="00803836">
+    <w:p w14:paraId="72DE55C2" w14:textId="77777777" w:rsidR="00613DF8" w:rsidRPr="00175C10" w:rsidRDefault="00722E1E" w:rsidP="00803836">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="65CB9F19">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1042" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20pt;margin-top:-35.2pt;width:386.6pt;height:24pt;z-index:251662336;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2PvUZZwIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNGm3Zduo6WrZpQhp&#10;+ZEWHsB1nMbCf9huk+XYSoiH4BUQZ54nL8LY7na7cEPkYM14PN/MfDOT+UUnBdoy67hWJR4OcoyY&#10;orrial3ijx+Wz6YYOU9URYRWrMR3zOGLxdMn89YUbKQbLSpmEYAoV7SmxI33psgyRxsmiRtowxQY&#10;a20l8aDadVZZ0gK6FNkoz59nrbaVsZoy5+D2OhnxIuLXNaP+XV075pEoMeTm42njuQpntpiTYm2J&#10;aTg9pEH+IQtJuIKgR6hr4gnaWP4XlOTUaqdrP6BaZrquOWWxBqhmmP9RzW1DDIu1ADnOHGly/w+W&#10;vt2+t4hXJT7DSBEJLer3X/vdj373q99/Q/3+e7/f97ufoKOzQFdrXAFetwb8fPdCd9D2WLozN5p+&#10;ckjpq4aoNbu0VrcNIxWkOwye2YlrwnEBZNW+0RXEJRuvI1BXWxm4BHYQoEPb7o6tYp1HFC7Hk9n5&#10;OAcTBdtZPp6CHEKQ4t7bWOdfMS1REEpsYRQiOtneOJ+e3j8JwZwWvFpyIaJi16srYdGWwNgs43dA&#10;f/RMKNSWeDYZTRIBjyDCBLMjiO8SSWIjodoEPMzDF4BJAfcwqOn+vpK4BAEi1vUosuQe1kZwWWKo&#10;/IgS2H6pqojoCRdJBlKEOtAfGE/c+27VxcaPQwahNStd3UE/rE5bAlsNQqPtF4xa2JASu88bYhlG&#10;4rWCnp6PR7MJrFRUptMZNMOeGlYnBqIoAJXYY5TEK5+WcGMsXzcQJ9Gj9CVMQc1jgx5yOiQPOxCp&#10;OOxrWLJTPb56+KssfgMAAP//AwBQSwMEFAAGAAgAAAAhAO0iJcDhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3aakJcSpEIgDCIFaeujRjd04arwOsVuHv2c5wWl3NaPZ&#10;N+VqdB07myG0HiVMJwKYwdrrFhsJ28/nmyWwEBVq1Xk0Er5NgFV1eVGqQvuEa3PexIZRCIZCSbAx&#10;9gXnobbGqTDxvUHSDn5wKtI5NFwPKlG46/hMiJw71SJ9sKo3j9bUx83JSfh4es2/7CJt1/P3lA52&#10;J7KXt6OU11fjwz2waMb4Z4ZffEKHipj2/oQ6sE7CLMuoS5SQ5zTJcHe7oGVPzulcAK9K/r9C9QMA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2PvUZZwIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtIiXA4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" strokecolor="black [3213]">
+          <v:shape id="テキスト ボックス 3" o:spid="_x0000_s2066" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:20pt;margin-top:-35.2pt;width:386.6pt;height:24pt;z-index:251662336;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2PvUZZwIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNGm3Zduo6WrZpQhp&#10;+ZEWHsB1nMbCf9huk+XYSoiH4BUQZ54nL8LY7na7cEPkYM14PN/MfDOT+UUnBdoy67hWJR4OcoyY&#10;orrial3ijx+Wz6YYOU9URYRWrMR3zOGLxdMn89YUbKQbLSpmEYAoV7SmxI33psgyRxsmiRtowxQY&#10;a20l8aDadVZZ0gK6FNkoz59nrbaVsZoy5+D2OhnxIuLXNaP+XV075pEoMeTm42njuQpntpiTYm2J&#10;aTg9pEH+IQtJuIKgR6hr4gnaWP4XlOTUaqdrP6BaZrquOWWxBqhmmP9RzW1DDIu1ADnOHGly/w+W&#10;vt2+t4hXJT7DSBEJLer3X/vdj373q99/Q/3+e7/f97ufoKOzQFdrXAFetwb8fPdCd9D2WLozN5p+&#10;ckjpq4aoNbu0VrcNIxWkOwye2YlrwnEBZNW+0RXEJRuvI1BXWxm4BHYQoEPb7o6tYp1HFC7Hk9n5&#10;OAcTBdtZPp6CHEKQ4t7bWOdfMS1REEpsYRQiOtneOJ+e3j8JwZwWvFpyIaJi16srYdGWwNgs43dA&#10;f/RMKNSWeDYZTRIBjyDCBLMjiO8SSWIjodoEPMzDF4BJAfcwqOn+vpK4BAEi1vUosuQe1kZwWWKo&#10;/IgS2H6pqojoCRdJBlKEOtAfGE/c+27VxcaPQwahNStd3UE/rE5bAlsNQqPtF4xa2JASu88bYhlG&#10;4rWCnp6PR7MJrFRUptMZNMOeGlYnBqIoAJXYY5TEK5+WcGMsXzcQJ9Gj9CVMQc1jgx5yOiQPOxCp&#10;OOxrWLJTPb56+KssfgMAAP//AwBQSwMEFAAGAAgAAAAhAO0iJcDhAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3aakJcSpEIgDCIFaeujRjd04arwOsVuHv2c5wWl3NaPZ&#10;N+VqdB07myG0HiVMJwKYwdrrFhsJ28/nmyWwEBVq1Xk0Er5NgFV1eVGqQvuEa3PexIZRCIZCSbAx&#10;9gXnobbGqTDxvUHSDn5wKtI5NFwPKlG46/hMiJw71SJ9sKo3j9bUx83JSfh4es2/7CJt1/P3lA52&#10;J7KXt6OU11fjwz2waMb4Z4ZffEKHipj2/oQ6sE7CLMuoS5SQ5zTJcHe7oGVPzulcAK9K/r9C9QMA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2PvUZZwIAAJ0EAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDtIiXA4QAAAAoBAAAPAAAAAAAAAAAAAAAA&#10;AMEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAzwUAAAAA&#10;" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w:rsidR="007A1C83" w:rsidRPr="006A1D58" w:rsidRDefault="007A1C83" w:rsidP="007A1C83">
+                <w:p w14:paraId="281D68F9" w14:textId="336D9811" w:rsidR="007A1C83" w:rsidRPr="006A1D58" w:rsidRDefault="007A1C83" w:rsidP="007A1C83">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>下線部分は、令和７年２</w:t>
+                    <w:t>下線部分は、令和</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FE1DD9">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>８</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00FE1DD9">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_s1038" style="position:absolute;left:0;text-align:left;margin-left:203.5pt;margin-top:0;width:253.25pt;height:18pt;z-index:251659264" filled="f"/>
+        <w:pict w14:anchorId="4FA36403">
+          <v:rect id="_x0000_s2062" style="position:absolute;left:0;text-align:left;margin-left:203.5pt;margin-top:0;width:253.25pt;height:18pt;z-index:251659264" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00613DF8" w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">作成例　</w:t>
       </w:r>
       <w:r w:rsidR="00F60F64" w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>（指定障害者支援施設の場合）</w:t>
       </w:r>
       <w:r w:rsidR="00900332" w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -147,130 +171,128 @@
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00900332" w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="002F1ECB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C506A" w:rsidRDefault="007C506A" w:rsidP="00803836">
+    <w:p w14:paraId="568CEF2F" w14:textId="77777777" w:rsidR="007C506A" w:rsidRDefault="007C506A" w:rsidP="00803836">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008515CC" w:rsidRPr="00D971D0" w:rsidRDefault="00C94249" w:rsidP="00803836">
+    <w:p w14:paraId="77C0B3B7" w14:textId="77777777" w:rsidR="008515CC" w:rsidRPr="00D971D0" w:rsidRDefault="00C94249" w:rsidP="00803836">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00D971D0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">指定障害者支援施設　</w:t>
       </w:r>
       <w:r w:rsidR="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
       <w:r w:rsidR="00826FD6" w:rsidRPr="00D971D0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="008515CC" w:rsidRPr="00D971D0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>運営規程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008515CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="008515CC" w:rsidP="008515CC"/>
-    <w:p w:rsidR="008515CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="00CF735E" w:rsidP="008515CC">
+    <w:p w14:paraId="36BB64EC" w14:textId="77777777" w:rsidR="008515CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="008515CC" w:rsidP="008515CC"/>
+    <w:p w14:paraId="4E1B8BDF" w14:textId="77777777" w:rsidR="008515CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="00CF735E" w:rsidP="008515CC">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="008515CC" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="003B0338" w:rsidP="001B4BD6">
+    <w:p w14:paraId="11D1D78F" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="003B0338" w:rsidP="001B4BD6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第１条　</w:t>
       </w:r>
       <w:r w:rsidR="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>社会福祉法人○○が設置する○○○</w:t>
       </w:r>
       <w:r w:rsidR="00A014BF" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（以下「</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -375,60 +397,60 @@
       <w:r w:rsidR="001F21BE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に対し、適正な</w:t>
       </w:r>
       <w:r w:rsidR="00EF6146">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を提供することを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="0080291C" w:rsidP="00EC4615"/>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00EC4615">
+    <w:p w14:paraId="3A4751DB" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="0080291C" w:rsidP="00EC4615"/>
+    <w:p w14:paraId="5D1C0E48" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00EC4615">
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（運営の方針）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00BE10F6">
+    <w:p w14:paraId="185CC430" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00BE10F6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第２条　</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00CF735E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00CF735E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が実施する事業</w:t>
       </w:r>
       <w:r w:rsidR="005F1448" w:rsidRPr="00CF735E">
@@ -459,352 +481,352 @@
         </w:rPr>
         <w:t>介護</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00453024" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援及び</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>創作的活動又は生産活動の機会の提供その他の便宜を適切かつ効果的に行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00BE10F6">
+    <w:p w14:paraId="39DF2BB9" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00BE10F6">
       <w:pPr>
         <w:ind w:left="228" w:hangingChars="100" w:hanging="228"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業の実施にあたっては、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRDefault="00EC4615" w:rsidP="00BE10F6">
+    <w:p w14:paraId="419D1A38" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRDefault="00EC4615" w:rsidP="00BE10F6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業の実施にあたっては、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900332" w:rsidRPr="00900332" w:rsidRDefault="00900332" w:rsidP="00900332">
+    <w:p w14:paraId="4303B128" w14:textId="77777777" w:rsidR="00900332" w:rsidRPr="00900332" w:rsidRDefault="00900332" w:rsidP="00900332">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　施設は、利用者の自己決定の尊重及び意思決定の支援に配慮に配慮しつつ、利用者の地域生活への移行に関する意向を把握し、当該意向を定期的に確認するとともに、指定特定相談支援事業者等と連携を図りつつ、利用者の希望に沿って地域生活への移行に向けた措置を講じる</w:t>
       </w:r>
       <w:r w:rsidR="004F20EA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00900332" w:rsidRPr="00900332" w:rsidRDefault="00900332" w:rsidP="00900332">
+    <w:p w14:paraId="7FB02B10" w14:textId="77777777" w:rsidR="00900332" w:rsidRPr="00900332" w:rsidRDefault="00900332" w:rsidP="00900332">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　施設は、利用者の当該施設以外における指定障害福祉サービス等利用状況等を把握するとともに、利用者の自己決定の尊重及び意思決定の支援に配慮しつつ、利用者の当該施設以外における指定障害福祉サービス等の利用に関する意向を定期的に確認し、指定特定相談支援事業者等と連携を図りつつ、必要な援助を行う</w:t>
       </w:r>
       <w:r w:rsidR="004F20EA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00900332" w:rsidP="00BE10F6">
+    <w:p w14:paraId="2470F55B" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00900332" w:rsidP="00BE10F6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施にあたっては、前</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の他、関係法令等を遵守する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="1C81774E" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="180" w:hangingChars="82" w:hanging="180"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="2DCABD9C" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="180" w:hangingChars="82" w:hanging="180"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（施設</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の名称等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00EC4615">
+    <w:p w14:paraId="55D8CE15" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00EC4615">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第３条</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A014BF" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業を行う施設</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の名称及び所在地は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="7966CF3F" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
       <w:r w:rsidR="008A5C0E" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">称　</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○○</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00826FD6" w:rsidRDefault="00055BDF" w:rsidP="00EC4615">
+    <w:p w14:paraId="782998FF" w14:textId="77777777" w:rsidR="00826FD6" w:rsidRDefault="00055BDF" w:rsidP="00EC4615">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>所在地</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="00900332">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>川崎市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00826FD6" w:rsidRDefault="00826FD6" w:rsidP="00EC4615">
-[...6 lines deleted...]
-    <w:p w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00EC4615">
+    <w:p w14:paraId="6EDF6B3D" w14:textId="77777777" w:rsidR="00826FD6" w:rsidRDefault="00826FD6" w:rsidP="00EC4615">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C220610" w14:textId="77777777" w:rsidR="00EC4615" w:rsidRPr="00AA5FB7" w:rsidRDefault="00EC4615" w:rsidP="00EC4615">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（職員の職種、員数及び職務内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000D4F7E" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="000D4F7E">
+    <w:p w14:paraId="104F53E1" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="000D4F7E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第４条　</w:t>
       </w:r>
       <w:r w:rsidR="002257FC" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="00EC4615" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に勤務する職員の職種、員数及び職務内容は次のとおりとする。</w:t>
@@ -814,574 +836,566 @@
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="309" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1257"/>
         <w:gridCol w:w="696"/>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="696"/>
         <w:gridCol w:w="697"/>
         <w:gridCol w:w="4916"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w14:paraId="2E899E1B" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="4E519DD4" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職　種</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2786" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="2C20A59C" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>雇用区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="7B7E121B" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>職　　　務　　　内　　　容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w14:paraId="2444CEB3" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="708334DE" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="7490184A" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="5700C199" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="530FE804" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w14:paraId="7F48766C" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="135"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="7EBA7C6B" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="53441B71" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専従</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="76DDA094" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>兼務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="2F664880" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専従</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="01F81E5C" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>兼務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
+          <w:p w14:paraId="26B16A51" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00BE10F6" w:rsidRDefault="000D4F7E" w:rsidP="007520F3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w14:paraId="79379761" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:trHeight w:val="466"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="005C208C">
+          <w:p w14:paraId="19F40BA4" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="005C208C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>管理者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00773CC4" w:rsidP="00FC534D">
+          <w:p w14:paraId="426F568A" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00773CC4" w:rsidP="00FC534D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
             <w:r w:rsidR="00863FF3">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
+          <w:p w14:paraId="4457BC4E" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
+          <w:p w14:paraId="74DFE3CF" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
+          <w:p w14:paraId="4C33767B" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="00BE10F6">
+          <w:p w14:paraId="6D55374E" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="00BE10F6">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4252"/>
                 <w:tab w:val="clear" w:pos="8504"/>
               </w:tabs>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>施設の</w:t>
             </w:r>
             <w:r w:rsidR="00D712C1" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>従業者</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>の管理及び業務の管理を一元的に行うとともに、施設の従業者に対し法令等を遵守させるために必要な指揮命令を行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w14:paraId="25CE4E85" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:trHeight w:val="274"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="000D4F7E">
+          <w:p w14:paraId="64B761BE" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="000D4F7E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>サービス管理責任者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="00863FF3">
+          <w:p w14:paraId="6A2D9973" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="00863FF3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
+          <w:p w14:paraId="7264D267" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="00FC534D">
+          <w:p w14:paraId="20E89C67" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="00FC534D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
+          <w:p w14:paraId="16C4CCF3" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00FC534D" w:rsidP="007520F3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00D712C1" w:rsidP="00BE10F6">
+          <w:p w14:paraId="16F73C3B" w14:textId="77777777" w:rsidR="00FC534D" w:rsidRPr="00BE10F6" w:rsidRDefault="00D712C1" w:rsidP="00BE10F6">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>個別支援計画の作成に関することを行うほか、利用申込者の心身の状況等の把握、利用者の自立した日常生活に向けた検討、他の従業者</w:t>
             </w:r>
             <w:r w:rsidR="00FC534D" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>に対する技術指導及び助言</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
@@ -1392,1983 +1406,1935 @@
             </w:r>
             <w:r w:rsidR="00FC534D" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>を行う</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="00900332" w:rsidRPr="00900332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>なお、業務を行うに当たっては、利用者の自己決定の尊重を原則とした上で、利用者が自ら意思を決定することに困難を抱える場合には、適切に利用者への意思決定の支援が行われるよう努める。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidTr="00900332">
+      <w:tr w:rsidR="00502D73" w:rsidRPr="00BE10F6" w14:paraId="7E09AEC5" w14:textId="77777777" w:rsidTr="00900332">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00502D73">
+          <w:p w14:paraId="76A708CC" w14:textId="77777777" w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00502D73">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>医</w:t>
             </w:r>
             <w:r w:rsidR="00502D73" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>師</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00502D73">
+          <w:p w14:paraId="01097B11" w14:textId="77777777" w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00502D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>○名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00502D73" w:rsidP="00502D73">
+          <w:p w14:paraId="63C2DF84" w14:textId="77777777" w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00502D73" w:rsidP="00502D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00502D73" w:rsidP="00502D73">
+          <w:p w14:paraId="4605A877" w14:textId="77777777" w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00502D73" w:rsidP="00502D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00502D73" w:rsidP="00502D73">
+          <w:p w14:paraId="621CB68B" w14:textId="77777777" w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00502D73" w:rsidP="00502D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00BE10F6">
+          <w:p w14:paraId="0293E01F" w14:textId="77777777" w:rsidR="00502D73" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00BE10F6">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>医師は、定期的に利用者及び従業者の健康管理業務を行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidTr="0030765E">
+      <w:tr w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w14:paraId="27BC0D6B" w14:textId="77777777" w:rsidTr="0030765E">
         <w:trPr>
           <w:trHeight w:val="1118"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="00863FF3">
+          <w:p w14:paraId="5482AD89" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="00863FF3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>看護</w:t>
             </w:r>
             <w:r w:rsidR="00900332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="344835D0" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="51454C9F" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005B0FAB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="6A99445A" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005B0FAB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="14E033AC" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005B0FAB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00863FF3">
+          <w:p w14:paraId="782B1470" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00900332" w:rsidP="00863FF3">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>看護職員は、利用者が必要とする看護を適切に行うとともに、必要に応じ利用者が自立した日常生活又は社会生活を営むのに必要な機能の減退を防止するための訓練、介護等に従事する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidTr="0030765E">
+      <w:tr w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w14:paraId="2E7CD1D2" w14:textId="77777777" w:rsidTr="0030765E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="00863FF3">
+          <w:p w14:paraId="745B77BE" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="00863FF3" w:rsidP="00863FF3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>理学療法士</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="740DA4DD" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="4A7AA167" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="5D8ED4A4" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
+          <w:p w14:paraId="4B808AD1" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRDefault="00863FF3" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="1D5A5BB4" w14:textId="77777777" w:rsidR="00863FF3" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="208"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030765E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>理学療法士は、自立訓練において、利用者が自立した日常生活又は社会生活を営むのに必要な機能の減退を防止するための訓練、介護等に従事する</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="0030765E">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="0E16033D" w14:textId="77777777" w:rsidTr="0030765E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="864"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="058A3F6F" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>作業</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>療法士</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="23B02625" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="37B42259" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="1496800F" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="6CBB7D1D" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="6FBBAE2E" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030765E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>作業療法士は、自立訓練において、利用者が自立した日常生活又は社会生活を営むのに必要な機能の減退を防止するための訓練、介護等に従事する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="0030765E">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="240B93CC" w14:textId="77777777" w:rsidTr="0030765E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="834"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="7D86FD9E" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>言語聴覚士</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="3EBC9B06" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="6493FC23" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="1C3CA515" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="5D95CC5A" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="005A77EC">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="56CD7B99" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030765E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>言語聴覚士は、自立訓練において、利用者が自立した日常生活又は社会生活を営むのに必要な機能の減退を防止するための訓練、介護等に従事する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00DA5D4E">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="545A29B1" w14:textId="77777777" w:rsidTr="00DA5D4E">
         <w:trPr>
           <w:trHeight w:val="992"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
+          <w:p w14:paraId="6B31AC35" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>生活支援員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
+          <w:p w14:paraId="6BA868CF" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
+          <w:p w14:paraId="36C9BB45" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
+          <w:p w14:paraId="74221975" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
+          <w:p w14:paraId="5B37A413" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
+          <w:p w14:paraId="009E4F70" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="00DA5D4E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900332">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>生活支援員は、利用者の心身の状況に応じ、利用者の自立の支援と日常生活の充実に資するための適切な介護等に従事する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00EE6D30">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="4689AF26" w14:textId="77777777" w:rsidTr="00EE6D30">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="21FE5960" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職業指導員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="35B7704C" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="595BE4D5" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="35669553" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="3B7B51BE" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="04FBAF88" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030765E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職業指導員は、就労移行支援事業において、利用者が自立した日常生活又は社会生活を営むのに必要な生産活動その他の訓練等に従事する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00521BF4">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="31FA367D" w14:textId="77777777" w:rsidTr="00521BF4">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="2B112E3B" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就労支援員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="4D2756B7" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="793676AE" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="3973E700" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="2E71B328" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="009E4A2A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="5AF2DC4C" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030765E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就労支援員は、就労移行支援事業において、職場実習の支援、求職活動の支援、職場への定着のための支援等の各種支援を行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="4F679989" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="67091BF2" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>管理栄養士</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="6381F824" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="001E533D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="0C196622" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="001E533D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="456FCCCA" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="001E533D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="6D104230" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="001E533D">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="23C81F5B" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>利用者の栄養管理・指導及び食事の献立に関することを行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="0B56CC64" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="5479EE71" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>調理員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="64BD3E70" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00197AEE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="4B114347" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00197AEE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="704EC68B" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00197AEE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="1923B4D7" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00197AEE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="09DD56C7" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0030765E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>利用者に提供する食事の調理等を行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="3602B5B9" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="1BEBBF5E" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>事務職員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="3E1944FA" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00323ED9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="6A77FDC3" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00323ED9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="184F24F8" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00323ED9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="2F49ECA0" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00323ED9">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="4207883F" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:snapToGrid/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>施設運営に必要な事務を行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidTr="00863FF3">
+      <w:tr w:rsidR="0030765E" w:rsidRPr="00BE10F6" w14:paraId="7EC90153" w14:textId="77777777" w:rsidTr="00863FF3">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="784"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1257" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="21025612" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="71ACBE89" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00DC086A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="0B169159" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00DC086A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="696" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="7BD2B54E" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00DC086A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          </w:tcPr>
+          <w:p w14:paraId="5D827775" w14:textId="77777777" w:rsidR="0030765E" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:r w:rsidRPr="00DC086A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4916" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
+          <w:p w14:paraId="712DA2BC" w14:textId="77777777" w:rsidR="0030765E" w:rsidRPr="00BE10F6" w:rsidRDefault="0030765E" w:rsidP="0030765E">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="000D4F7E" w:rsidRPr="00AA5FB7" w:rsidRDefault="009C3C44" w:rsidP="000D4F7E">
+    <w:p w14:paraId="0044D740" w14:textId="77777777" w:rsidR="000D4F7E" w:rsidRPr="00AA5FB7" w:rsidRDefault="00722E1E" w:rsidP="000D4F7E">
       <w:pPr>
         <w:ind w:left="218" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s1034" inset="5.85pt,.7pt,5.85pt,.7pt">
+        <w:pict w14:anchorId="4A40B070">
+          <v:shape id="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.35pt;margin-top:-24.6pt;width:420pt;height:17.75pt;z-index:251656192;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="#fc9">
+            <v:textbox style="mso-next-textbox:#_x0000_s2058" inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w:rsidR="008F7D18" w:rsidRPr="008F7D18" w:rsidRDefault="008F7D18" w:rsidP="008F7D18">
+                <w:p w14:paraId="36057D7D" w14:textId="77777777" w:rsidR="008F7D18" w:rsidRPr="008F7D18" w:rsidRDefault="008F7D18" w:rsidP="008F7D18">
                   <w:pPr>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F7D18">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>その他の職種が配置されている場合は上記と同じ要領で記載する</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="000D4F7E" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve">　施設</w:t>
       </w:r>
       <w:r w:rsidR="00710E02">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>の職員は、施設の設備等を利用して行う指定短期入所事業所の職員</w:t>
       </w:r>
       <w:r w:rsidR="000D4F7E" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>を兼ねるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C92293" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C92293" w:rsidP="00E83B73">
+    <w:p w14:paraId="6C025CBB" w14:textId="77777777" w:rsidR="00C92293" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C92293" w:rsidP="00E83B73">
       <w:pPr>
         <w:ind w:left="218" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="006C647F" w:rsidP="006C647F">
+    <w:p w14:paraId="31AC71C4" w14:textId="77777777" w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="006C647F" w:rsidP="006C647F">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00471D5F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>昼間実施サービス</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>営業日及び営業時間等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="006C647F">
+    <w:p w14:paraId="3F95296B" w14:textId="77777777" w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="006C647F">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">第５条　</w:t>
       </w:r>
       <w:r w:rsidR="007D6699" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="006C647F" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の営業日及び営業時間等は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a5"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="318" w:type="dxa"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1995"/>
         <w:gridCol w:w="6955"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidTr="00242187">
+      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w14:paraId="0601845D" w14:textId="77777777" w:rsidTr="00242187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="008115D8" w:rsidP="006C647F">
+          <w:p w14:paraId="5862D712" w14:textId="77777777" w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="008115D8" w:rsidP="006C647F">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6955" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
+          <w:p w14:paraId="62E1A847" w14:textId="77777777" w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>昼　間　実　施　サ　ー　ビ　ス</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidTr="00242187">
+      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w14:paraId="29101452" w14:textId="77777777" w:rsidTr="00242187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115D8" w:rsidRPr="00BE10F6" w:rsidRDefault="00B24FAF" w:rsidP="006C647F">
+          <w:p w14:paraId="033F8BBA" w14:textId="77777777" w:rsidR="008115D8" w:rsidRPr="00BE10F6" w:rsidRDefault="00B24FAF" w:rsidP="006C647F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
             <w:r w:rsidR="008115D8" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>営業日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6955" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="00883DE1" w:rsidP="00AA5FB7">
+          <w:p w14:paraId="37E00AEE" w14:textId="77777777" w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="00883DE1" w:rsidP="00AA5FB7">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="228"/>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>○曜日から○</w:t>
             </w:r>
             <w:r w:rsidR="008115D8" w:rsidRPr="00AA5FB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>曜日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidTr="00242187">
+      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w14:paraId="15C6EEE0" w14:textId="77777777" w:rsidTr="00242187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115D8" w:rsidRPr="00BE10F6" w:rsidRDefault="00B24FAF" w:rsidP="006C647F">
+          <w:p w14:paraId="68E85FAF" w14:textId="77777777" w:rsidR="008115D8" w:rsidRPr="00BE10F6" w:rsidRDefault="00B24FAF" w:rsidP="006C647F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
             <w:r w:rsidR="008115D8" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>営業時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="005A666A" w:rsidP="00AA5FB7">
+          <w:p w14:paraId="35ABAADF" w14:textId="77777777" w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidRDefault="005A666A" w:rsidP="00AA5FB7">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="228"/>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
             <w:r w:rsidR="008115D8" w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>○○から○○</w:t>
             </w:r>
             <w:r w:rsidR="008115D8" w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>○○</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w:rsidTr="00471D5F">
+      <w:tr w:rsidR="008115D8" w:rsidRPr="00AA5FB7" w14:paraId="7EB46CF8" w14:textId="77777777" w:rsidTr="00471D5F">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02CBF" w:rsidRPr="00BE10F6" w:rsidRDefault="00B24FAF" w:rsidP="006C647F">
+          <w:p w14:paraId="0BC6D441" w14:textId="77777777" w:rsidR="00F02CBF" w:rsidRPr="00BE10F6" w:rsidRDefault="00B24FAF" w:rsidP="006C647F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
             <w:r w:rsidR="008115D8" w:rsidRPr="00BE10F6">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>年間の休日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6955" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F02CBF" w:rsidRPr="00AA5FB7" w:rsidRDefault="005A666A" w:rsidP="00471D5F">
+          <w:p w14:paraId="65C98306" w14:textId="77777777" w:rsidR="00F02CBF" w:rsidRPr="00AA5FB7" w:rsidRDefault="005A666A" w:rsidP="00471D5F">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="228"/>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>○曜日</w:t>
             </w:r>
             <w:r w:rsidR="00883DE1">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>、○／○～○／○</w:t>
             </w:r>
             <w:r w:rsidR="00471D5F">
@@ -3377,183 +3343,183 @@
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>、その他施設</w:t>
             </w:r>
             <w:r w:rsidR="00BD4A39">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>が年間計画で</w:t>
             </w:r>
             <w:r w:rsidR="00471D5F">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="4"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>定めた日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00471D5F" w:rsidRDefault="00471D5F" w:rsidP="00F02CBF">
-[...7 lines deleted...]
-    <w:p w:rsidR="00F02CBF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B04010" w:rsidP="00F02CBF">
+    <w:p w14:paraId="6AC56698" w14:textId="77777777" w:rsidR="00471D5F" w:rsidRDefault="00471D5F" w:rsidP="00F02CBF">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FDC2D7" w14:textId="77777777" w:rsidR="00F02CBF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B04010" w:rsidP="00F02CBF">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（昼間実施サービスに係る通常の事業の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
+    <w:p w14:paraId="6F28820D" w14:textId="77777777" w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="915"/>
           <w:tab w:val="num" w:pos="210"/>
         </w:tabs>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>昼間実施サービス</w:t>
       </w:r>
       <w:r w:rsidR="007D6699" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に係る</w:t>
       </w:r>
       <w:r w:rsidR="00546F88" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>通常の事業の実施地域</w:t>
       </w:r>
       <w:r w:rsidR="007D6699" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、以下のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007D6699" w:rsidRPr="00826FD6" w:rsidRDefault="007D6699" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="001225A9" w14:textId="77777777" w:rsidR="007D6699" w:rsidRPr="00826FD6" w:rsidRDefault="007D6699" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00401420">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>川崎</w:t>
       </w:r>
       <w:r w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC567F" w:rsidRPr="006C2989" w:rsidRDefault="00BC567F" w:rsidP="00471D5F">
+    <w:p w14:paraId="533B7E77" w14:textId="77777777" w:rsidR="00BC567F" w:rsidRPr="006C2989" w:rsidRDefault="00BC567F" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="006C647F" w:rsidP="006C647F">
+    <w:p w14:paraId="2C6F6C4E" w14:textId="77777777" w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="006C647F" w:rsidP="006C647F">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（利用定員）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRPr="00826FD6" w:rsidRDefault="00A014BF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="499AC1FB" w14:textId="77777777" w:rsidR="006C647F" w:rsidRPr="00826FD6" w:rsidRDefault="00A014BF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="228" w:hangingChars="100" w:hanging="228"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00894F93" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
@@ -3646,51 +3612,51 @@
       <w:r w:rsidR="006A5AF4" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="005C208C" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
       <w:r w:rsidR="006C647F" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00397C0C" w:rsidRPr="00AA5FB7" w:rsidRDefault="005C208C" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="51108543" w14:textId="77777777" w:rsidR="00397C0C" w:rsidRPr="00AA5FB7" w:rsidRDefault="005C208C" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="445" w:hangingChars="195" w:hanging="445"/>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>２　施設</w:t>
       </w:r>
       <w:r w:rsidR="003B0338" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>は、前項に規定する</w:t>
       </w:r>
       <w:r w:rsidR="00397C0C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
@@ -3710,230 +3676,230 @@
         </w:rPr>
         <w:t>及び居室の定員</w:t>
       </w:r>
       <w:r w:rsidR="003B0338" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>を超えて</w:t>
       </w:r>
       <w:r w:rsidR="00397C0C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>利用</w:t>
       </w:r>
       <w:r w:rsidR="003B0338" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>させないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003B0338" w:rsidRPr="00AA5FB7" w:rsidRDefault="003B0338" w:rsidP="00397C0C">
+    <w:p w14:paraId="01D53555" w14:textId="77777777" w:rsidR="003B0338" w:rsidRPr="00AA5FB7" w:rsidRDefault="003B0338" w:rsidP="00397C0C">
       <w:pPr>
         <w:ind w:leftChars="203" w:left="447"/>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>ただし、災害その他のやむを得ない事情がある場合は</w:t>
       </w:r>
       <w:r w:rsidR="000C48FE" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>この限りではない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC567F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00BC567F" w:rsidP="00397C0C">
+    <w:p w14:paraId="6B6BB71F" w14:textId="77777777" w:rsidR="00BC567F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00BC567F" w:rsidP="00397C0C">
       <w:pPr>
         <w:ind w:leftChars="203" w:left="447"/>
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="00586677" w:rsidP="008540CC">
+    <w:p w14:paraId="1E5D17C7" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="00586677" w:rsidP="008540CC">
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（主たる対象者）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="008540CC">
+    <w:p w14:paraId="7465ECE7" w14:textId="77777777" w:rsidR="006C647F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00A014BF" w:rsidP="008540CC">
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00894F93" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="00063336" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="006C647F" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>は、主たる対象者を以下のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B4BD6" w:rsidRDefault="001B4BD6" w:rsidP="006C647F">
+    <w:p w14:paraId="053E624B" w14:textId="77777777" w:rsidR="001B4BD6" w:rsidRDefault="001B4BD6" w:rsidP="006C647F">
       <w:pPr>
         <w:ind w:left="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身体障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C647F" w:rsidRDefault="006C647F" w:rsidP="006C647F">
+    <w:p w14:paraId="454D7AD6" w14:textId="77777777" w:rsidR="006C647F" w:rsidRDefault="006C647F" w:rsidP="006C647F">
       <w:pPr>
         <w:ind w:left="420"/>
       </w:pPr>
       <w:r w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>知的障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B4BD6" w:rsidRDefault="001B4BD6" w:rsidP="006C647F">
+    <w:p w14:paraId="486E484C" w14:textId="77777777" w:rsidR="001B4BD6" w:rsidRDefault="001B4BD6" w:rsidP="006C647F">
       <w:pPr>
         <w:ind w:left="420"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>精神障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083161B" w:rsidRPr="00C0129A" w:rsidRDefault="0083161B" w:rsidP="006C647F">
+    <w:p w14:paraId="49D85C4F" w14:textId="77777777" w:rsidR="0083161B" w:rsidRPr="00C0129A" w:rsidRDefault="0083161B" w:rsidP="006C647F">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>難病等対象者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC567F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00BC567F" w:rsidP="006C647F">
+    <w:p w14:paraId="0C5A0E3B" w14:textId="77777777" w:rsidR="00BC567F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00BC567F" w:rsidP="006C647F">
       <w:pPr>
         <w:ind w:left="420"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008540CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="008540CC" w:rsidP="008540CC">
+    <w:p w14:paraId="75E0A481" w14:textId="77777777" w:rsidR="008540CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="008540CC" w:rsidP="008540CC">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00FE3E6C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設入所支援・</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>生活介護</w:t>
       </w:r>
       <w:r w:rsidR="00A014BF" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidR="00FE3E6C" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自立訓練（生活訓練）</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008540CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="00063336" w:rsidP="00471D5F">
+    <w:p w14:paraId="4613D61C" w14:textId="77777777" w:rsidR="008540CC" w:rsidRPr="00AA5FB7" w:rsidRDefault="00063336" w:rsidP="00471D5F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="915"/>
           <w:tab w:val="num" w:pos="210"/>
         </w:tabs>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="008540CC" w:rsidRPr="00AA5FB7">
         <w:rPr>
@@ -3964,302 +3930,302 @@
       <w:r w:rsidR="008540CC" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
       <w:r w:rsidR="00CF735E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>主な</w:t>
       </w:r>
       <w:r w:rsidR="008540CC" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00851731" w:rsidP="00851731">
+    <w:p w14:paraId="0209C3B9" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00851731" w:rsidP="00851731">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>施設入所支援</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="4BA631A0" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="440"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ア</w:t>
       </w:r>
       <w:r w:rsidR="00C72A4C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F30" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>個別</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援計画の作成</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="41CAA16B" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="440"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>イ</w:t>
       </w:r>
       <w:r w:rsidR="00C72A4C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F30" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主として</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>夜間における食事の提供</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="159F4BA2" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="440"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ウ</w:t>
       </w:r>
       <w:r w:rsidR="00C72A4C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00FD1153" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>主として</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>夜間における入浴又は清拭</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="1B253D73" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="440"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>エ</w:t>
       </w:r>
       <w:r w:rsidR="00C72A4C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身体の介護</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="7EB33612" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRDefault="00B24FAF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="440"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>オ</w:t>
       </w:r>
       <w:r w:rsidR="00C72A4C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利用者又は家族に対する相談及び助言</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00471D5F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="3C2E53D0" w14:textId="77777777" w:rsidR="00471D5F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="440"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>カ　その他必要な支援</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00826FD6" w:rsidRDefault="00851731" w:rsidP="008540CC">
+    <w:p w14:paraId="58523564" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00826FD6" w:rsidRDefault="00851731" w:rsidP="008540CC">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="00B24FAF" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>生活介護</w:t>
       </w:r>
       <w:r w:rsidR="002C4689" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
       <w:r w:rsidR="006F6D8A" w:rsidRPr="00826FD6">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立訓練（生活訓練）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="64D72D92" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ア</w:t>
       </w:r>
       <w:r w:rsidR="00C72A4C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F30" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>個別支援計画の作成</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="2DFC17A0" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>イ</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F30" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00CF735E">
         <w:rPr>
@@ -4272,364 +4238,364 @@
       <w:r w:rsidR="00EB1F30" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>昼間に</w:t>
       </w:r>
       <w:r w:rsidR="00C852AB" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>おける</w:t>
       </w:r>
       <w:r w:rsidR="00EB1F30" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>食事の提供</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="3B2329F2" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ウ</w:t>
       </w:r>
       <w:r w:rsidR="00C27253" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00C852AB" w:rsidRPr="002B4E3B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>主として昼間における</w:t>
       </w:r>
       <w:r w:rsidR="007F7EF3" w:rsidRPr="002B4E3B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>入浴又は清拭</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="4F0CF411" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>エ</w:t>
       </w:r>
       <w:r w:rsidR="00C3394C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00C3394C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身体の介護</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="3EFC1122" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>オ</w:t>
       </w:r>
       <w:r w:rsidR="00C3394C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　日中活動</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="672A20D6" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>カ</w:t>
       </w:r>
       <w:r w:rsidR="00C3394C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　生産活動</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="563AA9A0" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>キ</w:t>
       </w:r>
       <w:r w:rsidR="00C3394C" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00CD0C92" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>余暇活動</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="238A50F1" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ク</w:t>
       </w:r>
       <w:r w:rsidR="00CD0C92" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　自治会活動</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="0C500406" w14:textId="77777777" w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ケ</w:t>
       </w:r>
       <w:r w:rsidR="00CD0C92" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　地域生活移行</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0003157D" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
+    <w:p w14:paraId="74B6FED1" w14:textId="77777777" w:rsidR="0003157D" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B24FAF" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>コ</w:t>
       </w:r>
       <w:r w:rsidR="00CD0C92" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　自己管理</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC567F" w:rsidRDefault="00CF735E" w:rsidP="00471D5F">
+    <w:p w14:paraId="2B5A9150" w14:textId="77777777" w:rsidR="00BC567F" w:rsidRDefault="00CF735E" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>サ　利用者及び家族に対する相談及び助言</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00471D5F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
+    <w:p w14:paraId="4C85676E" w14:textId="77777777" w:rsidR="00471D5F" w:rsidRPr="00AA5FB7" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>シ　その他必要な支援</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00471D5F" w:rsidRDefault="00471D5F" w:rsidP="0080291C">
+    <w:p w14:paraId="34DDB7BC" w14:textId="77777777" w:rsidR="00471D5F" w:rsidRDefault="00471D5F" w:rsidP="0080291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="38DE79CB" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービスの取扱方針及び個別支援計画の作成）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="49F33A0F" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第10条　この施設が提供するサービスは次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="13073F13" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4641,507 +4607,507 @@
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を営むことができるよう、利用者の意思決定の支援に配慮する</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="180B656A" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）施設は、個別支援計画に基づき、利用者の心身の状況等に応じて、その者の支援を適切に行うとともに、サービスの提供が漫然かつ画一的なものとならないように配慮する</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="083E5F1D" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者は、サービスの提供に当たっては、懇切丁寧を旨とし、利用者又はその家族に対し、支援上必要な事項について、理解しやすいように説明を行う</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="001A59B6">
+    <w:p w14:paraId="5BD39993" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="001A59B6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）施設は、その提供するサービスの質の評価を行い、常にその改善を図る</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="5FB78586" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　この施設は、次の通り個別支援計画を作成する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="1E8A5FD1" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>サービス管理責任者は、個別支援計画の作成に当たっては、適切な方法により、利用者について、その置かれている環境及び日常生活全般の状況等の評価を通じて利用者の希望する生活並びに課題等の把握（以下「アセスメント」という。）を行うとともに、利用者の自己決定の尊重及び意思決定の支援に配慮しつつ、利用者が自立した日常生活を営むことができるように支援する上で適切な支援内容の検討を</w:t>
       </w:r>
       <w:r w:rsidR="00621281">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>行う。なお、支援内容の検討において、サービス管理責任者は、第</w:t>
       </w:r>
       <w:r w:rsidR="00621281" w:rsidRPr="00621281">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条に定める地域移行等意向確認担当者が把握した利用者の地域生活への移行に関する意向等を踏まえる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="3D8A8B40" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）アセスメントに当たっては、利用者が自ら意思を決定することに困難を抱える場合には、適切に意思決定の支援を行うため、当該利用者の意思及び選好並びに判断能力等について丁寧に把握しなければならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="070CE42E" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）サービス管理責任者は、アセスメントに当たっては、利用者に面接を行う。この場合において、サービス管理責任者は、面接の趣旨を利用者に対して十分に説明し、理解を得る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="149A6898" w14:textId="77777777" w:rsidR="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）サービス管理責任者は、アセスメント及び支援内容の検討結果に基づき、利用者及びその家族の生活に対する意向、総合的な支援の方針、生活全般の質を向上させるための課題、サービスごとの目標及びその達成時期、サービスを提供する上での留意事項その他必要な事項を記載した個別支援計画の原案を作成する。この場合において、施設が提供するサービス以外の保健医療サービス又はその他の福祉サービス等との連携も含めて個別支援計画の原案に位置付けるよう努める。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="02AB4552" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）サービス管理責任者は、個別支援計画の作成に係る会議（利用者及び当該利用者に対するサービスの提供に当たる担当者等（地域移行等意向確認担当者を含む）を招集して行う会議をいい、テレビ電話装置等を活用して行うことができるものとする。）を開催し、当該利用者の生活に対する意向等を改めて確認するとともに、個別支援計画の原案について意見を求める。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="7F8F13CE" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（６）サービス管理責任者は、個別支援計画の原案の内容について利用者又はその家族に説明し、文書によりその同意を得る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="2EF7CECF" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（７）サービス管理責任者は、個別支援計画の作成をした際には、当該個別支援計画を</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>利用者及び指定特定相談支援事業者等に交付する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="73C5A740" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（８）サービス管理責任者は、個別支援計画の作成後、計画の実施状況の把握（利用者についての継続的なアセスメントを含む。以下「モニタリング」という。）を行うとともに、少なくとも６月に１回以上（自立訓練（機能訓練）、自立訓練（生活訓練）、又は就労移行支援を提供する場合は、サービス支援計画の見直しを行い、必要に応じて計画の変更を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="00AE2A1B" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（９）サービス管理責任者は、モニタリングに当たっては、利用者及びその家族等との連絡を継続的に行うこととし、特段の事情のない限り、次に定めるところにより行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="3491F7FF" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>①定期的に利用者に面接する</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="5EE3AF3A" w14:textId="77777777" w:rsidR="00591163" w:rsidRPr="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:firstLineChars="200" w:firstLine="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>②定期的にモニタリングの結果を記録する</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
+    <w:p w14:paraId="5FC6353F" w14:textId="77777777" w:rsidR="00591163" w:rsidRDefault="00591163" w:rsidP="00591163">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:left="456" w:hangingChars="200" w:hanging="456"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00591163">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）第２項（１）から（７）までは（８）に規定する個別支援計画の変更についても同様とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00591163" w:rsidRDefault="00591163" w:rsidP="0080291C">
+    <w:p w14:paraId="51F5AD11" w14:textId="77777777" w:rsidR="00591163" w:rsidRDefault="00591163" w:rsidP="0080291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="0080291C" w:rsidP="0080291C">
+    <w:p w14:paraId="58FD56B1" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="0080291C" w:rsidP="0080291C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00942A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>から</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>受領する費用の額等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00FB5396" w:rsidP="00CF735E">
+    <w:p w14:paraId="09F3A543" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00FB5396" w:rsidP="00CF735E">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00591163">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00591163">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -5197,51 +5163,51 @@
         </w:rPr>
         <w:t>を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidR="00942A1A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者から</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市町村が定める負担上限月額の範囲内において利用者負担額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="6317B076" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidR="00712C76" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -5249,51 +5215,51 @@
         </w:rPr>
         <w:t>は、法定代理受領を行わない</w:t>
       </w:r>
       <w:r w:rsidR="00262A02" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>サービスを</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>提供した際は、利用者から厚生労働省が定める費用の額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="1ED996C1" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
       <w:r w:rsidR="00712C76" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -5307,240 +5273,240 @@
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の支払を受ける額のほか、施設</w:t>
       </w:r>
       <w:r w:rsidR="00CF735E" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>おいて提供される便宜に要する費用のうち次の各号に掲げる費用の支払を利用者から受けることができる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C30CB" w:rsidRPr="005134D3" w:rsidRDefault="006C30CB" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="1C793592" w14:textId="77777777" w:rsidR="006C30CB" w:rsidRPr="005134D3" w:rsidRDefault="006C30CB" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　この場合の利用料金については、</w:t>
       </w:r>
       <w:r w:rsidRPr="007A1C83">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>別表</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に定める。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0AEC" w:rsidRPr="005134D3" w:rsidRDefault="00BE10F6" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="7108D224" w14:textId="77777777" w:rsidR="001C0AEC" w:rsidRPr="005134D3" w:rsidRDefault="00BE10F6" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>食事の提供に要する費用</w:t>
       </w:r>
       <w:r w:rsidR="001C0AEC" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（生活介護・自立訓練（生活訓練））</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C0AEC" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="7A72A071" w14:textId="77777777" w:rsidR="001C0AEC" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="001C0AEC" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>食事の提供に要する費用及び光熱水費（施設入所支援）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00BE10F6" w:rsidP="00055BDF">
+    <w:p w14:paraId="1A820883" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00BE10F6" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
       <w:r w:rsidR="00C24D7A" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日用品費（施設入所支援・生活介護・自立訓練（生活訓練））</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="098D4E01" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）</w:t>
       </w:r>
       <w:r w:rsidR="00C24D7A" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>創作的活動に係る材料費（生活介護）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C24D7A" w:rsidRPr="005134D3" w:rsidRDefault="00BE10F6" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="0CF629A0" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="005134D3" w:rsidRDefault="00BE10F6" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）</w:t>
       </w:r>
       <w:r w:rsidR="00C24D7A" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>被服費（施設入所支援）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00C24D7A" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="5AA78783" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00C24D7A" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（６</w:t>
       </w:r>
       <w:r w:rsidR="00055BDF" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="005F7402" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>その他施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>において提供される便宜に要する費用のうち、日常生活においても通常必要となるものに係る費用であって、利用者に負担させることが適当と認められるもの</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="680682C1" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">４　</w:t>
       </w:r>
       <w:r w:rsidR="00712C76" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -5554,121 +5520,121 @@
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項に係る費用の支払を受けた場合は、当該費用に係る領収書を</w:t>
       </w:r>
       <w:r w:rsidR="0091349B" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当該費用を支払った利用者に対し交付するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="5CD321F8" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="005F7402" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">５　</w:t>
       </w:r>
       <w:r w:rsidR="00712C76" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、第</w:t>
       </w:r>
       <w:r w:rsidR="005769EE" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項に係る費用の額に係るサービスの提供に当たっては、あらかじめ、利用者の同意を得るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0083161B" w:rsidRDefault="0083161B" w:rsidP="00A014BF">
+    <w:p w14:paraId="2ACB0A9A" w14:textId="77777777" w:rsidR="0083161B" w:rsidRDefault="0083161B" w:rsidP="00A014BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A014BF" w:rsidRPr="005134D3" w:rsidRDefault="00D32DA0" w:rsidP="00A014BF">
+    <w:p w14:paraId="4A6271D0" w14:textId="77777777" w:rsidR="00A014BF" w:rsidRPr="005134D3" w:rsidRDefault="00D32DA0" w:rsidP="00A014BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（サービス</w:t>
       </w:r>
       <w:r w:rsidR="00A014BF" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の利用にあたっての留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A014BF" w:rsidRPr="005134D3" w:rsidRDefault="00DC1797" w:rsidP="00A014BF">
+    <w:p w14:paraId="3DB5176C" w14:textId="77777777" w:rsidR="00A014BF" w:rsidRPr="005134D3" w:rsidRDefault="00DC1797" w:rsidP="00A014BF">
       <w:pPr>
         <w:ind w:left="210" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -5714,74 +5680,74 @@
       <w:r w:rsidR="00CE59B0" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00A014BF" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等に迷惑を及ぼす</w:t>
       </w:r>
       <w:r w:rsidR="00804314" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>こと</w:t>
       </w:r>
       <w:r w:rsidR="00A014BF" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を行ってはならないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D4BE7" w:rsidRPr="005134D3" w:rsidRDefault="005D4BE7" w:rsidP="0080291C">
+    <w:p w14:paraId="6750626C" w14:textId="77777777" w:rsidR="005D4BE7" w:rsidRPr="005134D3" w:rsidRDefault="005D4BE7" w:rsidP="0080291C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="0080291C" w:rsidP="0080291C">
+    <w:p w14:paraId="11DCC16C" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="0080291C" w:rsidP="0080291C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00A014BF" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="5CF50D32" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00A014BF" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -5879,77 +5845,77 @@
         </w:rPr>
         <w:t>に連絡する</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等の必要な措置を講</w:t>
       </w:r>
       <w:r w:rsidR="00D32DA0" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>じ</w:t>
       </w:r>
       <w:r w:rsidR="007B43AF" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00190B95" w:rsidRPr="005134D3" w:rsidRDefault="00190B95" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="40082383" w14:textId="77777777" w:rsidR="00190B95" w:rsidRPr="005134D3" w:rsidRDefault="00190B95" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="0080291C" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="13472518" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="0080291C" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（非常災害対策）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="003D788E" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="2B66CEA8" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="003D788E" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -5970,99 +5936,99 @@
         </w:rPr>
         <w:t>施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、消火設備その他の非常災害に際して必要な設備を設けるとともに、非常災害に関する具体的計画を立て、非常災害</w:t>
       </w:r>
       <w:r w:rsidR="002B4E3B" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>時の関係機関への通報及び連絡体制を整備し、それらを定期的に職員</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に周知する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="2212BAB5" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、非常災害に備えるため、定期的に避難、救出その他必要な訓練を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC567F" w:rsidRPr="005134D3" w:rsidRDefault="00BC567F" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="439163A8" w14:textId="77777777" w:rsidR="00BC567F" w:rsidRPr="005134D3" w:rsidRDefault="00BC567F" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00CE59B0" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="3BA8FCD2" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00CE59B0" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE59B0" w:rsidRPr="005134D3" w:rsidRDefault="00DC1797" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="5CF7E77E" w14:textId="77777777" w:rsidR="00CE59B0" w:rsidRPr="005134D3" w:rsidRDefault="00DC1797" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -6076,1137 +6042,1115 @@
         </w:rPr>
         <w:t>条</w:t>
       </w:r>
       <w:r w:rsidR="00471D5F" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>施設は、提供したサービスに関する利用者からの苦情に迅速かつ適切に対応するために、苦情を受付ける</w:t>
       </w:r>
       <w:r w:rsidR="00445D6C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ための窓口を設置するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E28DB" w:rsidRDefault="002E28DB" w:rsidP="002E28DB">
+    <w:p w14:paraId="2D78B97F" w14:textId="77777777" w:rsidR="002E28DB" w:rsidRDefault="002E28DB" w:rsidP="002E28DB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　施設は、前項の苦情を受け付けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E28DB" w:rsidRDefault="002E28DB" w:rsidP="002E28DB">
+    <w:p w14:paraId="0B71061F" w14:textId="77777777" w:rsidR="002E28DB" w:rsidRDefault="002E28DB" w:rsidP="002E28DB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　施設は、</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>提供したサービスに関し、法の定めるところにより、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは指定障害者支援施設等の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002E28DB" w:rsidRDefault="002E28DB" w:rsidP="002E28DB">
+    <w:p w14:paraId="0A048398" w14:textId="77777777" w:rsidR="002E28DB" w:rsidRDefault="002E28DB" w:rsidP="002E28DB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４　施設は、</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>提供したサービスに関し、法の定めるところにより、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事が行う報告若しくは施設障害福祉サービスの提供の記録、帳簿書類その他の物件の提出若しくは提示の命令又は当該職員からの質問に応じ、及び利用者又はその家族からの苦情に関して都道府県知事が行う調査に協力するとともに、都道府県知事から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE59B0" w:rsidRPr="005134D3" w:rsidRDefault="002E28DB" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="6A3917C3" w14:textId="77777777" w:rsidR="00CE59B0" w:rsidRPr="005134D3" w:rsidRDefault="002E28DB" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00FB5396" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　施設は、社会福祉法第８３条に規定する運営適正化委員会が同法第８５条の規定により行う調査又はあっせんにできる限り協力する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC567F" w:rsidRPr="005134D3" w:rsidRDefault="00BC567F" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="2B5180DD" w14:textId="77777777" w:rsidR="00BC567F" w:rsidRPr="005134D3" w:rsidRDefault="00BC567F" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00471D5F" w:rsidRPr="002465C5" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
+    <w:p w14:paraId="70C95CC6" w14:textId="77777777" w:rsidR="00471D5F" w:rsidRPr="002465C5" w:rsidRDefault="00471D5F" w:rsidP="00471D5F">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00471D5F" w:rsidP="00E412AC">
+    <w:p w14:paraId="77F9047F" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00471D5F" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="00E412AC" w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="005C32BE" w:rsidP="00E412AC">
+    <w:p w14:paraId="272E83FC" w14:textId="4BC6B35F" w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="005C32BE" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DD9" w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
       </w:r>
       <w:r w:rsidR="00E412AC" w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の選定及び設置</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="3E8A1A29" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用支援</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="531A78E6" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対する虐待の防止を啓発・普及するための研修の実施</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="399CFFDF" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）虐待の防止のための対策を検討する委員会</w:t>
       </w:r>
       <w:r w:rsidR="00325BA5" w:rsidRPr="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="游明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の定期的な開催及びその結果の従業員への周知</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B47F04" w:rsidRPr="00325BA5" w:rsidRDefault="00B47F04" w:rsidP="00E412AC">
+    <w:p w14:paraId="5710F290" w14:textId="77777777" w:rsidR="00B47F04" w:rsidRPr="00325BA5" w:rsidRDefault="00B47F04" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="40367560" w14:textId="77777777" w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（身体拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="0441AF68" w14:textId="77777777" w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体拘束その他利用者の行動を制限する行為（以下「身体拘束等」という。）を行わないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="66F2DFDA" w14:textId="77777777" w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="0E829B72" w14:textId="77777777" w:rsidR="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　事業者は、身体拘束等の適正化を図るため、次に掲げる措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="43921172" w14:textId="77777777" w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（１）身体拘束等の適正化のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について、従業者に周知徹底を図る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="55B4229F" w14:textId="77777777" w:rsidR="000A53E1" w:rsidRPr="000A53E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（２）身体拘束等の適正化のための指針を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002465C5" w:rsidRPr="00C417E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
+    <w:p w14:paraId="7AA1104A" w14:textId="77777777" w:rsidR="002465C5" w:rsidRPr="00C417E1" w:rsidRDefault="000A53E1" w:rsidP="000A53E1">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="440" w:hangingChars="150" w:hanging="330"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A53E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00471D5F" w:rsidRPr="00325BA5" w:rsidRDefault="00471D5F" w:rsidP="002465C5">
+    <w:p w14:paraId="0FFAE19E" w14:textId="77777777" w:rsidR="00471D5F" w:rsidRPr="00325BA5" w:rsidRDefault="00471D5F" w:rsidP="002465C5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="26AE3242" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002465C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
-      <w:r w:rsidR="002F1ECB" w:rsidRPr="002F1ECB">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="03CAC8E0" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
-      <w:r w:rsidR="00C417E1">
+      <w:r w:rsidR="00C417E1" w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所において感染症が発生し又はまん延しないように、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="1588E403" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症</w:t>
       </w:r>
-      <w:r w:rsidR="002F1ECB" w:rsidRPr="002F1ECB">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
-      <w:r w:rsidR="00325BA5" w:rsidRPr="00C417E1">
+      <w:r w:rsidR="00325BA5" w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="游明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の定期的な開催及びその結果についての従業者への周知</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="3FA00821" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）事業所における感染症</w:t>
       </w:r>
-      <w:r w:rsidR="002F1ECB" w:rsidRPr="002F1ECB">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための指針の整備</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="7964A6F0" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="440" w:hangingChars="200" w:hanging="440"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対する感染症</w:t>
       </w:r>
-      <w:r w:rsidR="002F1ECB" w:rsidRPr="002F1ECB">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための研修及び訓練の定期的な実施</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="256533EF" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="36861D49" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="521E3B9B" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C417E1">
+      <w:r w:rsidR="00C417E1" w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C417E1">
+      <w:r w:rsidR="00C417E1" w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　感染症や非常災害の発生時において、利用者に対する必要なサービス提供を継続的に実施するため及び非常時の体制で早期の業務再開を図るための計画（業務継続計画）を策定し、必要な措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="6CE18B16" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者に</w:t>
       </w:r>
-      <w:r w:rsidR="005B5490">
+      <w:r w:rsidR="005B5490" w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRPr="002465C5" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
+    <w:p w14:paraId="23A1CCC5" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00E412AC">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002465C5">
+      <w:r w:rsidRPr="00FE1DD9">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E412AC" w:rsidRDefault="00E412AC" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="11396C20" w14:textId="77777777" w:rsidR="00E412AC" w:rsidRPr="00FE1DD9" w:rsidRDefault="00E412AC" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F1ECB" w:rsidRPr="002F1ECB" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
+    <w:p w14:paraId="62F5B0D5" w14:textId="77777777" w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（地域との連携等に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F1ECB" w:rsidRPr="002F1ECB" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
+    <w:p w14:paraId="068DD7D7" w14:textId="77777777" w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="009C3C44">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="009C3C44" w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F1ECB">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　施設は、地域住民又はその自発的な活動等との連携及び協力を行う等の地域との交流を図るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F1ECB" w:rsidRPr="002F1ECB" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
+    <w:p w14:paraId="0A9DFB45" w14:textId="77777777" w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　施設は、利用者及びその家族、地域住民の代表者、施設障害福祉サービスについて知見を有する者並びに市町村の担当者等により構成される協議会（テレビ電話装置等を活用して行うことができるものとする。以下「地域連携推進会議」という。）開催し、おおむね１年に１回以上、地域連携推進会議において、事業の運営に係る状況を報告するとともに、必要な要望、助言等を聴く機会を設けるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F1ECB" w:rsidRPr="002F1ECB" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
+    <w:p w14:paraId="69BD4754" w14:textId="77777777" w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　施設は、地域連携推進会議の開催のほか、おおむね１年に１回以上、地域連携推進会議の構成員が施設を見学する機会を設けるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F1ECB" w:rsidRPr="00F363A7" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
+    <w:p w14:paraId="1D664360" w14:textId="77777777" w:rsidR="002F1ECB" w:rsidRPr="00FE1DD9" w:rsidRDefault="002F1ECB" w:rsidP="002F1ECB">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE1DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　施設は、第２項の報告、要望、助言等についての記録を作成するとともに、当該記録を公表するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C417E1" w:rsidRPr="00793D82" w:rsidRDefault="00C417E1" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="773375E4" w14:textId="77777777" w:rsidR="00C417E1" w:rsidRPr="00793D82" w:rsidRDefault="00C417E1" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="0C3E98A1" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（地域移行等意向確認担当者の選任等）</w:t>
       </w:r>
       <w:r w:rsidR="00621281">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>＊令和８</w:t>
       </w:r>
       <w:r w:rsidR="00621281" w:rsidRPr="005B5490">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>年３月31日までは努力義務のため「努める」とすることも可</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="58720213" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　施設は、利用者の地域生活への移行に関する意向の把握、利用者の当該施設以外における指定障害福祉サービス等の利用状況等の把握及び利用に関する意向の定期的な確認（以下、「地域移行等意向確認等」という。）を適切に行うため、地域移行等意向確認等に関する指針を定めるとともに、地域移行等意向確認担当者を選任する</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="28C6657A" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>２　地域移行等意向確認担当者は、前項の指針に基づき、地域移行等意向確認等を実施し、アセスメントの際に地域移行等意向確認等において把握又は確認した内容をサービス管理責任者に報告するとともに、当該内容を個別支援計画の作成に係る会議に報告する</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C417E1" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="5E2FB33D" w14:textId="77777777" w:rsidR="00C417E1" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　地域移行等意向確認担当者は、地域移行等意向確認等に当たっては、指定特定相談支援事業者等と連携し、地域における障害福祉サービスの体験的な利用に係る支援その他の地域生活への移行に向けた支援を行うよう努める</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C417E1" w:rsidRDefault="00C417E1" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="66FC14A8" w14:textId="77777777" w:rsidR="00C417E1" w:rsidRDefault="00C417E1" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="6FB167A4" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（協力医療機関等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="03E1ED07" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　施設は、利用者の病状の急変等に備えるため、あらかじめ、協力医療機関を定め、協力歯科医療機関を定めるよう努める</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="0D4ECF22" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="006313D6" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　施設は、第二種協定指定医療機関との間で、新興感染症の発生時等の対応を取り決めるよう努める</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C417E1" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="236CF790" w14:textId="77777777" w:rsidR="00C417E1" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　施設は、協力医療機関が第二種協定指定医療機関である場合においては、当該第二種協定指定医療機関との間で、新興感染症の発生時の対応について協議を行う</w:t>
       </w:r>
       <w:r w:rsidR="001A59B6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r w:rsidRPr="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006313D6" w:rsidRPr="00E412AC" w:rsidRDefault="006313D6" w:rsidP="006313D6">
+    <w:p w14:paraId="2662093C" w14:textId="77777777" w:rsidR="006313D6" w:rsidRPr="00E412AC" w:rsidRDefault="006313D6" w:rsidP="006313D6">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="0080291C" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="1A0905EF" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="0080291C" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="00B47F04" w:rsidRDefault="003D788E" w:rsidP="00B47F04">
+    <w:p w14:paraId="67357212" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="00B47F04" w:rsidRDefault="003D788E" w:rsidP="00B47F04">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="00712C76" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -7298,141 +7242,141 @@
         </w:rPr>
         <w:t>必要な体制の整備</w:t>
       </w:r>
       <w:r w:rsidR="005D4BE7" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を</w:t>
       </w:r>
       <w:r w:rsidR="00D32DA0" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>行う</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00284718" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00D32DA0">
+    <w:p w14:paraId="08660AFD" w14:textId="77777777" w:rsidR="00284718" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00D32DA0">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidR="00A02A43" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>職員</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001D69B5" w:rsidRPr="005134D3" w:rsidRDefault="001D69B5" w:rsidP="001D69B5">
+    <w:p w14:paraId="4DC03558" w14:textId="77777777" w:rsidR="001D69B5" w:rsidRPr="005134D3" w:rsidRDefault="001D69B5" w:rsidP="001D69B5">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　従業者であった者に、業務上知り得た利用者又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、職員との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="61CB5BF7" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　施設</w:t>
       </w:r>
       <w:r w:rsidR="002B4E3B" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、職員</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、設備・備品及び会計に関する諸記録を整備するとともに、当該記録を完結の日から５年間保存</w:t>
       </w:r>
       <w:r w:rsidR="002E28DB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="5193FB41" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00712C76" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、利用者に対する</w:t>
       </w:r>
       <w:r w:rsidR="00C31435" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -7495,208 +7439,208 @@
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
       <w:r w:rsidR="002E28DB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="351AD55D" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="00C31435" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>個別支援計画（施設入所支援・生活介護・自立訓練（生活訓練））</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="61782813" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>具体的なサービスの内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="59A65231" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市町村への通知に係る記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="5CAC1437" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>身体拘束等に係る記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="509069D5" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>苦情の内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
+    <w:p w14:paraId="4F38E0C7" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="005134D3" w:rsidRDefault="00055BDF" w:rsidP="00055BDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（６）</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事故の状況及び事故に際して採った処置についての記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A5AF4" w:rsidRPr="005134D3" w:rsidRDefault="006A5AF4" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="5414084F" w14:textId="77777777" w:rsidR="006A5AF4" w:rsidRPr="005134D3" w:rsidRDefault="006A5AF4" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006A5AF4" w:rsidRPr="005134D3" w:rsidRDefault="006A5AF4" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="1F8FAC9F" w14:textId="77777777" w:rsidR="006A5AF4" w:rsidRPr="005134D3" w:rsidRDefault="006A5AF4" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他の事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080291C" w:rsidRDefault="005134D3" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="65DE1525" w14:textId="77777777" w:rsidR="0080291C" w:rsidRDefault="005134D3" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="006313D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r w:rsidR="006A5AF4" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -7710,556 +7654,552 @@
         </w:rPr>
         <w:t xml:space="preserve">　この規程に定める事項のほか、運営に関する重要事項は</w:t>
       </w:r>
       <w:r w:rsidR="00826FD6" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>社会福祉法人○○</w:t>
       </w:r>
       <w:r w:rsidR="0061644B" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>と施設</w:t>
       </w:r>
       <w:r w:rsidR="0080291C" w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の管理者との協議に基づいて定めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="13DE0DED" w14:textId="77777777" w:rsidR="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00D168DC">
+    <w:p w14:paraId="48C8FCA3" w14:textId="77777777" w:rsidR="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00D168DC">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="660"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>附　則</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00BE10F6">
+    <w:p w14:paraId="6190D440" w14:textId="77777777" w:rsidR="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00BE10F6">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この規程は、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○月○</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D168DC" w:rsidRPr="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="0C2B8FB1" w14:textId="77777777" w:rsidR="00D168DC" w:rsidRPr="00D168DC" w:rsidRDefault="00D168DC" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D788E" w:rsidRPr="005134D3" w:rsidRDefault="003D788E" w:rsidP="00AA5FB7">
+    <w:p w14:paraId="7E34371D" w14:textId="77777777" w:rsidR="003D788E" w:rsidRPr="005134D3" w:rsidRDefault="003D788E" w:rsidP="00AA5FB7">
       <w:pPr>
         <w:ind w:left="220" w:hangingChars="100" w:hanging="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003D788E" w:rsidRPr="005134D3" w:rsidRDefault="003D788E" w:rsidP="003D788E">
+    <w:p w14:paraId="34334E1E" w14:textId="77777777" w:rsidR="003D788E" w:rsidRPr="005134D3" w:rsidRDefault="003D788E" w:rsidP="003D788E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>別表（第</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C417E1">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="005134D3">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>条第３項関係）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D788E" w:rsidRPr="00AA5FB7" w:rsidRDefault="003D788E" w:rsidP="003D788E">
+    <w:p w14:paraId="2F48B508" w14:textId="77777777" w:rsidR="003D788E" w:rsidRPr="00AA5FB7" w:rsidRDefault="003D788E" w:rsidP="003D788E">
       <w:r w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　食費（食事の提供に要する費用）及び光熱水費（</w:t>
       </w:r>
       <w:r w:rsidR="00B24FAF" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>生活全般に係るもの）</w:t>
       </w:r>
       <w:r w:rsidR="00B507F3">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3202"/>
         <w:gridCol w:w="1553"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="1568"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="1568"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidTr="00D66D7E">
+      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w14:paraId="13DFACFF" w14:textId="77777777" w:rsidTr="00D66D7E">
         <w:trPr>
           <w:trHeight w:val="645"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8451A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B8451A" w:rsidP="009B36D2">
+          <w:p w14:paraId="1355CF79" w14:textId="77777777" w:rsidR="00B8451A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00B8451A" w:rsidP="009B36D2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00AA5FB7">
+          <w:p w14:paraId="5E050715" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00AA5FB7">
             <w:pPr>
               <w:ind w:firstLineChars="400" w:firstLine="880"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA5FB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">種　　　</w:t>
             </w:r>
             <w:r w:rsidR="00FA66B6" w:rsidRPr="00AA5FB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4703" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          <w:p w14:paraId="01ED9E54" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:firstLineChars="800" w:firstLine="1760"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA5FB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>金</w:t>
             </w:r>
             <w:r w:rsidR="00B8451A" w:rsidRPr="00AA5FB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA5FB7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>額</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidTr="00C24D7A">
+      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w14:paraId="6A4997E5" w14:textId="77777777" w:rsidTr="00C24D7A">
         <w:trPr>
           <w:trHeight w:val="435"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="009B36D2">
+          <w:p w14:paraId="06FC7A20" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="009B36D2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
+          <w:p w14:paraId="1EE5CCAF" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
             <w:r w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>施設入所支援</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
+          <w:p w14:paraId="70EA0BBF" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
             <w:pPr>
               <w:widowControl/>
             </w:pPr>
             <w:r w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　生活介護</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
+          <w:p w14:paraId="5DD184BD" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
             <w:pPr>
               <w:widowControl/>
             </w:pPr>
             <w:r w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　自立訓練</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
+          <w:p w14:paraId="49DE254B" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00C24D7A">
             <w:pPr>
               <w:widowControl/>
             </w:pPr>
             <w:r w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（生活訓練）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidTr="00F868C3">
+      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w14:paraId="049F1E81" w14:textId="77777777" w:rsidTr="00F868C3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00180813">
+          <w:p w14:paraId="24550A61" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00180813">
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152703"/>
               </w:rPr>
               <w:t>朝</w:t>
             </w:r>
             <w:r w:rsidR="00192B44" w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152703"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152703"/>
               </w:rPr>
               <w:t>食（１食あたり</w:t>
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152703"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="007C5841" w:rsidP="009B36D2">
+          <w:p w14:paraId="6D7BEB13" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="007C5841" w:rsidP="009B36D2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
             <w:r w:rsidR="000C7C48" w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          </w:tcPr>
+          <w:p w14:paraId="45F62ED0" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          </w:tcPr>
+          <w:p w14:paraId="106EC598" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D66D7E" w:rsidRPr="00AA5FB7" w:rsidTr="00D66D7E">
+      <w:tr w:rsidR="00D66D7E" w:rsidRPr="00AA5FB7" w14:paraId="12701A50" w14:textId="77777777" w:rsidTr="00D66D7E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66D7E" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00180813">
+          <w:p w14:paraId="6761FCDF" w14:textId="77777777" w:rsidR="00D66D7E" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00180813">
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152702"/>
               </w:rPr>
               <w:t>昼　　食（１食あたり</w:t>
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152702"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66D7E" w:rsidRPr="00826FD6" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
+          <w:p w14:paraId="352EF830" w14:textId="77777777" w:rsidR="00D66D7E" w:rsidRPr="00826FD6" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66D7E" w:rsidRPr="00826FD6" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
+          <w:p w14:paraId="65F428F8" w14:textId="77777777" w:rsidR="00D66D7E" w:rsidRPr="00826FD6" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D66D7E" w:rsidRPr="00826FD6" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
+          <w:p w14:paraId="62D4A2A2" w14:textId="77777777" w:rsidR="00D66D7E" w:rsidRPr="00826FD6" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidTr="00F868C3">
+      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w14:paraId="4747BB47" w14:textId="77777777" w:rsidTr="00F868C3">
         <w:trPr>
           <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00180813">
+          <w:p w14:paraId="71AE3365" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00180813">
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152448"/>
               </w:rPr>
               <w:t xml:space="preserve">夕　</w:t>
             </w:r>
             <w:r w:rsidR="00192B44" w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152448"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152448"/>
               </w:rPr>
@@ -8276,707 +8216,711 @@
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152448"/>
               </w:rPr>
               <w:t>食あたり</w:t>
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152448"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="007C5841" w:rsidP="009B36D2">
+          <w:p w14:paraId="42F69CB5" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="007C5841" w:rsidP="009B36D2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
             <w:r w:rsidR="000C7C48" w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          </w:tcPr>
+          <w:p w14:paraId="09E69EB4" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          </w:tcPr>
+          <w:p w14:paraId="6F6315C9" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidTr="00F868C3">
+      <w:tr w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w14:paraId="07F45D79" w14:textId="77777777" w:rsidTr="00F868C3">
         <w:trPr>
           <w:trHeight w:val="195"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00180813">
+          <w:p w14:paraId="25E864FE" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00AA5FB7" w:rsidRDefault="000C7C48" w:rsidP="00180813">
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="22"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152447"/>
               </w:rPr>
               <w:t>光熱水費（１日あたり</w:t>
             </w:r>
             <w:r w:rsidRPr="00803836">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2860" w:id="-774152447"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1553" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="007C5841" w:rsidP="009B36D2">
+          <w:p w14:paraId="5F7721B7" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="007C5841" w:rsidP="009B36D2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
             <w:r w:rsidR="000C7C48" w:rsidRPr="00826FD6">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          </w:tcPr>
+          <w:p w14:paraId="78554138" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
+          </w:tcPr>
+          <w:p w14:paraId="79B3F614" w14:textId="77777777" w:rsidR="000C7C48" w:rsidRPr="00826FD6" w:rsidRDefault="000C7C48" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidTr="00D66D7E">
+      <w:tr w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w14:paraId="356B7478" w14:textId="77777777" w:rsidTr="00D66D7E">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00180813">
+          <w:p w14:paraId="44B29657" w14:textId="77777777" w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00180813">
             <w:r w:rsidRPr="002465C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="293"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2640" w:id="-774152439"/>
               </w:rPr>
               <w:t>日用品</w:t>
             </w:r>
             <w:r w:rsidRPr="002465C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2640" w:id="-774152439"/>
               </w:rPr>
               <w:t>費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
+          <w:p w14:paraId="123E67F7" w14:textId="77777777" w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00060F42" w:rsidP="00C60DE7">
+          <w:p w14:paraId="7F2738D5" w14:textId="77777777" w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00060F42" w:rsidP="00C60DE7">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1568" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
+          <w:p w14:paraId="1EBC35DF" w14:textId="77777777" w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00D66D7E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidTr="00D66D7E">
+      <w:tr w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w14:paraId="6DF8BF6B" w14:textId="77777777" w:rsidTr="00D66D7E">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00C60DE7">
+          <w:p w14:paraId="765FEBDE" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00C60DE7">
             <w:r w:rsidRPr="00E612F9">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="10"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2640" w:id="-774152441"/>
               </w:rPr>
               <w:t>創作的活動に係る材料費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
+          <w:p w14:paraId="58E8A067" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="220"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00C60DE7">
+          <w:p w14:paraId="6F5E79E3" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00D66D7E" w:rsidP="00C60DE7">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1568" w:type="dxa"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
+          <w:p w14:paraId="1676FDF1" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
             <w:pPr>
               <w:ind w:left="402"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidTr="00D66D7E">
+      <w:tr w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w14:paraId="5EA12D0B" w14:textId="77777777" w:rsidTr="00D66D7E">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="009C3C44" w:rsidP="00C60DE7">
+          <w:p w14:paraId="7AD466E6" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00722E1E" w:rsidP="00C60DE7">
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:pict>
+              <w:pict w14:anchorId="2EBDA15D">
                 <v:shapetype id="_x0000_t62" coordsize="21600,21600" o:spt="62" adj="1350,25920" path="m3600,qx,3600l0@8@12@24,0@9,,18000qy3600,21600l@6,21600@15@27@7,21600,18000,21600qx21600,18000l21600@9@18@30,21600@8,21600,3600qy18000,l@7,0@21@33@6,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="sum 10800 0 #0"/>
                     <v:f eqn="sum 10800 0 #1"/>
                     <v:f eqn="sum #0 0 #1"/>
                     <v:f eqn="sum @0 @1 0"/>
                     <v:f eqn="sum 21600 0 #0"/>
                     <v:f eqn="sum 21600 0 #1"/>
                     <v:f eqn="if @0 3600 12600"/>
                     <v:f eqn="if @0 9000 18000"/>
                     <v:f eqn="if @1 3600 12600"/>
                     <v:f eqn="if @1 9000 18000"/>
                     <v:f eqn="if @2 0 #0"/>
                     <v:f eqn="if @3 @10 0"/>
                     <v:f eqn="if #0 0 @11"/>
                     <v:f eqn="if @2 @6 #0"/>
                     <v:f eqn="if @3 @6 @13"/>
                     <v:f eqn="if @5 @6 @14"/>
                     <v:f eqn="if @2 #0 21600"/>
                     <v:f eqn="if @3 21600 @16"/>
                     <v:f eqn="if @4 21600 @17"/>
                     <v:f eqn="if @2 #0 @6"/>
                     <v:f eqn="if @3 @19 @6"/>
                     <v:f eqn="if #1 @6 @20"/>
                     <v:f eqn="if @2 @8 #1"/>
                     <v:f eqn="if @3 @22 @8"/>
                     <v:f eqn="if #0 @8 @23"/>
                     <v:f eqn="if @2 21600 #1"/>
                     <v:f eqn="if @3 21600 @25"/>
                     <v:f eqn="if @5 21600 @26"/>
                     <v:f eqn="if @2 #1 @8"/>
                     <v:f eqn="if @3 @8 @28"/>
                     <v:f eqn="if @4 @8 @29"/>
                     <v:f eqn="if @2 #1 0"/>
                     <v:f eqn="if @3 @31 0"/>
                     <v:f eqn="if #1 0 @32"/>
                     <v:f eqn="val #0"/>
                     <v:f eqn="val #1"/>
                   </v:formulas>
                   <v:path o:connecttype="custom" o:connectlocs="10800,0;0,10800;10800,21600;21600,10800;@34,@35" textboxrect="791,791,20809,20809"/>
                   <v:handles>
                     <v:h position="#0,#1"/>
                   </v:handles>
                 </v:shapetype>
-                <v:shape id="_x0000_s1035" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:-13.95pt;margin-top:16.5pt;width:413.7pt;height:25.95pt;z-index:251657216;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj="18778,43824" fillcolor="#fc9">
+                <v:shape id="_x0000_s2059" type="#_x0000_t62" style="position:absolute;left:0;text-align:left;margin-left:-13.95pt;margin-top:16.5pt;width:413.7pt;height:25.95pt;z-index:251657216;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" adj="18778,43824" fillcolor="#fc9">
                   <v:fill opacity="23593f"/>
-                  <v:textbox style="mso-next-textbox:#_x0000_s1035" inset="5.85pt,.7pt,5.85pt,.7pt">
+                  <v:textbox style="mso-next-textbox:#_x0000_s2059" inset="5.85pt,.7pt,5.85pt,.7pt">
                     <w:txbxContent>
-                      <w:p w:rsidR="008743A7" w:rsidRDefault="008743A7" w:rsidP="008743A7"/>
+                      <w:p w14:paraId="5E4EA58D" w14:textId="77777777" w:rsidR="008743A7" w:rsidRDefault="008743A7" w:rsidP="008743A7"/>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00C24D7A" w:rsidRPr="00E612F9">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="490"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2640" w:id="-774152440"/>
               </w:rPr>
               <w:t>被服</w:t>
             </w:r>
             <w:r w:rsidR="00C24D7A" w:rsidRPr="00E612F9">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="10"/>
                 <w:kern w:val="0"/>
                 <w:fitText w:val="2640" w:id="-774152440"/>
               </w:rPr>
               <w:t>費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
+          <w:p w14:paraId="417C8FA6" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
             <w:r w:rsidR="00D66D7E">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>円</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
+          <w:p w14:paraId="629FA427" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
             <w:pPr>
               <w:ind w:left="216"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1568" w:type="dxa"/>
             <w:tcBorders>
               <w:tr2bl w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
+          <w:p w14:paraId="216945A2" w14:textId="77777777" w:rsidR="00C24D7A" w:rsidRPr="00AA5FB7" w:rsidRDefault="00C24D7A" w:rsidP="00D66D7E">
             <w:pPr>
               <w:ind w:left="402"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidTr="00304225">
+      <w:tr w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w14:paraId="128D0F7D" w14:textId="77777777" w:rsidTr="00304225">
         <w:trPr>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3202" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00060F42" w:rsidRPr="000836D4" w:rsidRDefault="008743A7" w:rsidP="00C24D7A">
+          <w:p w14:paraId="6849ECFD" w14:textId="77777777" w:rsidR="00060F42" w:rsidRPr="000836D4" w:rsidRDefault="008743A7" w:rsidP="00C24D7A">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002465C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="293"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="2640" w:id="-774104576"/>
               </w:rPr>
               <w:t>○○○</w:t>
             </w:r>
             <w:r w:rsidRPr="002465C5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
                 <w:fitText w:val="2640" w:id="-774104576"/>
               </w:rPr>
               <w:t>費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4703" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00304225" w:rsidP="00AA5FB7">
+          <w:p w14:paraId="7715989F" w14:textId="77777777" w:rsidR="00060F42" w:rsidRPr="00AA5FB7" w:rsidRDefault="00304225" w:rsidP="00AA5FB7">
             <w:pPr>
               <w:ind w:firstLineChars="800" w:firstLine="1760"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>実　費</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="0080291C" w:rsidP="0080291C">
-[...6 lines deleted...]
-    <w:p w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="009C3C44" w:rsidP="006A5AF4">
+    <w:p w14:paraId="4897EE79" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="0080291C" w:rsidP="0080291C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07A47D6A" w14:textId="77777777" w:rsidR="0080291C" w:rsidRPr="00AA5FB7" w:rsidRDefault="00722E1E" w:rsidP="006A5AF4">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="660"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-            <v:textbox style="mso-next-textbox:#_x0000_s1037" inset="5.85pt,.7pt,5.85pt,.7pt">
+        <w:pict w14:anchorId="3BE43D1C">
+          <v:shape id="_x0000_s2061" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:255.35pt;margin-top:9.5pt;width:241.5pt;height:159.75pt;z-index:251658240;mso-position-horizontal-relative:text;mso-position-vertical-relative:text">
+            <v:textbox style="mso-next-textbox:#_x0000_s2061" inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w:rsidR="009173FB" w:rsidRPr="009173FB" w:rsidRDefault="008743A7">
+                <w:p w14:paraId="3CC05F5E" w14:textId="77777777" w:rsidR="009173FB" w:rsidRPr="009173FB" w:rsidRDefault="008743A7">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>施設において提供される便宜に要する費用のうち、日常生活においても通常必要となるものに係る費用であって、利用者に負担させることが適当と認められるもの（</w:t>
                   </w:r>
                   <w:r w:rsidR="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>「</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>その他の日常生活費</w:t>
                   </w:r>
                   <w:r w:rsidR="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>」</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>）に該当する</w:t>
+                    <w:t>）</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="009173FB">
+                    <w:rPr>
+                      <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+                      <w:sz w:val="16"/>
+                      <w:szCs w:val="16"/>
+                    </w:rPr>
+                    <w:t>に該当する</w:t>
                   </w:r>
                   <w:r w:rsidR="00FC6EF0">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>費用を徴収する</w:t>
                   </w:r>
                   <w:r w:rsidRPr="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>場合はその便宜と額を記載します。</w:t>
                   </w:r>
                   <w:r w:rsidR="009173FB">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>「その他の日常生活費」の額については、その都度変動する性質のものである場合には「実費」という形の定め方が許されます。</w:t>
                   </w:r>
                   <w:r w:rsidR="00D734ED">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>「その他の日常生活費」については平成18年12月6日付厚生労働省社会・援護局障害保健福祉部長通知「障害福祉サービス等における日常生活に要する費用の取扱いについて」をご確認ください。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00D168DC" w:rsidRPr="00AA5FB7">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D168DC" w:rsidRDefault="00D168DC">
+    <w:p w14:paraId="4C6BFCBC" w14:textId="77777777" w:rsidR="00D168DC" w:rsidRDefault="00D168DC">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D168DC" w:rsidSect="00863FF3">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="355"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DE3467" w:rsidRDefault="00DE3467" w:rsidP="00DE3467">
+    <w:p w14:paraId="6E598AA8" w14:textId="77777777" w:rsidR="00722E1E" w:rsidRDefault="00722E1E" w:rsidP="00DE3467">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DE3467" w:rsidRDefault="00DE3467" w:rsidP="00DE3467">
+    <w:p w14:paraId="568FA7F5" w14:textId="77777777" w:rsidR="00722E1E" w:rsidRDefault="00722E1E" w:rsidP="00DE3467">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -8988,70 +8932,70 @@
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DE3467" w:rsidRDefault="00DE3467" w:rsidP="00DE3467">
+    <w:p w14:paraId="75F2CAC3" w14:textId="77777777" w:rsidR="00722E1E" w:rsidRDefault="00722E1E" w:rsidP="00DE3467">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DE3467" w:rsidRDefault="00DE3467" w:rsidP="00DE3467">
+    <w:p w14:paraId="4EF402DD" w14:textId="77777777" w:rsidR="00722E1E" w:rsidRDefault="00722E1E" w:rsidP="00DE3467">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19800A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88769740"/>
     <w:lvl w:ilvl="0" w:tplc="22BCD23A">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="第%1条"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="915"/>
         </w:tabs>
         <w:ind w:left="915" w:hanging="915"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10304,177 +10248,179 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1965039311">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1533152914">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2026439551">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1167936313">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="982152990">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="584152474">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="345600460">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="822163349">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1247762691">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="979925283">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1009452529">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1570388412">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="355"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105">
+    <o:shapedefaults v:ext="edit" spidmax="2067">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008515CC"/>
     <w:rsid w:val="00011C84"/>
     <w:rsid w:val="0003157D"/>
     <w:rsid w:val="00043C9C"/>
     <w:rsid w:val="0005104A"/>
     <w:rsid w:val="0005460C"/>
     <w:rsid w:val="00055BDF"/>
     <w:rsid w:val="00060F42"/>
     <w:rsid w:val="00063336"/>
     <w:rsid w:val="00080D33"/>
     <w:rsid w:val="000836D4"/>
     <w:rsid w:val="000A53E1"/>
     <w:rsid w:val="000B3177"/>
     <w:rsid w:val="000B5F29"/>
     <w:rsid w:val="000C48FE"/>
     <w:rsid w:val="000C7C48"/>
     <w:rsid w:val="000C7DC9"/>
     <w:rsid w:val="000D4F7E"/>
     <w:rsid w:val="00103127"/>
     <w:rsid w:val="00134BB5"/>
     <w:rsid w:val="0016603A"/>
     <w:rsid w:val="00180813"/>
     <w:rsid w:val="00190048"/>
@@ -10497,99 +10443,101 @@
     <w:rsid w:val="002840B4"/>
     <w:rsid w:val="00284718"/>
     <w:rsid w:val="002B4E3B"/>
     <w:rsid w:val="002C4689"/>
     <w:rsid w:val="002E28DB"/>
     <w:rsid w:val="002F1ECB"/>
     <w:rsid w:val="00304225"/>
     <w:rsid w:val="0030765E"/>
     <w:rsid w:val="00313CCE"/>
     <w:rsid w:val="00321CD7"/>
     <w:rsid w:val="003220CE"/>
     <w:rsid w:val="00325BA5"/>
     <w:rsid w:val="00365326"/>
     <w:rsid w:val="00380FFA"/>
     <w:rsid w:val="00397C0C"/>
     <w:rsid w:val="003B0338"/>
     <w:rsid w:val="003C1A5E"/>
     <w:rsid w:val="003D788E"/>
     <w:rsid w:val="003F5736"/>
     <w:rsid w:val="00401420"/>
     <w:rsid w:val="00414BFA"/>
     <w:rsid w:val="00415FE9"/>
     <w:rsid w:val="004420C3"/>
     <w:rsid w:val="00445D6C"/>
     <w:rsid w:val="00453024"/>
+    <w:rsid w:val="00460BD4"/>
     <w:rsid w:val="00471D5F"/>
     <w:rsid w:val="004755DA"/>
     <w:rsid w:val="0047762D"/>
     <w:rsid w:val="00483169"/>
     <w:rsid w:val="004F20EA"/>
     <w:rsid w:val="00502D73"/>
     <w:rsid w:val="005134D3"/>
     <w:rsid w:val="005331AC"/>
     <w:rsid w:val="00546F88"/>
     <w:rsid w:val="00555EFA"/>
     <w:rsid w:val="005769EE"/>
     <w:rsid w:val="00586677"/>
     <w:rsid w:val="00591163"/>
     <w:rsid w:val="005A666A"/>
     <w:rsid w:val="005B0A69"/>
     <w:rsid w:val="005B3D46"/>
     <w:rsid w:val="005B5490"/>
     <w:rsid w:val="005C208C"/>
     <w:rsid w:val="005C32BE"/>
     <w:rsid w:val="005D0B56"/>
     <w:rsid w:val="005D4BE7"/>
     <w:rsid w:val="005E28AB"/>
     <w:rsid w:val="005F1448"/>
     <w:rsid w:val="005F7402"/>
     <w:rsid w:val="0060186B"/>
     <w:rsid w:val="00611221"/>
     <w:rsid w:val="00613DF8"/>
     <w:rsid w:val="0061644B"/>
     <w:rsid w:val="00621281"/>
     <w:rsid w:val="0062325A"/>
     <w:rsid w:val="0062718C"/>
     <w:rsid w:val="006313D6"/>
     <w:rsid w:val="0063319E"/>
     <w:rsid w:val="006800E9"/>
     <w:rsid w:val="006A5AF4"/>
     <w:rsid w:val="006B17EA"/>
     <w:rsid w:val="006C2989"/>
     <w:rsid w:val="006C2D74"/>
     <w:rsid w:val="006C30CB"/>
     <w:rsid w:val="006C5A12"/>
     <w:rsid w:val="006C647F"/>
     <w:rsid w:val="006C7891"/>
     <w:rsid w:val="006C7985"/>
     <w:rsid w:val="006E6E36"/>
     <w:rsid w:val="006F6D8A"/>
     <w:rsid w:val="00710E02"/>
     <w:rsid w:val="00712C76"/>
     <w:rsid w:val="00713C1D"/>
     <w:rsid w:val="00717B15"/>
+    <w:rsid w:val="00722E1E"/>
     <w:rsid w:val="00751B77"/>
     <w:rsid w:val="00751EC4"/>
     <w:rsid w:val="007520F3"/>
     <w:rsid w:val="0075262A"/>
     <w:rsid w:val="00773CC4"/>
     <w:rsid w:val="00793D82"/>
     <w:rsid w:val="007A16A9"/>
     <w:rsid w:val="007A1C83"/>
     <w:rsid w:val="007A59F3"/>
     <w:rsid w:val="007B43AF"/>
     <w:rsid w:val="007C2505"/>
     <w:rsid w:val="007C506A"/>
     <w:rsid w:val="007C5841"/>
     <w:rsid w:val="007D4331"/>
     <w:rsid w:val="007D6699"/>
     <w:rsid w:val="007F7EF3"/>
     <w:rsid w:val="0080291C"/>
     <w:rsid w:val="00803836"/>
     <w:rsid w:val="00804314"/>
     <w:rsid w:val="008115D8"/>
     <w:rsid w:val="00826FD6"/>
     <w:rsid w:val="00830279"/>
     <w:rsid w:val="0083161B"/>
     <w:rsid w:val="008515CC"/>
     <w:rsid w:val="00851731"/>
@@ -10693,98 +10641,99 @@
     <w:rsid w:val="00E3543C"/>
     <w:rsid w:val="00E36BDB"/>
     <w:rsid w:val="00E412AC"/>
     <w:rsid w:val="00E612F9"/>
     <w:rsid w:val="00E83B73"/>
     <w:rsid w:val="00EB1F30"/>
     <w:rsid w:val="00EC4615"/>
     <w:rsid w:val="00EE13E2"/>
     <w:rsid w:val="00EF6146"/>
     <w:rsid w:val="00EF71D5"/>
     <w:rsid w:val="00F02CBF"/>
     <w:rsid w:val="00F4223B"/>
     <w:rsid w:val="00F457A6"/>
     <w:rsid w:val="00F60F64"/>
     <w:rsid w:val="00F75476"/>
     <w:rsid w:val="00F868C3"/>
     <w:rsid w:val="00F90B61"/>
     <w:rsid w:val="00FA44B6"/>
     <w:rsid w:val="00FA66B6"/>
     <w:rsid w:val="00FB5396"/>
     <w:rsid w:val="00FC534D"/>
     <w:rsid w:val="00FC6EF0"/>
     <w:rsid w:val="00FD019C"/>
     <w:rsid w:val="00FD1153"/>
     <w:rsid w:val="00FE060D"/>
+    <w:rsid w:val="00FE1DD9"/>
     <w:rsid w:val="00FE3E6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="47105">
+    <o:shapedefaults v:ext="edit" spidmax="2067">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
       <o:rules v:ext="edit">
-        <o:r id="V:Rule1" type="callout" idref="#_x0000_s1035"/>
+        <o:r id="V:Rule1" type="callout" idref="#_x0000_s2059"/>
       </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4F066389"/>
+  <w14:docId w14:val="72CA931C"/>
   <w15:docId w15:val="{6B00A38E-F413-45B8-B22F-93C97BAC22B7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11105,50 +11054,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008515CC"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -11306,51 +11260,51 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ad">
     <w:name w:val="脚注文字列 (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ac"/>
     <w:rsid w:val="0083161B"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ae">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="0083161B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="259608725">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">