--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22C83737" w14:textId="3080FD28" w:rsidR="00894002" w:rsidRPr="00CA2FEF" w:rsidRDefault="002E2BAD" w:rsidP="00894002">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="212B6D06" wp14:editId="1A025640">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-447675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4597400" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="テキスト ボックス 3"/>
                 <wp:cNvGraphicFramePr>
@@ -68,200 +68,216 @@
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="489FD3A6" w14:textId="466D4532" w:rsidR="002E2BAD" w:rsidRPr="006A1D58" w:rsidRDefault="002E2BAD" w:rsidP="002E2BAD">
+                          <w:p w14:paraId="489FD3A6" w14:textId="316A893F" w:rsidR="002E2BAD" w:rsidRPr="006A1D58" w:rsidRDefault="002E2BAD" w:rsidP="002E2BAD">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r w:rsidR="00D1198B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>下線部分は、令和７</w:t>
+                              <w:t>下線部分は、令和</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FA25A5">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>８</w:t>
                             </w:r>
                             <w:r w:rsidR="00C51BC7">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
-                            <w:r w:rsidR="00172EBD">
+                            <w:r w:rsidR="00FA25A5">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>１１</w:t>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C51BC7">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="212B6D06" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-35.25pt;width:362pt;height:24pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQCGKmfQ3wAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWpvQNlWIUyEQBxAqaumhRzfexlFjO8RuHf6e5QTH&#10;nRnNvilXo+3YBYfQeifhbiqAoau9bl0jYff5MlkCC1E5rTrvUMI3BlhV11elKrRPboOXbWwYlbhQ&#10;KAkmxr7gPNQGrQpT36Mj7+gHqyKdQ8P1oBKV245nQiy4Va2jD0b1+GSwPm3PVsLH89viy+Rpt5mt&#10;Uzqavbh/fT9JeXszPj4AizjGvzD84hM6VMR08GenA+sk0JAoYZKLOTCy82xGyoGULJsDr0r+f0D1&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALhaC/8yAgAAYAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIYqZ9DfAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="489FD3A6" w14:textId="466D4532" w:rsidR="002E2BAD" w:rsidRPr="006A1D58" w:rsidRDefault="002E2BAD" w:rsidP="002E2BAD">
+                    <w:p w14:paraId="489FD3A6" w14:textId="316A893F" w:rsidR="002E2BAD" w:rsidRPr="006A1D58" w:rsidRDefault="002E2BAD" w:rsidP="002E2BAD">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r w:rsidR="00D1198B">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>下線部分は、令和７</w:t>
+                        <w:t>下線部分は、令和</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FA25A5">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>８</w:t>
                       </w:r>
                       <w:r w:rsidR="00C51BC7">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>年</w:t>
                       </w:r>
-                      <w:r w:rsidR="00172EBD">
+                      <w:r w:rsidR="00FA25A5">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>１１</w:t>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C51BC7">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
@@ -759,63 +775,62 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業の実施に</w:t>
       </w:r>
       <w:r w:rsidR="00E954B6" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549990DD" w14:textId="77777777" w:rsidR="002E2BAD" w:rsidRPr="00D1198B" w:rsidRDefault="002E2BAD" w:rsidP="002E2BAD">
+    <w:p w14:paraId="549990DD" w14:textId="77777777" w:rsidR="002E2BAD" w:rsidRPr="00FA25A5" w:rsidRDefault="002E2BAD" w:rsidP="002E2BAD">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D1198B">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　サービスの提供にあたっては、利用者が自立した日常生活又は社会生活を営むことができるよう、利用者の意思決定の支援に配慮することとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225746A1" w14:textId="77777777" w:rsidR="00C820A1" w:rsidRDefault="003D2A76" w:rsidP="00C820A1">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
       <w:r w:rsidR="00C820A1" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
@@ -3920,63 +3935,79 @@
       </w:r>
       <w:r w:rsidR="000D5878" w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
       <w:r w:rsidR="00E5570D" w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D2545D" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
+    <w:p w14:paraId="77D2545D" w14:textId="670FD106" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、設置すること。</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA25A5" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C05C0">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AFB5EEE" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7875C712" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C05C0">
@@ -4147,271 +4178,254 @@
     <w:p w14:paraId="6C9144AD" w14:textId="77777777" w:rsidR="00AF1EFE" w:rsidRPr="00D1198B" w:rsidRDefault="00CA11B9" w:rsidP="00CA11B9">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1198B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C048960" w14:textId="77777777" w:rsidR="00AF1EFE" w:rsidRPr="00AF1EFE" w:rsidRDefault="00AF1EFE" w:rsidP="00695957">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7516F5DF" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
+    <w:p w14:paraId="7516F5DF" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="00FA25A5" w:rsidRDefault="00695957" w:rsidP="00695957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
-      <w:r w:rsidR="00D1198B" w:rsidRPr="00D1198B">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00D1198B" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE36F97" w14:textId="197FD530" w:rsidR="00695957" w:rsidRPr="00FA25A5" w:rsidRDefault="00695957" w:rsidP="00695957">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EFE" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EFE" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、事業所において感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00172EBD" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>又は食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が発生し、又はまん延しないように、次の措置を</w:t>
+      </w:r>
+      <w:r w:rsidR="005652FB" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>講ずる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3CA5D6" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="00FA25A5" w:rsidRDefault="00695957" w:rsidP="00695957">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1198B" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1EFE" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB2BC24" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="00FA25A5" w:rsidRDefault="00695957" w:rsidP="00695957">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1198B" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE869CD" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1198B" w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA25A5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>対策に関する事項）</w:t>
-[...190 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2FA435" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DBB4AB7" w14:textId="77777777" w:rsidR="00695957" w:rsidRPr="001C05C0" w:rsidRDefault="00695957" w:rsidP="00695957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C05C0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
@@ -5152,72 +5166,97 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>職員</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、設備、</w:t>
       </w:r>
       <w:r w:rsidR="00EA0F89" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>備品及</w:t>
       </w:r>
       <w:r w:rsidR="00E053B9" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>び会計に関する記録を整備するとともに、当該記録を</w:t>
-      </w:r>
+        <w:t>び会計に関する記録を整備するとともに、当該記録</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E053B9" w:rsidRPr="001A4015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当該</w:t>
       </w:r>
       <w:r w:rsidR="002A3087" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日中サービス支援型</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>指定共同生活援助を提供した日</w:t>
+        <w:t>指定共同生活援助</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001A4015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001A4015">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>提供した日</w:t>
       </w:r>
       <w:r w:rsidR="00E053B9" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から５</w:t>
       </w:r>
       <w:r w:rsidR="00EA0F89" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
       <w:r w:rsidR="002342A2" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r w:rsidR="00EA0F89" w:rsidRPr="001A4015">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -6555,58 +6594,58 @@
     </w:p>
     <w:p w14:paraId="3D6D3232" w14:textId="77777777" w:rsidR="00EA0F89" w:rsidRPr="001A4015" w:rsidRDefault="00EA0F89" w:rsidP="00DC6E15">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA0F89" w:rsidRPr="001A4015" w:rsidSect="00311462">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F92D73C" w14:textId="77777777" w:rsidR="00BC1D32" w:rsidRDefault="00BC1D32">
+    <w:p w14:paraId="5CFA51E6" w14:textId="77777777" w:rsidR="00832D46" w:rsidRDefault="00832D46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38441415" w14:textId="77777777" w:rsidR="00BC1D32" w:rsidRDefault="00BC1D32">
+    <w:p w14:paraId="438E41FA" w14:textId="77777777" w:rsidR="00832D46" w:rsidRDefault="00832D46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -6679,58 +6718,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E2A7692" w14:textId="77777777" w:rsidR="00BC1D32" w:rsidRDefault="00BC1D32">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3E13C576" w14:textId="77777777" w:rsidR="00BC1D32" w:rsidRDefault="00BC1D32">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FFB0419" w14:textId="77777777" w:rsidR="00BC1D32" w:rsidRDefault="00BC1D32">
+    <w:p w14:paraId="131D45BE" w14:textId="77777777" w:rsidR="00832D46" w:rsidRDefault="00832D46">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B3A0BD0" w14:textId="77777777" w:rsidR="00BC1D32" w:rsidRDefault="00BC1D32">
+    <w:p w14:paraId="2CEB3BCC" w14:textId="77777777" w:rsidR="00832D46" w:rsidRDefault="00832D46">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E692C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="750AA416"/>
     <w:lvl w:ilvl="0" w:tplc="89F4EBA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="360"/>
       </w:pPr>
@@ -7325,61 +7364,61 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1939750324">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="440611464">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1856773724">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1954097487">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="386608852">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="4"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="121857">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7474,53 +7513,55 @@
     <w:rsid w:val="005A38D2"/>
     <w:rsid w:val="005E2152"/>
     <w:rsid w:val="005F6E4E"/>
     <w:rsid w:val="0060104B"/>
     <w:rsid w:val="00652F4B"/>
     <w:rsid w:val="006700F2"/>
     <w:rsid w:val="00684A0B"/>
     <w:rsid w:val="00695957"/>
     <w:rsid w:val="00695DE8"/>
     <w:rsid w:val="006C4784"/>
     <w:rsid w:val="006C6CBA"/>
     <w:rsid w:val="006E4685"/>
     <w:rsid w:val="006F5D92"/>
     <w:rsid w:val="00707FD5"/>
     <w:rsid w:val="007243E2"/>
     <w:rsid w:val="00726366"/>
     <w:rsid w:val="00762A48"/>
     <w:rsid w:val="00792D00"/>
     <w:rsid w:val="007B61BF"/>
     <w:rsid w:val="007C1CC6"/>
     <w:rsid w:val="007F2D65"/>
     <w:rsid w:val="007F3BA9"/>
     <w:rsid w:val="007F3E95"/>
     <w:rsid w:val="007F7665"/>
     <w:rsid w:val="00826931"/>
+    <w:rsid w:val="00832D46"/>
     <w:rsid w:val="0083740F"/>
     <w:rsid w:val="00894002"/>
     <w:rsid w:val="008B39C3"/>
+    <w:rsid w:val="008C5E95"/>
     <w:rsid w:val="008E692F"/>
     <w:rsid w:val="009014D7"/>
     <w:rsid w:val="00915CE8"/>
     <w:rsid w:val="00915E9E"/>
     <w:rsid w:val="009219AC"/>
     <w:rsid w:val="00923688"/>
     <w:rsid w:val="00924299"/>
     <w:rsid w:val="0095531E"/>
     <w:rsid w:val="009562A0"/>
     <w:rsid w:val="009861D4"/>
     <w:rsid w:val="00987BCD"/>
     <w:rsid w:val="0099537B"/>
     <w:rsid w:val="009A216D"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009B3084"/>
     <w:rsid w:val="009F0367"/>
     <w:rsid w:val="00A05711"/>
     <w:rsid w:val="00A07AB5"/>
     <w:rsid w:val="00A24C50"/>
     <w:rsid w:val="00A34413"/>
     <w:rsid w:val="00A4505B"/>
     <w:rsid w:val="00A73785"/>
     <w:rsid w:val="00A750E1"/>
     <w:rsid w:val="00A8395B"/>
     <w:rsid w:val="00A915B6"/>
@@ -7576,77 +7617,78 @@
     <w:rsid w:val="00DA65B0"/>
     <w:rsid w:val="00DA7B60"/>
     <w:rsid w:val="00DC6E15"/>
     <w:rsid w:val="00DE726A"/>
     <w:rsid w:val="00E053B9"/>
     <w:rsid w:val="00E11F11"/>
     <w:rsid w:val="00E16338"/>
     <w:rsid w:val="00E16C87"/>
     <w:rsid w:val="00E5090A"/>
     <w:rsid w:val="00E53A12"/>
     <w:rsid w:val="00E5570D"/>
     <w:rsid w:val="00E84158"/>
     <w:rsid w:val="00E904D3"/>
     <w:rsid w:val="00E954B6"/>
     <w:rsid w:val="00EA0F89"/>
     <w:rsid w:val="00EC01E0"/>
     <w:rsid w:val="00EE0C97"/>
     <w:rsid w:val="00EE6736"/>
     <w:rsid w:val="00EF4AAE"/>
     <w:rsid w:val="00F13EE2"/>
     <w:rsid w:val="00F16C28"/>
     <w:rsid w:val="00F26F24"/>
     <w:rsid w:val="00F326B8"/>
     <w:rsid w:val="00F329C6"/>
     <w:rsid w:val="00F739E3"/>
+    <w:rsid w:val="00FA25A5"/>
     <w:rsid w:val="00FB2EAA"/>
     <w:rsid w:val="00FB7B06"/>
     <w:rsid w:val="00FF3D2B"/>
     <w:rsid w:val="00FF414E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="121857">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3C382DC5"/>
   <w15:docId w15:val="{76C8DAAD-5E09-471D-BAD1-8D479928916B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8490,55 +8532,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5FB0EA7-FB30-4C6F-9587-B1F0707AC379}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>6864</Words>
-  <Characters>364</Characters>
+  <Words>1078</Words>
+  <Characters>6150</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>