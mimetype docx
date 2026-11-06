--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -4,139 +4,155 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="712A2EA0" w14:textId="08ED4A91" w:rsidR="00C820A1" w:rsidRPr="00D56DF6" w:rsidRDefault="00056892" w:rsidP="003429FC">
+    <w:p w14:paraId="712A2EA0" w14:textId="08ED4A91" w:rsidR="00C820A1" w:rsidRPr="00D56DF6" w:rsidRDefault="0057592B" w:rsidP="003429FC">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="0655F183">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.75pt;margin-top:-40.5pt;width:362pt;height:24pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXRvEVZgIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNGm3Zduo6WrZpQhp&#10;+ZEWHsB1nMbCf9huk+XYSoiH4BUQZ54nL8LY7na7cEPkYI099jcz3zeT+UUnBdoy67hWJR4OcoyY&#10;orrial3ijx+Wz6YYOU9URYRWrMR3zOGLxdMn89YUbKQbLSpmEYAoV7SmxI33psgyRxsmiRtowxQ4&#10;a20l8bC166yypAV0KbJRnj/PWm0rYzVlzsHpdXLiRcSva0b9u7p2zCNRYsjNx9XGdRXWbDEnxdoS&#10;03B6SIP8QxaScAVBj1DXxBO0sfwvKMmp1U7XfkC1zHRdc8piDVDNMP+jmtuGGBZrAXKcOdLk/h8s&#10;fbt9bxGvSnyGkSISJOr3X/vdj373q99/Q/3+e7/f97ufsEdnga7WuAJe3Rp457sXugPZY+nO3Gj6&#10;ySGlrxqi1uzSWt02jFSQ7jC8zE6eJhwXQFbtG11BXLLxOgJ1tZWBS2AHATrIdneUinUeUTgcT2bn&#10;4xxcFHxn+XgKdghBivvXxjr/immJglFiC60Q0cn2xvl09f5KCOa04NWSCxE3dr26EhZtCbTNMn4H&#10;9EfXhEJtiWeT0SQR8AgidDA7gvgukSQ2EqpNwMM8fAGYFHAOjZrO7yuJQxAgYl2PIkvuYWwElyWG&#10;yo8oge2XqoqInnCRbCBFqAP9gfHEve9WXRQ+ahOkWenqDvSwOk0JTDUYjbZfMGphQkrsPm+IZRiJ&#10;1wo0PR+PZhMYqbiZTmcghj11rE4cRFEAKrHHKJlXPg3hxli+biBOokfpS+iCmkeBHnI6JA8zEKk4&#10;zGsYstN9vPXwV1n8BgAA//8DAFBLAwQUAAYACAAAACEA7SIlwOEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdpqQlxKkQiAMIgVp66NGN3ThqvA6xW4e/ZznBaXc1o9k3&#10;5Wp0HTubIbQeJUwnApjB2usWGwnbz+ebJbAQFWrVeTQSvk2AVXV5UapC+4Rrc97EhlEIhkJJsDH2&#10;BeehtsapMPG9QdIOfnAq0jk0XA8qUbjr+EyInDvVIn2wqjeP1tTHzclJ+Hh6zb/sIm3X8/eUDnYn&#10;spe3o5TXV+PDPbBoxvhnhl98QoeKmPb+hDqwTsIsy6hLlJDnNMlwd7ugZU/O6VwAr0r+v0L1AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABdG8RVmAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO0iJcDhAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;wAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" strokecolor="black [3213]">
+          <v:shape id="テキスト ボックス 3" o:spid="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.75pt;margin-top:-40.5pt;width:362pt;height:24pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXRvEVZgIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvNGm3Zduo6WrZpQhp&#10;+ZEWHsB1nMbCf9huk+XYSoiH4BUQZ54nL8LY7na7cEPkYI099jcz3zeT+UUnBdoy67hWJR4OcoyY&#10;orrial3ijx+Wz6YYOU9URYRWrMR3zOGLxdMn89YUbKQbLSpmEYAoV7SmxI33psgyRxsmiRtowxQ4&#10;a20l8bC166yypAV0KbJRnj/PWm0rYzVlzsHpdXLiRcSva0b9u7p2zCNRYsjNx9XGdRXWbDEnxdoS&#10;03B6SIP8QxaScAVBj1DXxBO0sfwvKMmp1U7XfkC1zHRdc8piDVDNMP+jmtuGGBZrAXKcOdLk/h8s&#10;fbt9bxGvSnyGkSISJOr3X/vdj373q99/Q/3+e7/f97ufsEdnga7WuAJe3Rp457sXugPZY+nO3Gj6&#10;ySGlrxqi1uzSWt02jFSQ7jC8zE6eJhwXQFbtG11BXLLxOgJ1tZWBS2AHATrIdneUinUeUTgcT2bn&#10;4xxcFHxn+XgKdghBivvXxjr/immJglFiC60Q0cn2xvl09f5KCOa04NWSCxE3dr26EhZtCbTNMn4H&#10;9EfXhEJtiWeT0SQR8AgidDA7gvgukSQ2EqpNwMM8fAGYFHAOjZrO7yuJQxAgYl2PIkvuYWwElyWG&#10;yo8oge2XqoqInnCRbCBFqAP9gfHEve9WXRQ+ahOkWenqDvSwOk0JTDUYjbZfMGphQkrsPm+IZRiJ&#10;1wo0PR+PZhMYqbiZTmcghj11rE4cRFEAKrHHKJlXPg3hxli+biBOokfpS+iCmkeBHnI6JA8zEKk4&#10;zGsYstN9vPXwV1n8BgAA//8DAFBLAwQUAAYACAAAACEA7SIlwOEAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdpqQlxKkQiAMIgVp66NGN3ThqvA6xW4e/ZznBaXc1o9k3&#10;5Wp0HTubIbQeJUwnApjB2usWGwnbz+ebJbAQFWrVeTQSvk2AVXV5UapC+4Rrc97EhlEIhkJJsDH2&#10;BeehtsapMPG9QdIOfnAq0jk0XA8qUbjr+EyInDvVIn2wqjeP1tTHzclJ+Hh6zb/sIm3X8/eUDnYn&#10;spe3o5TXV+PDPbBoxvhnhl98QoeKmPb+hDqwTsIsy6hLlJDnNMlwd7ugZU/O6VwAr0r+v0L1AwAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABdG8RVmAgAAnQQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAO0iJcDhAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;wAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADOBQAAAAA=&#10;" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w14:paraId="77EAB2D7" w14:textId="53A2C04B" w:rsidR="003E157B" w:rsidRPr="006A1D58" w:rsidRDefault="003E157B" w:rsidP="003E157B">
+                <w:p w14:paraId="77EAB2D7" w14:textId="30D3C8B2" w:rsidR="003E157B" w:rsidRPr="006A1D58" w:rsidRDefault="003E157B" w:rsidP="003E157B">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="003B745E">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>下線部分は、令和７年</w:t>
+                    <w:t>下線部分は、令和</w:t>
                   </w:r>
-                  <w:r w:rsidR="00056892">
+                  <w:r w:rsidR="00380FFF">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>１１</w:t>
+                    <w:t>８</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003B745E">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00380FFF">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:pict w14:anchorId="2A1ED7A7">
-          <v:rect id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:153.45pt;margin-top:0;width:278.55pt;height:18pt;z-index:251658240" filled="f"/>
+          <v:rect id="_x0000_s2054" style="position:absolute;left:0;text-align:left;margin-left:153.45pt;margin-top:0;width:278.55pt;height:18pt;z-index:251658240" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="003429FC" w:rsidRPr="00D56DF6">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="003429FC" w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0055558B" w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>外部サービス利用型</w:t>
       </w:r>
@@ -174,51 +190,51 @@
       </w:r>
       <w:r w:rsidR="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003B745E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F92957">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00056892">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4BA9E1" w14:textId="77777777" w:rsidR="00C820A1" w:rsidRDefault="00C820A1" w:rsidP="00C820A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43C12362" w14:textId="77777777" w:rsidR="00C027F2" w:rsidRPr="00EC42C6" w:rsidRDefault="00C027F2" w:rsidP="00C820A1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6377502C" w14:textId="77777777" w:rsidR="00C820A1" w:rsidRPr="003429FC" w:rsidRDefault="00C820A1" w:rsidP="00C820A1">
@@ -2393,88 +2409,88 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidRPr="002D3214">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>人とする。</w:t>
       </w:r>
       <w:r w:rsidRPr="00F92957">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> ← 指定共同生活援助の合計定員を記載</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163A2B3B" w14:textId="77777777" w:rsidR="00BD7F2F" w:rsidRPr="00BF6B4B" w:rsidRDefault="00056892" w:rsidP="00BD7F2F">
+    <w:p w14:paraId="163A2B3B" w14:textId="77777777" w:rsidR="00BD7F2F" w:rsidRPr="00BF6B4B" w:rsidRDefault="0057592B" w:rsidP="00BD7F2F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:pict w14:anchorId="7C43E9D2">
           <v:shapetype id="_x0000_t88" coordsize="21600,21600" o:spt="88" adj="1800,10800" path="m,qx10800@0l10800@2qy21600@11,10800@3l10800@1qy,21600e" filled="f">
             <v:formulas>
               <v:f eqn="val #0"/>
               <v:f eqn="sum 21600 0 #0"/>
               <v:f eqn="sum #1 0 #0"/>
               <v:f eqn="sum #1 #0 0"/>
               <v:f eqn="prod #0 9598 32768"/>
               <v:f eqn="sum 21600 0 @4"/>
               <v:f eqn="sum 21600 0 #1"/>
               <v:f eqn="min #1 @6"/>
               <v:f eqn="prod @7 1 2"/>
               <v:f eqn="prod #0 2 1"/>
               <v:f eqn="sum 21600 0 @9"/>
               <v:f eqn="val #1"/>
             </v:formulas>
             <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;21600,@11;0,21600" textboxrect="0,@4,7637,@5"/>
             <v:handles>
               <v:h position="center,#0" yrange="0,@8"/>
               <v:h position="bottomRight,#1" yrange="@9,@10"/>
             </v:handles>
           </v:shapetype>
-          <v:shape id="_x0000_s1031" type="#_x0000_t88" style="position:absolute;left:0;text-align:left;margin-left:244.2pt;margin-top:5pt;width:6.75pt;height:81.85pt;z-index:251660288" adj=",10341" fillcolor="red" strokecolor="black [3213]" strokeweight="1.5pt">
+          <v:shape id="_x0000_s2055" type="#_x0000_t88" style="position:absolute;left:0;text-align:left;margin-left:244.2pt;margin-top:5pt;width:6.75pt;height:81.85pt;z-index:251660288" adj=",10341" fillcolor="red" strokecolor="black [3213]" strokeweight="1.5pt">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00BD7F2F" w:rsidRPr="002D3214">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　共同生活住居１</w:t>
       </w:r>
       <w:r w:rsidR="00BD7F2F" w:rsidRPr="00946B5B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　△△：○人     </w:t>
       </w:r>
       <w:r w:rsidR="00BD7F2F" w:rsidRPr="002D3214">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">     　　　</w:t>
@@ -3673,64 +3689,64 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　連絡先　　：　○○○○（　→　連絡先（担当者名、電話番号等）を記載　）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710236B9" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRPr="00D55DE0" w:rsidRDefault="00F233EA" w:rsidP="00F233EA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D55DE0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="0070C0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　連絡方法　：　○○○○（　→　連絡方法等を記載）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFA5934" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRDefault="00056892" w:rsidP="00F233EA">
+    <w:p w14:paraId="7CFA5934" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRDefault="0057592B" w:rsidP="00F233EA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="546E1A6B">
-          <v:rect id="正方形/長方形 4" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:.45pt;margin-top:9.75pt;width:423pt;height:111pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwXV6rvAIAAL4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNMmyZemq2WrVqgip&#10;tCta1LPXcTaRHI+xvbtZ3gMeAM6cEQceh0q8BWM7SX+oOCAuyfx+8+OZOTxqG0k2wtgaVE6zvZQS&#10;oTgUtVrl9N3V6bOXlFjHVMEkKJHTnbD0aPb0yeFWT8UIKpCFMARBlJ1udU4r5/Q0SSyvRMPsHmih&#10;UFmCaZhD1qySwrAtojcyGaXpi2QLptAGuLAWpSdRSWcBvywFdxdlaYUjMqeYmwtfE75L/01mh2y6&#10;MkxXNe/SYP+QRcNqhUEHqBPmGFmb+g+opuYGLJRuj0OTQFnWXIQasJosfVDNZcW0CLVgc6we2mT/&#10;Hyw/3ywMqYucjilRrMEnuvn65ebT958/Pie/Pn6LFBn7Rm21naL9pV6YjrNI+qrb0jT+j/WQNjR3&#10;NzRXtI5wFO4/n4yyFN+Aoy4bpwcTZBAnuXXXxrpXAhriiZwafL3QVLY5sy6a9iY+mgVZF6e1lIHx&#10;EyOOpSEbhm+9XGXBVa6bN1BE2WQ/HUKGAfPmIYF7SFJ5PAUeOQb1ksRXH+sNlNtJ4e2keitKbCBW&#10;OAoRB+QYlHEulIvJ2IoVIop9Kn35g0fIJQB65BLjD9gdwP0ie+yYZWfvXUWY/ME5/Vti0XnwCJFB&#10;ucG5qRWYxwAkVtVFjvZ9k2JrfJdcu2zRxJNLKHY4aQbiClrNT2t85TNm3YIZ3DmcDLwj7gI/pYRt&#10;TqGjKKnAfHhM7u1xFVBLyRZ3OKf2/ZoZQYl8rXBJDrLx2C99YMb7kxEy5q5meVej1s0x4OhkeLE0&#10;D6S3d7InSwPNNZ6buY+KKqY4xs4pd6Znjl28LXiwuJjPgxkuumbuTF1q7sF9g/0UX7XXzOhu1B1u&#10;yTn0+86mDyY+2npPBfO1g7IO63Db1671eCTCDHUHzV+hu3ywuj27s98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAdBCRk2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI69TsMwFIV3JN7Bukhs1GnVVG6I&#10;UxUkYGFpy8Doxpc4anwdYjcNb89louP50TlfuZl8J0YcYhtIw3yWgUCqg22p0fBxeHlQIGIyZE0X&#10;CDX8YIRNdXtTmsKGC+1w3KdG8AjFwmhwKfWFlLF26E2chR6Js68weJNYDo20g7nwuO/kIstW0puW&#10;+MGZHp8d1qf92WuIb/nnoVbf6tS8PqnRud1Wvjut7++m7SOIhFP6L8MfPqNDxUzHcCYbRadhzT12&#10;1zkITtVyxcZRw2I5z0FWpbzmr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8F1eq7wC&#10;AAC+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHQQk&#10;ZNsAAAAHAQAADwAAAAAAAAAAAAAAAAAWBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB4GAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f" strokeweight="2pt">
+          <v:rect id="正方形/長方形 4" o:spid="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:.45pt;margin-top:9.75pt;width:423pt;height:111pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwXV6rvAIAAL4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u1DAQviPxDpbvNMmyZemq2WrVqgip&#10;tCta1LPXcTaRHI+xvbtZ3gMeAM6cEQceh0q8BWM7SX+oOCAuyfx+8+OZOTxqG0k2wtgaVE6zvZQS&#10;oTgUtVrl9N3V6bOXlFjHVMEkKJHTnbD0aPb0yeFWT8UIKpCFMARBlJ1udU4r5/Q0SSyvRMPsHmih&#10;UFmCaZhD1qySwrAtojcyGaXpi2QLptAGuLAWpSdRSWcBvywFdxdlaYUjMqeYmwtfE75L/01mh2y6&#10;MkxXNe/SYP+QRcNqhUEHqBPmGFmb+g+opuYGLJRuj0OTQFnWXIQasJosfVDNZcW0CLVgc6we2mT/&#10;Hyw/3ywMqYucjilRrMEnuvn65ebT958/Pie/Pn6LFBn7Rm21naL9pV6YjrNI+qrb0jT+j/WQNjR3&#10;NzRXtI5wFO4/n4yyFN+Aoy4bpwcTZBAnuXXXxrpXAhriiZwafL3QVLY5sy6a9iY+mgVZF6e1lIHx&#10;EyOOpSEbhm+9XGXBVa6bN1BE2WQ/HUKGAfPmIYF7SFJ5PAUeOQb1ksRXH+sNlNtJ4e2keitKbCBW&#10;OAoRB+QYlHEulIvJ2IoVIop9Kn35g0fIJQB65BLjD9gdwP0ie+yYZWfvXUWY/ME5/Vti0XnwCJFB&#10;ucG5qRWYxwAkVtVFjvZ9k2JrfJdcu2zRxJNLKHY4aQbiClrNT2t85TNm3YIZ3DmcDLwj7gI/pYRt&#10;TqGjKKnAfHhM7u1xFVBLyRZ3OKf2/ZoZQYl8rXBJDrLx2C99YMb7kxEy5q5meVej1s0x4OhkeLE0&#10;D6S3d7InSwPNNZ6buY+KKqY4xs4pd6Znjl28LXiwuJjPgxkuumbuTF1q7sF9g/0UX7XXzOhu1B1u&#10;yTn0+86mDyY+2npPBfO1g7IO63Db1671eCTCDHUHzV+hu3ywuj27s98AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAdBCRk2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI69TsMwFIV3JN7Bukhs1GnVVG6I&#10;UxUkYGFpy8Doxpc4anwdYjcNb89louP50TlfuZl8J0YcYhtIw3yWgUCqg22p0fBxeHlQIGIyZE0X&#10;CDX8YIRNdXtTmsKGC+1w3KdG8AjFwmhwKfWFlLF26E2chR6Js68weJNYDo20g7nwuO/kIstW0puW&#10;+MGZHp8d1qf92WuIb/nnoVbf6tS8PqnRud1Wvjut7++m7SOIhFP6L8MfPqNDxUzHcCYbRadhzT12&#10;1zkITtVyxcZRw2I5z0FWpbzmr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8F1eq7wC&#10;AAC+BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHQQk&#10;ZNsAAAAHAQAADwAAAAAAAAAAAAAAAAAWBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AB4GAAAAAA==&#10;" fillcolor="#bfbfbf [2412]" stroked="f" strokeweight="2pt">
             <v:textbox>
               <w:txbxContent>
                 <w:p w14:paraId="6960BB12" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRDefault="00F233EA" w:rsidP="00F233EA">
                   <w:pPr>
                     <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D55DE0">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:color w:val="000000" w:themeColor="text1"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>→　本条については、当該事業所が夜間支援等体制加算Ⅲ（常時の連絡体制に係る加算）を算定する場合に記載が必要な事項です。</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3EF58ECA" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRPr="00D55DE0" w:rsidRDefault="00F233EA" w:rsidP="00F233EA">
                   <w:pPr>
                     <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -3751,51 +3767,71 @@
                 </w:p>
                 <w:p w14:paraId="6D739F6A" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRPr="00D55DE0" w:rsidRDefault="00F233EA" w:rsidP="00F233EA">
                   <w:pPr>
                     <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00D55DE0">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>※　本条を追加することで</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
-                    <w:t>以降の条番号がズレる可能性がありますので、</w:t>
+                    <w:t>以降の条番号がズレ</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>る</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                      <w:szCs w:val="21"/>
+                    </w:rPr>
+                    <w:t>可能性がありますので、</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00D55DE0">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                       <w:szCs w:val="21"/>
                     </w:rPr>
                     <w:t>ご確認ください。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D25CA" w14:textId="77777777" w:rsidR="00F233EA" w:rsidRDefault="00F233EA" w:rsidP="00F233EA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -4482,63 +4518,79 @@
       </w:r>
       <w:r w:rsidR="00CE7486" w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
       <w:r w:rsidR="00C2464D" w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B1FBA2" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
+    <w:p w14:paraId="68B1FBA2" w14:textId="4A681A9C" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00380FFF" w:rsidRPr="00380FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6835">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定</w:t>
       </w:r>
       <w:r w:rsidR="00CB082F" w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>し、</w:t>
       </w:r>
       <w:r w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F0F6BCB" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6835">
         <w:rPr>
@@ -4717,252 +4769,242 @@
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B745E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECF1CB1" w14:textId="77777777" w:rsidR="00C3649A" w:rsidRPr="00C3649A" w:rsidRDefault="00C3649A" w:rsidP="00F92957">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A8C7B21" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
+    <w:p w14:paraId="5A8C7B21" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00380FFF" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6835">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
-      <w:r w:rsidR="003B745E" w:rsidRPr="003B745E">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="003B745E" w:rsidRPr="00380FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5C901B" w14:textId="40A0E816" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
+    <w:p w14:paraId="5A5C901B" w14:textId="40A0E816" w:rsidR="00F92957" w:rsidRPr="00380FFF" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C3649A">
+      <w:r w:rsidR="00C3649A" w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C3649A">
+      <w:r w:rsidR="00C3649A" w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、事業所において感染症</w:t>
       </w:r>
-      <w:r w:rsidR="00056892" w:rsidRPr="00595F5D">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00056892" w:rsidRPr="00380FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>又は食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が発生し、又はまん延しないように、次の措置を</w:t>
       </w:r>
-      <w:r w:rsidR="00CB082F" w:rsidRPr="00DC6835">
+      <w:r w:rsidR="00CB082F" w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>講ずる</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1143F6" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
+    <w:p w14:paraId="2C1143F6" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00380FFF" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症</w:t>
       </w:r>
-      <w:r w:rsidR="003B745E" w:rsidRPr="003B745E">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="003B745E" w:rsidRPr="00380FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
-      <w:r w:rsidR="00C3649A" w:rsidRPr="003B745E">
+      <w:r w:rsidR="00C3649A" w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D68FA47" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
+    <w:p w14:paraId="2D68FA47" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00380FFF" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）事業所における感染症</w:t>
       </w:r>
-      <w:r w:rsidR="003B745E" w:rsidRPr="003B745E">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="003B745E" w:rsidRPr="00380FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための指針を整備すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F563B54" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
+    <w:p w14:paraId="2F563B54" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00380FFF" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し、感染症</w:t>
       </w:r>
-      <w:r w:rsidR="003B745E" w:rsidRPr="003B745E">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="003B745E" w:rsidRPr="00380FFF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC6835">
+      <w:r w:rsidRPr="00380FFF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2ECE93" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10B794B4" w14:textId="77777777" w:rsidR="00F92957" w:rsidRPr="00DC6835" w:rsidRDefault="00F92957" w:rsidP="00F92957">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DC6835">
@@ -6889,58 +6931,58 @@
       </w:r>
       <w:r w:rsidRPr="00870839">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA0F89" w:rsidRPr="00870839" w:rsidSect="006768DE">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="777A0907" w14:textId="77777777" w:rsidR="00F05A55" w:rsidRDefault="00F05A55">
+    <w:p w14:paraId="14E79E01" w14:textId="77777777" w:rsidR="0057592B" w:rsidRDefault="0057592B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="223A2CE1" w14:textId="77777777" w:rsidR="00F05A55" w:rsidRDefault="00F05A55">
+    <w:p w14:paraId="249FD4FC" w14:textId="77777777" w:rsidR="0057592B" w:rsidRDefault="0057592B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -7013,58 +7055,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CBAE531" w14:textId="77777777" w:rsidR="00BF6B4B" w:rsidRDefault="00BF6B4B">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="28F791FF" w14:textId="77777777" w:rsidR="00BF6B4B" w:rsidRDefault="00BF6B4B">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39D08507" w14:textId="77777777" w:rsidR="00F05A55" w:rsidRDefault="00F05A55">
+    <w:p w14:paraId="0C6B6EC1" w14:textId="77777777" w:rsidR="0057592B" w:rsidRDefault="0057592B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11AE36D8" w14:textId="77777777" w:rsidR="00F05A55" w:rsidRDefault="00F05A55">
+    <w:p w14:paraId="4CE0EBB2" w14:textId="77777777" w:rsidR="0057592B" w:rsidRDefault="0057592B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D6A2D9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF52B93E"/>
     <w:lvl w:ilvl="0" w:tplc="B03C8698">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="＊"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
@@ -8013,63 +8055,62 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1173909609">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1018577071">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1051732374">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1477918048">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="846285610">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="4"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="57345">
+    <o:shapedefaults v:ext="edit" spidmax="2059">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
-      <o:colormenu v:ext="edit" strokecolor="none [3213]"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C820A1"/>
     <w:rsid w:val="000108E6"/>
     <w:rsid w:val="00015B65"/>
@@ -8100,71 +8141,74 @@
     <w:rsid w:val="001D6221"/>
     <w:rsid w:val="001E1167"/>
     <w:rsid w:val="001E3A37"/>
     <w:rsid w:val="001E7BDC"/>
     <w:rsid w:val="001F3564"/>
     <w:rsid w:val="002317CB"/>
     <w:rsid w:val="00241B5F"/>
     <w:rsid w:val="00256EDA"/>
     <w:rsid w:val="00263039"/>
     <w:rsid w:val="0026460F"/>
     <w:rsid w:val="00267E28"/>
     <w:rsid w:val="002923A3"/>
     <w:rsid w:val="002B46D4"/>
     <w:rsid w:val="002D087B"/>
     <w:rsid w:val="002D1687"/>
     <w:rsid w:val="002D3214"/>
     <w:rsid w:val="002D346D"/>
     <w:rsid w:val="002D418F"/>
     <w:rsid w:val="002D70E5"/>
     <w:rsid w:val="0030089C"/>
     <w:rsid w:val="003429FC"/>
     <w:rsid w:val="0034739A"/>
     <w:rsid w:val="003558E9"/>
     <w:rsid w:val="003705AF"/>
     <w:rsid w:val="0037248C"/>
+    <w:rsid w:val="00380FFF"/>
     <w:rsid w:val="003B745E"/>
     <w:rsid w:val="003C3F1B"/>
     <w:rsid w:val="003E12F7"/>
     <w:rsid w:val="003E157B"/>
     <w:rsid w:val="003F641B"/>
     <w:rsid w:val="00410008"/>
     <w:rsid w:val="00434D8F"/>
     <w:rsid w:val="00455555"/>
+    <w:rsid w:val="00457B5C"/>
     <w:rsid w:val="00480A60"/>
     <w:rsid w:val="004A274E"/>
     <w:rsid w:val="004C16DF"/>
     <w:rsid w:val="004C4C29"/>
     <w:rsid w:val="004C7FD9"/>
     <w:rsid w:val="004E15C1"/>
     <w:rsid w:val="004E6BB1"/>
     <w:rsid w:val="00505418"/>
     <w:rsid w:val="005071FE"/>
     <w:rsid w:val="00523EF5"/>
     <w:rsid w:val="00541C5E"/>
     <w:rsid w:val="00546EA1"/>
     <w:rsid w:val="0055558B"/>
+    <w:rsid w:val="0057592B"/>
     <w:rsid w:val="005A0E57"/>
     <w:rsid w:val="005B758F"/>
     <w:rsid w:val="005C09EE"/>
     <w:rsid w:val="005C7B82"/>
     <w:rsid w:val="005D3385"/>
     <w:rsid w:val="005E1DB1"/>
     <w:rsid w:val="005F6674"/>
     <w:rsid w:val="00601BDD"/>
     <w:rsid w:val="006132D5"/>
     <w:rsid w:val="00613C2C"/>
     <w:rsid w:val="00624D67"/>
     <w:rsid w:val="006746A0"/>
     <w:rsid w:val="006768DE"/>
     <w:rsid w:val="00696679"/>
     <w:rsid w:val="006A11BD"/>
     <w:rsid w:val="006B10C9"/>
     <w:rsid w:val="006D6A0E"/>
     <w:rsid w:val="006F7BE5"/>
     <w:rsid w:val="00700CC9"/>
     <w:rsid w:val="00726DAF"/>
     <w:rsid w:val="00727A90"/>
     <w:rsid w:val="00744D61"/>
     <w:rsid w:val="0078193A"/>
     <w:rsid w:val="007922E2"/>
     <w:rsid w:val="007A707F"/>
@@ -8261,56 +8305,55 @@
     <w:rsid w:val="00F26B44"/>
     <w:rsid w:val="00F30882"/>
     <w:rsid w:val="00F40D2C"/>
     <w:rsid w:val="00F81BB2"/>
     <w:rsid w:val="00F92957"/>
     <w:rsid w:val="00F92EA3"/>
     <w:rsid w:val="00FF2A34"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="57345">
+    <o:shapedefaults v:ext="edit" spidmax="2059">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
-      <o:colormenu v:ext="edit" strokecolor="none [3213]"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0AC6CAC0"/>
   <w15:docId w15:val="{3F82039C-97AE-4230-8B37-5E30D0CBCD68}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>