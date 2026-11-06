--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B7A5FF8" w14:textId="7A627D85" w:rsidR="00894002" w:rsidRPr="00FC342B" w:rsidRDefault="001C2B06" w:rsidP="00894002">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="786A9D80" wp14:editId="2D29403F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>399415</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-495300</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4597400" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="テキスト ボックス 3"/>
                 <wp:cNvGraphicFramePr>
@@ -67,176 +67,208 @@
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3D3A605B" w14:textId="2E9FC22E" w:rsidR="001C2B06" w:rsidRPr="006A1D58" w:rsidRDefault="001C2B06" w:rsidP="001C2B06">
+                          <w:p w14:paraId="3D3A605B" w14:textId="07B93538" w:rsidR="001C2B06" w:rsidRPr="006A1D58" w:rsidRDefault="001C2B06" w:rsidP="001C2B06">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r w:rsidR="009A5430">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>下線部分は、令和７年</w:t>
+                              <w:t>下線部分は、令和</w:t>
                             </w:r>
-                            <w:r w:rsidR="00595F5D">
+                            <w:r w:rsidR="00ED4CC8">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>１１</w:t>
+                              <w:t>８</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009A5430">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>年</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED4CC8">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="786A9D80" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-39pt;width:362pt;height:24pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQDs6hwY4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhsrU2LkhDiVAjEAEJFLR0Y3fgaR43tELt1+PccE4z3&#10;3qP3o1pNtmdnHEPnnYSbuQCGrvG6c62E3cfzrAAWonJa9d6hhG8MsKovLypVap/cBs/b2DIycaFU&#10;EkyMQ8l5aAxaFeZ+QEe/gx+tinSOLdejSmRue74QIuNWdY4SjBrw0WBz3J6shPen1+zL5Gm3uV2n&#10;dDCfYvnydpTy+mp6uAcWcYp/MPzWp+pQU6e9PzkdWC8hW9wRKWGWF7SJgLzISNmTshQCeF3x/xPq&#10;HwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4Wgv/MgIAAGAEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDs6hwY4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="3D3A605B" w14:textId="2E9FC22E" w:rsidR="001C2B06" w:rsidRPr="006A1D58" w:rsidRDefault="001C2B06" w:rsidP="001C2B06">
+                    <w:p w14:paraId="3D3A605B" w14:textId="07B93538" w:rsidR="001C2B06" w:rsidRPr="006A1D58" w:rsidRDefault="001C2B06" w:rsidP="001C2B06">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r w:rsidR="009A5430">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>下線部分は、令和７年</w:t>
+                        <w:t>下線部分は、令和</w:t>
                       </w:r>
-                      <w:r w:rsidR="00595F5D">
+                      <w:r w:rsidR="00ED4CC8">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>１１</w:t>
+                        <w:t>８</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009A5430">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>年</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED4CC8">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00E4217F">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -284,51 +316,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4D79378B" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:128.7pt;margin-top:0;width:303.3pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGuMB1BgIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47dZJtYcVarbLeq&#10;tL1I234AwdhGBYYOJE769R1INhu1b1X9gBgPnJlz5rC6PVjD9gqDBtfwcjLlTDkJrXZ9w79/e3iz&#10;4CxE4VphwKmGH1Xgt+vXr1ajr1UFA5hWISMQF+rRN3yI0ddFEeSgrAgT8MpRsgO0IlKIfdGiGAnd&#10;mqKaTm+KEbD1CFKFQH/vT0m+zvhdp2T80nVBRWYaTr3FvGJet2kt1itR9yj8oOW5DfEPXVihHRW9&#10;QN2LKNgO9V9QVkuEAF2cSLAFdJ2WKnMgNuX0DzZPg/AqcyFxgr/IFP4frPy8f/JfMbUe/CPIH4E5&#10;2AzC9eoOEcZBiZbKlUmoYvShvlxIQaCrbDt+gpZGK3YRsgaHDm0CJHbskKU+XqRWh8gk/Xy7mJfL&#10;kiYiKVdVi5tpnkUh6ufbHkP8oMCytGk40igzutg/hpi6EfXzkVTMwYM2Jo/TODY2fDmv5vlCAKPb&#10;lMwksd9uDLK9SIbIX6ZG9K+PWR3Jlkbbhi8uh0Sd1Hjv2lwlCm1Oe+rEuLM8SZFkvlBvoT2SOggn&#10;z9Eboc0A+IuzkfzW8PBzJ1BxZj46UnhZzmbJoDmYzd9VFOB1ZnudEU4SVMMjZ6ftJp5MvfOo+4Eq&#10;lZm7gzuaSqezYC9dnZslT2Udz/5Ppr2O86mXV7r+DQAA//8DAFBLAwQUAAYACAAAACEAp3P0sdwA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDadMqxKkCotdKFCTKzY0X&#10;O2q8jmK3CX/PcoLbrGY087bcTL4TFxxiG0jB/SwDgdQE05JV8P62vVuDiEmT0V0gVPCNETbV9VWp&#10;CxNGesXLPlnBJRQLrcCl1BdSxsah13EWeiT2vsLgdeJzsNIMeuRy38l5luXS65Z4wekenx02p/3Z&#10;K3jpP3f10kZZfyR3OIWncet2Vqnbm6l+BJFwSn9h+MVndKiY6RjOZKLoFMyXqwVHFfBHbK/zBYuj&#10;goc8A1mV8j9/9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGuMB1BgIAAO0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnc/Sx3AAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f"/>
+              <v:rect w14:anchorId="32F6000C" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:128.7pt;margin-top:0;width:303.3pt;height:18pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGuMB1BgIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N47dZJtYcVarbLeq&#10;tL1I234AwdhGBYYOJE769R1INhu1b1X9gBgPnJlz5rC6PVjD9gqDBtfwcjLlTDkJrXZ9w79/e3iz&#10;4CxE4VphwKmGH1Xgt+vXr1ajr1UFA5hWISMQF+rRN3yI0ddFEeSgrAgT8MpRsgO0IlKIfdGiGAnd&#10;mqKaTm+KEbD1CFKFQH/vT0m+zvhdp2T80nVBRWYaTr3FvGJet2kt1itR9yj8oOW5DfEPXVihHRW9&#10;QN2LKNgO9V9QVkuEAF2cSLAFdJ2WKnMgNuX0DzZPg/AqcyFxgr/IFP4frPy8f/JfMbUe/CPIH4E5&#10;2AzC9eoOEcZBiZbKlUmoYvShvlxIQaCrbDt+gpZGK3YRsgaHDm0CJHbskKU+XqRWh8gk/Xy7mJfL&#10;kiYiKVdVi5tpnkUh6ufbHkP8oMCytGk40igzutg/hpi6EfXzkVTMwYM2Jo/TODY2fDmv5vlCAKPb&#10;lMwksd9uDLK9SIbIX6ZG9K+PWR3Jlkbbhi8uh0Sd1Hjv2lwlCm1Oe+rEuLM8SZFkvlBvoT2SOggn&#10;z9Eboc0A+IuzkfzW8PBzJ1BxZj46UnhZzmbJoDmYzd9VFOB1ZnudEU4SVMMjZ6ftJp5MvfOo+4Eq&#10;lZm7gzuaSqezYC9dnZslT2Udz/5Ppr2O86mXV7r+DQAA//8DAFBLAwQUAAYACAAAACEAp3P0sdwA&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDadMqxKkCotdKFCTKzY0X&#10;O2q8jmK3CX/PcoLbrGY087bcTL4TFxxiG0jB/SwDgdQE05JV8P62vVuDiEmT0V0gVPCNETbV9VWp&#10;CxNGesXLPlnBJRQLrcCl1BdSxsah13EWeiT2vsLgdeJzsNIMeuRy38l5luXS65Z4wekenx02p/3Z&#10;K3jpP3f10kZZfyR3OIWncet2Vqnbm6l+BJFwSn9h+MVndKiY6RjOZKLoFMyXqwVHFfBHbK/zBYuj&#10;goc8A1mV8j9/9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDGuMB1BgIAAO0DAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCnc/Sx3AAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00544318" w:rsidRPr="00FC342B">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00894002" w:rsidRPr="00FC342B">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>共同生活</w:t>
       </w:r>
       <w:r w:rsidR="0060104B" w:rsidRPr="00FC342B">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
@@ -2076,51 +2108,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FF0000"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="04E9523E" id="_x0000_t88" coordsize="21600,21600" o:spt="88" adj="1800,10800" path="m,qx10800@0l10800@2qy21600@11,10800@3l10800@1qy,21600e" filled="f">
+              <v:shapetype w14:anchorId="625C4B19" id="_x0000_t88" coordsize="21600,21600" o:spt="88" adj="1800,10800" path="m,qx10800@0l10800@2qy21600@11,10800@3l10800@1qy,21600e" filled="f">
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="sum 21600 0 #0"/>
                   <v:f eqn="sum #1 0 #0"/>
                   <v:f eqn="sum #1 #0 0"/>
                   <v:f eqn="prod #0 9598 32768"/>
                   <v:f eqn="sum 21600 0 @4"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="min #1 @6"/>
                   <v:f eqn="prod @7 1 2"/>
                   <v:f eqn="prod #0 2 1"/>
                   <v:f eqn="sum 21600 0 @9"/>
                   <v:f eqn="val #1"/>
                 </v:formulas>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;21600,@11;0,21600" textboxrect="0,@4,7637,@5"/>
                 <v:handles>
                   <v:h position="center,#0" yrange="0,@8"/>
                   <v:h position="bottomRight,#1" yrange="@9,@10"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t88" style="position:absolute;margin-left:244.2pt;margin-top:5.65pt;width:6.75pt;height:81.85pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDT/FyKFwIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0ySlpW3UdAW7LEJa&#10;LtLCB7i+NAbHY2y3affrGTtpKfCGeLHGmcmZc86M1zfHzpCD9EGDbWg1KSmRloPQdtfQr1/uXywp&#10;CZFZwQxY2dCTDPRm8/zZune1nEILRkhPEMSGuncNbWN0dVEE3sqOhQk4aTGpwHcs4tXvCuFZj+id&#10;KaZl+arowQvngcsQ8OvdkKSbjK+U5PGTUkFGYhqK3GI+fT636Sw2a1bvPHOt5iMN9g8sOqYtNr1A&#10;3bHIyN7rv6A6zT0EUHHCoStAKc1l1oBqqvIPNY8tczJrQXOCu9gU/h8s/3h4dJ99oh7cA/DvAR0p&#10;ehfqSyZdAtaQbf8BBM6Q7SNksUflu/QnyiDH7Onp4qk8RsLx43K+mM4p4Zipyper2WqePC9Yff7Z&#10;+RDfSehIChrq9a6NbzzjSTir2eEhxGysIJZ1qbv4VlGiOoNzOjBDKvRtthoHeVU0vS6aLZaLc+MR&#10;EimcWyd8C/famLwOxpIe2a7KeZk5BDBapGyqy5spb40n2Lyh8ViNen6r8rC3IoO1kom3YxyZNkOM&#10;zY0djU7epn0N9RbECX32MKwpPisMWvBPlPS4og0NP/bMS0rMe4s7sJhN0U0S82W5XOF+++vE9irB&#10;LEcg5EvJEN7G4RXsXXYc9WatFl7jdJWO5zUYOI1UcQnz7MYHk7b8+p6rfj3rzU8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDYkrKI3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQu&#10;iCWFjZXSdAKkXRAHtqGds8akFY1TNdlaeHrMCY72/+vz53I1+U6ccIhtIA3ZTIFAqoNtyWl4362v&#10;cxAxGbKmC4QavjDCqjo/K01hw0gbPG2TEwyhWBgNTUp9IWWsG/QmzkKPxNlHGLxJPA5O2sGMDPed&#10;vFHqTnrTEl9oTI/PDdaf26NnytX32zq33WbajU7uX3unnl6c1pcX0+MDiIRT+ivDrz6rQ8VOh3Ak&#10;G0WnYZ7nc65ykN2C4MJCZfcgDrxYLhTIqpT/X6h+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhANP8XIoXAgAAHgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhANiSsojfAAAACgEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" adj=",10341" fillcolor="red" strokecolor="black [3213]" strokeweight="1.5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
@@ -3576,51 +3608,71 @@
                           </w:p>
                           <w:p w14:paraId="417F842F" w14:textId="77777777" w:rsidR="00D55DE0" w:rsidRPr="00D55DE0" w:rsidRDefault="00D55DE0" w:rsidP="00D55DE0">
                             <w:pPr>
                               <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00D55DE0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>※　本条を追加することで</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
-                              <w:t>以降の条番号がズレる可能性がありますので、</w:t>
+                              <w:t>以降の条番号がズレ</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>る</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                                <w:szCs w:val="21"/>
+                              </w:rPr>
+                              <w:t>可能性がありますので、</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D55DE0">
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>ご確認ください。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
@@ -3672,51 +3724,71 @@
                     </w:p>
                     <w:p w14:paraId="417F842F" w14:textId="77777777" w:rsidR="00D55DE0" w:rsidRPr="00D55DE0" w:rsidRDefault="00D55DE0" w:rsidP="00D55DE0">
                       <w:pPr>
                         <w:ind w:left="211" w:hangingChars="100" w:hanging="211"/>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00D55DE0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>※　本条を追加することで</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
-                        <w:t>以降の条番号がズレる可能性がありますので、</w:t>
+                        <w:t>以降の条番号がズレ</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>る</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                          <w:szCs w:val="21"/>
+                        </w:rPr>
+                        <w:t>可能性がありますので、</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D55DE0">
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>ご確認ください。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FFE4E2" w14:textId="77777777" w:rsidR="00D55DE0" w:rsidRDefault="00D55DE0" w:rsidP="00D55DE0">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -4385,63 +4457,79 @@
       </w:r>
       <w:r w:rsidR="00B27C20" w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
       <w:r w:rsidR="00FF454D" w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B63661" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
+    <w:p w14:paraId="15B63661" w14:textId="3D09A590" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、設置すること。</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4CC8" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044090">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A50EB20" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D58F3D4" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044090">
@@ -4611,251 +4699,248 @@
     <w:p w14:paraId="0DFDD93E" w14:textId="77777777" w:rsidR="001C2B06" w:rsidRPr="009A5430" w:rsidRDefault="00707CA8" w:rsidP="00707CA8">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A5430">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E83E548" w14:textId="77777777" w:rsidR="001C2B06" w:rsidRPr="001C2B06" w:rsidRDefault="001C2B06" w:rsidP="00527598">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04FFD91F" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
+    <w:p w14:paraId="04FFD91F" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00ED4CC8" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
-      <w:r w:rsidR="009A5430" w:rsidRPr="009A5430">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="009A5430" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66392532" w14:textId="76A2A7CA" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B06" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、事業所において感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk215242687"/>
+      <w:r w:rsidR="00595F5D" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>又は食中毒</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が発</w:t>
+      </w:r>
       <w:r w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>対策に関する事項）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66392532" w14:textId="76A2A7CA" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
+        <w:t>生し、又はまん延しないように、次の措置を</w:t>
+      </w:r>
+      <w:r w:rsidR="008415AA" w:rsidRPr="00044090">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>講ずる</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044090">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3954CC13" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00ED4CC8" w:rsidRDefault="00527598" w:rsidP="00527598">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044090">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>（１）事業所における感染</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>症</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5430" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2B06" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0525D7BD" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00ED4CC8" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044090">
-[...53 lines deleted...]
-    <w:p w14:paraId="3954CC13" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5430" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D2112E" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00044090">
-[...85 lines deleted...]
-      <w:r w:rsidRPr="00044090">
+      <w:r w:rsidRPr="00ED4CC8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し、感染症</w:t>
       </w:r>
-      <w:r w:rsidR="009A5430" w:rsidRPr="009A5430">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="009A5430" w:rsidRPr="00ED4CC8">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:r w:rsidRPr="00044090">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E9C8EE" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53CE4DA4" w14:textId="77777777" w:rsidR="00527598" w:rsidRPr="00044090" w:rsidRDefault="00527598" w:rsidP="00527598">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
@@ -6888,58 +6973,58 @@
       </w:r>
       <w:r w:rsidRPr="00B144FE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EA0F89" w:rsidRPr="00B144FE" w:rsidSect="00311462">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30509A61" w14:textId="77777777" w:rsidR="00E16692" w:rsidRDefault="00E16692">
+    <w:p w14:paraId="48E453E7" w14:textId="77777777" w:rsidR="002E0A70" w:rsidRDefault="002E0A70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABE3CCD" w14:textId="77777777" w:rsidR="00E16692" w:rsidRDefault="00E16692">
+    <w:p w14:paraId="416A60F7" w14:textId="77777777" w:rsidR="002E0A70" w:rsidRDefault="002E0A70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -7012,58 +7097,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6EB78A5F" w14:textId="77777777" w:rsidR="00C43A9C" w:rsidRDefault="00C43A9C">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a5"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="12445653" w14:textId="77777777" w:rsidR="00C43A9C" w:rsidRDefault="00C43A9C">
     <w:pPr>
       <w:pStyle w:val="a4"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69F8AE80" w14:textId="77777777" w:rsidR="00E16692" w:rsidRDefault="00E16692">
+    <w:p w14:paraId="1B65FAAB" w14:textId="77777777" w:rsidR="002E0A70" w:rsidRDefault="002E0A70">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A046ED7" w14:textId="77777777" w:rsidR="00E16692" w:rsidRDefault="00E16692">
+    <w:p w14:paraId="7A5E77C0" w14:textId="77777777" w:rsidR="002E0A70" w:rsidRDefault="002E0A70">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E692C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="750AA416"/>
     <w:lvl w:ilvl="0" w:tplc="89F4EBA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="570"/>
         </w:tabs>
         <w:ind w:left="570" w:hanging="360"/>
       </w:pPr>
@@ -7658,61 +7743,61 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1268737063">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1671982399">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1732577135">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1817334835">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="11688700">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="4"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -7731,50 +7816,51 @@
     <w:rsid w:val="000A6D67"/>
     <w:rsid w:val="000B04D5"/>
     <w:rsid w:val="000B3A36"/>
     <w:rsid w:val="000E52C4"/>
     <w:rsid w:val="001003FE"/>
     <w:rsid w:val="00135669"/>
     <w:rsid w:val="00136595"/>
     <w:rsid w:val="0014062F"/>
     <w:rsid w:val="001429F3"/>
     <w:rsid w:val="00150268"/>
     <w:rsid w:val="00174C17"/>
     <w:rsid w:val="00182ABA"/>
     <w:rsid w:val="001960C7"/>
     <w:rsid w:val="001C01D7"/>
     <w:rsid w:val="001C2B06"/>
     <w:rsid w:val="001E3C4B"/>
     <w:rsid w:val="00214322"/>
     <w:rsid w:val="00217710"/>
     <w:rsid w:val="00233171"/>
     <w:rsid w:val="002342A2"/>
     <w:rsid w:val="00252ECC"/>
     <w:rsid w:val="0027457C"/>
     <w:rsid w:val="00283FB3"/>
     <w:rsid w:val="002D0FCA"/>
     <w:rsid w:val="002D7093"/>
+    <w:rsid w:val="002E0A70"/>
     <w:rsid w:val="00311462"/>
     <w:rsid w:val="00313560"/>
     <w:rsid w:val="00341507"/>
     <w:rsid w:val="0034461D"/>
     <w:rsid w:val="00362CCD"/>
     <w:rsid w:val="00370532"/>
     <w:rsid w:val="00371C5A"/>
     <w:rsid w:val="003839F8"/>
     <w:rsid w:val="00392481"/>
     <w:rsid w:val="003B5224"/>
     <w:rsid w:val="003C1B78"/>
     <w:rsid w:val="003E2EE1"/>
     <w:rsid w:val="003E6BF7"/>
     <w:rsid w:val="003F5B97"/>
     <w:rsid w:val="003F6E02"/>
     <w:rsid w:val="0040079F"/>
     <w:rsid w:val="004046F6"/>
     <w:rsid w:val="00412E50"/>
     <w:rsid w:val="004249C0"/>
     <w:rsid w:val="00424E65"/>
     <w:rsid w:val="00430524"/>
     <w:rsid w:val="00452B52"/>
     <w:rsid w:val="00455555"/>
     <w:rsid w:val="004559BD"/>
     <w:rsid w:val="00466664"/>
@@ -7789,50 +7875,51 @@
     <w:rsid w:val="00504E7D"/>
     <w:rsid w:val="00506BC0"/>
     <w:rsid w:val="00527598"/>
     <w:rsid w:val="00535187"/>
     <w:rsid w:val="00544318"/>
     <w:rsid w:val="00547D76"/>
     <w:rsid w:val="00595F5D"/>
     <w:rsid w:val="005A38D2"/>
     <w:rsid w:val="005C4E69"/>
     <w:rsid w:val="005C6C4B"/>
     <w:rsid w:val="005E2152"/>
     <w:rsid w:val="0060104B"/>
     <w:rsid w:val="00652F4B"/>
     <w:rsid w:val="00695DE8"/>
     <w:rsid w:val="006C4784"/>
     <w:rsid w:val="006C6CBA"/>
     <w:rsid w:val="006E4685"/>
     <w:rsid w:val="006F5D92"/>
     <w:rsid w:val="00707CA8"/>
     <w:rsid w:val="00707FD5"/>
     <w:rsid w:val="0073461F"/>
     <w:rsid w:val="00762A48"/>
     <w:rsid w:val="007724F8"/>
     <w:rsid w:val="00792D00"/>
     <w:rsid w:val="007B61BF"/>
+    <w:rsid w:val="007B79E2"/>
     <w:rsid w:val="007C1CC6"/>
     <w:rsid w:val="007F0845"/>
     <w:rsid w:val="007F2D65"/>
     <w:rsid w:val="007F3BA9"/>
     <w:rsid w:val="007F3E95"/>
     <w:rsid w:val="007F7665"/>
     <w:rsid w:val="0083740F"/>
     <w:rsid w:val="008415AA"/>
     <w:rsid w:val="00866482"/>
     <w:rsid w:val="00894002"/>
     <w:rsid w:val="008B6F08"/>
     <w:rsid w:val="008E692F"/>
     <w:rsid w:val="009014D7"/>
     <w:rsid w:val="00912220"/>
     <w:rsid w:val="00915E9E"/>
     <w:rsid w:val="009219AC"/>
     <w:rsid w:val="00924299"/>
     <w:rsid w:val="0095205A"/>
     <w:rsid w:val="0095531E"/>
     <w:rsid w:val="00976798"/>
     <w:rsid w:val="009861D4"/>
     <w:rsid w:val="00987BCD"/>
     <w:rsid w:val="009A216D"/>
     <w:rsid w:val="009A5430"/>
     <w:rsid w:val="009B3084"/>
@@ -7876,84 +7963,85 @@
     <w:rsid w:val="00CA3C36"/>
     <w:rsid w:val="00CB338F"/>
     <w:rsid w:val="00CB4348"/>
     <w:rsid w:val="00CB7DDA"/>
     <w:rsid w:val="00CC4FAC"/>
     <w:rsid w:val="00CF4657"/>
     <w:rsid w:val="00D176BA"/>
     <w:rsid w:val="00D55DE0"/>
     <w:rsid w:val="00D564AE"/>
     <w:rsid w:val="00D60760"/>
     <w:rsid w:val="00D64D5A"/>
     <w:rsid w:val="00DA65B0"/>
     <w:rsid w:val="00DC6E15"/>
     <w:rsid w:val="00DE726A"/>
     <w:rsid w:val="00E05176"/>
     <w:rsid w:val="00E053B9"/>
     <w:rsid w:val="00E11F11"/>
     <w:rsid w:val="00E16338"/>
     <w:rsid w:val="00E16692"/>
     <w:rsid w:val="00E16C87"/>
     <w:rsid w:val="00E4217F"/>
     <w:rsid w:val="00E5090A"/>
     <w:rsid w:val="00E84158"/>
     <w:rsid w:val="00E904D3"/>
     <w:rsid w:val="00EA0F89"/>
+    <w:rsid w:val="00ED4CC8"/>
     <w:rsid w:val="00EE6736"/>
     <w:rsid w:val="00EF4AAE"/>
     <w:rsid w:val="00F16C28"/>
     <w:rsid w:val="00F26F24"/>
     <w:rsid w:val="00F739E3"/>
     <w:rsid w:val="00F75CA6"/>
     <w:rsid w:val="00FA32A1"/>
     <w:rsid w:val="00FB2EAA"/>
     <w:rsid w:val="00FB7B06"/>
     <w:rsid w:val="00FC342B"/>
     <w:rsid w:val="00FF454D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3F46BE8D"/>
   <w15:docId w15:val="{38BCDA23-13E5-4A76-A994-091725F74E88}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>