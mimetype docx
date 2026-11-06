--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -3,74 +3,74 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC7628" w:rsidRPr="005E5F87" w:rsidRDefault="005E5F87" w:rsidP="00DC7628">
+    <w:p w14:paraId="68EC7BDF" w14:textId="77777777" w:rsidR="00DC7628" w:rsidRPr="005E5F87" w:rsidRDefault="005E5F87" w:rsidP="00DC7628">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5F87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7957C0DC" wp14:editId="368EAEAF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2018665</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12700</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3470910" cy="215900"/>
                 <wp:effectExtent l="0" t="0" r="15240" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3470910" cy="215900"/>
                         </a:xfrm>
@@ -106,206 +106,254 @@
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="3F2CF52A" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:158.95pt;margin-top:1pt;width:273.3pt;height:17pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEmsvXeAIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDuWdtZJ5tYcVZRnFSV&#10;tu2q234AARyjYqBA4mxX/fcOOEmT7qWq6gMGZhjem3nD7P7QSrTn1gmtSpzdpBhxRTUTalvir1/W&#10;gwlGzhPFiNSKl/iZO3w/f/tm1pmCD3WjJeMWQRDlis6UuPHeFEniaMNb4m604QqMtbYt8bC024RZ&#10;0kH0VibDNB0nnbbMWE25c7Bb9UY8j/HrmlP/qa4d90iWGLD5ONo4bsKYzGek2FpiGkGPMMg/oGiJ&#10;UHDpOVRFPEE7K16FagW12una31DdJrquBeWRA7DJ0j/YPDXE8MgFkuPMOU3u/4WlH/ePFgkGtcNI&#10;kRZK9BmSRtRWcjQO6emMK8DryTzaQNCZB02/OaT0sgEvvrBWdw0nDEBlwT+5OhAWDo6iTfdBM4hO&#10;dl7HTB1q24aAkAN0iAV5PheEHzyisHmb36XTDOpGwTbMRtM0Viwhxem0sc6/47pFYVJiC9hjdLJ/&#10;cD6gIcXJJVym9FpIGYsuFepKPB0NR/GA01KwYIwk7XazlBbtSZBN/CI1oH/p1goP4pWiLfHk7ESK&#10;kI2VYvEWT4Ts54BEqhAcyAG246wXycs0na4mq0k+yIfj1SBPq2qwWC/zwXid3Y2q22q5rLKfAWeW&#10;F41gjKsA9STYLP87QRxbp5faWbJXlNwl83X8XjNPrmHELAOr0z+yizIIle8VtNHsGVRgdd+B8GLA&#10;pNH2B0YddF+J3fcdsRwj+V6BkqZZnod2jYt8dDeEhb20bC4tRFEIVWKPUT9d+r7Fd8aKbQM3ZbHG&#10;Si9AfbWIwgjK7FEdNQsdFhkcX4PQwpfr6PX7zZr/AgAA//8DAFBLAwQUAAYACAAAACEA9Er7K90A&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjTQkMJcaqA6LVSCxJwc+PF&#10;jhqvo9htwt+znOC4eqPZN+V68p044xDbQArmswwEUhNMS1bB2+vmZgUiJk1Gd4FQwTdGWFeXF6Uu&#10;TBhph+d9soJLKBZagUupL6SMjUOv4yz0SMy+wuB14nOw0gx65HLfyUWW5dLrlviD0z0+O2yO+5NX&#10;8NJ/buuljbJ+T+7jGJ7Gjdtapa6vpvoRRMIp/YXhV5/VoWKnQziRiaJTcDu/f+CoggVPYr7K75Yg&#10;DgzyDGRVyv8Dqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhJrL13gCAAD7BAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA9Er7K90AAAAIAQAA&#10;DwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="005E5F87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1AD045AB" wp14:editId="430D7FA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-469900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4597400" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="005E5F87" w:rsidRPr="006A1D58" w:rsidRDefault="005E5F87" w:rsidP="005E5F87">
+                          <w:p w14:paraId="50D5CB47" w14:textId="606865CC" w:rsidR="005E5F87" w:rsidRPr="006A1D58" w:rsidRDefault="005E5F87" w:rsidP="005E5F87">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r w:rsidR="0019194F">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>下線部分は、令和６年９</w:t>
+                              <w:t>下線部分は、令和</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CE0666">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>８</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0019194F">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>年</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CE0666">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="1AD045AB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-37pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAjvATFd4AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3FqbUCUoxKkQiAMIgVp64OjG2zhqbIfYrcPfd3sqt9md1eybajnZ&#10;nh1xDJ13Eu7mAhi6xuvOtRI236+zB2AhKqdV7x1K+MMAy/r6qlKl9smt8LiOLaMQF0olwcQ4lJyH&#10;xqBVYe4HdOTt/GhVpHFsuR5VonDb80yInFvVOfpg1IDPBpv9+mAlfL2857+mSJvV4jOlnfkR928f&#10;eylvb6anR2ARp3g5hjM+oUNNTFt/cDqwXgIViRJmxYIE2UV2FlvaZLkAXlf8f4H6BAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADA5+6RjAgAAlgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI7wExXeAAAACAEAAA8AAAAAAAAAAAAAAAAAvQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" strokecolor="black [3213]">
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-37pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQCO8BMV3gAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWptQJSjEqRCIAwiBWnrg6MbbOGpsh9itw993eyq3&#10;2Z3V7JtqOdmeHXEMnXcS7uYCGLrG6861Ejbfr7MHYCEqp1XvHUr4wwDL+vqqUqX2ya3wuI4toxAX&#10;SiXBxDiUnIfGoFVh7gd05O38aFWkcWy5HlWicNvzTIicW9U5+mDUgM8Gm/36YCV8vbznv6ZIm9Xi&#10;M6Wd+RH3bx97KW9vpqdHYBGneDmGMz6hQ01MW39wOrBeAhWJEmbFggTZRXYWW9pkuQBeV/x/gfoE&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuFoL/zICAABgBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAjvATFd4AAAAIAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="005E5F87" w:rsidRPr="006A1D58" w:rsidRDefault="005E5F87" w:rsidP="005E5F87">
+                    <w:p w14:paraId="50D5CB47" w14:textId="606865CC" w:rsidR="005E5F87" w:rsidRPr="006A1D58" w:rsidRDefault="005E5F87" w:rsidP="005E5F87">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r w:rsidR="0019194F">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>下線部分は、令和６年９</w:t>
+                        <w:t>下線部分は、令和</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CE0666">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>８</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0019194F">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>年</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CE0666">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DC7628" w:rsidRPr="005E5F87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -353,61 +401,61 @@
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="007B26B2" w:rsidRPr="005E5F87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0019194F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF78D5" w:rsidRDefault="00FF78D5" w:rsidP="007D6BBA">
+    <w:p w14:paraId="535912CC" w14:textId="77777777" w:rsidR="00FF78D5" w:rsidRDefault="00FF78D5" w:rsidP="007D6BBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="007D6BBA">
+    <w:p w14:paraId="1B32EE75" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="007D6BBA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>運</w:t>
       </w:r>
       <w:r w:rsidR="00FF78D5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
@@ -426,1802 +474,1714 @@
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>規</w:t>
       </w:r>
       <w:r w:rsidR="00FF78D5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="0BF2C9E3" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF78D5" w:rsidRDefault="00FF78D5">
+    </w:p>
+    <w:p w14:paraId="7C37B299" w14:textId="77777777" w:rsidR="00FF78D5" w:rsidRDefault="00FF78D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○○事業所運営規程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF78D5" w:rsidRPr="00FF78D5" w:rsidRDefault="00FF78D5">
+    <w:p w14:paraId="7FCB8D11" w14:textId="77777777" w:rsidR="00FF78D5" w:rsidRPr="00FF78D5" w:rsidRDefault="00FF78D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="3EEFBE2F" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（事業の目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="0E5FF867" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第１条　</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○法人○○が開設する○○○○（以下「事業所」という。）が行う障害者</w:t>
       </w:r>
       <w:r w:rsidR="00071EF6" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の日常生活及び社会生活を総合的に支援するための法律（</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以下「法」という。）に基づく指定</w:t>
       </w:r>
       <w:r w:rsidR="00F63974">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>事業（以下「事業」という。）の適正な運営を確保するために人員及び管理運営に関することを定め、事業所の従事者が、支給決定を受けた障害者（以下「利用者」という。）に対し、適正な指定</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F63974">
+        <w:t>事業（以下「事業」という。）の適正な運営を確保するために人員及び管理運営に関することを定め、事業所の従事者が、支給決定を受けた障害者（以下「利用者」と</w:t>
+      </w:r>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>いう。）に対し、適正な指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63974" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供することを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="12C94D67" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00706119">
+    <w:p w14:paraId="4FAB34EB" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（運営の方針）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB37B2" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="761A06AA" w14:textId="77777777" w:rsidR="00BB37B2" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第２条</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この事業所が実施する事業は、利用者が</w:t>
       </w:r>
-      <w:r w:rsidR="006C078C">
+      <w:r w:rsidR="006C078C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>地域において</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立した日常生活又は社会生活を営むことがで</w:t>
       </w:r>
-      <w:r w:rsidR="007C64D2" w:rsidRPr="00706119">
+      <w:r w:rsidR="007C64D2" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>きるよう、</w:t>
       </w:r>
-      <w:r w:rsidR="006C078C">
+      <w:r w:rsidR="006C078C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定期的な巡回又は随時の通報を受けて行う訪問、当該利用者からの相談対応等により、当該利用者の状況を把握し、必要な情報の提供及び</w:t>
       </w:r>
-      <w:r w:rsidR="00A30DFC">
+      <w:r w:rsidR="00A30DFC" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>助言その他の必要な支援が保健、医療、福祉、就労支援、教育等の関係機関との密接な連携の下で、当該利用者の意向、適正、障害の特性その他の状況及びおかれている環境に応じて、適切かつ効果的に行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5F7EAC28" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="179" w:hangingChars="82" w:hanging="179"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業の実施に</w:t>
       </w:r>
-      <w:r w:rsidR="00666F1D">
+      <w:r w:rsidR="00666F1D" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56A40" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+    <w:p w14:paraId="199F52E0" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B56A40">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>３　サービスの提供に当たっては、利用者が自立した日常生活又は社会生活を営むことができるよう、利用者の意思決定の支援に配慮することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00B56A40">
+    <w:p w14:paraId="103B14C6" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施に</w:t>
       </w:r>
-      <w:r w:rsidR="00666F1D">
+      <w:r w:rsidR="00666F1D" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694987" w:rsidRPr="00706119" w:rsidRDefault="00B56A40">
+    <w:p w14:paraId="4598A8A7" w14:textId="77777777" w:rsidR="00694987" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="00694987" w:rsidRPr="00706119">
+      <w:r w:rsidR="00694987" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施に当たっては、自ら提供する指定</w:t>
       </w:r>
-      <w:r w:rsidR="00A30DFC">
+      <w:r w:rsidR="00A30DFC" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidR="00694987" w:rsidRPr="00706119">
+      <w:r w:rsidR="00694987" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の事業の質の評価を行い、常にその改善に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00B56A40">
+    <w:p w14:paraId="0C8AD567" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
+      <w:r w:rsidR="00506A60" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施に</w:t>
       </w:r>
-      <w:r w:rsidR="00666F1D">
+      <w:r w:rsidR="00666F1D" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
-      <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
+      <w:r w:rsidR="00506A60" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、前</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の他、関係法令等を遵守する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
+    <w:p w14:paraId="452995E0" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E3EFD" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
+    <w:p w14:paraId="67679AD3" w14:textId="77777777" w:rsidR="001E3EFD" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
       <w:pPr>
         <w:ind w:left="148" w:hangingChars="82" w:hanging="148"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>＊</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B56A40">
+        <w:t>＊地域生活支援拠点として位置付けられていることを川崎市に届け出ている場合、上記５項の次に次の６項の内容を加え、６項を７項としてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAB7270" w14:textId="77777777" w:rsidR="001E3EFD" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
+      <w:pPr>
+        <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="001E3EFD" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3EFD" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　地域生活支援拠点として障害のある方を地域全体で支えるサービス提供体制を担う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2851E7BD" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
-          <w:szCs w:val="21"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B56A40">
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69340836" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（事業所の名称等）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2BF58F" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第３条</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　事業を行う事業所の名称及び所在地は、次のとおりとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D781EAF" w14:textId="77777777" w:rsidR="00263524" w:rsidRPr="00CE0666" w:rsidRDefault="00263524" w:rsidP="00263524">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>６</w:t>
-[...73 lines deleted...]
-        </w:rPr>
         <w:t>１　名　称　○○○</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00263524" w:rsidRDefault="00263524" w:rsidP="00263524">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="543DC7BC" w14:textId="77777777" w:rsidR="00263524" w:rsidRPr="00CE0666" w:rsidRDefault="00263524" w:rsidP="00263524">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>２　所在地　川崎市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00263524" w:rsidRDefault="00D105ED">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00706119">
+    <w:p w14:paraId="61245EEC" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5A6597" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（職員の職種、員数及び職務内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="65F8343C" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所に勤務する職員の職種、員数及び職務内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="005E5F87" w:rsidRDefault="00FF78D5">
+    <w:p w14:paraId="7DF8CE97" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00FF78D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">１　管理者　</w:t>
       </w:r>
-      <w:r w:rsidR="00113CE1" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00113CE1" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidR="006B2FE2" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="006B2FE2" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="005E5F87" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="4D1A6D2B" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E5F87">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E5F87">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>管理者は、事業所の従業者の管理及び業務の管理を一元的に行うとともに、事業所の従業者に対し法令等を遵守させるために必要な指揮命令を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="005E5F87" w:rsidRDefault="00FF78D5">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="005E5F87">
+    <w:p w14:paraId="09DADD45" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00FF78D5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　サービス管理責任者　</w:t>
       </w:r>
-      <w:r w:rsidR="005E5F87">
+      <w:r w:rsidR="005E5F87" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154F25" w:rsidRPr="005E5F87" w:rsidRDefault="00D105ED" w:rsidP="00154F25">
+    <w:p w14:paraId="2C6760F5" w14:textId="77777777" w:rsidR="00154F25" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED" w:rsidP="00154F25">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="420" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E5F87">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00154F25" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>サービス管理責任者は、</w:t>
       </w:r>
-      <w:r w:rsidR="00C81FF4" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00C81FF4" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00154F25" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>計画の作成に関することを行うほか、利用申込者の心身の状況</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等の</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00154F25" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>把握、利用者の自立した日常生活</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又は社会生活の</w:t>
       </w:r>
-      <w:r w:rsidR="002665E7" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="002665E7" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>継続</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に必要な</w:t>
       </w:r>
-      <w:r w:rsidR="002665E7" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="002665E7" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支援</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00154F25" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、他の従業者に対する技術指導</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00154F25" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助言等を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="006B2FE2" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="14FF5606" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E5F87">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
-      <w:r w:rsidR="00C81FF4" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="00C81FF4" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>地域生活支援員</w:t>
       </w:r>
-      <w:r w:rsidR="001E3EFD" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="001E3EFD" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="006B2FE2" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="006B2FE2" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>○名</w:t>
       </w:r>
-      <w:r w:rsidR="006B2FE2" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="006B2FE2" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C64D2" w:rsidRDefault="007C64D2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00706119">
+    <w:p w14:paraId="2293CE71" w14:textId="77777777" w:rsidR="007C64D2" w:rsidRPr="00CE0666" w:rsidRDefault="007C64D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="00C81FF4">
+      <w:r w:rsidR="00C81FF4" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>地域生活支援員</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、</w:t>
       </w:r>
-      <w:r w:rsidR="00C81FF4">
+      <w:r w:rsidR="00C81FF4" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画に基づき、適切な</w:t>
       </w:r>
-      <w:r w:rsidR="00C81FF4">
+      <w:r w:rsidR="00C81FF4" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供にあたる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56A40" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
-[...13 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="1B63899D" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">４　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56A40">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>事務職員　○名</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56A40">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56A40" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+    <w:p w14:paraId="54A3073A" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B56A40">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B56A40">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>事務職員は、事業所運営に必要な事務を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E3EFD" w:rsidRPr="005E5F87" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
+    <w:p w14:paraId="0D5928F2" w14:textId="77777777" w:rsidR="001E3EFD" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="001E3EFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E5F87">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="001E3EFD" w:rsidRPr="005E5F87">
+      <w:r w:rsidR="001E3EFD" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　（その他の従業員がいる場合は記載する）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="001E3EFD" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="30847C78" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="65A7D60B" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（営業日及び営業時間）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="72CB44A7" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第５条　事業所の営業日及び営業時間等は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+    <w:p w14:paraId="7B15A0A4" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">１　</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>１　営業日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C0BC07" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="428" w:hangingChars="100" w:hanging="218"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>営業日</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　月曜日から金曜日まで。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FA032E" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B56A40">
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>２　営業時間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D58BCC0" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">２　</w:t>
-[...39 lines deleted...]
-    <w:p w:rsidR="00B56A40" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+        <w:t xml:space="preserve">　○時から○時まで。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704DDEB3" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00DF02CD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　　</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00B56A40" w:rsidRPr="00DF02CD" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+        <w:t xml:space="preserve">　　上記の営業時間のほか、電話等により、常時連絡が可能な体制とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766567C5" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">３　</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00B56A40" w:rsidRPr="00B56A40" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
+        <w:t>３　年間の休日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4ADC64" w14:textId="77777777" w:rsidR="00B56A40" w:rsidRPr="00CE0666" w:rsidRDefault="00B56A40" w:rsidP="00B56A40">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:left="436" w:hangingChars="200" w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　祝日、夏季休暇（○月○日から○月○日まで）。及び年末年始（１２月○日から翌１月○日まで）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F5AA7D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789A6628" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4411B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自立生活援助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の内容）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564E0A56" w14:textId="77777777" w:rsidR="00775495" w:rsidRDefault="00D105ED" w:rsidP="00285B6E">
+      <w:pPr>
+        <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2306F">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">条　</w:t>
+      </w:r>
+      <w:r w:rsidR="00285B6E" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業所は、利用者の希望を踏まえ、</w:t>
+      </w:r>
+      <w:r w:rsidR="00666068">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>地域での</w:t>
+      </w:r>
+      <w:r w:rsidR="00775495">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自立した日常生活又は社会生活を営むことができるよう、</w:t>
+      </w:r>
+      <w:r w:rsidR="00285B6E" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>適切な技術を持って次のことを行い、</w:t>
+      </w:r>
+      <w:r w:rsidR="00775495">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>その心身等の状況</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>、置かれている環境</w:t>
+      </w:r>
+      <w:r w:rsidR="00775495">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>に応じた</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96278">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>適切かつ効果的な</w:t>
+      </w:r>
+      <w:r w:rsidR="00775495">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支援を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEF5E30" w14:textId="77777777" w:rsidR="00285B6E" w:rsidRPr="00706119" w:rsidRDefault="00285B6E" w:rsidP="00285B6E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="00666068">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自立生活援助計画</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の作成</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFCFBDB" w14:textId="77777777" w:rsidR="00285B6E" w:rsidRDefault="00285B6E" w:rsidP="00336927">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="218"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業所は、利用者及びその家族の生活に対する意向、総合的な支援の方針、生活全般の質を向上させるための課題、指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00666068">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自立生活援助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の目標及びその達成時期、指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00666068">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自立生活援助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を提供する上での留意事項等を記載した</w:t>
+      </w:r>
+      <w:r w:rsidR="00666068">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>自立生活援助</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>計画を作成する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5356BEAC" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-          <w:spacing w:val="4"/>
-[...94 lines deleted...]
-        <w:t>事業所は、利用者の希望を踏まえ、</w:t>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="00666068">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>地域での</w:t>
-[...168 lines deleted...]
-        </w:rPr>
         <w:t>定期的な訪問による支援</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F0304D" w:rsidRDefault="005F40F2" w:rsidP="000B68CF">
+    <w:p w14:paraId="41DDBC94" w14:textId="77777777" w:rsidR="00F0304D" w:rsidRDefault="005F40F2" w:rsidP="000B68CF">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00666068">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助計画</w:t>
       </w:r>
       <w:r w:rsidR="00F0304D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に基づき、</w:t>
       </w:r>
       <w:r w:rsidR="00666068">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>概ね週に１回以上、利用者の居宅を訪問することにより、当該利用者の心身の状況、置かれている環境及び日常生活全般の状況等の把握を行い、必要な情報提供及び助言並びに相談、指定障害サービス事業者等、医療機関等との連絡調整その他の障害者が地域における自立した日常生活又は社会生活</w:t>
       </w:r>
       <w:r w:rsidR="00CE6CAA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を営むために必要な支援を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B68CF" w:rsidRDefault="00E64B1C" w:rsidP="00C109C4">
+    <w:p w14:paraId="72984969" w14:textId="77777777" w:rsidR="000B68CF" w:rsidRDefault="00E64B1C" w:rsidP="00C109C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
       <w:r w:rsidR="000B68CF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>随時の通報による支援の実施</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82A9A" w:rsidRDefault="00E64B1C" w:rsidP="00336927">
+    <w:p w14:paraId="57454491" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="00E64B1C" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00F2208C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者との常時の連絡体制を確保し、</w:t>
       </w:r>
       <w:r w:rsidR="000B68CF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者からの通報があった場合には、当該利用者の居宅への訪問等により、速やかに当該利用者の状況を把握し</w:t>
       </w:r>
       <w:r w:rsidR="00F2208C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、当該利用者の家族、当該利用者が利用する指定障害福祉サービス事業者等、医療機関その他の関係機関等との連絡調整その他の必要な措置を適切に講ずるものとする</w:t>
       </w:r>
       <w:r w:rsidR="003A085E" w:rsidRPr="003A085E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="17645F98" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00B419CC" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（主たる対象者）</w:t>
       </w:r>
       <w:r w:rsidR="00261636" w:rsidRPr="00261636">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*主たる対象者を特定しない場合は「特定しない。」と記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="184E56D7" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、主たる対象者を以下のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="106644A2" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>身体障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
+    <w:p w14:paraId="3E63C79E" w14:textId="77777777" w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>知的障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
+    <w:p w14:paraId="14EDC28B" w14:textId="77777777" w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>精神障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D57C2" w:rsidRPr="00706119" w:rsidRDefault="005D57C2" w:rsidP="00F465D4">
+    <w:p w14:paraId="004D0AE4" w14:textId="77777777" w:rsidR="005D57C2" w:rsidRPr="00706119" w:rsidRDefault="005D57C2" w:rsidP="00F465D4">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>難病等対象者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="26A78FBE" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="0542275F" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者から</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>受領する費用の額等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="55ED23FA" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
@@ -2252,102 +2212,102 @@
         </w:rPr>
         <w:t>を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から市町村が定める負担上限月額の範囲内において利用者負担額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="058A1E11" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、法定代理受領を行わない指定</w:t>
       </w:r>
       <w:r w:rsidR="00A4411B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者から</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>厚生労働省が定める費用の額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F217DA" w:rsidRPr="003A658D" w:rsidRDefault="00F217DA" w:rsidP="00F217DA">
+    <w:p w14:paraId="1EB02966" w14:textId="77777777" w:rsidR="00F217DA" w:rsidRPr="003A658D" w:rsidRDefault="00F217DA" w:rsidP="00F217DA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　前２項の支払を受ける額のほか、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者の</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -2361,123 +2321,155 @@
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を行う場合には、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から、それに要した交通費の額（移動に要する実費）の支払を受けることができるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00F217DA">
+    <w:p w14:paraId="673102DF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00F217DA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
       <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、前</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証を当該費用を支払った</w:t>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し交付</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>しなければならない</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65E5F" w:rsidRPr="003A658D" w:rsidRDefault="00A65E5F" w:rsidP="00A65E5F">
+    <w:p w14:paraId="5E481687" w14:textId="77777777" w:rsidR="00A65E5F" w:rsidRPr="003A658D" w:rsidRDefault="00A65E5F" w:rsidP="00A65E5F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　第３項の費用に係るサービスの提供に</w:t>
       </w:r>
       <w:r w:rsidR="00666F1D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -2513,388 +2505,388 @@
         </w:rPr>
         <w:t>の同意を得</w:t>
       </w:r>
       <w:r w:rsidR="00EE24AA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>なければならない</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65E5F" w:rsidRPr="00706119" w:rsidRDefault="00A65E5F">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="0E951A01" w14:textId="77777777" w:rsidR="00A65E5F" w:rsidRPr="00706119" w:rsidRDefault="00A65E5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09134D7E" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通常の事業の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
+    <w:p w14:paraId="449085EF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　通常の事業の実施地域は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B67B4C" w:rsidRPr="00706119" w:rsidRDefault="00FF78D5" w:rsidP="00B67B4C">
+    <w:p w14:paraId="776EED46" w14:textId="77777777" w:rsidR="00B67B4C" w:rsidRPr="00706119" w:rsidRDefault="00FF78D5" w:rsidP="00B67B4C">
       <w:pPr>
         <w:ind w:left="840"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>川崎市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003649D7" w:rsidRDefault="003649D7">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="75919342" w14:textId="77777777" w:rsidR="003649D7" w:rsidRDefault="003649D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CCB3C7E" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービス利用に</w:t>
       </w:r>
       <w:r w:rsidR="00666F1D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73" w:rsidP="00472557">
+    <w:p w14:paraId="4BDC8ECE" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73" w:rsidP="00472557">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　サービスを利用するに</w:t>
       </w:r>
       <w:r w:rsidR="00666F1D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、利用者は飲酒、宗教活動や営利を目的とした勧誘、暴力行使その他の、他の利用者に迷惑を及ぼす言動を行ってはならないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="675F575D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA78584" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="001F5A73" w:rsidP="00472557">
+    <w:p w14:paraId="68BA0705" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRDefault="001F5A73" w:rsidP="00472557">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の従業者は、指定</w:t>
       </w:r>
       <w:r w:rsidR="00DD783C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供中に利用者の病状の急変、その他緊急事態が生じたときは、速やかに主治医に連絡する等の措置を講ずるとともに、管理者に報告しなければならない。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E2306F" w:rsidRPr="00706119" w:rsidRDefault="00E2306F" w:rsidP="00472557">
+    <w:p w14:paraId="43AC4480" w14:textId="77777777" w:rsidR="00E2306F" w:rsidRPr="00706119" w:rsidRDefault="00E2306F" w:rsidP="00472557">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="42CCBBBD" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
+    <w:p w14:paraId="434B2850" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定</w:t>
       </w:r>
       <w:r w:rsidR="00DD783C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関する利用者からの苦情に迅速かつ適切に対応するために、苦情を受付けるための窓口を設置するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="3556590F" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の苦情を受けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="4CA35FAD" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　事業所は、提供した指定</w:t>
       </w:r>
       <w:r w:rsidR="00DD783C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に関し、法の定めるところにより、市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは指定</w:t>
       </w:r>
       <w:r w:rsidR="00DD783C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業所の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="329A57C6" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４　事業所は、提供した指定</w:t>
       </w:r>
       <w:r w:rsidR="00DD783C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
       <w:r w:rsidR="00261636">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に関し、法の定めるところにより、</w:t>
       </w:r>
       <w:r w:rsidR="00BC21F2" w:rsidRPr="00B56A40">
@@ -2930,1156 +2922,1159 @@
       <w:r w:rsidR="00BC21F2" w:rsidRPr="00B56A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
       <w:r w:rsidR="00261636" w:rsidRPr="00B56A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が行う調査に協力するとともに、</w:t>
       </w:r>
       <w:r w:rsidR="00BC21F2" w:rsidRPr="00B56A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="006F2DD0">
+    <w:p w14:paraId="66261E4B" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="006F2DD0">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、社会福祉法第83条に規定する運営適正化委員会が同法第85条の規定により行う調査又はあっせんにできる限り協力する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5F651B81" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B2328" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="44DD1228" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="007B2328" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk82790169"/>
-      <w:bookmarkStart w:id="2" w:name="_Hlk83113484"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk82790169"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk83113484"/>
       <w:r w:rsidRPr="007B2328">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="700E70C1" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B26B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第13条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidR="00AD4202" w:rsidRPr="007B26B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
       <w:r w:rsidR="00226FB2" w:rsidRPr="007B26B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="007B26B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="00606140" w:rsidP="0096464B">
+    <w:p w14:paraId="75088F5A" w14:textId="3D82168F" w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="00606140" w:rsidP="0096464B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B26B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、</w:t>
-[...56 lines deleted...]
-          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0666" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B26B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、</w:t>
+      </w:r>
+      <w:r w:rsidR="0096464B" w:rsidRPr="007B26B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>設置すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6470579E" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B26B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）成年後見制度の利用を支援すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44DE4634" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B26B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し虐待の防止のための研修を定期的に実施すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3811C2" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="005E5F87" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="680E0349" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="7CA0F01E" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="45289E9E" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第14条　事業者は、事業所において感染症が発生し、又はまん延しないように、次の措置を</w:t>
       </w:r>
-      <w:r w:rsidR="00606140" w:rsidRPr="007B26B2">
+      <w:r w:rsidR="00606140" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>講ずる</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="4259E6A5" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
-      <w:r w:rsidR="005E5F87" w:rsidRPr="00EE77C1">
+      <w:r w:rsidR="005E5F87" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>（テレ</w:t>
       </w:r>
-      <w:r w:rsidR="005E5F87" w:rsidRPr="00EE77C1">
+      <w:r w:rsidR="005E5F87" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="0DF21A37" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）事業所における感染症の予防及びまん延の防止のための指針を整備すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="1BE47464" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し、感染症の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="2651F3F3" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="31088007" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="2E2462B6" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第15条　事業者は、感染症や非常災害の発生時において、利用者に対して必要なサービスの提供を継続的に実施するための、及び非常時の体制で早期の業務再開を図るための計画（以下「業務継続計画」という。）を策定し、当該業務継続計画に従い必要な措置を</w:t>
       </w:r>
-      <w:r w:rsidR="00606140" w:rsidRPr="007B26B2">
+      <w:r w:rsidR="00606140" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>講ずる</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="44EBB59C" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0096464B" w:rsidRPr="007B26B2" w:rsidRDefault="0096464B" w:rsidP="0096464B">
+    <w:p w14:paraId="21A3052E" w14:textId="77777777" w:rsidR="0096464B" w:rsidRPr="00CE0666" w:rsidRDefault="0096464B" w:rsidP="0096464B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="007B26B2" w:rsidRDefault="00D105ED">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="060A7195" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="007B26B2" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="59B419A0" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
+    <w:p w14:paraId="6D47E750" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="001F5A73">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B26B2">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="0096464B" w:rsidRPr="007B26B2">
+      <w:r w:rsidR="0096464B" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="007B26B2">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、従業者の資質向上のため研修</w:t>
       </w:r>
-      <w:r w:rsidR="00B56A40" w:rsidRPr="00B56A40">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00B56A40" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（第</w:t>
       </w:r>
-      <w:r w:rsidR="00B56A40" w:rsidRPr="00B56A40">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00B56A40" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="00B56A40" w:rsidRPr="00B56A40">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00B56A40" w:rsidRPr="00CE0666">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条から前条に規定する研修の内容を含む。）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の機会を次</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とおり設けるものとし、また、業務体制を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="7A81E03F" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後○ヶ月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="6384B836" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="759BDC09" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="77553F1A" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　従業者であった者に、業務上知り得た利用者又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="1C62AFC6" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、従業者、設備・備品及</w:t>
       </w:r>
-      <w:r w:rsidR="00B375E5" w:rsidRPr="00706119">
+      <w:r w:rsidR="00B375E5" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>び会計に関する諸記録を整備するとともに、当該記録を完結の日から５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00D71947">
+    <w:p w14:paraId="10FE04FE" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00CE0666" w:rsidRDefault="00D71947">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、利用者に対する指定</w:t>
       </w:r>
-      <w:r w:rsidR="00DD783C">
+      <w:r w:rsidR="00DD783C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供に関する次に掲げる記録を整理し当該</w:t>
       </w:r>
-      <w:r w:rsidR="00DD783C">
+      <w:r w:rsidR="00DD783C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した日から</w:t>
       </w:r>
-      <w:r w:rsidR="00B375E5" w:rsidRPr="00706119">
+      <w:r w:rsidR="00B375E5" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="7C123160" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00DD783C">
+      <w:r w:rsidR="00DD783C" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>自立生活援助</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="60FD3D6A" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>具体的なサービスの内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="6E29E9FD" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市町村への通知に係る記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="590290FC" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>苦情の内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="5280F9F9" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00CE0666" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
-      <w:r w:rsidR="00A61007">
+      <w:r w:rsidR="00A61007" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事故の状況及び事故に際して採った処置についての記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D71947" w:rsidP="00880193">
+    <w:p w14:paraId="3902AAE9" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D71947" w:rsidP="00880193">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この規程に定める事項のほか、運営に関する重要事項は○○法人と事業所の管理者との協議に基づいて定めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="001F5A73">
+    <w:p w14:paraId="3663843D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22D4D89A" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00CE0666" w:rsidRDefault="00D105ED" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="630"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>附</w:t>
       </w:r>
-      <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
+      <w:r w:rsidR="00506A60" w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="00CE0666">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="0096464B" w:rsidP="001F5A73">
+    <w:p w14:paraId="5A864783" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="0096464B" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この規程は、令和</w:t>
       </w:r>
       <w:r w:rsidR="00BF53B6" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r w:rsidR="007329C9" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○月</w:t>
       </w:r>
       <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="6C7255F0" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidSect="00DD6BC7">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="10E4BADB" w14:textId="77777777" w:rsidR="0047374A" w:rsidRDefault="0047374A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="26CF9CD1" w14:textId="77777777" w:rsidR="0047374A" w:rsidRDefault="0047374A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="00603A1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="095FB604" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="00603A1E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C5EF1">
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+  <w:p w14:paraId="37D66409" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="466429CD" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+  <w:p w14:paraId="0BA46F99" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="59D0CCBA" w14:textId="77777777" w:rsidR="0047374A" w:rsidRDefault="0047374A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="665C929F" w14:textId="77777777" w:rsidR="0047374A" w:rsidRDefault="0047374A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5663,179 +5658,182 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3570"/>
         </w:tabs>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3990"/>
         </w:tabs>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1114832941">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1523127149">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1302806772">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="492182195">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1586112239">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="352459012">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2112898658">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="590816902">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1218316529">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1930650326">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="109126133">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="935601934">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="140776606">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="76801" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C64D2"/>
     <w:rsid w:val="000340B9"/>
     <w:rsid w:val="000416AA"/>
     <w:rsid w:val="0004497C"/>
     <w:rsid w:val="00071EF6"/>
     <w:rsid w:val="000B68CF"/>
     <w:rsid w:val="000F426C"/>
     <w:rsid w:val="00113CE1"/>
     <w:rsid w:val="00154F25"/>
     <w:rsid w:val="0019194F"/>
     <w:rsid w:val="001E3EFD"/>
     <w:rsid w:val="001F5A73"/>
     <w:rsid w:val="00226FB2"/>
     <w:rsid w:val="00232075"/>
     <w:rsid w:val="00255624"/>
     <w:rsid w:val="00261636"/>
     <w:rsid w:val="00263524"/>
     <w:rsid w:val="002665E7"/>
     <w:rsid w:val="00285B6E"/>
     <w:rsid w:val="002B0919"/>
     <w:rsid w:val="00336927"/>
     <w:rsid w:val="00340E03"/>
     <w:rsid w:val="003649D7"/>
     <w:rsid w:val="003A085E"/>
     <w:rsid w:val="003E2411"/>
     <w:rsid w:val="00433121"/>
     <w:rsid w:val="00435344"/>
     <w:rsid w:val="00472557"/>
+    <w:rsid w:val="0047374A"/>
     <w:rsid w:val="004A0C7C"/>
     <w:rsid w:val="004E1C7F"/>
     <w:rsid w:val="00506A60"/>
     <w:rsid w:val="005A1AA7"/>
     <w:rsid w:val="005A4A25"/>
     <w:rsid w:val="005C5EF1"/>
     <w:rsid w:val="005D57C2"/>
     <w:rsid w:val="005E5F87"/>
     <w:rsid w:val="005F40F2"/>
     <w:rsid w:val="00603A1E"/>
     <w:rsid w:val="00606140"/>
     <w:rsid w:val="0061248C"/>
     <w:rsid w:val="00666068"/>
     <w:rsid w:val="00666F1D"/>
     <w:rsid w:val="00667585"/>
     <w:rsid w:val="00694987"/>
     <w:rsid w:val="006B2FE2"/>
     <w:rsid w:val="006C078C"/>
     <w:rsid w:val="006F2DD0"/>
+    <w:rsid w:val="006F480A"/>
     <w:rsid w:val="00706119"/>
     <w:rsid w:val="007329C9"/>
     <w:rsid w:val="00744F36"/>
     <w:rsid w:val="007473CB"/>
     <w:rsid w:val="00764980"/>
     <w:rsid w:val="00775495"/>
     <w:rsid w:val="007B26B2"/>
     <w:rsid w:val="007C64D2"/>
     <w:rsid w:val="007D4B68"/>
     <w:rsid w:val="007D6BBA"/>
     <w:rsid w:val="007E770C"/>
     <w:rsid w:val="00802380"/>
     <w:rsid w:val="0081170C"/>
     <w:rsid w:val="00840857"/>
     <w:rsid w:val="00840C04"/>
     <w:rsid w:val="00880193"/>
     <w:rsid w:val="00893903"/>
     <w:rsid w:val="008C755B"/>
     <w:rsid w:val="008C7E8C"/>
     <w:rsid w:val="008F2DBB"/>
     <w:rsid w:val="00932996"/>
     <w:rsid w:val="009569AA"/>
     <w:rsid w:val="00960D4C"/>
     <w:rsid w:val="0096464B"/>
     <w:rsid w:val="009E3CC2"/>
@@ -5848,50 +5846,51 @@
     <w:rsid w:val="00A540D6"/>
     <w:rsid w:val="00A55427"/>
     <w:rsid w:val="00A61007"/>
     <w:rsid w:val="00A65E5F"/>
     <w:rsid w:val="00A82A9A"/>
     <w:rsid w:val="00AA0CF5"/>
     <w:rsid w:val="00AD4202"/>
     <w:rsid w:val="00AD470D"/>
     <w:rsid w:val="00B077AC"/>
     <w:rsid w:val="00B375E5"/>
     <w:rsid w:val="00B56A40"/>
     <w:rsid w:val="00B67B4C"/>
     <w:rsid w:val="00B91252"/>
     <w:rsid w:val="00BA5E5D"/>
     <w:rsid w:val="00BA6761"/>
     <w:rsid w:val="00BB37B2"/>
     <w:rsid w:val="00BC21F2"/>
     <w:rsid w:val="00BD790C"/>
     <w:rsid w:val="00BF53B6"/>
     <w:rsid w:val="00C05DA7"/>
     <w:rsid w:val="00C109C4"/>
     <w:rsid w:val="00C81FF4"/>
     <w:rsid w:val="00C94E75"/>
     <w:rsid w:val="00CA4E30"/>
     <w:rsid w:val="00CA74EE"/>
+    <w:rsid w:val="00CE0666"/>
     <w:rsid w:val="00CE6CAA"/>
     <w:rsid w:val="00D105ED"/>
     <w:rsid w:val="00D5147E"/>
     <w:rsid w:val="00D562AD"/>
     <w:rsid w:val="00D71947"/>
     <w:rsid w:val="00DC7628"/>
     <w:rsid w:val="00DD6BC7"/>
     <w:rsid w:val="00DD783C"/>
     <w:rsid w:val="00E2069C"/>
     <w:rsid w:val="00E2306F"/>
     <w:rsid w:val="00E64B1C"/>
     <w:rsid w:val="00E67B3E"/>
     <w:rsid w:val="00EB291C"/>
     <w:rsid w:val="00ED5790"/>
     <w:rsid w:val="00EE24AA"/>
     <w:rsid w:val="00EF73CE"/>
     <w:rsid w:val="00F00F26"/>
     <w:rsid w:val="00F0304D"/>
     <w:rsid w:val="00F13EFB"/>
     <w:rsid w:val="00F217DA"/>
     <w:rsid w:val="00F2208C"/>
     <w:rsid w:val="00F42CF7"/>
     <w:rsid w:val="00F465D4"/>
     <w:rsid w:val="00F63974"/>
     <w:rsid w:val="00F914ED"/>
@@ -5899,77 +5898,77 @@
     <w:rsid w:val="00FA22B5"/>
     <w:rsid w:val="00FA4D04"/>
     <w:rsid w:val="00FB2121"/>
     <w:rsid w:val="00FC3534"/>
     <w:rsid w:val="00FC6B59"/>
     <w:rsid w:val="00FD4846"/>
     <w:rsid w:val="00FF78D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="76801" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="147B6125"/>
+  <w14:docId w14:val="53F113E3"/>
   <w15:docId w15:val="{1678CF3C-185C-4DF1-8590-51B97484CA40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6290,50 +6289,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6BC7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6444,51 +6448,51 @@
     <w:link w:val="a9"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD470D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00B56A40"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="115489684">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
@@ -6772,55 +6776,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF3FDA88-1653-4AA7-9C2E-431212FDDF19}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>4578</Words>
-  <Characters>219</Characters>
+  <Words>715</Words>
+  <Characters>4082</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>34</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>指定居宅介護事業所の運営規程の作成例</vt:lpstr>
       <vt:lpstr>指定居宅介護事業所の運営規程の作成例</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県障害福祉課</Company>