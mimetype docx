--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -2,254 +2,302 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00DC7628" w:rsidRPr="00EE3601" w:rsidRDefault="00BB54C2" w:rsidP="00DC7628">
+    <w:p w14:paraId="01C695A5" w14:textId="77777777" w:rsidR="00DC7628" w:rsidRPr="00EE3601" w:rsidRDefault="00BB54C2" w:rsidP="00DC7628">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A0B2B1F" wp14:editId="198243B8">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-514350</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4597400" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00BB54C2" w:rsidRPr="006A1D58" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
+                          <w:p w14:paraId="72B72FC6" w14:textId="0CC1DE14" w:rsidR="00BB54C2" w:rsidRPr="006A1D58" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r w:rsidR="00AA774F">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>下線部分は、令和６年９</w:t>
+                              <w:t>下線部分は、令和</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000405B2">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>８</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AA774F">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>年</w:t>
+                            </w:r>
+                            <w:r w:rsidR="000405B2">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="7A0B2B1F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-40.5pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAM8BuXN8AAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU/DMAyF70j8h8hI3LZk67RNpemEQBxACLSxA8es9ZpqjVOabCn/HnOC27Of9fy9YjO6&#10;TlxwCK0nDbOpAoFU+bqlRsP+42myBhGiodp0nlDDNwbYlNdXhclrn2iLl11sBIdQyI0GG2OfSxkq&#10;i86Eqe+R2Dv6wZnI49DIejCJw10n50otpTMt8QdrenywWJ12Z6fh/fFl+WVXab9dvKV0tJ8qe349&#10;aX17M97fgYg4xr9j+MVndCiZ6eDPVAfRaeAiUcNkPWPB9mq+YHHgTZYpkGUh/xcofwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAwOfukYwIAAJYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAzwG5c3wAAAAgBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" strokecolor="black [3213]">
+              <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-40.5pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQAzwG5c3wAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctmTrtE2l6YRAHEAItLEDx6z1mmqNU5psKf8ec4Lb&#10;s5/1/L1iM7pOXHAIrScNs6kCgVT5uqVGw/7jabIGEaKh2nSeUMM3BtiU11eFyWufaIuXXWwEh1DI&#10;jQYbY59LGSqLzoSp75HYO/rBmcjj0Mh6MInDXSfnSi2lMy3xB2t6fLBYnXZnp+H98WX5ZVdpv128&#10;pXS0nyp7fj1pfXsz3t+BiDjGv2P4xWd0KJnp4M9UB9Fp4CJRw2Q9Y8H2ar5gceBNlimQZSH/Fyh/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALhaC/8yAgAAYAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADPAblzfAAAACAEAAA8AAAAAAAAAAAAA&#10;AAAAjAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w:rsidR="00BB54C2" w:rsidRPr="006A1D58" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
+                    <w:p w14:paraId="72B72FC6" w14:textId="0CC1DE14" w:rsidR="00BB54C2" w:rsidRPr="006A1D58" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r w:rsidR="00AA774F">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>下線部分は、令和６年９</w:t>
+                        <w:t>下線部分は、令和</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000405B2">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>８</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AA774F">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>年</w:t>
+                      </w:r>
+                      <w:r w:rsidR="000405B2">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00433121">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="356C9C45" wp14:editId="22B3E646">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2596515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2889885" cy="219075"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2889885" cy="219075"/>
                         </a:xfrm>
@@ -347,61 +395,61 @@
       <w:r w:rsidR="005879DE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="005879DE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AA774F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRDefault="00C31B82" w:rsidP="001D2136">
+    <w:p w14:paraId="3A67972F" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRDefault="00C31B82" w:rsidP="001D2136">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="001D2136">
+    <w:p w14:paraId="331FC16A" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="001D2136">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>運</w:t>
       </w:r>
       <w:r w:rsidR="00EE3601">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
@@ -420,108 +468,106 @@
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>規</w:t>
       </w:r>
       <w:r w:rsidR="00EE3601">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="644BDA18" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00EE3601" w:rsidRDefault="00EE3601">
+    </w:p>
+    <w:p w14:paraId="4CFABBB6" w14:textId="77777777" w:rsidR="00EE3601" w:rsidRDefault="00EE3601">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○○事業所運営規程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE3601" w:rsidRPr="00EE3601" w:rsidRDefault="00EE3601">
+    <w:p w14:paraId="4A000BA9" w14:textId="77777777" w:rsidR="00EE3601" w:rsidRPr="00EE3601" w:rsidRDefault="00EE3601">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="7ECC245D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（事業の目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="789BF90B" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第１条　</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○法人○○が開設する○○○○（以下「事業所」という。）が行う障害者</w:t>
       </w:r>
       <w:r w:rsidR="00071EF6" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -539,1124 +585,1050 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援事業（以下「事業」という。）の適正な運営を確保するために人員及び管理運営に関することを定め、事業所の従事者が、支給決定を受けた障害者（以下「利用者」という。）に対し、適正な指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00BB37B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>支援を提供することを目的とする。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+        <w:t>支援を</w:t>
+      </w:r>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>提供することを目的とする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AE258B" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00706119">
+    <w:p w14:paraId="3DE2F36D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（運営の方針）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB37B2" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="46A183B3" w14:textId="77777777" w:rsidR="00BB37B2" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第２条</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この事業所が実施する事業は、利用者が自立した日常生活又は社会生活を営むことがで</w:t>
       </w:r>
-      <w:r w:rsidR="007C64D2" w:rsidRPr="00706119">
+      <w:r w:rsidR="007C64D2" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>きるよう、</w:t>
       </w:r>
-      <w:r w:rsidR="0004497C">
+      <w:r w:rsidR="0004497C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>就労に向けた支援として、</w:t>
       </w:r>
-      <w:r w:rsidR="0004497C" w:rsidRPr="004E0E7E">
+      <w:r w:rsidR="0004497C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>生活介護、自立訓練、就労移行支援及び就労継続支援</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0004497C">
+        <w:t>生活介護、自立訓練、就労移行支援及び就労継続支援を受けて新たに雇用された</w:t>
+      </w:r>
+      <w:r w:rsidR="0081170C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>を受けて新たに雇用された</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>通常の事業所での就労の継続を図るために必要な当該通常の事業の事業主、障害福祉サービス事業者等、医療機関その他の者との連絡調整その他の支援を適切かつ効果的に行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="3D464178" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="179" w:hangingChars="82" w:hanging="179"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業の実施に</w:t>
       </w:r>
-      <w:r w:rsidR="00E02349">
+      <w:r w:rsidR="00E02349" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB54C2" w:rsidRPr="00281D98" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
+    <w:p w14:paraId="4B4A7175" w14:textId="77777777" w:rsidR="00BB54C2" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00281D98">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>３　サービスの提供にあたっては、利用者が自立した日常生活又は社会生活を営むことができるよう、利用者の意思決定の支援に配慮することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00BB54C2">
+    <w:p w14:paraId="01EF7FAE" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施に</w:t>
       </w:r>
-      <w:r w:rsidR="00E02349">
+      <w:r w:rsidR="00E02349" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00694987" w:rsidRPr="00706119" w:rsidRDefault="00BB54C2">
+    <w:p w14:paraId="5C01F872" w14:textId="77777777" w:rsidR="00694987" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="00694987" w:rsidRPr="00706119">
+      <w:r w:rsidR="00694987" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施に当たっては、自ら提供する指定就労</w:t>
       </w:r>
-      <w:r w:rsidR="00FC6B59">
+      <w:r w:rsidR="00FC6B59" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidR="00694987" w:rsidRPr="00706119">
+      <w:r w:rsidR="00694987" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援の事業の質の評価を行い、常にその改善に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="00BB54C2">
+    <w:p w14:paraId="52A51D22" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
-      <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
+      <w:r w:rsidR="00506A60" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施に</w:t>
       </w:r>
-      <w:r w:rsidR="00E02349">
+      <w:r w:rsidR="00E02349" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
-      <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
+      <w:r w:rsidR="00506A60" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、前</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の他、関係法令等を遵守する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BB54C2" w:rsidRPr="00706119" w:rsidRDefault="00BB54C2">
+    <w:p w14:paraId="235B8B87" w14:textId="77777777" w:rsidR="00BB54C2" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB54C2" w:rsidRPr="005713C3" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
+    <w:p w14:paraId="0A047C48" w14:textId="77777777" w:rsidR="00BB54C2" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2" w:rsidP="00BB54C2">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="390" w:hangingChars="100" w:hanging="180"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>＊</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005713C3">
+        <w:t>＊地域生活支援拠点として位置付けられていることを川崎市に届け出ている場合、上記５項の次に次の６項の内容を加え、６項を７項としてください。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69209F82" w14:textId="77777777" w:rsidR="00731E20" w:rsidRPr="000405B2" w:rsidRDefault="00BB54C2" w:rsidP="00731E20">
+      <w:pPr>
+        <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidR="00731E20" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CE7DE4">
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　地域生活支援拠点として障害のある方を地域全体で支えるサービス提供体制を担う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239437C3" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82">
+      <w:pPr>
+        <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082BFF26" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（事業所の名称等）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE7F6F9" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第３条</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　事業を行う事業所の名称及び所在地は、次のとおりとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFA81B4" w14:textId="77777777" w:rsidR="0060479C" w:rsidRPr="000405B2" w:rsidRDefault="0060479C" w:rsidP="0060479C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１　名　称　○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584EA8A9" w14:textId="77777777" w:rsidR="0060479C" w:rsidRPr="000405B2" w:rsidRDefault="0060479C" w:rsidP="0060479C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:color w:val="FF0000"/>
-[...113 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　所在地　川崎市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="0060479C" w:rsidRDefault="00D105ED">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00706119">
+    <w:p w14:paraId="5CA9462A" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F5B33D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（職員の職種、員数及び職務内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="40EA2046" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所に勤務する職員の職種、員数及び職務内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="0030373F" w:rsidRDefault="00EE3601">
+    <w:p w14:paraId="70E4F398" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00EE3601">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">１　管理者　</w:t>
       </w:r>
-      <w:r w:rsidR="0041041C" w:rsidRPr="0030373F">
+      <w:r w:rsidR="0041041C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidR="00ED53E2" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00ED53E2" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="0030373F" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="1A620A14" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>管理者は、事業所の従業者の管理及び業務の管理を一元的に行うとともに、事業所の従業者に対し法令等を遵守させるために必要な指揮命令を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="0030373F" w:rsidRDefault="00731E20">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0030373F">
+    <w:p w14:paraId="3E295E7C" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00731E20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　サービス管理責任者　</w:t>
       </w:r>
-      <w:r w:rsidR="00E17378" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00E17378" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
-      <w:r w:rsidR="00ED53E2" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00ED53E2" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>名（うち１名以上は常勤</w:t>
       </w:r>
-      <w:r w:rsidR="00E17378" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00E17378" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154F25" w:rsidRPr="0030373F" w:rsidRDefault="00D105ED" w:rsidP="00154F25">
+    <w:p w14:paraId="541A7DE2" w14:textId="77777777" w:rsidR="00154F25" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED" w:rsidP="00154F25">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="420" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00154F25" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>サービス管理責任者は、就労</w:t>
       </w:r>
-      <w:r w:rsidR="002665E7" w:rsidRPr="0030373F">
+      <w:r w:rsidR="002665E7" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00154F25" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支援計画の作成に関することを行うほか、利用申込者の心身の状況</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>等の</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00154F25" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>把握、利用者の自立した日常生活</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>又は社会生活の</w:t>
       </w:r>
-      <w:r w:rsidR="002665E7" w:rsidRPr="0030373F">
+      <w:r w:rsidR="002665E7" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>継続</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に必要な</w:t>
       </w:r>
-      <w:r w:rsidR="002665E7" w:rsidRPr="0030373F">
+      <w:r w:rsidR="002665E7" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支援</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00154F25" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>、他の従業者に対する技術指導</w:t>
       </w:r>
-      <w:r w:rsidR="00BD790C" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00BD790C" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
-      <w:r w:rsidR="00154F25" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00154F25" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>助言等を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="0030373F" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="175C21D8" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="PMingLiU" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
-      <w:r w:rsidR="00B077AC" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00B077AC" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>就労定着支援員</w:t>
       </w:r>
-      <w:r w:rsidR="00731E20" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00731E20" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00E17378" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00E17378" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名</w:t>
       </w:r>
-      <w:r w:rsidR="00ED53E2" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00ED53E2" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C64D2" w:rsidRDefault="007C64D2">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0030373F">
+    <w:p w14:paraId="448B0DAC" w14:textId="77777777" w:rsidR="007C64D2" w:rsidRPr="000405B2" w:rsidRDefault="007C64D2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidR="00B077AC" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00B077AC" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>就労定着支援員</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、就労</w:t>
       </w:r>
-      <w:r w:rsidR="00B077AC" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00B077AC" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援計画に基づき、適切な就労</w:t>
       </w:r>
-      <w:r w:rsidR="00B077AC" w:rsidRPr="0030373F">
+      <w:r w:rsidR="00B077AC" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidRPr="0030373F">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援の提供にあたる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030373F" w:rsidRPr="00AE4E61" w:rsidRDefault="0030373F" w:rsidP="0030373F">
+    <w:p w14:paraId="25984DC9" w14:textId="77777777" w:rsidR="0030373F" w:rsidRPr="000405B2" w:rsidRDefault="0030373F" w:rsidP="0030373F">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00AE4E61">
+        </w:rPr>
+        <w:t>４　事務職員　○名以上</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EECEABD" w14:textId="77777777" w:rsidR="0030373F" w:rsidRPr="000405B2" w:rsidRDefault="0030373F" w:rsidP="0030373F">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...32 lines deleted...]
-    <w:p w:rsidR="00731E20" w:rsidRPr="00731E20" w:rsidRDefault="0030373F" w:rsidP="00731E20">
+        </w:rPr>
+        <w:t xml:space="preserve">　　事務職員は、事業所運営に必要な事務を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F642E1" w14:textId="77777777" w:rsidR="00731E20" w:rsidRPr="000405B2" w:rsidRDefault="0030373F" w:rsidP="00731E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="00731E20" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　（その他の従業員がいる場合は記載する）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7092FF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC411A2" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（営業日及び営業時間）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E55B41" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第５条　事業所の営業日及び営業時間等は、次のとおりとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EA9991" w14:textId="77777777" w:rsidR="00AA774F" w:rsidRPr="000405B2" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
+      <w:pPr>
+        <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１　営業日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4012180F" w14:textId="77777777" w:rsidR="00AA774F" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>５</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        <w:t>月曜日から金曜日まで。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1131BCC3" w14:textId="77777777" w:rsidR="00AA774F" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　（その他の従業員がいる場合は記載する）</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>２　営業時間</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C2338FE" w14:textId="77777777" w:rsidR="00AA774F" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
+      <w:pPr>
+        <w:ind w:firstLineChars="200" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（営業日及び営業時間）</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>○時から○時まで。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4E2BEF" w14:textId="77777777" w:rsidR="00AA774F" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+        </w:tabs>
+        <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第５条　事業所の営業日及び営業時間等は、次のとおりとする。</w:t>
-[...91 lines deleted...]
-        </w:rPr>
         <w:t>３　年間の休日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA774F" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
+    <w:p w14:paraId="07F84A7E" w14:textId="77777777" w:rsidR="00AA774F" w:rsidRDefault="00AA774F" w:rsidP="00AA774F">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="840"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:left="436" w:hangingChars="200" w:hanging="436"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　祝日、夏季休暇（○月○日から○月○日まで）。及び年末年始（１２月○日から翌１月○日まで）。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00AA774F" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5B4E6F01" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AA774F" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="6B057225" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（指定就労</w:t>
       </w:r>
       <w:r w:rsidR="000F426C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援の内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00775495" w:rsidRDefault="00D105ED" w:rsidP="00285B6E">
+    <w:p w14:paraId="4AF8EE27" w14:textId="77777777" w:rsidR="00775495" w:rsidRDefault="00D105ED" w:rsidP="00285B6E">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
@@ -1701,84 +1673,84 @@
         </w:rPr>
         <w:t>、置かれている環境</w:t>
       </w:r>
       <w:r w:rsidR="00775495">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に応じた</w:t>
       </w:r>
       <w:r w:rsidR="00F96278">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>適切かつ効果的な</w:t>
       </w:r>
       <w:r w:rsidR="00775495">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00285B6E" w:rsidRPr="00706119" w:rsidRDefault="00285B6E" w:rsidP="00285B6E">
+    <w:p w14:paraId="4AD5199F" w14:textId="77777777" w:rsidR="00285B6E" w:rsidRPr="00706119" w:rsidRDefault="00285B6E" w:rsidP="00285B6E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）就労</w:t>
       </w:r>
       <w:r w:rsidR="000F426C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援計画の作成</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00285B6E" w:rsidRDefault="00285B6E" w:rsidP="00336927">
+    <w:p w14:paraId="6C44BF3A" w14:textId="77777777" w:rsidR="00285B6E" w:rsidRDefault="00285B6E" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、利用者及びその家族の生活に対する意向、総合的な支援の方針、生活全般の質を向上させるための課題、指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00F96278">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
@@ -1800,474 +1772,474 @@
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援を提供する上での留意事項等を記載した就労</w:t>
       </w:r>
       <w:r w:rsidR="00F13EFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援計画を作成する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
+    <w:p w14:paraId="24690570" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
       <w:r w:rsidR="005F40F2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>職場への定着のための支援の実施</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82A9A" w:rsidRDefault="005F40F2" w:rsidP="00336927">
+    <w:p w14:paraId="6C026CC8" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="005F40F2" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00F0304D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>就労定着支援計画に基づき、</w:t>
       </w:r>
       <w:r w:rsidR="00960D4C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者の職場への定着及び就労の継続を図るため、利用者を雇用している事業主、指定障害福祉サービス事業者等、医療機関等との</w:t>
       </w:r>
       <w:r w:rsidR="00960D4C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>連絡調整及び連携を行うとともに、利用者やその家族等に対し、就労に伴い生じる日常生活又は社会生活を営む上での様々な問題に関する相談、指導及び助言その他の必要な支援を提供する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F0304D" w:rsidRDefault="00F0304D" w:rsidP="00336927">
+    <w:p w14:paraId="34141F5B" w14:textId="77777777" w:rsidR="00F0304D" w:rsidRDefault="00F0304D" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援に当たっては、１か月に１回以上利用者との</w:t>
       </w:r>
       <w:r w:rsidR="00336927">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対面により行うとともに、利用者が雇用されている事業所の事業主を</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>訪問し利用者の職場</w:t>
       </w:r>
       <w:r w:rsidR="00E64B1C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>での</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>状況を把握するよう努める。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E64B1C" w:rsidRDefault="00E64B1C" w:rsidP="00C109C4">
+    <w:p w14:paraId="0303B2B7" w14:textId="77777777" w:rsidR="00E64B1C" w:rsidRDefault="00E64B1C" w:rsidP="00C109C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）サービス利用中に離職する者への支援の実施</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E64B1C" w:rsidRPr="00E64B1C" w:rsidRDefault="00E64B1C" w:rsidP="00336927">
+    <w:p w14:paraId="3FEBC2FD" w14:textId="77777777" w:rsidR="00E64B1C" w:rsidRPr="00E64B1C" w:rsidRDefault="00E64B1C" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、就労定着支援の提供期間中に雇用されている事業所を離職</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者で、他の事業所への就職を希望する者に対し、</w:t>
       </w:r>
       <w:r w:rsidR="00893903">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>指定特定相談支援事業所その他の関係者と連携し、他の指定障害福祉サービス事業者その他の関係者との連絡調整その他の支援を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F0304D" w:rsidRDefault="00893903" w:rsidP="00C109C4">
+    <w:p w14:paraId="52A439B4" w14:textId="77777777" w:rsidR="00F0304D" w:rsidRDefault="00893903" w:rsidP="00C109C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）サービス提供終了後の支援の実施</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00893903" w:rsidRPr="00893903" w:rsidRDefault="00893903" w:rsidP="00336927">
+    <w:p w14:paraId="01469E6A" w14:textId="77777777" w:rsidR="00893903" w:rsidRPr="00893903" w:rsidRDefault="00893903" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、サービス提供終了後も、できる限り支援を継続する</w:t>
       </w:r>
       <w:r w:rsidR="008C7E8C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82A9A" w:rsidRDefault="003A085E" w:rsidP="00336927">
+    <w:p w14:paraId="0D37EAD4" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="003A085E" w:rsidP="00336927">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A085E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ただし、支援を終了する場合においては、本人の希望や状況、事業主の状況等に応じて支援の継続が必要な場合は障害者就業・生活支援センター</w:t>
       </w:r>
       <w:r w:rsidR="008C7E8C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>等</w:t>
       </w:r>
       <w:r w:rsidRPr="003A085E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に適切に引き継</w:t>
       </w:r>
       <w:r w:rsidR="008C7E8C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>がなければならない</w:t>
       </w:r>
       <w:r w:rsidRPr="003A085E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="353881D6" w14:textId="77777777" w:rsidR="00A82A9A" w:rsidRDefault="00A82A9A" w:rsidP="00C109C4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D9C446" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（主たる対象者）</w:t>
       </w:r>
       <w:r w:rsidR="00731E20" w:rsidRPr="00FA6C6B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>*主たる対象者を特定しない場合は「特定しない。」と記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="644B853C" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、主たる対象者を以下のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="40434230" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>身体障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
+    <w:p w14:paraId="6F4EFAC9" w14:textId="77777777" w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>知的障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
+    <w:p w14:paraId="43F7D892" w14:textId="77777777" w:rsidR="00F465D4" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="00F465D4">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>精神障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D57C2" w:rsidRPr="00706119" w:rsidRDefault="005D57C2" w:rsidP="00F465D4">
+    <w:p w14:paraId="163C3414" w14:textId="77777777" w:rsidR="005D57C2" w:rsidRPr="00706119" w:rsidRDefault="005D57C2" w:rsidP="00F465D4">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>難病等対象者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="1EA6B158" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="7BEE3AC8" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者から</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>受領する費用の額等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="7D52053C" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
@@ -2298,95 +2270,95 @@
         </w:rPr>
         <w:t>支援を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から市町村が定める負担上限月額の範囲内において利用者負担額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="4E9FD54B" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、法定代理受領を行わない指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00CA4E30">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者から</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>厚生労働省が定める費用の額の支払を受けるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F217DA" w:rsidRPr="003A658D" w:rsidRDefault="00F217DA" w:rsidP="00F217DA">
+    <w:p w14:paraId="64C679E2" w14:textId="77777777" w:rsidR="00F217DA" w:rsidRPr="003A658D" w:rsidRDefault="00F217DA" w:rsidP="00F217DA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　前２項の支払を受ける額のほか、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者の</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -2400,51 +2372,51 @@
         </w:rPr>
         <w:t>就労定着支援</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を行う場合には、</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から、それに要した交通費の額（移動に要する実費）の支払を受けることができるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00F217DA">
+    <w:p w14:paraId="2D3EB290" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00F217DA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
       <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、前</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -2479,51 +2451,51 @@
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し交付</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>しなければならない</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65E5F" w:rsidRPr="003A658D" w:rsidRDefault="00A65E5F" w:rsidP="00A65E5F">
+    <w:p w14:paraId="59550186" w14:textId="77777777" w:rsidR="00A65E5F" w:rsidRPr="003A658D" w:rsidRDefault="00A65E5F" w:rsidP="00A65E5F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　第３項の費用に係るサービスの提供に</w:t>
       </w:r>
       <w:r w:rsidR="00E02349">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -2552,408 +2524,408 @@
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の同意を得</w:t>
       </w:r>
       <w:r w:rsidR="00EE24AA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>なければならない</w:t>
       </w:r>
       <w:r w:rsidRPr="003A658D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A65E5F" w:rsidRPr="00706119" w:rsidRDefault="00A65E5F">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="2D2848E6" w14:textId="77777777" w:rsidR="00A65E5F" w:rsidRPr="00706119" w:rsidRDefault="00A65E5F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D816383" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通常の事業の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
+    <w:p w14:paraId="67D38F20" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　通常の事業の実施地域は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E384F" w:rsidRPr="00706119" w:rsidRDefault="00336927" w:rsidP="003E384F">
+    <w:p w14:paraId="3A26A640" w14:textId="77777777" w:rsidR="003E384F" w:rsidRPr="00706119" w:rsidRDefault="00336927" w:rsidP="003E384F">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidR="003E384F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>川崎市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00347A83" w:rsidRDefault="00347A83">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="77C4C71A" w14:textId="77777777" w:rsidR="00347A83" w:rsidRDefault="00347A83">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53173930" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービス利用に</w:t>
       </w:r>
       <w:r w:rsidR="00E02349">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73" w:rsidP="00472557">
+    <w:p w14:paraId="3CF9D34F" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73" w:rsidP="00472557">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　サービスを利用するに</w:t>
       </w:r>
       <w:r w:rsidR="00E02349">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、利用者は飲酒、宗教活動や営利を目的とした勧誘、暴力行使その他の、他の利用者に迷惑を及ぼす言動を行ってはならないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
-[...7 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="572C549D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB6FFD9" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRDefault="001F5A73" w:rsidP="00472557">
+    <w:p w14:paraId="3982087E" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRDefault="001F5A73" w:rsidP="00472557">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の従業者は、指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00BA6761">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援の提供中に利用者の病状の急変、その他緊急事態が生じたときは、速やかに主治医に連絡する等の措置を講ずるとともに、管理者に報告しなければならない。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E2306F" w:rsidRPr="00706119" w:rsidRDefault="00E2306F" w:rsidP="00472557">
+    <w:p w14:paraId="4C8C8963" w14:textId="77777777" w:rsidR="00E2306F" w:rsidRPr="00706119" w:rsidRDefault="00E2306F" w:rsidP="00472557">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="467F7CF9" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731E20" w:rsidRPr="005879DE" w:rsidRDefault="001F5A73" w:rsidP="00731E20">
+    <w:p w14:paraId="23EA266A" w14:textId="77777777" w:rsidR="00731E20" w:rsidRPr="005879DE" w:rsidRDefault="001F5A73" w:rsidP="00731E20">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="00E2306F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00BA6761">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援に関する利用者からの苦情に迅速かつ適切に対応するために、苦情を受付けるための窓口を設置する</w:t>
       </w:r>
       <w:r w:rsidR="00731E20" w:rsidRPr="005879DE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とともに、苦情解決の体制を整備するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="68D06EB2" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の苦情を受けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="1F3399BA" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　事業所は、提供した指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00BA6761">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支援に関し、法の定めるところにより、市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00BA6761">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支援事業所の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="199D401A" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00706119" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４　事業所は、提供した指定就労</w:t>
       </w:r>
       <w:r w:rsidR="00BA6761">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
       <w:r w:rsidR="001F2250">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支援に関し、法の定めるところにより、</w:t>
       </w:r>
       <w:r w:rsidR="006B2294" w:rsidRPr="0030373F">
@@ -3001,928 +2973,948 @@
       <w:r w:rsidR="001F2250" w:rsidRPr="0030373F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>に、</w:t>
       </w:r>
       <w:r w:rsidR="006B2294" w:rsidRPr="0030373F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
       <w:r w:rsidRPr="0030373F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>か</w:t>
       </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>ら指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="006F2DD0">
+    <w:p w14:paraId="40B0DC85" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="006F2DD0">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、社会福祉法第83条に規定する運営適正化委員会が同法第85条の規定により行う調査又はあっせんにできる限り協力する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5C08A132" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="007B2328" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="521CF4EC" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="007B2328" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk82790169"/>
-      <w:bookmarkStart w:id="2" w:name="_Hlk83113484"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk82790169"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk83113484"/>
       <w:r w:rsidRPr="007B2328">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="3BECE1F1" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005879DE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第13条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidR="00F459A0" w:rsidRPr="005879DE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
       <w:r w:rsidRPr="005879DE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00921601" w:rsidP="00C31B82">
+    <w:p w14:paraId="09A4BD16" w14:textId="11130696" w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00921601" w:rsidP="00C31B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005879DE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、</w:t>
-[...54 lines deleted...]
-      <w:r w:rsidR="0030373F" w:rsidRPr="006A1D58">
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="000405B2" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005879DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31B82" w:rsidRPr="005879DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>設置すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF6A300" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005879DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）成年後見制度の利用を支援すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D7FEB6" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005879DE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３）事業所において、従業者に対し虐待の防止のための研修を定期的に実施すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10533914" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="0030373F" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果に</w:t>
       </w:r>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ついて、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="63C16724" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="0D9EB6BC" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="1CD4F7EE" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第14条　事業者は、事業所において感染症が発生し、又はまん延しないように、次の措置を</w:t>
       </w:r>
-      <w:r w:rsidR="00921601" w:rsidRPr="005879DE">
+      <w:r w:rsidR="00921601" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>講ずる</w:t>
       </w:r>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="313830B1" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
-      <w:r w:rsidR="0030373F" w:rsidRPr="006A1D58">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0030373F" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="53B0B7DD" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）事業所における感染症の予防及びまん延の防止のための指針を整備すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="3D8A70A7" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し、感染症の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="03108892" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="2C53EA9C" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="2A5C248A" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第15条　事業者は、感染症や非常災害の発生時において、利用者に対して必要なサービスの提供を継続的に実施するための、及び非常時の体制で早期の業務再開を図るための計画（以下「業務継続計画」という。）を策定し、当該業務継続計画に従い必要な措置を</w:t>
       </w:r>
-      <w:r w:rsidR="00921601" w:rsidRPr="005879DE">
+      <w:r w:rsidR="00921601" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>講ずる</w:t>
       </w:r>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>ものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="2BF27FA7" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31B82" w:rsidRPr="005879DE" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
+    <w:p w14:paraId="1117E204" w14:textId="77777777" w:rsidR="00C31B82" w:rsidRPr="000405B2" w:rsidRDefault="00C31B82" w:rsidP="00C31B82">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D105ED" w:rsidRPr="005879DE" w:rsidRDefault="00D105ED">
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="5C467DB5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="005879DE" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="175162D2" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="001F5A73">
+    <w:p w14:paraId="2848D281" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="001F5A73">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005879DE">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00C31B82" w:rsidRPr="005879DE">
+      <w:r w:rsidR="00C31B82" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="005879DE">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、従業者の資質向上のため研修</w:t>
       </w:r>
-      <w:r w:rsidR="0030373F" w:rsidRPr="0030373F">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0030373F" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（第</w:t>
       </w:r>
-      <w:r w:rsidR="0030373F" w:rsidRPr="0030373F">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0030373F" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0030373F" w:rsidRPr="0030373F">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0030373F" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3条から前条に規定する研修の内容を含む。）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の機会を次</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とおり設けるものとし、また、業務体制を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="0CC06BE5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後○ヶ月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="4CF7D92D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5B537AE6" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="2C9EA472" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　従業者であった者に、業務上知り得た利用者又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5D17698D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="000405B2" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、従業者、設備・備品及</w:t>
       </w:r>
-      <w:r w:rsidR="00B375E5" w:rsidRPr="00706119">
+      <w:r w:rsidR="00B375E5" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>び会計に関する諸記録を整備するとともに、当該記録を完結の日から５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00D71947">
+    <w:p w14:paraId="663932A4" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="000405B2" w:rsidRDefault="00D71947">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、利用者に対する指定就労</w:t>
       </w:r>
-      <w:r w:rsidR="00A61007">
+      <w:r w:rsidR="00A61007" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援の提供に関する次に掲げる記録を整理し当該指定就労</w:t>
       </w:r>
-      <w:r w:rsidR="00A61007">
+      <w:r w:rsidR="00A61007" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援を提供した日から</w:t>
       </w:r>
-      <w:r w:rsidR="00B375E5" w:rsidRPr="00706119">
+      <w:r w:rsidR="00B375E5" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00706119">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="3B58B76A" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="000405B2" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>就労</w:t>
       </w:r>
-      <w:r w:rsidR="00A61007">
+      <w:r w:rsidR="00A61007" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定着</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支援計画</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="55811E52" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="000405B2" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
+      <w:r w:rsidR="00D71947" w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>具体的なサービスの内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+    <w:p w14:paraId="55750E33" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="000405B2" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00706119">
+      <w:r w:rsidRPr="000405B2">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（３）</w:t>
       </w:r>
+      <w:r w:rsidR="00D71947" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>市町村への通知に係る記録</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AE8F46" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71947" w:rsidRPr="000405B2">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>苦情の内容等の記</w:t>
+      </w:r>
       <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>市町村への通知に係る記録</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+        <w:t>録</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BB349D" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（４）</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61007">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00D71947" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>苦情の内容等の記録</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D71947" w:rsidRPr="00706119" w:rsidRDefault="00802380" w:rsidP="00C109C4">
+        <w:t>事故の状況及び事故に際して採った処置についての記録</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35DE501D" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D71947" w:rsidP="00880193">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...7 lines deleted...]
-      </w:r>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　この規程に定める事項のほか、運営に関する重要事項は○○法人と事業所の管理者との協議に基づいて定めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB443B9" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A96EC39" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00D105ED" w:rsidP="001F5A73">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>）</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t>附</w:t>
+      </w:r>
+      <w:r w:rsidR="00506A60" w:rsidRPr="00706119">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
       <w:r w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>６</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>則</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00C31B82" w:rsidP="001F5A73">
+    <w:p w14:paraId="2AF0FC48" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidRDefault="00C31B82" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この規程は、令和</w:t>
       </w:r>
       <w:r w:rsidR="00BF53B6" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -3943,202 +3935,201 @@
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00706119">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日から施行する。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D105ED" w:rsidRPr="00706119" w:rsidSect="00DD6BC7">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="7014A0F8" w14:textId="77777777" w:rsidR="00320B10" w:rsidRDefault="00320B10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="04FC841B" w14:textId="77777777" w:rsidR="00320B10" w:rsidRDefault="00320B10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="Microsoft JhengHei"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="00603A1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DCD7DED" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="00603A1E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="005C5EF1">
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+  <w:p w14:paraId="7F64D65E" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C9004BC" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+  <w:p w14:paraId="5C1271D1" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="1DD85A5E" w14:textId="77777777" w:rsidR="00320B10" w:rsidRDefault="00320B10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
+    <w:p w14:paraId="4214009A" w14:textId="77777777" w:rsidR="00320B10" w:rsidRDefault="00320B10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5722,183 +5713,187 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3570"/>
         </w:tabs>
         <w:ind w:left="3570" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3990"/>
         </w:tabs>
         <w:ind w:left="3990" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1620990783">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="584415248">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1846893386">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1014576489">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1774980228">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1804497254">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="47076438">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="986975715">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1879925289">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1187788349">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2108307714">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="224806265">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1616712881">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="74753" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C64D2"/>
     <w:rsid w:val="000340B9"/>
+    <w:rsid w:val="000405B2"/>
     <w:rsid w:val="000416AA"/>
     <w:rsid w:val="0004497C"/>
     <w:rsid w:val="00071EF6"/>
     <w:rsid w:val="000F426C"/>
     <w:rsid w:val="00154F25"/>
     <w:rsid w:val="001D2136"/>
     <w:rsid w:val="001F2250"/>
     <w:rsid w:val="001F5A73"/>
     <w:rsid w:val="00232075"/>
     <w:rsid w:val="00255624"/>
     <w:rsid w:val="002665E7"/>
     <w:rsid w:val="00285B6E"/>
     <w:rsid w:val="002B0919"/>
     <w:rsid w:val="002D2306"/>
     <w:rsid w:val="0030373F"/>
+    <w:rsid w:val="00320B10"/>
     <w:rsid w:val="00336601"/>
     <w:rsid w:val="00336927"/>
     <w:rsid w:val="00347A83"/>
     <w:rsid w:val="003A085E"/>
     <w:rsid w:val="003E2411"/>
     <w:rsid w:val="003E384F"/>
     <w:rsid w:val="0041041C"/>
     <w:rsid w:val="00433121"/>
     <w:rsid w:val="00435344"/>
     <w:rsid w:val="00472557"/>
     <w:rsid w:val="004A0C7C"/>
     <w:rsid w:val="004E1C7F"/>
     <w:rsid w:val="00506A60"/>
     <w:rsid w:val="005879DE"/>
     <w:rsid w:val="005A1AA7"/>
     <w:rsid w:val="005A4A25"/>
     <w:rsid w:val="005C5EF1"/>
     <w:rsid w:val="005D57C2"/>
     <w:rsid w:val="005F40F2"/>
     <w:rsid w:val="00603A1E"/>
     <w:rsid w:val="0060479C"/>
     <w:rsid w:val="0061248C"/>
     <w:rsid w:val="00667585"/>
     <w:rsid w:val="00694987"/>
     <w:rsid w:val="006B2294"/>
     <w:rsid w:val="006F2DD0"/>
     <w:rsid w:val="00706119"/>
     <w:rsid w:val="00731E20"/>
     <w:rsid w:val="007329C9"/>
     <w:rsid w:val="00744F36"/>
     <w:rsid w:val="00764980"/>
     <w:rsid w:val="00775495"/>
     <w:rsid w:val="007C64D2"/>
     <w:rsid w:val="007E770C"/>
+    <w:rsid w:val="007F6109"/>
     <w:rsid w:val="00802380"/>
     <w:rsid w:val="0081170C"/>
     <w:rsid w:val="00840857"/>
     <w:rsid w:val="00840C04"/>
     <w:rsid w:val="00880193"/>
     <w:rsid w:val="00893903"/>
     <w:rsid w:val="008C755B"/>
     <w:rsid w:val="008C7E8C"/>
     <w:rsid w:val="008F2DBB"/>
     <w:rsid w:val="00921601"/>
     <w:rsid w:val="00932996"/>
     <w:rsid w:val="009569AA"/>
     <w:rsid w:val="00960D4C"/>
     <w:rsid w:val="009E3CC2"/>
     <w:rsid w:val="009F6AC7"/>
     <w:rsid w:val="00A34ECF"/>
     <w:rsid w:val="00A36E49"/>
     <w:rsid w:val="00A55427"/>
     <w:rsid w:val="00A61007"/>
     <w:rsid w:val="00A65E5F"/>
     <w:rsid w:val="00A82A9A"/>
     <w:rsid w:val="00AA0CF5"/>
     <w:rsid w:val="00AA774F"/>
     <w:rsid w:val="00AC3D09"/>
     <w:rsid w:val="00B077AC"/>
@@ -5947,77 +5942,77 @@
     <w:rsid w:val="00F465D4"/>
     <w:rsid w:val="00F914ED"/>
     <w:rsid w:val="00F96278"/>
     <w:rsid w:val="00FA22B5"/>
     <w:rsid w:val="00FA4D04"/>
     <w:rsid w:val="00FC6B59"/>
     <w:rsid w:val="00FD4846"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="74753" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="602A66B9"/>
+  <w14:docId w14:val="3BDBE4AF"/>
   <w15:docId w15:val="{1678CF3C-185C-4DF1-8590-51B97484CA40}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6338,50 +6333,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD6BC7"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6466,51 +6466,51 @@
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00DD6BC7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00AA774F"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="710570823">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1584145689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6791,55 +6791,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>4744</Words>
-  <Characters>217</Characters>
+  <Words>740</Words>
+  <Characters>4221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>指定居宅介護事業所の運営規程の作成例</vt:lpstr>
       <vt:lpstr>指定居宅介護事業所の運営規程の作成例</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県障害福祉課</Company>