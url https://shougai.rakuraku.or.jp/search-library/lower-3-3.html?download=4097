--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -4,155 +4,155 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B81779E" w14:textId="78083320" w:rsidR="00E512D6" w:rsidRPr="001E08DC" w:rsidRDefault="00E57E1F" w:rsidP="003F0E51">
+    <w:p w14:paraId="4B81779E" w14:textId="78083320" w:rsidR="00E512D6" w:rsidRPr="001E08DC" w:rsidRDefault="006F2E1E" w:rsidP="003F0E51">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="305FD0E1">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.55pt;margin-top:-36.5pt;width:362pt;height:24pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixpGWWUphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5qObme&#10;ncwYOo8SspkAZrDxusNWwvbj+WoBLESFWvUejYRvE2BZn59VqtQ+4dqcNrFlFIKhVBJsjEPJeWis&#10;cSrM/GCQbns/OhVpHFuuR5Uo3PU8F6LgTnVIH6wazKM1zWFzdBLen16LL3ubtuv5W0p7+ymuX1YH&#10;KS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQp4vMkIlFAV1IuDuJqfFjshsLoDXFf9fof4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDn7pGMCAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="black [3213]">
+          <v:shape id="テキスト ボックス 2" o:spid="_x0000_s2055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.55pt;margin-top:-36.5pt;width:362pt;height:24pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixpGWWUphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5qObme&#10;ncwYOo8SspkAZrDxusNWwvbj+WoBLESFWvUejYRvE2BZn59VqtQ+4dqcNrFlFIKhVBJsjEPJeWis&#10;cSrM/GCQbns/OhVpHFuuR5Uo3PU8F6LgTnVIH6wazKM1zWFzdBLen16LL3ubtuv5W0p7+ymuX1YH&#10;KS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQp4vMkIlFAV1IuDuJqfFjshsLoDXFf9fof4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDn7pGMCAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w14:paraId="2E1E8DBE" w14:textId="57920BBC" w:rsidR="00B46E51" w:rsidRPr="006A1D58" w:rsidRDefault="00B46E51" w:rsidP="00B46E51">
+                <w:p w14:paraId="2E1E8DBE" w14:textId="7AF22A96" w:rsidR="00B46E51" w:rsidRPr="006A1D58" w:rsidRDefault="00B46E51" w:rsidP="00B46E51">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="002111E5">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>下線部分は、令和</w:t>
                   </w:r>
-                  <w:r w:rsidR="007810AA">
+                  <w:r w:rsidR="00964469">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>７</w:t>
+                    <w:t>８</w:t>
                   </w:r>
                   <w:r w:rsidR="002111E5">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>年</w:t>
                   </w:r>
-                  <w:r w:rsidR="007810AA">
+                  <w:r w:rsidR="00964469">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>１１</w:t>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:pict w14:anchorId="66DD0A7F">
-          <v:rect id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:210.45pt;margin-top:0;width:221.55pt;height:18pt;z-index:251657728" filled="f"/>
+          <v:rect id="_x0000_s2054" style="position:absolute;left:0;text-align:left;margin-left:210.45pt;margin-top:0;width:221.55pt;height:18pt;z-index:251657728" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00E512D6" w:rsidRPr="00D02457">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(就労継続支援Ｂ型を行う場合)</w:t>
       </w:r>
       <w:r w:rsidR="003F0E51" w:rsidRPr="001E08DC">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="003F0E51" w:rsidRPr="001E08DC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>（川崎</w:t>
@@ -3133,63 +3133,79 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第16条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidR="00C24116" w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AC482E" w14:textId="77777777" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
+    <w:p w14:paraId="65AC482E" w14:textId="44753C6E" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00964469" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E690E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
       </w:r>
       <w:r w:rsidR="00F979E0" w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>選定し、</w:t>
       </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D59FC6E" w14:textId="77777777" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
@@ -3366,285 +3382,282 @@
     <w:p w14:paraId="21A71756" w14:textId="77777777" w:rsidR="00B46E51" w:rsidRPr="007810AA" w:rsidRDefault="00820B4D" w:rsidP="00820B4D">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007810AA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2236F744" w14:textId="77777777" w:rsidR="00B46E51" w:rsidRPr="00B46E51" w:rsidRDefault="00B46E51" w:rsidP="00515211">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B8B373" w14:textId="1D52F6C6" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
+    <w:p w14:paraId="31B8B373" w14:textId="1D52F6C6" w:rsidR="00515211" w:rsidRPr="00964469" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk215241774"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk215241896"/>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk215241611"/>
-      <w:r w:rsidR="0084697E" w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0084697E" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="0084697E">
+      <w:r w:rsidR="0084697E" w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関する事項）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="15C90667" w14:textId="2E04FC63" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
+    <w:p w14:paraId="15C90667" w14:textId="2E04FC63" w:rsidR="00515211" w:rsidRPr="00964469" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00B46E51">
+      <w:r w:rsidR="00B46E51" w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00B46E51">
+      <w:r w:rsidR="00B46E51" w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk215241793"/>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業者は、事業</w:t>
       </w:r>
-      <w:r w:rsidR="001B21F4" w:rsidRPr="000E690E">
+      <w:r w:rsidR="001B21F4" w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>所において感染症</w:t>
       </w:r>
-      <w:r w:rsidR="0084697E" w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="0084697E" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>又は食中毒</w:t>
       </w:r>
-      <w:r w:rsidR="001B21F4" w:rsidRPr="000E690E">
+      <w:r w:rsidR="001B21F4" w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が発生し、又はまん延しないように、次の措置を講ず</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00964469">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C07616A" w14:textId="2D69D7BA" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
+    <w:p w14:paraId="5C07616A" w14:textId="2D69D7BA" w:rsidR="00515211" w:rsidRPr="00964469" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk215241783"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk215241625"/>
+      <w:r w:rsidR="0084697E" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46E51" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22310659" w14:textId="2BBC24E0" w:rsidR="00515211" w:rsidRPr="00964469" w:rsidRDefault="00515211" w:rsidP="007810AA">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="007810AA" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCD569A" w14:textId="6BDF7C84" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="007810AA" w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964469">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）事業所における感染症</w:t>
-[...97 lines deleted...]
-    </w:p>
+        <w:t>予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="59803CB8" w14:textId="77777777" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27A63277" w14:textId="77777777" w:rsidR="00515211" w:rsidRPr="000E690E" w:rsidRDefault="00515211" w:rsidP="00515211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
@@ -4720,809 +4733,784 @@
     <w:p w14:paraId="1BA8D429" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00592E02">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9263" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="7502"/>
         <w:gridCol w:w="1183"/>
       </w:tblGrid>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00592E02" w14:paraId="1A49A456" w14:textId="77777777" w:rsidTr="00592E02">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36DFE942" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00592E02" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470463F0" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00592E02" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592E02">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E7ADBA9" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00592E02" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592E02">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>チェック（〇）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="4456C0F9" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="1764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="163224BA" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CB7B0DD" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅で実施した訓練内容及び支援内容並びに訓練状況及び支援状況を川崎市から求められた場合には提出できる。その際、訓練状況及び支援状況について、在宅利用者の同意を得るなど、適切な手続きを経た上で、音声データ、動画ファイル又は静止画像等をセキュリティーが施された状態で保存し、川崎市から求められた場合には個人情報に配慮した上で、提出する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E08D817" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="009057A2" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="06566CA8" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F35E965" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>２</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6247B8D5" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職員が在宅訓練・支援の環境を整えるために必要な知識を身に付けていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748AA7DB" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="49EDBEA3" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C931251" w14:textId="77777777" w:rsidR="00592E02" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>３</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71328A7C" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅でのサービス利用であっても、定期的な通所が必要であるため、各サービス種別に求められる通常の設備基準を満たしていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AF7A7D1" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="711A9BE5" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="1332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40B75885" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>４</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54CBAFF8" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅でサービスを利用するに当たって必要な在宅利用者の自宅等の環境整備として、作業等に適したスペース・周辺環境の確保等に加え、通信端末や機器、回線の確保、コミュニケーションツールの導入、作業に必要な機器・道具の準備がされていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="252AAC24" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="5B1F2ACA" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24DB9096" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>５</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16468FA7" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就労の機会を提供するとともに生産活動その他の活動の機会の提供を通じて、その知識及び能力の向上のために必要な訓練その他の必要な支援が行われるとともに、常に在宅利用者が行う作業活動、訓練等のメニューが確保されている。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C01C63F" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="2807F9EB" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55B9614C" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>６</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43D67940" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>１日２回の連絡、助言又は進捗状況の確認等のその他の支援と日報の作成に加え、作業活動、訓練等の内容等に応じ、１日２回を超えた対応が可能である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15F66185" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="1FB56B02" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="550B749A" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>７</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="338515AF" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>緊急時の対応ができる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="139D96F8" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00B63FC4" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="3BE91CE8" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DD6E713" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>８</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="086B71FD" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>疑義照会等に対し、随時、訪問や連絡による必要な支援が提供できる体制を確保している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D009F39" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="02E25579" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7906C9E4" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71042">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>９</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="147C3953" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>事業所職員による訪問又は在宅利用者による通所又は電話・パソコン等のＩＣＴ機器の活用により、評価等を１週間につき１回は行うこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CAFE49D" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="57A0A7CA" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FF5AEF1" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F451EEE" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>原則として月の利用日数のうち1日は事業所職員による訪問又は在宅利用者による通所により、在宅利用者の居宅又は事業所内において訓練目標の達成度の評価等を行うこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C076F7" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A7043C" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00592E02" w:rsidRPr="00A110AA" w14:paraId="6B67157A" w14:textId="77777777" w:rsidTr="00E47C1A">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4951C3DA" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00A110AA" w:rsidRDefault="00592E02" w:rsidP="00E47C1A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60D3695F" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00E47C1A" w:rsidRDefault="00592E02" w:rsidP="00C56734">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>９が通所により行われ、あわせて10の評価等も行われた場合、10による通所に置き換えることがある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5540,58 +5528,58 @@
     <w:p w14:paraId="6CAFD3DE" w14:textId="77777777" w:rsidR="00592E02" w:rsidRPr="00592E02" w:rsidRDefault="00592E02" w:rsidP="00592E02">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00592E02" w:rsidRPr="00592E02" w:rsidSect="00AF3FA9">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA06047" w14:textId="77777777" w:rsidR="00A669B3" w:rsidRDefault="00A669B3">
+    <w:p w14:paraId="4E25C9A0" w14:textId="77777777" w:rsidR="006F2E1E" w:rsidRDefault="006F2E1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="58AE1C8D" w14:textId="77777777" w:rsidR="00A669B3" w:rsidRDefault="00A669B3">
+    <w:p w14:paraId="2A4A06FF" w14:textId="77777777" w:rsidR="006F2E1E" w:rsidRDefault="006F2E1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -5664,58 +5652,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2E32ECC9" w14:textId="77777777" w:rsidR="00953609" w:rsidRDefault="00953609">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="72B2ACC3" w14:textId="77777777" w:rsidR="00953609" w:rsidRDefault="00953609">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FF2C7C1" w14:textId="77777777" w:rsidR="00A669B3" w:rsidRDefault="00A669B3">
+    <w:p w14:paraId="6E64C1ED" w14:textId="77777777" w:rsidR="006F2E1E" w:rsidRDefault="006F2E1E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="765C26DF" w14:textId="77777777" w:rsidR="00A669B3" w:rsidRDefault="00A669B3">
+    <w:p w14:paraId="3DAC7B83" w14:textId="77777777" w:rsidR="006F2E1E" w:rsidRDefault="006F2E1E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -7356,58 +7344,58 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1506241535">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2081708258">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1803426711">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="915018562">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="856118017">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2056" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E4669"/>
@@ -7436,67 +7424,70 @@
     <w:rsid w:val="00306C0F"/>
     <w:rsid w:val="00332E4F"/>
     <w:rsid w:val="00355214"/>
     <w:rsid w:val="003A2C38"/>
     <w:rsid w:val="003A6DB9"/>
     <w:rsid w:val="003B1A4F"/>
     <w:rsid w:val="003B6250"/>
     <w:rsid w:val="003C6992"/>
     <w:rsid w:val="003E4669"/>
     <w:rsid w:val="003F0E51"/>
     <w:rsid w:val="003F5644"/>
     <w:rsid w:val="004120A2"/>
     <w:rsid w:val="004309CE"/>
     <w:rsid w:val="004B28E6"/>
     <w:rsid w:val="004C466A"/>
     <w:rsid w:val="004D6F27"/>
     <w:rsid w:val="00515211"/>
     <w:rsid w:val="005312E2"/>
     <w:rsid w:val="005352C4"/>
     <w:rsid w:val="00592E02"/>
     <w:rsid w:val="005C5D25"/>
     <w:rsid w:val="006363D3"/>
     <w:rsid w:val="00687CC1"/>
     <w:rsid w:val="006A1DF4"/>
     <w:rsid w:val="006E7D01"/>
+    <w:rsid w:val="006F2E1E"/>
     <w:rsid w:val="007023EC"/>
     <w:rsid w:val="00716DE0"/>
     <w:rsid w:val="00722FD5"/>
     <w:rsid w:val="007810AA"/>
+    <w:rsid w:val="007814BA"/>
     <w:rsid w:val="00792527"/>
     <w:rsid w:val="007A13DD"/>
     <w:rsid w:val="007A7203"/>
     <w:rsid w:val="00820B4D"/>
     <w:rsid w:val="00835A16"/>
     <w:rsid w:val="0084697E"/>
     <w:rsid w:val="00857B60"/>
     <w:rsid w:val="008C5239"/>
     <w:rsid w:val="00935EC3"/>
     <w:rsid w:val="00935F85"/>
     <w:rsid w:val="00945B5D"/>
     <w:rsid w:val="00946E6F"/>
     <w:rsid w:val="00953609"/>
+    <w:rsid w:val="00964469"/>
     <w:rsid w:val="00985285"/>
     <w:rsid w:val="009D32FE"/>
     <w:rsid w:val="009F30D5"/>
     <w:rsid w:val="00A0391D"/>
     <w:rsid w:val="00A669B3"/>
     <w:rsid w:val="00A83108"/>
     <w:rsid w:val="00AA0FEC"/>
     <w:rsid w:val="00AB681F"/>
     <w:rsid w:val="00AC56C8"/>
     <w:rsid w:val="00AD7113"/>
     <w:rsid w:val="00AE1F06"/>
     <w:rsid w:val="00AF3FA9"/>
     <w:rsid w:val="00B3220E"/>
     <w:rsid w:val="00B46E51"/>
     <w:rsid w:val="00B613BA"/>
     <w:rsid w:val="00B61D6F"/>
     <w:rsid w:val="00B80C13"/>
     <w:rsid w:val="00B836C0"/>
     <w:rsid w:val="00C24116"/>
     <w:rsid w:val="00C74898"/>
     <w:rsid w:val="00C9638A"/>
     <w:rsid w:val="00CD66EC"/>
     <w:rsid w:val="00CE0020"/>
     <w:rsid w:val="00D02457"/>
     <w:rsid w:val="00D246AD"/>
@@ -7512,56 +7503,56 @@
     <w:rsid w:val="00ED0D41"/>
     <w:rsid w:val="00EE0676"/>
     <w:rsid w:val="00EF3918"/>
     <w:rsid w:val="00F06CFD"/>
     <w:rsid w:val="00F25E21"/>
     <w:rsid w:val="00F803E8"/>
     <w:rsid w:val="00F979E0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2056" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78987991"/>
   <w15:docId w15:val="{98CE2FD5-9E1E-4D84-98F9-FCB9BF17E1CC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>