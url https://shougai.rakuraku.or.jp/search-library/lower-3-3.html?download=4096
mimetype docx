--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -66,208 +66,208 @@
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="2C9FB7FD" w14:textId="1727BA41" w:rsidR="00992D3A" w:rsidRPr="006A1D58" w:rsidRDefault="00992D3A" w:rsidP="00992D3A">
+                          <w:p w14:paraId="2C9FB7FD" w14:textId="7293C14B" w:rsidR="00992D3A" w:rsidRPr="006A1D58" w:rsidRDefault="00992D3A" w:rsidP="00992D3A">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r w:rsidR="009744F4">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>下線部分は、令和</w:t>
                             </w:r>
-                            <w:r w:rsidR="00F23617">
+                            <w:r w:rsidR="00AD725B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>７</w:t>
+                              <w:t>８</w:t>
                             </w:r>
                             <w:r w:rsidR="009744F4">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
-                            <w:r w:rsidR="00F23617">
+                            <w:r w:rsidR="00AD725B">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>１１</w:t>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="04721DDF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:29pt;margin-top:-39pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQBFogUd4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWpsWmijEqRCIAxUCtfTA0Y3dOGq8DrFbp3/P9gS3&#10;2d3R7JtyObqOncwQWo8S7qYCmMHa6xYbCduv10kOLESFWnUejYSzCbCsrq9KVWifcG1Om9gwCsFQ&#10;KAk2xr7gPNTWOBWmvjdIt70fnIo0Dg3Xg0oU7jo+E2LBnWqRPljVm2dr6sPm6CR8vqwWPzZL2/X9&#10;R0p7+y3mb+8HKW9vxqdHYNGM8c8MF3xCh4qYdv6IOrBOwkNOVaKESXYRZMjyGYkdbeZCAK9K/r9C&#10;9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4Wgv/MgIAAGAEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFogUd4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="2C9FB7FD" w14:textId="1727BA41" w:rsidR="00992D3A" w:rsidRPr="006A1D58" w:rsidRDefault="00992D3A" w:rsidP="00992D3A">
+                    <w:p w14:paraId="2C9FB7FD" w14:textId="7293C14B" w:rsidR="00992D3A" w:rsidRPr="006A1D58" w:rsidRDefault="00992D3A" w:rsidP="00992D3A">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r w:rsidR="009744F4">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>下線部分は、令和</w:t>
                       </w:r>
-                      <w:r w:rsidR="00F23617">
+                      <w:r w:rsidR="00AD725B">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>７</w:t>
+                        <w:t>８</w:t>
                       </w:r>
                       <w:r w:rsidR="009744F4">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>年</w:t>
                       </w:r>
-                      <w:r w:rsidR="00F23617">
+                      <w:r w:rsidR="00AD725B">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>１１</w:t>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D418CE" w:rsidRPr="009824C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -315,51 +315,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="0D9415D4" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:207.95pt;margin-top:0;width:224.05pt;height:18.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDELr0BwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07TZBNqo6WrVZRHS&#10;cpEWPsB1nMTC8Zix27R8PWOn263gDZEHy5Oxz8w5c7y+PQ6GHRR6Dbbmi9mcM2UlNNp2Nf/+7eHN&#10;kjMfhG2EAatqflKe325ev1qPrlI59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWki3gIAKF2GUNipHQ&#10;B5Pl8/nbbARsHIJU3tPf+ynJNwm/bZUMX9rWq8BMzam3kFZM6y6u2WYtqg6F67U8tyH+oYtBaEtF&#10;L1D3Igi2R/0X1KAlgoc2zCQMGbStlipxIDaL+R9snnrhVOJC4nh3kcn/P1j5+fDkvmJs3btHkD88&#10;s7Dthe3UHSKMvRINlVtEobLR+epyIQaerrLd+AkaGq3YB0gaHFscIiCxY8ck9ekitToGJulnvizK&#10;4qbkTFIuvylWZZpFJqrn2w59+KBgYHFTc6RRJnRxePQhdiOq5yOxmIUHbUwap7FsrPmqzMt0wYPR&#10;TUwmktjttgbZQURDpC9RI/rXxwYdyJZGDzVfXg6JKqrx3japShDaTHvqxNizPFGRaD5f7aA5kToI&#10;k+fojdCmB/zF2Uh+q7n/uReoODMfLSm8WhRFNGgKivJdTgFeZ3bXGWElQdU8cDZtt2Ey9d6h7nqq&#10;tEjcLdzRVFqdBHvp6twseSrpePZ/NO11nE69vNLNbwAAAP//AwBQSwMEFAAGAAgAAAAhAJcQVczd&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU2hLCXGqgOi1UgtSy82N&#10;FztqvI5itwl/z3KC26xmNPO2WI2+FRfsYxNIwXSSgUCqg2nIKvh4X98tQcSkyeg2ECr4xgir8vqq&#10;0LkJA23xsktWcAnFXCtwKXW5lLF26HWchA6Jva/Qe5347K00vR643LfyPssW0uuGeMHpDl8d1qfd&#10;2St46z431dxGWe2TO5zCy7B2G6vU7c1YPYNIOKa/MPziMzqUzHQMZzJRtApm0/kTRxXwR2wvFzMW&#10;RwUPjxnIspD/+csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEMQuvQHAgAA7QMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJcQVczdAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f"/>
+              <v:rect w14:anchorId="1B460821" id="Rectangle 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:207.95pt;margin-top:0;width:224.05pt;height:18.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDELr0BwIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07TZBNqo6WrVZRHS&#10;cpEWPsB1nMTC8Zix27R8PWOn263gDZEHy5Oxz8w5c7y+PQ6GHRR6Dbbmi9mcM2UlNNp2Nf/+7eHN&#10;kjMfhG2EAatqflKe325ev1qPrlI59GAahYxArK9GV/M+BFdlmZe9GoSfgVOWki3gIAKF2GUNipHQ&#10;B5Pl8/nbbARsHIJU3tPf+ynJNwm/bZUMX9rWq8BMzam3kFZM6y6u2WYtqg6F67U8tyH+oYtBaEtF&#10;L1D3Igi2R/0X1KAlgoc2zCQMGbStlipxIDaL+R9snnrhVOJC4nh3kcn/P1j5+fDkvmJs3btHkD88&#10;s7Dthe3UHSKMvRINlVtEobLR+epyIQaerrLd+AkaGq3YB0gaHFscIiCxY8ck9ekitToGJulnvizK&#10;4qbkTFIuvylWZZpFJqrn2w59+KBgYHFTc6RRJnRxePQhdiOq5yOxmIUHbUwap7FsrPmqzMt0wYPR&#10;TUwmktjttgbZQURDpC9RI/rXxwYdyJZGDzVfXg6JKqrx3japShDaTHvqxNizPFGRaD5f7aA5kToI&#10;k+fojdCmB/zF2Uh+q7n/uReoODMfLSm8WhRFNGgKivJdTgFeZ3bXGWElQdU8cDZtt2Ey9d6h7nqq&#10;tEjcLdzRVFqdBHvp6twseSrpePZ/NO11nE69vNLNbwAAAP//AwBQSwMEFAAGAAgAAAAhAJcQVczd&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoU2hLCXGqgOi1UgtSy82N&#10;FztqvI5itwl/z3KC26xmNPO2WI2+FRfsYxNIwXSSgUCqg2nIKvh4X98tQcSkyeg2ECr4xgir8vqq&#10;0LkJA23xsktWcAnFXCtwKXW5lLF26HWchA6Jva/Qe5347K00vR643LfyPssW0uuGeMHpDl8d1qfd&#10;2St46z431dxGWe2TO5zCy7B2G6vU7c1YPYNIOKa/MPziMzqUzHQMZzJRtApm0/kTRxXwR2wvFzMW&#10;RwUPjxnIspD/+csfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEMQuvQHAgAA7QMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJcQVczdAAAABwEA&#10;AA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00F10157" w:rsidRPr="009824C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F10157" w:rsidRPr="001E15AB">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>就労継続支援Ａ型を行う場合</w:t>
       </w:r>
       <w:r w:rsidR="00F10157" w:rsidRPr="009824C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
@@ -3215,51 +3215,83 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が適当と認められるもの</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D98C1C3" w14:textId="77777777" w:rsidR="00A44084" w:rsidRPr="00F10157" w:rsidRDefault="008F5F05">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、前３</w:t>
       </w:r>
       <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証を当該費用を支払った</w:t>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
       </w:r>
       <w:r w:rsidR="00832646">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し交付しなければならない。</w:t>
       </w:r>
       <w:r w:rsidR="00A44084" w:rsidRPr="00F10157">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084E1588" w14:textId="77777777" w:rsidR="00A44084" w:rsidRPr="00F10157" w:rsidRDefault="00914621">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
@@ -3853,63 +3885,79 @@
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidR="00732804" w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760A7B3C" w14:textId="77777777" w:rsidR="009D03BD" w:rsidRPr="00AA21FE" w:rsidRDefault="009D03BD" w:rsidP="009D03BD">
+    <w:p w14:paraId="760A7B3C" w14:textId="5F27F4AA" w:rsidR="009D03BD" w:rsidRPr="00AA21FE" w:rsidRDefault="009D03BD" w:rsidP="009D03BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD725B" w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA21FE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
       </w:r>
       <w:r w:rsidR="00002A25" w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>選定し、</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B269D45" w14:textId="77777777" w:rsidR="009D03BD" w:rsidRPr="00AA21FE" w:rsidRDefault="009D03BD" w:rsidP="009D03BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA21FE">
         <w:rPr>
@@ -4084,270 +4132,204 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6014E08A" w14:textId="77777777" w:rsidR="00992D3A" w:rsidRPr="00F23617" w:rsidRDefault="0091295F" w:rsidP="0091295F">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F23617">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
       <w:r w:rsidR="00992D3A" w:rsidRPr="00F23617">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF6FB75" w14:textId="77777777" w:rsidR="00992D3A" w:rsidRPr="0091295F" w:rsidRDefault="00992D3A" w:rsidP="009D03BD">
+    <w:p w14:paraId="1BF6FB75" w14:textId="77777777" w:rsidR="00992D3A" w:rsidRPr="00AD725B" w:rsidRDefault="00992D3A" w:rsidP="009D03BD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="070ECAC7" w14:textId="77777777" w:rsidR="00F23617" w:rsidRPr="000E690E" w:rsidRDefault="00F23617" w:rsidP="00F23617">
+    <w:p w14:paraId="070ECAC7" w14:textId="77777777" w:rsidR="00F23617" w:rsidRPr="00AD725B" w:rsidRDefault="00F23617" w:rsidP="00F23617">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk215241611"/>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒の発生・まん延防止のための</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B3BDF5" w14:textId="77777777" w:rsidR="00F23617" w:rsidRPr="00AD725B" w:rsidRDefault="009D03BD" w:rsidP="00F23617">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00992D3A" w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00992D3A" w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">条　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F23617" w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業者は、事業所において感染症又は食中毒が発生し、又はまん延しないように、次の措置を講ずるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266FECAF" w14:textId="77777777" w:rsidR="00F23617" w:rsidRPr="00AD725B" w:rsidRDefault="00F23617" w:rsidP="00F23617">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk215241625"/>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED7A9A7" w14:textId="77777777" w:rsidR="00F23617" w:rsidRPr="00AD725B" w:rsidRDefault="00F23617" w:rsidP="00F23617">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症及び食中毒の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2294285D" w14:textId="77777777" w:rsidR="00F23617" w:rsidRPr="000E690E" w:rsidRDefault="00F23617" w:rsidP="00F23617">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD725B">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症及び食中毒の予防及び</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（感染症</w:t>
-[...196 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>まん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B9BD017" w14:textId="77777777" w:rsidR="009D03BD" w:rsidRPr="00F23617" w:rsidRDefault="009D03BD" w:rsidP="009D03BD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="238AE9AF" w14:textId="77777777" w:rsidR="009D03BD" w:rsidRPr="00AA21FE" w:rsidRDefault="009D03BD" w:rsidP="009D03BD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA21FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
@@ -5383,809 +5365,784 @@
     <w:p w14:paraId="276D79E9" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00271941">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="9263" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="7502"/>
         <w:gridCol w:w="1183"/>
       </w:tblGrid>
       <w:tr w:rsidR="00271941" w:rsidRPr="00592E02" w14:paraId="64AC25DC" w14:textId="77777777" w:rsidTr="00D62494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2DEA9A04" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00592E02" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C23520A" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00592E02" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592E02">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="120F0128" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00592E02" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592E02">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>チェック（〇）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="01B6F4E1" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="1764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3549F4" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0662F81A" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅で実施した訓練内容及び支援内容並びに訓練状況及び支援状況を川崎市から求められた場合には提出できる。その際、訓練状況及び支援状況について、在宅利用者の同意を得るなど、適切な手続きを経た上で、音声データ、動画ファイル又は静止画像等をセキュリティーが施された状態で保存し、川崎市から求められた場合には個人情報に配慮した上で、提出する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DD4A47C" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="009057A2" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="6ABC2551" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62DD0852" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>２</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54950E8D" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職員が在宅訓練・支援の環境を整えるために必要な知識を身に付けていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="755C231E" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="7490CD8B" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF07229" w14:textId="77777777" w:rsidR="00271941" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>３</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="795871A6" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅でのサービス利用であっても、定期的な通所が必要であるため、各サービス種別に求められる通常の設備基準を満たしていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="510CD694" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="51830C39" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="1332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722A4F45" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>４</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C2FFAFB" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅でサービスを利用するに当たって必要な在宅利用者の自宅等の環境整備として、作業等に適したスペース・周辺環境の確保等に加え、通信端末や機器、回線の確保、コミュニケーションツールの導入、作業に必要な機器・道具の準備がされていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37BC6532" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="3A923C62" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B78D77A" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>５</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55EF24F5" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就労の機会を提供するとともに生産活動その他の活動の機会の提供を通じて、その知識及び能力の向上のために必要な訓練その他の必要な支援が行われるとともに、常に在宅利用者が行う作業活動、訓練等のメニューが確保されている。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5269A956" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="18FFDF5D" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="172343E9" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>６</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF0FFFC" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>１日２回の連絡、助言又は進捗状況の確認等のその他の支援と日報の作成に加え、作業活動、訓練等の内容等に応じ、１日２回を超えた対応が可能である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E99452F" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="5C5FFEAB" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B28AA9C" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>７</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5225E283" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>緊急時の対応ができる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126F8C24" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00B63FC4" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="4DA1AB71" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69B9CBCC" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>８</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17CC3D9C" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>疑義照会等に対し、随時、訪問や連絡による必要な支援が提供できる体制を確保している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11643DC0" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="0D169070" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E3AECD6" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71042">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>９</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="459C9EF7" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>事業所職員による訪問又は在宅利用者による通所又は電話・パソコン等のＩＣＴ機器の活用により、評価等を１週間につき１回は行うこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="248B3FAD" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="425F2409" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35AFE231" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="378552E9" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>原則として月の利用日数のうち1日は事業所職員による訪問又は在宅利用者による通所により、在宅利用者の居宅又は事業所内において訓練目標の達成度の評価等を行うこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10CA77B5" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A7043C" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00271941" w:rsidRPr="00A110AA" w14:paraId="045D7A3F" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56F63978" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00A110AA" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F07A662" w14:textId="77777777" w:rsidR="00271941" w:rsidRPr="00E47C1A" w:rsidRDefault="00271941" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>９が通所により行われ、あわせて10の評価等も行われた場合、10による通所に置き換えることがある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6213,58 +6170,58 @@
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA21FE" w:rsidRPr="00271941" w:rsidSect="00333115">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7078823C" w14:textId="77777777" w:rsidR="00DC430E" w:rsidRDefault="00DC430E">
+    <w:p w14:paraId="1A384BE9" w14:textId="77777777" w:rsidR="00130DEF" w:rsidRDefault="00130DEF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77A448C8" w14:textId="77777777" w:rsidR="00DC430E" w:rsidRDefault="00DC430E">
+    <w:p w14:paraId="26EDE53D" w14:textId="77777777" w:rsidR="00130DEF" w:rsidRDefault="00130DEF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -6337,58 +6294,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="692AA860" w14:textId="77777777" w:rsidR="00A44084" w:rsidRDefault="00A44084">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="248A66F5" w14:textId="77777777" w:rsidR="00A44084" w:rsidRDefault="00A44084">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07DB1EBC" w14:textId="77777777" w:rsidR="00DC430E" w:rsidRDefault="00DC430E">
+    <w:p w14:paraId="30CCE936" w14:textId="77777777" w:rsidR="00130DEF" w:rsidRDefault="00130DEF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B14BCB2" w14:textId="77777777" w:rsidR="00DC430E" w:rsidRDefault="00DC430E">
+    <w:p w14:paraId="7C11C790" w14:textId="77777777" w:rsidR="00130DEF" w:rsidRDefault="00130DEF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -8121,100 +8078,102 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1344477413">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1681589122">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="223295714">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1600455243">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1999142756">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00244428"/>
     <w:rsid w:val="00002A25"/>
     <w:rsid w:val="000052EA"/>
     <w:rsid w:val="00026B1F"/>
     <w:rsid w:val="000A0F58"/>
+    <w:rsid w:val="00130DEF"/>
     <w:rsid w:val="00142B95"/>
     <w:rsid w:val="00154BC2"/>
     <w:rsid w:val="001906EB"/>
     <w:rsid w:val="00196C5B"/>
     <w:rsid w:val="001A171E"/>
     <w:rsid w:val="001D2F48"/>
     <w:rsid w:val="001D5706"/>
     <w:rsid w:val="001E15AB"/>
     <w:rsid w:val="001F18C3"/>
     <w:rsid w:val="00201278"/>
+    <w:rsid w:val="00242940"/>
     <w:rsid w:val="00244428"/>
     <w:rsid w:val="00256CDD"/>
     <w:rsid w:val="00271941"/>
     <w:rsid w:val="00327246"/>
     <w:rsid w:val="003324BE"/>
     <w:rsid w:val="00333115"/>
     <w:rsid w:val="003D665A"/>
     <w:rsid w:val="003E2E25"/>
     <w:rsid w:val="00404699"/>
     <w:rsid w:val="004071B2"/>
     <w:rsid w:val="004307A1"/>
     <w:rsid w:val="00470EA3"/>
     <w:rsid w:val="00495737"/>
     <w:rsid w:val="00496908"/>
     <w:rsid w:val="004F6F79"/>
     <w:rsid w:val="00530EDE"/>
     <w:rsid w:val="005352BB"/>
     <w:rsid w:val="0054091D"/>
     <w:rsid w:val="00586101"/>
     <w:rsid w:val="005C0575"/>
     <w:rsid w:val="005E56D2"/>
     <w:rsid w:val="00657B11"/>
     <w:rsid w:val="00673CF3"/>
     <w:rsid w:val="006820CF"/>
     <w:rsid w:val="006930E5"/>
@@ -8232,50 +8191,51 @@
     <w:rsid w:val="007D2858"/>
     <w:rsid w:val="007F3F27"/>
     <w:rsid w:val="00815B17"/>
     <w:rsid w:val="00816369"/>
     <w:rsid w:val="00832646"/>
     <w:rsid w:val="008505FC"/>
     <w:rsid w:val="00884A2C"/>
     <w:rsid w:val="008879C1"/>
     <w:rsid w:val="008C245C"/>
     <w:rsid w:val="008F5F05"/>
     <w:rsid w:val="00900EAD"/>
     <w:rsid w:val="0091295F"/>
     <w:rsid w:val="00914621"/>
     <w:rsid w:val="009744F4"/>
     <w:rsid w:val="009824C6"/>
     <w:rsid w:val="00992ADF"/>
     <w:rsid w:val="00992D3A"/>
     <w:rsid w:val="0099688F"/>
     <w:rsid w:val="009D03BD"/>
     <w:rsid w:val="00A00373"/>
     <w:rsid w:val="00A13C79"/>
     <w:rsid w:val="00A44084"/>
     <w:rsid w:val="00AA21FE"/>
     <w:rsid w:val="00AD10C8"/>
     <w:rsid w:val="00AD6FC1"/>
+    <w:rsid w:val="00AD725B"/>
     <w:rsid w:val="00AE4E61"/>
     <w:rsid w:val="00B2731D"/>
     <w:rsid w:val="00B5430D"/>
     <w:rsid w:val="00B6271C"/>
     <w:rsid w:val="00B71D86"/>
     <w:rsid w:val="00B84F32"/>
     <w:rsid w:val="00BE2FA7"/>
     <w:rsid w:val="00BF5198"/>
     <w:rsid w:val="00C128EC"/>
     <w:rsid w:val="00C23EF2"/>
     <w:rsid w:val="00C3297C"/>
     <w:rsid w:val="00C74C57"/>
     <w:rsid w:val="00C76EB6"/>
     <w:rsid w:val="00C85A13"/>
     <w:rsid w:val="00CA4757"/>
     <w:rsid w:val="00CA6365"/>
     <w:rsid w:val="00CC4A8F"/>
     <w:rsid w:val="00CD57E2"/>
     <w:rsid w:val="00CD6B35"/>
     <w:rsid w:val="00D418CE"/>
     <w:rsid w:val="00D54BD0"/>
     <w:rsid w:val="00D7656D"/>
     <w:rsid w:val="00D8619D"/>
     <w:rsid w:val="00D952B9"/>
     <w:rsid w:val="00DB58E6"/>
@@ -8288,56 +8248,56 @@
     <w:rsid w:val="00F0302E"/>
     <w:rsid w:val="00F10157"/>
     <w:rsid w:val="00F1534F"/>
     <w:rsid w:val="00F23617"/>
     <w:rsid w:val="00F26459"/>
     <w:rsid w:val="00F92975"/>
     <w:rsid w:val="00FF745A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="63489" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B39AA04"/>
   <w15:docId w15:val="{BD812242-516B-4017-8E41-D8534C14EA10}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>