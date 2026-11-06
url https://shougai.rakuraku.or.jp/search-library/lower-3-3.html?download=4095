--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -4,157 +4,157 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DC63E2F" w14:textId="7F508B72" w:rsidR="00DC7628" w:rsidRPr="001A7FCE" w:rsidRDefault="00603D7E" w:rsidP="00DC7628">
+    <w:p w14:paraId="5DC63E2F" w14:textId="7F508B72" w:rsidR="00DC7628" w:rsidRPr="001A7FCE" w:rsidRDefault="00A02911" w:rsidP="00DC7628">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:pict w14:anchorId="3932D769">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-36.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
+          <v:shape id="_x0000_s2055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-36.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w14:paraId="48780457" w14:textId="3B30B4D6" w:rsidR="006A1D58" w:rsidRPr="006A1D58" w:rsidRDefault="006A1D58">
+                <w:p w14:paraId="48780457" w14:textId="6F716097" w:rsidR="006A1D58" w:rsidRPr="006A1D58" w:rsidRDefault="006A1D58">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r w:rsidR="00352480">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r w:rsidR="00352480">
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="00DC128D">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>下線部分は、令和</w:t>
                   </w:r>
-                  <w:r w:rsidR="00603D7E">
+                  <w:r w:rsidR="00AE7D4A">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>7</w:t>
+                    <w:t>８</w:t>
                   </w:r>
                   <w:r w:rsidR="00DC128D">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>年</w:t>
                   </w:r>
-                  <w:r w:rsidR="00603D7E">
+                  <w:r w:rsidR="00AE7D4A">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>１１</w:t>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:pict w14:anchorId="6E7EAC8F">
-          <v:rect id="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:226.95pt;margin-top:0;width:205.05pt;height:18pt;z-index:251657728" filled="f"/>
+          <v:rect id="_x0000_s2054" style="position:absolute;left:0;text-align:left;margin-left:226.95pt;margin-top:0;width:205.05pt;height:18pt;z-index:251657728" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00DC7628" w:rsidRPr="001A7FCE">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00DC7628" w:rsidRPr="006173FB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DC7628" w:rsidRPr="001A7FCE">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>就労移行支援を行う場合</w:t>
       </w:r>
@@ -176,67 +176,67 @@
       </w:r>
       <w:r w:rsidR="00FB2299">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>（川崎市</w:t>
       </w:r>
       <w:r w:rsidR="001A7FCE" w:rsidRPr="001A7FCE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00603D7E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00603D7E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194C8345" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="0002006A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27549AA7" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="002B0919" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2047,51 +2047,83 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>認められるもの</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A94B454" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00DC7628" w:rsidRDefault="00506A60">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、前３</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証を当該費用を支払った</w:t>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
       </w:r>
       <w:r w:rsidR="0061248C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し交付しなければならない。</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00DC7628">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05D6A00F" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00DC7628" w:rsidRDefault="00506A60">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
@@ -2471,1117 +2503,1033 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1D58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の苦情を受けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35CDB231" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="006A1D58" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1D58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　事業所は、提供した指定就労移行支援に関し、法の定めるところにより、市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは指定就労移行支援事業所の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F39C9BC" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00071EF6" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
+    <w:p w14:paraId="2F39C9BC" w14:textId="77777777" w:rsidR="00071EF6" w:rsidRPr="00AE7D4A" w:rsidRDefault="00071EF6" w:rsidP="00071EF6">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A1D58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４　事業所は、提供した指定就労移行支援に関し、法の定めるところにより、</w:t>
       </w:r>
       <w:r w:rsidR="007A217E" w:rsidRPr="006A1D58">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知</w:t>
       </w:r>
-      <w:r w:rsidR="007A217E" w:rsidRPr="006A1D58">
+      <w:r w:rsidR="007A217E" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>事等</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1D58">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が行う報告若しくは指定就労移行支援の提供の記録、帳簿書類その他の物件の提出若しくは提示の命令又は当該職員からの質問に応じ、及び利用者又はその家族からの苦情に関して</w:t>
       </w:r>
-      <w:r w:rsidR="007A217E" w:rsidRPr="006A1D58">
+      <w:r w:rsidR="007A217E" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
-      <w:r w:rsidR="00C257A5" w:rsidRPr="006A1D58">
+      <w:r w:rsidR="00C257A5" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が行う調査に協力するとともに、</w:t>
       </w:r>
-      <w:r w:rsidR="007A217E" w:rsidRPr="006A1D58">
+      <w:r w:rsidR="007A217E" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A1D58">
-[...12 lines deleted...]
-    <w:p w14:paraId="56FCF328" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="001F5A73" w:rsidRDefault="006F2DD0">
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FCF328" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="006F2DD0">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="001F5A73">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、社会福祉法第83条に規定する運営適正化委員会が同法第85条の規定により行う調査又はあっせんにできる限り協力する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410938C5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="001F5A73" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="410938C5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D3C558" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="007B2328" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="19D3C558" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk82790169"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk83113484"/>
-      <w:r w:rsidRPr="007B2328">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C468A65" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="6C468A65" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第15条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
-      <w:r w:rsidR="005A7F24" w:rsidRPr="00FF4960">
+      <w:r w:rsidR="005A7F24" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69384531" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
-[...13 lines deleted...]
-      <w:r w:rsidR="00626D47" w:rsidRPr="00FF4960">
+    <w:p w14:paraId="69384531" w14:textId="1D8AE1F3" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7D4A" w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="00626D47" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>選定し、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>設置すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC3566C" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FF4960">
+    <w:p w14:paraId="2EC3566C" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D73D1C" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00FF4960">
+    <w:p w14:paraId="16D73D1C" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し虐待の防止のための研修を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5026C6" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00603D7E" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="5A5026C6" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4FEC5E55" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00603D7E" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="4FEC5E55" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39EBCC01" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+    <w:p w14:paraId="39EBCC01" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FE1623" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+    <w:p w14:paraId="25FE1623" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体拘束その他利用者の行動を制限する行為（以下「身体拘束等」という。）を行わないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA3F30A" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+    <w:p w14:paraId="1FA3F30A" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAF948E" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00603D7E">
+    <w:p w14:paraId="6FAF948E" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、身体拘束等の適正化を図るため、次に掲げる措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE30831" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+    <w:p w14:paraId="3DE30831" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="525" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）身体拘束等の適正化のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について、従業者に周知徹底を図る。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BE1C56" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+    <w:p w14:paraId="49BE1C56" w14:textId="77777777" w:rsidR="0088161C" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）身体拘束等の適正化のための指針を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D51F599" w14:textId="77777777" w:rsidR="006A1D58" w:rsidRPr="00603D7E" w:rsidRDefault="0088161C" w:rsidP="0088161C">
+    <w:p w14:paraId="1D51F599" w14:textId="77777777" w:rsidR="006A1D58" w:rsidRPr="00AE7D4A" w:rsidRDefault="0088161C" w:rsidP="0088161C">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C47A6B3" w14:textId="77777777" w:rsidR="006A1D58" w:rsidRPr="006A1D58" w:rsidRDefault="006A1D58" w:rsidP="00362959">
+    <w:p w14:paraId="6C47A6B3" w14:textId="77777777" w:rsidR="006A1D58" w:rsidRPr="00AE7D4A" w:rsidRDefault="006A1D58" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6D104F" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="000E690E" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
+    <w:p w14:paraId="3F6D104F" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="00AE7D4A" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk215241774"/>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk215241611"/>
-      <w:r w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>に関する事項）</w:t>
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="56177B98" w14:textId="5FAA36D9" w:rsidR="00603D7E" w:rsidRPr="000E690E" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
+    <w:p w14:paraId="56177B98" w14:textId="5FAA36D9" w:rsidR="00603D7E" w:rsidRPr="00AE7D4A" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">条　</w:t>
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第17条　</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk215241793"/>
-      <w:r w:rsidRPr="000E690E">
-[...23 lines deleted...]
-    <w:p w14:paraId="5DED4857" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="000E690E" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業者は、事業所において感染症又は食中毒が発生し、又はまん延しないように、次の措置を講ずるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED4857" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="00AE7D4A" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk215241783"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="_Hlk215241625"/>
-      <w:r w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="000E690E">
-[...21 lines deleted...]
-    <w:p w14:paraId="72FD0E70" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="000E690E" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FD0E70" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="00AE7D4A" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...23 lines deleted...]
-    <w:p w14:paraId="711FE0E9" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="000E690E" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症及び食中毒の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="711FE0E9" w14:textId="77777777" w:rsidR="00603D7E" w:rsidRPr="00AE7D4A" w:rsidRDefault="00603D7E" w:rsidP="00603D7E">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>（３）事業所において、従業者に対し、感染症</w:t>
-[...15 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>（３）事業所において、従業者に対し、感染症及び食中毒の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="67527528" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="67527528" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="616564C2" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="616564C2" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D74F88" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="09D74F88" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、感染症や非常災害の発生時において、利用者に対して必要なサービスの提供を継続的に実施するための、及び非常時の体制で早期の業務再開を図るための計画（以下「業務継続</w:t>
       </w:r>
-      <w:r w:rsidR="0046767E" w:rsidRPr="00FF4960">
+      <w:r w:rsidR="0046767E" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画」という。）を策定し、当該業務継続計画に従い必要な措置を講ず</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2412BAD9" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="2412BAD9" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D96D146" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00FF4960" w:rsidRDefault="00362959" w:rsidP="00362959">
+    <w:p w14:paraId="7D96D146" w14:textId="77777777" w:rsidR="00362959" w:rsidRPr="00AE7D4A" w:rsidRDefault="00362959" w:rsidP="00362959">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF4960">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1DE75E59" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00362959" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="1DE75E59" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="501B2FCF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="001F5A73" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="501B2FCF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E05E9DF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00603D7E" w:rsidRDefault="001F5A73">
+    <w:p w14:paraId="3E05E9DF" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00603D7E">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、従業者の資質向上のため研修</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（第</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="006A1D58" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006A1D58" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条から前条に規定する研修の内容を含む。）</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の機会を次</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="00603D7E">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とおり設けるものとし、また、業務体制を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E9E968" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="002B4503" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="03E9E968" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">①　</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="001F5A73">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="002B4503">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>用後○ヶ月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FABE2A5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="002B4503" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="3FABE2A5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B4503">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">②　</w:t>
       </w:r>
-      <w:r w:rsidR="00D105ED" w:rsidRPr="002B4503">
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40229FB2" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="001F5A73" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="40229FB2" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B553BA5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="001F5A73" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="0B553BA5" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　従業者であった者に、業務上知り得た利用者又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDDE375" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="001F5A73" w:rsidRDefault="00D105ED">
+    <w:p w14:paraId="5FDDE375" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、従業者、設備・備品及</w:t>
       </w:r>
-      <w:r w:rsidR="00B375E5">
+      <w:r w:rsidR="00B375E5" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>び会計に関する諸記録を整備するとともに、当該記録を完結の日から５</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6BFA63" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="001F5A73" w:rsidRDefault="00D71947">
+    <w:p w14:paraId="5E6BFA63" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00AE7D4A" w:rsidRDefault="00D71947">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、利用者に対する指定就労移行支援の提供に関する次に掲げる記録を整理し当該指定就労移行支援を提供した日から</w:t>
       </w:r>
-      <w:r w:rsidR="00B375E5">
+      <w:r w:rsidR="00B375E5" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="006F2DD0">
+      <w:r w:rsidR="006F2DD0" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F717D9B" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="001F5A73" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="6F717D9B" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">①　</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="001F5A73">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>就労移行支援計画</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FEC94BF" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="001F5A73" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="6FEC94BF" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">②　</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="001F5A73">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>具体的なサービスの内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621363E3" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="001F5A73" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="621363E3" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">③　</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="001F5A73">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市町村への通知に係る記録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CEBE916" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="001F5A73" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
+    <w:p w14:paraId="1CEBE916" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="00AE7D4A" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F5A73">
+      <w:r w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">④　</w:t>
       </w:r>
-      <w:r w:rsidR="00D71947" w:rsidRPr="001F5A73">
+      <w:r w:rsidR="00D71947" w:rsidRPr="00AE7D4A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>身体拘束等に係る記録</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2159C0DE" w14:textId="77777777" w:rsidR="00D71947" w:rsidRPr="001F5A73" w:rsidRDefault="001F5A73" w:rsidP="001F5A73">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F5A73">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">⑤　</w:t>
       </w:r>
       <w:r w:rsidR="00D71947" w:rsidRPr="001F5A73">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -3862,809 +3810,784 @@
     <w:p w14:paraId="30EB054B" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00250711">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="220"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a9"/>
         <w:tblW w:w="9263" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="578"/>
         <w:gridCol w:w="7502"/>
         <w:gridCol w:w="1183"/>
       </w:tblGrid>
       <w:tr w:rsidR="00250711" w:rsidRPr="00592E02" w14:paraId="20BC754D" w14:textId="77777777" w:rsidTr="00D62494">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4336D774" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00592E02" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29F44DE1" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00592E02" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592E02">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C5C6C89" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00592E02" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00592E02">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>チェック（〇）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="71390268" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="1764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78ECC0EB" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>１</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DB1EF2F" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅で実施した訓練内容及び支援内容並びに訓練状況及び支援状況を川崎市から求められた場合には提出できる。その際、訓練状況及び支援状況について、在宅利用者の同意を得るなど、適切な手続きを経た上で、音声データ、動画ファイル又は静止画像等をセキュリティーが施された状態で保存し、川崎市から求められた場合には個人情報に配慮した上で、提出する。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E31A2A3" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="009057A2" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="5C534119" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="742"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="331E3CA7" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>２</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A09A9A9" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="14"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>職員が在宅訓練・支援の環境を整えるために必要な知識を身に付けていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FBE8DD0" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="1564068A" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00F54270" w14:textId="77777777" w:rsidR="00250711" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>３</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C027ACF" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅でのサービス利用であっても、定期的な通所が必要であるため、各サービス種別に求められる通常の設備基準を満たしていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="662E32E9" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="490BF361" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="1332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="395B9335" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>４</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="092B1F24" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>在宅でサービスを利用するに当たって必要な在宅利用者の自宅等の環境整備として、作業等に適したスペース・周辺環境の確保等に加え、通信端末や機器、回線の確保、コミュニケーションツールの導入、作業に必要な機器・道具の準備がされていること。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5656551C" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="2CB48597" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="972"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A84B2C4" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>５</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FCB03EF" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就労の機会を提供するとともに生産活動その他の活動の機会の提供を通じて、その知識及び能力の向上のために必要な訓練その他の必要な支援が行われるとともに、常に在宅利用者が行う作業活動、訓練等のメニューが確保されている。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A62D5E5" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="4F097F7F" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="636"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2475ABB4" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>６</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5148D48F" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>１日２回の連絡、助言又は進捗状況の確認等のその他の支援と日報の作成に加え、作業活動、訓練等の内容等に応じ、１日２回を超えた対応が可能である。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="720F4651" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="5C9CB30C" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A6CFE88" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>７</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="026D879E" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>緊急時の対応ができる。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF87491" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00B63FC4" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="0DAAE9C8" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="978"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="028DB213" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>８</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10F526CC" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>疑義照会等に対し、随時、訪問や連絡による必要な支援が提供できる体制を確保している。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DE13D0" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="0E650D9E" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D7619D" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E71042">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>９</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11C8BA93" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>事業所職員による訪問又は在宅利用者による通所又は電話・パソコン等のＩＣＴ機器の活用により、評価等を１週間につき１回は行うこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CAA5AAA" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="22E8742B" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55C8226A" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79DD294D" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>原則として月の利用日数のうち1日は事業所職員による訪問又は在宅利用者による通所により、在宅利用者の居宅又は事業所内において訓練目標の達成度の評価等を行うこと。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34866549" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A7043C" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00250711" w:rsidRPr="00A110AA" w14:paraId="66F24562" w14:textId="77777777" w:rsidTr="00D62494">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="578" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4ABD5682" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00A110AA" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:eastAsia="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7502" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CAC9E9A" w14:textId="77777777" w:rsidR="00250711" w:rsidRPr="00E47C1A" w:rsidRDefault="00250711" w:rsidP="00D62494">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47C1A">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>９が通所により行われ、あわせて10の評価等も行われた場合、10による通所に置き換えることがある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1183" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4691,58 +4614,58 @@
     <w:p w14:paraId="37C5C567" w14:textId="77777777" w:rsidR="00FF4960" w:rsidRPr="00250711" w:rsidRDefault="00FF4960" w:rsidP="00250711">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FF4960" w:rsidRPr="00250711" w:rsidSect="00DD6BC7">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51C39F1C" w14:textId="77777777" w:rsidR="00BE287B" w:rsidRDefault="00BE287B">
+    <w:p w14:paraId="78ECF362" w14:textId="77777777" w:rsidR="00A02911" w:rsidRDefault="00A02911">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A547CFE" w14:textId="77777777" w:rsidR="00BE287B" w:rsidRDefault="00BE287B">
+    <w:p w14:paraId="3B6A33D4" w14:textId="77777777" w:rsidR="00A02911" w:rsidRDefault="00A02911">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -4815,58 +4738,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64B30F82" w14:textId="77777777" w:rsidR="001A7FCE" w:rsidRDefault="001A7FCE">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4466E8BC" w14:textId="77777777" w:rsidR="001A7FCE" w:rsidRDefault="001A7FCE">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2DC12743" w14:textId="77777777" w:rsidR="00BE287B" w:rsidRDefault="00BE287B">
+    <w:p w14:paraId="37AF0ADB" w14:textId="77777777" w:rsidR="00A02911" w:rsidRDefault="00A02911">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73ACF78D" w14:textId="77777777" w:rsidR="00BE287B" w:rsidRDefault="00BE287B">
+    <w:p w14:paraId="279EB97E" w14:textId="77777777" w:rsidR="00A02911" w:rsidRDefault="00A02911">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -6507,199 +6430,200 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="746265833">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1374577158">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1497573273">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="100884359">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1292830433">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2056" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
-      <o:colormenu v:ext="edit" fillcolor="none" strokecolor="none [3213]"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C64D2"/>
     <w:rsid w:val="0002006A"/>
     <w:rsid w:val="00022376"/>
     <w:rsid w:val="00030A48"/>
     <w:rsid w:val="000340B9"/>
     <w:rsid w:val="000536C6"/>
     <w:rsid w:val="00071EF6"/>
     <w:rsid w:val="000F0BE1"/>
     <w:rsid w:val="00154F25"/>
     <w:rsid w:val="00196C5B"/>
     <w:rsid w:val="001A7FCE"/>
     <w:rsid w:val="001C1579"/>
     <w:rsid w:val="001F5A73"/>
     <w:rsid w:val="00250711"/>
     <w:rsid w:val="00281D98"/>
     <w:rsid w:val="002B0919"/>
     <w:rsid w:val="002B4503"/>
     <w:rsid w:val="00352480"/>
     <w:rsid w:val="00362959"/>
     <w:rsid w:val="003853B1"/>
     <w:rsid w:val="003A7068"/>
     <w:rsid w:val="003E0F2C"/>
     <w:rsid w:val="00435344"/>
     <w:rsid w:val="004664B9"/>
     <w:rsid w:val="0046767E"/>
     <w:rsid w:val="00472557"/>
+    <w:rsid w:val="00472F72"/>
     <w:rsid w:val="004E1C7F"/>
     <w:rsid w:val="004F250E"/>
     <w:rsid w:val="00506A60"/>
     <w:rsid w:val="005A1AA7"/>
     <w:rsid w:val="005A4A25"/>
     <w:rsid w:val="005A7F24"/>
     <w:rsid w:val="005C2296"/>
     <w:rsid w:val="005D57C2"/>
     <w:rsid w:val="00603D7E"/>
     <w:rsid w:val="0061248C"/>
     <w:rsid w:val="006173FB"/>
     <w:rsid w:val="00626D47"/>
     <w:rsid w:val="006926B2"/>
     <w:rsid w:val="006A1628"/>
     <w:rsid w:val="006A1D58"/>
     <w:rsid w:val="006F2DD0"/>
     <w:rsid w:val="00720BBE"/>
     <w:rsid w:val="007329C9"/>
     <w:rsid w:val="00764980"/>
     <w:rsid w:val="007A217E"/>
     <w:rsid w:val="007C64D2"/>
     <w:rsid w:val="00817EE3"/>
     <w:rsid w:val="00840857"/>
     <w:rsid w:val="00853EAB"/>
     <w:rsid w:val="00880193"/>
     <w:rsid w:val="0088161C"/>
     <w:rsid w:val="008916CC"/>
     <w:rsid w:val="008C755B"/>
     <w:rsid w:val="0090751C"/>
     <w:rsid w:val="00937C19"/>
     <w:rsid w:val="009E3CC2"/>
+    <w:rsid w:val="00A02911"/>
     <w:rsid w:val="00A34ECF"/>
     <w:rsid w:val="00AA0CF5"/>
     <w:rsid w:val="00AA5920"/>
+    <w:rsid w:val="00AE7D4A"/>
     <w:rsid w:val="00B03EC2"/>
     <w:rsid w:val="00B375E5"/>
     <w:rsid w:val="00B91252"/>
     <w:rsid w:val="00BE287B"/>
     <w:rsid w:val="00BF53B6"/>
     <w:rsid w:val="00C01722"/>
     <w:rsid w:val="00C05DA7"/>
     <w:rsid w:val="00C257A5"/>
     <w:rsid w:val="00C305DE"/>
     <w:rsid w:val="00C94E75"/>
     <w:rsid w:val="00CA74EE"/>
     <w:rsid w:val="00CD13CD"/>
     <w:rsid w:val="00D105ED"/>
     <w:rsid w:val="00D71947"/>
     <w:rsid w:val="00D91175"/>
     <w:rsid w:val="00DC128D"/>
     <w:rsid w:val="00DC7628"/>
     <w:rsid w:val="00DD2435"/>
     <w:rsid w:val="00DD6BC7"/>
     <w:rsid w:val="00E23003"/>
     <w:rsid w:val="00E67B3E"/>
     <w:rsid w:val="00ED5790"/>
     <w:rsid w:val="00F00F26"/>
     <w:rsid w:val="00F24D1F"/>
     <w:rsid w:val="00F42CF7"/>
     <w:rsid w:val="00F465D4"/>
     <w:rsid w:val="00F914ED"/>
     <w:rsid w:val="00FA22B5"/>
     <w:rsid w:val="00FB2299"/>
     <w:rsid w:val="00FD4846"/>
     <w:rsid w:val="00FF4960"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2056" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
-      <o:colormenu v:ext="edit" fillcolor="none" strokecolor="none [3213]"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="464E5846"/>
   <w15:docId w15:val="{C846BBEF-C995-4556-8395-729A710B90FF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>