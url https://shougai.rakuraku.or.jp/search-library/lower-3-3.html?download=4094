--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="603D49A4" w14:textId="170473A4" w:rsidR="00EC6C60" w:rsidRPr="00332342" w:rsidRDefault="000658C5" w:rsidP="00EC6C60">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="654DC6E1" wp14:editId="73D3948E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>394970</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-450850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4597400" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="テキスト ボックス 2"/>
                 <wp:cNvGraphicFramePr>
@@ -67,208 +67,208 @@
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="061A55B9" w14:textId="2E186FC4" w:rsidR="000658C5" w:rsidRPr="006A1D58" w:rsidRDefault="000658C5" w:rsidP="000658C5">
+                          <w:p w14:paraId="061A55B9" w14:textId="7DBF8B5A" w:rsidR="000658C5" w:rsidRPr="006A1D58" w:rsidRDefault="000658C5" w:rsidP="000658C5">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r w:rsidR="004F3C1A">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>下線部分は、令和</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FA7E3E">
+                            <w:r w:rsidR="00175A82">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>７</w:t>
+                              <w:t>８</w:t>
                             </w:r>
                             <w:r w:rsidR="004F3C1A">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>年</w:t>
                             </w:r>
-                            <w:r w:rsidR="00FA7E3E">
+                            <w:r w:rsidR="00175A82">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>１１</w:t>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="654DC6E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.1pt;margin-top:-35.5pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQCssAPV4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUhsrd0UJVWIUyEQAwhRtXRgdGM3jhqfQ+zW4d9zTDDe&#10;e4/ej2o9uZ5dzBg6jxIWcwHMYON1h62E/cfzbAUsRIVa9R6NhG8TYF1fX1Wq1D7h1lx2sWVkgqFU&#10;EmyMQ8l5aKxxKsz9YJB+Rz86FekcW65Hlcjc9TwTIudOdUgJVg3m0ZrmtDs7CZun1/zLFmm/vXtP&#10;6Wg/xfLl7STl7c30cA8smin+wfBbn6pDTZ0O/ow6sF5CnmVESpgVC9pEQLHKSTmQki0F8Lri/yfU&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC4Wgv/MgIAAGAEAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCssAPV4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAIwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="061A55B9" w14:textId="2E186FC4" w:rsidR="000658C5" w:rsidRPr="006A1D58" w:rsidRDefault="000658C5" w:rsidP="000658C5">
+                    <w:p w14:paraId="061A55B9" w14:textId="7DBF8B5A" w:rsidR="000658C5" w:rsidRPr="006A1D58" w:rsidRDefault="000658C5" w:rsidP="000658C5">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r w:rsidR="004F3C1A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>下線部分は、令和</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FA7E3E">
+                      <w:r w:rsidR="00175A82">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>７</w:t>
+                        <w:t>８</w:t>
                       </w:r>
                       <w:r w:rsidR="004F3C1A">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>年</w:t>
                       </w:r>
-                      <w:r w:rsidR="00FA7E3E">
+                      <w:r w:rsidR="00175A82">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>１１</w:t>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="002B5383" w:rsidRPr="00332342">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -316,51 +316,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4C0B4BE1" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:193.95pt;margin-top:0;width:237.75pt;height:18pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPtBQjBQIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xolzZqulp1WYS0&#10;XKSFD3AdJ7FwPGbsNi1fz9jpdit4Q+TB8mTsM3POHK9vj4NhB4Veg615Mcs5U1ZCo21X8+/fHt4s&#10;OfNB2EYYsKrmJ+X57eb1q/XoKlVCD6ZRyAjE+mp0Ne9DcFWWedmrQfgZOGUp2QIOIlCIXdagGAl9&#10;MFmZ5zfZCNg4BKm8p7/3U5JvEn7bKhm+tK1XgZmaU28hrZjWXVyzzVpUHQrXa3luQ/xDF4PQlope&#10;oO5FEGyP+i+oQUsED22YSRgyaFstVeJAbIr8DzZPvXAqcSFxvLvI5P8frPx8eHJfMbbu3SPIH55Z&#10;2PbCduoOEcZeiYbKFVGobHS+ulyIgaerbDd+goZGK/YBkgbHFocISOzYMUl9ukitjoFJ+vk2L1bz&#10;csGZpFxZLm/yNItMVM+3HfrwQcHA4qbmSKNM6OLw6EPsRlTPR2IxCw/amDROY9lY89WC4BMvMLqJ&#10;yRRgt9saZAcRDZG+RI3oXx8bdCBbGj3UfHk5JKqoxnvbpCpBaDPtqRNjz/JERaL5fLWD5kTqIEye&#10;ozdCmx7wF2cj+a3m/udeoOLMfLSk8KqYz6NBUzBfvCspwOvM7jojrCSomgfOpu02TKbeO9RdT5WK&#10;xN3CHU2l1Umwl67OzZKnko5n/0fTXsfp1Msr3fwGAAD//wMAUEsDBBQABgAIAAAAIQBkdkU+3AAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqAOFEEKcKiB6rdSCBNzceLGj&#10;xusodpvw9ywnOM7OaOZttZp9L044xi6QgutFBgKpDaYjq+DtdX1VgIhJk9F9IFTwjRFW9flZpUsT&#10;JtriaZes4BKKpVbgUhpKKWPr0Ou4CAMSe19h9DqxHK00o5643PfyJsty6XVHvOD0gM8O28Pu6BW8&#10;DJ+b5s5G2bwn93EIT9PabaxSlxdz8wgi4Zz+wvCLz+hQM9M+HMlE0StYFvcPHFXAH7Fd5MtbEHu+&#10;5xnIupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+0FCMFAgAA7QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGR2RT7cAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f"/>
+              <v:rect w14:anchorId="517C9CC6" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:193.95pt;margin-top:0;width:237.75pt;height:18pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPtBQjBQIAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/01xolzZqulp1WYS0&#10;XKSFD3AdJ7FwPGbsNi1fz9jpdit4Q+TB8mTsM3POHK9vj4NhB4Veg615Mcs5U1ZCo21X8+/fHt4s&#10;OfNB2EYYsKrmJ+X57eb1q/XoKlVCD6ZRyAjE+mp0Ne9DcFWWedmrQfgZOGUp2QIOIlCIXdagGAl9&#10;MFmZ5zfZCNg4BKm8p7/3U5JvEn7bKhm+tK1XgZmaU28hrZjWXVyzzVpUHQrXa3luQ/xDF4PQlope&#10;oO5FEGyP+i+oQUsED22YSRgyaFstVeJAbIr8DzZPvXAqcSFxvLvI5P8frPx8eHJfMbbu3SPIH55Z&#10;2PbCduoOEcZeiYbKFVGobHS+ulyIgaerbDd+goZGK/YBkgbHFocISOzYMUl9ukitjoFJ+vk2L1bz&#10;csGZpFxZLm/yNItMVM+3HfrwQcHA4qbmSKNM6OLw6EPsRlTPR2IxCw/amDROY9lY89WC4BMvMLqJ&#10;yRRgt9saZAcRDZG+RI3oXx8bdCBbGj3UfHk5JKqoxnvbpCpBaDPtqRNjz/JERaL5fLWD5kTqIEye&#10;ozdCmx7wF2cj+a3m/udeoOLMfLSk8KqYz6NBUzBfvCspwOvM7jojrCSomgfOpu02TKbeO9RdT5WK&#10;xN3CHU2l1Umwl67OzZKnko5n/0fTXsfp1Msr3fwGAAD//wMAUEsDBBQABgAIAAAAIQBkdkU+3AAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqAOFEEKcKiB6rdSCBNzceLGj&#10;xusodpvw9ywnOM7OaOZttZp9L044xi6QgutFBgKpDaYjq+DtdX1VgIhJk9F9IFTwjRFW9flZpUsT&#10;JtriaZes4BKKpVbgUhpKKWPr0Ou4CAMSe19h9DqxHK00o5643PfyJsty6XVHvOD0gM8O28Pu6BW8&#10;DJ+b5s5G2bwn93EIT9PabaxSlxdz8wgi4Zz+wvCLz+hQM9M+HMlE0StYFvcPHFXAH7Fd5MtbEHu+&#10;5xnIupL/+esfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA+0FCMFAgAA7QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGR2RT7cAAAABwEAAA8A&#10;AAAAAAAAAAAAAAAAXwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00EC6C60" w:rsidRPr="00332342">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">作成例　</w:t>
       </w:r>
       <w:r w:rsidR="00EC6C60" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EC6C60" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
@@ -2010,51 +2010,83 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が適当と認められるもの</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70CBB664" w14:textId="77777777" w:rsidR="00F44C6D" w:rsidRPr="00B6569C" w:rsidRDefault="00766E5B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、前３</w:t>
       </w:r>
       <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証を当該費用を支払った</w:t>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
       </w:r>
       <w:r w:rsidR="00442FAF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し交付しなければならない。</w:t>
       </w:r>
       <w:r w:rsidR="00F44C6D" w:rsidRPr="00B6569C">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5221004E" w14:textId="77777777" w:rsidR="00F44C6D" w:rsidRPr="00B6569C" w:rsidRDefault="00766E5B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
@@ -2602,63 +2634,79 @@
       </w:r>
       <w:r w:rsidR="009D6F51" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
       <w:r w:rsidR="00995B46" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F15986A" w14:textId="77777777" w:rsidR="00F61011" w:rsidRPr="005A4F66" w:rsidRDefault="00F61011" w:rsidP="00F61011">
+    <w:p w14:paraId="6F15986A" w14:textId="45663359" w:rsidR="00F61011" w:rsidRPr="005A4F66" w:rsidRDefault="00F61011" w:rsidP="00F61011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、設置すること。</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F66">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A851265" w14:textId="77777777" w:rsidR="00F61011" w:rsidRPr="005A4F66" w:rsidRDefault="00F61011" w:rsidP="00F61011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1F7825" w14:textId="77777777" w:rsidR="00F61011" w:rsidRPr="005A4F66" w:rsidRDefault="00F61011" w:rsidP="00F61011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -2822,267 +2870,180 @@
     <w:p w14:paraId="266D8282" w14:textId="77777777" w:rsidR="00992CE3" w:rsidRPr="00FA7E3E" w:rsidRDefault="005A244F" w:rsidP="005A244F">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA7E3E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52347AAF" w14:textId="77777777" w:rsidR="00992CE3" w:rsidRPr="00992CE3" w:rsidRDefault="00992CE3" w:rsidP="00F61011">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0935D71B" w14:textId="77777777" w:rsidR="00FA7E3E" w:rsidRPr="000E690E" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
+    <w:p w14:paraId="0935D71B" w14:textId="77777777" w:rsidR="00FA7E3E" w:rsidRPr="00175A82" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk215241774"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk215241896"/>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk215241611"/>
-      <w:r w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>に関する事項）</w:t>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="7189CFA4" w14:textId="01394D59" w:rsidR="00FA7E3E" w:rsidRPr="000E690E" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
+    <w:p w14:paraId="7189CFA4" w14:textId="01394D59" w:rsidR="00FA7E3E" w:rsidRPr="00175A82" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">条　</w:t>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第17条　</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk215241793"/>
-      <w:r w:rsidRPr="000E690E">
-[...23 lines deleted...]
-    <w:p w14:paraId="4EEFC68E" w14:textId="77777777" w:rsidR="00FA7E3E" w:rsidRPr="000E690E" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業者は、事業所において感染症又は食中毒が発生し、又はまん延しないように、次の措置を講ずるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEFC68E" w14:textId="77777777" w:rsidR="00FA7E3E" w:rsidRPr="00175A82" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk215241783"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk215241625"/>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA118B7" w14:textId="77777777" w:rsidR="00FA7E3E" w:rsidRPr="00175A82" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症及び食中毒の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423E0A3C" w14:textId="77777777" w:rsidR="00FA7E3E" w:rsidRPr="000E690E" w:rsidRDefault="00FA7E3E" w:rsidP="00FA7E3E">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00175A82">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症及び食中毒の予防及びま</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）事業所における感染症</w:t>
-[...95 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>ん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="00FBA6E6" w14:textId="77777777" w:rsidR="00F61011" w:rsidRPr="00FA7E3E" w:rsidRDefault="00F61011" w:rsidP="00F61011">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="513E6DB7" w14:textId="77777777" w:rsidR="00F61011" w:rsidRPr="005A4F66" w:rsidRDefault="00F61011" w:rsidP="00F61011">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -3741,58 +3702,58 @@
     <w:p w14:paraId="1F4997B5" w14:textId="77777777" w:rsidR="00F44C6D" w:rsidRPr="00843602" w:rsidRDefault="00F44C6D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F44C6D" w:rsidRPr="00843602">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DA94429" w14:textId="77777777" w:rsidR="00B41FC2" w:rsidRDefault="00B41FC2">
+    <w:p w14:paraId="079B31B6" w14:textId="77777777" w:rsidR="0072529E" w:rsidRDefault="0072529E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C73CF49" w14:textId="77777777" w:rsidR="00B41FC2" w:rsidRDefault="00B41FC2">
+    <w:p w14:paraId="043514EB" w14:textId="77777777" w:rsidR="0072529E" w:rsidRDefault="0072529E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -3865,58 +3826,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6228FCAC" w14:textId="77777777" w:rsidR="005A702B" w:rsidRDefault="005A702B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="597239CF" w14:textId="77777777" w:rsidR="005A702B" w:rsidRDefault="005A702B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="014C65A1" w14:textId="77777777" w:rsidR="00B41FC2" w:rsidRDefault="00B41FC2">
+    <w:p w14:paraId="300F2EC3" w14:textId="77777777" w:rsidR="0072529E" w:rsidRDefault="0072529E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36FA97B0" w14:textId="77777777" w:rsidR="00B41FC2" w:rsidRDefault="00B41FC2">
+    <w:p w14:paraId="79CEBA75" w14:textId="77777777" w:rsidR="0072529E" w:rsidRDefault="0072529E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -5675,128 +5636,131 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1195462784">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1262496587">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="175464127">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="665285312">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="224337560">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D1CAE"/>
     <w:rsid w:val="00025839"/>
     <w:rsid w:val="000658C5"/>
     <w:rsid w:val="000C3CEF"/>
     <w:rsid w:val="000D58B8"/>
     <w:rsid w:val="00102B5A"/>
     <w:rsid w:val="00120DFC"/>
     <w:rsid w:val="001412B2"/>
     <w:rsid w:val="0015755D"/>
+    <w:rsid w:val="001645D8"/>
+    <w:rsid w:val="00175A82"/>
     <w:rsid w:val="0017645C"/>
     <w:rsid w:val="001811DE"/>
     <w:rsid w:val="00187B51"/>
     <w:rsid w:val="00196C5B"/>
     <w:rsid w:val="001C0C16"/>
     <w:rsid w:val="001C74FF"/>
     <w:rsid w:val="001F2CBE"/>
     <w:rsid w:val="002752DE"/>
     <w:rsid w:val="00280CF4"/>
     <w:rsid w:val="00296F18"/>
     <w:rsid w:val="002B5383"/>
     <w:rsid w:val="002C6223"/>
     <w:rsid w:val="0030470C"/>
     <w:rsid w:val="00312AB0"/>
     <w:rsid w:val="00320130"/>
     <w:rsid w:val="00332342"/>
     <w:rsid w:val="0037326D"/>
     <w:rsid w:val="003A7644"/>
     <w:rsid w:val="003D1CAE"/>
     <w:rsid w:val="003F5631"/>
     <w:rsid w:val="004327B0"/>
     <w:rsid w:val="00442FAF"/>
     <w:rsid w:val="00481C7B"/>
     <w:rsid w:val="004F3C1A"/>
     <w:rsid w:val="0057093F"/>
     <w:rsid w:val="00573821"/>
     <w:rsid w:val="005A244F"/>
     <w:rsid w:val="005A4F66"/>
     <w:rsid w:val="005A54BA"/>
     <w:rsid w:val="005A702B"/>
     <w:rsid w:val="005F405E"/>
     <w:rsid w:val="00680220"/>
     <w:rsid w:val="006B3627"/>
     <w:rsid w:val="006D6988"/>
+    <w:rsid w:val="0072529E"/>
     <w:rsid w:val="007347E6"/>
     <w:rsid w:val="00766E5B"/>
     <w:rsid w:val="00770487"/>
     <w:rsid w:val="00823E34"/>
     <w:rsid w:val="00843602"/>
     <w:rsid w:val="008958BE"/>
     <w:rsid w:val="008D0483"/>
     <w:rsid w:val="008D6934"/>
     <w:rsid w:val="00900973"/>
     <w:rsid w:val="00906587"/>
     <w:rsid w:val="009218D0"/>
     <w:rsid w:val="00963F81"/>
     <w:rsid w:val="00975FD4"/>
     <w:rsid w:val="009907B9"/>
     <w:rsid w:val="00992CE3"/>
     <w:rsid w:val="00995B46"/>
     <w:rsid w:val="009A1366"/>
     <w:rsid w:val="009D6F51"/>
     <w:rsid w:val="00A02857"/>
     <w:rsid w:val="00A26634"/>
     <w:rsid w:val="00A31423"/>
     <w:rsid w:val="00A33ACB"/>
     <w:rsid w:val="00AC5ACD"/>
     <w:rsid w:val="00B41FC2"/>
     <w:rsid w:val="00B6569C"/>
@@ -5822,56 +5786,56 @@
     <w:rsid w:val="00F14E03"/>
     <w:rsid w:val="00F44C6D"/>
     <w:rsid w:val="00F61011"/>
     <w:rsid w:val="00FA7E3E"/>
     <w:rsid w:val="00FB4F5D"/>
     <w:rsid w:val="00FD5534"/>
     <w:rsid w:val="00FD7043"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="27810360"/>
   <w15:docId w15:val="{4656AFF8-2AC8-4D4C-8F79-6BA1A0927EF2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>