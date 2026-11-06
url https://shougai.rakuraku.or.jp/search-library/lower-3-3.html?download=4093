--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -4,239 +4,263 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2BCA1CD1" w14:textId="06394E16" w:rsidR="000815DD" w:rsidRPr="00332342" w:rsidRDefault="00115222" w:rsidP="000815DD">
+    <w:p w14:paraId="2BCA1CD1" w14:textId="06394E16" w:rsidR="000815DD" w:rsidRPr="00332342" w:rsidRDefault="002D103A" w:rsidP="000815DD">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="70A72FC2">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:329.4pt;margin-top:-37.1pt;width:64pt;height:24pt;z-index:251661312;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixZCx2UphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5qObme&#10;ncwYOo8S5jMBzGDjdYethO3H89UtsBAVatV7NBK+TYBlfX5WqVL7hGtz2sSWUQiGUkmwMQ4l56Gx&#10;xqkw84NBuu396FSkcWy5HlWicNfzTIiCO9UhfbBqMI/WNIfN0Ul4f3otvuwibdfXbynt7afIX1YH&#10;KS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQpZnOaESFjl1IuDupqDFjshsLoDXFf9fof4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDn7pGMCAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="black [3213]">
+          <v:shape id="テキスト ボックス 2" o:spid="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:329.4pt;margin-top:-37.1pt;width:64pt;height:24pt;z-index:251661312;visibility:visible;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixZCx2UphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5qObme&#10;ncwYOo8S5jMBzGDjdYethO3H89UtsBAVatV7NBK+TYBlfX5WqVL7hGtz2sSWUQiGUkmwMQ4l56Gx&#10;xqkw84NBuu396FSkcWy5HlWicNfzTIiCO9UhfbBqMI/WNIfN0Ul4f3otvuwibdfXbynt7afIX1YH&#10;KS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQpZnOaESFjl1IuDupqDFjshsLoDXFf9fof4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDn7pGMCAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
                 <w:p w14:paraId="1426C13A" w14:textId="77777777" w:rsidR="006421C7" w:rsidRPr="006A1D58" w:rsidRDefault="00A73931" w:rsidP="006421C7">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>新規作成</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="58E0126C">
-          <v:rect id="Rectangle 6" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:194.95pt;margin-top:.5pt;width:237.75pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSIYLWeAIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvL0q6Nlk5T0yKk&#10;ARODH+DaTmPh2MZ2m46J/87ZaUvLviBEPiS+3Pn8PHfP+fZu30m049YJrSqcXaUYcUU1E2pT4a9f&#10;VqMpRs4TxYjUilf4mTt8N3/75rY3Jc91qyXjFkES5creVLj13pRJ4mjLO+KutOEKnI22HfFg2k3C&#10;LOkheyeTPE0nSa8tM1ZT7hz8rQcnnsf8TcOp/9Q0jnskKwzYfHzb+F6HdzK/JeXGEtMKeoBB/gFF&#10;R4SCQ0+pauIJ2lrxKlUnqNVON/6K6i7RTSMojxyATZb+weapJYZHLlAcZ05lcv8vLf24e7RIMOgd&#10;Rop00KLPUDSiNpKjSShPb1wJUU/m0QaCzjxo+s0hpRctRPF7a3XfcsIAVBbik4sNwXCwFa37D5pB&#10;drL1OlZq39guJIQaoH1syPOpIXzvEYWf12k2K/IxRhR8eT6dpLFjCSmPu411/h3XHQqLClvAHrOT&#10;3YPzAQ0pjyHhMKVXQsrYdKlQX+HZGNJHXloKFpzRsJv1Qlq0I0E28YnUgP55WCc8iFeKrsLTUxAp&#10;QzWWisVTPBFyWAMSqUJyIAfYDqtBJC+zdLacLqfFqMgny1GR1vXofrUoRpNVdjOur+vFos5+BpxZ&#10;UbaCMa4C1KNgs+LvBHEYnUFqJ8leUHLnzFfxec08uYQRqwysjt/ILsogdH5Q0FqzZ1CB1cMEwo0B&#10;i1bbHxj1MH0Vdt+3xHKM5HsFSpplRRHGNRrF+CYHw5571uceoiikqrDHaFgu/DDiW2PFpoWTsthj&#10;pe9BfY2IwgjKHFAdNAsTFhkcboMwwud2jPp9Z81/AQAA//8DAFBLAwQUAAYACAAAACEAeIV0stwA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjDo20a4lQB0W0lClJh58aD&#10;HTUeR7HbhL9nWMFydK7unFuuJ9+JMw6xDaTgdpaBQGqCackqeH/b3OQgYtJkdBcIFXxjhHV1eVHq&#10;woSRXvG8S1ZwCcVCK3Ap9YWUsXHodZyFHonZVxi8TnwOVppBj1zuO3mXZQvpdUv8wekenx02x93J&#10;K3jpP7f13EZZ75P7OIanceO2Vqnrq6l+BJFwSn9h+NVndajY6RBOZKLoFNznqxVHGfAk5vli/gDi&#10;wGCZgaxK+X9A9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSIYLWeAIAAPsEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB4hXSy3AAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f"/>
+          <v:rect id="Rectangle 6" o:spid="_x0000_s2057" style="position:absolute;left:0;text-align:left;margin-left:194.95pt;margin-top:.5pt;width:237.75pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSIYLWeAIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v0zAQ/o7Ef7D8vcvL0q6Nlk5T0yKk&#10;ARODH+DaTmPh2MZ2m46J/87ZaUvLviBEPiS+3Pn8PHfP+fZu30m049YJrSqcXaUYcUU1E2pT4a9f&#10;VqMpRs4TxYjUilf4mTt8N3/75rY3Jc91qyXjFkES5creVLj13pRJ4mjLO+KutOEKnI22HfFg2k3C&#10;LOkheyeTPE0nSa8tM1ZT7hz8rQcnnsf8TcOp/9Q0jnskKwzYfHzb+F6HdzK/JeXGEtMKeoBB/gFF&#10;R4SCQ0+pauIJ2lrxKlUnqNVON/6K6i7RTSMojxyATZb+weapJYZHLlAcZ05lcv8vLf24e7RIMOgd&#10;Rop00KLPUDSiNpKjSShPb1wJUU/m0QaCzjxo+s0hpRctRPF7a3XfcsIAVBbik4sNwXCwFa37D5pB&#10;drL1OlZq39guJIQaoH1syPOpIXzvEYWf12k2K/IxRhR8eT6dpLFjCSmPu411/h3XHQqLClvAHrOT&#10;3YPzAQ0pjyHhMKVXQsrYdKlQX+HZGNJHXloKFpzRsJv1Qlq0I0E28YnUgP55WCc8iFeKrsLTUxAp&#10;QzWWisVTPBFyWAMSqUJyIAfYDqtBJC+zdLacLqfFqMgny1GR1vXofrUoRpNVdjOur+vFos5+BpxZ&#10;UbaCMa4C1KNgs+LvBHEYnUFqJ8leUHLnzFfxec08uYQRqwysjt/ILsogdH5Q0FqzZ1CB1cMEwo0B&#10;i1bbHxj1MH0Vdt+3xHKM5HsFSpplRRHGNRrF+CYHw5571uceoiikqrDHaFgu/DDiW2PFpoWTsthj&#10;pe9BfY2IwgjKHFAdNAsTFhkcboMwwud2jPp9Z81/AQAA//8DAFBLAwQUAAYACAAAACEAeIV0stwA&#10;AAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjDo20a4lQB0W0lClJh58aD&#10;HTUeR7HbhL9nWMFydK7unFuuJ9+JMw6xDaTgdpaBQGqCackqeH/b3OQgYtJkdBcIFXxjhHV1eVHq&#10;woSRXvG8S1ZwCcVCK3Ap9YWUsXHodZyFHonZVxi8TnwOVppBj1zuO3mXZQvpdUv8wekenx02x93J&#10;K3jpP7f13EZZ75P7OIanceO2Vqnrq6l+BJFwSn9h+NVndajY6RBOZKLoFNznqxVHGfAk5vli/gDi&#10;wGCZgaxK+X9A9QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDSIYLWeAIAAPsEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB4hXSy3AAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA2wUAAAAA&#10;" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="000815DD" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A278E6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>自立訓練（機能</w:t>
       </w:r>
       <w:r w:rsidR="000815DD" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>訓練）</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00115222">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>を行う場合</w:t>
       </w:r>
       <w:r w:rsidR="000815DD" w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000815DD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>（川崎市）202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00115222">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="000815DD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00115222">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C0596B" w14:textId="77777777" w:rsidR="000815DD" w:rsidRPr="00B6569C" w:rsidRDefault="000815DD" w:rsidP="000815DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05330909" w14:textId="1A87AEAF" w:rsidR="000815DD" w:rsidRPr="00B6569C" w:rsidRDefault="00115222" w:rsidP="000815DD">
+    <w:p w14:paraId="05330909" w14:textId="1A87AEAF" w:rsidR="000815DD" w:rsidRPr="00B6569C" w:rsidRDefault="002D103A" w:rsidP="000815DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="305FD0E1">
-          <v:shape id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.55pt;margin-top:-72.5pt;width:362pt;height:24pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixpGWWUphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5qObme&#10;ncwYOo8SspkAZrDxusNWwvbj+WoBLESFWvUejYRvE2BZn59VqtQ+4dqcNrFlFIKhVBJsjEPJeWis&#10;cSrM/GCQbns/OhVpHFuuR5Uo3PU8F6LgTnVIH6wazKM1zWFzdBLen16LL3ubtuv5W0p7+ymuX1YH&#10;KS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQp4vMkIlFAV1IuDuJqfFjshsLoDXFf9fof4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDn7pGMCAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="black [3213]">
+          <v:shape id="_x0000_s2060" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.55pt;margin-top:-72.5pt;width:362pt;height:24pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwOfukYwIAAJYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WDOemW9mvvFkdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqM&#10;tbaSeFDtKqssaQFdimyY5y+yVtvKWE2Zc3B7nYx4HvHrmlH/rq4d80iUGGrz8bTxXIYzm89IsbLE&#10;NJweyiD/UIUkXEHSI9Q18QStLf8LSnJqtdO1P6NaZrquOWWxB+hmkP/RzV1DDIu9ADnOHGly/w+W&#10;vt28t4hXJR5ipIiEEfX7r/3uR7/71e+/oX7/vd/v+91P0NEw0NUaV0DUnYE4373UHYw9tu7Mjaaf&#10;HFL6qiFqxS6t1W3DSAXlDkJkdhKacFwAWba3uoK8ZO11BOpqKwOXwA4CdBjb9jgq1nlE4XI0np6P&#10;cjBRsD3PRxOQQwpS3Ecb6/xrpiUKQoktPIWITjY3zifXe5eQzGnBqwUXIip2tbwSFm0IPJtF/A7o&#10;j9yEQm2Jp+PhOBHwCCK8YHYE8V0iSawldJuAB3n4AjAp4B4earq/7yQuQYCIfT3KLLmHtRFclhg6&#10;P6IEtl+pKiJ6wkWSgRShDvQHxhP3vlt24BhmstTVFgZhdVoPWGcQGm2/YNTCapTYfV4TyzASbxQM&#10;83w0nI5hl6IymUxhCvbUsDwxEEUBqMQeoyRe+bR9a2P5qoE8iRelL2H8NY+TeajpUDU8/sjBYVHD&#10;dp3q0evhdzL/DQAA//8DAFBLAwQUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMAyG70i8Q2QkbixpGWWUphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5qObme&#10;ncwYOo8SspkAZrDxusNWwvbj+WoBLESFWvUejYRvE2BZn59VqtQ+4dqcNrFlFIKhVBJsjEPJeWis&#10;cSrM/GCQbns/OhVpHFuuR5Uo3PU8F6LgTnVIH6wazKM1zWFzdBLen16LL3ubtuv5W0p7+ymuX1YH&#10;KS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQp4vMkIlFAV1IuDuJqfFjshsLoDXFf9fof4BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMDn7pGMCAACWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgzvi9+AAAAAKAQAADwAAAAAAAAAAAAAAAAC9BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w14:paraId="1FAC4CCB" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="006A1D58" w:rsidRDefault="00115222" w:rsidP="00115222">
+                <w:p w14:paraId="1FAC4CCB" w14:textId="5AD97ABB" w:rsidR="00115222" w:rsidRPr="006A1D58" w:rsidRDefault="00115222" w:rsidP="00115222">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>下線部分は、令和７年１１</w:t>
+                    <w:t>下線部分は、令和</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002434DC">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>８</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002434DC">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="11EE435D" w14:textId="77777777" w:rsidR="000815DD" w:rsidRPr="00AC5ACD" w:rsidRDefault="000815DD" w:rsidP="000815DD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -2872,63 +2896,79 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第15条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E738A1C" w14:textId="77777777" w:rsidR="00964D90" w:rsidRPr="005A4F66" w:rsidRDefault="00964D90" w:rsidP="00964D90">
+    <w:p w14:paraId="5E738A1C" w14:textId="24BED447" w:rsidR="00964D90" w:rsidRPr="005A4F66" w:rsidRDefault="00964D90" w:rsidP="00964D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、設置すること。</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="002434DC" w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4F66">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11863907" w14:textId="77777777" w:rsidR="00964D90" w:rsidRPr="005A4F66" w:rsidRDefault="00964D90" w:rsidP="00964D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="654687C0" w14:textId="77777777" w:rsidR="00964D90" w:rsidRPr="005A4F66" w:rsidRDefault="00964D90" w:rsidP="00964D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -3100,267 +3140,180 @@
     <w:p w14:paraId="7469A4C8" w14:textId="77777777" w:rsidR="00090F79" w:rsidRDefault="00687569" w:rsidP="00687569">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00687569">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13E374BC" w14:textId="77777777" w:rsidR="00687569" w:rsidRPr="00964D90" w:rsidRDefault="00687569" w:rsidP="00687569">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="312E1BB1" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="000E690E" w:rsidRDefault="00115222" w:rsidP="00115222">
+    <w:p w14:paraId="312E1BB1" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="002434DC" w:rsidRDefault="00115222" w:rsidP="00115222">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk215241774"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk215241896"/>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk215241611"/>
-      <w:r w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>に関する事項）</w:t>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="50E92912" w14:textId="45134942" w:rsidR="00115222" w:rsidRPr="000E690E" w:rsidRDefault="00115222" w:rsidP="00115222">
+    <w:p w14:paraId="50E92912" w14:textId="45134942" w:rsidR="00115222" w:rsidRPr="002434DC" w:rsidRDefault="00115222" w:rsidP="00115222">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">条　</w:t>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第17条　</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk215241793"/>
-      <w:r w:rsidRPr="000E690E">
-[...23 lines deleted...]
-    <w:p w14:paraId="1BD9743A" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="000E690E" w:rsidRDefault="00115222" w:rsidP="00115222">
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業者は、事業所において感染症又は食中毒が発生し、又はまん延しないように、次の措置を講ずるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD9743A" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="002434DC" w:rsidRDefault="00115222" w:rsidP="00115222">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk215241783"/>
       <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk215241625"/>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004CA300" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="002434DC" w:rsidRDefault="00115222" w:rsidP="00115222">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症及び食中毒の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1715E6E2" w14:textId="77777777" w:rsidR="00115222" w:rsidRPr="000E690E" w:rsidRDefault="00115222" w:rsidP="00115222">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002434DC">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症及び食中毒の予防及び</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）事業所における感染症</w:t>
-[...95 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>まん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="76171AE6" w14:textId="77777777" w:rsidR="00840835" w:rsidRPr="00115222" w:rsidRDefault="00840835" w:rsidP="00840835">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6FDE5E" w14:textId="77777777" w:rsidR="00964D90" w:rsidRPr="005A4F66" w:rsidRDefault="00964D90" w:rsidP="00964D90">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F66">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -3907,58 +3860,58 @@
       </w:r>
       <w:r w:rsidR="00840835" w:rsidRPr="00E02966">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○年○月○から施行する。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00840835" w:rsidRPr="00E02966" w:rsidSect="009A0E77">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B1B45B" w14:textId="77777777" w:rsidR="00876609" w:rsidRDefault="00876609">
+    <w:p w14:paraId="3F79D967" w14:textId="77777777" w:rsidR="002D103A" w:rsidRDefault="002D103A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F27EEA9" w14:textId="77777777" w:rsidR="00876609" w:rsidRDefault="00876609">
+    <w:p w14:paraId="57C65629" w14:textId="77777777" w:rsidR="002D103A" w:rsidRDefault="002D103A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -4031,58 +3984,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="56A72C00" w14:textId="77777777" w:rsidR="00702210" w:rsidRDefault="00702210">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="664FDBE8" w14:textId="77777777" w:rsidR="00702210" w:rsidRDefault="00702210">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67CB0A54" w14:textId="77777777" w:rsidR="00876609" w:rsidRDefault="00876609">
+    <w:p w14:paraId="35481D83" w14:textId="77777777" w:rsidR="002D103A" w:rsidRDefault="002D103A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A5C7E54" w14:textId="77777777" w:rsidR="00876609" w:rsidRDefault="00876609">
+    <w:p w14:paraId="7E9E1CD8" w14:textId="77777777" w:rsidR="002D103A" w:rsidRDefault="002D103A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -5723,140 +5676,143 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1396052671">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1695378844">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="403338624">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="548033241">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="739523302">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="68609" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2061" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000D0F90"/>
     <w:rsid w:val="00021F86"/>
     <w:rsid w:val="00074B74"/>
     <w:rsid w:val="000815DD"/>
     <w:rsid w:val="00090F79"/>
     <w:rsid w:val="00092890"/>
     <w:rsid w:val="000D0F90"/>
     <w:rsid w:val="00115222"/>
     <w:rsid w:val="001367EC"/>
     <w:rsid w:val="001631E7"/>
     <w:rsid w:val="00196C5B"/>
     <w:rsid w:val="00204C2E"/>
     <w:rsid w:val="0021245B"/>
     <w:rsid w:val="00223472"/>
     <w:rsid w:val="00227B05"/>
+    <w:rsid w:val="002434DC"/>
     <w:rsid w:val="00245150"/>
     <w:rsid w:val="00267935"/>
     <w:rsid w:val="002A1886"/>
     <w:rsid w:val="002A5156"/>
     <w:rsid w:val="002B291D"/>
     <w:rsid w:val="002C5360"/>
+    <w:rsid w:val="002D103A"/>
     <w:rsid w:val="002F4B1E"/>
     <w:rsid w:val="00354F30"/>
     <w:rsid w:val="00387C30"/>
     <w:rsid w:val="003D00EA"/>
     <w:rsid w:val="003D6C8A"/>
     <w:rsid w:val="004632D0"/>
     <w:rsid w:val="004F0293"/>
     <w:rsid w:val="00503D15"/>
     <w:rsid w:val="0053758D"/>
     <w:rsid w:val="00591AFC"/>
     <w:rsid w:val="00594ABF"/>
     <w:rsid w:val="006141EC"/>
     <w:rsid w:val="006421C7"/>
     <w:rsid w:val="00656041"/>
     <w:rsid w:val="00664C5C"/>
     <w:rsid w:val="00687569"/>
     <w:rsid w:val="00693DB9"/>
     <w:rsid w:val="006B230C"/>
     <w:rsid w:val="006C469E"/>
     <w:rsid w:val="00702210"/>
     <w:rsid w:val="00712762"/>
     <w:rsid w:val="00741855"/>
     <w:rsid w:val="007810A9"/>
     <w:rsid w:val="00790DF2"/>
     <w:rsid w:val="007D0CC5"/>
     <w:rsid w:val="007D1A1B"/>
     <w:rsid w:val="007D1B0F"/>
     <w:rsid w:val="00832EAF"/>
     <w:rsid w:val="00840835"/>
     <w:rsid w:val="00846AA9"/>
     <w:rsid w:val="00876609"/>
     <w:rsid w:val="008E334E"/>
     <w:rsid w:val="008F3C0C"/>
     <w:rsid w:val="00903E72"/>
     <w:rsid w:val="009306AC"/>
     <w:rsid w:val="0093369D"/>
     <w:rsid w:val="00941641"/>
+    <w:rsid w:val="00960669"/>
     <w:rsid w:val="00964D90"/>
     <w:rsid w:val="009871FD"/>
     <w:rsid w:val="009A0E77"/>
     <w:rsid w:val="009C25FD"/>
     <w:rsid w:val="009C28CD"/>
     <w:rsid w:val="009C41CA"/>
     <w:rsid w:val="009E3996"/>
     <w:rsid w:val="009F12AC"/>
     <w:rsid w:val="00A10BAA"/>
     <w:rsid w:val="00A278E6"/>
     <w:rsid w:val="00A31B7E"/>
     <w:rsid w:val="00A52A7E"/>
     <w:rsid w:val="00A60BAA"/>
     <w:rsid w:val="00A73931"/>
     <w:rsid w:val="00A82EDA"/>
     <w:rsid w:val="00A842B1"/>
     <w:rsid w:val="00AA53D3"/>
     <w:rsid w:val="00AB3B8F"/>
     <w:rsid w:val="00AD1409"/>
     <w:rsid w:val="00B01CDA"/>
     <w:rsid w:val="00B64EB1"/>
     <w:rsid w:val="00BE647F"/>
     <w:rsid w:val="00C04BF2"/>
     <w:rsid w:val="00C36042"/>
     <w:rsid w:val="00C360FD"/>
@@ -5873,56 +5829,56 @@
     <w:rsid w:val="00F6729A"/>
     <w:rsid w:val="00F71354"/>
     <w:rsid w:val="00F76116"/>
     <w:rsid w:val="00FA2C7D"/>
     <w:rsid w:val="00FA2FD2"/>
     <w:rsid w:val="00FE3940"/>
     <w:rsid w:val="00FF0DCC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="68609" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2061" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7BEFC7D0"/>
   <w15:docId w15:val="{BB0D3F31-8487-4BAF-921E-94E95EB5A275}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>