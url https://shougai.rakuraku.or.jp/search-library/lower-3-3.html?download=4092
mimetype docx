--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -1,134 +1,158 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006C461C" w:rsidRPr="00984AB7" w:rsidRDefault="002168B5" w:rsidP="005A7658">
+    <w:p w14:paraId="0F2E3778" w14:textId="77777777" w:rsidR="006C461C" w:rsidRPr="00984AB7" w:rsidRDefault="00105C6D" w:rsidP="005A7658">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="0613C6E4">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="テキスト ボックス 2" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.15pt;margin-top:-36pt;width:362pt;height:24pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU4siLZgIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WGOP/c3M981kdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqc&#10;tbaSeNjaVVZZ0gK6FNkwz19krbaVsZoy5+D0OjnxPOLXNaP+XV075pEoMeTm42rjugxrNp+RYmWJ&#10;aTg9pEH+IQtJuIKgR6hr4glaW/4XlOTUaqdrf0a1zHRdc8piDVDNIP+jmruGGBZrAXKcOdLk/h8s&#10;fbt5bxGvSjzESBEJEvX7r/3uR7/71e+/oX7/vd/v+91P2KNhoKs1roBXdwbe+e6l7kD2WLozN5p+&#10;ckjpq4aoFbu0VrcNIxWkOwgvs5OnCccFkGV7qyuIS9ZeR6CutjJwCewgQAfZtkepWOcRhcPReHo+&#10;ysFFwfc8H03ADiFIcf/aWOdfMy1RMEpsoRUiOtncOJ+u3l8JwZwWvFpwIeLGrpZXwqINgbZZxO+A&#10;/uiaUKgt8XQ8HCcCHkGEDmZHEN8lksRaQrUJeJCHLwCTAs6hUdP5fSVxCAJErOtRZMk9jI3gssRQ&#10;+RElsP1KVRHREy6SDaQIdaA/MJ64992yi8JHbYI0S11tQQ+r05TAVIPRaPsFoxYmpMTu85pYhpF4&#10;o0DT89FwOoaRipvJZApi2FPH8sRBFAWgEnuMknnl0xCujeWrBuIkepS+hC6oeRToIadD8jADkYrD&#10;vIYhO93HWw9/lflvAAAA//8DAFBLAwQUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZCx2UphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5q&#10;ObmencwYOo8S5jMBzGDjdYethO3H89UtsBAVatV7NBK+TYBlfX5WqVL7hGtz2sSWUQiGUkmwMQ4l&#10;56Gxxqkw84NBuu396FSkcWy5HlWicNfzTIiCO9UhfbBqMI/WNIfN0Ul4f3otvuwibdfXbynt7afI&#10;X1YHKS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQpZnOaESFjl1IuDupqDFjshsLoDXFf9fof4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVOLIi2YCAACdBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAAAAAAAAAAAAAADA&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" strokecolor="black [3213]">
+          <v:shape id="テキスト ボックス 2" o:spid="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.15pt;margin-top:-36pt;width:362pt;height:24pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:text;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU4siLZgIAAJ0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVM2O0zAQviPxDpbvbNLSsm3UdLXsUoS0&#10;C0gLD+A6TmPhP2y3STm2EuIheAXEmefJizC2u90u3BA5WGOP/c3M981kdtFJgTbMOq5ViQdnOUZM&#10;UV1xtSrxxw+LZxOMnCeqIkIrVuItc/hi/vTJrDUFG+pGi4pZBCDKFa0pceO9KbLM0YZJ4s60YQqc&#10;tbaSeNjaVVZZ0gK6FNkwz19krbaVsZoy5+D0OjnxPOLXNaP+XV075pEoMeTm42rjugxrNp+RYmWJ&#10;aTg9pEH+IQtJuIKgR6hr4glaW/4XlOTUaqdrf0a1zHRdc8piDVDNIP+jmruGGBZrAXKcOdLk/h8s&#10;fbt5bxGvSjzESBEJEvX7r/3uR7/71e+/oX7/vd/v+91P2KNhoKs1roBXdwbe+e6l7kD2WLozN5p+&#10;ckjpq4aoFbu0VrcNIxWkOwgvs5OnCccFkGV7qyuIS9ZeR6CutjJwCewgQAfZtkepWOcRhcPReHo+&#10;ysFFwfc8H03ADiFIcf/aWOdfMy1RMEpsoRUiOtncOJ+u3l8JwZwWvFpwIeLGrpZXwqINgbZZxO+A&#10;/uiaUKgt8XQ8HCcCHkGEDmZHEN8lksRaQrUJeJCHLwCTAs6hUdP5fSVxCAJErOtRZMk9jI3gssRQ&#10;+RElsP1KVRHREy6SDaQIdaA/MJ64992yi8JHbYI0S11tQQ+r05TAVIPRaPsFoxYmpMTu85pYhpF4&#10;o0DT89FwOoaRipvJZApi2FPH8sRBFAWgEnuMknnl0xCujeWrBuIkepS+hC6oeRToIadD8jADkYrD&#10;vIYhO93HWw9/lflvAAAA//8DAFBLAwQUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZCx2UphMCcQBNoI0dOGZN1lRrnNJkS3l7zAmOtj/9/v5q&#10;ObmencwYOo8S5jMBzGDjdYethO3H89UtsBAVatV7NBK+TYBlfX5WqVL7hGtz2sSWUQiGUkmwMQ4l&#10;56Gxxqkw84NBuu396FSkcWy5HlWicNfzTIiCO9UhfbBqMI/WNIfN0Ul4f3otvuwibdfXbynt7afI&#10;X1YHKS8vpod7YNFM8Q+GX31Sh5qcdv6IOrBeQpZnOaESFjl1IuDupqDFjshsLoDXFf9fof4BAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVOLIi2YCAACdBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFEDbKeAAAAAKAQAADwAAAAAAAAAAAAAAAADA&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAM0FAAAAAA==&#10;" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w:rsidR="00117039" w:rsidRPr="006A1D58" w:rsidRDefault="00117039" w:rsidP="00117039">
+                <w:p w14:paraId="13D00065" w14:textId="2BAEC58B" w:rsidR="00117039" w:rsidRPr="006A1D58" w:rsidRDefault="00117039" w:rsidP="00117039">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="002D77B7">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>下線部分は、令和６年９</w:t>
+                    <w:t>下線部分は、令和</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003F3A40">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>８</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002D77B7">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003F3A40">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:197.7pt;margin-top:0;width:226.05pt;height:18pt;z-index:251658240" filled="f"/>
+        <w:pict w14:anchorId="3FC1CF14">
+          <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:197.7pt;margin-top:0;width:226.05pt;height:18pt;z-index:251658240" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="006C461C" w:rsidRPr="00984AB7">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">作成例　</w:t>
       </w:r>
       <w:r w:rsidR="006C461C" w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(短期入所を行う場合)</w:t>
       </w:r>
       <w:r w:rsidR="004D64CD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>（川崎</w:t>
       </w:r>
@@ -159,2694 +183,2717 @@
       <w:r w:rsidR="00A3271A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="002D77B7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C461C" w:rsidRPr="00221AD0" w:rsidRDefault="006C461C">
+    <w:p w14:paraId="7B12A725" w14:textId="77777777" w:rsidR="006C461C" w:rsidRPr="00221AD0" w:rsidRDefault="006C461C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="15A32B42" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>運営規程</w:t>
       </w:r>
       <w:r w:rsidR="00984AB7">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（短期入所事業所）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
-[...3 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="2FBF3D59" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD"/>
+    <w:p w14:paraId="56A145EA" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <w:t>○○○短期入所事業所運営規程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="0403FFE6" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="287CBE86" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（事業の目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="001C0211" w:rsidP="005D268E">
+    <w:p w14:paraId="54A5D559" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="001C0211" w:rsidP="005D268E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第１条　</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>○○法人○○が開設する○○短期入所事業所（以下「事業所」という。）が行う</w:t>
       </w:r>
       <w:r w:rsidR="00C9336A" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>障害者の日常生活及び社会生活を総合的に支援するための法</w:t>
       </w:r>
       <w:r w:rsidR="00C9336A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>律</w:t>
       </w:r>
       <w:r w:rsidR="00C9336A" w:rsidRPr="00894002">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（以下「法」という。）に基づく</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>指定短期入所事業（以下「事業」という。）の適正な運営を確保するために人員及び管理運営に関することを定め、事業所の従事者が、支給決定を受けた障害者又は障害児（以下「利用者」という。）に対し、適正な指定短期入所を提供することを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD"/>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="78F699C9" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD"/>
+    <w:p w14:paraId="2776A7C9" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（運営の方針）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="0E0F95ED" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第２条</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この事業所が実施する事業は、居宅においてその介護を行う者の疾病その他の理由により、短期間の入所を必要とする利用者につき、短期間の入所を提供し、必要な保護及び援助を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="06F758A7" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="179" w:hangingChars="82" w:hanging="179"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業の実施にあたっては、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるも</w:t>
       </w:r>
       <w:r w:rsidR="00923FAA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00117039" w:rsidRPr="00117039" w:rsidRDefault="00117039" w:rsidP="00117039">
+    <w:p w14:paraId="5A10B0F2" w14:textId="77777777" w:rsidR="00117039" w:rsidRPr="003F3A40" w:rsidRDefault="00117039" w:rsidP="00117039">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　サービスの提供にあたっては、利用者が自立した日常生活又は社会生活を営むことができるよう、利用者の意思決定の支援に配慮することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRDefault="00117039">
+    <w:p w14:paraId="4D61092F" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="003F3A40" w:rsidRDefault="00117039">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　事業の実施にあたっては、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAA1EAD" w14:textId="77777777" w:rsidR="00117039" w:rsidRPr="003F3A40" w:rsidRDefault="00117039" w:rsidP="00117039">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">５　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業の実施に当たっては、自ら提供する指定短期入所の事業の質の評価を行い、常にその改善に努めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F679B13" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00117039">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:szCs w:val="21"/>
-[...1 lines deleted...]
-        <w:t>４</w:t>
+        </w:rPr>
+        <w:t>６　事業の実施にあたっては、前５</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-          <w:szCs w:val="21"/>
-[...43 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項の他、関係法令等を遵守する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00967588" w:rsidRPr="00117039" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+    <w:p w14:paraId="44B52C00" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7565DED4" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00117039" w:rsidRDefault="005D2108" w:rsidP="005D2108">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:left="0" w:firstLineChars="150" w:firstLine="270"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>＊共生型短期入所の場合、４項の次に、次の５項を加え、上記５項を６項、６項を７</w:t>
       </w:r>
       <w:r w:rsidR="00967588" w:rsidRPr="00117039">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>項とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="00967588">
+    <w:p w14:paraId="60225B42" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="00967588">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00967588" w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　サービスの提供にあたっては、利用者に適切なサービスが提供できるよう、指定短期入所事業所その他の関係施設から必要な技術的支援を受けるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2108" w:rsidRPr="00D81D96" w:rsidRDefault="005D2108" w:rsidP="00967588">
+    <w:p w14:paraId="2113D0B7" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="00D81D96" w:rsidRDefault="005D2108" w:rsidP="00967588">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+    <w:p w14:paraId="103AB8E0" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:ind w:leftChars="50" w:left="105" w:firstLineChars="50" w:firstLine="90"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>＊地域生活支援拠点に位置付けられている場合、５項の次に、次の６項を加え、上記６項を７</w:t>
       </w:r>
       <w:r w:rsidR="00967588" w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>項とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="00967588">
+    <w:p w14:paraId="37D32C49" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="00967588" w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　地域生活支援拠点として障害のある方を地域全体で支えるサービス提供体制を担う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00967588" w:rsidRDefault="00967588">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="3B56CE3A" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00967588" w:rsidRDefault="00967588">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C325B85" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（事業所の名称等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="02EDA5A2" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第３条</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業を行う事業所の名称及び所在地は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C478B6" w:rsidRDefault="00C478B6" w:rsidP="00C478B6">
+    <w:p w14:paraId="71F7E0AF" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00C478B6" w:rsidP="00C478B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　名　称　○○○</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C478B6" w:rsidRDefault="00C478B6" w:rsidP="00C478B6">
+    <w:p w14:paraId="4D73998E" w14:textId="77777777" w:rsidR="00C478B6" w:rsidRDefault="00C478B6" w:rsidP="00C478B6">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>２　所在地　川崎市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00C478B6" w:rsidRDefault="00C54CAD">
-[...6 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="66D6B06E" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00C478B6" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553B4F9D" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（職員の職種、員数及び職務内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="5F6A2A34" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所に勤務する職種、員数及び職務内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="06E1E383" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="279" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1475"/>
         <w:gridCol w:w="755"/>
         <w:gridCol w:w="753"/>
         <w:gridCol w:w="825"/>
         <w:gridCol w:w="682"/>
         <w:gridCol w:w="3933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidTr="00C15111">
+      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w14:paraId="4272BD80" w14:textId="77777777" w:rsidTr="00C15111">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="22E1CB2B" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>職種</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3015" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="4B3BFB66" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>雇用区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="57285C88" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>職務内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidTr="00C15111">
+      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w14:paraId="3EC8AD8B" w14:textId="77777777" w:rsidTr="00C15111">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="46DCA726" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1508" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="1A0539DE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="5589C40D" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>非常勤</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="21330EBA" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidTr="00C15111">
+      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w14:paraId="64869089" w14:textId="77777777" w:rsidTr="00C15111">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="33B67B46" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="7AA3F4BB" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専従</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="7EF0B4FF" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:ind w:left="81"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>兼務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="735C9FA2" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>専従</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="4364F393" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:ind w:left="81"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>兼務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="12E133A2" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidTr="00967588">
+      <w:tr w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w14:paraId="3E4FD4B0" w14:textId="77777777" w:rsidTr="00967588">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="1963CAF0" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>管理者</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="005D2108">
+          <w:p w14:paraId="246D13A2" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="005D2108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>１名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="0796FB68" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="4637782F" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="590A6DC7" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C54CAD" w:rsidRPr="005D2108" w:rsidRDefault="00C54CAD">
+          <w:p w14:paraId="002248CF" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="005D2108" w:rsidRDefault="00C54CAD">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>事業所の従業者の管理及び業務の管理を一元的に行うとともに、事業所の従業者に対し法令等を遵守させるために必要な指揮命令を行う。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidTr="00FE7D90">
+      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w14:paraId="0B3918F1" w14:textId="77777777" w:rsidTr="00FE7D90">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="179F3337" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>看護職員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="517C8D96" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00E1392A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="32508DB5" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00E1392A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="575926E7" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00E1392A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="12365712" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00E1392A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="49B6F746" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>利用者の健康管理等看護業務を行う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidTr="00250639">
+      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w14:paraId="2A37F618" w14:textId="77777777" w:rsidTr="00250639">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="287E873B" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>生活</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>支援</w:t>
             </w:r>
             <w:r w:rsidRPr="00221AD0">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="002168B5" w:rsidP="005D2108">
+          <w:p w14:paraId="1916A652" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="00105C6D" w:rsidP="005D2108">
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:pict>
-                <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.05pt;margin-top:33.75pt;width:135pt;height:40.7pt;z-index:251657216;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="yellow">
+              <w:pict w14:anchorId="0931F93A">
+                <v:shape id="_x0000_s2055" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.05pt;margin-top:33.75pt;width:135pt;height:40.7pt;z-index:251657216;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" fillcolor="yellow">
                   <v:stroke dashstyle="1 1" endcap="round"/>
-                  <v:textbox style="mso-next-textbox:#_x0000_s1031" inset="5.85pt,.7pt,5.85pt,.7pt">
+                  <v:textbox style="mso-next-textbox:#_x0000_s2055" inset="5.85pt,.7pt,5.85pt,.7pt">
                     <w:txbxContent>
-                      <w:p w:rsidR="00C54CAD" w:rsidRPr="00F44309" w:rsidRDefault="00C54CAD">
+                      <w:p w14:paraId="33E8056F" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00F44309" w:rsidRDefault="00C54CAD">
                         <w:pPr>
                           <w:rPr>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00F44309">
                           <w:rPr>
                             <w:rFonts w:hint="eastAsia"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>本体施設と兼務する従業者は全て兼務欄に記載のこと。</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </w:pict>
             </w:r>
             <w:r w:rsidR="005D2108" w:rsidRPr="002D1BD7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="14F760FF" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="002D1BD7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="7150DBDE" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="002D1BD7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="460FCD8F" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="002D1BD7">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="674DAECE" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>利用者に対する日常生活上の支援、相談、介護を行う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidTr="003A7EF1">
+      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w14:paraId="024AD7C5" w14:textId="77777777" w:rsidTr="003A7EF1">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="0070375A" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="3FE8C7B7" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="0070375A" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070375A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>調理職員</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="60429EE1" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00655C24">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="76D6110D" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00655C24">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="0D590E78" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00655C24">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="2C8CD70E" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="00655C24">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="3222F62D" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>利用者に対する食事の提供を行う</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w:rsidTr="001553FF">
+      <w:tr w:rsidR="005D2108" w:rsidRPr="00221AD0" w14:paraId="2E563D94" w14:textId="77777777" w:rsidTr="001553FF">
         <w:trPr>
           <w:trHeight w:val="758"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="0070375A" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="0C44559E" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="0070375A" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0070375A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（その他）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005D2108" w:rsidRPr="0070375A" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="349558F5" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="0070375A" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="755" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="60826F35" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="0083562A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="06F12866" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="0083562A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="6CA78EA5" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="0083562A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="7318359E" w14:textId="77777777" w:rsidR="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:r w:rsidRPr="0083562A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〇名以上</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3933" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+          <w:p w14:paraId="02CDDAF9" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D2108">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（理学療法士、送迎運転員等）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A50F44" w:rsidRPr="00221AD0" w:rsidRDefault="00A50F44">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00984AB7" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="3D85164F" w14:textId="77777777" w:rsidR="00A50F44" w:rsidRPr="00221AD0" w:rsidRDefault="00A50F44">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35B5A061" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00984AB7" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00984AB7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（指定短期入所の事業の類型）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="13D66E40" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="009C1A9B" w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>単独型</w:t>
       </w:r>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の場合</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="24504BE4" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="436" w:hangingChars="200" w:hanging="436"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="007150B5" w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、「</w:t>
       </w:r>
       <w:r w:rsidR="009C1A9B" w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>単独</w:t>
       </w:r>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所」として指定短期入所事業を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B" w:rsidP="009C1A9B">
+    <w:p w14:paraId="377C3DF9" w14:textId="77777777" w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B" w:rsidP="009C1A9B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B" w:rsidP="009C1A9B">
+    <w:p w14:paraId="3462529F" w14:textId="77777777" w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B" w:rsidP="009C1A9B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※併設型の場合</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B" w:rsidP="009C1A9B">
+    <w:p w14:paraId="3B087D72" w14:textId="77777777" w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B" w:rsidP="009C1A9B">
       <w:pPr>
         <w:ind w:left="436" w:hangingChars="200" w:hanging="436"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="007150B5" w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、「併設事業所」として指定短期入所事業を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B">
+    <w:p w14:paraId="4FC15687" w14:textId="77777777" w:rsidR="009C1A9B" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B">
+    <w:p w14:paraId="47216A42" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="009C1A9B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※空床利用型の場合</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="67F6516C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="007150B5" w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、入所者に利用されていない居室を利用して指定短期入所事業を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00984AB7" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="6F9E8834" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00984AB7" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="2FDC2947" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（主たる対象者</w:t>
       </w:r>
       <w:r w:rsidRPr="00B26841">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00967588" w:rsidRPr="005A7B6E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>*主たる対象者を特定しない場合は「特定しない。」と記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="007150B5" w:rsidP="007150B5">
+    <w:p w14:paraId="2C286255" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="007150B5" w:rsidP="007150B5">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第６条</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="008C7B94" w:rsidRPr="00C115AD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業所は、主たる対象者を以下のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
+    <w:p w14:paraId="2451330B" w14:textId="77777777" w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>身体障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
+    <w:p w14:paraId="5A1FF081" w14:textId="77777777" w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>知的障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
+    <w:p w14:paraId="165A77F5" w14:textId="77777777" w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>精神障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D2108" w:rsidRPr="005D2108" w:rsidRDefault="005D2108" w:rsidP="005D2108">
+    <w:p w14:paraId="27B8A57B" w14:textId="77777777" w:rsidR="005D2108" w:rsidRPr="003F3A40" w:rsidRDefault="005D2108" w:rsidP="005D2108">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>難病等対象者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
+    <w:p w14:paraId="71B1315A" w14:textId="77777777" w:rsidR="008C7B94" w:rsidRPr="0070375A" w:rsidRDefault="008C7B94" w:rsidP="008C7B94">
       <w:pPr>
         <w:ind w:left="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>障害児</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="35BF4973" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06718F15" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（短期入所の定員）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="4D8AC4FC" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00967588" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="009C1A9B" w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>単独型及び</w:t>
       </w:r>
       <w:r w:rsidRPr="00967588">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>併設型の場合</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="5FB3E5C4" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="007150B5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>７</w:t>
       </w:r>
       <w:r w:rsidR="00F44309">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の短期入所の定員は</w:t>
       </w:r>
       <w:r w:rsidR="00E209EA">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="13827177" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、前項に規定する利用定員及び居室の定員を超えることになる利用者数以上に対して同時に指定短期入所を行ってはならない。ただし、災害その他のやむを得ない事情がある場合はこの限りではない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="0E478CDE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69F3E1AF" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービスの提供）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="4C25E9E3" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="007150B5">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、指定短期入所の提供にあたっては、利用者の心身の状況に応じ、利用者の自立の支援と日常生活の充実に資するよう、適切な技術をもって行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="658A9835" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、適切な方法により利用者を入浴させ又は清拭を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="10FE14EE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業所は、その利用者に対して、利用者の負担により、当該事業所の従業者以外の者による保護を受けさせてはならないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="7E75A29C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　利用者の食事は、栄養並びに利用者の身体の状況及び嗜好を考慮したものとするとともに、適切な時間に行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="01EC24B3" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="5B489B67" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00221AD0" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00B46D46" w:rsidRPr="00C115AD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定を受けた障害者又は障害児の保護者</w:t>
       </w:r>
       <w:r w:rsidR="00B46D46" w:rsidRPr="00C115AD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から受領する費用の額等</w:t>
       </w:r>
       <w:r w:rsidRPr="00221AD0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
+    <w:p w14:paraId="0B7E96FD" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>９</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、指定短期入所を提供した際は、支給決定を受けた障害者又は障害児の保護者（以下、「支給決定障害者等」という。）から、市町村が定める負担上限月額の範囲内において利用者負担額の支払を受けるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="127326DA" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、法定代理受領を行わない指定短期入所を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidR="00B46D46" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から</w:t>
       </w:r>
-      <w:r w:rsidR="005D2108" w:rsidRPr="005D2108">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="005D2108" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>こども家庭庁及び</w:t>
       </w:r>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>厚</w:t>
+      </w:r>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>厚生労働省が定める費用の額の支払を受けるものとする。</w:t>
+        <w:t>生労働省が定める費用の額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C4040C">
+    <w:p w14:paraId="66A642D9" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C4040C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業所は、前２</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の支払を受ける額のほか、指定短期入所において提供される便宜に供する費用にうち、食費、光熱水費、日用品費その他の日常生活においても通常必要となるものに係る費用であって、その利用者が負担することが適当と認められるものの支払を</w:t>
       </w:r>
       <w:r w:rsidR="00B46D46" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から受けることができる。この場合の利用料金については別表に定める。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C4040C">
+    <w:p w14:paraId="135F6DE1" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C4040C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、前３</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証を当該費用を支払った支給決定障害者等に対し交付しなければならない。</w:t>
-      </w:r>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った支給決定障害者等に対し交付しなければならない。</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
+        <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C4040C">
+    <w:p w14:paraId="4F070B8E" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C4040C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、第３</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の費用の額に係るサービスの提供に当たっては、あらかじめ、支給決定障害者等に対し、当該サービスの内容及び費用について説明を行い、支給決定障害者等の同意を得なければならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="5C5336FA" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F710057" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通常の送迎の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
+    <w:p w14:paraId="2D26FC8C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　通常の送迎事業の実施地域は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="004D64CD">
+    <w:p w14:paraId="4BB352E9" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="004D64CD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　川崎</w:t>
       </w:r>
       <w:r w:rsidR="00984AB7" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="39809C7F" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1600848A" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（サービス利用にあたっての留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
+    <w:p w14:paraId="2CE951CA" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　サービスを利用するにあたって、利用者は飲酒、宗教活動や営利を目的とした勧誘、暴力行為その他、他の利用者に迷惑を及ぼす言動を行ってはならないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
-[...7 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="0DF379F1" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5099D7EF" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
+    <w:p w14:paraId="38FDCD4F" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の従業者は、指定短期入所の提供中に利用者の病状の急変、その他緊急事態が生じたときは、速やかに主治医及び家族に連絡する等の措置を講ずるとともに、管理者に報告しなければならない。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="7BBA0F3C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="2BE77233" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（非常災害対策）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="6914DCAD" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="001C0211" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、防火管理者を定めるとともに、非常災害が起きた場合に備えて、消防計画及び風水害、地震などに対処するための計画を策定しておくものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="6062C3FE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、前項の計画に基づいて、定期的に避難・救出訓練を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="4805DDBC" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="241855CE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00F0412B" w:rsidRDefault="001C0211" w:rsidP="00967588">
+    <w:p w14:paraId="54A097E0" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00F0412B" w:rsidRDefault="001C0211" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
       <w:r w:rsidR="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、提供した指定短期入所に関する利用者からの苦情に迅速かつ適切に対</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>応するために、苦情を受付けるための窓口を設置する</w:t>
       </w:r>
       <w:r w:rsidR="00967588" w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とともに、苦情解決の体制を整備するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7A32" w:rsidRPr="006D7A32" w:rsidRDefault="006D7A32" w:rsidP="006D7A32">
+    <w:p w14:paraId="2FEF56A0" w14:textId="77777777" w:rsidR="006D7A32" w:rsidRPr="006D7A32" w:rsidRDefault="006D7A32" w:rsidP="006D7A32">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　前項の苦情を受けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7A32" w:rsidRPr="006D7A32" w:rsidRDefault="006D7A32" w:rsidP="006D7A32">
+    <w:p w14:paraId="0BDB0155" w14:textId="77777777" w:rsidR="006D7A32" w:rsidRPr="006D7A32" w:rsidRDefault="006D7A32" w:rsidP="006D7A32">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業所は、提供した</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>指定短期入所</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関し、法の定めるところにより、市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは指定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>短期入所</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006D7A32" w:rsidRPr="006D7A32" w:rsidRDefault="006D7A32" w:rsidP="006D7A32">
+    <w:p w14:paraId="6BCEDF1C" w14:textId="77777777" w:rsidR="006D7A32" w:rsidRPr="006D7A32" w:rsidRDefault="006D7A32" w:rsidP="006D7A32">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、提供した指定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>短期入所</w:t>
       </w:r>
       <w:r w:rsidR="008A6BCF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -2878,1001 +2925,988 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が行う調査に協力するとともに、</w:t>
       </w:r>
       <w:r w:rsidR="0026711F" w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2108">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から</w:t>
       </w:r>
       <w:r w:rsidRPr="006D7A32">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="006D7A32">
+    <w:p w14:paraId="7A522F14" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="006D7A32">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、社会福祉法第83条に規定する運営適正化委員会が同法第85条の規定により調査又はあっせんにできる限り協力するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="3DE5007C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="005B4FE7" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="15507662" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="005B4FE7" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk82790169"/>
-      <w:bookmarkStart w:id="2" w:name="_Hlk83113484"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk82790169"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk83113484"/>
       <w:r w:rsidRPr="00B46161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="4ADA3F34" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0412B">
+      <w:r w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第15条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
-      <w:r w:rsidR="00661CA8" w:rsidRPr="00F0412B">
+      <w:r w:rsidR="00661CA8" w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0412B">
+      <w:r w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00F0412B">
+    <w:p w14:paraId="31B7912C" w14:textId="276450BF" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3A40" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A49124F" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00F0412B">
+    <w:p w14:paraId="10504BED" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（３）事業所において、従業者に対し虐待の防止のための研修を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="737D73CC" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0412B">
+      <w:r w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
       </w:r>
-      <w:r w:rsidR="00E209EA" w:rsidRPr="00992D3A">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F0412B">
+      <w:r w:rsidRPr="003F3A40">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="00967588" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="2ED05BDC" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00503B91" w:rsidRDefault="00503B91" w:rsidP="00503B91">
+    <w:p w14:paraId="0A60DF6A" w14:textId="77777777" w:rsidR="00503B91" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="00503B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B91" w:rsidRDefault="00503B91" w:rsidP="00503B91">
+    <w:p w14:paraId="4167ACD7" w14:textId="77777777" w:rsidR="00503B91" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="00503B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体拘束その他利用者の行動を制限する行為（以下「身体拘束等」という。）を行わないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B91" w:rsidRDefault="00503B91" w:rsidP="00503B91">
+    <w:p w14:paraId="415E8AF3" w14:textId="77777777" w:rsidR="00503B91" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="00503B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B91" w:rsidRDefault="00503B91" w:rsidP="00503B91">
-[...13 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="630553C2" w14:textId="77777777" w:rsidR="00503B91" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="00503B91">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、身体拘束等の適正化を図るため、次に掲げる措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B91" w:rsidRDefault="00503B91" w:rsidP="00503B91">
+    <w:p w14:paraId="5E6B1E41" w14:textId="77777777" w:rsidR="00503B91" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="00503B91">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="525" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）身体拘束等の適正化のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について、従業者に周知徹底を図る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00503B91" w:rsidRDefault="00503B91" w:rsidP="00503B91">
+    <w:p w14:paraId="4E748937" w14:textId="77777777" w:rsidR="00503B91" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="00503B91">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）身体拘束等の適正化のための指針を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E209EA" w:rsidRPr="00C72AB4" w:rsidRDefault="00503B91" w:rsidP="002168B5">
+    <w:p w14:paraId="67C0E882" w14:textId="77777777" w:rsidR="00E209EA" w:rsidRPr="003F3A40" w:rsidRDefault="00503B91" w:rsidP="002168B5">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E209EA" w:rsidRPr="00E209EA" w:rsidRDefault="00E209EA" w:rsidP="00967588">
+    <w:p w14:paraId="6EA4A1C9" w14:textId="77777777" w:rsidR="00E209EA" w:rsidRPr="003F3A40" w:rsidRDefault="00E209EA" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="3CDF7EB3" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（感染症対策に関する事項）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650C7B68" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="003F3A40" w:rsidRDefault="00967588" w:rsidP="00967588">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、事業</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94BDF" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>所において感染症が発生し、又はまん延しないように、次の措置を講ず</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>るものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE73194" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症の予防及びまん延の防止のための対策を検討する委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を定期的に開催するととも</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（感染症対策に関する事項）</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+        <w:t>に、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0265CAB8" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第</w:t>
-[...14 lines deleted...]
-      </w:r>
+        <w:t>（２）事業所における感染症の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161EA10E" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>条　事業者は、事業</w:t>
-[...48 lines deleted...]
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+        <w:t>（３）事業所において、従業者に対し、感染症の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30155002" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F0412B">
-[...32 lines deleted...]
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    </w:p>
+    <w:p w14:paraId="3CAB36DE" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="0F64A9D5" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E209EA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E209EA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、感染症や非常災害の発生時において、利用者に対して必要なサービスの提供を継続的に実施するための、及び非常時の体制で早期の業務再開を図るための計画（以下「業務継続</w:t>
       </w:r>
       <w:r w:rsidR="00E94BDF" w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画」という。）を策定し、当該業務継続計画に従い必要な措置を講ず</w:t>
       </w:r>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="23D41949" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="1ADAD53F" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00F0412B" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00F0412B" w:rsidRDefault="00C54CAD">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="58338F8D" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00F0412B" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="00F0412B" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="4D1700DE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="00F0412B" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
+    <w:p w14:paraId="06892D07" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="001C0211">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00E209EA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E209EA">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="00F0412B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>条　事業所は、従業者の資質向上のため研修</w:t>
-[...24 lines deleted...]
-          <w:u w:val="single"/>
+        <w:t>条　事業所は、従業者の資質向上のため研</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>修</w:t>
+      </w:r>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00E209EA" w:rsidRPr="00E209EA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00E209EA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条から前条に規定する研修の内容を含む。）</w:t>
       </w:r>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の機会を次</w:t>
+      </w:r>
+      <w:r w:rsidR="00923FAA" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54CAD" w:rsidRPr="003F3A40">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>とおり設けるものとし、</w:t>
+      </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>の機会を次</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+        <w:t>また、業務体制を整備する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579119FE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用</w:t>
       </w:r>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>後○ヶ月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="749F04CE" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="13884362" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="6D8DB37B" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　従業者であった者に、業務上知り得た利用者又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
+    <w:p w14:paraId="702B6E51" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="001C0211" w:rsidRDefault="00C54CAD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、従業者、設備・備品及</w:t>
       </w:r>
       <w:r w:rsidR="00C4040C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>び会計に関する諸記録を整備するとともに、当該記録を完結の日から</w:t>
       </w:r>
       <w:r w:rsidR="00235125">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
       <w:r w:rsidR="00E960F5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E960F5" w:rsidRPr="00E960F5" w:rsidRDefault="00E960F5">
+    <w:p w14:paraId="4D340459" w14:textId="77777777" w:rsidR="00E960F5" w:rsidRPr="00E960F5" w:rsidRDefault="00E960F5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E960F5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、利用者に対する指定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>短期入所</w:t>
       </w:r>
       <w:r w:rsidRPr="00E960F5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供に関する諸記録を整備し、当該指定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>短期入所</w:t>
       </w:r>
       <w:r w:rsidR="00235125">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した日から５</w:t>
       </w:r>
       <w:r w:rsidRPr="00E960F5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00E960F5">
+    <w:p w14:paraId="5F97ABF6" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00E960F5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="001C0211">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この規程に定める事項のほか、運営に関する重要事</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項は○○法人と事業所の管理者との協議に基づいて定めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
-[...15 lines deleted...]
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD" w:rsidP="00C4040C">
+    <w:p w14:paraId="58ACF035" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D87F40C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63AA658C" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00C54CAD" w:rsidP="00C4040C">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="630"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
       <w:r w:rsidR="00C4040C" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00EB20E4" w:rsidP="00C4040C">
+    <w:p w14:paraId="1B0688FF" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRPr="0070375A" w:rsidRDefault="00EB20E4" w:rsidP="00C4040C">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この規程は、令和</w:t>
       </w:r>
       <w:r w:rsidR="00923FAA" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -3893,436 +3927,436 @@
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00923FAA" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
       <w:r w:rsidR="00C54CAD" w:rsidRPr="0070375A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
-[...23 lines deleted...]
-    <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="64C27002" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="124FE09C" w14:textId="77777777" w:rsidR="00967588" w:rsidRDefault="00967588">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D687905" w14:textId="77777777" w:rsidR="00967588" w:rsidRDefault="00967588">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF77F12" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00661CA8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（別表）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5778"/>
         <w:gridCol w:w="2924"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00661CA8" w:rsidRPr="00661CA8" w:rsidTr="005A7658">
+      <w:tr w:rsidR="00661CA8" w:rsidRPr="00661CA8" w14:paraId="37AE73E3" w14:textId="77777777" w:rsidTr="005A7658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="70D2AF9A" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>食費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="5DA78D85" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>朝食　○○円</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="7FED1AC7" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>昼食　○○円（おやつ含む。）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="462940F9" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>夕食　○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661CA8" w:rsidRPr="00661CA8" w:rsidTr="005A7658">
+      <w:tr w:rsidR="00661CA8" w:rsidRPr="00661CA8" w14:paraId="026CC90B" w14:textId="77777777" w:rsidTr="005A7658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="3AA0A6BA" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>光熱水費</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="4029108D" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>１日あたり○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00661CA8" w:rsidRPr="00661CA8" w:rsidTr="005A7658">
+      <w:tr w:rsidR="00661CA8" w:rsidRPr="00661CA8" w14:paraId="26155471" w14:textId="77777777" w:rsidTr="005A7658">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5778" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="226959FA" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>日用品費その他の日常生活においても通常必要となるものに係る費用であって、その利用者が負担することが適当と認められるもの</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2924" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
+          <w:p w14:paraId="3EADA164" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00661CA8" w:rsidRDefault="00967588" w:rsidP="00EA4042">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00661CA8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00967588" w:rsidRPr="00283D2D" w:rsidRDefault="00967588" w:rsidP="00967588">
+    <w:p w14:paraId="1B554819" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00283D2D" w:rsidRDefault="00967588" w:rsidP="00967588">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00967588" w:rsidRPr="00221AD0" w:rsidRDefault="00967588">
+    <w:p w14:paraId="31BBA0C7" w14:textId="77777777" w:rsidR="00967588" w:rsidRPr="00221AD0" w:rsidRDefault="00967588">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00967588" w:rsidRPr="00221AD0" w:rsidSect="000A0ED1">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B6578" w:rsidRDefault="002B6578">
+    <w:p w14:paraId="392135FC" w14:textId="77777777" w:rsidR="00105C6D" w:rsidRDefault="00105C6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B6578" w:rsidRDefault="002B6578">
+    <w:p w14:paraId="67D86677" w14:textId="77777777" w:rsidR="00105C6D" w:rsidRDefault="00105C6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CC681A4" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
+  <w:p w14:paraId="466847B8" w14:textId="77777777" w:rsidR="00C54CAD" w:rsidRDefault="00C54CAD">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B6578" w:rsidRDefault="002B6578">
+    <w:p w14:paraId="1BBDD25D" w14:textId="77777777" w:rsidR="00105C6D" w:rsidRDefault="00105C6D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B6578" w:rsidRDefault="002B6578">
+    <w:p w14:paraId="05964C26" w14:textId="77777777" w:rsidR="00105C6D" w:rsidRDefault="00105C6D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5392,147 +5426,152 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1136096403">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="632255190">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="123425064">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1639258111">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="33164065">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="395592365">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="25184832">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1395855334">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="919564701">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="2059">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006C461C"/>
     <w:rsid w:val="0008565F"/>
     <w:rsid w:val="000A0ED1"/>
+    <w:rsid w:val="00105C6D"/>
     <w:rsid w:val="001067B0"/>
     <w:rsid w:val="00117039"/>
     <w:rsid w:val="00137B29"/>
     <w:rsid w:val="00165B86"/>
     <w:rsid w:val="00184B48"/>
     <w:rsid w:val="00192F24"/>
     <w:rsid w:val="001C0211"/>
     <w:rsid w:val="002168B5"/>
     <w:rsid w:val="00221132"/>
     <w:rsid w:val="00221AD0"/>
     <w:rsid w:val="00235125"/>
     <w:rsid w:val="0026711F"/>
     <w:rsid w:val="002B53A3"/>
     <w:rsid w:val="002B6578"/>
     <w:rsid w:val="002D77B7"/>
     <w:rsid w:val="00395065"/>
+    <w:rsid w:val="003F3A40"/>
     <w:rsid w:val="00471668"/>
     <w:rsid w:val="004D64CD"/>
     <w:rsid w:val="00503B91"/>
     <w:rsid w:val="00516241"/>
     <w:rsid w:val="005A7658"/>
     <w:rsid w:val="005D2108"/>
     <w:rsid w:val="005D268E"/>
     <w:rsid w:val="00661CA8"/>
     <w:rsid w:val="00664E42"/>
     <w:rsid w:val="006C461C"/>
     <w:rsid w:val="006D7A32"/>
     <w:rsid w:val="007000E5"/>
     <w:rsid w:val="0070375A"/>
     <w:rsid w:val="007150B5"/>
+    <w:rsid w:val="00795C8D"/>
     <w:rsid w:val="007D1627"/>
     <w:rsid w:val="008328DB"/>
     <w:rsid w:val="0086409E"/>
     <w:rsid w:val="008A6BCF"/>
     <w:rsid w:val="008C7B94"/>
     <w:rsid w:val="008E108B"/>
     <w:rsid w:val="008F7629"/>
     <w:rsid w:val="00923FAA"/>
     <w:rsid w:val="00956F34"/>
     <w:rsid w:val="00967588"/>
     <w:rsid w:val="009748A8"/>
     <w:rsid w:val="00984AB7"/>
     <w:rsid w:val="009A3CD1"/>
     <w:rsid w:val="009C1A9B"/>
     <w:rsid w:val="00A2356B"/>
     <w:rsid w:val="00A3271A"/>
     <w:rsid w:val="00A50F44"/>
     <w:rsid w:val="00AA500A"/>
     <w:rsid w:val="00AA5A13"/>
     <w:rsid w:val="00B26841"/>
     <w:rsid w:val="00B46D46"/>
     <w:rsid w:val="00C15111"/>
     <w:rsid w:val="00C4040C"/>
     <w:rsid w:val="00C478B6"/>
     <w:rsid w:val="00C54CAD"/>
@@ -5542,76 +5581,76 @@
     <w:rsid w:val="00D52F13"/>
     <w:rsid w:val="00E209EA"/>
     <w:rsid w:val="00E94BDF"/>
     <w:rsid w:val="00E960F5"/>
     <w:rsid w:val="00EB20E4"/>
     <w:rsid w:val="00F0412B"/>
     <w:rsid w:val="00F44309"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="36865">
+    <o:shapedefaults v:ext="edit" spidmax="2059">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="297058D0"/>
+  <w14:docId w14:val="462A71CF"/>
   <w15:docId w15:val="{254E5F00-BAA3-4F87-9F18-933A52EFB8B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5932,50 +5971,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -6082,51 +6126,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00192F24"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:semiHidden/>
     <w:rsid w:val="00192F24"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="215701743">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="656956555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>