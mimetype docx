--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -4,234 +4,234 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4687403F" w14:textId="6FBEE692" w:rsidR="00331EC4" w:rsidRPr="00BF1DEC" w:rsidRDefault="001B54F5" w:rsidP="001A62FE">
+    <w:p w14:paraId="4687403F" w14:textId="6FBEE692" w:rsidR="00331EC4" w:rsidRPr="00BF1DEC" w:rsidRDefault="00CA1F21" w:rsidP="001A62FE">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5D3DA328">
+          <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:235.95pt;margin-top:0;width:196.05pt;height:18pt;z-index:251657728" filled="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007F18DC" w:rsidRPr="00FE2502">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18DC" w:rsidRPr="00BF1DEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>生活介護</w:t>
+      </w:r>
+      <w:r w:rsidR="007F18DC" w:rsidRPr="00BF1DEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>を行う場合）</w:t>
+      </w:r>
+      <w:r w:rsidR="001A62FE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...37 lines deleted...]
-      <w:r w:rsidR="001A62FE">
+        <w:t>（川崎</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF1DEC" w:rsidRPr="00BF1DEC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（川崎</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF1DEC" w:rsidRPr="00BF1DEC">
+        <w:t>市）</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>市）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE2502">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00932C9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00932C9A">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE2502">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00932C9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB89D62" w14:textId="77777777" w:rsidR="00331EC4" w:rsidRPr="00FE7418" w:rsidRDefault="001B54F5">
+    <w:p w14:paraId="4DB89D62" w14:textId="77777777" w:rsidR="00331EC4" w:rsidRPr="00FE7418" w:rsidRDefault="00CA1F21">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="20A92DF1">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-54.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
+          <v:shape id="_x0000_s2057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-54.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w14:paraId="01AE01BC" w14:textId="0CC057E7" w:rsidR="0014166C" w:rsidRPr="006A1D58" w:rsidRDefault="0014166C" w:rsidP="0014166C">
+                <w:p w14:paraId="01AE01BC" w14:textId="48BD833C" w:rsidR="0014166C" w:rsidRPr="006A1D58" w:rsidRDefault="0014166C" w:rsidP="0014166C">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="00124F12">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>下線部分は、令和</w:t>
                   </w:r>
-                  <w:r w:rsidR="00932C9A">
+                  <w:r w:rsidR="00DB3050">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>７</w:t>
+                    <w:t>８</w:t>
                   </w:r>
                   <w:r w:rsidR="00124F12">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>年</w:t>
                   </w:r>
-                  <w:r w:rsidR="00932C9A">
+                  <w:r w:rsidR="00DB3050">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>１１</w:t>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7A930A" w14:textId="77777777" w:rsidR="00331EC4" w:rsidRPr="00FE7418" w:rsidRDefault="00331EC4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE7418">
         <w:rPr>
@@ -2870,515 +2870,457 @@
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidR="00015E14" w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064B5570" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00FE2502" w:rsidRDefault="002A524F" w:rsidP="002A524F">
+    <w:p w14:paraId="064B5570" w14:textId="6B73D966" w:rsidR="002A524F" w:rsidRPr="00FE2502" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、設置すること。</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3050" w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE2502">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13194E8E" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00FE2502" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CE75F26" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00FE2502" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し虐待の防止のための研修を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633A0C2B" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00932C9A" w:rsidRDefault="002A524F" w:rsidP="002A524F">
+    <w:p w14:paraId="633A0C2B" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00DB3050" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
       </w:r>
-      <w:r w:rsidR="00EE77C1" w:rsidRPr="00932C9A">
+      <w:r w:rsidR="00EE77C1" w:rsidRPr="00DB3050">
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932C9A">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="44F1C5E2" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00932C9A" w:rsidRDefault="002A524F" w:rsidP="002A524F">
+    <w:p w14:paraId="44F1C5E2" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00DB3050" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0A413709" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A413709" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E91623" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
+    <w:p w14:paraId="02E91623" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="006818CC" w:rsidRPr="00932C9A">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="006818CC" w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="006818CC" w:rsidRPr="00932C9A">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="006818CC" w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00932C9A">
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体拘束その他利用者の行動を制限する行為（以下「身体拘束等」という。）を行わないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4302E33A" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
+    <w:p w14:paraId="4302E33A" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D40FD9" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
-[...11 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="60D40FD9" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、身体拘束等の適正化を図るため、次に掲げる措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4270D844" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
+    <w:p w14:paraId="4270D844" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="525" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）身体拘束等の適正化のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について、従業者に周知徹底を図る。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2579C6" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
+    <w:p w14:paraId="7E2579C6" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00E146A5">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）身体拘束等の適正化のための指針を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBD8F4C" w14:textId="77777777" w:rsidR="00EE77C1" w:rsidRPr="00932C9A" w:rsidRDefault="00E146A5" w:rsidP="00932C9A">
+    <w:p w14:paraId="7EBD8F4C" w14:textId="77777777" w:rsidR="00EE77C1" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="00932C9A">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...6 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492F45E1" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRDefault="00E146A5" w:rsidP="002A524F">
+    <w:p w14:paraId="492F45E1" w14:textId="77777777" w:rsidR="00E146A5" w:rsidRPr="00DB3050" w:rsidRDefault="00E146A5" w:rsidP="002A524F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A7469BD" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="000E690E" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk215241774"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk215241896"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk215241611"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒の発生・まん延防止のための</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（感染症</w:t>
-[...24 lines deleted...]
-        <w:t>に関する事項）</w:t>
+        <w:t>項）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="2F093986" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="000E690E" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
+    <w:p w14:paraId="2F093986" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="00DB3050" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>第</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk215241793"/>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>事業者は、事業所において感染症</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0FF0968F" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="000E690E" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
+        <w:t>事業者は、事業所において感染</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>症又は食中毒が発生し、又はまん延しないように、次の措置を講ずるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF0968F" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="00DB3050" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Hlk215241783"/>
       <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk215241625"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCCAD5D" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="00DB3050" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症及び食中毒の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16239238" w14:textId="77777777" w:rsidR="001B54F5" w:rsidRPr="000E690E" w:rsidRDefault="001B54F5" w:rsidP="001B54F5">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3050">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症及び食中毒の予</w:t>
+      </w:r>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）事業所における感染症</w:t>
-[...95 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="4220228F" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="001B54F5" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65DA9400" w14:textId="77777777" w:rsidR="002A524F" w:rsidRPr="00FE2502" w:rsidRDefault="002A524F" w:rsidP="002A524F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE2502">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -4030,58 +3972,58 @@
     <w:p w14:paraId="2D602A25" w14:textId="77777777" w:rsidR="00331EC4" w:rsidRPr="002B5F8A" w:rsidRDefault="00331EC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00331EC4" w:rsidRPr="002B5F8A">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1242D76A" w14:textId="77777777" w:rsidR="00B77AAE" w:rsidRDefault="00B77AAE">
+    <w:p w14:paraId="404D7A45" w14:textId="77777777" w:rsidR="00CA1F21" w:rsidRDefault="00CA1F21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DB724E3" w14:textId="77777777" w:rsidR="00B77AAE" w:rsidRDefault="00B77AAE">
+    <w:p w14:paraId="189A5BDB" w14:textId="77777777" w:rsidR="00CA1F21" w:rsidRDefault="00CA1F21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -4154,58 +4096,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="197EB779" w14:textId="77777777" w:rsidR="00331EC4" w:rsidRDefault="00331EC4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2D5154DB" w14:textId="77777777" w:rsidR="00331EC4" w:rsidRDefault="00331EC4">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E0484DA" w14:textId="77777777" w:rsidR="00B77AAE" w:rsidRDefault="00B77AAE">
+    <w:p w14:paraId="704E33B0" w14:textId="77777777" w:rsidR="00CA1F21" w:rsidRDefault="00CA1F21">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="634052CE" w14:textId="77777777" w:rsidR="00B77AAE" w:rsidRDefault="00B77AAE">
+    <w:p w14:paraId="4277323F" w14:textId="77777777" w:rsidR="00CA1F21" w:rsidRDefault="00CA1F21">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -5965,193 +5907,196 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="65038796">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="134954287">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1111972052">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2051683491">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="131793015">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2058" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00331EC4"/>
     <w:rsid w:val="00015E14"/>
     <w:rsid w:val="000711B9"/>
     <w:rsid w:val="00097F03"/>
     <w:rsid w:val="000C5FCC"/>
     <w:rsid w:val="0012244A"/>
     <w:rsid w:val="00124F12"/>
     <w:rsid w:val="00131C14"/>
     <w:rsid w:val="0014166C"/>
     <w:rsid w:val="00160602"/>
     <w:rsid w:val="00162C1F"/>
     <w:rsid w:val="00173C08"/>
     <w:rsid w:val="00196C5B"/>
     <w:rsid w:val="001A62FE"/>
     <w:rsid w:val="001B54F5"/>
     <w:rsid w:val="001E3A98"/>
     <w:rsid w:val="00200433"/>
     <w:rsid w:val="00202A3D"/>
     <w:rsid w:val="0023297F"/>
     <w:rsid w:val="002A524F"/>
     <w:rsid w:val="002B30BE"/>
     <w:rsid w:val="002B59FB"/>
     <w:rsid w:val="002B5F8A"/>
+    <w:rsid w:val="002F6CB8"/>
     <w:rsid w:val="00331EC4"/>
     <w:rsid w:val="00364829"/>
     <w:rsid w:val="003A4462"/>
     <w:rsid w:val="003C1295"/>
     <w:rsid w:val="00400F23"/>
     <w:rsid w:val="00475389"/>
     <w:rsid w:val="004F1630"/>
     <w:rsid w:val="00537D1E"/>
     <w:rsid w:val="005713C3"/>
     <w:rsid w:val="005767B8"/>
     <w:rsid w:val="00664F3C"/>
     <w:rsid w:val="006800E2"/>
     <w:rsid w:val="006818CC"/>
     <w:rsid w:val="006910B5"/>
     <w:rsid w:val="006D0B01"/>
     <w:rsid w:val="00716A69"/>
     <w:rsid w:val="00726285"/>
     <w:rsid w:val="00754A15"/>
     <w:rsid w:val="00763762"/>
     <w:rsid w:val="0076621D"/>
     <w:rsid w:val="007B61B9"/>
     <w:rsid w:val="007F18DC"/>
     <w:rsid w:val="007F46BE"/>
     <w:rsid w:val="007F73E5"/>
     <w:rsid w:val="00803F4A"/>
     <w:rsid w:val="00856F97"/>
     <w:rsid w:val="00902CD0"/>
     <w:rsid w:val="00915CB7"/>
     <w:rsid w:val="00932C9A"/>
     <w:rsid w:val="009C3BD2"/>
     <w:rsid w:val="009D5185"/>
     <w:rsid w:val="009D655C"/>
     <w:rsid w:val="00A95041"/>
     <w:rsid w:val="00AA5D57"/>
     <w:rsid w:val="00AC4ACA"/>
     <w:rsid w:val="00B12694"/>
     <w:rsid w:val="00B643E8"/>
     <w:rsid w:val="00B77AAE"/>
     <w:rsid w:val="00BF1DEC"/>
     <w:rsid w:val="00C06470"/>
     <w:rsid w:val="00C25383"/>
     <w:rsid w:val="00CA005D"/>
+    <w:rsid w:val="00CA1F21"/>
     <w:rsid w:val="00CA46B1"/>
     <w:rsid w:val="00CB0557"/>
     <w:rsid w:val="00CD6DC2"/>
     <w:rsid w:val="00CE2725"/>
     <w:rsid w:val="00CE7DE4"/>
     <w:rsid w:val="00D77C22"/>
+    <w:rsid w:val="00DB3050"/>
     <w:rsid w:val="00E0523D"/>
     <w:rsid w:val="00E146A5"/>
     <w:rsid w:val="00E17E37"/>
     <w:rsid w:val="00E34C5E"/>
     <w:rsid w:val="00E54432"/>
     <w:rsid w:val="00E63EF0"/>
     <w:rsid w:val="00E8435A"/>
     <w:rsid w:val="00EE58AC"/>
     <w:rsid w:val="00EE77C1"/>
     <w:rsid w:val="00F4126A"/>
     <w:rsid w:val="00FB5C5D"/>
     <w:rsid w:val="00FE2502"/>
     <w:rsid w:val="00FE7418"/>
     <w:rsid w:val="00FF264F"/>
     <w:rsid w:val="00FF4578"/>
     <w:rsid w:val="00FF5962"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="61441" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2058" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="77FCFE4B"/>
   <w15:docId w15:val="{A63E12E5-0852-4D15-BB24-8B0F9F0B38B0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>