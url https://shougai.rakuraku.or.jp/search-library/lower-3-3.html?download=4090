--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -4,239 +4,239 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="61D147F7" w14:textId="29B4AE37" w:rsidR="00F03F39" w:rsidRPr="00BF1DEC" w:rsidRDefault="005003A8" w:rsidP="00F03F39">
+    <w:p w14:paraId="61D147F7" w14:textId="29B4AE37" w:rsidR="00F03F39" w:rsidRPr="00BF1DEC" w:rsidRDefault="00356F17" w:rsidP="00F03F39">
       <w:pPr>
         <w:ind w:right="210"/>
         <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+          <w:noProof/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:pict w14:anchorId="5B1C3678">
+          <v:rect id="_x0000_s2057" style="position:absolute;left:0;text-align:left;margin-left:235.95pt;margin-top:0;width:196.05pt;height:18pt;z-index:251659264" filled="f"/>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="00F03F39" w:rsidRPr="00B00C2C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F39">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>療養</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F39" w:rsidRPr="00BF1DEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>介護</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F39" w:rsidRPr="00BF1DEC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>を行う場合）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03F39">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...27 lines deleted...]
-        <w:t>療養</w:t>
+        <w:t>（川崎</w:t>
       </w:r>
       <w:r w:rsidR="00F03F39" w:rsidRPr="00BF1DEC">
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="00F03F39">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>（川崎</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F03F39" w:rsidRPr="00BF1DEC">
+        <w:t>市）</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>市）</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00815ED5">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="005003A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00815ED5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005003A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C2AE57" w14:textId="77777777" w:rsidR="00F03F39" w:rsidRDefault="005003A8" w:rsidP="00342B06">
+    <w:p w14:paraId="34C2AE57" w14:textId="77777777" w:rsidR="00F03F39" w:rsidRDefault="00356F17" w:rsidP="00342B06">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:pict w14:anchorId="646285F0">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-54.5pt;width:362pt;height:24pt;z-index:251660288" strokecolor="black [3213]">
+          <v:shape id="_x0000_s2058" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-54.5pt;width:362pt;height:24pt;z-index:251660288" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w14:paraId="773B073D" w14:textId="5BB95D8C" w:rsidR="006951F8" w:rsidRPr="006A1D58" w:rsidRDefault="006951F8" w:rsidP="006951F8">
+                <w:p w14:paraId="773B073D" w14:textId="78558033" w:rsidR="006951F8" w:rsidRPr="006A1D58" w:rsidRDefault="006951F8" w:rsidP="006951F8">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="00026E6C">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>下線部分は、令和</w:t>
                   </w:r>
-                  <w:r w:rsidR="005003A8">
+                  <w:r w:rsidR="00A96C89">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>７</w:t>
+                    <w:t>８</w:t>
                   </w:r>
                   <w:r w:rsidR="00026E6C" w:rsidRPr="00026E6C">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>年</w:t>
                   </w:r>
-                  <w:r w:rsidR="005003A8">
+                  <w:r w:rsidR="00A96C89">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>１１</w:t>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00026E6C">
                     <w:rPr>
                       <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA710C1" w14:textId="77777777" w:rsidR="006C183E" w:rsidRPr="00FE7418" w:rsidRDefault="006C183E" w:rsidP="006C183E">
@@ -2458,64 +2458,80 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第12</w:t>
       </w:r>
       <w:r w:rsidR="0088295B" w:rsidRPr="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="002E5469" w:rsidRPr="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FBAF61" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="00913C50">
+    <w:p w14:paraId="47FBAF61" w14:textId="0F8ED66C" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="00913C50">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者の選定及び設置</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96C89" w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00815ED5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の選定及び設置</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D8402F8" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="00913C50">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00815ED5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用支援</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7298B1" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="00913C50">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2668,824 +2684,762 @@
     <w:p w14:paraId="08D982D3" w14:textId="77777777" w:rsidR="00E36355" w:rsidRPr="005003A8" w:rsidRDefault="009737AE" w:rsidP="009737AE">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005003A8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B7C99C5" w14:textId="77777777" w:rsidR="00E36355" w:rsidRDefault="00E36355" w:rsidP="002E5469">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F41C67" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="000E690E" w:rsidRDefault="005003A8" w:rsidP="005003A8">
+    <w:p w14:paraId="63F41C67" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="00A96C89" w:rsidRDefault="005003A8" w:rsidP="005003A8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk215241774"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk215241896"/>
       <w:r w:rsidRPr="000E690E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk215241611"/>
-      <w:r w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t>に関する事項）</w:t>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="26F2830C" w14:textId="1443DFA5" w:rsidR="005003A8" w:rsidRPr="000E690E" w:rsidRDefault="005003A8" w:rsidP="005003A8">
+    <w:p w14:paraId="26F2830C" w14:textId="1443DFA5" w:rsidR="005003A8" w:rsidRPr="00A96C89" w:rsidRDefault="005003A8" w:rsidP="005003A8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...25 lines deleted...]
-        <w:t xml:space="preserve">条　</w:t>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第14条　</w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk215241793"/>
-      <w:r w:rsidRPr="000E690E">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業者は、事業所において感染症又は食中毒が発生し、又はまん延しないように、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409A1EDA" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="000E690E" w:rsidRDefault="005003A8" w:rsidP="005003A8">
+    <w:p w14:paraId="409A1EDA" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="00A96C89" w:rsidRDefault="005003A8" w:rsidP="005003A8">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Hlk215241783"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="000E690E">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="_Hlk215241625"/>
-      <w:r w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="000E690E">
-[...21 lines deleted...]
-    <w:p w14:paraId="739E7393" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="000E690E" w:rsidRDefault="005003A8" w:rsidP="005003A8">
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739E7393" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="00A96C89" w:rsidRDefault="005003A8" w:rsidP="005003A8">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...23 lines deleted...]
-    <w:p w14:paraId="20C4BB33" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="000E690E" w:rsidRDefault="005003A8" w:rsidP="005003A8">
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症及び食中毒の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C4BB33" w14:textId="77777777" w:rsidR="005003A8" w:rsidRPr="00A96C89" w:rsidRDefault="005003A8" w:rsidP="005003A8">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E690E">
-[...20 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症及び食中毒の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w14:paraId="0349F75D" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="005003A8" w:rsidRDefault="002E5469" w:rsidP="002E5469">
-[...7 lines deleted...]
-    <w:p w14:paraId="47A36B86" w14:textId="77777777" w:rsidR="00F03F39" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="00F03F39">
+    <w:p w14:paraId="0349F75D" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00A96C89" w:rsidRDefault="002E5469" w:rsidP="002E5469">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47A36B86" w14:textId="77777777" w:rsidR="00F03F39" w:rsidRPr="00A96C89" w:rsidRDefault="002E5469" w:rsidP="00F03F39">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
-      <w:r w:rsidR="00F03F39" w:rsidRPr="00815ED5">
+      <w:r w:rsidR="00F03F39" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6360CB1F" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="002E5469">
+    <w:p w14:paraId="6360CB1F" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00A96C89" w:rsidRDefault="002E5469" w:rsidP="002E5469">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第1</w:t>
       </w:r>
-      <w:r w:rsidR="00E6702B">
+      <w:r w:rsidR="00E6702B" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　感染症や非常災害の発生時において、利用者に対する必要なサービス提供を継続的に実施するため及び非常時の体制で早期の業務再開を図るための計画（業務継続計画）を策定し、必要な措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135D5422" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="002E5469">
+    <w:p w14:paraId="135D5422" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00A96C89" w:rsidRDefault="002E5469" w:rsidP="002E5469">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E715718" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00815ED5" w:rsidRDefault="002E5469" w:rsidP="002E5469">
+    <w:p w14:paraId="7E715718" w14:textId="77777777" w:rsidR="002E5469" w:rsidRPr="00A96C89" w:rsidRDefault="002E5469" w:rsidP="002E5469">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D271D24" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00815ED5" w:rsidRDefault="0088295B" w:rsidP="002E5469">
-[...7 lines deleted...]
-    <w:p w14:paraId="4095DDCC" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00815ED5" w:rsidRDefault="0088295B">
+    <w:p w14:paraId="5D271D24" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00A96C89" w:rsidRDefault="0088295B" w:rsidP="002E5469">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4095DDCC" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00A96C89" w:rsidRDefault="0088295B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506AAE47" w14:textId="77777777" w:rsidR="000D16F9" w:rsidRDefault="007605BC" w:rsidP="000D16F9">
+    <w:p w14:paraId="506AAE47" w14:textId="77777777" w:rsidR="000D16F9" w:rsidRPr="00A96C89" w:rsidRDefault="007605BC" w:rsidP="000D16F9">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00815ED5">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00E6702B">
+      <w:r w:rsidR="00E6702B" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E6702B">
+      <w:r w:rsidR="00E6702B" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="0088295B" w:rsidRPr="00815ED5">
+      <w:r w:rsidR="0088295B" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
-      <w:r w:rsidR="002E5469" w:rsidRPr="00815ED5">
+      <w:r w:rsidR="002E5469" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>従業者の資質向上のため研修（</w:t>
       </w:r>
-      <w:r w:rsidR="00702AE2" w:rsidRPr="00815ED5">
+      <w:r w:rsidR="00702AE2" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第12条から前条に</w:t>
       </w:r>
-      <w:r w:rsidR="00586FF0" w:rsidRPr="00815ED5">
+      <w:r w:rsidR="00586FF0" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>規定する</w:t>
       </w:r>
-      <w:r w:rsidR="00702AE2" w:rsidRPr="00815ED5">
+      <w:r w:rsidR="00702AE2" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>研修の内容</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00815ED5">
-[...14 lines deleted...]
-    <w:p w14:paraId="27ACCB76" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="00913C50">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を含む。）の機会を次のとおり設けるものとし、また、勤務体制を整備する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ACCB76" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="00913C50">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後○か月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B063666" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="00913C50">
+    <w:p w14:paraId="2B063666" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="00913C50">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2861BA4D" w14:textId="77777777" w:rsidR="005D12B7" w:rsidRPr="00AE7FAB" w:rsidRDefault="005D12B7" w:rsidP="005D12B7">
+    <w:p w14:paraId="2861BA4D" w14:textId="77777777" w:rsidR="005D12B7" w:rsidRPr="00A96C89" w:rsidRDefault="005D12B7" w:rsidP="005D12B7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　職員は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を</w:t>
       </w:r>
-      <w:r w:rsidR="00C83F60" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00C83F60" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>漏らしてはならない</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4834EE3E" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="00AB3E24" w:rsidP="00AB3E24">
+    <w:p w14:paraId="4834EE3E" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="00AB3E24" w:rsidP="00AB3E24">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　職員であった者に、業務上知り得た利用者又はその家族の秘密を保持させるため、職員でなくなった後においてもこれらの秘密を保持するべき旨を、職員との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A4AB4C" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="00AB3E24" w:rsidP="00AB3E24">
+    <w:p w14:paraId="31A4AB4C" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="00AB3E24" w:rsidP="00AB3E24">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE7FAB">
-[...7 lines deleted...]
-    <w:p w14:paraId="154C563B" w14:textId="77777777" w:rsidR="000D16F9" w:rsidRDefault="00B9414D" w:rsidP="000D16F9">
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>４　職員、設備、備品及び会計に関する記録を整備するとともに、当該記録</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該指定療養介護</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A96C89">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>提供した日から５年間保存する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154C563B" w14:textId="77777777" w:rsidR="000D16F9" w:rsidRPr="00A96C89" w:rsidRDefault="00B9414D" w:rsidP="000D16F9">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　利</w:t>
       </w:r>
-      <w:r w:rsidR="00A24C75" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00A24C75" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>用者に対する指定療養介護の提供に関する次に掲げる記録を</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>整備</w:t>
       </w:r>
-      <w:r w:rsidR="00A24C75" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00A24C75" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidR="00A24C75" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00A24C75" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当該指定療養介護</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した日から</w:t>
       </w:r>
-      <w:r w:rsidR="0066369B" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="0066369B" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存</w:t>
       </w:r>
-      <w:r w:rsidR="00C3158D" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00C3158D" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C94E42F" w14:textId="77777777" w:rsidR="00B9414D" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
+    <w:p w14:paraId="2C94E42F" w14:textId="77777777" w:rsidR="00B9414D" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
-      <w:r w:rsidR="00A24C75" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00A24C75" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>療養介護</w:t>
       </w:r>
-      <w:r w:rsidR="00B9414D" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00B9414D" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6702B53D" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6702B53D" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>具体的なサービスの提供の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEFE104" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6DEFE104" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市町村への通知に係る記録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269839F6" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="269839F6" w14:textId="77777777" w:rsidR="00AB3E24" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）</w:t>
       </w:r>
-      <w:r w:rsidR="00AB3E24" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00AB3E24" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>身体的拘束等に係る記録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F44E3C" w14:textId="77777777" w:rsidR="00B9414D" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="38F44E3C" w14:textId="77777777" w:rsidR="00B9414D" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（５）</w:t>
       </w:r>
-      <w:r w:rsidR="00B9414D" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00B9414D" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>苦情の内容等の記録</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6A32A9" w14:textId="77777777" w:rsidR="00B9414D" w:rsidRPr="00AE7FAB" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0F6A32A9" w14:textId="77777777" w:rsidR="00B9414D" w:rsidRPr="00A96C89" w:rsidRDefault="000D16F9" w:rsidP="000D16F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（６）</w:t>
       </w:r>
-      <w:r w:rsidR="00B9414D" w:rsidRPr="00AE7FAB">
+      <w:r w:rsidR="00B9414D" w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事故の状況及び事故に際して採った処置についての記録</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78262F38" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00AE7FAB" w:rsidRDefault="00B9414D" w:rsidP="00EA451A">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE7FAB">
+      <w:r w:rsidRPr="00A96C89">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>６　この規程に定める事項のほか、運営に関する重要事項は○○法人と事業所の管理者との協議に基づいて定めるものとする。</w:t>
+        <w:t>６　この規程に定</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE7FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>める事項のほか、運営に関する重要事項は○○法人と事業所の管理者との協議に基づいて定めるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEE6F87" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00AE7FAB" w:rsidRDefault="0088295B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3539755F" w14:textId="77777777" w:rsidR="0088295B" w:rsidRPr="00AE7FAB" w:rsidRDefault="0088295B" w:rsidP="0066369B">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="630"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE7FAB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
@@ -3645,58 +3599,58 @@
       </w:r>
       <w:r w:rsidR="002E5469" w:rsidRPr="00AE7FAB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E5469" w:rsidRPr="002E5469" w:rsidSect="00F37AE5">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24EAE43D" w14:textId="77777777" w:rsidR="00D979EE" w:rsidRDefault="00D979EE">
+    <w:p w14:paraId="1A5E4AAF" w14:textId="77777777" w:rsidR="00356F17" w:rsidRDefault="00356F17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3593BD4C" w14:textId="77777777" w:rsidR="00D979EE" w:rsidRDefault="00D979EE">
+    <w:p w14:paraId="450B22E8" w14:textId="77777777" w:rsidR="00356F17" w:rsidRDefault="00356F17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -3776,58 +3730,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="27E66217" w14:textId="77777777" w:rsidR="00BA3C70" w:rsidRDefault="00BA3C70">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a6"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4C4DC766" w14:textId="77777777" w:rsidR="00BA3C70" w:rsidRDefault="00BA3C70">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="071B4D06" w14:textId="77777777" w:rsidR="00D979EE" w:rsidRDefault="00D979EE">
+    <w:p w14:paraId="25D72462" w14:textId="77777777" w:rsidR="00356F17" w:rsidRDefault="00356F17">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23B60177" w14:textId="77777777" w:rsidR="00D979EE" w:rsidRDefault="00D979EE">
+    <w:p w14:paraId="6F8125EA" w14:textId="77777777" w:rsidR="00356F17" w:rsidRDefault="00356F17">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -5348,105 +5302,106 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1280256571">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1171019273">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1201816335">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="530581150">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="966281088">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2059" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB1820"/>
     <w:rsid w:val="00026E6C"/>
     <w:rsid w:val="000325CB"/>
     <w:rsid w:val="00066FF9"/>
     <w:rsid w:val="0008158A"/>
     <w:rsid w:val="00082946"/>
     <w:rsid w:val="000A45C4"/>
     <w:rsid w:val="000D16F9"/>
     <w:rsid w:val="001525E2"/>
     <w:rsid w:val="00191728"/>
     <w:rsid w:val="00196358"/>
     <w:rsid w:val="00196C5B"/>
     <w:rsid w:val="00254D25"/>
     <w:rsid w:val="002726BC"/>
     <w:rsid w:val="00272AE6"/>
     <w:rsid w:val="00272E30"/>
     <w:rsid w:val="002C157B"/>
     <w:rsid w:val="002E5469"/>
     <w:rsid w:val="002F5FE8"/>
     <w:rsid w:val="00303753"/>
     <w:rsid w:val="00307975"/>
     <w:rsid w:val="003258FE"/>
     <w:rsid w:val="00342B06"/>
+    <w:rsid w:val="00356F17"/>
     <w:rsid w:val="00361BC4"/>
     <w:rsid w:val="00370A2B"/>
     <w:rsid w:val="00397D9C"/>
     <w:rsid w:val="003B6117"/>
     <w:rsid w:val="004A2C25"/>
     <w:rsid w:val="004A78FC"/>
     <w:rsid w:val="004C0CDD"/>
     <w:rsid w:val="005003A8"/>
     <w:rsid w:val="0055244D"/>
     <w:rsid w:val="005533F0"/>
     <w:rsid w:val="00586FF0"/>
     <w:rsid w:val="005C0FA8"/>
     <w:rsid w:val="005C42D9"/>
     <w:rsid w:val="005D12B7"/>
     <w:rsid w:val="005E4751"/>
     <w:rsid w:val="00637B4A"/>
     <w:rsid w:val="0066369B"/>
     <w:rsid w:val="00666695"/>
     <w:rsid w:val="006805ED"/>
     <w:rsid w:val="006951F8"/>
     <w:rsid w:val="006C183E"/>
     <w:rsid w:val="006D5B39"/>
     <w:rsid w:val="00702AE2"/>
     <w:rsid w:val="007605BC"/>
     <w:rsid w:val="00786E4F"/>
@@ -5454,109 +5409,111 @@
     <w:rsid w:val="007C781E"/>
     <w:rsid w:val="007E08DD"/>
     <w:rsid w:val="00815ED5"/>
     <w:rsid w:val="00822170"/>
     <w:rsid w:val="008327B0"/>
     <w:rsid w:val="0084366E"/>
     <w:rsid w:val="0085009F"/>
     <w:rsid w:val="0086414B"/>
     <w:rsid w:val="00882144"/>
     <w:rsid w:val="0088295B"/>
     <w:rsid w:val="00886887"/>
     <w:rsid w:val="0089088E"/>
     <w:rsid w:val="008F42DC"/>
     <w:rsid w:val="00913C50"/>
     <w:rsid w:val="00923AAE"/>
     <w:rsid w:val="009737AE"/>
     <w:rsid w:val="009A29FE"/>
     <w:rsid w:val="009C2E20"/>
     <w:rsid w:val="009C6782"/>
     <w:rsid w:val="009D3965"/>
     <w:rsid w:val="009F581C"/>
     <w:rsid w:val="00A24C75"/>
     <w:rsid w:val="00A46334"/>
     <w:rsid w:val="00A52319"/>
     <w:rsid w:val="00A75B89"/>
+    <w:rsid w:val="00A96C89"/>
     <w:rsid w:val="00AB3E24"/>
     <w:rsid w:val="00AE5B2B"/>
     <w:rsid w:val="00AE7FAB"/>
     <w:rsid w:val="00AF591E"/>
     <w:rsid w:val="00B00C2C"/>
     <w:rsid w:val="00B07ADF"/>
     <w:rsid w:val="00B73D6E"/>
     <w:rsid w:val="00B812F2"/>
     <w:rsid w:val="00B84403"/>
     <w:rsid w:val="00B9414D"/>
     <w:rsid w:val="00BA3C70"/>
     <w:rsid w:val="00C04177"/>
     <w:rsid w:val="00C1647A"/>
     <w:rsid w:val="00C3158D"/>
     <w:rsid w:val="00C54154"/>
     <w:rsid w:val="00C83F60"/>
     <w:rsid w:val="00D01B79"/>
     <w:rsid w:val="00D53049"/>
     <w:rsid w:val="00D979EE"/>
     <w:rsid w:val="00DD1E92"/>
+    <w:rsid w:val="00DD685B"/>
     <w:rsid w:val="00DF0A6F"/>
     <w:rsid w:val="00E36355"/>
     <w:rsid w:val="00E4137C"/>
     <w:rsid w:val="00E55884"/>
     <w:rsid w:val="00E579BF"/>
     <w:rsid w:val="00E6702B"/>
     <w:rsid w:val="00EA3CD9"/>
     <w:rsid w:val="00EA451A"/>
     <w:rsid w:val="00EB1820"/>
     <w:rsid w:val="00EE4BD6"/>
     <w:rsid w:val="00F03F39"/>
     <w:rsid w:val="00F37AE5"/>
     <w:rsid w:val="00F530F2"/>
     <w:rsid w:val="00F87FD6"/>
     <w:rsid w:val="00FC2A09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2059" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="30C59835"/>
   <w15:docId w15:val="{2418D68E-0629-4569-8C36-C6BEF594C2AC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>