--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000A2CC3" w:rsidRPr="00EF502B" w:rsidRDefault="004661BF" w:rsidP="00CF092F">
+    <w:p w14:paraId="21549355" w14:textId="77777777" w:rsidR="000A2CC3" w:rsidRPr="00EF502B" w:rsidRDefault="002A1386" w:rsidP="00CF092F">
       <w:pPr>
         <w:ind w:firstLine="840"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:204.45pt;margin-top:0;width:227.55pt;height:18pt;z-index:251657728" filled="f"/>
+        <w:pict w14:anchorId="3970145C">
+          <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:204.45pt;margin-top:0;width:227.55pt;height:18pt;z-index:251657728" filled="f"/>
         </w:pict>
       </w:r>
       <w:r w:rsidR="000A2CC3" w:rsidRPr="00EF502B">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">作成例　</w:t>
       </w:r>
       <w:r w:rsidR="000A2CC3" w:rsidRPr="001F2F51">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000A2CC3" w:rsidRPr="00EF502B">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>同行援護を行う場合</w:t>
       </w:r>
@@ -112,189 +112,211 @@
       <w:r w:rsidR="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002F3CA0">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004661BF">
+    <w:p w14:paraId="44A4F0D5" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="002A1386">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="1BC9E5D7">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-54.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
+          <v:shape id="_x0000_s2057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-54.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w:rsidR="00775120" w:rsidRPr="006A1D58" w:rsidRDefault="00775120" w:rsidP="00775120">
+                <w:p w14:paraId="1008C41E" w14:textId="5B3D3530" w:rsidR="00775120" w:rsidRPr="006A1D58" w:rsidRDefault="00775120" w:rsidP="00775120">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="002F3CA0">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>下線部分は、令和６年９</w:t>
+                    <w:t>下線部分は、令和</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00196DFB">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>８</w:t>
+                  </w:r>
+                  <w:r w:rsidR="002F3CA0">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00196DFB">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="06B7E3C3" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    </w:p>
+    <w:p w14:paraId="57A97526" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>運　営　規　程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643"/>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="1B000D52" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643"/>
+    <w:p w14:paraId="6C0BC672" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○事業所運営規程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="1AC90471" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="2CBC34CD" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（事業の目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00235086" w:rsidP="00E23C9C">
+    <w:p w14:paraId="4B425677" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00235086" w:rsidP="00E23C9C">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">第１条　</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○法人○○が開設する○○○○（以下「事業所」という。）が行う</w:t>
       </w:r>
       <w:r w:rsidR="00A93A97" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>障害者の日常生活及び社会生活を総合的に支援するための法</w:t>
       </w:r>
       <w:r w:rsidR="00A93A97">
@@ -312,60 +334,60 @@
       <w:r w:rsidR="006B502E" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業（以下「事業」という。）の適正な運営を確保するために人員及び管理運営に関することを定め、事業所の従事者が、支給決定を受けた障害者又は障害児（以下「</w:t>
       </w:r>
       <w:r w:rsidR="006B502E" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利用者」という。）に対し、適正な指定同行援護</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>を提供することを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643"/>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="4AFC03B3" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643"/>
+    <w:p w14:paraId="4126B628" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（運営の方針）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00D04667">
+    <w:p w14:paraId="0526E4FE" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00D04667">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第２条</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この事業所が実施する事業は、利用者が自立した日常生活または社会生活を営むことができるよう、</w:t>
       </w:r>
       <w:r w:rsidR="00D04667" w:rsidRPr="00C320AF">
         <w:rPr>
@@ -394,1098 +416,1098 @@
         </w:rPr>
         <w:t>便宜を</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>適切</w:t>
       </w:r>
       <w:r w:rsidR="00D04667" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>かつ効果的</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="402B8A30" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="179" w:hangingChars="82" w:hanging="179"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>事業の実施にあたっては、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるものとする。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DE653C" w:rsidRPr="00DE653C" w:rsidRDefault="00DE653C" w:rsidP="00DE653C">
+        <w:t>事業の実施にあたっては、利用者の意思及び人格を尊重して、常に利用者の立場に立</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ったサービスの提供に努めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616129D4" w14:textId="77777777" w:rsidR="00DE653C" w:rsidRPr="00196DFB" w:rsidRDefault="00DE653C" w:rsidP="00DE653C">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　サービスの提供にあたっては、利用者が自立した日常生活又は社会生活を営むことができるよう、利用者の意思決定の支援に配慮することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRDefault="00DE653C">
+    <w:p w14:paraId="678E9469" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00DE653C">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業の実施にあたっては、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B2D09" w:rsidRPr="005B2D09" w:rsidRDefault="005B2D09" w:rsidP="005B2D09">
+    <w:p w14:paraId="63E07DA6" w14:textId="77777777" w:rsidR="005B2D09" w:rsidRPr="00196DFB" w:rsidRDefault="005B2D09" w:rsidP="005B2D09">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">５　</w:t>
       </w:r>
-      <w:r w:rsidRPr="005B2D09">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業の実施に当たっては、自ら提供する指定同行援護の事業の質の評価を行い、常にその改善に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="005B2D09">
+    <w:p w14:paraId="36412CA9" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="005B2D09">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６　事業の実施にあたっては、前５</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の他、関係法令等を遵守する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009454F8" w:rsidRDefault="009454F8" w:rsidP="0008788A">
+    <w:p w14:paraId="7D5B23AF" w14:textId="77777777" w:rsidR="009454F8" w:rsidRPr="00196DFB" w:rsidRDefault="009454F8" w:rsidP="0008788A">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="2C74FE0A" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（事業所の名称等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="1F429D14" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第３条</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業を行う事業所の名称及び所在地は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="5990BAC4" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　名</w:t>
       </w:r>
-      <w:r w:rsidR="00D31284">
+      <w:r w:rsidR="00D31284" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">称　</w:t>
       </w:r>
-      <w:r w:rsidR="001676CE">
+      <w:r w:rsidR="001676CE" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○○○</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="2059DB61" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　所在地</w:t>
       </w:r>
-      <w:r w:rsidR="001676CE">
+      <w:r w:rsidR="001676CE" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　川崎市○○区○○○</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="3241DA7A" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="236743AD" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（職員の職種、員数及び職務内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00235086" w:rsidP="00235086">
-[...5 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4B9C1705" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00235086" w:rsidP="00235086">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第４条　</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所に勤務する職員の職種、員数及び職務内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="00576BF3">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="3E2BE61F" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00576BF3">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　管理者　１名</w:t>
       </w:r>
-      <w:r w:rsidR="000E5FAF" w:rsidRPr="00694478">
+      <w:r w:rsidR="000E5FAF" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（常勤職員）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="3527FBCB" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">　　管理者は、事業所の従業者の管理及び業務の管理を一元的に行うとともに、事業所の従業者に対し法令等を遵守させるために必要な指揮命令を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="59F36DFD" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　サービス提供責任者　</w:t>
       </w:r>
-      <w:r w:rsidR="000E5FAF" w:rsidRPr="00694478">
+      <w:r w:rsidR="000E5FAF" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名</w:t>
       </w:r>
-      <w:r w:rsidR="000E5FAF" w:rsidRPr="00694478">
+      <w:r w:rsidR="000E5FAF" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
-      <w:r w:rsidR="009218AF" w:rsidRPr="00694478">
+      <w:r w:rsidR="009218AF" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（うち１名</w:t>
       </w:r>
-      <w:r w:rsidR="00D85ABB" w:rsidRPr="00694478">
+      <w:r w:rsidR="00D85ABB" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以上は常勤）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643" w:rsidP="00D04667">
+    <w:p w14:paraId="6ACF7B8B" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643" w:rsidP="00D04667">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　サービス提供責任者は、事業所に対する障害福祉サービスの利用申込みに係る調整、事業所の従業者等に対する技術指導を行うほか、</w:t>
       </w:r>
-      <w:r w:rsidR="00D04667" w:rsidRPr="00694478">
+      <w:r w:rsidR="00D04667" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>計画を作成し、利用者及びその同居家族にその内容を説明する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="34C36E45" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">３　従業者　　</w:t>
       </w:r>
-      <w:r w:rsidR="000E5FAF" w:rsidRPr="00694478">
+      <w:r w:rsidR="000E5FAF" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名</w:t>
       </w:r>
-      <w:r w:rsidR="000E5FAF" w:rsidRPr="00694478">
+      <w:r w:rsidR="000E5FAF" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以上</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643" w:rsidP="00D04667">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="486A20C3" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643" w:rsidP="00D04667">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　従業者は、</w:t>
       </w:r>
-      <w:r w:rsidR="00D04667" w:rsidRPr="00694478">
+      <w:r w:rsidR="00D04667" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画に基づき、障害福祉サービスの提供にあたる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="2A77AE8F" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7075FF" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（営業日及び営業時間等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="00235086" w:rsidP="00235086">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="116B8D82" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00235086" w:rsidP="00235086">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第５条　</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00694478">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所の営業日及び営業時間等は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="66206DD8" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　営業日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A83340" w:rsidRPr="00694478" w:rsidRDefault="00A83340">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="0522EB76" w14:textId="77777777" w:rsidR="00A83340" w:rsidRPr="00196DFB" w:rsidRDefault="00A83340">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月曜日から金曜日まで</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="27AFC83D" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　営業時間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A83340" w:rsidRPr="00694478" w:rsidRDefault="00A83340" w:rsidP="00A83340">
+    <w:p w14:paraId="1DA192BF" w14:textId="77777777" w:rsidR="00A83340" w:rsidRPr="00196DFB" w:rsidRDefault="00A83340" w:rsidP="00A83340">
       <w:pPr>
         <w:ind w:firstLineChars="200" w:firstLine="436"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〇時から〇時まで</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00694478">
+    <w:p w14:paraId="5A8760E8" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　上記の営業時間のほか、電話等により、常時連絡が可能な体制とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00694478" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="169D94FA" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　年間の休日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A83340" w:rsidRPr="00694478" w:rsidRDefault="00A83340" w:rsidP="00A83340">
+    <w:p w14:paraId="3668F57D" w14:textId="77777777" w:rsidR="00A83340" w:rsidRPr="00196DFB" w:rsidRDefault="00A83340" w:rsidP="00A83340">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>祝日、夏季休暇（〇月○日から〇月○日まで）及び年末年始（12月○日から翌１</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A83340" w:rsidRPr="00694478" w:rsidRDefault="00A83340" w:rsidP="00A83340">
+    <w:p w14:paraId="739E9EDD" w14:textId="77777777" w:rsidR="00A83340" w:rsidRPr="00196DFB" w:rsidRDefault="00A83340" w:rsidP="00A83340">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:firstLineChars="200" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00694478">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月○日まで）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...7 lines deleted...]
-    <w:p w:rsidR="004C2643" w:rsidRPr="00EC75E0" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="2741780D" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A756A1" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（主たる対象者）</w:t>
       </w:r>
-      <w:r w:rsidR="003E14E0" w:rsidRPr="00694478">
+      <w:r w:rsidR="003E14E0" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>*主たる対象者を特定しない場合は「特定しない。」と記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="4FB3120A" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>第６条　事業所は、主たる対象者を以下のとおりとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C7E246" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643" w:rsidP="00D04667">
+      <w:pPr>
+        <w:ind w:left="420"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>身体障害者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46406CB3" w14:textId="77777777" w:rsidR="00376994" w:rsidRPr="00196DFB" w:rsidRDefault="002B51C0" w:rsidP="00D04667">
+      <w:pPr>
+        <w:ind w:left="420"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>難病</w:t>
+      </w:r>
+      <w:r w:rsidR="0034617B" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>等</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>対象者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3096DDA1" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00747758" w:rsidP="00D04667">
+      <w:pPr>
+        <w:ind w:left="420"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>障害児（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04667" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>歳未満の身体障害</w:t>
+      </w:r>
+      <w:r w:rsidR="00607E57" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>児</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C131B9" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9D3D94" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（事業の</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...92 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>内容）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17503986" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第７条　この事業所が提供する事業の内容は次のとおりとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBB8C96" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">１　</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04667" w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>同行援護</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>計画の作成</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650D5E8F" w14:textId="77777777" w:rsidR="00810EF0" w:rsidRPr="00C320AF" w:rsidRDefault="00810EF0">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　同行援護に関する内容</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF18EC2" w14:textId="77777777" w:rsidR="00810EF0" w:rsidRPr="00C320AF" w:rsidRDefault="00810EF0" w:rsidP="00CF7ED5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:leftChars="1" w:left="220" w:hangingChars="100" w:hanging="218"/>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　視覚障害に</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7ED5" w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>より、移動に著しい困難を有する障害者等につき、外出時において、当</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>該障害者等に同行し、移動に必要な情報を提供するとともに、移動の援護その他</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7ED5" w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>厚生労働省令で定める便宜を供与する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69FE7726" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00810EF0" w:rsidP="00CF7ED5">
+      <w:pPr>
+        <w:ind w:leftChars="105" w:left="425" w:hangingChars="94" w:hanging="205"/>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>①　移動時及びそれに伴う外出先において必要な視覚的情報の支援（代筆・代読を含む</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7ED5" w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...8 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="622DE25E" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00810EF0" w:rsidP="00CF7ED5">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（事業の内容）</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>②</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第７条　この事業所が提供する事業の内容は次のとおりとする。</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>移動時及びそれに伴う外出先において必要な移動の援護</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155209C4" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00810EF0" w:rsidP="00CF7ED5">
+      <w:pPr>
+        <w:ind w:firstLineChars="100" w:firstLine="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">１　</w:t>
-[...165 lines deleted...]
-        </w:rPr>
         <w:t>③　排泄・食事等の介護その他外出する際に必要となる援助</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
+    <w:p w14:paraId="074D60F9" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="3E8DEFD9" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定を受けた障害者又は障害児の保護者</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から受領する費用の額等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
+    <w:p w14:paraId="663724EE" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第８条　</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00BA6B91" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
@@ -1498,1124 +1520,1060 @@
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定を受けた障害者又は障害児の保護者（以下、「支給決定障害者等」という。）</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から、市町村が定める負担上限月額の範囲内において利用者負担額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
+    <w:p w14:paraId="6C90BB24" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>２　事業所は、法定代理受領を行わない</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA6B91" w:rsidRPr="00C320AF">
+        <w:t>２　事業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>所は、法定代理受領を行わない</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6B91" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>指定同行援護</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した際は、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から</w:t>
       </w:r>
-      <w:r w:rsidR="00694478" w:rsidRPr="00694478">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00694478" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>こども家庭庁及び</w:t>
       </w:r>
-      <w:r w:rsidR="00BF1777" w:rsidRPr="00717A82">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidR="00BF1777" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>厚生労働省が定める費用の額の</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>支払を受けるものとする。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C320AF">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00747758" w:rsidP="00BA6B91">
+    <w:p w14:paraId="07683783" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00747758" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業所は、前２</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の支払を受ける額のほか、</w:t>
       </w:r>
-      <w:r w:rsidR="004639FC" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004639FC" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の選定により通常の事業の実施地域以外の地域において指定</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6B91" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="00BA6B91" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を行う場合は、それに要した交通費の実費の支払を</w:t>
       </w:r>
-      <w:r w:rsidR="004639FC" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004639FC" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から徴収することができる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00747758" w:rsidP="00CF7ED5">
+    <w:p w14:paraId="44265190" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00747758" w:rsidP="00CF7ED5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、前３</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の費用の支払を受けた場合は、当該費用を支払った</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し</w:t>
       </w:r>
-      <w:r w:rsidR="00CF7ED5" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="00CF7ED5" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当該費用に係る領収証を</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>交付するものとする。</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00747758" w:rsidP="00BA6B91">
+    <w:p w14:paraId="0D13EB44" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00747758" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、第３</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>項の費用の額に係るサービスの提供に当たっては、あらかじめ、</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し、当該サービスの内容及び費用について説明を行い、</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の同意を得るものとする。</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="50353D09" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="257357FD" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通常の事業の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="550356F5" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第９条　通常の事業の実施地域は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="00921753">
+    <w:p w14:paraId="7C2BCADE" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00921753">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　川崎</w:t>
       </w:r>
-      <w:r w:rsidR="00EF502B">
+      <w:r w:rsidR="00EF502B" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
-      <w:r w:rsidR="00EF502B" w:rsidRPr="0037128B">
+      <w:r w:rsidR="00EF502B" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00C320AF">
+    <w:p w14:paraId="3712ACFF" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62838056" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="006D7D7F" w:rsidP="00BA6B91">
+    <w:p w14:paraId="69DF4AF1" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="006D7D7F" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23C9C">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の従業者は、指定</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6B91" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="00BA6B91" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供中に利用者の病状の急変、その他緊急事態が生じたときは、速やかに主治医に連絡する等の措置を講ずるとともに、管理者に報告するものとする。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="364AE860" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="72C18922" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23C9C">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="006D7D7F" w:rsidP="00BA6B91">
+    <w:p w14:paraId="05B6CA87" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="006D7D7F" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23C9C">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第11</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定</w:t>
       </w:r>
-      <w:r w:rsidR="00BA6B91" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="00BA6B91" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関する利用者からの苦情に迅速かつ適切に対応するために、苦情を受付けるための窓口を設置するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20867" w:rsidRPr="00E20867" w:rsidRDefault="00E20867" w:rsidP="00E20867">
+    <w:p w14:paraId="5084432E" w14:textId="77777777" w:rsidR="00E20867" w:rsidRPr="00196DFB" w:rsidRDefault="00E20867" w:rsidP="00E20867">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E20867">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の苦情を受けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E20867" w:rsidRPr="00E20867" w:rsidRDefault="00E20867" w:rsidP="00E20867">
+    <w:p w14:paraId="7D122701" w14:textId="77777777" w:rsidR="00E20867" w:rsidRPr="00196DFB" w:rsidRDefault="00E20867" w:rsidP="00E20867">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E20867">
-[...36 lines deleted...]
-    <w:p w:rsidR="00E20867" w:rsidRPr="00E20867" w:rsidRDefault="00E20867" w:rsidP="00E20867">
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>３　事業所は、提供した指定同行援護に関し、法の定めるところにより、市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは提供した指定同行援護事業所の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6F55C3" w14:textId="77777777" w:rsidR="00E20867" w:rsidRPr="00196DFB" w:rsidRDefault="00E20867" w:rsidP="00E20867">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E20867">
-[...17 lines deleted...]
-      <w:r w:rsidR="001C5B2D" w:rsidRPr="004B60B7">
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>４　事業所は、提供した指定同行援護に関し、法の定めるところにより、</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5B2D" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B60B7">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が行う報告若しくは提供した指定同行援護の記録、帳簿書類その他の物件の提出若しくは提示の命令又は当該職員からの質問に応じ、及び利用者又はその家族からの苦情に関して</w:t>
       </w:r>
-      <w:r w:rsidR="001C5B2D" w:rsidRPr="004B60B7">
+      <w:r w:rsidR="001C5B2D" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B60B7">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が行う調査に協力するとともに、</w:t>
       </w:r>
-      <w:r w:rsidR="001C5B2D" w:rsidRPr="004B60B7">
+      <w:r w:rsidR="001C5B2D" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B60B7">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00E20867">
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>から指導又は助言</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="00E20867" w:rsidP="00BA6B91">
+    <w:p w14:paraId="1639F22F" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="00E20867" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
-      <w:r w:rsidR="004C2643" w:rsidRPr="00E23C9C">
+      <w:r w:rsidR="004C2643" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、社会福祉法第83条に規定する運営適正化委員会が同法第85条の規定により行う調査又はあっせんにできる限り協力するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="480CAE78" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00196DFB" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="005B4FE7" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="298E10AE" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk82790169"/>
-      <w:r w:rsidRPr="00B46161">
+      <w:bookmarkStart w:id="0" w:name="_Hlk82790169"/>
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="4A22A9F1" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第12条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
-      <w:r w:rsidR="00B60CD2" w:rsidRPr="00100E9D">
+      <w:r w:rsidR="00B60CD2" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
-      <w:r w:rsidR="00E72FAB" w:rsidRPr="00100E9D">
+      <w:r w:rsidR="00E72FAB" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="2EDE6E60" w14:textId="6EA6B714" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
-[...7 lines deleted...]
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="00196DFB" w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263D1AF7" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="11403127" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し虐待の防止のための研修を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="66AA5A37" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
       </w:r>
-      <w:r w:rsidR="007A04EB" w:rsidRPr="007A04EB">
+      <w:r w:rsidR="007A04EB" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w:rsidR="000E5FAF" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="3053E0E6" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004661BF" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+    <w:p w14:paraId="1CE7A722" w14:textId="77777777" w:rsidR="004661BF" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004661BF" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+    <w:p w14:paraId="7E037314" w14:textId="77777777" w:rsidR="004661BF" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第13条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体拘束その他利用者の行動を制限する行為（以下「身体拘束等」という。）を行わないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004661BF" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+    <w:p w14:paraId="6562BB27" w14:textId="77777777" w:rsidR="004661BF" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004661BF" w:rsidRDefault="004661BF" w:rsidP="004661BF">
-[...13 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="17B2AECC" w14:textId="77777777" w:rsidR="004661BF" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、身体拘束等の適正化を図るため、次に掲げる措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004661BF" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+    <w:p w14:paraId="3CE8839A" w14:textId="77777777" w:rsidR="004661BF" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="525" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）身体拘束等の適正化のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について、従業者に周知徹底を図る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004661BF" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+    <w:p w14:paraId="3F0D8D54" w14:textId="77777777" w:rsidR="004661BF" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）身体拘束等の適正化のための指針を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A04EB" w:rsidRPr="007A04EB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
+    <w:p w14:paraId="05F395F4" w14:textId="77777777" w:rsidR="007A04EB" w:rsidRPr="00196DFB" w:rsidRDefault="004661BF" w:rsidP="004661BF">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A04EB" w:rsidRDefault="007A04EB" w:rsidP="000E5FAF">
+    <w:p w14:paraId="6CCC5B39" w14:textId="77777777" w:rsidR="007A04EB" w:rsidRPr="00196DFB" w:rsidRDefault="007A04EB" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk82790207"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+      <w:bookmarkStart w:id="1" w:name="_Hlk82790207"/>
+    </w:p>
+    <w:p w14:paraId="76D492A3" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="540A7E03" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00A835F7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A835F7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>条　事業者は、事業</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091347C" w:rsidRPr="00100E9D">
+        <w:t>条　事業</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>者は、事業</w:t>
+      </w:r>
+      <w:r w:rsidR="0091347C" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>所において感染症が発生し、又はまん延しないように、次の措置を講ず</w:t>
       </w:r>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="31910A3D" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00196DFB" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
+      <w:r w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
-      <w:r w:rsidR="00A835F7" w:rsidRPr="00A835F7">
+      <w:r w:rsidR="00A835F7" w:rsidRPr="00196DFB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
+      <w:r w:rsidRPr="00196DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24429523" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+        <w:t>（２）事業所における感染症の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2960246D" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100E9D">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686232BA" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00100E9D">
-[...32 lines deleted...]
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    </w:p>
+    <w:p w14:paraId="1A40EE34" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="47FEF231" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00A835F7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A835F7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
@@ -2623,109 +2581,109 @@
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、感染症や非常災害の発生時において、利用者に対して必要なサービスの提供を継続的に実施するための、及び非常時の体制で早期の業務再開を図るための計画（以下「業務継続</w:t>
       </w:r>
       <w:r w:rsidR="0091347C" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画」という。）を策定し、当該業務継続計画に従い必要な措置を講ず</w:t>
       </w:r>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="1A9E2F93" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
+    <w:p w14:paraId="4193D1D9" w14:textId="77777777" w:rsidR="000E5FAF" w:rsidRPr="00100E9D" w:rsidRDefault="000E5FAF" w:rsidP="000E5FAF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="004C2643">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="5EE65B8E" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="46533BBD" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="006D7D7F">
+    <w:p w14:paraId="0227A3BF" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="006D7D7F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00A835F7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A835F7">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
@@ -2746,546 +2704,546 @@
         </w:rPr>
         <w:t>第12条</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に規定する障害者等の人権の擁護、虐待の防止等の内容を含む。）の機会を次</w:t>
       </w:r>
       <w:r w:rsidR="00CF7ED5" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とおり設けるものとし、また、業務体制を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="00E23C9C" w:rsidP="00E23C9C">
+    <w:p w14:paraId="45C180F2" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="00E23C9C" w:rsidP="00E23C9C">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">①　</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後</w:t>
       </w:r>
       <w:r w:rsidR="006C502A" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○か月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="00E23C9C" w:rsidP="00E23C9C">
+    <w:p w14:paraId="2B7CA45A" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00100E9D" w:rsidRDefault="00E23C9C" w:rsidP="00E23C9C">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">②　</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
+    <w:p w14:paraId="67B9D268" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23C9C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643" w:rsidP="00CF7ED5">
+    <w:p w14:paraId="5EC9C515" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00E23C9C" w:rsidRDefault="004C2643" w:rsidP="00CF7ED5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
       <w:r w:rsidR="000E5FAF" w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業者は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00100E9D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>従業者であった者に、業務上知り得た利用者又はその家族の秘密を保持さ</w:t>
       </w:r>
       <w:r w:rsidRPr="00E23C9C">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>せるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
+    <w:p w14:paraId="7D9AA6A5" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、従業者、設備・備品及び会計に関する諸記録を整備するとともに、当該記録を完結の日から５年間保存</w:t>
       </w:r>
       <w:r w:rsidR="00857F03">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0052739D" w:rsidRDefault="0052739D" w:rsidP="00BA6B91">
+    <w:p w14:paraId="30F7F6FD" w14:textId="77777777" w:rsidR="0052739D" w:rsidRDefault="0052739D" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0052739D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、利用者に対する指定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
       <w:r w:rsidRPr="0052739D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供に関する諸記録を整備し、当該指定</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>同行援護</w:t>
       </w:r>
       <w:r w:rsidR="00DE7FDD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を提供した日から５</w:t>
       </w:r>
       <w:r w:rsidRPr="0052739D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="00E20867" w:rsidP="00BA6B91">
+    <w:p w14:paraId="33CB02E1" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="00E20867" w:rsidP="00BA6B91">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="00C320AF">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この規程に定める事項のほか、運営に関する重</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>要事項は○○法人</w:t>
       </w:r>
       <w:r w:rsidR="00BA6B91" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>と事業所の管理者との協議に基づいて定めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="0E3A49B5" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00747758" w:rsidRPr="0037128B" w:rsidRDefault="00747758">
+    <w:p w14:paraId="6D2A61AB" w14:textId="77777777" w:rsidR="00747758" w:rsidRPr="0037128B" w:rsidRDefault="00747758">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643" w:rsidP="00747758">
+    <w:p w14:paraId="0DF1D0D0" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="004C2643" w:rsidP="00747758">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="630"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
       <w:r w:rsidR="00747758" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="000E5FAF" w:rsidP="00747758">
+    <w:p w14:paraId="10E4806D" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="0037128B" w:rsidRDefault="000E5FAF" w:rsidP="00747758">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="210"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この規程は、令和</w:t>
       </w:r>
       <w:r w:rsidR="00BA6B91" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○月○</w:t>
       </w:r>
       <w:r w:rsidR="004C2643" w:rsidRPr="0037128B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
+    <w:p w14:paraId="291F864E" w14:textId="77777777" w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidRDefault="004C2643">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C2643" w:rsidRPr="00C320AF" w:rsidSect="00063348">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002768F7" w:rsidRDefault="002768F7">
+    <w:p w14:paraId="6AE6D293" w14:textId="77777777" w:rsidR="002A1386" w:rsidRDefault="002A1386">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002768F7" w:rsidRDefault="002768F7">
+    <w:p w14:paraId="2D6958DF" w14:textId="77777777" w:rsidR="002A1386" w:rsidRDefault="002A1386">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BA6B91" w:rsidRDefault="00063348">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="34F02347" w14:textId="77777777" w:rsidR="00BA6B91" w:rsidRDefault="00063348">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00BA6B91">
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00BA6B91" w:rsidRDefault="00BA6B91">
+  <w:p w14:paraId="7B861FE0" w14:textId="77777777" w:rsidR="00BA6B91" w:rsidRDefault="00BA6B91">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00BA6B91" w:rsidRDefault="00BA6B91">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03BCE66F" w14:textId="77777777" w:rsidR="00BA6B91" w:rsidRDefault="00BA6B91">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BA6B91" w:rsidRDefault="00BA6B91">
+  <w:p w14:paraId="00E0EA79" w14:textId="77777777" w:rsidR="00BA6B91" w:rsidRDefault="00BA6B91">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002768F7" w:rsidRDefault="002768F7">
+    <w:p w14:paraId="33C989E5" w14:textId="77777777" w:rsidR="002A1386" w:rsidRDefault="002A1386">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002768F7" w:rsidRDefault="002768F7">
+    <w:p w14:paraId="22C9990D" w14:textId="77777777" w:rsidR="002A1386" w:rsidRDefault="002A1386">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4520,259 +4478,263 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2019573598">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="15618249">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="269750370">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2109959645">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="157887591">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2070880768">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1212769057">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1788890485">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="651953459">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1840580464">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2058" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C2643"/>
     <w:rsid w:val="00045989"/>
     <w:rsid w:val="00063348"/>
     <w:rsid w:val="0008788A"/>
     <w:rsid w:val="000A2CC3"/>
     <w:rsid w:val="000E0151"/>
     <w:rsid w:val="000E5FAF"/>
     <w:rsid w:val="00100E9D"/>
     <w:rsid w:val="00111213"/>
     <w:rsid w:val="00120E05"/>
     <w:rsid w:val="00162C62"/>
     <w:rsid w:val="001676CE"/>
     <w:rsid w:val="001745C1"/>
     <w:rsid w:val="00192EDA"/>
+    <w:rsid w:val="00196DFB"/>
     <w:rsid w:val="001C5B2D"/>
     <w:rsid w:val="001F2F51"/>
     <w:rsid w:val="00235086"/>
     <w:rsid w:val="002768F7"/>
+    <w:rsid w:val="002A1386"/>
     <w:rsid w:val="002A40CA"/>
     <w:rsid w:val="002B51C0"/>
     <w:rsid w:val="002C0EB1"/>
     <w:rsid w:val="002F3CA0"/>
     <w:rsid w:val="003032FF"/>
     <w:rsid w:val="0034617B"/>
     <w:rsid w:val="0037128B"/>
     <w:rsid w:val="00375373"/>
     <w:rsid w:val="00376994"/>
     <w:rsid w:val="00377A66"/>
     <w:rsid w:val="003E14E0"/>
     <w:rsid w:val="003F0A98"/>
     <w:rsid w:val="004639FC"/>
     <w:rsid w:val="004661BF"/>
     <w:rsid w:val="004B60B7"/>
     <w:rsid w:val="004C2643"/>
     <w:rsid w:val="004D555D"/>
     <w:rsid w:val="005028DD"/>
     <w:rsid w:val="0052739D"/>
     <w:rsid w:val="00537875"/>
     <w:rsid w:val="00576BF3"/>
     <w:rsid w:val="005B2D09"/>
     <w:rsid w:val="005B5031"/>
     <w:rsid w:val="00607E57"/>
     <w:rsid w:val="00694478"/>
     <w:rsid w:val="006B502E"/>
     <w:rsid w:val="006C502A"/>
     <w:rsid w:val="006D7D7F"/>
     <w:rsid w:val="00711450"/>
     <w:rsid w:val="00717770"/>
     <w:rsid w:val="00747758"/>
     <w:rsid w:val="00775120"/>
     <w:rsid w:val="007A04EB"/>
     <w:rsid w:val="007D5D27"/>
     <w:rsid w:val="007F4145"/>
     <w:rsid w:val="007F6044"/>
     <w:rsid w:val="00810EF0"/>
     <w:rsid w:val="00857F03"/>
     <w:rsid w:val="0091347C"/>
     <w:rsid w:val="00921753"/>
     <w:rsid w:val="009218AF"/>
     <w:rsid w:val="009454F8"/>
     <w:rsid w:val="00991751"/>
     <w:rsid w:val="00A376ED"/>
     <w:rsid w:val="00A82E7D"/>
     <w:rsid w:val="00A83340"/>
     <w:rsid w:val="00A835F7"/>
     <w:rsid w:val="00A93A97"/>
     <w:rsid w:val="00B15936"/>
+    <w:rsid w:val="00B2491E"/>
     <w:rsid w:val="00B60082"/>
     <w:rsid w:val="00B60CD2"/>
     <w:rsid w:val="00BA6B91"/>
     <w:rsid w:val="00BC3E38"/>
     <w:rsid w:val="00BF1777"/>
     <w:rsid w:val="00C320AF"/>
     <w:rsid w:val="00C51E55"/>
     <w:rsid w:val="00CA077F"/>
     <w:rsid w:val="00CE7352"/>
     <w:rsid w:val="00CF092F"/>
     <w:rsid w:val="00CF7ED5"/>
     <w:rsid w:val="00D04667"/>
     <w:rsid w:val="00D31284"/>
     <w:rsid w:val="00D85ABB"/>
     <w:rsid w:val="00D8671D"/>
     <w:rsid w:val="00DA4F39"/>
     <w:rsid w:val="00DE653C"/>
     <w:rsid w:val="00DE7FDD"/>
     <w:rsid w:val="00E118C5"/>
     <w:rsid w:val="00E20867"/>
     <w:rsid w:val="00E227A3"/>
     <w:rsid w:val="00E23C9C"/>
     <w:rsid w:val="00E72FAB"/>
     <w:rsid w:val="00EC75E0"/>
     <w:rsid w:val="00EE077B"/>
     <w:rsid w:val="00EF502B"/>
     <w:rsid w:val="00F56CB2"/>
     <w:rsid w:val="00FD7AE7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="59393" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2058" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="60C27AAB"/>
+  <w14:docId w14:val="1CC2F5D6"/>
   <w15:docId w15:val="{A1475B6D-3F86-4F3B-BC29-18B9EEC499BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5093,50 +5055,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00063348"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5262,51 +5229,51 @@
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rsid w:val="00D04667"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="ＭＳ ゴシック" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="フッター (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:rsid w:val="00A83340"/>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="321858867">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1067261121">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>