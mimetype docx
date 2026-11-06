--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -2,70 +2,70 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004670BA" w:rsidRPr="006503BC" w:rsidRDefault="00EC1CEF" w:rsidP="00515412">
+    <w:p w14:paraId="3C13529F" w14:textId="77777777" w:rsidR="004670BA" w:rsidRPr="006503BC" w:rsidRDefault="00EE5242" w:rsidP="00515412">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:pict>
-          <v:rect id="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:201.45pt;margin-top:0;width:230.55pt;height:18pt;z-index:251657728" filled="f">
+        <w:pict w14:anchorId="071F2E12">
+          <v:rect id="_x0000_s2056" style="position:absolute;left:0;text-align:left;margin-left:201.45pt;margin-top:0;width:230.55pt;height:18pt;z-index:251657728" filled="f">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
           </v:rect>
         </w:pict>
       </w:r>
       <w:r w:rsidR="004670BA" w:rsidRPr="006503BC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">作成例　</w:t>
       </w:r>
       <w:r w:rsidR="004670BA" w:rsidRPr="006503BC">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">(行動援護を行う場合)　</w:t>
       </w:r>
       <w:r w:rsidR="00E1478F">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
@@ -106,1592 +106,1656 @@
       <w:r w:rsidR="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AC7E4B">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>09</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="4C55756C" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00572107" w:rsidRDefault="00EC1CEF">
+    <w:p w14:paraId="0586965E" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00572107" w:rsidRDefault="00EE5242">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:noProof/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="52372049">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-72.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
+          <v:shape id="_x0000_s2057" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.45pt;margin-top:-72.5pt;width:362pt;height:24pt;z-index:251658752" strokecolor="black [3213]">
             <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
               <w:txbxContent>
-                <w:p w:rsidR="004715F7" w:rsidRPr="006A1D58" w:rsidRDefault="004715F7" w:rsidP="004715F7">
+                <w:p w14:paraId="04305C9C" w14:textId="4627A0AF" w:rsidR="004715F7" w:rsidRPr="006A1D58" w:rsidRDefault="004715F7" w:rsidP="004715F7">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>★</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>黄色</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>マーカ</w:t>
                   </w:r>
                   <w:r w:rsidR="00AC7E4B">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
-                    <w:t>下線部分は、令和６年９</w:t>
+                    <w:t>下線部分は、令和</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003E48C6">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>８</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00AC7E4B">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>年</w:t>
+                  </w:r>
+                  <w:r w:rsidR="003E48C6">
+                    <w:rPr>
+                      <w:rFonts w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:color w:val="FF0000"/>
+                    </w:rPr>
+                    <w:t>10</w:t>
                   </w:r>
                   <w:r w:rsidRPr="006A1D58">
                     <w:rPr>
                       <w:rFonts w:hint="eastAsia"/>
                       <w:b/>
                       <w:color w:val="FF0000"/>
                     </w:rPr>
                     <w:t>月に追加又は修正した部分を示す。</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="1743375E" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>運　営　規　程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B"/>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="08AFD2DD" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B"/>
+    <w:p w14:paraId="5C392739" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○○事業所運営規程</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="17A2A5BA" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="55BC9940" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>（事業の目的）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00A13313" w:rsidP="00686280">
+    <w:p w14:paraId="3F500D6F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00A13313" w:rsidP="00686280">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">第１条　</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>○○法人○○が開設する○○○○</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（以下「事業所」という。）が行う障害者</w:t>
       </w:r>
       <w:r w:rsidR="00366B61">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>の日常生活及び社会生活を総合的に支援するための法律</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（以下「法」という。）に基づく指定行動援護事業（以下「事業」という。）の適正な運営を確保するために人員及び管理運営に関することを定め、事業所の従事者が、支給決定を受けた障害者又は障害児（以下「利用者」という。）に対し、適正な指定行動援護を提供することを目的とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B"/>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="7D20255A" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B"/>
+    <w:p w14:paraId="5545D937" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（運営の方針）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="73AB05FE" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">第２条　</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この事業所が実施する事業は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>利用者が居宅において自立した日常生活又は社会生活を営むことができるよう、</w:t>
       </w:r>
       <w:r w:rsidR="00510E4F">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当該障害者等の身体その他の状況及びその置かれている環境に応じて、</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>当該障害者等が行動する際に生じ得る危険を回避するために必要な援護、外出時における移動中の介護、排せつ及び食事等の介護その他の当該障害者等が行動する際に必要な援助を適切かつ効果的に行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="0311DA83" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="179" w:hangingChars="82" w:hanging="179"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">２　</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業の実施にあたっては、利用者の意思及び人格を尊重して、常に利用者の立場に立ったサービスの提供に努めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C56757" w:rsidRPr="00C56757" w:rsidRDefault="00C56757" w:rsidP="00C56757">
+    <w:p w14:paraId="5EF8832B" w14:textId="77777777" w:rsidR="00C56757" w:rsidRPr="003E48C6" w:rsidRDefault="00C56757" w:rsidP="00C56757">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
-          <w:u w:val="single"/>
-[...7 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　サービスの提供にあたっては、利用者が自立した日常生活又は社会生活を営むことができるよう、利用者の意思決定の支援に配慮することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRDefault="00C56757">
+    <w:p w14:paraId="7ECCEF92" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="003E48C6" w:rsidRDefault="00C56757">
       <w:pPr>
         <w:ind w:left="172" w:hangingChars="82" w:hanging="172"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>４</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　事業の実施にあたっては、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170FBAEA" w14:textId="77777777" w:rsidR="00C86889" w:rsidRPr="003E48C6" w:rsidRDefault="00C86889" w:rsidP="00C86889">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">５　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>事業の実施に当たっては、自ら提供する指定行動援護の事業の質の評価を行い、常にその改善に努めるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518254AF" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRDefault="00C86889" w:rsidP="006425D8">
+      <w:pPr>
+        <w:ind w:left="588" w:hangingChars="280" w:hanging="588"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>６　事業の実施にあたっては、前５</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>項</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の他、関係法令等を遵守する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF7A7D3" w14:textId="77777777" w:rsidR="00686280" w:rsidRPr="00717A82" w:rsidRDefault="00686280">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEE12DC" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（事業所の名称等）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A564729" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第３条</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　事業を行う事業所の名称及び所在地は、次のとおりとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF49D14" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>１　名</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7449">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">称　</w:t>
+      </w:r>
+      <w:r w:rsidR="006503BC" w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○○</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94DB7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053AD00D" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　所在地</w:t>
+      </w:r>
+      <w:r w:rsidR="006503BC" w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00572107" w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>川崎市</w:t>
+      </w:r>
+      <w:r w:rsidR="006503BC" w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>○○区○○○</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4C36A6" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D9536C" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（職員の職種、員数及び職務内容）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76623D42" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00A13313" w:rsidP="00A13313">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>４</w:t>
+        <w:t xml:space="preserve">第４条　</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　事業の実施にあたっては、地域との結び付きを重視し、市町村、他の障害福祉サービス事業者その他の保健医療サービス及び福祉サービスを提供する者との連携に努めるものとする。</w:t>
-[...219 lines deleted...]
-        </w:rPr>
         <w:t>事業所に勤務する職種、員数及び職務内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00626734">
+    <w:p w14:paraId="31D503D0" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00626734">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>１　管理者　１名</w:t>
       </w:r>
       <w:r w:rsidR="00F97EA7" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（常勤職員）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="54001FB3" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　管理者は、事業所の従業者の管理及び業務の管理を一元的に行うとともに、事</w:t>
       </w:r>
       <w:r w:rsidR="00F97EA7" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>業所の従業者に対し法令等を遵守させるために必要な指揮命令を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="23CCE767" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　サービス</w:t>
       </w:r>
       <w:r w:rsidR="00626734" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">提供責任者　</w:t>
       </w:r>
       <w:r w:rsidR="00F97EA7" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名以上</w:t>
       </w:r>
       <w:r w:rsidR="00E86892" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（うち１名</w:t>
       </w:r>
       <w:r w:rsidR="004C46DF" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>以上は常勤）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="06D617F0" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　サービス提供責任者は、事業所に対する障害福祉サービスの利用申込みに係る調整、事業所の従業者等に対する技術指導を行うほか、行動援護計画を作成し、利用者及びその同居家族にその内容を説明する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00626734" w:rsidRDefault="00626734">
+    <w:p w14:paraId="5E610A88" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00626734" w:rsidRDefault="00626734">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">３　従業者　　</w:t>
       </w:r>
       <w:r w:rsidR="00F97EA7" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○名以上</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="4BDDF406" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　従業者は、行動援護計画等に基づき、障害福祉サービスの提供にあたる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="1CE7643F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="73FD8519" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（営業日及び営業時間等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00A13313" w:rsidP="00A13313">
+    <w:p w14:paraId="5FE80378" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00A13313" w:rsidP="00A13313">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第５条　</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所の営業日及び営業時間等は、次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F41263" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="62DA084E" w14:textId="77777777" w:rsidR="00F41263" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　営業日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F41263" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263">
+    <w:p w14:paraId="617D7FE3" w14:textId="77777777" w:rsidR="00F41263" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月曜日から金曜日まで</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B" w:rsidP="00F41263">
+    <w:p w14:paraId="26A0025B" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B" w:rsidP="00F41263">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　営業時間</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F41263" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263">
+    <w:p w14:paraId="63871D32" w14:textId="77777777" w:rsidR="00F41263" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>〇時から〇時まで</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="5177F396" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　上記の営業時間のほか、電話等により、常時連絡が可能な体制とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="01C894F7" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00B70C33" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　年間の休日</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F41263" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263" w:rsidP="00F41263">
+    <w:p w14:paraId="0707888C" w14:textId="77777777" w:rsidR="00F41263" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263" w:rsidP="00F41263">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:firstLineChars="200" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>祝日、夏季休暇（〇月○日から〇月○日まで）及び年末年始（12月○日から翌１</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00686280" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263" w:rsidP="00F41263">
+    <w:p w14:paraId="470E1AE8" w14:textId="77777777" w:rsidR="00686280" w:rsidRPr="00B70C33" w:rsidRDefault="00F41263" w:rsidP="00F41263">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:ind w:firstLineChars="200" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月○日まで）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F41263" w:rsidRPr="00717A82" w:rsidRDefault="00F41263">
+    <w:p w14:paraId="032B2206" w14:textId="77777777" w:rsidR="00F41263" w:rsidRPr="00717A82" w:rsidRDefault="00F41263">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="28C4EC04" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（主たる対象者）</w:t>
       </w:r>
       <w:r w:rsidR="00AE51CB" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>*主たる対象者を特定しない場合は「特定しない。」と記載してください。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="259F12E6" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>第６条　事業所は、主たる対象者を以下のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B" w:rsidP="006425D8">
+    <w:p w14:paraId="62A4C9EF" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B" w:rsidP="006425D8">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>知的障害者</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D0485" w:rsidRPr="00F05185" w:rsidRDefault="009D0485" w:rsidP="006425D8">
+    <w:p w14:paraId="66E3C17E" w14:textId="77777777" w:rsidR="009D0485" w:rsidRPr="003E48C6" w:rsidRDefault="009D0485" w:rsidP="006425D8">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>精神障害者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A82FFA6" w14:textId="77777777" w:rsidR="00741B9C" w:rsidRPr="003E48C6" w:rsidRDefault="00741B9C" w:rsidP="006425D8">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>難病等対象者</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E966D55" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B" w:rsidP="006425D8">
+      <w:pPr>
+        <w:ind w:leftChars="100" w:left="210" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>障害児（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>歳未</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>精神障害者</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+        <w:t>満の知的障害児</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0485" w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>及び精神障害児</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:highlight w:val="yellow"/>
-[...43 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B"/>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="0BED0A2F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B"/>
+    <w:p w14:paraId="1FAC584F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（指定行動援護の内容）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="31C4A11F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第７条　この事業所が提供する指定行動援護の内容は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="5F65F49B" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１　行動援護計画の作成</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="6565D00C" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　行動援護に関する内容</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="0DEB523A" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　外出時及び外出前後における予防的対応、制御的対応及び身体介護的対応</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="17BE23D6" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　前項に附帯するその他必要な介護、相談、助言</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="74717506" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="3FA34E6E" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定を受けた障害者又は障害児の保護者</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から受領する費用の額等）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="7704B77C" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="218" w:hangingChars="100" w:hanging="218"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">第８条　</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所は、指定行動援護を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定を受けた障害者又は障害児の保護者（以下、「支給決定障害者等」という。）</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から、市町村が定める負担上限月額の範</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>囲内において利用者負担額の支払を受けるものとする。</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="0B0014F9" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="003E48C6" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、法定代理受領を行わない指定行動援護を提供した際は、</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>から</w:t>
       </w:r>
-      <w:r w:rsidR="00B70C33" w:rsidRPr="00B70C33">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00B70C33" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>こども家庭庁及び</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>厚生労働</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD09C8" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>省</w:t>
+      </w:r>
+      <w:r w:rsidR="00E035CA" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>定める費用の額の支払を受けるものとする。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3150ED" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00381837">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　事業所は、前２</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>項の支払</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を受ける額のほか、</w:t>
+      </w:r>
+      <w:r w:rsidR="00652320" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>支給決定障害者等</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の選定により通常の事業の実施地域以外の地域において指定行動援護を行う場合は、それに要した交通費の実費の支払を</w:t>
+      </w:r>
+      <w:r w:rsidR="00652320" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>支給決定障害者等</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>から徴収することができる。</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>なお、事業所の自動車を使用した場合の交通費は次の額を徴収することができる。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07FA5DFB" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF41D68" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>こども家庭庁及び</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>厚生労働</w:t>
-[...13 lines deleted...]
-        <w:t>が</w:t>
+        <w:t xml:space="preserve">　①　事業所から、片道概</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ね○ｋｍ未満　　　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　円</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7218F399" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05185">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　②　事業所から、片道概ね○ｋｍ</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>定める費用の額の支払を受けるものとする。</w:t>
+        <w:t xml:space="preserve">以上　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　円</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42462619" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18306E1E" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00381837">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>４　事業所は、前３</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>支給決定障害者等</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>に対し交付するものとする。</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
+        <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00381837">
+    <w:p w14:paraId="14FD30FE" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00381837">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
+          <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>３　事業所は、前２</w:t>
+        <w:t>５　事業所は、第３</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の支払を受ける額のほか、</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00652320" w:rsidRPr="00717A82">
+        <w:t>項の費用の額に係るサービスの提供に当たっては、あらかじめ、</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>の選定により通常の事業の実施地域以外の地域において指定行動援護を行う場合は、それに要した交通費の実費の支払を</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00652320" w:rsidRPr="00717A82">
+        <w:t>に対し、当該サービスの内容及び費用について説明を行い、</w:t>
+      </w:r>
+      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>支給決定障害者等</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>から徴収することができる。</w:t>
+        <w:t>の同意を得るものとする。</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00971B8B" w:rsidRPr="00717A82">
-[...21 lines deleted...]
-          <w:u w:val="single"/>
+    </w:p>
+    <w:p w14:paraId="504D4DAC" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40A9B1AD" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">　①　事業所から、片道概</w:t>
-[...34 lines deleted...]
-      </w:r>
+        <w:t>（通常の事業の実施地域）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49120CCB" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">以上　　　　</w:t>
-[...146 lines deleted...]
-        </w:rPr>
         <w:t>第９条　通常の事業の実施地域は次のとおりとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B" w:rsidP="006503BC">
+    <w:p w14:paraId="5481A482" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00F05185" w:rsidRDefault="00971B8B" w:rsidP="006503BC">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4252"/>
           <w:tab w:val="clear" w:pos="8504"/>
         </w:tabs>
         <w:snapToGrid/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -1700,178 +1764,178 @@
       <w:r w:rsidR="00572107" w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>川崎</w:t>
       </w:r>
       <w:r w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>市</w:t>
       </w:r>
       <w:r w:rsidR="006503BC" w:rsidRPr="00F05185">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○○区</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
-[...6 lines deleted...]
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="0C90E420" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D8C4B62" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="7A34CB6F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00717A82">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="000A29BB" w:rsidRPr="000A29BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="000A29BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の従業者は、指定行動援護の提供中に利用者の病状の急変、その他緊急事態が生じたときは、速やかに主治医に連絡する等の措置を講ずるとともに、管理者に報告しなければならない。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="566D638C" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="3D90E660" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A29BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="000A29BB">
+    <w:p w14:paraId="7AE2B5A8" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="000A29BB">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A29BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第11</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="000A29BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定行動援護に関する利用者からの苦情に迅速かつ適切に対応するために、苦情を受付けるための窓口を設置するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035295D" w:rsidRPr="0035295D" w:rsidRDefault="0035295D" w:rsidP="0035295D">
+    <w:p w14:paraId="665FE47E" w14:textId="77777777" w:rsidR="0035295D" w:rsidRPr="0035295D" w:rsidRDefault="0035295D" w:rsidP="0035295D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035295D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２　前項の苦情を受けた場合には、当該苦情の内容等を記録する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035295D" w:rsidRPr="0035295D" w:rsidRDefault="0035295D" w:rsidP="0035295D">
+    <w:p w14:paraId="07CD965C" w14:textId="77777777" w:rsidR="0035295D" w:rsidRPr="0035295D" w:rsidRDefault="0035295D" w:rsidP="0035295D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035295D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>３　事業所は、提供した指定行動援護に関し、法の定めるところにより、市町村が行う報告若しくは文書その他の物件の提出若しくは提示の命令又は当該職員からの質問若しくは指定行動援護事業所の設備若しくは帳簿書類その他の物件の検査に応じ、及び利用者又はその家族からの苦情に関して市町村が行う調査に協力するとともに、市町村から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035295D" w:rsidRPr="0035295D" w:rsidRDefault="00F15834" w:rsidP="0035295D">
+    <w:p w14:paraId="750E0011" w14:textId="77777777" w:rsidR="0035295D" w:rsidRPr="0035295D" w:rsidRDefault="00F15834" w:rsidP="0035295D">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>４</w:t>
       </w:r>
       <w:r w:rsidR="0035295D" w:rsidRPr="0035295D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00AE51CB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>提供した指定行動援護に関し、法の定めるところにより、</w:t>
       </w:r>
       <w:r w:rsidR="00A40D2A" w:rsidRPr="00B70C33">
@@ -1902,665 +1966,656 @@
       <w:r w:rsidR="00A40D2A" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
       <w:r w:rsidR="00AE51CB" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>が行う調査に協力するとともに、</w:t>
       </w:r>
       <w:r w:rsidR="00A40D2A" w:rsidRPr="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>都道府県知事等</w:t>
       </w:r>
       <w:r w:rsidR="0035295D" w:rsidRPr="0035295D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>から指導又は助言を受けた場合は、当該指導又は助言に従って必要な改善を行う。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="0035295D">
+    <w:p w14:paraId="3525724E" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="0035295D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="000A29BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業所は、社会福祉法第83条に規定する運営適正化委員会が同法第85条の規定により調査又はあっせんにできる限り協力するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="789EE3FD" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="000A29BB" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="005B4FE7" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="029D4FF5" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="005B4FE7" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk82790169"/>
       <w:r w:rsidRPr="00B46161">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="681124F8" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第12条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidR="00D92FA0" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに</w:t>
       </w:r>
       <w:r w:rsidR="00AE7718" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="74C43C6C" w14:textId="20319AE8" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定</w:t>
-[...62 lines deleted...]
-      <w:r w:rsidR="00B70C33" w:rsidRPr="00B70C33">
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="003E48C6" w:rsidRPr="003E48C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00556F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定</w:t>
+      </w:r>
+      <w:r w:rsidR="00C64557" w:rsidRPr="00556F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>し、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00556F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>設置すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274EF585" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）成年後見制度の利用を支援すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2DB394" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し虐待の防止を啓発・普及するための研修を定期的に実施すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434EFA73" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="003E48C6" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00556F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（４）利用者に対する虐待の防止のための対策を検討するための委員会</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70C33" w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00556F9A">
+      <w:r w:rsidRPr="003E48C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>を定期的に開催するとともに、その結果について、従業者に周知徹底を図ること。</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00F97EA7" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="47EAE4C5" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="003E48C6" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC1CEF" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+    <w:p w14:paraId="19572EFD" w14:textId="77777777" w:rsidR="00EC1CEF" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-[...8 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1CEF" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+    <w:p w14:paraId="40B25615" w14:textId="77777777" w:rsidR="00EC1CEF" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第13条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体拘束その他利用者の行動を制限する行為（以下「身体拘束等」という。）を行わないものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1CEF" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+    <w:p w14:paraId="149D49FC" w14:textId="77777777" w:rsidR="00EC1CEF" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録することとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1CEF" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
-[...13 lines deleted...]
-          <w:u w:val="single"/>
+    <w:p w14:paraId="712C00AA" w14:textId="77777777" w:rsidR="00EC1CEF" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、身体拘束等の適正化を図るため、次に掲げる措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1CEF" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+    <w:p w14:paraId="40227BD5" w14:textId="77777777" w:rsidR="00EC1CEF" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="525" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）身体拘束等の適正化のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について、従業者に周知徹底を図る。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC1CEF" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+    <w:p w14:paraId="05F580CF" w14:textId="77777777" w:rsidR="00EC1CEF" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
-[...10 lines deleted...]
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）身体拘束等の適正化のための指針を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B70C33" w:rsidRPr="00C932AD" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
+    <w:p w14:paraId="365B444A" w14:textId="77777777" w:rsidR="00B70C33" w:rsidRPr="003E48C6" w:rsidRDefault="00EC1CEF" w:rsidP="00EC1CEF">
       <w:pPr>
         <w:ind w:firstLineChars="50" w:firstLine="105"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00B70C33" w:rsidRPr="00B70C33" w:rsidRDefault="00B70C33" w:rsidP="00F97EA7">
+    </w:p>
+    <w:p w14:paraId="6657A279" w14:textId="77777777" w:rsidR="00B70C33" w:rsidRPr="00B70C33" w:rsidRDefault="00B70C33" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="4B00E2C2" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="7C080E68" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、事業</w:t>
       </w:r>
       <w:r w:rsidR="00C64557" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>所において感染症が発生し、又はまん延しないように、次の措置を講ず</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="5C1D9521" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所における感染症の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
-      <w:r w:rsidR="00B70C33" w:rsidRPr="00B70C33">
+      <w:r w:rsidR="00B70C33" w:rsidRPr="003E48C6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="21"/>
-          <w:highlight w:val="yellow"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t>（テレビ電話装置等を活用して行うことができるものとする。）</w:t>
       </w:r>
+      <w:r w:rsidRPr="003E48C6">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を定期的に開催す</w:t>
+      </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+        <w:t>るとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EEFBCF" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）事業所における感染症の予防及びまん延の防止のための指針を整備すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="6C3F38D2" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）事業所において、従業者に対し、感染症の予防及びまん延の防止のための研修及び</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="5073BD9C" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="033DE41D" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="7864E939" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業者は、感染症や非常災害の発生時において、利用者に対して必要なサービスの提供を継続的に実施するための、及び非常時の体制で早期の業務再開を図るための計画（以下「業務継続計画」という。）を策定し、当該業務継続計画に</w:t>
       </w:r>
       <w:r w:rsidR="00C64557" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>従い必要な措置を講ず</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>るものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="525434DB" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
+    <w:p w14:paraId="037C9DCA" w14:textId="77777777" w:rsidR="00F97EA7" w:rsidRPr="00556F9A" w:rsidRDefault="00F97EA7" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>３　事業者は、定期的に業務継続計画の見直しを行い、必要に応じて業務継続計画の変更を行うものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="5EBDF4E5" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="3868DCF8" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="000A29BB">
+    <w:p w14:paraId="29F1DF86" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="000A29BB">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B70C33">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2587,283 +2642,283 @@
         </w:rPr>
         <w:t>第12条</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に規定する障害者等の人権の擁護、虐待の防止等の内容を含む。）の機会を次</w:t>
       </w:r>
       <w:r w:rsidR="00B02A9C" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>とおり設けるものとし、また、業務体制を整備する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00686280" w:rsidP="00686280">
+    <w:p w14:paraId="3F18F1D2" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00686280" w:rsidP="00686280">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">①　</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後</w:t>
       </w:r>
       <w:r w:rsidR="0079233E" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○か月以内</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00686280" w:rsidP="00686280">
+    <w:p w14:paraId="3B01CC79" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00686280" w:rsidP="00686280">
       <w:pPr>
         <w:ind w:left="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">②　</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>継続研修　　　年○回</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
-[...6 lines deleted...]
-    <w:p w:rsidR="00CD7CBA" w:rsidRPr="00556F9A" w:rsidRDefault="00CD7CBA" w:rsidP="00CD7CBA">
+    <w:p w14:paraId="4F0E06DD" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="682A1C02" w14:textId="77777777" w:rsidR="00CD7CBA" w:rsidRPr="00556F9A" w:rsidRDefault="00CD7CBA" w:rsidP="00CD7CBA">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た利用者又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="32815CC2" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">３　</w:t>
       </w:r>
       <w:r w:rsidR="00F97EA7" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業者は、</w:t>
       </w:r>
       <w:r w:rsidR="00B5199F" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>従業者</w:t>
       </w:r>
       <w:r w:rsidR="00F97EA7" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>であった者に、</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>業務上知り得た利用者又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="27D044C3" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、従業者、設備・備品及び会計に関する諸記録を整備するとともに、当該記録を完結の日から５年間保存</w:t>
       </w:r>
       <w:r w:rsidR="007717BC" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="008F4F6A" w:rsidP="00F97EA7">
+    <w:p w14:paraId="7BEAAED9" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="008F4F6A" w:rsidP="00F97EA7">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、利用者に対する指定行動援護</w:t>
       </w:r>
       <w:r w:rsidR="000A01AE" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供に関する諸記録を整備し、当該指定行動援護を提供した日から５</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>年間保存する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00E86A33">
+    <w:p w14:paraId="7542BC01" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00E86A33">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　この規程に定める事項のほか、運営に関する重要事項は○○法人と事業所の管理者との協議に基づいて定めるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00381837" w:rsidRPr="00556F9A" w:rsidRDefault="00381837">
-[...6 lines deleted...]
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B" w:rsidP="00381837">
+    <w:p w14:paraId="1C337843" w14:textId="77777777" w:rsidR="00381837" w:rsidRPr="00556F9A" w:rsidRDefault="00381837">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D996C97" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00971B8B" w:rsidP="00381837">
       <w:pPr>
         <w:ind w:leftChars="300" w:left="630"/>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>附</w:t>
       </w:r>
       <w:r w:rsidR="00381837" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>則</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00A6625E" w:rsidP="00381837">
+    <w:p w14:paraId="01E7DD49" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00556F9A" w:rsidRDefault="00A6625E" w:rsidP="00381837">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>この規程は、令和○</w:t>
       </w:r>
       <w:r w:rsidR="00E86A33" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
@@ -2877,216 +2932,216 @@
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>○</w:t>
       </w:r>
       <w:r w:rsidR="00971B8B" w:rsidRPr="00556F9A">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>日から施行する。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
+    <w:p w14:paraId="3720F9E2" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRPr="00717A82" w:rsidRDefault="00971B8B">
       <w:pPr>
         <w:rPr>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00971B8B" w:rsidRPr="00717A82">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F5214E" w:rsidRDefault="00F5214E">
+    <w:p w14:paraId="7D9D73F8" w14:textId="77777777" w:rsidR="00EE5242" w:rsidRDefault="00EE5242">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F5214E" w:rsidRDefault="00F5214E">
+    <w:p w14:paraId="19F423B5" w14:textId="77777777" w:rsidR="00EE5242" w:rsidRDefault="00EE5242">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10898BFC" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
+  <w:p w14:paraId="07CBED2F" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="61A0567C" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
+  <w:p w14:paraId="5F22C1CA" w14:textId="77777777" w:rsidR="00971B8B" w:rsidRDefault="00971B8B">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F5214E" w:rsidRDefault="00F5214E">
+    <w:p w14:paraId="74F568FD" w14:textId="77777777" w:rsidR="00EE5242" w:rsidRDefault="00EE5242">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F5214E" w:rsidRDefault="00F5214E">
+    <w:p w14:paraId="2289D953" w14:textId="77777777" w:rsidR="00EE5242" w:rsidRDefault="00EE5242">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4181,127 +4236,129 @@
     <w:lvl w:ilvl="7" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="aiueoFullWidth"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3360"/>
         </w:tabs>
         <w:ind w:left="3360" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090011" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3780"/>
         </w:tabs>
         <w:ind w:left="3780" w:hanging="420"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="915092993">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1126505954">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1774932894">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="132793125">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="39600186">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1806005210">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1487936874">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="859783162">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1678384634">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585">
+    <o:shapedefaults v:ext="edit" spidmax="2058">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004670BA"/>
     <w:rsid w:val="0004220C"/>
     <w:rsid w:val="00095FA1"/>
     <w:rsid w:val="000A01AE"/>
     <w:rsid w:val="000A29BB"/>
     <w:rsid w:val="000C7449"/>
     <w:rsid w:val="002378B1"/>
     <w:rsid w:val="002679BC"/>
     <w:rsid w:val="00332849"/>
     <w:rsid w:val="0035295D"/>
     <w:rsid w:val="00366B61"/>
     <w:rsid w:val="00381837"/>
+    <w:rsid w:val="003E48C6"/>
     <w:rsid w:val="004219B9"/>
     <w:rsid w:val="004670BA"/>
     <w:rsid w:val="004715F7"/>
     <w:rsid w:val="00492C6A"/>
     <w:rsid w:val="004B28F6"/>
     <w:rsid w:val="004B3A8A"/>
     <w:rsid w:val="004C3793"/>
     <w:rsid w:val="004C46DF"/>
     <w:rsid w:val="00510E4F"/>
     <w:rsid w:val="00515412"/>
     <w:rsid w:val="00556F9A"/>
     <w:rsid w:val="00572107"/>
     <w:rsid w:val="00626734"/>
     <w:rsid w:val="006425D8"/>
     <w:rsid w:val="006503BC"/>
     <w:rsid w:val="00652320"/>
     <w:rsid w:val="00686280"/>
     <w:rsid w:val="006B48ED"/>
     <w:rsid w:val="006C5DC3"/>
     <w:rsid w:val="006F0F11"/>
     <w:rsid w:val="00717A82"/>
     <w:rsid w:val="00741B9C"/>
     <w:rsid w:val="007717BC"/>
     <w:rsid w:val="0079233E"/>
     <w:rsid w:val="007972E0"/>
@@ -4315,111 +4372,114 @@
     <w:rsid w:val="009710BE"/>
     <w:rsid w:val="00971B8B"/>
     <w:rsid w:val="00973EC4"/>
     <w:rsid w:val="009D0485"/>
     <w:rsid w:val="009E3CCD"/>
     <w:rsid w:val="00A13313"/>
     <w:rsid w:val="00A230A7"/>
     <w:rsid w:val="00A40D2A"/>
     <w:rsid w:val="00A61485"/>
     <w:rsid w:val="00A6625E"/>
     <w:rsid w:val="00A94DB7"/>
     <w:rsid w:val="00AB0C7E"/>
     <w:rsid w:val="00AC7E4B"/>
     <w:rsid w:val="00AE51CB"/>
     <w:rsid w:val="00AE7718"/>
     <w:rsid w:val="00B02A9C"/>
     <w:rsid w:val="00B43189"/>
     <w:rsid w:val="00B5199F"/>
     <w:rsid w:val="00B70C33"/>
     <w:rsid w:val="00C56757"/>
     <w:rsid w:val="00C64557"/>
     <w:rsid w:val="00C65B74"/>
     <w:rsid w:val="00C86889"/>
     <w:rsid w:val="00C932AD"/>
     <w:rsid w:val="00CD7CBA"/>
+    <w:rsid w:val="00D25FE0"/>
     <w:rsid w:val="00D92FA0"/>
     <w:rsid w:val="00E035CA"/>
     <w:rsid w:val="00E1478F"/>
     <w:rsid w:val="00E65DF8"/>
     <w:rsid w:val="00E86892"/>
     <w:rsid w:val="00E86A33"/>
     <w:rsid w:val="00EC1CEF"/>
+    <w:rsid w:val="00EE5242"/>
     <w:rsid w:val="00EF2A98"/>
     <w:rsid w:val="00F05185"/>
     <w:rsid w:val="00F133B4"/>
     <w:rsid w:val="00F15834"/>
     <w:rsid w:val="00F411B1"/>
     <w:rsid w:val="00F41263"/>
     <w:rsid w:val="00F50420"/>
     <w:rsid w:val="00F5214E"/>
     <w:rsid w:val="00F615BB"/>
     <w:rsid w:val="00F97EA7"/>
     <w:rsid w:val="00FD09C8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="67585">
+    <o:shapedefaults v:ext="edit" spidmax="2058">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="75B7DE92"/>
   <w15:docId w15:val="{92740D74-EDEC-4844-9102-49954693F66D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4740,50 +4800,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -4887,51 +4952,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00887103"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="吹き出し (文字)"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:semiHidden/>
     <w:rsid w:val="00887103"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="696733037">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1636718634">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>