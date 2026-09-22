--- v0 (2026-05-24)
+++ v1 (2026-09-22)
@@ -7,90 +7,90 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kawasaki.local\庁内共有ファイルサーバ\40（健）障害者施設指導課\○事業者指定担当\10障害福祉情報サービスかながわ\00_書式ライブラリ\02新規指定申請様式等（障害福祉サービス事業等）\20260428_修正（必要リスト）\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kawasaki.local\庁内共有ファイルサーバ\40（健）障害者施設指導課\○事業者指定担当\10障害福祉情報サービスかながわ\00_書式ライブラリ\02新規指定申請様式等（障害福祉サービス事業等）\99999999_最新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EF40D3C-25BC-4F71-80E4-E0BAD45267D9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{926DD67F-1375-4F0E-B4FE-BF390D10F402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="470" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【要提出】居宅サービス" sheetId="4" r:id="rId1"/>
     <sheet name="【要提出】通所サービス" sheetId="1" r:id="rId2"/>
     <sheet name="【要提出】共同生活援助" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">【要提出】居宅サービス!$A$7:$K$62</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">【要提出】通所サービス!$A$4:$N$78</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">【要提出】居宅サービス!$A$7:$K$63</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">【要提出】共同生活援助!$A$7:$K$67</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">【要提出】通所サービス!$A$6:$N$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">【要提出】居宅サービス!$A$4:$F$67</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">【要提出】共同生活援助!$A$4:$F$67</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">【要提出】通所サービス!$A$4:$N$79</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">【要提出】通所サービス!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1124" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1144" uniqueCount="210">
   <si>
     <t>自立訓練
 （機能訓練）</t>
     <rPh sb="0" eb="2">
       <t>ジリツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クンレン</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>キノウ</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>クンレン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>自立訓練
 （生活訓練）</t>
     <rPh sb="0" eb="2">
       <t>ジリツ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クンレン</t>
@@ -2928,50 +2928,119 @@
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t>情報公表システム(WAMNET)新規登録用基礎情報回答票</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 ※新規法人等、WAMNETに登録していない場合のみ。</t>
     </r>
     <rPh sb="30" eb="35">
       <t>シンキホウジントウ</t>
     </rPh>
     <rPh sb="43" eb="45">
       <t>トウロク</t>
     </rPh>
     <rPh sb="50" eb="52">
       <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>避難確保計画の写し
+※土砂災害警戒区域・浸水想定区域に該当する場合</t>
+    <rPh sb="0" eb="2">
+      <t>ヒナン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カクホ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ウツ</t>
+    </rPh>
+    <rPh sb="11" eb="15">
+      <t>ドシャサイガイ</t>
+    </rPh>
+    <rPh sb="15" eb="19">
+      <t>ケイカイクイキ</t>
+    </rPh>
+    <rPh sb="20" eb="26">
+      <t>シンスイソウテイクイキ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>※市危機管理本部への提出が別途必要です。</t>
+    <rPh sb="1" eb="2">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="2" eb="8">
+      <t>キキカンリホンブ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ベット</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>避難確保計画の写し
+※土砂災害警戒区域・浸水想定区域に該当する場合
+※市危機管理本部への提出が別途必要です。</t>
+    <rPh sb="0" eb="2">
+      <t>ヒナン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カクホ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ケイカク</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ウツ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
@@ -3723,149 +3792,194 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="3" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
@@ -3888,117 +4002,72 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...25 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 17" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 17 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 18" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="標準 4 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
@@ -4488,3714 +4557,3772 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F66"/>
+  <dimension ref="A1:F67"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:C8"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A15" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="A48" sqref="A48:XFD48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.25" style="11" customWidth="1"/>
     <col min="3" max="3" width="49.75" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.5" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.625" customWidth="1"/>
     <col min="6" max="6" width="62.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="4" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="14"/>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="74"/>
-      <c r="D4" s="68" t="s">
+      <c r="C4" s="66"/>
+      <c r="D4" s="86" t="s">
         <v>155</v>
       </c>
-      <c r="E4" s="69"/>
-      <c r="F4" s="70"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="88"/>
     </row>
     <row r="5" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="15"/>
-      <c r="B5" s="73" t="s">
+      <c r="B5" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="C5" s="74"/>
-      <c r="D5" s="62" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="80" t="s">
         <v>68</v>
       </c>
-      <c r="E5" s="63"/>
-      <c r="F5" s="64"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="82"/>
     </row>
     <row r="6" spans="1:6" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="B6" s="75" t="s">
+      <c r="B6" s="100" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="76"/>
-[...2 lines deleted...]
-      <c r="F6" s="67"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="85"/>
     </row>
     <row r="7" spans="1:6" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="77"/>
-      <c r="C7" s="78"/>
+      <c r="B7" s="102"/>
+      <c r="C7" s="103"/>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="57" t="s">
         <v>167</v>
       </c>
-      <c r="C8" s="80"/>
+      <c r="C8" s="58"/>
       <c r="D8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="24" t="s">
         <v>163</v>
       </c>
-      <c r="B9" s="79" t="s">
+      <c r="B9" s="57" t="s">
         <v>179</v>
       </c>
-      <c r="C9" s="80"/>
+      <c r="C9" s="58"/>
       <c r="D9" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="B10" s="85" t="s">
+      <c r="B10" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="86"/>
+      <c r="C10" s="68"/>
       <c r="D10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
     </row>
     <row r="11" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B11" s="71" t="s">
+      <c r="B11" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="72"/>
+      <c r="C11" s="60"/>
       <c r="D11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
     </row>
     <row r="12" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="74"/>
+      <c r="C12" s="66"/>
       <c r="D12" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
     </row>
     <row r="13" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="74"/>
+      <c r="C13" s="66"/>
       <c r="D13" s="7" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
     </row>
     <row r="14" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B14" s="73" t="s">
+      <c r="B14" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C14" s="74"/>
+      <c r="C14" s="66"/>
       <c r="D14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B15" s="71" t="s">
+      <c r="B15" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="72"/>
+      <c r="C15" s="60"/>
       <c r="D15" s="52" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
     </row>
     <row r="16" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="81" t="s">
+      <c r="B16" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="82"/>
+      <c r="C16" s="62"/>
       <c r="D16" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
     </row>
     <row r="17" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B17" s="83" t="s">
+      <c r="B17" s="74" t="s">
         <v>149</v>
       </c>
-      <c r="C17" s="84"/>
+      <c r="C17" s="75"/>
       <c r="D17" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="47"/>
       <c r="F17" s="47"/>
     </row>
     <row r="18" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="73" t="s">
+      <c r="B18" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="74"/>
+      <c r="C18" s="66"/>
       <c r="D18" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
     </row>
     <row r="19" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B19" s="73" t="s">
+      <c r="B19" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="74"/>
+      <c r="C19" s="66"/>
       <c r="D19" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
     </row>
     <row r="20" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="C20" s="74"/>
+      <c r="C20" s="66"/>
       <c r="D20" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
     </row>
     <row r="21" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="65" t="s">
         <v>192</v>
       </c>
-      <c r="C21" s="74"/>
+      <c r="C21" s="66"/>
       <c r="D21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="10"/>
       <c r="F21" s="54" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B22" s="73" t="s">
+      <c r="B22" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="74"/>
+      <c r="C22" s="66"/>
       <c r="D22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
     </row>
     <row r="23" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B23" s="73" t="s">
+      <c r="B23" s="65" t="s">
         <v>152</v>
       </c>
-      <c r="C23" s="74"/>
+      <c r="C23" s="66"/>
       <c r="D23" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
     </row>
     <row r="24" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B24" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>27</v>
       </c>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
     </row>
     <row r="25" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B25" s="59" t="s">
+      <c r="B25" s="97" t="s">
         <v>97</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D25" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
     </row>
     <row r="26" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B26" s="60"/>
+      <c r="B26" s="98"/>
       <c r="C26" s="40" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>21</v>
       </c>
       <c r="E26" s="47"/>
       <c r="F26" s="47"/>
     </row>
     <row r="27" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B27" s="60"/>
+      <c r="B27" s="98"/>
       <c r="C27" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E27" s="10"/>
       <c r="F27" s="10"/>
     </row>
     <row r="28" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B28" s="61"/>
+      <c r="B28" s="99"/>
       <c r="C28" s="51" t="s">
         <v>186</v>
       </c>
       <c r="D28" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E28" s="10"/>
       <c r="F28" s="53" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B29" s="56" t="s">
+      <c r="B29" s="94" t="s">
         <v>151</v>
       </c>
       <c r="C29" s="40" t="s">
         <v>95</v>
       </c>
       <c r="D29" s="36" t="s">
         <v>22</v>
       </c>
       <c r="E29" s="47"/>
       <c r="F29" s="48"/>
     </row>
     <row r="30" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B30" s="57"/>
+      <c r="B30" s="95"/>
       <c r="C30" s="40" t="s">
         <v>96</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>22</v>
       </c>
       <c r="E30" s="47"/>
       <c r="F30" s="48"/>
     </row>
     <row r="31" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B31" s="57"/>
+      <c r="B31" s="95"/>
       <c r="C31" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D31" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E31" s="10"/>
       <c r="F31" s="21"/>
     </row>
     <row r="32" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B32" s="58"/>
+      <c r="B32" s="96"/>
       <c r="C32" s="51" t="s">
         <v>186</v>
       </c>
       <c r="D32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="53" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B33" s="71" t="s">
+      <c r="B33" s="59" t="s">
         <v>60</v>
       </c>
-      <c r="C33" s="72"/>
+      <c r="C33" s="60"/>
       <c r="D33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
     </row>
     <row r="34" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B34" s="71" t="s">
+      <c r="B34" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="72"/>
+      <c r="C34" s="60"/>
       <c r="D34" s="7" t="s">
         <v>28</v>
       </c>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
     </row>
     <row r="35" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
     </row>
     <row r="36" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
     </row>
     <row r="37" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B37" s="71" t="s">
+      <c r="B37" s="59" t="s">
         <v>150</v>
       </c>
-      <c r="C37" s="72"/>
+      <c r="C37" s="60"/>
       <c r="D37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
     </row>
     <row r="38" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="35" t="s">
         <v>176</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>7</v>
       </c>
       <c r="C38" s="40"/>
       <c r="D38" s="36" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="47"/>
       <c r="F38" s="47"/>
     </row>
     <row r="39" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B39" s="71" t="s">
+      <c r="B39" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="C39" s="72"/>
+      <c r="C39" s="60"/>
       <c r="D39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
     </row>
     <row r="40" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B40" s="73" t="s">
+      <c r="B40" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C40" s="74"/>
+      <c r="C40" s="66"/>
       <c r="D40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
     </row>
     <row r="41" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B41" s="71" t="s">
+      <c r="B41" s="59" t="s">
         <v>98</v>
       </c>
-      <c r="C41" s="72"/>
+      <c r="C41" s="60"/>
       <c r="D41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
     </row>
     <row r="42" spans="1:6" ht="34.9" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B42" s="71" t="s">
+      <c r="B42" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="C42" s="72"/>
+      <c r="C42" s="60"/>
       <c r="D42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="10"/>
       <c r="F42" s="10"/>
     </row>
     <row r="43" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B43" s="73" t="s">
+      <c r="B43" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="C43" s="74"/>
+      <c r="C43" s="66"/>
       <c r="D43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="10"/>
       <c r="F43" s="10"/>
     </row>
     <row r="44" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B44" s="89" t="s">
+      <c r="B44" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="C44" s="90"/>
+      <c r="C44" s="105"/>
       <c r="D44" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E44" s="10"/>
       <c r="F44" s="10"/>
     </row>
     <row r="45" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B45" s="87" t="s">
+      <c r="B45" s="78" t="s">
         <v>80</v>
       </c>
-      <c r="C45" s="88"/>
+      <c r="C45" s="79"/>
       <c r="D45" s="36" t="s">
         <v>21</v>
       </c>
       <c r="E45" s="47"/>
       <c r="F45" s="47"/>
     </row>
     <row r="46" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B46" s="87" t="s">
+      <c r="B46" s="78" t="s">
         <v>190</v>
       </c>
-      <c r="C46" s="88"/>
+      <c r="C46" s="79"/>
       <c r="D46" s="36" t="s">
         <v>21</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="47" spans="1:6" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:6" ht="28.5" hidden="1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B47" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="84"/>
+      <c r="B47" s="74" t="s">
+        <v>207</v>
+      </c>
+      <c r="C47" s="75"/>
       <c r="D47" s="36" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="E47" s="47"/>
-      <c r="F47" s="47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="F47" s="47" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" ht="41.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B48" s="83" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="84"/>
+      <c r="B48" s="74" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="75"/>
       <c r="D48" s="36" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E48" s="47"/>
       <c r="F48" s="47"/>
     </row>
     <row r="49" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A49" s="11" t="s">
-[...10 lines deleted...]
-      <c r="F49" s="10"/>
+      <c r="A49" s="35" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="74" t="s">
+        <v>117</v>
+      </c>
+      <c r="C49" s="75"/>
+      <c r="D49" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
     </row>
     <row r="50" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="11" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="C50" s="74"/>
+        <v>109</v>
+      </c>
+      <c r="B50" s="76" t="s">
+        <v>206</v>
+      </c>
+      <c r="C50" s="77"/>
       <c r="D50" s="7" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
     </row>
     <row r="51" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B51" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="72"/>
+      <c r="B51" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="66"/>
       <c r="D51" s="7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
     </row>
     <row r="52" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B52" s="73" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="74"/>
+      <c r="B52" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="C52" s="60"/>
       <c r="D52" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
     </row>
-    <row r="53" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B53" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="74"/>
+      <c r="B53" s="65" t="s">
+        <v>205</v>
+      </c>
+      <c r="C53" s="66"/>
       <c r="D53" s="7" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
     </row>
-    <row r="54" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="11" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="C54" s="72"/>
+        <v>146</v>
+      </c>
+      <c r="B54" s="59" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" s="66"/>
       <c r="D54" s="7" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="E54" s="10"/>
       <c r="F54" s="10"/>
     </row>
-    <row r="55" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="59" t="s">
+        <v>197</v>
+      </c>
+      <c r="C55" s="60"/>
+      <c r="D55" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+    </row>
+    <row r="56" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="11" t="s">
         <v>173</v>
       </c>
-      <c r="B55" s="71" t="s">
+      <c r="B56" s="59" t="s">
         <v>157</v>
       </c>
-      <c r="C55" s="72"/>
-      <c r="D55" s="7" t="s">
+      <c r="C56" s="60"/>
+      <c r="D56" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="E55" s="10"/>
-      <c r="F55" s="22" t="s">
+      <c r="E56" s="10"/>
+      <c r="F56" s="22" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="35" t="s">
+    <row r="57" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="35" t="s">
         <v>174</v>
       </c>
-      <c r="B56" s="83" t="s">
+      <c r="B57" s="74" t="s">
         <v>185</v>
       </c>
-      <c r="C56" s="84"/>
-      <c r="D56" s="36" t="s">
+      <c r="C57" s="75"/>
+      <c r="D57" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="E56" s="47"/>
-      <c r="F56" s="47" t="s">
+      <c r="E57" s="47"/>
+      <c r="F57" s="47" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="D57" s="23" t="s">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="D58" s="23" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B58" s="2" t="s">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B59" s="2" t="s">
         <v>104</v>
-      </c>
-[...6 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B60" s="2" t="s">
+      <c r="B60" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B61" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D61" s="2" t="s">
         <v>196</v>
-      </c>
-[...6 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B62" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B63" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D63" s="2" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B63" s="2" t="s">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B64" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D64" s="2" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="D64" s="2" t="s">
+    <row r="65" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B65" s="16"/>
+      <c r="D65" s="2" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="65" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B65" s="2" t="s">
+    <row r="66" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B66" s="2" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="66" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B66" s="16" t="s">
+    <row r="67" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B67" s="16" t="s">
         <v>140</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A7:K62" xr:uid="{00000000-0009-0000-0000-000001000000}">
+  <autoFilter ref="A7:K63" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="45">
-[...1 lines deleted...]
-    <mergeCell ref="B55:C55"/>
+  <mergeCells count="46">
+    <mergeCell ref="B50:C50"/>
     <mergeCell ref="B56:C56"/>
-    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B57:C57"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B55:C55"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
-    <mergeCell ref="B47:C47"/>
     <mergeCell ref="B48:C48"/>
+    <mergeCell ref="B49:C49"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B47:C47"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B29:B32"/>
     <mergeCell ref="B25:B28"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B33:C33"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.70866141732283472" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:N79"/>
+  <dimension ref="A1:N80"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:C7"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A50" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="B59" sqref="B59:C59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="6.75" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.25" style="11" customWidth="1"/>
     <col min="3" max="3" width="50.125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5" style="1" customWidth="1"/>
     <col min="5" max="13" width="9.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="2" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="4" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="14"/>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="74"/>
-      <c r="D4" s="101" t="s">
+      <c r="C4" s="66"/>
+      <c r="D4" s="116" t="s">
         <v>116</v>
       </c>
-      <c r="E4" s="102"/>
-[...8 lines deleted...]
-      <c r="N4" s="91" t="s">
+      <c r="E4" s="117"/>
+      <c r="F4" s="117"/>
+      <c r="G4" s="117"/>
+      <c r="H4" s="117"/>
+      <c r="I4" s="117"/>
+      <c r="J4" s="117"/>
+      <c r="K4" s="117"/>
+      <c r="L4" s="117"/>
+      <c r="M4" s="118"/>
+      <c r="N4" s="106" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="36" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="15"/>
-      <c r="B5" s="85" t="s">
+      <c r="B5" s="67" t="s">
         <v>67</v>
       </c>
-      <c r="C5" s="86"/>
-      <c r="D5" s="105" t="s">
+      <c r="C5" s="68"/>
+      <c r="D5" s="120" t="s">
         <v>118</v>
       </c>
-      <c r="E5" s="97" t="s">
+      <c r="E5" s="112" t="s">
         <v>119</v>
       </c>
-      <c r="F5" s="97" t="s">
+      <c r="F5" s="112" t="s">
         <v>120</v>
       </c>
-      <c r="G5" s="97" t="s">
+      <c r="G5" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="H5" s="97" t="s">
+      <c r="H5" s="112" t="s">
         <v>1</v>
       </c>
-      <c r="I5" s="97" t="s">
+      <c r="I5" s="112" t="s">
         <v>121</v>
       </c>
-      <c r="J5" s="97" t="s">
+      <c r="J5" s="112" t="s">
         <v>138</v>
       </c>
-      <c r="K5" s="97" t="s">
+      <c r="K5" s="112" t="s">
         <v>122</v>
       </c>
-      <c r="L5" s="97" t="s">
+      <c r="L5" s="112" t="s">
         <v>193</v>
       </c>
-      <c r="M5" s="99" t="s">
+      <c r="M5" s="114" t="s">
         <v>137</v>
       </c>
-      <c r="N5" s="91"/>
+      <c r="N5" s="106"/>
     </row>
     <row r="6" spans="1:14" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="17" t="s">
         <v>112</v>
       </c>
-      <c r="B6" s="95" t="s">
+      <c r="B6" s="110" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="96"/>
-[...10 lines deleted...]
-      <c r="N6" s="92"/>
+      <c r="C6" s="111"/>
+      <c r="D6" s="121"/>
+      <c r="E6" s="119"/>
+      <c r="F6" s="119"/>
+      <c r="G6" s="113"/>
+      <c r="H6" s="113"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="113"/>
+      <c r="K6" s="113"/>
+      <c r="L6" s="113"/>
+      <c r="M6" s="115"/>
+      <c r="N6" s="107"/>
     </row>
     <row r="7" spans="1:14" ht="33" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A7" s="17"/>
-      <c r="B7" s="117" t="s">
+      <c r="B7" s="92" t="s">
         <v>167</v>
       </c>
-      <c r="C7" s="118"/>
+      <c r="C7" s="93"/>
       <c r="D7" s="27" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="I7" s="28" t="s">
         <v>11</v>
       </c>
       <c r="J7" s="29" t="s">
         <v>11</v>
       </c>
       <c r="K7" s="29" t="s">
         <v>11</v>
       </c>
       <c r="L7" s="29" t="s">
         <v>11</v>
       </c>
       <c r="M7" s="29" t="s">
         <v>11</v>
       </c>
       <c r="N7" s="50"/>
     </row>
     <row r="8" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="24" t="s">
         <v>163</v>
       </c>
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="57" t="s">
         <v>179</v>
       </c>
-      <c r="C8" s="80"/>
+      <c r="C8" s="58"/>
       <c r="D8" s="27" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="28" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="28" t="s">
         <v>11</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>11</v>
       </c>
       <c r="J8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="K8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="L8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="M8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="N8" s="30"/>
     </row>
     <row r="9" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B9" s="85" t="s">
+      <c r="B9" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="86"/>
+      <c r="C9" s="68"/>
       <c r="D9" s="12" t="s">
         <v>66</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="K9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="13" t="s">
         <v>11</v>
       </c>
       <c r="N9" s="19"/>
     </row>
     <row r="10" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="B10" s="93" t="s">
+      <c r="B10" s="108" t="s">
         <v>45</v>
       </c>
-      <c r="C10" s="94"/>
+      <c r="C10" s="109"/>
       <c r="D10" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="L10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M10" s="9" t="s">
         <v>12</v>
       </c>
       <c r="N10" s="18"/>
     </row>
     <row r="11" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B11" s="73" t="s">
+      <c r="B11" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="74"/>
+      <c r="C11" s="66"/>
       <c r="D11" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L11" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M11" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N11" s="18"/>
     </row>
     <row r="12" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="74"/>
+      <c r="C12" s="66"/>
       <c r="D12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N12" s="18"/>
     </row>
     <row r="13" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="65" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="74"/>
+      <c r="C13" s="66"/>
       <c r="D13" s="26" t="s">
         <v>123</v>
       </c>
       <c r="E13" s="31" t="s">
         <v>124</v>
       </c>
       <c r="F13" s="31" t="s">
         <v>125</v>
       </c>
       <c r="G13" s="31" t="s">
         <v>126</v>
       </c>
       <c r="H13" s="31" t="s">
         <v>127</v>
       </c>
       <c r="I13" s="31" t="s">
         <v>128</v>
       </c>
       <c r="J13" s="25" t="s">
         <v>129</v>
       </c>
       <c r="K13" s="25" t="s">
         <v>130</v>
       </c>
       <c r="L13" s="25" t="s">
         <v>194</v>
       </c>
       <c r="M13" s="25" t="s">
         <v>131</v>
       </c>
       <c r="N13" s="18"/>
     </row>
     <row r="14" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B14" s="71" t="s">
+      <c r="B14" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="72"/>
+      <c r="C14" s="60"/>
       <c r="D14" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E14" s="31" t="s">
         <v>132</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="31" t="s">
         <v>133</v>
       </c>
       <c r="H14" s="31" t="s">
         <v>134</v>
       </c>
       <c r="I14" s="31" t="s">
         <v>135</v>
       </c>
       <c r="J14" s="32" t="s">
         <v>136</v>
       </c>
       <c r="K14" s="33" t="s">
         <v>70</v>
       </c>
       <c r="L14" s="33" t="s">
         <v>14</v>
       </c>
       <c r="M14" s="33" t="s">
         <v>71</v>
       </c>
       <c r="N14" s="18"/>
     </row>
     <row r="15" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="11" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="71" t="s">
+      <c r="B15" s="59" t="s">
         <v>62</v>
       </c>
-      <c r="C15" s="72"/>
+      <c r="C15" s="60"/>
       <c r="D15" s="7" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J15" s="9" t="s">
         <v>18</v>
       </c>
       <c r="K15" s="33" t="s">
         <v>70</v>
       </c>
       <c r="L15" s="33" t="s">
         <v>14</v>
       </c>
       <c r="M15" s="33" t="s">
         <v>71</v>
       </c>
       <c r="N15" s="18"/>
     </row>
     <row r="16" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B16" s="109" t="s">
+      <c r="B16" s="124" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="110"/>
+      <c r="C16" s="125"/>
       <c r="D16" s="36" t="s">
         <v>16</v>
       </c>
       <c r="E16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="G16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="H16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="I16" s="37" t="s">
         <v>16</v>
       </c>
       <c r="J16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="K16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="L16" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M16" s="38" t="s">
         <v>16</v>
       </c>
       <c r="N16" s="18"/>
     </row>
     <row r="17" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B17" s="111" t="s">
+      <c r="B17" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="112"/>
+      <c r="C17" s="64"/>
       <c r="D17" s="36" t="s">
         <v>16</v>
       </c>
       <c r="E17" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F17" s="37" t="s">
         <v>16</v>
       </c>
       <c r="G17" s="37" t="s">
         <v>16</v>
       </c>
       <c r="H17" s="37" t="s">
         <v>16</v>
       </c>
       <c r="I17" s="37" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="K17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="L17" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M17" s="38" t="s">
         <v>16</v>
       </c>
       <c r="N17" s="18"/>
     </row>
     <row r="18" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="B18" s="107" t="s">
+      <c r="B18" s="122" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="108"/>
+      <c r="C18" s="123"/>
       <c r="D18" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I18" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L18" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M18" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N18" s="18"/>
     </row>
     <row r="19" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B19" s="73" t="s">
+      <c r="B19" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="74"/>
+      <c r="C19" s="66"/>
       <c r="D19" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I19" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L19" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M19" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N19" s="18"/>
     </row>
     <row r="20" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="74"/>
+      <c r="C20" s="66"/>
       <c r="D20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J20" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K20" s="9" t="s">
         <v>72</v>
       </c>
       <c r="L20" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M20" s="9" t="s">
         <v>73</v>
       </c>
       <c r="N20" s="18"/>
     </row>
     <row r="21" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="74"/>
+      <c r="C21" s="66"/>
       <c r="D21" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I21" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L21" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M21" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N21" s="18"/>
     </row>
     <row r="22" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B22" s="83" t="s">
+      <c r="B22" s="74" t="s">
         <v>180</v>
       </c>
-      <c r="C22" s="82"/>
+      <c r="C22" s="62"/>
       <c r="D22" s="36" t="s">
         <v>12</v>
       </c>
       <c r="E22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="F22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="G22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="H22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I22" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J22" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K22" s="38" t="s">
         <v>89</v>
       </c>
       <c r="L22" s="38" t="s">
         <v>83</v>
       </c>
       <c r="M22" s="38" t="s">
         <v>89</v>
       </c>
       <c r="N22" s="18"/>
     </row>
     <row r="23" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B23" s="83" t="s">
+      <c r="B23" s="74" t="s">
         <v>181</v>
       </c>
-      <c r="C23" s="82"/>
+      <c r="C23" s="62"/>
       <c r="D23" s="36" t="s">
         <v>12</v>
       </c>
       <c r="E23" s="37" t="s">
         <v>83</v>
       </c>
       <c r="F23" s="37" t="s">
         <v>83</v>
       </c>
       <c r="G23" s="37" t="s">
         <v>83</v>
       </c>
       <c r="H23" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I23" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J23" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K23" s="38" t="s">
         <v>89</v>
       </c>
       <c r="L23" s="38" t="s">
         <v>83</v>
       </c>
       <c r="M23" s="38" t="s">
         <v>89</v>
       </c>
       <c r="N23" s="18"/>
     </row>
     <row r="24" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B24" s="83" t="s">
+      <c r="B24" s="74" t="s">
         <v>182</v>
       </c>
-      <c r="C24" s="82"/>
+      <c r="C24" s="62"/>
       <c r="D24" s="36" t="s">
         <v>12</v>
       </c>
       <c r="E24" s="37" t="s">
         <v>83</v>
       </c>
       <c r="F24" s="37" t="s">
         <v>83</v>
       </c>
       <c r="G24" s="37" t="s">
         <v>83</v>
       </c>
       <c r="H24" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I24" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K24" s="38" t="s">
         <v>89</v>
       </c>
       <c r="L24" s="38" t="s">
         <v>83</v>
       </c>
       <c r="M24" s="38" t="s">
         <v>89</v>
       </c>
       <c r="N24" s="18"/>
     </row>
     <row r="25" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B25" s="83" t="s">
+      <c r="B25" s="74" t="s">
         <v>183</v>
       </c>
-      <c r="C25" s="82"/>
+      <c r="C25" s="62"/>
       <c r="D25" s="36" t="s">
         <v>12</v>
       </c>
       <c r="E25" s="37" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="37" t="s">
         <v>83</v>
       </c>
       <c r="G25" s="37" t="s">
         <v>83</v>
       </c>
       <c r="H25" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J25" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K25" s="38" t="s">
         <v>89</v>
       </c>
       <c r="L25" s="38" t="s">
         <v>83</v>
       </c>
       <c r="M25" s="38" t="s">
         <v>89</v>
       </c>
       <c r="N25" s="18"/>
     </row>
     <row r="26" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="B26" s="71" t="s">
+      <c r="B26" s="59" t="s">
         <v>191</v>
       </c>
-      <c r="C26" s="74"/>
+      <c r="C26" s="66"/>
       <c r="D26" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I26" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L26" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M26" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N26" s="18"/>
     </row>
     <row r="27" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B27" s="73" t="s">
+      <c r="B27" s="65" t="s">
         <v>41</v>
       </c>
-      <c r="C27" s="74"/>
+      <c r="C27" s="66"/>
       <c r="D27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I27" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L27" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M27" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N27" s="18"/>
     </row>
     <row r="28" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B28" s="119" t="s">
+      <c r="B28" s="128" t="s">
         <v>200</v>
       </c>
-      <c r="C28" s="120"/>
+      <c r="C28" s="129"/>
       <c r="D28" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I28" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J28" s="9" t="s">
         <v>11</v>
       </c>
       <c r="K28" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L28" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M28" s="9" t="s">
         <v>11</v>
       </c>
       <c r="N28" s="18"/>
     </row>
     <row r="29" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B29" s="121" t="s">
+      <c r="B29" s="130" t="s">
         <v>84</v>
       </c>
       <c r="C29" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L29" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M29" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="18"/>
     </row>
     <row r="30" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B30" s="122"/>
+      <c r="B30" s="131"/>
       <c r="C30" s="34" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="7" t="s">
         <v>89</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>83</v>
       </c>
       <c r="J30" s="9" t="s">
         <v>83</v>
       </c>
       <c r="K30" s="9" t="s">
         <v>89</v>
       </c>
       <c r="L30" s="9" t="s">
         <v>89</v>
       </c>
       <c r="M30" s="9" t="s">
         <v>89</v>
       </c>
       <c r="N30" s="18"/>
     </row>
     <row r="31" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B31" s="122"/>
+      <c r="B31" s="131"/>
       <c r="C31" s="39" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>88</v>
       </c>
       <c r="E31" s="37" t="s">
         <v>83</v>
       </c>
       <c r="F31" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G31" s="37" t="s">
         <v>83</v>
       </c>
       <c r="H31" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I31" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J31" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K31" s="38" t="s">
         <v>89</v>
       </c>
       <c r="L31" s="38" t="s">
         <v>89</v>
       </c>
       <c r="M31" s="38" t="s">
         <v>89</v>
       </c>
       <c r="N31" s="18"/>
     </row>
     <row r="32" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B32" s="123"/>
+      <c r="B32" s="132"/>
       <c r="C32" s="39" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>89</v>
       </c>
       <c r="E32" s="37" t="s">
         <v>89</v>
       </c>
       <c r="F32" s="37" t="s">
         <v>89</v>
       </c>
       <c r="G32" s="37" t="s">
         <v>89</v>
       </c>
       <c r="H32" s="37" t="s">
         <v>89</v>
       </c>
       <c r="I32" s="37" t="s">
         <v>89</v>
       </c>
       <c r="J32" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K32" s="38" t="s">
         <v>89</v>
       </c>
       <c r="L32" s="38" t="s">
         <v>89</v>
       </c>
       <c r="M32" s="38" t="s">
         <v>89</v>
       </c>
       <c r="N32" s="18"/>
     </row>
     <row r="33" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B33" s="59" t="s">
+      <c r="B33" s="97" t="s">
         <v>92</v>
       </c>
       <c r="C33" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D33" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>89</v>
       </c>
       <c r="G33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J33" s="9" t="s">
         <v>11</v>
       </c>
       <c r="K33" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="M33" s="9" t="s">
         <v>11</v>
       </c>
       <c r="N33" s="18"/>
     </row>
     <row r="34" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B34" s="60"/>
+      <c r="B34" s="98"/>
       <c r="C34" s="39" t="s">
         <v>86</v>
       </c>
       <c r="D34" s="36" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="37" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="37" t="s">
         <v>14</v>
       </c>
       <c r="G34" s="37" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="37" t="s">
         <v>11</v>
       </c>
       <c r="I34" s="37" t="s">
         <v>11</v>
       </c>
       <c r="J34" s="38" t="s">
         <v>11</v>
       </c>
       <c r="K34" s="38" t="s">
         <v>11</v>
       </c>
       <c r="L34" s="38" t="s">
         <v>89</v>
       </c>
       <c r="M34" s="38" t="s">
         <v>11</v>
       </c>
       <c r="N34" s="18"/>
     </row>
     <row r="35" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B35" s="60"/>
+      <c r="B35" s="98"/>
       <c r="C35" s="34" t="s">
         <v>85</v>
       </c>
       <c r="D35" s="7" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="K35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L35" s="9" t="s">
         <v>89</v>
       </c>
       <c r="M35" s="9" t="s">
         <v>11</v>
       </c>
       <c r="N35" s="18"/>
     </row>
     <row r="36" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B36" s="124"/>
+      <c r="B36" s="133"/>
       <c r="C36" s="39" t="s">
         <v>91</v>
       </c>
       <c r="D36" s="36" t="s">
         <v>16</v>
       </c>
       <c r="E36" s="37" t="s">
         <v>16</v>
       </c>
       <c r="F36" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="37" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="37" t="s">
         <v>16</v>
       </c>
       <c r="I36" s="37" t="s">
         <v>16</v>
       </c>
       <c r="J36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="K36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="L36" s="38" t="s">
         <v>89</v>
       </c>
       <c r="M36" s="38" t="s">
         <v>16</v>
       </c>
       <c r="N36" s="18"/>
     </row>
     <row r="37" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B37" s="59" t="s">
+      <c r="B37" s="97" t="s">
         <v>90</v>
       </c>
       <c r="C37" s="40" t="s">
         <v>81</v>
       </c>
       <c r="D37" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G37" s="37" t="s">
         <v>12</v>
       </c>
       <c r="H37" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I37" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J37" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>83</v>
       </c>
       <c r="L37" s="38" t="s">
         <v>83</v>
       </c>
       <c r="M37" s="38" t="s">
         <v>83</v>
       </c>
       <c r="N37" s="18"/>
     </row>
     <row r="38" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B38" s="124"/>
+      <c r="B38" s="133"/>
       <c r="C38" s="40" t="s">
         <v>82</v>
       </c>
       <c r="D38" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F38" s="37" t="s">
         <v>17</v>
       </c>
       <c r="G38" s="37" t="s">
         <v>83</v>
       </c>
       <c r="H38" s="37" t="s">
         <v>83</v>
       </c>
       <c r="I38" s="37" t="s">
         <v>83</v>
       </c>
       <c r="J38" s="38" t="s">
         <v>83</v>
       </c>
       <c r="K38" s="38" t="s">
         <v>83</v>
       </c>
       <c r="L38" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M38" s="38" t="s">
         <v>83</v>
       </c>
       <c r="N38" s="18"/>
     </row>
     <row r="39" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B39" s="71" t="s">
+      <c r="B39" s="59" t="s">
         <v>60</v>
       </c>
-      <c r="C39" s="72"/>
+      <c r="C39" s="60"/>
       <c r="D39" s="7" t="s">
         <v>16</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J39" s="9" t="s">
         <v>16</v>
       </c>
       <c r="K39" s="9" t="s">
         <v>16</v>
       </c>
       <c r="L39" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M39" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N39" s="18"/>
     </row>
     <row r="40" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B40" s="71" t="s">
+      <c r="B40" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C40" s="72"/>
+      <c r="C40" s="60"/>
       <c r="D40" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="G40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="8" t="s">
         <v>18</v>
       </c>
       <c r="J40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="K40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="L40" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M40" s="9" t="s">
         <v>18</v>
       </c>
       <c r="N40" s="18"/>
     </row>
     <row r="41" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B41" s="73" t="s">
+      <c r="B41" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="C41" s="74"/>
+      <c r="C41" s="66"/>
       <c r="D41" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H41" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L41" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M41" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N41" s="18"/>
     </row>
     <row r="42" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B42" s="73" t="s">
+      <c r="B42" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="C42" s="74"/>
+      <c r="C42" s="66"/>
       <c r="D42" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L42" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M42" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N42" s="18"/>
     </row>
     <row r="43" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B43" s="71" t="s">
+      <c r="B43" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="C43" s="72"/>
+      <c r="C43" s="60"/>
       <c r="D43" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I43" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J43" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K43" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L43" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M43" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N43" s="18"/>
     </row>
     <row r="44" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B44" s="73" t="s">
+      <c r="B44" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="C44" s="74"/>
+      <c r="C44" s="66"/>
       <c r="D44" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J44" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K44" s="9" t="s">
         <v>17</v>
       </c>
       <c r="L44" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M44" s="9" t="s">
         <v>17</v>
       </c>
       <c r="N44" s="18"/>
     </row>
     <row r="45" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B45" s="73" t="s">
+      <c r="B45" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="C45" s="74"/>
+      <c r="C45" s="66"/>
       <c r="D45" s="7" t="s">
         <v>17</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="H45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="8" t="s">
         <v>17</v>
       </c>
       <c r="J45" s="9" t="s">
         <v>17</v>
       </c>
       <c r="K45" s="9" t="s">
         <v>17</v>
       </c>
       <c r="L45" s="9" t="s">
         <v>14</v>
       </c>
       <c r="M45" s="9" t="s">
         <v>17</v>
       </c>
       <c r="N45" s="18"/>
     </row>
     <row r="46" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B46" s="81" t="s">
+      <c r="B46" s="61" t="s">
         <v>7</v>
       </c>
-      <c r="C46" s="82"/>
+      <c r="C46" s="62"/>
       <c r="D46" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E46" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F46" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H46" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I46" s="37" t="s">
         <v>13</v>
       </c>
       <c r="J46" s="38" t="s">
         <v>13</v>
       </c>
       <c r="K46" s="38" t="s">
         <v>13</v>
       </c>
       <c r="L46" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M46" s="38" t="s">
         <v>13</v>
       </c>
       <c r="N46" s="18"/>
     </row>
     <row r="47" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B47" s="71" t="s">
+      <c r="B47" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="C47" s="72"/>
+      <c r="C47" s="60"/>
       <c r="D47" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L47" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M47" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N47" s="18"/>
     </row>
     <row r="48" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B48" s="71" t="s">
+      <c r="B48" s="59" t="s">
         <v>101</v>
       </c>
-      <c r="C48" s="72"/>
+      <c r="C48" s="60"/>
       <c r="D48" s="7" t="s">
         <v>74</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="G48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="H48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="J48" s="8" t="s">
         <v>75</v>
       </c>
       <c r="K48" s="9" t="s">
         <v>76</v>
       </c>
       <c r="L48" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M48" s="9" t="s">
         <v>75</v>
       </c>
       <c r="N48" s="18"/>
     </row>
     <row r="49" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B49" s="115" t="s">
+      <c r="B49" s="126" t="s">
         <v>102</v>
       </c>
-      <c r="C49" s="116"/>
+      <c r="C49" s="127"/>
       <c r="D49" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="K49" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L49" s="8" t="s">
         <v>14</v>
       </c>
       <c r="M49" s="9" t="s">
         <v>14</v>
       </c>
       <c r="N49" s="18"/>
     </row>
     <row r="50" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B50" s="71" t="s">
+      <c r="B50" s="59" t="s">
         <v>103</v>
       </c>
-      <c r="C50" s="72"/>
+      <c r="C50" s="60"/>
       <c r="D50" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="K50" s="9" t="s">
         <v>11</v>
       </c>
       <c r="L50" s="8" t="s">
         <v>14</v>
       </c>
       <c r="M50" s="9" t="s">
         <v>14</v>
       </c>
       <c r="N50" s="18"/>
     </row>
     <row r="51" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="71" t="s">
+      <c r="B51" s="59" t="s">
         <v>139</v>
       </c>
-      <c r="C51" s="72"/>
+      <c r="C51" s="60"/>
       <c r="D51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="H51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="J51" s="25" t="s">
         <v>164</v>
       </c>
       <c r="K51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="L51" s="8" t="s">
         <v>14</v>
       </c>
       <c r="M51" s="9" t="s">
         <v>14</v>
       </c>
       <c r="N51" s="18"/>
     </row>
     <row r="52" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B52" s="73" t="s">
+      <c r="B52" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C52" s="74"/>
+      <c r="C52" s="66"/>
       <c r="D52" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L52" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M52" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N52" s="18"/>
     </row>
     <row r="53" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B53" s="83" t="s">
+      <c r="B53" s="74" t="s">
         <v>165</v>
       </c>
-      <c r="C53" s="84"/>
+      <c r="C53" s="75"/>
       <c r="D53" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E53" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F53" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H53" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I53" s="37" t="s">
         <v>13</v>
       </c>
       <c r="J53" s="38" t="s">
         <v>13</v>
       </c>
       <c r="K53" s="38" t="s">
         <v>13</v>
       </c>
       <c r="L53" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M53" s="38" t="s">
         <v>13</v>
       </c>
       <c r="N53" s="18"/>
     </row>
     <row r="54" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B54" s="83" t="s">
+      <c r="B54" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="C54" s="84"/>
+      <c r="C54" s="75"/>
       <c r="D54" s="36" t="s">
         <v>13</v>
       </c>
       <c r="E54" s="37" t="s">
         <v>13</v>
       </c>
       <c r="F54" s="37" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="37" t="s">
         <v>13</v>
       </c>
       <c r="H54" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I54" s="37" t="s">
         <v>13</v>
       </c>
       <c r="J54" s="38" t="s">
         <v>13</v>
       </c>
       <c r="K54" s="38" t="s">
         <v>13</v>
       </c>
       <c r="L54" s="38" t="s">
         <v>11</v>
       </c>
       <c r="M54" s="38" t="s">
         <v>13</v>
       </c>
       <c r="N54" s="18"/>
     </row>
     <row r="55" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B55" s="73" t="s">
+      <c r="B55" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="C55" s="74"/>
+      <c r="C55" s="66"/>
       <c r="D55" s="7" t="s">
         <v>13</v>
       </c>
       <c r="E55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I55" s="8" t="s">
         <v>13</v>
       </c>
       <c r="J55" s="9" t="s">
         <v>13</v>
       </c>
       <c r="K55" s="9" t="s">
         <v>13</v>
       </c>
       <c r="L55" s="9" t="s">
         <v>11</v>
       </c>
       <c r="M55" s="9" t="s">
         <v>13</v>
       </c>
       <c r="N55" s="18"/>
     </row>
     <row r="56" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="11" t="s">
         <v>108</v>
       </c>
-      <c r="B56" s="113" t="s">
+      <c r="B56" s="76" t="s">
         <v>79</v>
       </c>
-      <c r="C56" s="90"/>
+      <c r="C56" s="105"/>
       <c r="D56" s="7" t="s">
         <v>78</v>
       </c>
       <c r="E56" s="8" t="s">
         <v>78</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>78</v>
       </c>
       <c r="G56" s="8" t="s">
         <v>78</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>78</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J56" s="9" t="s">
         <v>78</v>
       </c>
       <c r="K56" s="9" t="s">
         <v>78</v>
       </c>
       <c r="L56" s="9" t="s">
         <v>78</v>
       </c>
       <c r="M56" s="9" t="s">
         <v>78</v>
       </c>
       <c r="N56" s="18"/>
     </row>
     <row r="57" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B57" s="87" t="s">
+      <c r="B57" s="78" t="s">
         <v>166</v>
       </c>
-      <c r="C57" s="114"/>
+      <c r="C57" s="89"/>
       <c r="D57" s="36" t="s">
         <v>78</v>
       </c>
       <c r="E57" s="37" t="s">
         <v>78</v>
       </c>
       <c r="F57" s="37" t="s">
         <v>78</v>
       </c>
       <c r="G57" s="37" t="s">
         <v>78</v>
       </c>
       <c r="H57" s="37" t="s">
         <v>78</v>
       </c>
       <c r="I57" s="37" t="s">
         <v>78</v>
       </c>
       <c r="J57" s="38" t="s">
         <v>78</v>
       </c>
       <c r="K57" s="38" t="s">
         <v>78</v>
       </c>
       <c r="L57" s="38" t="s">
         <v>78</v>
       </c>
       <c r="M57" s="38" t="s">
         <v>78</v>
       </c>
       <c r="N57" s="18"/>
     </row>
     <row r="58" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B58" s="87" t="s">
+      <c r="B58" s="78" t="s">
         <v>190</v>
       </c>
-      <c r="C58" s="88"/>
+      <c r="C58" s="79"/>
       <c r="D58" s="36" t="s">
         <v>78</v>
       </c>
       <c r="E58" s="37" t="s">
         <v>78</v>
       </c>
       <c r="F58" s="37" t="s">
         <v>78</v>
       </c>
       <c r="G58" s="37" t="s">
         <v>78</v>
       </c>
       <c r="H58" s="37" t="s">
         <v>78</v>
       </c>
       <c r="I58" s="37" t="s">
         <v>78</v>
       </c>
       <c r="J58" s="38" t="s">
         <v>78</v>
       </c>
       <c r="K58" s="38" t="s">
         <v>78</v>
       </c>
       <c r="L58" s="38" t="s">
         <v>78</v>
       </c>
       <c r="M58" s="38" t="s">
         <v>78</v>
       </c>
       <c r="N58" s="18"/>
     </row>
-    <row r="59" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A59" s="133" t="s">
+    <row r="59" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="B59" s="78" t="s">
+        <v>209</v>
+      </c>
+      <c r="C59" s="79"/>
+      <c r="D59" s="36" t="s">
+        <v>83</v>
+      </c>
+      <c r="E59" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="F59" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="G59" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="H59" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="I59" s="37" t="s">
+        <v>83</v>
+      </c>
+      <c r="J59" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="K59" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="L59" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="M59" s="38" t="s">
+        <v>83</v>
+      </c>
+      <c r="N59" s="18"/>
+    </row>
+    <row r="60" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="56" t="s">
         <v>108</v>
       </c>
-      <c r="B59" s="113" t="s">
+      <c r="B60" s="76" t="s">
         <v>206</v>
       </c>
-      <c r="C59" s="132"/>
-      <c r="D59" s="7" t="s">
+      <c r="C60" s="77"/>
+      <c r="D60" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="E59" s="8" t="s">
+      <c r="E60" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="F59" s="8" t="s">
+      <c r="F60" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="G59" s="8" t="s">
+      <c r="G60" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="H59" s="8" t="s">
+      <c r="H60" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="I59" s="8" t="s">
+      <c r="I60" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="J59" s="9" t="s">
+      <c r="J60" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="K59" s="9" t="s">
+      <c r="K60" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="L59" s="9" t="s">
+      <c r="L60" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="M59" s="9" t="s">
+      <c r="M60" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="N59" s="18"/>
-[...39 lines deleted...]
-      <c r="N60" s="19"/>
+      <c r="N60" s="18"/>
     </row>
     <row r="61" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="B61" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="72"/>
+      <c r="B61" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="66"/>
       <c r="D61" s="12" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H61" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="J61" s="13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="K61" s="13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="L61" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M61" s="13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="N61" s="19"/>
     </row>
     <row r="62" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="B62" s="73" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="74"/>
+      <c r="B62" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="C62" s="60"/>
       <c r="D62" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F62" s="4" t="s">
-        <v>189</v>
+      <c r="F62" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I62" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J62" s="13" t="s">
         <v>11</v>
       </c>
       <c r="K62" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L62" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M62" s="13" t="s">
         <v>11</v>
       </c>
       <c r="N62" s="19"/>
     </row>
     <row r="63" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A63" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="B63" s="73" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="74"/>
+      <c r="B63" s="65" t="s">
+        <v>204</v>
+      </c>
+      <c r="C63" s="66"/>
       <c r="D63" s="12" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F63" s="8" t="s">
-        <v>14</v>
+      <c r="F63" s="4" t="s">
+        <v>189</v>
       </c>
       <c r="G63" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H63" s="3" t="s">
         <v>11</v>
       </c>
       <c r="I63" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J63" s="13" t="s">
         <v>11</v>
       </c>
       <c r="K63" s="13" t="s">
         <v>11</v>
       </c>
       <c r="L63" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M63" s="13" t="s">
         <v>11</v>
       </c>
       <c r="N63" s="19"/>
     </row>
     <row r="64" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="11" t="s">
         <v>110</v>
       </c>
-      <c r="B64" s="71" t="s">
-[...7 lines deleted...]
-        <v>12</v>
+      <c r="B64" s="65" t="s">
+        <v>202</v>
+      </c>
+      <c r="C64" s="66"/>
+      <c r="D64" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>11</v>
       </c>
       <c r="F64" s="8" t="s">
-        <v>12</v>
-[...22 lines deleted...]
-      <c r="N64" s="18"/>
+        <v>14</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="I64" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="J64" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="K64" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="L64" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="M64" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="N64" s="19"/>
     </row>
     <row r="65" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="11" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="C65" s="72"/>
+        <v>110</v>
+      </c>
+      <c r="B65" s="59" t="s">
+        <v>201</v>
+      </c>
+      <c r="C65" s="66"/>
       <c r="D65" s="7" t="s">
         <v>12</v>
       </c>
       <c r="E65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="K65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="L65" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M65" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="N65" s="19"/>
+      <c r="N65" s="18"/>
     </row>
     <row r="66" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="11" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="C66" s="72"/>
+        <v>115</v>
+      </c>
+      <c r="B66" s="59" t="s">
+        <v>197</v>
+      </c>
+      <c r="C66" s="60"/>
       <c r="D66" s="7" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="E66" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G66" s="8" t="s">
         <v>12</v>
       </c>
       <c r="H66" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="8" t="s">
         <v>12</v>
       </c>
       <c r="J66" s="9" t="s">
         <v>12</v>
       </c>
       <c r="K66" s="9" t="s">
         <v>12</v>
       </c>
       <c r="L66" s="9" t="s">
         <v>12</v>
       </c>
       <c r="M66" s="9" t="s">
         <v>12</v>
       </c>
       <c r="N66" s="19"/>
     </row>
     <row r="67" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="35" t="s">
+      <c r="A67" s="11" t="s">
+        <v>178</v>
+      </c>
+      <c r="B67" s="59" t="s">
+        <v>168</v>
+      </c>
+      <c r="C67" s="60"/>
+      <c r="D67" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="E67" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="G67" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="H67" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="J67" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="K67" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="L67" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="M67" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="N67" s="19"/>
+    </row>
+    <row r="68" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="35" t="s">
         <v>177</v>
       </c>
-      <c r="B67" s="83" t="s">
+      <c r="B68" s="74" t="s">
         <v>184</v>
       </c>
-      <c r="C67" s="84"/>
-      <c r="D67" s="36" t="s">
+      <c r="C68" s="75"/>
+      <c r="D68" s="36" t="s">
         <v>12</v>
       </c>
-      <c r="E67" s="37" t="s">
+      <c r="E68" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="F67" s="37" t="s">
+      <c r="F68" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="G67" s="37" t="s">
+      <c r="G68" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="H67" s="37" t="s">
+      <c r="H68" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="I67" s="37" t="s">
+      <c r="I68" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="J67" s="38" t="s">
+      <c r="J68" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="K67" s="38" t="s">
+      <c r="K68" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="L67" s="38" t="s">
+      <c r="L68" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="M67" s="38" t="s">
+      <c r="M68" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="N67" s="49"/>
-[...4 lines deleted...]
-      <c r="D68" s="43" t="s">
+      <c r="N68" s="49"/>
+    </row>
+    <row r="69" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B69" s="41"/>
+      <c r="C69" s="42"/>
+      <c r="D69" s="43" t="s">
         <v>159</v>
-      </c>
-[...16 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E69" s="44"/>
       <c r="F69" s="44"/>
-      <c r="G69" s="44"/>
-[...4 lines deleted...]
-      <c r="L69" s="44"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="45"/>
+      <c r="L69" s="45"/>
+      <c r="M69" s="1"/>
     </row>
     <row r="70" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B70" s="46" t="s">
-        <v>107</v>
+      <c r="B70" s="42" t="s">
+        <v>104</v>
       </c>
       <c r="C70" s="42"/>
       <c r="D70" s="42" t="s">
         <v>160</v>
       </c>
       <c r="E70" s="44"/>
       <c r="F70" s="44"/>
       <c r="G70" s="44"/>
       <c r="H70" s="44"/>
       <c r="I70" s="44"/>
       <c r="J70" s="44"/>
       <c r="K70" s="44"/>
       <c r="L70" s="44"/>
     </row>
     <row r="71" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B71" s="42" t="s">
-        <v>106</v>
+      <c r="B71" s="46" t="s">
+        <v>107</v>
       </c>
       <c r="C71" s="42"/>
       <c r="D71" s="42" t="s">
-        <v>196</v>
+        <v>160</v>
       </c>
       <c r="E71" s="44"/>
       <c r="F71" s="44"/>
       <c r="G71" s="44"/>
       <c r="H71" s="44"/>
       <c r="I71" s="44"/>
       <c r="J71" s="44"/>
       <c r="K71" s="44"/>
       <c r="L71" s="44"/>
     </row>
     <row r="72" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B72" s="46" t="s">
-        <v>113</v>
+      <c r="B72" s="42" t="s">
+        <v>106</v>
       </c>
       <c r="C72" s="42"/>
       <c r="D72" s="42" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
       <c r="E72" s="44"/>
       <c r="F72" s="44"/>
       <c r="G72" s="44"/>
       <c r="H72" s="44"/>
       <c r="I72" s="44"/>
       <c r="J72" s="44"/>
       <c r="K72" s="44"/>
       <c r="L72" s="44"/>
     </row>
     <row r="73" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B73" s="46" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C73" s="42"/>
       <c r="D73" s="42" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E73" s="44"/>
       <c r="F73" s="44"/>
       <c r="G73" s="44"/>
       <c r="H73" s="44"/>
       <c r="I73" s="44"/>
       <c r="J73" s="44"/>
       <c r="K73" s="44"/>
       <c r="L73" s="44"/>
     </row>
     <row r="74" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B74" s="42" t="s">
-        <v>170</v>
+      <c r="B74" s="46" t="s">
+        <v>114</v>
       </c>
       <c r="C74" s="42"/>
       <c r="D74" s="42" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E74" s="44"/>
       <c r="F74" s="44"/>
       <c r="G74" s="44"/>
       <c r="H74" s="44"/>
       <c r="I74" s="44"/>
       <c r="J74" s="44"/>
       <c r="K74" s="44"/>
       <c r="L74" s="44"/>
-      <c r="M74" s="44"/>
-      <c r="N74" s="44"/>
     </row>
     <row r="75" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B75" s="46"/>
+      <c r="B75" s="42" t="s">
+        <v>170</v>
+      </c>
       <c r="C75" s="42"/>
       <c r="D75" s="42" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E75" s="44"/>
       <c r="F75" s="44"/>
       <c r="G75" s="44"/>
       <c r="H75" s="44"/>
       <c r="I75" s="44"/>
       <c r="J75" s="44"/>
       <c r="K75" s="44"/>
       <c r="L75" s="44"/>
       <c r="M75" s="44"/>
       <c r="N75" s="44"/>
     </row>
     <row r="76" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B76" s="42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B76" s="46"/>
       <c r="C76" s="42"/>
-      <c r="D76" s="45"/>
+      <c r="D76" s="42" t="s">
+        <v>172</v>
+      </c>
       <c r="E76" s="44"/>
       <c r="F76" s="44"/>
       <c r="G76" s="44"/>
       <c r="H76" s="44"/>
       <c r="I76" s="44"/>
       <c r="J76" s="44"/>
       <c r="K76" s="44"/>
       <c r="L76" s="44"/>
       <c r="M76" s="44"/>
       <c r="N76" s="44"/>
     </row>
     <row r="77" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B77" s="46" t="s">
-        <v>140</v>
+      <c r="B77" s="42" t="s">
+        <v>175</v>
       </c>
       <c r="C77" s="42"/>
       <c r="D77" s="45"/>
       <c r="E77" s="44"/>
       <c r="F77" s="44"/>
       <c r="G77" s="44"/>
       <c r="H77" s="44"/>
       <c r="I77" s="44"/>
       <c r="J77" s="44"/>
       <c r="K77" s="44"/>
       <c r="L77" s="44"/>
       <c r="M77" s="44"/>
       <c r="N77" s="44"/>
     </row>
     <row r="78" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B78" s="55" t="s">
-        <v>195</v>
+      <c r="B78" s="46" t="s">
+        <v>140</v>
       </c>
       <c r="C78" s="42"/>
       <c r="D78" s="45"/>
       <c r="E78" s="44"/>
       <c r="F78" s="44"/>
       <c r="G78" s="44"/>
       <c r="H78" s="44"/>
       <c r="I78" s="44"/>
       <c r="J78" s="44"/>
       <c r="K78" s="44"/>
       <c r="L78" s="44"/>
       <c r="M78" s="44"/>
       <c r="N78" s="44"/>
     </row>
-    <row r="79" spans="1:14" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="B79" s="2"/>
+    <row r="79" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B79" s="55" t="s">
+        <v>195</v>
+      </c>
+      <c r="C79" s="42"/>
+      <c r="D79" s="45"/>
+      <c r="E79" s="44"/>
+      <c r="F79" s="44"/>
+      <c r="G79" s="44"/>
+      <c r="H79" s="44"/>
+      <c r="I79" s="44"/>
+      <c r="J79" s="44"/>
+      <c r="K79" s="44"/>
+      <c r="L79" s="44"/>
+      <c r="M79" s="44"/>
+      <c r="N79" s="44"/>
+    </row>
+    <row r="80" spans="1:14" x14ac:dyDescent="0.15">
+      <c r="A80" s="2"/>
+      <c r="B80" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A6:N75" xr:uid="{00000000-0009-0000-0000-000000000000}">
+  <autoFilter ref="A6:N76" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="69">
+  <mergeCells count="70">
+    <mergeCell ref="B68:C68"/>
     <mergeCell ref="B67:C67"/>
-    <mergeCell ref="B66:C66"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
-    <mergeCell ref="B65:C65"/>
-    <mergeCell ref="B62:C62"/>
+    <mergeCell ref="B66:C66"/>
     <mergeCell ref="B63:C63"/>
+    <mergeCell ref="B64:C64"/>
     <mergeCell ref="B27:C27"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="B39:C39"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B29:B32"/>
     <mergeCell ref="B33:B36"/>
     <mergeCell ref="B37:B38"/>
-    <mergeCell ref="B64:C64"/>
+    <mergeCell ref="B65:C65"/>
     <mergeCell ref="B58:C58"/>
-    <mergeCell ref="B60:C60"/>
     <mergeCell ref="B61:C61"/>
+    <mergeCell ref="B62:C62"/>
     <mergeCell ref="B53:C53"/>
     <mergeCell ref="B54:C54"/>
     <mergeCell ref="B55:C55"/>
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="B57:C57"/>
+    <mergeCell ref="B60:C60"/>
     <mergeCell ref="B59:C59"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B24:C24"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B43:C43"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B47:C47"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B49:C49"/>
     <mergeCell ref="B50:C50"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
@@ -8213,944 +8340,961 @@
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="L5:L6"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.31496062992125984" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="58" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="13" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:F73"/>
+  <dimension ref="A1:F74"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="B8" sqref="B8:C8"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A44" zoomScale="70" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="B48" sqref="B48:C48"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="3.875" style="11" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.25" style="11" customWidth="1"/>
     <col min="3" max="3" width="51" style="2" customWidth="1"/>
     <col min="4" max="4" width="13.5" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="7.375" customWidth="1"/>
     <col min="6" max="6" width="62.875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="2" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="3" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="4" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="14"/>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="65" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="74"/>
-      <c r="D4" s="68" t="s">
+      <c r="C4" s="66"/>
+      <c r="D4" s="86" t="s">
         <v>155</v>
       </c>
-      <c r="E4" s="69"/>
-      <c r="F4" s="70"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="88"/>
     </row>
     <row r="5" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="15"/>
-      <c r="B5" s="73" t="s">
+      <c r="B5" s="65" t="s">
         <v>63</v>
       </c>
-      <c r="C5" s="74"/>
-      <c r="D5" s="62" t="s">
+      <c r="C5" s="66"/>
+      <c r="D5" s="80" t="s">
         <v>50</v>
       </c>
-      <c r="E5" s="63"/>
-      <c r="F5" s="64"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="82"/>
     </row>
     <row r="6" spans="1:6" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="B6" s="130" t="s">
+      <c r="B6" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="C6" s="131"/>
-[...2 lines deleted...]
-      <c r="F6" s="67"/>
+      <c r="C6" s="91"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="85"/>
     </row>
     <row r="7" spans="1:6" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="B7" s="117"/>
-      <c r="C7" s="118"/>
+      <c r="B7" s="92"/>
+      <c r="C7" s="93"/>
       <c r="D7" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>33</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B8" s="79" t="s">
+      <c r="B8" s="57" t="s">
         <v>167</v>
       </c>
-      <c r="C8" s="80"/>
+      <c r="C8" s="58"/>
       <c r="D8" s="7" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="4"/>
       <c r="F8" s="3"/>
     </row>
     <row r="9" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="24" t="s">
         <v>163</v>
       </c>
-      <c r="B9" s="79" t="s">
+      <c r="B9" s="57" t="s">
         <v>179</v>
       </c>
-      <c r="C9" s="80"/>
+      <c r="C9" s="58"/>
       <c r="D9" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E9" s="4"/>
       <c r="F9" s="3"/>
     </row>
     <row r="10" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="B10" s="85" t="s">
+      <c r="B10" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="C10" s="86"/>
+      <c r="C10" s="68"/>
       <c r="D10" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E10" s="10"/>
       <c r="F10" s="10"/>
     </row>
     <row r="11" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B11" s="71" t="s">
+      <c r="B11" s="59" t="s">
         <v>45</v>
       </c>
-      <c r="C11" s="72"/>
+      <c r="C11" s="60"/>
       <c r="D11" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E11" s="10"/>
       <c r="F11" s="10"/>
     </row>
     <row r="12" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="65" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="74"/>
+      <c r="C12" s="66"/>
       <c r="D12" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E12" s="10"/>
       <c r="F12" s="10"/>
     </row>
     <row r="13" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="11" t="s">
         <v>144</v>
       </c>
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="65" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="74"/>
+      <c r="C13" s="66"/>
       <c r="D13" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E13" s="10"/>
       <c r="F13" s="10"/>
     </row>
     <row r="14" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B14" s="71" t="s">
+      <c r="B14" s="59" t="s">
         <v>156</v>
       </c>
-      <c r="C14" s="74"/>
+      <c r="C14" s="66"/>
       <c r="D14" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E14" s="10"/>
       <c r="F14" s="10"/>
     </row>
     <row r="15" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B15" s="71" t="s">
+      <c r="B15" s="59" t="s">
         <v>69</v>
       </c>
-      <c r="C15" s="72"/>
+      <c r="C15" s="60"/>
       <c r="D15" s="7" t="s">
         <v>52</v>
       </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
     </row>
     <row r="16" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B16" s="81" t="s">
+      <c r="B16" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="82"/>
+      <c r="C16" s="62"/>
       <c r="D16" s="36" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="47"/>
       <c r="F16" s="47"/>
     </row>
     <row r="17" spans="1:6" ht="31.15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B17" s="111" t="s">
+      <c r="B17" s="63" t="s">
         <v>77</v>
       </c>
-      <c r="C17" s="112"/>
+      <c r="C17" s="64"/>
       <c r="D17" s="36" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="47"/>
       <c r="F17" s="47"/>
     </row>
     <row r="18" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="11" t="s">
         <v>148</v>
       </c>
-      <c r="B18" s="73" t="s">
+      <c r="B18" s="65" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="74"/>
+      <c r="C18" s="66"/>
       <c r="D18" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E18" s="10"/>
       <c r="F18" s="10"/>
     </row>
     <row r="19" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B19" s="73" t="s">
+      <c r="B19" s="65" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="74"/>
+      <c r="C19" s="66"/>
       <c r="D19" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E19" s="10"/>
       <c r="F19" s="10"/>
     </row>
     <row r="20" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B20" s="73" t="s">
+      <c r="B20" s="65" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="74"/>
+      <c r="C20" s="66"/>
       <c r="D20" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E20" s="10"/>
       <c r="F20" s="10"/>
     </row>
     <row r="21" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B21" s="73" t="s">
+      <c r="B21" s="65" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="74"/>
+      <c r="C21" s="66"/>
       <c r="D21" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="10"/>
       <c r="F21" s="10"/>
     </row>
     <row r="22" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B22" s="73" t="s">
+      <c r="B22" s="65" t="s">
         <v>192</v>
       </c>
-      <c r="C22" s="74"/>
+      <c r="C22" s="66"/>
       <c r="D22" s="7" t="s">
         <v>53</v>
       </c>
       <c r="E22" s="10"/>
       <c r="F22" s="54" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="11" t="s">
         <v>145</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>142</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A24" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B24" s="125" t="s">
+      <c r="B24" s="69" t="s">
         <v>153</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A25" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B25" s="126"/>
+      <c r="B25" s="70"/>
       <c r="C25" s="39" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E25" s="47"/>
       <c r="F25" s="47"/>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A26" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B26" s="126"/>
+      <c r="B26" s="70"/>
       <c r="C26" s="34" t="s">
         <v>85</v>
       </c>
       <c r="D26" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="10"/>
       <c r="F26" s="10"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A27" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B27" s="127"/>
+      <c r="B27" s="71"/>
       <c r="C27" s="39" t="s">
         <v>91</v>
       </c>
       <c r="D27" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="47"/>
       <c r="F27" s="47"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A28" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B28" s="128" t="s">
+      <c r="B28" s="72" t="s">
         <v>154</v>
       </c>
       <c r="C28" s="40" t="s">
         <v>81</v>
       </c>
       <c r="D28" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="47"/>
       <c r="F28" s="47"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.15">
       <c r="A29" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B29" s="129"/>
+      <c r="B29" s="73"/>
       <c r="C29" s="40" t="s">
         <v>82</v>
       </c>
       <c r="D29" s="36" t="s">
         <v>52</v>
       </c>
       <c r="E29" s="47"/>
       <c r="F29" s="47"/>
     </row>
     <row r="30" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B30" s="71" t="s">
+      <c r="B30" s="59" t="s">
         <v>60</v>
       </c>
-      <c r="C30" s="72"/>
+      <c r="C30" s="60"/>
       <c r="D30" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E30" s="10"/>
       <c r="F30" s="10"/>
     </row>
     <row r="31" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B31" s="85" t="s">
+      <c r="B31" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="C31" s="86"/>
+      <c r="C31" s="68"/>
       <c r="D31" s="7" t="s">
         <v>199</v>
       </c>
       <c r="E31" s="10"/>
       <c r="F31" s="10"/>
     </row>
     <row r="32" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B32" s="85" t="s">
+      <c r="B32" s="67" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="86"/>
+      <c r="C32" s="68"/>
       <c r="D32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
     </row>
     <row r="33" spans="1:6" ht="26.45" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B33" s="71" t="s">
+      <c r="B33" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="72"/>
+      <c r="C33" s="60"/>
       <c r="D33" s="7" t="s">
         <v>55</v>
       </c>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
     </row>
     <row r="34" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B34" s="73" t="s">
+      <c r="B34" s="65" t="s">
         <v>42</v>
       </c>
-      <c r="C34" s="74"/>
+      <c r="C34" s="66"/>
       <c r="D34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
     </row>
     <row r="35" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B35" s="73" t="s">
+      <c r="B35" s="65" t="s">
         <v>43</v>
       </c>
-      <c r="C35" s="74"/>
+      <c r="C35" s="66"/>
       <c r="D35" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
     </row>
     <row r="36" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B36" s="71" t="s">
+      <c r="B36" s="59" t="s">
         <v>46</v>
       </c>
-      <c r="C36" s="72"/>
+      <c r="C36" s="60"/>
       <c r="D36" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E36" s="10"/>
       <c r="F36" s="10"/>
     </row>
     <row r="37" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B37" s="73" t="s">
+      <c r="B37" s="65" t="s">
         <v>47</v>
       </c>
-      <c r="C37" s="74"/>
+      <c r="C37" s="66"/>
       <c r="D37" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
     </row>
     <row r="38" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B38" s="73" t="s">
+      <c r="B38" s="65" t="s">
         <v>48</v>
       </c>
-      <c r="C38" s="74"/>
+      <c r="C38" s="66"/>
       <c r="D38" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
     </row>
     <row r="39" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B39" s="73" t="s">
+      <c r="B39" s="65" t="s">
         <v>7</v>
       </c>
-      <c r="C39" s="74"/>
+      <c r="C39" s="66"/>
       <c r="D39" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E39" s="10"/>
       <c r="F39" s="10"/>
     </row>
     <row r="40" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B40" s="71" t="s">
+      <c r="B40" s="59" t="s">
         <v>93</v>
       </c>
-      <c r="C40" s="72"/>
+      <c r="C40" s="60"/>
       <c r="D40" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
     </row>
     <row r="41" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B41" s="73" t="s">
+      <c r="B41" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C41" s="74"/>
+      <c r="C41" s="66"/>
       <c r="D41" s="7" t="s">
         <v>54</v>
       </c>
       <c r="E41" s="10"/>
       <c r="F41" s="10"/>
     </row>
     <row r="42" spans="1:6" ht="39.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B42" s="83" t="s">
+      <c r="B42" s="74" t="s">
         <v>98</v>
       </c>
-      <c r="C42" s="84"/>
+      <c r="C42" s="75"/>
       <c r="D42" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E42" s="47"/>
       <c r="F42" s="47"/>
     </row>
     <row r="43" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B43" s="83" t="s">
+      <c r="B43" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="C43" s="84"/>
+      <c r="C43" s="75"/>
       <c r="D43" s="36" t="s">
         <v>54</v>
       </c>
       <c r="E43" s="47"/>
       <c r="F43" s="47"/>
     </row>
     <row r="44" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="11" t="s">
         <v>145</v>
       </c>
-      <c r="B44" s="73" t="s">
+      <c r="B44" s="65" t="s">
         <v>49</v>
       </c>
-      <c r="C44" s="74"/>
+      <c r="C44" s="66"/>
       <c r="D44" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E44" s="10"/>
       <c r="F44" s="10"/>
     </row>
     <row r="45" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B45" s="87" t="s">
+      <c r="B45" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="C45" s="114"/>
+      <c r="C45" s="89"/>
       <c r="D45" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E45" s="47"/>
       <c r="F45" s="47"/>
     </row>
-    <row r="46" spans="1:6" ht="51.6" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B46" s="87" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="114"/>
+      <c r="B46" s="78" t="s">
+        <v>166</v>
+      </c>
+      <c r="C46" s="89"/>
       <c r="D46" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E46" s="47"/>
       <c r="F46" s="47"/>
     </row>
     <row r="47" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="35" t="s">
         <v>176</v>
       </c>
-      <c r="B47" s="87" t="s">
+      <c r="B47" s="78" t="s">
         <v>190</v>
       </c>
-      <c r="C47" s="88"/>
+      <c r="C47" s="79"/>
       <c r="D47" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E47" s="47"/>
       <c r="F47" s="47"/>
     </row>
     <row r="48" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A48" s="11" t="s">
-[...10 lines deleted...]
-      <c r="F48" s="10"/>
+      <c r="A48" s="35" t="s">
+        <v>176</v>
+      </c>
+      <c r="B48" s="78" t="s">
+        <v>207</v>
+      </c>
+      <c r="C48" s="79"/>
+      <c r="D48" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="49" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="11" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="C49" s="74"/>
+        <v>109</v>
+      </c>
+      <c r="B49" s="76" t="s">
+        <v>206</v>
+      </c>
+      <c r="C49" s="77"/>
       <c r="D49" s="7" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
     </row>
     <row r="50" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B50" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="72"/>
+      <c r="B50" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="66"/>
       <c r="D50" s="7" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E50" s="10"/>
       <c r="F50" s="10"/>
     </row>
     <row r="51" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B51" s="73" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="74"/>
+      <c r="B51" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="C51" s="60"/>
       <c r="D51" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E51" s="10"/>
       <c r="F51" s="10"/>
     </row>
     <row r="52" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B52" s="73" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="74"/>
+      <c r="B52" s="65" t="s">
+        <v>203</v>
+      </c>
+      <c r="C52" s="66"/>
       <c r="D52" s="7" t="s">
         <v>51</v>
       </c>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
     </row>
     <row r="53" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="11" t="s">
         <v>146</v>
       </c>
-      <c r="B53" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="74"/>
+      <c r="B53" s="65" t="s">
+        <v>202</v>
+      </c>
+      <c r="C53" s="66"/>
       <c r="D53" s="7" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
     </row>
-    <row r="54" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="11" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="C54" s="72"/>
+        <v>146</v>
+      </c>
+      <c r="B54" s="59" t="s">
+        <v>201</v>
+      </c>
+      <c r="C54" s="66"/>
       <c r="D54" s="7" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E54" s="10"/>
       <c r="F54" s="10"/>
     </row>
-    <row r="55" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="B55" s="59" t="s">
+        <v>198</v>
+      </c>
+      <c r="C55" s="60"/>
+      <c r="D55" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+    </row>
+    <row r="56" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="11" t="s">
         <v>173</v>
       </c>
-      <c r="B55" s="71" t="s">
+      <c r="B56" s="59" t="s">
         <v>157</v>
       </c>
-      <c r="C55" s="72"/>
-      <c r="D55" s="7" t="s">
+      <c r="C56" s="60"/>
+      <c r="D56" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="E55" s="10"/>
-      <c r="F55" s="22" t="s">
+      <c r="E56" s="10"/>
+      <c r="F56" s="22" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="56" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="35" t="s">
+    <row r="57" spans="1:6" ht="25.15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="35" t="s">
         <v>174</v>
       </c>
-      <c r="B56" s="83" t="s">
+      <c r="B57" s="74" t="s">
         <v>185</v>
       </c>
-      <c r="C56" s="84"/>
-      <c r="D56" s="36" t="s">
+      <c r="C57" s="75"/>
+      <c r="D57" s="36" t="s">
         <v>52</v>
       </c>
-      <c r="E56" s="47"/>
-      <c r="F56" s="47" t="s">
+      <c r="E57" s="47"/>
+      <c r="F57" s="47" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="D57" s="23" t="s">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="D58" s="23" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B58" s="2" t="s">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B59" s="2" t="s">
         <v>104</v>
-      </c>
-[...6 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B60" s="2" t="s">
+      <c r="B60" s="16" t="s">
+        <v>107</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B61" s="2" t="s">
         <v>106</v>
       </c>
-      <c r="D60" s="2" t="s">
+      <c r="D61" s="2" t="s">
         <v>196</v>
-      </c>
-[...6 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.15">
       <c r="B62" s="16" t="s">
+        <v>113</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B63" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="D62" s="2" t="s">
+      <c r="D63" s="2" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.15">
-      <c r="B63" s="2" t="s">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.15">
+      <c r="B64" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="D64" s="2" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-      <c r="D64" s="2" t="s">
+    <row r="65" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B65" s="16"/>
+      <c r="D65" s="2" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="65" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B65" s="2" t="s">
+    <row r="66" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B66" s="2" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="66" spans="2:2" x14ac:dyDescent="0.15">
-      <c r="B66" s="16" t="s">
+    <row r="67" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B67" s="16" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="67" spans="2:2" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-    <row r="70" spans="2:2" x14ac:dyDescent="0.15">
+    <row r="68" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B68" s="16"/>
+    </row>
+    <row r="69" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B69" s="2"/>
+    </row>
+    <row r="70" spans="2:4" x14ac:dyDescent="0.15">
       <c r="B70" s="16"/>
     </row>
-    <row r="71" spans="2:2" x14ac:dyDescent="0.15">
+    <row r="71" spans="2:4" x14ac:dyDescent="0.15">
       <c r="B71" s="16"/>
     </row>
-    <row r="72" spans="2:2" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="B73" s="16"/>
+    <row r="72" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B72" s="16"/>
+    </row>
+    <row r="73" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B73" s="2"/>
+    </row>
+    <row r="74" spans="2:4" x14ac:dyDescent="0.15">
+      <c r="B74" s="16"/>
     </row>
   </sheetData>
-  <autoFilter ref="A7:K66" xr:uid="{00000000-0009-0000-0000-000002000000}">
+  <autoFilter ref="A7:K67" xr:uid="{00000000-0009-0000-0000-000002000000}">
     <filterColumn colId="1" showButton="0"/>
   </autoFilter>
-  <mergeCells count="50">
-    <mergeCell ref="B56:C56"/>
+  <mergeCells count="51">
+    <mergeCell ref="B57:C57"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D5:F6"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="B44:C44"/>
-    <mergeCell ref="B49:C49"/>
-    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="B55:C55"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B47:C47"/>
-    <mergeCell ref="B50:C50"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="B53:C53"/>
+    <mergeCell ref="B54:C54"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="B43:C43"/>
+    <mergeCell ref="B49:C49"/>
     <mergeCell ref="B48:C48"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="B36:C36"/>
     <mergeCell ref="B37:C37"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="B10:C10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B8:C8"/>
-    <mergeCell ref="B55:C55"/>
+    <mergeCell ref="B56:C56"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B30:C30"/>
     <mergeCell ref="B31:C31"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="B24:B27"/>
     <mergeCell ref="B28:B29"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="B39:C39"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.70866141732283472" right="0" top="0.74803149606299213" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>