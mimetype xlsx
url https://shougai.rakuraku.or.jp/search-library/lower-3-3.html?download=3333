--- v1 (2026-07-10)
+++ v2 (2026-09-17)
@@ -11,53 +11,53 @@
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\jack\v3_fsroot\FS\指導監査課共有\指導監査＞指導監査\指定関係\●指定関係\03_障害\☆実地指導\☆サービスごとのファイル（点検シート・事前資料）\R08\藤井作業【済】\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50023BB0-F36D-4FB7-BB63-338A7DB0C25D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5C9484D-57F4-4D31-8497-D18942DDEACF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="840" windowWidth="21600" windowHeight="15360" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="生活介護" sheetId="1" r:id="rId1"/>
     <sheet name="勤務形態一覧表（訪問系・共同生活援助を除くサービス）" sheetId="2" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_kk1">#REF!</definedName>
     <definedName name="▼選択してください。">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
     <definedName name="ｂｂｂｂｂｂｂｂｂｂ">#REF!</definedName>
     <definedName name="CSV_サービス情報">#REF!</definedName>
     <definedName name="CSV_口座振込依頼書">#REF!</definedName>
     <definedName name="CSV_追加情報">#REF!</definedName>
     <definedName name="CSV_付表１">#REF!</definedName>
     <definedName name="CSV_付表１＿２">#REF!</definedName>
     <definedName name="CSV_付表１０">#REF!</definedName>
     <definedName name="CSV_付表１０＿２">#REF!</definedName>
     <definedName name="CSV_付表１１">#REF!</definedName>
     <definedName name="CSV_付表１１＿２">#REF!</definedName>
     <definedName name="CSV_付表１２">#REF!</definedName>
     <definedName name="CSV_付表１２＿２">#REF!</definedName>
@@ -128,93 +128,115 @@
     <definedName name="出力変換_障害児施設区分_付３">#REF!</definedName>
     <definedName name="出力変換_障害児施設区分_付８_１">[2]様式第１号!$BR$348:$BV$353</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AT34" i="2" l="1"/>
+  <c r="AZ31" i="2" l="1"/>
+  <c r="AZ32" i="2"/>
+  <c r="AZ33" i="2"/>
+  <c r="AZ34" i="2"/>
+  <c r="AZ30" i="2"/>
+  <c r="AZ14" i="2"/>
+  <c r="AZ15" i="2"/>
+  <c r="AZ16" i="2"/>
+  <c r="AZ17" i="2"/>
+  <c r="AZ18" i="2"/>
+  <c r="AZ19" i="2"/>
+  <c r="AZ20" i="2"/>
+  <c r="AZ21" i="2"/>
+  <c r="AZ23" i="2"/>
+  <c r="AZ24" i="2"/>
+  <c r="AZ25" i="2"/>
+  <c r="AZ26" i="2"/>
+  <c r="AZ27" i="2"/>
+  <c r="AZ28" i="2"/>
+  <c r="AT34" i="2"/>
   <c r="AW34" i="2" s="1"/>
   <c r="AW33" i="2"/>
   <c r="AT33" i="2"/>
   <c r="AT32" i="2"/>
   <c r="AW32" i="2" s="1"/>
   <c r="AW31" i="2"/>
   <c r="AT31" i="2"/>
   <c r="AT30" i="2"/>
   <c r="AW30" i="2" s="1"/>
   <c r="AW28" i="2"/>
   <c r="AT28" i="2"/>
   <c r="AT27" i="2"/>
   <c r="AW27" i="2" s="1"/>
   <c r="AW26" i="2"/>
   <c r="AT26" i="2"/>
   <c r="AT25" i="2"/>
   <c r="AW25" i="2" s="1"/>
   <c r="AW24" i="2"/>
   <c r="AT24" i="2"/>
   <c r="AT23" i="2"/>
   <c r="AW23" i="2" s="1"/>
-  <c r="AW22" i="2"/>
   <c r="AT22" i="2"/>
+  <c r="AW22" i="2" s="1"/>
+  <c r="AZ22" i="2" s="1"/>
   <c r="AT21" i="2"/>
   <c r="AW21" i="2" s="1"/>
   <c r="AW20" i="2"/>
   <c r="AT20" i="2"/>
   <c r="AT19" i="2"/>
   <c r="AW19" i="2" s="1"/>
   <c r="AW18" i="2"/>
   <c r="AT18" i="2"/>
   <c r="AT17" i="2"/>
   <c r="AW17" i="2" s="1"/>
   <c r="AW16" i="2"/>
   <c r="AT16" i="2"/>
   <c r="AT15" i="2"/>
   <c r="AT29" i="2" s="1"/>
   <c r="AW29" i="2" s="1"/>
+  <c r="AZ29" i="2" s="1"/>
   <c r="AW14" i="2"/>
   <c r="AT14" i="2"/>
   <c r="AT13" i="2"/>
   <c r="AW13" i="2" s="1"/>
+  <c r="AZ13" i="2" s="1"/>
   <c r="AW15" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="269">
   <si>
     <t>自己点検シートについて</t>
     <rPh sb="0" eb="2">
       <t>ジコ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>テンケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>点検後の処理…</t>
     <rPh sb="0" eb="2">
       <t>テンケン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>アト</t>
     </rPh>
     <rPh sb="4" eb="6">
@@ -6082,51 +6104,51 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="516">
+  <cellXfs count="511">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -6531,102 +6553,90 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="83" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="84" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="64" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="51" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="67" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="78" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="89" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="79" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="56" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="81" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="90" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="91" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="93" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="94" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="75" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="96" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="97" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="83" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
@@ -6637,1156 +6647,1148 @@
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="82" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="100" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="84" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="101" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="94" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="73" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="75" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="102" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="103" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="177" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="104" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="19" fillId="0" borderId="77" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="96" xfId="3" applyFont="1" applyBorder="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="51" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="52" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="53" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="54" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="55" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="51" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="64" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="65" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="74" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="85" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="81" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="86" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="79" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="80" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="67" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="75" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="71" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="58" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="78" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="79" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="80" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="81" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="59" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="52" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="51" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="61" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="62" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="88" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="89" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="79" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="58" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="55" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="56" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="56" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="90" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="91" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="92" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="71" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...30 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="6" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="70" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="72" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="95" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="95" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="56" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="54" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="74" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="97" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="98" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="99" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="82" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="19" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="49" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="52" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="53" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="65" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="97" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="98" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="81" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="106" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="97" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="98" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="99" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="58" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="105" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...252 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="57" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="177" fontId="19" fillId="0" borderId="64" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-      <protection locked="0"/>
-[...141 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="標準 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準_③-２加算様式（就労）_くりた作成分(１０月提示）指定申請関係様式（案）改訂版_H19.2体制届出見直した8シート" xfId="3" xr:uid="{B240DDB2-D030-4140-B285-A2E00B9F151E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/></Relationships>
 </file>
 
@@ -9644,442 +9646,442 @@
       <c r="P1" s="27"/>
       <c r="Q1" s="27"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
       <c r="T1" s="27"/>
       <c r="U1" s="27"/>
       <c r="V1" s="27"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
       <c r="Y1" s="27"/>
       <c r="Z1" s="27"/>
       <c r="AA1" s="27"/>
       <c r="AB1" s="27"/>
       <c r="AC1" s="27"/>
       <c r="AD1" s="27"/>
       <c r="AE1" s="27"/>
       <c r="AF1" s="27"/>
       <c r="AG1" s="27"/>
       <c r="AH1" s="27"/>
       <c r="AI1" s="27"/>
       <c r="AJ1" s="27"/>
       <c r="AK1" s="27"/>
       <c r="AL1" s="27"/>
     </row>
     <row r="2" spans="1:54" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="299" t="s">
+      <c r="A2" s="346" t="s">
         <v>268</v>
       </c>
-      <c r="B2" s="300"/>
-[...35 lines deleted...]
-      <c r="AL2" s="301"/>
+      <c r="B2" s="347"/>
+      <c r="C2" s="347"/>
+      <c r="D2" s="347"/>
+      <c r="E2" s="347"/>
+      <c r="F2" s="347"/>
+      <c r="G2" s="347"/>
+      <c r="H2" s="347"/>
+      <c r="I2" s="347"/>
+      <c r="J2" s="347"/>
+      <c r="K2" s="347"/>
+      <c r="L2" s="347"/>
+      <c r="M2" s="347"/>
+      <c r="N2" s="347"/>
+      <c r="O2" s="347"/>
+      <c r="P2" s="347"/>
+      <c r="Q2" s="347"/>
+      <c r="R2" s="347"/>
+      <c r="S2" s="347"/>
+      <c r="T2" s="347"/>
+      <c r="U2" s="347"/>
+      <c r="V2" s="347"/>
+      <c r="W2" s="347"/>
+      <c r="X2" s="347"/>
+      <c r="Y2" s="347"/>
+      <c r="Z2" s="347"/>
+      <c r="AA2" s="347"/>
+      <c r="AB2" s="347"/>
+      <c r="AC2" s="347"/>
+      <c r="AD2" s="347"/>
+      <c r="AE2" s="347"/>
+      <c r="AF2" s="347"/>
+      <c r="AG2" s="347"/>
+      <c r="AH2" s="347"/>
+      <c r="AI2" s="347"/>
+      <c r="AJ2" s="347"/>
+      <c r="AK2" s="347"/>
+      <c r="AL2" s="348"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AU2" s="10"/>
       <c r="BB2" s="13" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:54" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A3" s="302"/>
-[...36 lines deleted...]
-      <c r="AL3" s="304"/>
+      <c r="A3" s="349"/>
+      <c r="B3" s="350"/>
+      <c r="C3" s="350"/>
+      <c r="D3" s="350"/>
+      <c r="E3" s="350"/>
+      <c r="F3" s="350"/>
+      <c r="G3" s="350"/>
+      <c r="H3" s="350"/>
+      <c r="I3" s="350"/>
+      <c r="J3" s="350"/>
+      <c r="K3" s="350"/>
+      <c r="L3" s="350"/>
+      <c r="M3" s="350"/>
+      <c r="N3" s="350"/>
+      <c r="O3" s="350"/>
+      <c r="P3" s="350"/>
+      <c r="Q3" s="350"/>
+      <c r="R3" s="350"/>
+      <c r="S3" s="350"/>
+      <c r="T3" s="350"/>
+      <c r="U3" s="350"/>
+      <c r="V3" s="350"/>
+      <c r="W3" s="350"/>
+      <c r="X3" s="350"/>
+      <c r="Y3" s="350"/>
+      <c r="Z3" s="350"/>
+      <c r="AA3" s="350"/>
+      <c r="AB3" s="350"/>
+      <c r="AC3" s="350"/>
+      <c r="AD3" s="350"/>
+      <c r="AE3" s="350"/>
+      <c r="AF3" s="350"/>
+      <c r="AG3" s="350"/>
+      <c r="AH3" s="350"/>
+      <c r="AI3" s="350"/>
+      <c r="AJ3" s="350"/>
+      <c r="AK3" s="350"/>
+      <c r="AL3" s="351"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AU3" s="13"/>
       <c r="BB3" s="13"/>
     </row>
     <row r="4" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="305"/>
-[...36 lines deleted...]
-      <c r="AL4" s="304"/>
+      <c r="A4" s="352"/>
+      <c r="B4" s="350"/>
+      <c r="C4" s="350"/>
+      <c r="D4" s="350"/>
+      <c r="E4" s="350"/>
+      <c r="F4" s="350"/>
+      <c r="G4" s="350"/>
+      <c r="H4" s="350"/>
+      <c r="I4" s="350"/>
+      <c r="J4" s="350"/>
+      <c r="K4" s="350"/>
+      <c r="L4" s="350"/>
+      <c r="M4" s="350"/>
+      <c r="N4" s="350"/>
+      <c r="O4" s="350"/>
+      <c r="P4" s="350"/>
+      <c r="Q4" s="350"/>
+      <c r="R4" s="350"/>
+      <c r="S4" s="350"/>
+      <c r="T4" s="350"/>
+      <c r="U4" s="350"/>
+      <c r="V4" s="350"/>
+      <c r="W4" s="350"/>
+      <c r="X4" s="350"/>
+      <c r="Y4" s="350"/>
+      <c r="Z4" s="350"/>
+      <c r="AA4" s="350"/>
+      <c r="AB4" s="350"/>
+      <c r="AC4" s="350"/>
+      <c r="AD4" s="350"/>
+      <c r="AE4" s="350"/>
+      <c r="AF4" s="350"/>
+      <c r="AG4" s="350"/>
+      <c r="AH4" s="350"/>
+      <c r="AI4" s="350"/>
+      <c r="AJ4" s="350"/>
+      <c r="AK4" s="350"/>
+      <c r="AL4" s="351"/>
       <c r="AM4" s="3"/>
       <c r="AN4" s="3"/>
       <c r="AO4" s="3"/>
       <c r="AP4" s="3"/>
       <c r="AU4" s="10"/>
       <c r="BB4" s="13" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="305"/>
-[...36 lines deleted...]
-      <c r="AL5" s="304"/>
+      <c r="A5" s="352"/>
+      <c r="B5" s="350"/>
+      <c r="C5" s="350"/>
+      <c r="D5" s="350"/>
+      <c r="E5" s="350"/>
+      <c r="F5" s="350"/>
+      <c r="G5" s="350"/>
+      <c r="H5" s="350"/>
+      <c r="I5" s="350"/>
+      <c r="J5" s="350"/>
+      <c r="K5" s="350"/>
+      <c r="L5" s="350"/>
+      <c r="M5" s="350"/>
+      <c r="N5" s="350"/>
+      <c r="O5" s="350"/>
+      <c r="P5" s="350"/>
+      <c r="Q5" s="350"/>
+      <c r="R5" s="350"/>
+      <c r="S5" s="350"/>
+      <c r="T5" s="350"/>
+      <c r="U5" s="350"/>
+      <c r="V5" s="350"/>
+      <c r="W5" s="350"/>
+      <c r="X5" s="350"/>
+      <c r="Y5" s="350"/>
+      <c r="Z5" s="350"/>
+      <c r="AA5" s="350"/>
+      <c r="AB5" s="350"/>
+      <c r="AC5" s="350"/>
+      <c r="AD5" s="350"/>
+      <c r="AE5" s="350"/>
+      <c r="AF5" s="350"/>
+      <c r="AG5" s="350"/>
+      <c r="AH5" s="350"/>
+      <c r="AI5" s="350"/>
+      <c r="AJ5" s="350"/>
+      <c r="AK5" s="350"/>
+      <c r="AL5" s="351"/>
       <c r="AM5" s="3"/>
       <c r="AN5" s="3"/>
       <c r="AO5" s="3"/>
       <c r="AP5" s="3"/>
       <c r="AU5" s="10"/>
       <c r="BB5" s="13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="305"/>
-[...36 lines deleted...]
-      <c r="AL6" s="304"/>
+      <c r="A6" s="352"/>
+      <c r="B6" s="350"/>
+      <c r="C6" s="350"/>
+      <c r="D6" s="350"/>
+      <c r="E6" s="350"/>
+      <c r="F6" s="350"/>
+      <c r="G6" s="350"/>
+      <c r="H6" s="350"/>
+      <c r="I6" s="350"/>
+      <c r="J6" s="350"/>
+      <c r="K6" s="350"/>
+      <c r="L6" s="350"/>
+      <c r="M6" s="350"/>
+      <c r="N6" s="350"/>
+      <c r="O6" s="350"/>
+      <c r="P6" s="350"/>
+      <c r="Q6" s="350"/>
+      <c r="R6" s="350"/>
+      <c r="S6" s="350"/>
+      <c r="T6" s="350"/>
+      <c r="U6" s="350"/>
+      <c r="V6" s="350"/>
+      <c r="W6" s="350"/>
+      <c r="X6" s="350"/>
+      <c r="Y6" s="350"/>
+      <c r="Z6" s="350"/>
+      <c r="AA6" s="350"/>
+      <c r="AB6" s="350"/>
+      <c r="AC6" s="350"/>
+      <c r="AD6" s="350"/>
+      <c r="AE6" s="350"/>
+      <c r="AF6" s="350"/>
+      <c r="AG6" s="350"/>
+      <c r="AH6" s="350"/>
+      <c r="AI6" s="350"/>
+      <c r="AJ6" s="350"/>
+      <c r="AK6" s="350"/>
+      <c r="AL6" s="351"/>
     </row>
     <row r="7" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="319" t="s">
+      <c r="A7" s="360" t="s">
         <v>154</v>
       </c>
-      <c r="B7" s="320"/>
-[...35 lines deleted...]
-      <c r="AL7" s="321"/>
+      <c r="B7" s="361"/>
+      <c r="C7" s="361"/>
+      <c r="D7" s="361"/>
+      <c r="E7" s="361"/>
+      <c r="F7" s="361"/>
+      <c r="G7" s="361"/>
+      <c r="H7" s="361"/>
+      <c r="I7" s="361"/>
+      <c r="J7" s="361"/>
+      <c r="K7" s="361"/>
+      <c r="L7" s="361"/>
+      <c r="M7" s="361"/>
+      <c r="N7" s="361"/>
+      <c r="O7" s="361"/>
+      <c r="P7" s="361"/>
+      <c r="Q7" s="361"/>
+      <c r="R7" s="361"/>
+      <c r="S7" s="361"/>
+      <c r="T7" s="361"/>
+      <c r="U7" s="361"/>
+      <c r="V7" s="361"/>
+      <c r="W7" s="361"/>
+      <c r="X7" s="361"/>
+      <c r="Y7" s="361"/>
+      <c r="Z7" s="361"/>
+      <c r="AA7" s="361"/>
+      <c r="AB7" s="361"/>
+      <c r="AC7" s="361"/>
+      <c r="AD7" s="361"/>
+      <c r="AE7" s="361"/>
+      <c r="AF7" s="361"/>
+      <c r="AG7" s="361"/>
+      <c r="AH7" s="361"/>
+      <c r="AI7" s="361"/>
+      <c r="AJ7" s="361"/>
+      <c r="AK7" s="361"/>
+      <c r="AL7" s="362"/>
     </row>
     <row r="8" spans="1:54" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A8" s="319"/>
-[...36 lines deleted...]
-      <c r="AL8" s="321"/>
+      <c r="A8" s="360"/>
+      <c r="B8" s="361"/>
+      <c r="C8" s="361"/>
+      <c r="D8" s="361"/>
+      <c r="E8" s="361"/>
+      <c r="F8" s="361"/>
+      <c r="G8" s="361"/>
+      <c r="H8" s="361"/>
+      <c r="I8" s="361"/>
+      <c r="J8" s="361"/>
+      <c r="K8" s="361"/>
+      <c r="L8" s="361"/>
+      <c r="M8" s="361"/>
+      <c r="N8" s="361"/>
+      <c r="O8" s="361"/>
+      <c r="P8" s="361"/>
+      <c r="Q8" s="361"/>
+      <c r="R8" s="361"/>
+      <c r="S8" s="361"/>
+      <c r="T8" s="361"/>
+      <c r="U8" s="361"/>
+      <c r="V8" s="361"/>
+      <c r="W8" s="361"/>
+      <c r="X8" s="361"/>
+      <c r="Y8" s="361"/>
+      <c r="Z8" s="361"/>
+      <c r="AA8" s="361"/>
+      <c r="AB8" s="361"/>
+      <c r="AC8" s="361"/>
+      <c r="AD8" s="361"/>
+      <c r="AE8" s="361"/>
+      <c r="AF8" s="361"/>
+      <c r="AG8" s="361"/>
+      <c r="AH8" s="361"/>
+      <c r="AI8" s="361"/>
+      <c r="AJ8" s="361"/>
+      <c r="AK8" s="361"/>
+      <c r="AL8" s="362"/>
     </row>
     <row r="9" spans="1:54" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="319"/>
-[...36 lines deleted...]
-      <c r="AL9" s="321"/>
+      <c r="A9" s="360"/>
+      <c r="B9" s="361"/>
+      <c r="C9" s="361"/>
+      <c r="D9" s="361"/>
+      <c r="E9" s="361"/>
+      <c r="F9" s="361"/>
+      <c r="G9" s="361"/>
+      <c r="H9" s="361"/>
+      <c r="I9" s="361"/>
+      <c r="J9" s="361"/>
+      <c r="K9" s="361"/>
+      <c r="L9" s="361"/>
+      <c r="M9" s="361"/>
+      <c r="N9" s="361"/>
+      <c r="O9" s="361"/>
+      <c r="P9" s="361"/>
+      <c r="Q9" s="361"/>
+      <c r="R9" s="361"/>
+      <c r="S9" s="361"/>
+      <c r="T9" s="361"/>
+      <c r="U9" s="361"/>
+      <c r="V9" s="361"/>
+      <c r="W9" s="361"/>
+      <c r="X9" s="361"/>
+      <c r="Y9" s="361"/>
+      <c r="Z9" s="361"/>
+      <c r="AA9" s="361"/>
+      <c r="AB9" s="361"/>
+      <c r="AC9" s="361"/>
+      <c r="AD9" s="361"/>
+      <c r="AE9" s="361"/>
+      <c r="AF9" s="361"/>
+      <c r="AG9" s="361"/>
+      <c r="AH9" s="361"/>
+      <c r="AI9" s="361"/>
+      <c r="AJ9" s="361"/>
+      <c r="AK9" s="361"/>
+      <c r="AL9" s="362"/>
     </row>
     <row r="10" spans="1:54" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="201"/>
-[...36 lines deleted...]
-      <c r="AL10" s="203"/>
+      <c r="A10" s="195"/>
+      <c r="B10" s="196"/>
+      <c r="C10" s="196"/>
+      <c r="D10" s="196"/>
+      <c r="E10" s="196"/>
+      <c r="F10" s="196"/>
+      <c r="G10" s="196"/>
+      <c r="H10" s="196"/>
+      <c r="I10" s="196"/>
+      <c r="J10" s="196"/>
+      <c r="K10" s="196"/>
+      <c r="L10" s="196"/>
+      <c r="M10" s="196"/>
+      <c r="N10" s="196"/>
+      <c r="O10" s="196"/>
+      <c r="P10" s="196"/>
+      <c r="Q10" s="196"/>
+      <c r="R10" s="196"/>
+      <c r="S10" s="196"/>
+      <c r="T10" s="196"/>
+      <c r="U10" s="196"/>
+      <c r="V10" s="196"/>
+      <c r="W10" s="196"/>
+      <c r="X10" s="196"/>
+      <c r="Y10" s="196"/>
+      <c r="Z10" s="196"/>
+      <c r="AA10" s="196"/>
+      <c r="AB10" s="196"/>
+      <c r="AC10" s="196"/>
+      <c r="AD10" s="196"/>
+      <c r="AE10" s="196"/>
+      <c r="AF10" s="196"/>
+      <c r="AG10" s="196"/>
+      <c r="AH10" s="196"/>
+      <c r="AI10" s="196"/>
+      <c r="AJ10" s="196"/>
+      <c r="AK10" s="196"/>
+      <c r="AL10" s="197"/>
     </row>
     <row r="11" spans="1:54" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A11" s="27"/>
       <c r="B11" s="27"/>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="27"/>
       <c r="F11" s="27"/>
       <c r="G11" s="27"/>
       <c r="H11" s="27"/>
       <c r="I11" s="27"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
       <c r="O11" s="27"/>
       <c r="P11" s="27"/>
       <c r="Q11" s="27"/>
       <c r="R11" s="27"/>
       <c r="S11" s="27"/>
       <c r="T11" s="27"/>
       <c r="U11" s="27"/>
       <c r="V11" s="27"/>
       <c r="W11" s="27"/>
@@ -10120,1198 +10122,1198 @@
       <c r="R12" s="98"/>
       <c r="S12" s="98"/>
       <c r="T12" s="98"/>
       <c r="U12" s="98"/>
       <c r="V12" s="98"/>
       <c r="W12" s="98"/>
       <c r="X12" s="98"/>
       <c r="Y12" s="98"/>
       <c r="Z12" s="98"/>
       <c r="AA12" s="98"/>
       <c r="AB12" s="98"/>
       <c r="AC12" s="98"/>
       <c r="AD12" s="98"/>
       <c r="AE12" s="98"/>
       <c r="AF12" s="98"/>
       <c r="AG12" s="98"/>
       <c r="AH12" s="98"/>
       <c r="AI12" s="98"/>
       <c r="AJ12" s="98"/>
       <c r="AK12" s="99"/>
       <c r="AL12" s="58"/>
     </row>
     <row r="13" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="27"/>
       <c r="B13" s="58"/>
-      <c r="C13" s="213" t="s">
+      <c r="C13" s="363" t="s">
         <v>0</v>
       </c>
-      <c r="D13" s="213"/>
-[...11 lines deleted...]
-      <c r="P13" s="213"/>
+      <c r="D13" s="363"/>
+      <c r="E13" s="363"/>
+      <c r="F13" s="363"/>
+      <c r="G13" s="363"/>
+      <c r="H13" s="363"/>
+      <c r="I13" s="363"/>
+      <c r="J13" s="363"/>
+      <c r="K13" s="363"/>
+      <c r="L13" s="363"/>
+      <c r="M13" s="363"/>
+      <c r="N13" s="363"/>
+      <c r="O13" s="363"/>
+      <c r="P13" s="363"/>
       <c r="Q13" s="51"/>
       <c r="R13" s="51"/>
       <c r="S13" s="51"/>
       <c r="T13" s="51"/>
       <c r="U13" s="48"/>
       <c r="V13" s="48"/>
       <c r="W13" s="48"/>
       <c r="X13" s="48"/>
       <c r="Y13" s="48"/>
       <c r="Z13" s="48"/>
       <c r="AA13" s="48"/>
       <c r="AB13" s="17"/>
       <c r="AC13" s="17"/>
       <c r="AD13" s="17"/>
       <c r="AE13" s="17"/>
       <c r="AF13" s="17"/>
       <c r="AG13" s="20"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="20"/>
       <c r="AJ13" s="20"/>
       <c r="AK13" s="55"/>
       <c r="AL13" s="58"/>
     </row>
     <row r="14" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="27"/>
       <c r="B14" s="58"/>
-      <c r="C14" s="213"/>
-[...12 lines deleted...]
-      <c r="P14" s="213"/>
+      <c r="C14" s="363"/>
+      <c r="D14" s="363"/>
+      <c r="E14" s="363"/>
+      <c r="F14" s="363"/>
+      <c r="G14" s="363"/>
+      <c r="H14" s="363"/>
+      <c r="I14" s="363"/>
+      <c r="J14" s="363"/>
+      <c r="K14" s="363"/>
+      <c r="L14" s="363"/>
+      <c r="M14" s="363"/>
+      <c r="N14" s="363"/>
+      <c r="O14" s="363"/>
+      <c r="P14" s="363"/>
       <c r="Q14" s="51"/>
       <c r="R14" s="51"/>
       <c r="S14" s="51"/>
       <c r="T14" s="51"/>
       <c r="U14" s="48"/>
       <c r="V14" s="48"/>
       <c r="W14" s="48"/>
       <c r="X14" s="48"/>
       <c r="Y14" s="48"/>
       <c r="Z14" s="48"/>
       <c r="AA14" s="48"/>
       <c r="AB14" s="17"/>
       <c r="AC14" s="17"/>
       <c r="AD14" s="17"/>
       <c r="AE14" s="17"/>
       <c r="AF14" s="17"/>
       <c r="AG14" s="20"/>
       <c r="AH14" s="20"/>
       <c r="AI14" s="20"/>
       <c r="AJ14" s="20"/>
       <c r="AK14" s="55"/>
       <c r="AL14" s="58"/>
     </row>
     <row r="15" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="27"/>
       <c r="B15" s="58"/>
       <c r="C15" s="51"/>
-      <c r="D15" s="215" t="s">
+      <c r="D15" s="367" t="s">
         <v>145</v>
       </c>
-      <c r="E15" s="215"/>
-[...30 lines deleted...]
-      <c r="AJ15" s="215"/>
+      <c r="E15" s="367"/>
+      <c r="F15" s="367"/>
+      <c r="G15" s="367"/>
+      <c r="H15" s="367"/>
+      <c r="I15" s="367"/>
+      <c r="J15" s="367"/>
+      <c r="K15" s="367"/>
+      <c r="L15" s="367"/>
+      <c r="M15" s="367"/>
+      <c r="N15" s="367"/>
+      <c r="O15" s="367"/>
+      <c r="P15" s="367"/>
+      <c r="Q15" s="367"/>
+      <c r="R15" s="367"/>
+      <c r="S15" s="367"/>
+      <c r="T15" s="367"/>
+      <c r="U15" s="367"/>
+      <c r="V15" s="367"/>
+      <c r="W15" s="367"/>
+      <c r="X15" s="367"/>
+      <c r="Y15" s="367"/>
+      <c r="Z15" s="367"/>
+      <c r="AA15" s="367"/>
+      <c r="AB15" s="367"/>
+      <c r="AC15" s="367"/>
+      <c r="AD15" s="367"/>
+      <c r="AE15" s="367"/>
+      <c r="AF15" s="367"/>
+      <c r="AG15" s="367"/>
+      <c r="AH15" s="367"/>
+      <c r="AI15" s="367"/>
+      <c r="AJ15" s="367"/>
       <c r="AK15" s="55"/>
       <c r="AL15" s="58"/>
     </row>
     <row r="16" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="27"/>
       <c r="B16" s="58"/>
       <c r="C16" s="51"/>
-      <c r="D16" s="208" t="s">
+      <c r="D16" s="234" t="s">
         <v>225</v>
       </c>
-      <c r="E16" s="208"/>
-[...30 lines deleted...]
-      <c r="AJ16" s="208"/>
+      <c r="E16" s="234"/>
+      <c r="F16" s="234"/>
+      <c r="G16" s="234"/>
+      <c r="H16" s="234"/>
+      <c r="I16" s="234"/>
+      <c r="J16" s="234"/>
+      <c r="K16" s="234"/>
+      <c r="L16" s="234"/>
+      <c r="M16" s="234"/>
+      <c r="N16" s="234"/>
+      <c r="O16" s="234"/>
+      <c r="P16" s="234"/>
+      <c r="Q16" s="234"/>
+      <c r="R16" s="234"/>
+      <c r="S16" s="234"/>
+      <c r="T16" s="234"/>
+      <c r="U16" s="234"/>
+      <c r="V16" s="234"/>
+      <c r="W16" s="234"/>
+      <c r="X16" s="234"/>
+      <c r="Y16" s="234"/>
+      <c r="Z16" s="234"/>
+      <c r="AA16" s="234"/>
+      <c r="AB16" s="234"/>
+      <c r="AC16" s="234"/>
+      <c r="AD16" s="234"/>
+      <c r="AE16" s="234"/>
+      <c r="AF16" s="234"/>
+      <c r="AG16" s="234"/>
+      <c r="AH16" s="234"/>
+      <c r="AI16" s="234"/>
+      <c r="AJ16" s="234"/>
       <c r="AK16" s="55"/>
       <c r="AL16" s="58"/>
     </row>
     <row r="17" spans="1:38" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="49"/>
       <c r="B17" s="58"/>
       <c r="C17" s="38"/>
-      <c r="D17" s="208"/>
-[...31 lines deleted...]
-      <c r="AJ17" s="208"/>
+      <c r="D17" s="234"/>
+      <c r="E17" s="234"/>
+      <c r="F17" s="234"/>
+      <c r="G17" s="234"/>
+      <c r="H17" s="234"/>
+      <c r="I17" s="234"/>
+      <c r="J17" s="234"/>
+      <c r="K17" s="234"/>
+      <c r="L17" s="234"/>
+      <c r="M17" s="234"/>
+      <c r="N17" s="234"/>
+      <c r="O17" s="234"/>
+      <c r="P17" s="234"/>
+      <c r="Q17" s="234"/>
+      <c r="R17" s="234"/>
+      <c r="S17" s="234"/>
+      <c r="T17" s="234"/>
+      <c r="U17" s="234"/>
+      <c r="V17" s="234"/>
+      <c r="W17" s="234"/>
+      <c r="X17" s="234"/>
+      <c r="Y17" s="234"/>
+      <c r="Z17" s="234"/>
+      <c r="AA17" s="234"/>
+      <c r="AB17" s="234"/>
+      <c r="AC17" s="234"/>
+      <c r="AD17" s="234"/>
+      <c r="AE17" s="234"/>
+      <c r="AF17" s="234"/>
+      <c r="AG17" s="234"/>
+      <c r="AH17" s="234"/>
+      <c r="AI17" s="234"/>
+      <c r="AJ17" s="234"/>
       <c r="AK17" s="55"/>
       <c r="AL17" s="59"/>
     </row>
     <row r="18" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="49"/>
       <c r="B18" s="58"/>
       <c r="C18" s="38"/>
-      <c r="D18" s="208"/>
-[...31 lines deleted...]
-      <c r="AJ18" s="208"/>
+      <c r="D18" s="234"/>
+      <c r="E18" s="234"/>
+      <c r="F18" s="234"/>
+      <c r="G18" s="234"/>
+      <c r="H18" s="234"/>
+      <c r="I18" s="234"/>
+      <c r="J18" s="234"/>
+      <c r="K18" s="234"/>
+      <c r="L18" s="234"/>
+      <c r="M18" s="234"/>
+      <c r="N18" s="234"/>
+      <c r="O18" s="234"/>
+      <c r="P18" s="234"/>
+      <c r="Q18" s="234"/>
+      <c r="R18" s="234"/>
+      <c r="S18" s="234"/>
+      <c r="T18" s="234"/>
+      <c r="U18" s="234"/>
+      <c r="V18" s="234"/>
+      <c r="W18" s="234"/>
+      <c r="X18" s="234"/>
+      <c r="Y18" s="234"/>
+      <c r="Z18" s="234"/>
+      <c r="AA18" s="234"/>
+      <c r="AB18" s="234"/>
+      <c r="AC18" s="234"/>
+      <c r="AD18" s="234"/>
+      <c r="AE18" s="234"/>
+      <c r="AF18" s="234"/>
+      <c r="AG18" s="234"/>
+      <c r="AH18" s="234"/>
+      <c r="AI18" s="234"/>
+      <c r="AJ18" s="234"/>
       <c r="AK18" s="55"/>
       <c r="AL18" s="59"/>
     </row>
     <row r="19" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="39"/>
       <c r="B19" s="58"/>
       <c r="C19" s="38"/>
-      <c r="D19" s="208"/>
-[...31 lines deleted...]
-      <c r="AJ19" s="208"/>
+      <c r="D19" s="234"/>
+      <c r="E19" s="234"/>
+      <c r="F19" s="234"/>
+      <c r="G19" s="234"/>
+      <c r="H19" s="234"/>
+      <c r="I19" s="234"/>
+      <c r="J19" s="234"/>
+      <c r="K19" s="234"/>
+      <c r="L19" s="234"/>
+      <c r="M19" s="234"/>
+      <c r="N19" s="234"/>
+      <c r="O19" s="234"/>
+      <c r="P19" s="234"/>
+      <c r="Q19" s="234"/>
+      <c r="R19" s="234"/>
+      <c r="S19" s="234"/>
+      <c r="T19" s="234"/>
+      <c r="U19" s="234"/>
+      <c r="V19" s="234"/>
+      <c r="W19" s="234"/>
+      <c r="X19" s="234"/>
+      <c r="Y19" s="234"/>
+      <c r="Z19" s="234"/>
+      <c r="AA19" s="234"/>
+      <c r="AB19" s="234"/>
+      <c r="AC19" s="234"/>
+      <c r="AD19" s="234"/>
+      <c r="AE19" s="234"/>
+      <c r="AF19" s="234"/>
+      <c r="AG19" s="234"/>
+      <c r="AH19" s="234"/>
+      <c r="AI19" s="234"/>
+      <c r="AJ19" s="234"/>
       <c r="AK19" s="55"/>
       <c r="AL19" s="59"/>
     </row>
     <row r="20" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="27"/>
       <c r="B20" s="58"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="20"/>
       <c r="J20" s="20"/>
       <c r="K20" s="20"/>
       <c r="L20" s="20"/>
       <c r="M20" s="20"/>
       <c r="N20" s="20"/>
       <c r="O20" s="20"/>
       <c r="P20" s="20"/>
       <c r="Q20" s="20"/>
       <c r="R20" s="20"/>
       <c r="S20" s="20"/>
       <c r="T20" s="20"/>
       <c r="U20" s="20"/>
       <c r="V20" s="20"/>
       <c r="W20" s="20"/>
       <c r="X20" s="20"/>
       <c r="Y20" s="20"/>
       <c r="Z20" s="20"/>
       <c r="AA20" s="20"/>
       <c r="AB20" s="20"/>
       <c r="AC20" s="20"/>
       <c r="AD20" s="20"/>
       <c r="AE20" s="20"/>
       <c r="AF20" s="20"/>
       <c r="AG20" s="20"/>
       <c r="AH20" s="20"/>
       <c r="AI20" s="20"/>
       <c r="AJ20" s="20"/>
       <c r="AK20" s="55"/>
       <c r="AL20" s="58"/>
     </row>
     <row r="21" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="27"/>
       <c r="B21" s="58"/>
-      <c r="C21" s="306" t="s">
+      <c r="C21" s="353" t="s">
         <v>14</v>
       </c>
-      <c r="D21" s="306"/>
-      <c r="E21" s="213" t="s">
+      <c r="D21" s="353"/>
+      <c r="E21" s="363" t="s">
         <v>112</v>
       </c>
-      <c r="F21" s="213"/>
-[...6 lines deleted...]
-      <c r="M21" s="239" t="s">
+      <c r="F21" s="363"/>
+      <c r="G21" s="363"/>
+      <c r="H21" s="363"/>
+      <c r="I21" s="363"/>
+      <c r="J21" s="363"/>
+      <c r="K21" s="363"/>
+      <c r="L21" s="363"/>
+      <c r="M21" s="380" t="s">
         <v>49</v>
       </c>
-      <c r="N21" s="239"/>
-[...21 lines deleted...]
-      <c r="AJ21" s="239"/>
+      <c r="N21" s="380"/>
+      <c r="O21" s="380"/>
+      <c r="P21" s="380"/>
+      <c r="Q21" s="380"/>
+      <c r="R21" s="380"/>
+      <c r="S21" s="380"/>
+      <c r="T21" s="380"/>
+      <c r="U21" s="380"/>
+      <c r="V21" s="380"/>
+      <c r="W21" s="380"/>
+      <c r="X21" s="380"/>
+      <c r="Y21" s="380"/>
+      <c r="Z21" s="380"/>
+      <c r="AA21" s="380"/>
+      <c r="AB21" s="380"/>
+      <c r="AC21" s="380"/>
+      <c r="AD21" s="380"/>
+      <c r="AE21" s="380"/>
+      <c r="AF21" s="380"/>
+      <c r="AG21" s="380"/>
+      <c r="AH21" s="380"/>
+      <c r="AI21" s="380"/>
+      <c r="AJ21" s="380"/>
       <c r="AK21" s="52"/>
       <c r="AL21" s="60"/>
     </row>
     <row r="22" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="27"/>
       <c r="B22" s="58"/>
-      <c r="C22" s="306"/>
-[...32 lines deleted...]
-      <c r="AJ22" s="239"/>
+      <c r="C22" s="353"/>
+      <c r="D22" s="353"/>
+      <c r="E22" s="363"/>
+      <c r="F22" s="363"/>
+      <c r="G22" s="363"/>
+      <c r="H22" s="363"/>
+      <c r="I22" s="363"/>
+      <c r="J22" s="363"/>
+      <c r="K22" s="363"/>
+      <c r="L22" s="363"/>
+      <c r="M22" s="380"/>
+      <c r="N22" s="380"/>
+      <c r="O22" s="380"/>
+      <c r="P22" s="380"/>
+      <c r="Q22" s="380"/>
+      <c r="R22" s="380"/>
+      <c r="S22" s="380"/>
+      <c r="T22" s="380"/>
+      <c r="U22" s="380"/>
+      <c r="V22" s="380"/>
+      <c r="W22" s="380"/>
+      <c r="X22" s="380"/>
+      <c r="Y22" s="380"/>
+      <c r="Z22" s="380"/>
+      <c r="AA22" s="380"/>
+      <c r="AB22" s="380"/>
+      <c r="AC22" s="380"/>
+      <c r="AD22" s="380"/>
+      <c r="AE22" s="380"/>
+      <c r="AF22" s="380"/>
+      <c r="AG22" s="380"/>
+      <c r="AH22" s="380"/>
+      <c r="AI22" s="380"/>
+      <c r="AJ22" s="380"/>
       <c r="AK22" s="52"/>
       <c r="AL22" s="60"/>
     </row>
     <row r="23" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="27"/>
       <c r="B23" s="58"/>
-      <c r="C23" s="306"/>
-[...32 lines deleted...]
-      <c r="AJ23" s="239"/>
+      <c r="C23" s="353"/>
+      <c r="D23" s="353"/>
+      <c r="E23" s="363"/>
+      <c r="F23" s="363"/>
+      <c r="G23" s="363"/>
+      <c r="H23" s="363"/>
+      <c r="I23" s="363"/>
+      <c r="J23" s="363"/>
+      <c r="K23" s="363"/>
+      <c r="L23" s="363"/>
+      <c r="M23" s="380"/>
+      <c r="N23" s="380"/>
+      <c r="O23" s="380"/>
+      <c r="P23" s="380"/>
+      <c r="Q23" s="380"/>
+      <c r="R23" s="380"/>
+      <c r="S23" s="380"/>
+      <c r="T23" s="380"/>
+      <c r="U23" s="380"/>
+      <c r="V23" s="380"/>
+      <c r="W23" s="380"/>
+      <c r="X23" s="380"/>
+      <c r="Y23" s="380"/>
+      <c r="Z23" s="380"/>
+      <c r="AA23" s="380"/>
+      <c r="AB23" s="380"/>
+      <c r="AC23" s="380"/>
+      <c r="AD23" s="380"/>
+      <c r="AE23" s="380"/>
+      <c r="AF23" s="380"/>
+      <c r="AG23" s="380"/>
+      <c r="AH23" s="380"/>
+      <c r="AI23" s="380"/>
+      <c r="AJ23" s="380"/>
       <c r="AK23" s="52"/>
       <c r="AL23" s="60"/>
     </row>
     <row r="24" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="27"/>
       <c r="B24" s="58"/>
       <c r="C24" s="20"/>
       <c r="D24" s="20"/>
       <c r="E24" s="20"/>
       <c r="F24" s="20"/>
       <c r="G24" s="20"/>
       <c r="H24" s="20"/>
       <c r="I24" s="20"/>
       <c r="J24" s="20"/>
       <c r="K24" s="20"/>
       <c r="L24" s="20"/>
-      <c r="M24" s="208" t="s">
+      <c r="M24" s="234" t="s">
         <v>137</v>
       </c>
-      <c r="N24" s="208"/>
-[...21 lines deleted...]
-      <c r="AJ24" s="208"/>
+      <c r="N24" s="234"/>
+      <c r="O24" s="234"/>
+      <c r="P24" s="234"/>
+      <c r="Q24" s="234"/>
+      <c r="R24" s="234"/>
+      <c r="S24" s="234"/>
+      <c r="T24" s="234"/>
+      <c r="U24" s="234"/>
+      <c r="V24" s="234"/>
+      <c r="W24" s="234"/>
+      <c r="X24" s="234"/>
+      <c r="Y24" s="234"/>
+      <c r="Z24" s="234"/>
+      <c r="AA24" s="234"/>
+      <c r="AB24" s="234"/>
+      <c r="AC24" s="234"/>
+      <c r="AD24" s="234"/>
+      <c r="AE24" s="234"/>
+      <c r="AF24" s="234"/>
+      <c r="AG24" s="234"/>
+      <c r="AH24" s="234"/>
+      <c r="AI24" s="234"/>
+      <c r="AJ24" s="234"/>
       <c r="AK24" s="55"/>
       <c r="AL24" s="61"/>
     </row>
     <row r="25" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="27"/>
       <c r="B25" s="58"/>
       <c r="C25" s="20"/>
       <c r="D25" s="20"/>
       <c r="E25" s="20"/>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
       <c r="H25" s="20"/>
       <c r="I25" s="20"/>
       <c r="J25" s="20"/>
       <c r="K25" s="20"/>
       <c r="L25" s="20"/>
-      <c r="M25" s="208"/>
-[...22 lines deleted...]
-      <c r="AJ25" s="208"/>
+      <c r="M25" s="234"/>
+      <c r="N25" s="234"/>
+      <c r="O25" s="234"/>
+      <c r="P25" s="234"/>
+      <c r="Q25" s="234"/>
+      <c r="R25" s="234"/>
+      <c r="S25" s="234"/>
+      <c r="T25" s="234"/>
+      <c r="U25" s="234"/>
+      <c r="V25" s="234"/>
+      <c r="W25" s="234"/>
+      <c r="X25" s="234"/>
+      <c r="Y25" s="234"/>
+      <c r="Z25" s="234"/>
+      <c r="AA25" s="234"/>
+      <c r="AB25" s="234"/>
+      <c r="AC25" s="234"/>
+      <c r="AD25" s="234"/>
+      <c r="AE25" s="234"/>
+      <c r="AF25" s="234"/>
+      <c r="AG25" s="234"/>
+      <c r="AH25" s="234"/>
+      <c r="AI25" s="234"/>
+      <c r="AJ25" s="234"/>
       <c r="AK25" s="55"/>
       <c r="AL25" s="61"/>
     </row>
     <row r="26" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="27"/>
       <c r="B26" s="58"/>
       <c r="C26" s="20"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="20"/>
       <c r="O26" s="20"/>
       <c r="P26" s="20"/>
       <c r="Q26" s="20"/>
       <c r="R26" s="20"/>
       <c r="S26" s="20"/>
       <c r="T26" s="20"/>
       <c r="U26" s="20"/>
       <c r="V26" s="20"/>
       <c r="W26" s="20"/>
       <c r="X26" s="20"/>
       <c r="Y26" s="20"/>
       <c r="Z26" s="20"/>
       <c r="AA26" s="20"/>
       <c r="AB26" s="20"/>
       <c r="AC26" s="20"/>
       <c r="AD26" s="20"/>
       <c r="AE26" s="20"/>
       <c r="AF26" s="20"/>
       <c r="AG26" s="20"/>
       <c r="AH26" s="20"/>
       <c r="AI26" s="20"/>
       <c r="AJ26" s="20"/>
       <c r="AK26" s="55"/>
       <c r="AL26" s="58"/>
     </row>
     <row r="27" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="27"/>
       <c r="B27" s="58"/>
-      <c r="C27" s="306" t="s">
+      <c r="C27" s="353" t="s">
         <v>14</v>
       </c>
-      <c r="D27" s="306"/>
-      <c r="E27" s="213" t="s">
+      <c r="D27" s="353"/>
+      <c r="E27" s="363" t="s">
         <v>113</v>
       </c>
-      <c r="F27" s="213"/>
-[...6 lines deleted...]
-      <c r="M27" s="213" t="s">
+      <c r="F27" s="363"/>
+      <c r="G27" s="363"/>
+      <c r="H27" s="363"/>
+      <c r="I27" s="363"/>
+      <c r="J27" s="363"/>
+      <c r="K27" s="363"/>
+      <c r="L27" s="363"/>
+      <c r="M27" s="363" t="s">
         <v>138</v>
       </c>
-      <c r="N27" s="213"/>
-[...21 lines deleted...]
-      <c r="AJ27" s="213"/>
+      <c r="N27" s="363"/>
+      <c r="O27" s="363"/>
+      <c r="P27" s="363"/>
+      <c r="Q27" s="363"/>
+      <c r="R27" s="363"/>
+      <c r="S27" s="363"/>
+      <c r="T27" s="363"/>
+      <c r="U27" s="363"/>
+      <c r="V27" s="363"/>
+      <c r="W27" s="363"/>
+      <c r="X27" s="363"/>
+      <c r="Y27" s="363"/>
+      <c r="Z27" s="363"/>
+      <c r="AA27" s="363"/>
+      <c r="AB27" s="363"/>
+      <c r="AC27" s="363"/>
+      <c r="AD27" s="363"/>
+      <c r="AE27" s="363"/>
+      <c r="AF27" s="363"/>
+      <c r="AG27" s="363"/>
+      <c r="AH27" s="363"/>
+      <c r="AI27" s="363"/>
+      <c r="AJ27" s="363"/>
       <c r="AK27" s="52"/>
       <c r="AL27" s="62"/>
     </row>
     <row r="28" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="27"/>
       <c r="B28" s="58"/>
-      <c r="C28" s="306"/>
-[...32 lines deleted...]
-      <c r="AJ28" s="213"/>
+      <c r="C28" s="353"/>
+      <c r="D28" s="353"/>
+      <c r="E28" s="363"/>
+      <c r="F28" s="363"/>
+      <c r="G28" s="363"/>
+      <c r="H28" s="363"/>
+      <c r="I28" s="363"/>
+      <c r="J28" s="363"/>
+      <c r="K28" s="363"/>
+      <c r="L28" s="363"/>
+      <c r="M28" s="363"/>
+      <c r="N28" s="363"/>
+      <c r="O28" s="363"/>
+      <c r="P28" s="363"/>
+      <c r="Q28" s="363"/>
+      <c r="R28" s="363"/>
+      <c r="S28" s="363"/>
+      <c r="T28" s="363"/>
+      <c r="U28" s="363"/>
+      <c r="V28" s="363"/>
+      <c r="W28" s="363"/>
+      <c r="X28" s="363"/>
+      <c r="Y28" s="363"/>
+      <c r="Z28" s="363"/>
+      <c r="AA28" s="363"/>
+      <c r="AB28" s="363"/>
+      <c r="AC28" s="363"/>
+      <c r="AD28" s="363"/>
+      <c r="AE28" s="363"/>
+      <c r="AF28" s="363"/>
+      <c r="AG28" s="363"/>
+      <c r="AH28" s="363"/>
+      <c r="AI28" s="363"/>
+      <c r="AJ28" s="363"/>
       <c r="AK28" s="52"/>
       <c r="AL28" s="62"/>
     </row>
     <row r="29" spans="1:38" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="27"/>
       <c r="B29" s="58"/>
       <c r="C29" s="79"/>
       <c r="D29" s="79"/>
       <c r="E29" s="51"/>
       <c r="F29" s="51"/>
       <c r="G29" s="51"/>
       <c r="H29" s="51"/>
       <c r="I29" s="51"/>
       <c r="J29" s="51"/>
       <c r="K29" s="51"/>
       <c r="L29" s="51"/>
-      <c r="M29" s="208" t="s">
+      <c r="M29" s="234" t="s">
         <v>139</v>
       </c>
-      <c r="N29" s="208"/>
-[...21 lines deleted...]
-      <c r="AJ29" s="208"/>
+      <c r="N29" s="234"/>
+      <c r="O29" s="234"/>
+      <c r="P29" s="234"/>
+      <c r="Q29" s="234"/>
+      <c r="R29" s="234"/>
+      <c r="S29" s="234"/>
+      <c r="T29" s="234"/>
+      <c r="U29" s="234"/>
+      <c r="V29" s="234"/>
+      <c r="W29" s="234"/>
+      <c r="X29" s="234"/>
+      <c r="Y29" s="234"/>
+      <c r="Z29" s="234"/>
+      <c r="AA29" s="234"/>
+      <c r="AB29" s="234"/>
+      <c r="AC29" s="234"/>
+      <c r="AD29" s="234"/>
+      <c r="AE29" s="234"/>
+      <c r="AF29" s="234"/>
+      <c r="AG29" s="234"/>
+      <c r="AH29" s="234"/>
+      <c r="AI29" s="234"/>
+      <c r="AJ29" s="234"/>
       <c r="AK29" s="53"/>
       <c r="AL29" s="63"/>
     </row>
     <row r="30" spans="1:38" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="27"/>
       <c r="B30" s="58"/>
       <c r="C30" s="79"/>
       <c r="D30" s="79"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="51"/>
       <c r="H30" s="51"/>
       <c r="I30" s="51"/>
       <c r="J30" s="51"/>
       <c r="K30" s="51"/>
       <c r="L30" s="51"/>
-      <c r="M30" s="208"/>
-[...22 lines deleted...]
-      <c r="AJ30" s="208"/>
+      <c r="M30" s="234"/>
+      <c r="N30" s="234"/>
+      <c r="O30" s="234"/>
+      <c r="P30" s="234"/>
+      <c r="Q30" s="234"/>
+      <c r="R30" s="234"/>
+      <c r="S30" s="234"/>
+      <c r="T30" s="234"/>
+      <c r="U30" s="234"/>
+      <c r="V30" s="234"/>
+      <c r="W30" s="234"/>
+      <c r="X30" s="234"/>
+      <c r="Y30" s="234"/>
+      <c r="Z30" s="234"/>
+      <c r="AA30" s="234"/>
+      <c r="AB30" s="234"/>
+      <c r="AC30" s="234"/>
+      <c r="AD30" s="234"/>
+      <c r="AE30" s="234"/>
+      <c r="AF30" s="234"/>
+      <c r="AG30" s="234"/>
+      <c r="AH30" s="234"/>
+      <c r="AI30" s="234"/>
+      <c r="AJ30" s="234"/>
       <c r="AK30" s="53"/>
       <c r="AL30" s="63"/>
     </row>
     <row r="31" spans="1:38" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="27"/>
       <c r="B31" s="58"/>
       <c r="C31" s="79"/>
       <c r="D31" s="79"/>
       <c r="E31" s="51"/>
       <c r="F31" s="51"/>
       <c r="G31" s="51"/>
       <c r="H31" s="51"/>
       <c r="I31" s="51"/>
       <c r="J31" s="51"/>
       <c r="K31" s="51"/>
       <c r="L31" s="51"/>
-      <c r="M31" s="208"/>
-[...22 lines deleted...]
-      <c r="AJ31" s="208"/>
+      <c r="M31" s="234"/>
+      <c r="N31" s="234"/>
+      <c r="O31" s="234"/>
+      <c r="P31" s="234"/>
+      <c r="Q31" s="234"/>
+      <c r="R31" s="234"/>
+      <c r="S31" s="234"/>
+      <c r="T31" s="234"/>
+      <c r="U31" s="234"/>
+      <c r="V31" s="234"/>
+      <c r="W31" s="234"/>
+      <c r="X31" s="234"/>
+      <c r="Y31" s="234"/>
+      <c r="Z31" s="234"/>
+      <c r="AA31" s="234"/>
+      <c r="AB31" s="234"/>
+      <c r="AC31" s="234"/>
+      <c r="AD31" s="234"/>
+      <c r="AE31" s="234"/>
+      <c r="AF31" s="234"/>
+      <c r="AG31" s="234"/>
+      <c r="AH31" s="234"/>
+      <c r="AI31" s="234"/>
+      <c r="AJ31" s="234"/>
       <c r="AK31" s="53"/>
       <c r="AL31" s="63"/>
     </row>
     <row r="32" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="27"/>
       <c r="B32" s="58"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="20"/>
       <c r="I32" s="20"/>
       <c r="J32" s="20"/>
       <c r="K32" s="20"/>
       <c r="L32" s="20"/>
-      <c r="M32" s="208" t="s">
+      <c r="M32" s="234" t="s">
         <v>140</v>
       </c>
-      <c r="N32" s="208"/>
-[...21 lines deleted...]
-      <c r="AJ32" s="208"/>
+      <c r="N32" s="234"/>
+      <c r="O32" s="234"/>
+      <c r="P32" s="234"/>
+      <c r="Q32" s="234"/>
+      <c r="R32" s="234"/>
+      <c r="S32" s="234"/>
+      <c r="T32" s="234"/>
+      <c r="U32" s="234"/>
+      <c r="V32" s="234"/>
+      <c r="W32" s="234"/>
+      <c r="X32" s="234"/>
+      <c r="Y32" s="234"/>
+      <c r="Z32" s="234"/>
+      <c r="AA32" s="234"/>
+      <c r="AB32" s="234"/>
+      <c r="AC32" s="234"/>
+      <c r="AD32" s="234"/>
+      <c r="AE32" s="234"/>
+      <c r="AF32" s="234"/>
+      <c r="AG32" s="234"/>
+      <c r="AH32" s="234"/>
+      <c r="AI32" s="234"/>
+      <c r="AJ32" s="234"/>
       <c r="AK32" s="53"/>
       <c r="AL32" s="64"/>
     </row>
     <row r="33" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="27"/>
       <c r="B33" s="58"/>
       <c r="C33" s="20"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
-      <c r="M33" s="208"/>
-[...22 lines deleted...]
-      <c r="AJ33" s="208"/>
+      <c r="M33" s="234"/>
+      <c r="N33" s="234"/>
+      <c r="O33" s="234"/>
+      <c r="P33" s="234"/>
+      <c r="Q33" s="234"/>
+      <c r="R33" s="234"/>
+      <c r="S33" s="234"/>
+      <c r="T33" s="234"/>
+      <c r="U33" s="234"/>
+      <c r="V33" s="234"/>
+      <c r="W33" s="234"/>
+      <c r="X33" s="234"/>
+      <c r="Y33" s="234"/>
+      <c r="Z33" s="234"/>
+      <c r="AA33" s="234"/>
+      <c r="AB33" s="234"/>
+      <c r="AC33" s="234"/>
+      <c r="AD33" s="234"/>
+      <c r="AE33" s="234"/>
+      <c r="AF33" s="234"/>
+      <c r="AG33" s="234"/>
+      <c r="AH33" s="234"/>
+      <c r="AI33" s="234"/>
+      <c r="AJ33" s="234"/>
       <c r="AK33" s="53"/>
       <c r="AL33" s="64"/>
     </row>
     <row r="34" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="27"/>
       <c r="B34" s="58"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="20"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="20"/>
       <c r="L34" s="20"/>
       <c r="M34" s="20"/>
       <c r="N34" s="20"/>
       <c r="O34" s="20"/>
       <c r="P34" s="20"/>
       <c r="Q34" s="20"/>
       <c r="R34" s="20"/>
       <c r="S34" s="20"/>
       <c r="T34" s="20"/>
       <c r="U34" s="20"/>
       <c r="V34" s="20"/>
       <c r="W34" s="20"/>
       <c r="X34" s="20"/>
       <c r="Y34" s="20"/>
       <c r="Z34" s="20"/>
       <c r="AA34" s="20"/>
       <c r="AB34" s="20"/>
       <c r="AC34" s="20"/>
       <c r="AD34" s="20"/>
       <c r="AE34" s="20"/>
       <c r="AF34" s="20"/>
       <c r="AG34" s="20"/>
       <c r="AH34" s="20"/>
       <c r="AI34" s="20"/>
       <c r="AJ34" s="20"/>
       <c r="AK34" s="55"/>
       <c r="AL34" s="58"/>
     </row>
     <row r="35" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="27"/>
       <c r="B35" s="58"/>
-      <c r="C35" s="306" t="s">
+      <c r="C35" s="353" t="s">
         <v>14</v>
       </c>
-      <c r="D35" s="306"/>
-      <c r="E35" s="306" t="s">
+      <c r="D35" s="353"/>
+      <c r="E35" s="353" t="s">
         <v>1</v>
       </c>
-      <c r="F35" s="306"/>
-[...6 lines deleted...]
-      <c r="M35" s="313" t="s">
+      <c r="F35" s="353"/>
+      <c r="G35" s="353"/>
+      <c r="H35" s="353"/>
+      <c r="I35" s="353"/>
+      <c r="J35" s="353"/>
+      <c r="K35" s="353"/>
+      <c r="L35" s="353"/>
+      <c r="M35" s="359" t="s">
         <v>122</v>
       </c>
-      <c r="N35" s="313"/>
-[...21 lines deleted...]
-      <c r="AJ35" s="313"/>
+      <c r="N35" s="359"/>
+      <c r="O35" s="359"/>
+      <c r="P35" s="359"/>
+      <c r="Q35" s="359"/>
+      <c r="R35" s="359"/>
+      <c r="S35" s="359"/>
+      <c r="T35" s="359"/>
+      <c r="U35" s="359"/>
+      <c r="V35" s="359"/>
+      <c r="W35" s="359"/>
+      <c r="X35" s="359"/>
+      <c r="Y35" s="359"/>
+      <c r="Z35" s="359"/>
+      <c r="AA35" s="359"/>
+      <c r="AB35" s="359"/>
+      <c r="AC35" s="359"/>
+      <c r="AD35" s="359"/>
+      <c r="AE35" s="359"/>
+      <c r="AF35" s="359"/>
+      <c r="AG35" s="359"/>
+      <c r="AH35" s="359"/>
+      <c r="AI35" s="359"/>
+      <c r="AJ35" s="359"/>
       <c r="AK35" s="56"/>
       <c r="AL35" s="65"/>
     </row>
     <row r="36" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="27"/>
       <c r="B36" s="58"/>
-      <c r="C36" s="306"/>
-[...32 lines deleted...]
-      <c r="AJ36" s="313"/>
+      <c r="C36" s="353"/>
+      <c r="D36" s="353"/>
+      <c r="E36" s="353"/>
+      <c r="F36" s="353"/>
+      <c r="G36" s="353"/>
+      <c r="H36" s="353"/>
+      <c r="I36" s="353"/>
+      <c r="J36" s="353"/>
+      <c r="K36" s="353"/>
+      <c r="L36" s="353"/>
+      <c r="M36" s="359"/>
+      <c r="N36" s="359"/>
+      <c r="O36" s="359"/>
+      <c r="P36" s="359"/>
+      <c r="Q36" s="359"/>
+      <c r="R36" s="359"/>
+      <c r="S36" s="359"/>
+      <c r="T36" s="359"/>
+      <c r="U36" s="359"/>
+      <c r="V36" s="359"/>
+      <c r="W36" s="359"/>
+      <c r="X36" s="359"/>
+      <c r="Y36" s="359"/>
+      <c r="Z36" s="359"/>
+      <c r="AA36" s="359"/>
+      <c r="AB36" s="359"/>
+      <c r="AC36" s="359"/>
+      <c r="AD36" s="359"/>
+      <c r="AE36" s="359"/>
+      <c r="AF36" s="359"/>
+      <c r="AG36" s="359"/>
+      <c r="AH36" s="359"/>
+      <c r="AI36" s="359"/>
+      <c r="AJ36" s="359"/>
       <c r="AK36" s="56"/>
       <c r="AL36" s="65"/>
     </row>
     <row r="37" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="27"/>
       <c r="B37" s="58"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="20"/>
       <c r="I37" s="20"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
-      <c r="M37" s="313"/>
-[...22 lines deleted...]
-      <c r="AJ37" s="313"/>
+      <c r="M37" s="359"/>
+      <c r="N37" s="359"/>
+      <c r="O37" s="359"/>
+      <c r="P37" s="359"/>
+      <c r="Q37" s="359"/>
+      <c r="R37" s="359"/>
+      <c r="S37" s="359"/>
+      <c r="T37" s="359"/>
+      <c r="U37" s="359"/>
+      <c r="V37" s="359"/>
+      <c r="W37" s="359"/>
+      <c r="X37" s="359"/>
+      <c r="Y37" s="359"/>
+      <c r="Z37" s="359"/>
+      <c r="AA37" s="359"/>
+      <c r="AB37" s="359"/>
+      <c r="AC37" s="359"/>
+      <c r="AD37" s="359"/>
+      <c r="AE37" s="359"/>
+      <c r="AF37" s="359"/>
+      <c r="AG37" s="359"/>
+      <c r="AH37" s="359"/>
+      <c r="AI37" s="359"/>
+      <c r="AJ37" s="359"/>
       <c r="AK37" s="56"/>
       <c r="AL37" s="65"/>
     </row>
     <row r="38" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="27"/>
       <c r="B38" s="58"/>
       <c r="C38" s="20"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="20"/>
       <c r="I38" s="20"/>
       <c r="J38" s="20"/>
       <c r="K38" s="20"/>
       <c r="L38" s="20"/>
-      <c r="M38" s="313"/>
-[...22 lines deleted...]
-      <c r="AJ38" s="313"/>
+      <c r="M38" s="359"/>
+      <c r="N38" s="359"/>
+      <c r="O38" s="359"/>
+      <c r="P38" s="359"/>
+      <c r="Q38" s="359"/>
+      <c r="R38" s="359"/>
+      <c r="S38" s="359"/>
+      <c r="T38" s="359"/>
+      <c r="U38" s="359"/>
+      <c r="V38" s="359"/>
+      <c r="W38" s="359"/>
+      <c r="X38" s="359"/>
+      <c r="Y38" s="359"/>
+      <c r="Z38" s="359"/>
+      <c r="AA38" s="359"/>
+      <c r="AB38" s="359"/>
+      <c r="AC38" s="359"/>
+      <c r="AD38" s="359"/>
+      <c r="AE38" s="359"/>
+      <c r="AF38" s="359"/>
+      <c r="AG38" s="359"/>
+      <c r="AH38" s="359"/>
+      <c r="AI38" s="359"/>
+      <c r="AJ38" s="359"/>
       <c r="AK38" s="56"/>
       <c r="AL38" s="65"/>
     </row>
     <row r="39" spans="1:43" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="27"/>
       <c r="B39" s="58"/>
       <c r="C39" s="20"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="20"/>
       <c r="I39" s="20"/>
       <c r="J39" s="20"/>
       <c r="K39" s="20"/>
       <c r="L39" s="20"/>
       <c r="M39" s="20" t="s">
         <v>141</v>
       </c>
-      <c r="N39" s="219" t="s">
+      <c r="N39" s="328" t="s">
         <v>142</v>
       </c>
-      <c r="O39" s="219"/>
-[...20 lines deleted...]
-      <c r="AJ39" s="219"/>
+      <c r="O39" s="328"/>
+      <c r="P39" s="328"/>
+      <c r="Q39" s="328"/>
+      <c r="R39" s="328"/>
+      <c r="S39" s="328"/>
+      <c r="T39" s="328"/>
+      <c r="U39" s="328"/>
+      <c r="V39" s="328"/>
+      <c r="W39" s="328"/>
+      <c r="X39" s="328"/>
+      <c r="Y39" s="328"/>
+      <c r="Z39" s="328"/>
+      <c r="AA39" s="328"/>
+      <c r="AB39" s="328"/>
+      <c r="AC39" s="328"/>
+      <c r="AD39" s="328"/>
+      <c r="AE39" s="328"/>
+      <c r="AF39" s="328"/>
+      <c r="AG39" s="328"/>
+      <c r="AH39" s="328"/>
+      <c r="AI39" s="328"/>
+      <c r="AJ39" s="328"/>
       <c r="AK39" s="100"/>
       <c r="AL39" s="63"/>
     </row>
     <row r="40" spans="1:43" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="27"/>
       <c r="B40" s="58"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="20"/>
       <c r="I40" s="20"/>
       <c r="J40" s="20"/>
       <c r="K40" s="20"/>
       <c r="L40" s="20"/>
       <c r="M40" s="20"/>
-      <c r="N40" s="219"/>
-[...21 lines deleted...]
-      <c r="AJ40" s="219"/>
+      <c r="N40" s="328"/>
+      <c r="O40" s="328"/>
+      <c r="P40" s="328"/>
+      <c r="Q40" s="328"/>
+      <c r="R40" s="328"/>
+      <c r="S40" s="328"/>
+      <c r="T40" s="328"/>
+      <c r="U40" s="328"/>
+      <c r="V40" s="328"/>
+      <c r="W40" s="328"/>
+      <c r="X40" s="328"/>
+      <c r="Y40" s="328"/>
+      <c r="Z40" s="328"/>
+      <c r="AA40" s="328"/>
+      <c r="AB40" s="328"/>
+      <c r="AC40" s="328"/>
+      <c r="AD40" s="328"/>
+      <c r="AE40" s="328"/>
+      <c r="AF40" s="328"/>
+      <c r="AG40" s="328"/>
+      <c r="AH40" s="328"/>
+      <c r="AI40" s="328"/>
+      <c r="AJ40" s="328"/>
       <c r="AK40" s="100"/>
       <c r="AL40" s="63"/>
     </row>
     <row r="41" spans="1:43" s="14" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="27"/>
       <c r="B41" s="58"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="75"/>
       <c r="O41" s="71"/>
       <c r="P41" s="71"/>
       <c r="Q41" s="71"/>
       <c r="R41" s="71"/>
       <c r="S41" s="71"/>
       <c r="T41" s="71"/>
       <c r="U41" s="71"/>
@@ -11319,212 +11321,212 @@
       <c r="W41" s="71"/>
       <c r="X41" s="71"/>
       <c r="Y41" s="71"/>
       <c r="Z41" s="71"/>
       <c r="AA41" s="71"/>
       <c r="AB41" s="71"/>
       <c r="AC41" s="71"/>
       <c r="AD41" s="71"/>
       <c r="AE41" s="71"/>
       <c r="AF41" s="71"/>
       <c r="AG41" s="71"/>
       <c r="AH41" s="71"/>
       <c r="AI41" s="71"/>
       <c r="AJ41" s="71"/>
       <c r="AK41" s="101"/>
       <c r="AL41" s="102"/>
       <c r="AM41" s="9"/>
       <c r="AN41" s="9"/>
       <c r="AO41" s="9"/>
       <c r="AP41" s="9"/>
       <c r="AQ41" s="9"/>
     </row>
     <row r="42" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="27"/>
       <c r="B42" s="58"/>
-      <c r="C42" s="306" t="s">
+      <c r="C42" s="353" t="s">
         <v>14</v>
       </c>
-      <c r="D42" s="306"/>
-      <c r="E42" s="213" t="s">
+      <c r="D42" s="353"/>
+      <c r="E42" s="363" t="s">
         <v>114</v>
       </c>
-      <c r="F42" s="213"/>
-[...6 lines deleted...]
-      <c r="M42" s="214" t="s">
+      <c r="F42" s="363"/>
+      <c r="G42" s="363"/>
+      <c r="H42" s="363"/>
+      <c r="I42" s="363"/>
+      <c r="J42" s="363"/>
+      <c r="K42" s="363"/>
+      <c r="L42" s="363"/>
+      <c r="M42" s="366" t="s">
         <v>143</v>
       </c>
-      <c r="N42" s="214"/>
-[...21 lines deleted...]
-      <c r="AJ42" s="214"/>
+      <c r="N42" s="366"/>
+      <c r="O42" s="366"/>
+      <c r="P42" s="366"/>
+      <c r="Q42" s="366"/>
+      <c r="R42" s="366"/>
+      <c r="S42" s="366"/>
+      <c r="T42" s="366"/>
+      <c r="U42" s="366"/>
+      <c r="V42" s="366"/>
+      <c r="W42" s="366"/>
+      <c r="X42" s="366"/>
+      <c r="Y42" s="366"/>
+      <c r="Z42" s="366"/>
+      <c r="AA42" s="366"/>
+      <c r="AB42" s="366"/>
+      <c r="AC42" s="366"/>
+      <c r="AD42" s="366"/>
+      <c r="AE42" s="366"/>
+      <c r="AF42" s="366"/>
+      <c r="AG42" s="366"/>
+      <c r="AH42" s="366"/>
+      <c r="AI42" s="366"/>
+      <c r="AJ42" s="366"/>
       <c r="AK42" s="52"/>
       <c r="AL42" s="62"/>
     </row>
     <row r="43" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="27"/>
       <c r="B43" s="58"/>
-      <c r="C43" s="306"/>
-[...32 lines deleted...]
-      <c r="AJ43" s="214"/>
+      <c r="C43" s="353"/>
+      <c r="D43" s="353"/>
+      <c r="E43" s="363"/>
+      <c r="F43" s="363"/>
+      <c r="G43" s="363"/>
+      <c r="H43" s="363"/>
+      <c r="I43" s="363"/>
+      <c r="J43" s="363"/>
+      <c r="K43" s="363"/>
+      <c r="L43" s="363"/>
+      <c r="M43" s="366"/>
+      <c r="N43" s="366"/>
+      <c r="O43" s="366"/>
+      <c r="P43" s="366"/>
+      <c r="Q43" s="366"/>
+      <c r="R43" s="366"/>
+      <c r="S43" s="366"/>
+      <c r="T43" s="366"/>
+      <c r="U43" s="366"/>
+      <c r="V43" s="366"/>
+      <c r="W43" s="366"/>
+      <c r="X43" s="366"/>
+      <c r="Y43" s="366"/>
+      <c r="Z43" s="366"/>
+      <c r="AA43" s="366"/>
+      <c r="AB43" s="366"/>
+      <c r="AC43" s="366"/>
+      <c r="AD43" s="366"/>
+      <c r="AE43" s="366"/>
+      <c r="AF43" s="366"/>
+      <c r="AG43" s="366"/>
+      <c r="AH43" s="366"/>
+      <c r="AI43" s="366"/>
+      <c r="AJ43" s="366"/>
       <c r="AK43" s="52"/>
       <c r="AL43" s="62"/>
     </row>
     <row r="44" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="27"/>
       <c r="B44" s="58"/>
       <c r="C44" s="20"/>
       <c r="D44" s="20"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="20"/>
       <c r="I44" s="20"/>
       <c r="J44" s="20"/>
       <c r="K44" s="20"/>
       <c r="L44" s="20"/>
-      <c r="M44" s="214" t="s">
+      <c r="M44" s="366" t="s">
         <v>144</v>
       </c>
-      <c r="N44" s="214"/>
-[...21 lines deleted...]
-      <c r="AJ44" s="214"/>
+      <c r="N44" s="366"/>
+      <c r="O44" s="366"/>
+      <c r="P44" s="366"/>
+      <c r="Q44" s="366"/>
+      <c r="R44" s="366"/>
+      <c r="S44" s="366"/>
+      <c r="T44" s="366"/>
+      <c r="U44" s="366"/>
+      <c r="V44" s="366"/>
+      <c r="W44" s="366"/>
+      <c r="X44" s="366"/>
+      <c r="Y44" s="366"/>
+      <c r="Z44" s="366"/>
+      <c r="AA44" s="366"/>
+      <c r="AB44" s="366"/>
+      <c r="AC44" s="366"/>
+      <c r="AD44" s="366"/>
+      <c r="AE44" s="366"/>
+      <c r="AF44" s="366"/>
+      <c r="AG44" s="366"/>
+      <c r="AH44" s="366"/>
+      <c r="AI44" s="366"/>
+      <c r="AJ44" s="366"/>
       <c r="AK44" s="52"/>
       <c r="AL44" s="62"/>
     </row>
     <row r="45" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="27"/>
       <c r="B45" s="58"/>
       <c r="C45" s="20"/>
       <c r="D45" s="20"/>
       <c r="E45" s="20"/>
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
       <c r="H45" s="20"/>
       <c r="I45" s="20"/>
       <c r="J45" s="20"/>
       <c r="K45" s="20"/>
       <c r="L45" s="20"/>
-      <c r="M45" s="214"/>
-[...22 lines deleted...]
-      <c r="AJ45" s="214"/>
+      <c r="M45" s="366"/>
+      <c r="N45" s="366"/>
+      <c r="O45" s="366"/>
+      <c r="P45" s="366"/>
+      <c r="Q45" s="366"/>
+      <c r="R45" s="366"/>
+      <c r="S45" s="366"/>
+      <c r="T45" s="366"/>
+      <c r="U45" s="366"/>
+      <c r="V45" s="366"/>
+      <c r="W45" s="366"/>
+      <c r="X45" s="366"/>
+      <c r="Y45" s="366"/>
+      <c r="Z45" s="366"/>
+      <c r="AA45" s="366"/>
+      <c r="AB45" s="366"/>
+      <c r="AC45" s="366"/>
+      <c r="AD45" s="366"/>
+      <c r="AE45" s="366"/>
+      <c r="AF45" s="366"/>
+      <c r="AG45" s="366"/>
+      <c r="AH45" s="366"/>
+      <c r="AI45" s="366"/>
+      <c r="AJ45" s="366"/>
       <c r="AK45" s="52"/>
       <c r="AL45" s="62"/>
     </row>
     <row r="46" spans="1:43" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A46" s="27"/>
       <c r="B46" s="103"/>
       <c r="C46" s="104"/>
       <c r="D46" s="104"/>
       <c r="E46" s="104"/>
       <c r="F46" s="104"/>
       <c r="G46" s="104"/>
       <c r="H46" s="104"/>
       <c r="I46" s="104"/>
       <c r="J46" s="104"/>
       <c r="K46" s="104"/>
       <c r="L46" s="104"/>
       <c r="M46" s="104"/>
       <c r="N46" s="104"/>
       <c r="O46" s="104"/>
       <c r="P46" s="104"/>
       <c r="Q46" s="104"/>
       <c r="R46" s="104"/>
       <c r="S46" s="104"/>
       <c r="T46" s="104"/>
       <c r="U46" s="104"/>
@@ -11567,464 +11569,464 @@
       <c r="R47" s="27"/>
       <c r="S47" s="27"/>
       <c r="T47" s="27"/>
       <c r="U47" s="27"/>
       <c r="V47" s="27"/>
       <c r="W47" s="27"/>
       <c r="X47" s="27"/>
       <c r="Y47" s="27"/>
       <c r="Z47" s="27"/>
       <c r="AA47" s="27"/>
       <c r="AB47" s="27"/>
       <c r="AC47" s="27"/>
       <c r="AD47" s="27"/>
       <c r="AE47" s="27"/>
       <c r="AF47" s="27"/>
       <c r="AG47" s="27"/>
       <c r="AH47" s="27"/>
       <c r="AI47" s="27"/>
       <c r="AJ47" s="27"/>
       <c r="AK47" s="27"/>
       <c r="AL47" s="27"/>
     </row>
     <row r="48" spans="1:43" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="27"/>
       <c r="B48" s="27"/>
-      <c r="C48" s="307" t="s">
+      <c r="C48" s="304" t="s">
         <v>8</v>
       </c>
-      <c r="D48" s="314"/>
-[...5 lines deleted...]
-      <c r="J48" s="311">
+      <c r="D48" s="305"/>
+      <c r="E48" s="305"/>
+      <c r="F48" s="305"/>
+      <c r="G48" s="305"/>
+      <c r="H48" s="305"/>
+      <c r="I48" s="306"/>
+      <c r="J48" s="357">
         <v>1</v>
       </c>
-      <c r="K48" s="311"/>
-      <c r="L48" s="311">
+      <c r="K48" s="357"/>
+      <c r="L48" s="357">
         <v>4</v>
       </c>
-      <c r="M48" s="311"/>
-      <c r="N48" s="311">
+      <c r="M48" s="357"/>
+      <c r="N48" s="357">
         <v>1</v>
       </c>
-      <c r="O48" s="311"/>
-      <c r="P48" s="311">
+      <c r="O48" s="357"/>
+      <c r="P48" s="357">
         <v>1</v>
       </c>
-      <c r="Q48" s="311"/>
-      <c r="R48" s="311">
+      <c r="Q48" s="357"/>
+      <c r="R48" s="357">
         <v>9</v>
       </c>
-      <c r="S48" s="311"/>
-      <c r="T48" s="311">
+      <c r="S48" s="357"/>
+      <c r="T48" s="357">
         <v>0</v>
       </c>
-      <c r="U48" s="311"/>
-[...7 lines deleted...]
-      <c r="AC48" s="311"/>
+      <c r="U48" s="357"/>
+      <c r="V48" s="357"/>
+      <c r="W48" s="357"/>
+      <c r="X48" s="357"/>
+      <c r="Y48" s="357"/>
+      <c r="Z48" s="357"/>
+      <c r="AA48" s="357"/>
+      <c r="AB48" s="357"/>
+      <c r="AC48" s="357"/>
       <c r="AD48" s="19"/>
       <c r="AE48" s="38"/>
       <c r="AF48" s="27"/>
       <c r="AG48" s="27"/>
       <c r="AH48" s="27"/>
       <c r="AI48" s="27"/>
       <c r="AJ48" s="27"/>
       <c r="AK48" s="27"/>
       <c r="AL48" s="27"/>
     </row>
     <row r="49" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="27"/>
       <c r="B49" s="27"/>
-      <c r="C49" s="316"/>
-[...25 lines deleted...]
-      <c r="AC49" s="312"/>
+      <c r="C49" s="307"/>
+      <c r="D49" s="308"/>
+      <c r="E49" s="308"/>
+      <c r="F49" s="308"/>
+      <c r="G49" s="308"/>
+      <c r="H49" s="308"/>
+      <c r="I49" s="309"/>
+      <c r="J49" s="358"/>
+      <c r="K49" s="358"/>
+      <c r="L49" s="358"/>
+      <c r="M49" s="358"/>
+      <c r="N49" s="358"/>
+      <c r="O49" s="358"/>
+      <c r="P49" s="358"/>
+      <c r="Q49" s="358"/>
+      <c r="R49" s="358"/>
+      <c r="S49" s="358"/>
+      <c r="T49" s="358"/>
+      <c r="U49" s="358"/>
+      <c r="V49" s="358"/>
+      <c r="W49" s="358"/>
+      <c r="X49" s="358"/>
+      <c r="Y49" s="358"/>
+      <c r="Z49" s="358"/>
+      <c r="AA49" s="358"/>
+      <c r="AB49" s="358"/>
+      <c r="AC49" s="358"/>
       <c r="AD49" s="82"/>
       <c r="AE49" s="81"/>
       <c r="AF49" s="27"/>
       <c r="AG49" s="27"/>
       <c r="AH49" s="27"/>
       <c r="AI49" s="27"/>
       <c r="AJ49" s="27"/>
       <c r="AK49" s="27"/>
       <c r="AL49" s="27"/>
     </row>
     <row r="50" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="27"/>
       <c r="B50" s="27"/>
-      <c r="C50" s="307" t="s">
+      <c r="C50" s="304" t="s">
         <v>10</v>
       </c>
-      <c r="D50" s="252"/>
-[...32 lines deleted...]
-      <c r="AK50" s="234"/>
+      <c r="D50" s="222"/>
+      <c r="E50" s="222"/>
+      <c r="F50" s="222"/>
+      <c r="G50" s="222"/>
+      <c r="H50" s="222"/>
+      <c r="I50" s="251"/>
+      <c r="J50" s="374"/>
+      <c r="K50" s="375"/>
+      <c r="L50" s="375"/>
+      <c r="M50" s="375"/>
+      <c r="N50" s="375"/>
+      <c r="O50" s="375"/>
+      <c r="P50" s="375"/>
+      <c r="Q50" s="375"/>
+      <c r="R50" s="375"/>
+      <c r="S50" s="375"/>
+      <c r="T50" s="375"/>
+      <c r="U50" s="375"/>
+      <c r="V50" s="375"/>
+      <c r="W50" s="375"/>
+      <c r="X50" s="375"/>
+      <c r="Y50" s="375"/>
+      <c r="Z50" s="375"/>
+      <c r="AA50" s="375"/>
+      <c r="AB50" s="375"/>
+      <c r="AC50" s="375"/>
+      <c r="AD50" s="375"/>
+      <c r="AE50" s="375"/>
+      <c r="AF50" s="375"/>
+      <c r="AG50" s="375"/>
+      <c r="AH50" s="375"/>
+      <c r="AI50" s="375"/>
+      <c r="AJ50" s="375"/>
+      <c r="AK50" s="375"/>
       <c r="AL50" s="37"/>
     </row>
     <row r="51" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="27"/>
       <c r="B51" s="27"/>
-      <c r="C51" s="308"/>
-[...33 lines deleted...]
-      <c r="AK51" s="236"/>
+      <c r="C51" s="354"/>
+      <c r="D51" s="355"/>
+      <c r="E51" s="355"/>
+      <c r="F51" s="355"/>
+      <c r="G51" s="355"/>
+      <c r="H51" s="355"/>
+      <c r="I51" s="356"/>
+      <c r="J51" s="376"/>
+      <c r="K51" s="377"/>
+      <c r="L51" s="377"/>
+      <c r="M51" s="377"/>
+      <c r="N51" s="377"/>
+      <c r="O51" s="377"/>
+      <c r="P51" s="377"/>
+      <c r="Q51" s="377"/>
+      <c r="R51" s="377"/>
+      <c r="S51" s="377"/>
+      <c r="T51" s="377"/>
+      <c r="U51" s="377"/>
+      <c r="V51" s="377"/>
+      <c r="W51" s="377"/>
+      <c r="X51" s="377"/>
+      <c r="Y51" s="377"/>
+      <c r="Z51" s="377"/>
+      <c r="AA51" s="377"/>
+      <c r="AB51" s="377"/>
+      <c r="AC51" s="377"/>
+      <c r="AD51" s="377"/>
+      <c r="AE51" s="377"/>
+      <c r="AF51" s="377"/>
+      <c r="AG51" s="377"/>
+      <c r="AH51" s="377"/>
+      <c r="AI51" s="377"/>
+      <c r="AJ51" s="377"/>
+      <c r="AK51" s="377"/>
       <c r="AL51" s="37"/>
     </row>
     <row r="52" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="27"/>
       <c r="B52" s="27"/>
-      <c r="C52" s="253"/>
-[...33 lines deleted...]
-      <c r="AK52" s="238"/>
+      <c r="C52" s="223"/>
+      <c r="D52" s="224"/>
+      <c r="E52" s="224"/>
+      <c r="F52" s="224"/>
+      <c r="G52" s="224"/>
+      <c r="H52" s="224"/>
+      <c r="I52" s="252"/>
+      <c r="J52" s="378"/>
+      <c r="K52" s="379"/>
+      <c r="L52" s="379"/>
+      <c r="M52" s="379"/>
+      <c r="N52" s="379"/>
+      <c r="O52" s="379"/>
+      <c r="P52" s="379"/>
+      <c r="Q52" s="379"/>
+      <c r="R52" s="379"/>
+      <c r="S52" s="379"/>
+      <c r="T52" s="379"/>
+      <c r="U52" s="379"/>
+      <c r="V52" s="379"/>
+      <c r="W52" s="379"/>
+      <c r="X52" s="379"/>
+      <c r="Y52" s="379"/>
+      <c r="Z52" s="379"/>
+      <c r="AA52" s="379"/>
+      <c r="AB52" s="379"/>
+      <c r="AC52" s="379"/>
+      <c r="AD52" s="379"/>
+      <c r="AE52" s="379"/>
+      <c r="AF52" s="379"/>
+      <c r="AG52" s="379"/>
+      <c r="AH52" s="379"/>
+      <c r="AI52" s="379"/>
+      <c r="AJ52" s="379"/>
+      <c r="AK52" s="379"/>
       <c r="AL52" s="37"/>
     </row>
     <row r="53" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="27"/>
       <c r="B53" s="27"/>
       <c r="C53" s="50"/>
       <c r="D53" s="80"/>
       <c r="E53" s="80"/>
       <c r="F53" s="80"/>
       <c r="G53" s="80"/>
       <c r="H53" s="80"/>
       <c r="I53" s="80"/>
       <c r="J53" s="106"/>
       <c r="K53" s="106"/>
       <c r="L53" s="106"/>
       <c r="M53" s="106"/>
       <c r="N53" s="106"/>
       <c r="O53" s="106"/>
       <c r="P53" s="106"/>
       <c r="Q53" s="106"/>
       <c r="R53" s="106"/>
       <c r="S53" s="106"/>
       <c r="T53" s="106"/>
       <c r="U53" s="106"/>
       <c r="V53" s="106"/>
       <c r="W53" s="106"/>
       <c r="X53" s="106"/>
       <c r="Y53" s="106"/>
       <c r="Z53" s="106"/>
       <c r="AA53" s="106"/>
       <c r="AB53" s="106"/>
       <c r="AC53" s="106"/>
       <c r="AD53" s="106"/>
       <c r="AE53" s="106"/>
       <c r="AF53" s="106"/>
       <c r="AG53" s="106"/>
       <c r="AH53" s="106"/>
       <c r="AI53" s="106"/>
       <c r="AJ53" s="106"/>
       <c r="AK53" s="106"/>
       <c r="AL53" s="106"/>
     </row>
     <row r="54" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="27"/>
       <c r="B54" s="27"/>
-      <c r="C54" s="307" t="s">
+      <c r="C54" s="304" t="s">
         <v>2</v>
       </c>
-      <c r="D54" s="314"/>
-[...6 lines deleted...]
-      <c r="K54" s="314" t="s">
+      <c r="D54" s="305"/>
+      <c r="E54" s="306"/>
+      <c r="F54" s="342"/>
+      <c r="G54" s="343"/>
+      <c r="H54" s="343"/>
+      <c r="I54" s="305"/>
+      <c r="J54" s="305"/>
+      <c r="K54" s="305" t="s">
         <v>3</v>
       </c>
-      <c r="L54" s="314"/>
-[...2 lines deleted...]
-      <c r="O54" s="314" t="s">
+      <c r="L54" s="305"/>
+      <c r="M54" s="305"/>
+      <c r="N54" s="305"/>
+      <c r="O54" s="305" t="s">
         <v>4</v>
       </c>
-      <c r="P54" s="314"/>
-[...2 lines deleted...]
-      <c r="S54" s="314" t="s">
+      <c r="P54" s="305"/>
+      <c r="Q54" s="305"/>
+      <c r="R54" s="305"/>
+      <c r="S54" s="305" t="s">
         <v>5</v>
       </c>
-      <c r="T54" s="315"/>
+      <c r="T54" s="306"/>
       <c r="U54" s="37"/>
       <c r="V54" s="18"/>
       <c r="W54" s="35"/>
       <c r="X54" s="35"/>
       <c r="Y54" s="35"/>
       <c r="Z54" s="35"/>
       <c r="AA54" s="35"/>
       <c r="AB54" s="35"/>
       <c r="AC54" s="35"/>
       <c r="AD54" s="35"/>
       <c r="AE54" s="35"/>
       <c r="AF54" s="35"/>
       <c r="AG54" s="35"/>
       <c r="AH54" s="35"/>
       <c r="AI54" s="35"/>
       <c r="AJ54" s="35"/>
       <c r="AK54" s="35"/>
       <c r="AL54" s="35"/>
     </row>
     <row r="55" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="27"/>
       <c r="B55" s="27"/>
-      <c r="C55" s="316"/>
-[...16 lines deleted...]
-      <c r="T55" s="318"/>
+      <c r="C55" s="307"/>
+      <c r="D55" s="308"/>
+      <c r="E55" s="309"/>
+      <c r="F55" s="344"/>
+      <c r="G55" s="345"/>
+      <c r="H55" s="345"/>
+      <c r="I55" s="308"/>
+      <c r="J55" s="308"/>
+      <c r="K55" s="308"/>
+      <c r="L55" s="308"/>
+      <c r="M55" s="308"/>
+      <c r="N55" s="308"/>
+      <c r="O55" s="308"/>
+      <c r="P55" s="308"/>
+      <c r="Q55" s="308"/>
+      <c r="R55" s="308"/>
+      <c r="S55" s="308"/>
+      <c r="T55" s="309"/>
       <c r="U55" s="18"/>
       <c r="V55" s="35"/>
       <c r="W55" s="35"/>
       <c r="X55" s="35"/>
       <c r="Y55" s="35"/>
       <c r="Z55" s="35"/>
       <c r="AA55" s="35"/>
       <c r="AB55" s="35"/>
       <c r="AC55" s="35"/>
       <c r="AD55" s="35"/>
       <c r="AE55" s="35"/>
       <c r="AF55" s="35"/>
       <c r="AG55" s="35"/>
       <c r="AH55" s="35"/>
       <c r="AI55" s="35"/>
       <c r="AJ55" s="35"/>
       <c r="AK55" s="35"/>
       <c r="AL55" s="35"/>
     </row>
     <row r="56" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="27"/>
       <c r="B56" s="27"/>
-      <c r="C56" s="307" t="s">
+      <c r="C56" s="304" t="s">
         <v>6</v>
       </c>
-      <c r="D56" s="314"/>
-      <c r="E56" s="315"/>
+      <c r="D56" s="305"/>
+      <c r="E56" s="306"/>
       <c r="F56" s="107"/>
-      <c r="G56" s="314" t="s">
+      <c r="G56" s="305" t="s">
         <v>7</v>
       </c>
-      <c r="H56" s="314"/>
-      <c r="I56" s="314"/>
+      <c r="H56" s="305"/>
+      <c r="I56" s="305"/>
       <c r="J56" s="33"/>
-      <c r="K56" s="363"/>
-[...14 lines deleted...]
-      <c r="Z56" s="364"/>
+      <c r="K56" s="321"/>
+      <c r="L56" s="321"/>
+      <c r="M56" s="321"/>
+      <c r="N56" s="321"/>
+      <c r="O56" s="321"/>
+      <c r="P56" s="321"/>
+      <c r="Q56" s="321"/>
+      <c r="R56" s="321"/>
+      <c r="S56" s="321"/>
+      <c r="T56" s="321"/>
+      <c r="U56" s="321"/>
+      <c r="V56" s="321"/>
+      <c r="W56" s="321"/>
+      <c r="X56" s="321"/>
+      <c r="Y56" s="321"/>
+      <c r="Z56" s="322"/>
       <c r="AA56" s="37"/>
-      <c r="AB56" s="515" t="s">
+      <c r="AB56" s="373" t="s">
         <v>123</v>
       </c>
-      <c r="AC56" s="515"/>
-[...7 lines deleted...]
-      <c r="AK56" s="515"/>
+      <c r="AC56" s="373"/>
+      <c r="AD56" s="373"/>
+      <c r="AE56" s="373"/>
+      <c r="AF56" s="373"/>
+      <c r="AG56" s="373"/>
+      <c r="AH56" s="373"/>
+      <c r="AI56" s="373"/>
+      <c r="AJ56" s="373"/>
+      <c r="AK56" s="373"/>
       <c r="AL56" s="35"/>
     </row>
     <row r="57" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="27"/>
       <c r="B57" s="27"/>
-      <c r="C57" s="316"/>
-[...1 lines deleted...]
-      <c r="E57" s="318"/>
+      <c r="C57" s="307"/>
+      <c r="D57" s="308"/>
+      <c r="E57" s="309"/>
       <c r="F57" s="108"/>
-      <c r="G57" s="317"/>
-[...1 lines deleted...]
-      <c r="I57" s="317"/>
+      <c r="G57" s="308"/>
+      <c r="H57" s="308"/>
+      <c r="I57" s="308"/>
       <c r="J57" s="109"/>
-      <c r="K57" s="365"/>
-[...14 lines deleted...]
-      <c r="Z57" s="366"/>
+      <c r="K57" s="323"/>
+      <c r="L57" s="323"/>
+      <c r="M57" s="323"/>
+      <c r="N57" s="323"/>
+      <c r="O57" s="323"/>
+      <c r="P57" s="323"/>
+      <c r="Q57" s="323"/>
+      <c r="R57" s="323"/>
+      <c r="S57" s="323"/>
+      <c r="T57" s="323"/>
+      <c r="U57" s="323"/>
+      <c r="V57" s="323"/>
+      <c r="W57" s="323"/>
+      <c r="X57" s="323"/>
+      <c r="Y57" s="323"/>
+      <c r="Z57" s="324"/>
       <c r="AA57" s="18"/>
       <c r="AB57" s="35"/>
       <c r="AC57" s="35"/>
       <c r="AD57" s="35"/>
       <c r="AE57" s="35"/>
       <c r="AF57" s="35"/>
       <c r="AG57" s="35"/>
       <c r="AH57" s="35"/>
       <c r="AI57" s="35"/>
       <c r="AJ57" s="35"/>
       <c r="AK57" s="35"/>
       <c r="AL57" s="35"/>
     </row>
     <row r="58" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="27"/>
       <c r="B58" s="27"/>
       <c r="C58" s="27"/>
       <c r="D58" s="27"/>
       <c r="E58" s="27"/>
       <c r="F58" s="27"/>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="27"/>
       <c r="K58" s="27"/>
@@ -12117,822 +12119,822 @@
       <c r="P60" s="110"/>
       <c r="Q60" s="110"/>
       <c r="R60" s="110"/>
       <c r="S60" s="110"/>
       <c r="T60" s="110"/>
       <c r="U60" s="110"/>
       <c r="V60" s="110"/>
       <c r="W60" s="110"/>
       <c r="X60" s="110"/>
       <c r="Y60" s="110"/>
       <c r="Z60" s="110"/>
       <c r="AA60" s="110"/>
       <c r="AB60" s="110"/>
       <c r="AC60" s="110"/>
       <c r="AD60" s="110"/>
       <c r="AE60" s="110"/>
       <c r="AF60" s="110"/>
       <c r="AG60" s="110"/>
       <c r="AH60" s="110"/>
       <c r="AI60" s="110"/>
       <c r="AJ60" s="110"/>
       <c r="AK60" s="110"/>
       <c r="AL60" s="110"/>
     </row>
     <row r="61" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A61" s="356">
+      <c r="A61" s="313">
         <v>1</v>
       </c>
-      <c r="B61" s="360"/>
-      <c r="C61" s="266" t="s">
+      <c r="B61" s="319"/>
+      <c r="C61" s="202" t="s">
         <v>40</v>
       </c>
-      <c r="D61" s="267"/>
-[...33 lines deleted...]
-      <c r="AL61" s="248"/>
+      <c r="D61" s="203"/>
+      <c r="E61" s="203"/>
+      <c r="F61" s="203"/>
+      <c r="G61" s="203"/>
+      <c r="H61" s="203"/>
+      <c r="I61" s="203"/>
+      <c r="J61" s="203"/>
+      <c r="K61" s="203"/>
+      <c r="L61" s="203"/>
+      <c r="M61" s="203"/>
+      <c r="N61" s="203"/>
+      <c r="O61" s="203"/>
+      <c r="P61" s="203"/>
+      <c r="Q61" s="203"/>
+      <c r="R61" s="203"/>
+      <c r="S61" s="203"/>
+      <c r="T61" s="203"/>
+      <c r="U61" s="203"/>
+      <c r="V61" s="203"/>
+      <c r="W61" s="203"/>
+      <c r="X61" s="203"/>
+      <c r="Y61" s="203"/>
+      <c r="Z61" s="203"/>
+      <c r="AA61" s="203"/>
+      <c r="AB61" s="203"/>
+      <c r="AC61" s="203"/>
+      <c r="AD61" s="203"/>
+      <c r="AE61" s="203"/>
+      <c r="AF61" s="203"/>
+      <c r="AG61" s="203"/>
+      <c r="AH61" s="203"/>
+      <c r="AI61" s="203"/>
+      <c r="AJ61" s="244"/>
+      <c r="AK61" s="217"/>
+      <c r="AL61" s="218"/>
     </row>
     <row r="62" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="358"/>
-[...36 lines deleted...]
-      <c r="AL62" s="250"/>
+      <c r="A62" s="315"/>
+      <c r="B62" s="320"/>
+      <c r="C62" s="204"/>
+      <c r="D62" s="205"/>
+      <c r="E62" s="205"/>
+      <c r="F62" s="205"/>
+      <c r="G62" s="205"/>
+      <c r="H62" s="205"/>
+      <c r="I62" s="205"/>
+      <c r="J62" s="205"/>
+      <c r="K62" s="205"/>
+      <c r="L62" s="205"/>
+      <c r="M62" s="205"/>
+      <c r="N62" s="205"/>
+      <c r="O62" s="205"/>
+      <c r="P62" s="205"/>
+      <c r="Q62" s="205"/>
+      <c r="R62" s="205"/>
+      <c r="S62" s="205"/>
+      <c r="T62" s="205"/>
+      <c r="U62" s="205"/>
+      <c r="V62" s="205"/>
+      <c r="W62" s="205"/>
+      <c r="X62" s="205"/>
+      <c r="Y62" s="205"/>
+      <c r="Z62" s="205"/>
+      <c r="AA62" s="205"/>
+      <c r="AB62" s="205"/>
+      <c r="AC62" s="205"/>
+      <c r="AD62" s="205"/>
+      <c r="AE62" s="205"/>
+      <c r="AF62" s="205"/>
+      <c r="AG62" s="205"/>
+      <c r="AH62" s="205"/>
+      <c r="AI62" s="205"/>
+      <c r="AJ62" s="295"/>
+      <c r="AK62" s="219"/>
+      <c r="AL62" s="220"/>
     </row>
     <row r="63" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A63" s="83"/>
       <c r="B63" s="83"/>
-      <c r="C63" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ63" s="261"/>
+      <c r="C63" s="204"/>
+      <c r="D63" s="205"/>
+      <c r="E63" s="205"/>
+      <c r="F63" s="205"/>
+      <c r="G63" s="205"/>
+      <c r="H63" s="205"/>
+      <c r="I63" s="205"/>
+      <c r="J63" s="205"/>
+      <c r="K63" s="205"/>
+      <c r="L63" s="205"/>
+      <c r="M63" s="205"/>
+      <c r="N63" s="205"/>
+      <c r="O63" s="205"/>
+      <c r="P63" s="205"/>
+      <c r="Q63" s="205"/>
+      <c r="R63" s="205"/>
+      <c r="S63" s="205"/>
+      <c r="T63" s="205"/>
+      <c r="U63" s="205"/>
+      <c r="V63" s="205"/>
+      <c r="W63" s="205"/>
+      <c r="X63" s="205"/>
+      <c r="Y63" s="205"/>
+      <c r="Z63" s="205"/>
+      <c r="AA63" s="205"/>
+      <c r="AB63" s="205"/>
+      <c r="AC63" s="205"/>
+      <c r="AD63" s="205"/>
+      <c r="AE63" s="205"/>
+      <c r="AF63" s="205"/>
+      <c r="AG63" s="205"/>
+      <c r="AH63" s="205"/>
+      <c r="AI63" s="205"/>
+      <c r="AJ63" s="205"/>
       <c r="AK63" s="21"/>
       <c r="AL63" s="22"/>
     </row>
     <row r="64" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="83"/>
       <c r="B64" s="83"/>
-      <c r="C64" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ64" s="261"/>
+      <c r="C64" s="204"/>
+      <c r="D64" s="205"/>
+      <c r="E64" s="205"/>
+      <c r="F64" s="205"/>
+      <c r="G64" s="205"/>
+      <c r="H64" s="205"/>
+      <c r="I64" s="205"/>
+      <c r="J64" s="205"/>
+      <c r="K64" s="205"/>
+      <c r="L64" s="205"/>
+      <c r="M64" s="205"/>
+      <c r="N64" s="205"/>
+      <c r="O64" s="205"/>
+      <c r="P64" s="205"/>
+      <c r="Q64" s="205"/>
+      <c r="R64" s="205"/>
+      <c r="S64" s="205"/>
+      <c r="T64" s="205"/>
+      <c r="U64" s="205"/>
+      <c r="V64" s="205"/>
+      <c r="W64" s="205"/>
+      <c r="X64" s="205"/>
+      <c r="Y64" s="205"/>
+      <c r="Z64" s="205"/>
+      <c r="AA64" s="205"/>
+      <c r="AB64" s="205"/>
+      <c r="AC64" s="205"/>
+      <c r="AD64" s="205"/>
+      <c r="AE64" s="205"/>
+      <c r="AF64" s="205"/>
+      <c r="AG64" s="205"/>
+      <c r="AH64" s="205"/>
+      <c r="AI64" s="205"/>
+      <c r="AJ64" s="205"/>
       <c r="AK64" s="66"/>
       <c r="AL64" s="22"/>
     </row>
     <row r="65" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="83"/>
       <c r="B65" s="83"/>
-      <c r="C65" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ65" s="270"/>
+      <c r="C65" s="206"/>
+      <c r="D65" s="207"/>
+      <c r="E65" s="207"/>
+      <c r="F65" s="207"/>
+      <c r="G65" s="207"/>
+      <c r="H65" s="207"/>
+      <c r="I65" s="207"/>
+      <c r="J65" s="207"/>
+      <c r="K65" s="207"/>
+      <c r="L65" s="207"/>
+      <c r="M65" s="207"/>
+      <c r="N65" s="207"/>
+      <c r="O65" s="207"/>
+      <c r="P65" s="207"/>
+      <c r="Q65" s="207"/>
+      <c r="R65" s="207"/>
+      <c r="S65" s="207"/>
+      <c r="T65" s="207"/>
+      <c r="U65" s="207"/>
+      <c r="V65" s="207"/>
+      <c r="W65" s="207"/>
+      <c r="X65" s="207"/>
+      <c r="Y65" s="207"/>
+      <c r="Z65" s="207"/>
+      <c r="AA65" s="207"/>
+      <c r="AB65" s="207"/>
+      <c r="AC65" s="207"/>
+      <c r="AD65" s="207"/>
+      <c r="AE65" s="207"/>
+      <c r="AF65" s="207"/>
+      <c r="AG65" s="207"/>
+      <c r="AH65" s="207"/>
+      <c r="AI65" s="207"/>
+      <c r="AJ65" s="207"/>
       <c r="AK65" s="66"/>
       <c r="AL65" s="111"/>
     </row>
     <row r="66" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A66" s="110"/>
       <c r="B66" s="110"/>
       <c r="C66" s="110"/>
       <c r="D66" s="110"/>
       <c r="E66" s="110"/>
       <c r="F66" s="110"/>
       <c r="G66" s="110"/>
       <c r="H66" s="110"/>
       <c r="I66" s="110"/>
       <c r="J66" s="110"/>
       <c r="K66" s="110"/>
       <c r="L66" s="110"/>
       <c r="M66" s="110"/>
       <c r="N66" s="110"/>
       <c r="O66" s="110"/>
       <c r="P66" s="110"/>
       <c r="Q66" s="110"/>
       <c r="R66" s="110"/>
       <c r="S66" s="110"/>
       <c r="T66" s="110"/>
       <c r="U66" s="110"/>
       <c r="V66" s="110"/>
       <c r="W66" s="110"/>
       <c r="X66" s="110"/>
       <c r="Y66" s="110"/>
       <c r="Z66" s="110"/>
       <c r="AA66" s="110"/>
       <c r="AB66" s="110"/>
       <c r="AC66" s="110"/>
       <c r="AD66" s="110"/>
       <c r="AE66" s="110"/>
       <c r="AF66" s="110"/>
       <c r="AG66" s="110"/>
       <c r="AH66" s="110"/>
       <c r="AI66" s="110"/>
       <c r="AJ66" s="110"/>
       <c r="AK66" s="111"/>
       <c r="AL66" s="111"/>
     </row>
     <row r="67" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A67" s="282">
+      <c r="A67" s="198">
         <v>2</v>
       </c>
-      <c r="B67" s="337"/>
-      <c r="C67" s="266" t="s">
+      <c r="B67" s="317"/>
+      <c r="C67" s="202" t="s">
         <v>207</v>
       </c>
-      <c r="D67" s="267"/>
-[...33 lines deleted...]
-      <c r="AL67" s="248"/>
+      <c r="D67" s="203"/>
+      <c r="E67" s="203"/>
+      <c r="F67" s="203"/>
+      <c r="G67" s="203"/>
+      <c r="H67" s="203"/>
+      <c r="I67" s="203"/>
+      <c r="J67" s="203"/>
+      <c r="K67" s="203"/>
+      <c r="L67" s="203"/>
+      <c r="M67" s="203"/>
+      <c r="N67" s="203"/>
+      <c r="O67" s="203"/>
+      <c r="P67" s="203"/>
+      <c r="Q67" s="203"/>
+      <c r="R67" s="203"/>
+      <c r="S67" s="203"/>
+      <c r="T67" s="203"/>
+      <c r="U67" s="203"/>
+      <c r="V67" s="203"/>
+      <c r="W67" s="203"/>
+      <c r="X67" s="203"/>
+      <c r="Y67" s="203"/>
+      <c r="Z67" s="203"/>
+      <c r="AA67" s="203"/>
+      <c r="AB67" s="203"/>
+      <c r="AC67" s="203"/>
+      <c r="AD67" s="203"/>
+      <c r="AE67" s="203"/>
+      <c r="AF67" s="203"/>
+      <c r="AG67" s="203"/>
+      <c r="AH67" s="203"/>
+      <c r="AI67" s="203"/>
+      <c r="AJ67" s="244"/>
+      <c r="AK67" s="217"/>
+      <c r="AL67" s="218"/>
     </row>
     <row r="68" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="284"/>
-[...36 lines deleted...]
-      <c r="AL68" s="250"/>
+      <c r="A68" s="200"/>
+      <c r="B68" s="318"/>
+      <c r="C68" s="204"/>
+      <c r="D68" s="205"/>
+      <c r="E68" s="205"/>
+      <c r="F68" s="205"/>
+      <c r="G68" s="205"/>
+      <c r="H68" s="205"/>
+      <c r="I68" s="205"/>
+      <c r="J68" s="205"/>
+      <c r="K68" s="205"/>
+      <c r="L68" s="205"/>
+      <c r="M68" s="205"/>
+      <c r="N68" s="205"/>
+      <c r="O68" s="205"/>
+      <c r="P68" s="205"/>
+      <c r="Q68" s="205"/>
+      <c r="R68" s="205"/>
+      <c r="S68" s="205"/>
+      <c r="T68" s="205"/>
+      <c r="U68" s="205"/>
+      <c r="V68" s="205"/>
+      <c r="W68" s="205"/>
+      <c r="X68" s="205"/>
+      <c r="Y68" s="205"/>
+      <c r="Z68" s="205"/>
+      <c r="AA68" s="205"/>
+      <c r="AB68" s="205"/>
+      <c r="AC68" s="205"/>
+      <c r="AD68" s="205"/>
+      <c r="AE68" s="205"/>
+      <c r="AF68" s="205"/>
+      <c r="AG68" s="205"/>
+      <c r="AH68" s="205"/>
+      <c r="AI68" s="205"/>
+      <c r="AJ68" s="295"/>
+      <c r="AK68" s="219"/>
+      <c r="AL68" s="220"/>
     </row>
     <row r="69" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A69" s="110"/>
       <c r="B69" s="110"/>
-      <c r="C69" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ69" s="270"/>
+      <c r="C69" s="206"/>
+      <c r="D69" s="207"/>
+      <c r="E69" s="207"/>
+      <c r="F69" s="207"/>
+      <c r="G69" s="207"/>
+      <c r="H69" s="207"/>
+      <c r="I69" s="207"/>
+      <c r="J69" s="207"/>
+      <c r="K69" s="207"/>
+      <c r="L69" s="207"/>
+      <c r="M69" s="207"/>
+      <c r="N69" s="207"/>
+      <c r="O69" s="207"/>
+      <c r="P69" s="207"/>
+      <c r="Q69" s="207"/>
+      <c r="R69" s="207"/>
+      <c r="S69" s="207"/>
+      <c r="T69" s="207"/>
+      <c r="U69" s="207"/>
+      <c r="V69" s="207"/>
+      <c r="W69" s="207"/>
+      <c r="X69" s="207"/>
+      <c r="Y69" s="207"/>
+      <c r="Z69" s="207"/>
+      <c r="AA69" s="207"/>
+      <c r="AB69" s="207"/>
+      <c r="AC69" s="207"/>
+      <c r="AD69" s="207"/>
+      <c r="AE69" s="207"/>
+      <c r="AF69" s="207"/>
+      <c r="AG69" s="207"/>
+      <c r="AH69" s="207"/>
+      <c r="AI69" s="207"/>
+      <c r="AJ69" s="207"/>
       <c r="AK69" s="21"/>
       <c r="AL69" s="111"/>
     </row>
     <row r="70" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A70" s="110"/>
       <c r="B70" s="110"/>
       <c r="C70" s="75"/>
       <c r="D70" s="75"/>
       <c r="E70" s="75"/>
       <c r="F70" s="75"/>
       <c r="G70" s="75"/>
       <c r="H70" s="75"/>
       <c r="I70" s="75"/>
       <c r="J70" s="75"/>
       <c r="K70" s="75"/>
       <c r="L70" s="75"/>
       <c r="M70" s="75"/>
       <c r="N70" s="75"/>
       <c r="O70" s="75"/>
       <c r="P70" s="75"/>
       <c r="Q70" s="75"/>
       <c r="R70" s="75"/>
       <c r="S70" s="75"/>
       <c r="T70" s="75"/>
       <c r="U70" s="75"/>
       <c r="V70" s="75"/>
       <c r="W70" s="75"/>
       <c r="X70" s="75"/>
       <c r="Y70" s="75"/>
       <c r="Z70" s="75"/>
       <c r="AA70" s="75"/>
       <c r="AB70" s="75"/>
       <c r="AC70" s="75"/>
       <c r="AD70" s="75"/>
       <c r="AE70" s="75"/>
       <c r="AF70" s="75"/>
       <c r="AG70" s="75"/>
       <c r="AH70" s="75"/>
       <c r="AI70" s="75"/>
       <c r="AJ70" s="75"/>
       <c r="AK70" s="22"/>
       <c r="AL70" s="111"/>
     </row>
     <row r="71" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A71" s="356">
+      <c r="A71" s="313">
         <v>3</v>
       </c>
-      <c r="B71" s="357"/>
-      <c r="C71" s="222" t="s">
+      <c r="B71" s="314"/>
+      <c r="C71" s="238" t="s">
         <v>41</v>
       </c>
-      <c r="D71" s="223"/>
-[...33 lines deleted...]
-      <c r="AL71" s="248"/>
+      <c r="D71" s="239"/>
+      <c r="E71" s="239"/>
+      <c r="F71" s="239"/>
+      <c r="G71" s="239"/>
+      <c r="H71" s="239"/>
+      <c r="I71" s="239"/>
+      <c r="J71" s="239"/>
+      <c r="K71" s="239"/>
+      <c r="L71" s="239"/>
+      <c r="M71" s="239"/>
+      <c r="N71" s="239"/>
+      <c r="O71" s="239"/>
+      <c r="P71" s="239"/>
+      <c r="Q71" s="239"/>
+      <c r="R71" s="239"/>
+      <c r="S71" s="239"/>
+      <c r="T71" s="239"/>
+      <c r="U71" s="239"/>
+      <c r="V71" s="239"/>
+      <c r="W71" s="239"/>
+      <c r="X71" s="239"/>
+      <c r="Y71" s="239"/>
+      <c r="Z71" s="239"/>
+      <c r="AA71" s="239"/>
+      <c r="AB71" s="239"/>
+      <c r="AC71" s="239"/>
+      <c r="AD71" s="239"/>
+      <c r="AE71" s="239"/>
+      <c r="AF71" s="239"/>
+      <c r="AG71" s="239"/>
+      <c r="AH71" s="239"/>
+      <c r="AI71" s="239"/>
+      <c r="AJ71" s="239"/>
+      <c r="AK71" s="217"/>
+      <c r="AL71" s="218"/>
     </row>
     <row r="72" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="358"/>
-[...36 lines deleted...]
-      <c r="AL72" s="250"/>
+      <c r="A72" s="315"/>
+      <c r="B72" s="316"/>
+      <c r="C72" s="240"/>
+      <c r="D72" s="241"/>
+      <c r="E72" s="241"/>
+      <c r="F72" s="241"/>
+      <c r="G72" s="241"/>
+      <c r="H72" s="241"/>
+      <c r="I72" s="241"/>
+      <c r="J72" s="241"/>
+      <c r="K72" s="241"/>
+      <c r="L72" s="241"/>
+      <c r="M72" s="241"/>
+      <c r="N72" s="241"/>
+      <c r="O72" s="241"/>
+      <c r="P72" s="241"/>
+      <c r="Q72" s="241"/>
+      <c r="R72" s="241"/>
+      <c r="S72" s="241"/>
+      <c r="T72" s="241"/>
+      <c r="U72" s="241"/>
+      <c r="V72" s="241"/>
+      <c r="W72" s="241"/>
+      <c r="X72" s="241"/>
+      <c r="Y72" s="241"/>
+      <c r="Z72" s="241"/>
+      <c r="AA72" s="241"/>
+      <c r="AB72" s="241"/>
+      <c r="AC72" s="241"/>
+      <c r="AD72" s="241"/>
+      <c r="AE72" s="241"/>
+      <c r="AF72" s="241"/>
+      <c r="AG72" s="241"/>
+      <c r="AH72" s="241"/>
+      <c r="AI72" s="241"/>
+      <c r="AJ72" s="241"/>
+      <c r="AK72" s="219"/>
+      <c r="AL72" s="220"/>
     </row>
     <row r="73" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A73" s="110"/>
       <c r="B73" s="110"/>
-      <c r="C73" s="224"/>
-[...32 lines deleted...]
-      <c r="AJ73" s="225"/>
+      <c r="C73" s="240"/>
+      <c r="D73" s="241"/>
+      <c r="E73" s="241"/>
+      <c r="F73" s="241"/>
+      <c r="G73" s="241"/>
+      <c r="H73" s="241"/>
+      <c r="I73" s="241"/>
+      <c r="J73" s="241"/>
+      <c r="K73" s="241"/>
+      <c r="L73" s="241"/>
+      <c r="M73" s="241"/>
+      <c r="N73" s="241"/>
+      <c r="O73" s="241"/>
+      <c r="P73" s="241"/>
+      <c r="Q73" s="241"/>
+      <c r="R73" s="241"/>
+      <c r="S73" s="241"/>
+      <c r="T73" s="241"/>
+      <c r="U73" s="241"/>
+      <c r="V73" s="241"/>
+      <c r="W73" s="241"/>
+      <c r="X73" s="241"/>
+      <c r="Y73" s="241"/>
+      <c r="Z73" s="241"/>
+      <c r="AA73" s="241"/>
+      <c r="AB73" s="241"/>
+      <c r="AC73" s="241"/>
+      <c r="AD73" s="241"/>
+      <c r="AE73" s="241"/>
+      <c r="AF73" s="241"/>
+      <c r="AG73" s="241"/>
+      <c r="AH73" s="241"/>
+      <c r="AI73" s="241"/>
+      <c r="AJ73" s="241"/>
       <c r="AK73" s="21"/>
       <c r="AL73" s="111"/>
     </row>
     <row r="74" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A74" s="110"/>
       <c r="B74" s="110"/>
-      <c r="C74" s="226"/>
-[...32 lines deleted...]
-      <c r="AJ74" s="227"/>
+      <c r="C74" s="242"/>
+      <c r="D74" s="243"/>
+      <c r="E74" s="243"/>
+      <c r="F74" s="243"/>
+      <c r="G74" s="243"/>
+      <c r="H74" s="243"/>
+      <c r="I74" s="243"/>
+      <c r="J74" s="243"/>
+      <c r="K74" s="243"/>
+      <c r="L74" s="243"/>
+      <c r="M74" s="243"/>
+      <c r="N74" s="243"/>
+      <c r="O74" s="243"/>
+      <c r="P74" s="243"/>
+      <c r="Q74" s="243"/>
+      <c r="R74" s="243"/>
+      <c r="S74" s="243"/>
+      <c r="T74" s="243"/>
+      <c r="U74" s="243"/>
+      <c r="V74" s="243"/>
+      <c r="W74" s="243"/>
+      <c r="X74" s="243"/>
+      <c r="Y74" s="243"/>
+      <c r="Z74" s="243"/>
+      <c r="AA74" s="243"/>
+      <c r="AB74" s="243"/>
+      <c r="AC74" s="243"/>
+      <c r="AD74" s="243"/>
+      <c r="AE74" s="243"/>
+      <c r="AF74" s="243"/>
+      <c r="AG74" s="243"/>
+      <c r="AH74" s="243"/>
+      <c r="AI74" s="243"/>
+      <c r="AJ74" s="243"/>
       <c r="AK74" s="66"/>
       <c r="AL74" s="111"/>
     </row>
     <row r="75" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A75" s="27"/>
       <c r="B75" s="27"/>
       <c r="C75" s="38"/>
       <c r="D75" s="38"/>
       <c r="E75" s="38"/>
       <c r="F75" s="38"/>
       <c r="G75" s="80"/>
       <c r="H75" s="80"/>
       <c r="I75" s="80"/>
       <c r="J75" s="20"/>
       <c r="K75" s="20"/>
       <c r="L75" s="20"/>
       <c r="M75" s="20"/>
       <c r="N75" s="20"/>
       <c r="O75" s="20"/>
       <c r="P75" s="20"/>
       <c r="Q75" s="20"/>
       <c r="R75" s="20"/>
       <c r="S75" s="20"/>
       <c r="T75" s="20"/>
       <c r="U75" s="20"/>
       <c r="V75" s="20"/>
       <c r="W75" s="20"/>
       <c r="X75" s="20"/>
       <c r="Y75" s="20"/>
       <c r="Z75" s="20"/>
       <c r="AA75" s="20"/>
       <c r="AB75" s="20"/>
       <c r="AC75" s="20"/>
       <c r="AD75" s="20"/>
       <c r="AE75" s="20"/>
       <c r="AF75" s="20"/>
       <c r="AG75" s="20"/>
       <c r="AH75" s="20"/>
       <c r="AI75" s="20"/>
       <c r="AJ75" s="20"/>
       <c r="AK75" s="23"/>
       <c r="AL75" s="23"/>
     </row>
     <row r="76" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A76" s="282">
+      <c r="A76" s="198">
         <v>4</v>
       </c>
-      <c r="B76" s="337"/>
-      <c r="C76" s="266" t="s">
+      <c r="B76" s="317"/>
+      <c r="C76" s="202" t="s">
         <v>156</v>
       </c>
-      <c r="D76" s="267"/>
-[...33 lines deleted...]
-      <c r="AL76" s="248"/>
+      <c r="D76" s="203"/>
+      <c r="E76" s="203"/>
+      <c r="F76" s="203"/>
+      <c r="G76" s="203"/>
+      <c r="H76" s="203"/>
+      <c r="I76" s="203"/>
+      <c r="J76" s="203"/>
+      <c r="K76" s="203"/>
+      <c r="L76" s="203"/>
+      <c r="M76" s="203"/>
+      <c r="N76" s="203"/>
+      <c r="O76" s="203"/>
+      <c r="P76" s="203"/>
+      <c r="Q76" s="203"/>
+      <c r="R76" s="203"/>
+      <c r="S76" s="203"/>
+      <c r="T76" s="203"/>
+      <c r="U76" s="203"/>
+      <c r="V76" s="203"/>
+      <c r="W76" s="203"/>
+      <c r="X76" s="203"/>
+      <c r="Y76" s="203"/>
+      <c r="Z76" s="203"/>
+      <c r="AA76" s="203"/>
+      <c r="AB76" s="203"/>
+      <c r="AC76" s="203"/>
+      <c r="AD76" s="203"/>
+      <c r="AE76" s="203"/>
+      <c r="AF76" s="203"/>
+      <c r="AG76" s="203"/>
+      <c r="AH76" s="203"/>
+      <c r="AI76" s="203"/>
+      <c r="AJ76" s="203"/>
+      <c r="AK76" s="217"/>
+      <c r="AL76" s="218"/>
     </row>
     <row r="77" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="284"/>
-[...36 lines deleted...]
-      <c r="AL77" s="250"/>
+      <c r="A77" s="200"/>
+      <c r="B77" s="318"/>
+      <c r="C77" s="204"/>
+      <c r="D77" s="205"/>
+      <c r="E77" s="205"/>
+      <c r="F77" s="205"/>
+      <c r="G77" s="205"/>
+      <c r="H77" s="205"/>
+      <c r="I77" s="205"/>
+      <c r="J77" s="205"/>
+      <c r="K77" s="205"/>
+      <c r="L77" s="205"/>
+      <c r="M77" s="205"/>
+      <c r="N77" s="205"/>
+      <c r="O77" s="205"/>
+      <c r="P77" s="205"/>
+      <c r="Q77" s="205"/>
+      <c r="R77" s="205"/>
+      <c r="S77" s="205"/>
+      <c r="T77" s="205"/>
+      <c r="U77" s="205"/>
+      <c r="V77" s="205"/>
+      <c r="W77" s="205"/>
+      <c r="X77" s="205"/>
+      <c r="Y77" s="205"/>
+      <c r="Z77" s="205"/>
+      <c r="AA77" s="205"/>
+      <c r="AB77" s="205"/>
+      <c r="AC77" s="205"/>
+      <c r="AD77" s="205"/>
+      <c r="AE77" s="205"/>
+      <c r="AF77" s="205"/>
+      <c r="AG77" s="205"/>
+      <c r="AH77" s="205"/>
+      <c r="AI77" s="205"/>
+      <c r="AJ77" s="205"/>
+      <c r="AK77" s="219"/>
+      <c r="AL77" s="220"/>
     </row>
     <row r="78" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A78" s="126"/>
       <c r="B78" s="126"/>
-      <c r="C78" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ78" s="261"/>
+      <c r="C78" s="204"/>
+      <c r="D78" s="205"/>
+      <c r="E78" s="205"/>
+      <c r="F78" s="205"/>
+      <c r="G78" s="205"/>
+      <c r="H78" s="205"/>
+      <c r="I78" s="205"/>
+      <c r="J78" s="205"/>
+      <c r="K78" s="205"/>
+      <c r="L78" s="205"/>
+      <c r="M78" s="205"/>
+      <c r="N78" s="205"/>
+      <c r="O78" s="205"/>
+      <c r="P78" s="205"/>
+      <c r="Q78" s="205"/>
+      <c r="R78" s="205"/>
+      <c r="S78" s="205"/>
+      <c r="T78" s="205"/>
+      <c r="U78" s="205"/>
+      <c r="V78" s="205"/>
+      <c r="W78" s="205"/>
+      <c r="X78" s="205"/>
+      <c r="Y78" s="205"/>
+      <c r="Z78" s="205"/>
+      <c r="AA78" s="205"/>
+      <c r="AB78" s="205"/>
+      <c r="AC78" s="205"/>
+      <c r="AD78" s="205"/>
+      <c r="AE78" s="205"/>
+      <c r="AF78" s="205"/>
+      <c r="AG78" s="205"/>
+      <c r="AH78" s="205"/>
+      <c r="AI78" s="205"/>
+      <c r="AJ78" s="205"/>
       <c r="AK78" s="21"/>
       <c r="AL78" s="111"/>
     </row>
     <row r="79" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A79" s="110"/>
       <c r="B79" s="110"/>
-      <c r="C79" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ79" s="270"/>
+      <c r="C79" s="206"/>
+      <c r="D79" s="207"/>
+      <c r="E79" s="207"/>
+      <c r="F79" s="207"/>
+      <c r="G79" s="207"/>
+      <c r="H79" s="207"/>
+      <c r="I79" s="207"/>
+      <c r="J79" s="207"/>
+      <c r="K79" s="207"/>
+      <c r="L79" s="207"/>
+      <c r="M79" s="207"/>
+      <c r="N79" s="207"/>
+      <c r="O79" s="207"/>
+      <c r="P79" s="207"/>
+      <c r="Q79" s="207"/>
+      <c r="R79" s="207"/>
+      <c r="S79" s="207"/>
+      <c r="T79" s="207"/>
+      <c r="U79" s="207"/>
+      <c r="V79" s="207"/>
+      <c r="W79" s="207"/>
+      <c r="X79" s="207"/>
+      <c r="Y79" s="207"/>
+      <c r="Z79" s="207"/>
+      <c r="AA79" s="207"/>
+      <c r="AB79" s="207"/>
+      <c r="AC79" s="207"/>
+      <c r="AD79" s="207"/>
+      <c r="AE79" s="207"/>
+      <c r="AF79" s="207"/>
+      <c r="AG79" s="207"/>
+      <c r="AH79" s="207"/>
+      <c r="AI79" s="207"/>
+      <c r="AJ79" s="207"/>
       <c r="AK79" s="66"/>
       <c r="AL79" s="22"/>
     </row>
     <row r="80" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A80" s="110"/>
       <c r="B80" s="110"/>
       <c r="C80" s="127"/>
       <c r="D80" s="127"/>
       <c r="E80" s="127"/>
       <c r="F80" s="127"/>
       <c r="G80" s="127"/>
       <c r="H80" s="127"/>
       <c r="I80" s="127"/>
       <c r="J80" s="127"/>
       <c r="K80" s="127"/>
       <c r="L80" s="127"/>
       <c r="M80" s="127"/>
       <c r="N80" s="127"/>
       <c r="O80" s="127"/>
       <c r="P80" s="127"/>
       <c r="Q80" s="127"/>
       <c r="R80" s="127"/>
       <c r="S80" s="127"/>
       <c r="T80" s="127"/>
       <c r="U80" s="127"/>
@@ -12975,170 +12977,170 @@
       <c r="P81" s="110"/>
       <c r="Q81" s="110"/>
       <c r="R81" s="110"/>
       <c r="S81" s="110"/>
       <c r="T81" s="110"/>
       <c r="U81" s="110"/>
       <c r="V81" s="110"/>
       <c r="W81" s="110"/>
       <c r="X81" s="110"/>
       <c r="Y81" s="110"/>
       <c r="Z81" s="110"/>
       <c r="AA81" s="110"/>
       <c r="AB81" s="110"/>
       <c r="AC81" s="110"/>
       <c r="AD81" s="110"/>
       <c r="AE81" s="110"/>
       <c r="AF81" s="110"/>
       <c r="AG81" s="110"/>
       <c r="AH81" s="110"/>
       <c r="AI81" s="110"/>
       <c r="AJ81" s="110"/>
       <c r="AK81" s="113"/>
       <c r="AL81" s="113"/>
     </row>
     <row r="82" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A82" s="282">
+      <c r="A82" s="198">
         <v>5</v>
       </c>
-      <c r="B82" s="283"/>
-      <c r="C82" s="222" t="s">
+      <c r="B82" s="199"/>
+      <c r="C82" s="238" t="s">
         <v>158</v>
       </c>
-      <c r="D82" s="223"/>
-[...33 lines deleted...]
-      <c r="AL82" s="248"/>
+      <c r="D82" s="239"/>
+      <c r="E82" s="239"/>
+      <c r="F82" s="239"/>
+      <c r="G82" s="239"/>
+      <c r="H82" s="239"/>
+      <c r="I82" s="239"/>
+      <c r="J82" s="239"/>
+      <c r="K82" s="239"/>
+      <c r="L82" s="239"/>
+      <c r="M82" s="239"/>
+      <c r="N82" s="239"/>
+      <c r="O82" s="239"/>
+      <c r="P82" s="239"/>
+      <c r="Q82" s="239"/>
+      <c r="R82" s="239"/>
+      <c r="S82" s="239"/>
+      <c r="T82" s="239"/>
+      <c r="U82" s="239"/>
+      <c r="V82" s="239"/>
+      <c r="W82" s="239"/>
+      <c r="X82" s="239"/>
+      <c r="Y82" s="239"/>
+      <c r="Z82" s="239"/>
+      <c r="AA82" s="239"/>
+      <c r="AB82" s="239"/>
+      <c r="AC82" s="239"/>
+      <c r="AD82" s="239"/>
+      <c r="AE82" s="239"/>
+      <c r="AF82" s="239"/>
+      <c r="AG82" s="239"/>
+      <c r="AH82" s="239"/>
+      <c r="AI82" s="239"/>
+      <c r="AJ82" s="239"/>
+      <c r="AK82" s="217"/>
+      <c r="AL82" s="218"/>
     </row>
     <row r="83" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="284"/>
-[...36 lines deleted...]
-      <c r="AL83" s="250"/>
+      <c r="A83" s="200"/>
+      <c r="B83" s="201"/>
+      <c r="C83" s="240"/>
+      <c r="D83" s="241"/>
+      <c r="E83" s="241"/>
+      <c r="F83" s="241"/>
+      <c r="G83" s="241"/>
+      <c r="H83" s="241"/>
+      <c r="I83" s="241"/>
+      <c r="J83" s="241"/>
+      <c r="K83" s="241"/>
+      <c r="L83" s="241"/>
+      <c r="M83" s="241"/>
+      <c r="N83" s="241"/>
+      <c r="O83" s="241"/>
+      <c r="P83" s="241"/>
+      <c r="Q83" s="241"/>
+      <c r="R83" s="241"/>
+      <c r="S83" s="241"/>
+      <c r="T83" s="241"/>
+      <c r="U83" s="241"/>
+      <c r="V83" s="241"/>
+      <c r="W83" s="241"/>
+      <c r="X83" s="241"/>
+      <c r="Y83" s="241"/>
+      <c r="Z83" s="241"/>
+      <c r="AA83" s="241"/>
+      <c r="AB83" s="241"/>
+      <c r="AC83" s="241"/>
+      <c r="AD83" s="241"/>
+      <c r="AE83" s="241"/>
+      <c r="AF83" s="241"/>
+      <c r="AG83" s="241"/>
+      <c r="AH83" s="241"/>
+      <c r="AI83" s="241"/>
+      <c r="AJ83" s="241"/>
+      <c r="AK83" s="219"/>
+      <c r="AL83" s="220"/>
     </row>
     <row r="84" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A84" s="110"/>
       <c r="B84" s="110"/>
-      <c r="C84" s="226"/>
-[...32 lines deleted...]
-      <c r="AJ84" s="227"/>
+      <c r="C84" s="242"/>
+      <c r="D84" s="243"/>
+      <c r="E84" s="243"/>
+      <c r="F84" s="243"/>
+      <c r="G84" s="243"/>
+      <c r="H84" s="243"/>
+      <c r="I84" s="243"/>
+      <c r="J84" s="243"/>
+      <c r="K84" s="243"/>
+      <c r="L84" s="243"/>
+      <c r="M84" s="243"/>
+      <c r="N84" s="243"/>
+      <c r="O84" s="243"/>
+      <c r="P84" s="243"/>
+      <c r="Q84" s="243"/>
+      <c r="R84" s="243"/>
+      <c r="S84" s="243"/>
+      <c r="T84" s="243"/>
+      <c r="U84" s="243"/>
+      <c r="V84" s="243"/>
+      <c r="W84" s="243"/>
+      <c r="X84" s="243"/>
+      <c r="Y84" s="243"/>
+      <c r="Z84" s="243"/>
+      <c r="AA84" s="243"/>
+      <c r="AB84" s="243"/>
+      <c r="AC84" s="243"/>
+      <c r="AD84" s="243"/>
+      <c r="AE84" s="243"/>
+      <c r="AF84" s="243"/>
+      <c r="AG84" s="243"/>
+      <c r="AH84" s="243"/>
+      <c r="AI84" s="243"/>
+      <c r="AJ84" s="243"/>
       <c r="AK84" s="30"/>
       <c r="AL84" s="113"/>
     </row>
     <row r="85" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A85" s="110"/>
       <c r="B85" s="110"/>
       <c r="C85" s="110"/>
       <c r="D85" s="110"/>
       <c r="E85" s="110"/>
       <c r="F85" s="110"/>
       <c r="G85" s="110"/>
       <c r="H85" s="110"/>
       <c r="I85" s="110"/>
       <c r="J85" s="110"/>
       <c r="K85" s="110"/>
       <c r="L85" s="110"/>
       <c r="M85" s="110"/>
       <c r="N85" s="110"/>
       <c r="O85" s="110"/>
       <c r="P85" s="110"/>
       <c r="Q85" s="110"/>
       <c r="R85" s="110"/>
       <c r="S85" s="110"/>
       <c r="T85" s="110"/>
       <c r="U85" s="110"/>
@@ -13181,290 +13183,290 @@
       <c r="P86" s="27"/>
       <c r="Q86" s="27"/>
       <c r="R86" s="27"/>
       <c r="S86" s="27"/>
       <c r="T86" s="27"/>
       <c r="U86" s="27"/>
       <c r="V86" s="27"/>
       <c r="W86" s="27"/>
       <c r="X86" s="27"/>
       <c r="Y86" s="27"/>
       <c r="Z86" s="27"/>
       <c r="AA86" s="27"/>
       <c r="AB86" s="27"/>
       <c r="AC86" s="27"/>
       <c r="AD86" s="27"/>
       <c r="AE86" s="27"/>
       <c r="AF86" s="27"/>
       <c r="AG86" s="27"/>
       <c r="AH86" s="27"/>
       <c r="AI86" s="27"/>
       <c r="AJ86" s="27"/>
       <c r="AK86" s="112"/>
       <c r="AL86" s="112"/>
     </row>
     <row r="87" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A87" s="282">
+      <c r="A87" s="198">
         <v>6</v>
       </c>
-      <c r="B87" s="283"/>
-      <c r="C87" s="266" t="s">
+      <c r="B87" s="199"/>
+      <c r="C87" s="202" t="s">
         <v>208</v>
       </c>
-      <c r="D87" s="267"/>
-[...33 lines deleted...]
-      <c r="AL87" s="248"/>
+      <c r="D87" s="203"/>
+      <c r="E87" s="203"/>
+      <c r="F87" s="203"/>
+      <c r="G87" s="203"/>
+      <c r="H87" s="203"/>
+      <c r="I87" s="203"/>
+      <c r="J87" s="203"/>
+      <c r="K87" s="203"/>
+      <c r="L87" s="203"/>
+      <c r="M87" s="203"/>
+      <c r="N87" s="203"/>
+      <c r="O87" s="203"/>
+      <c r="P87" s="203"/>
+      <c r="Q87" s="203"/>
+      <c r="R87" s="203"/>
+      <c r="S87" s="203"/>
+      <c r="T87" s="203"/>
+      <c r="U87" s="203"/>
+      <c r="V87" s="203"/>
+      <c r="W87" s="203"/>
+      <c r="X87" s="203"/>
+      <c r="Y87" s="203"/>
+      <c r="Z87" s="203"/>
+      <c r="AA87" s="203"/>
+      <c r="AB87" s="203"/>
+      <c r="AC87" s="203"/>
+      <c r="AD87" s="203"/>
+      <c r="AE87" s="203"/>
+      <c r="AF87" s="203"/>
+      <c r="AG87" s="203"/>
+      <c r="AH87" s="203"/>
+      <c r="AI87" s="203"/>
+      <c r="AJ87" s="203"/>
+      <c r="AK87" s="217"/>
+      <c r="AL87" s="218"/>
     </row>
     <row r="88" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="284"/>
-[...36 lines deleted...]
-      <c r="AL88" s="250"/>
+      <c r="A88" s="200"/>
+      <c r="B88" s="201"/>
+      <c r="C88" s="204"/>
+      <c r="D88" s="205"/>
+      <c r="E88" s="205"/>
+      <c r="F88" s="205"/>
+      <c r="G88" s="205"/>
+      <c r="H88" s="205"/>
+      <c r="I88" s="205"/>
+      <c r="J88" s="205"/>
+      <c r="K88" s="205"/>
+      <c r="L88" s="205"/>
+      <c r="M88" s="205"/>
+      <c r="N88" s="205"/>
+      <c r="O88" s="205"/>
+      <c r="P88" s="205"/>
+      <c r="Q88" s="205"/>
+      <c r="R88" s="205"/>
+      <c r="S88" s="205"/>
+      <c r="T88" s="205"/>
+      <c r="U88" s="205"/>
+      <c r="V88" s="205"/>
+      <c r="W88" s="205"/>
+      <c r="X88" s="205"/>
+      <c r="Y88" s="205"/>
+      <c r="Z88" s="205"/>
+      <c r="AA88" s="205"/>
+      <c r="AB88" s="205"/>
+      <c r="AC88" s="205"/>
+      <c r="AD88" s="205"/>
+      <c r="AE88" s="205"/>
+      <c r="AF88" s="205"/>
+      <c r="AG88" s="205"/>
+      <c r="AH88" s="205"/>
+      <c r="AI88" s="205"/>
+      <c r="AJ88" s="205"/>
+      <c r="AK88" s="219"/>
+      <c r="AL88" s="220"/>
     </row>
     <row r="89" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A89" s="110"/>
       <c r="B89" s="110"/>
-      <c r="C89" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ89" s="362"/>
+      <c r="C89" s="204"/>
+      <c r="D89" s="205"/>
+      <c r="E89" s="205"/>
+      <c r="F89" s="205"/>
+      <c r="G89" s="205"/>
+      <c r="H89" s="205"/>
+      <c r="I89" s="205"/>
+      <c r="J89" s="205"/>
+      <c r="K89" s="205"/>
+      <c r="L89" s="205"/>
+      <c r="M89" s="205"/>
+      <c r="N89" s="205"/>
+      <c r="O89" s="205"/>
+      <c r="P89" s="205"/>
+      <c r="Q89" s="205"/>
+      <c r="R89" s="205"/>
+      <c r="S89" s="205"/>
+      <c r="T89" s="205"/>
+      <c r="U89" s="205"/>
+      <c r="V89" s="205"/>
+      <c r="W89" s="205"/>
+      <c r="X89" s="205"/>
+      <c r="Y89" s="205"/>
+      <c r="Z89" s="205"/>
+      <c r="AA89" s="205"/>
+      <c r="AB89" s="205"/>
+      <c r="AC89" s="205"/>
+      <c r="AD89" s="205"/>
+      <c r="AE89" s="205"/>
+      <c r="AF89" s="205"/>
+      <c r="AG89" s="205"/>
+      <c r="AH89" s="205"/>
+      <c r="AI89" s="205"/>
+      <c r="AJ89" s="270"/>
       <c r="AK89" s="112"/>
       <c r="AL89" s="112"/>
     </row>
     <row r="90" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A90" s="110"/>
       <c r="B90" s="110"/>
-      <c r="C90" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ90" s="362"/>
+      <c r="C90" s="204"/>
+      <c r="D90" s="205"/>
+      <c r="E90" s="205"/>
+      <c r="F90" s="205"/>
+      <c r="G90" s="205"/>
+      <c r="H90" s="205"/>
+      <c r="I90" s="205"/>
+      <c r="J90" s="205"/>
+      <c r="K90" s="205"/>
+      <c r="L90" s="205"/>
+      <c r="M90" s="205"/>
+      <c r="N90" s="205"/>
+      <c r="O90" s="205"/>
+      <c r="P90" s="205"/>
+      <c r="Q90" s="205"/>
+      <c r="R90" s="205"/>
+      <c r="S90" s="205"/>
+      <c r="T90" s="205"/>
+      <c r="U90" s="205"/>
+      <c r="V90" s="205"/>
+      <c r="W90" s="205"/>
+      <c r="X90" s="205"/>
+      <c r="Y90" s="205"/>
+      <c r="Z90" s="205"/>
+      <c r="AA90" s="205"/>
+      <c r="AB90" s="205"/>
+      <c r="AC90" s="205"/>
+      <c r="AD90" s="205"/>
+      <c r="AE90" s="205"/>
+      <c r="AF90" s="205"/>
+      <c r="AG90" s="205"/>
+      <c r="AH90" s="205"/>
+      <c r="AI90" s="205"/>
+      <c r="AJ90" s="270"/>
       <c r="AK90" s="112"/>
       <c r="AL90" s="112"/>
     </row>
     <row r="91" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A91" s="110"/>
       <c r="B91" s="110"/>
-      <c r="C91" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ91" s="362"/>
+      <c r="C91" s="204"/>
+      <c r="D91" s="205"/>
+      <c r="E91" s="205"/>
+      <c r="F91" s="205"/>
+      <c r="G91" s="205"/>
+      <c r="H91" s="205"/>
+      <c r="I91" s="205"/>
+      <c r="J91" s="205"/>
+      <c r="K91" s="205"/>
+      <c r="L91" s="205"/>
+      <c r="M91" s="205"/>
+      <c r="N91" s="205"/>
+      <c r="O91" s="205"/>
+      <c r="P91" s="205"/>
+      <c r="Q91" s="205"/>
+      <c r="R91" s="205"/>
+      <c r="S91" s="205"/>
+      <c r="T91" s="205"/>
+      <c r="U91" s="205"/>
+      <c r="V91" s="205"/>
+      <c r="W91" s="205"/>
+      <c r="X91" s="205"/>
+      <c r="Y91" s="205"/>
+      <c r="Z91" s="205"/>
+      <c r="AA91" s="205"/>
+      <c r="AB91" s="205"/>
+      <c r="AC91" s="205"/>
+      <c r="AD91" s="205"/>
+      <c r="AE91" s="205"/>
+      <c r="AF91" s="205"/>
+      <c r="AG91" s="205"/>
+      <c r="AH91" s="205"/>
+      <c r="AI91" s="205"/>
+      <c r="AJ91" s="270"/>
       <c r="AK91" s="112"/>
       <c r="AL91" s="112"/>
     </row>
     <row r="92" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A92" s="110"/>
       <c r="B92" s="110"/>
-      <c r="C92" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ92" s="271"/>
+      <c r="C92" s="206"/>
+      <c r="D92" s="207"/>
+      <c r="E92" s="207"/>
+      <c r="F92" s="207"/>
+      <c r="G92" s="207"/>
+      <c r="H92" s="207"/>
+      <c r="I92" s="207"/>
+      <c r="J92" s="207"/>
+      <c r="K92" s="207"/>
+      <c r="L92" s="207"/>
+      <c r="M92" s="207"/>
+      <c r="N92" s="207"/>
+      <c r="O92" s="207"/>
+      <c r="P92" s="207"/>
+      <c r="Q92" s="207"/>
+      <c r="R92" s="207"/>
+      <c r="S92" s="207"/>
+      <c r="T92" s="207"/>
+      <c r="U92" s="207"/>
+      <c r="V92" s="207"/>
+      <c r="W92" s="207"/>
+      <c r="X92" s="207"/>
+      <c r="Y92" s="207"/>
+      <c r="Z92" s="207"/>
+      <c r="AA92" s="207"/>
+      <c r="AB92" s="207"/>
+      <c r="AC92" s="207"/>
+      <c r="AD92" s="207"/>
+      <c r="AE92" s="207"/>
+      <c r="AF92" s="207"/>
+      <c r="AG92" s="207"/>
+      <c r="AH92" s="207"/>
+      <c r="AI92" s="207"/>
+      <c r="AJ92" s="208"/>
       <c r="AK92" s="112"/>
       <c r="AL92" s="112"/>
     </row>
     <row r="93" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A93" s="110"/>
       <c r="B93" s="110"/>
       <c r="C93" s="110"/>
       <c r="D93" s="110"/>
       <c r="E93" s="110"/>
       <c r="F93" s="110"/>
       <c r="G93" s="110"/>
       <c r="H93" s="110"/>
       <c r="I93" s="110"/>
       <c r="J93" s="110"/>
       <c r="K93" s="110"/>
       <c r="L93" s="110"/>
       <c r="M93" s="110"/>
       <c r="N93" s="110"/>
       <c r="O93" s="110"/>
       <c r="P93" s="110"/>
       <c r="Q93" s="110"/>
       <c r="R93" s="110"/>
       <c r="S93" s="110"/>
       <c r="T93" s="110"/>
       <c r="U93" s="110"/>
@@ -13507,624 +13509,624 @@
       <c r="P94" s="75"/>
       <c r="Q94" s="75"/>
       <c r="R94" s="75"/>
       <c r="S94" s="75"/>
       <c r="T94" s="75"/>
       <c r="U94" s="75"/>
       <c r="V94" s="75"/>
       <c r="W94" s="75"/>
       <c r="X94" s="75"/>
       <c r="Y94" s="75"/>
       <c r="Z94" s="75"/>
       <c r="AA94" s="75"/>
       <c r="AB94" s="75"/>
       <c r="AC94" s="75"/>
       <c r="AD94" s="75"/>
       <c r="AE94" s="75"/>
       <c r="AF94" s="75"/>
       <c r="AG94" s="75"/>
       <c r="AH94" s="75"/>
       <c r="AI94" s="75"/>
       <c r="AJ94" s="75"/>
       <c r="AK94" s="113"/>
       <c r="AL94" s="113"/>
     </row>
     <row r="95" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A95" s="282">
+      <c r="A95" s="198">
         <v>7</v>
       </c>
-      <c r="B95" s="283"/>
-      <c r="C95" s="222" t="s">
+      <c r="B95" s="199"/>
+      <c r="C95" s="238" t="s">
         <v>159</v>
       </c>
-      <c r="D95" s="223"/>
-[...33 lines deleted...]
-      <c r="AL95" s="248"/>
+      <c r="D95" s="239"/>
+      <c r="E95" s="239"/>
+      <c r="F95" s="239"/>
+      <c r="G95" s="239"/>
+      <c r="H95" s="239"/>
+      <c r="I95" s="239"/>
+      <c r="J95" s="239"/>
+      <c r="K95" s="239"/>
+      <c r="L95" s="239"/>
+      <c r="M95" s="239"/>
+      <c r="N95" s="239"/>
+      <c r="O95" s="239"/>
+      <c r="P95" s="239"/>
+      <c r="Q95" s="239"/>
+      <c r="R95" s="239"/>
+      <c r="S95" s="239"/>
+      <c r="T95" s="239"/>
+      <c r="U95" s="239"/>
+      <c r="V95" s="239"/>
+      <c r="W95" s="239"/>
+      <c r="X95" s="239"/>
+      <c r="Y95" s="239"/>
+      <c r="Z95" s="239"/>
+      <c r="AA95" s="239"/>
+      <c r="AB95" s="239"/>
+      <c r="AC95" s="239"/>
+      <c r="AD95" s="239"/>
+      <c r="AE95" s="239"/>
+      <c r="AF95" s="239"/>
+      <c r="AG95" s="239"/>
+      <c r="AH95" s="239"/>
+      <c r="AI95" s="239"/>
+      <c r="AJ95" s="239"/>
+      <c r="AK95" s="217"/>
+      <c r="AL95" s="218"/>
     </row>
     <row r="96" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="284"/>
-[...36 lines deleted...]
-      <c r="AL96" s="250"/>
+      <c r="A96" s="200"/>
+      <c r="B96" s="201"/>
+      <c r="C96" s="240"/>
+      <c r="D96" s="241"/>
+      <c r="E96" s="241"/>
+      <c r="F96" s="241"/>
+      <c r="G96" s="241"/>
+      <c r="H96" s="241"/>
+      <c r="I96" s="241"/>
+      <c r="J96" s="241"/>
+      <c r="K96" s="241"/>
+      <c r="L96" s="241"/>
+      <c r="M96" s="241"/>
+      <c r="N96" s="241"/>
+      <c r="O96" s="241"/>
+      <c r="P96" s="241"/>
+      <c r="Q96" s="241"/>
+      <c r="R96" s="241"/>
+      <c r="S96" s="241"/>
+      <c r="T96" s="241"/>
+      <c r="U96" s="241"/>
+      <c r="V96" s="241"/>
+      <c r="W96" s="241"/>
+      <c r="X96" s="241"/>
+      <c r="Y96" s="241"/>
+      <c r="Z96" s="241"/>
+      <c r="AA96" s="241"/>
+      <c r="AB96" s="241"/>
+      <c r="AC96" s="241"/>
+      <c r="AD96" s="241"/>
+      <c r="AE96" s="241"/>
+      <c r="AF96" s="241"/>
+      <c r="AG96" s="241"/>
+      <c r="AH96" s="241"/>
+      <c r="AI96" s="241"/>
+      <c r="AJ96" s="241"/>
+      <c r="AK96" s="219"/>
+      <c r="AL96" s="220"/>
     </row>
     <row r="97" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A97" s="110"/>
       <c r="B97" s="110"/>
-      <c r="C97" s="224"/>
-[...32 lines deleted...]
-      <c r="AJ97" s="225"/>
+      <c r="C97" s="240"/>
+      <c r="D97" s="241"/>
+      <c r="E97" s="241"/>
+      <c r="F97" s="241"/>
+      <c r="G97" s="241"/>
+      <c r="H97" s="241"/>
+      <c r="I97" s="241"/>
+      <c r="J97" s="241"/>
+      <c r="K97" s="241"/>
+      <c r="L97" s="241"/>
+      <c r="M97" s="241"/>
+      <c r="N97" s="241"/>
+      <c r="O97" s="241"/>
+      <c r="P97" s="241"/>
+      <c r="Q97" s="241"/>
+      <c r="R97" s="241"/>
+      <c r="S97" s="241"/>
+      <c r="T97" s="241"/>
+      <c r="U97" s="241"/>
+      <c r="V97" s="241"/>
+      <c r="W97" s="241"/>
+      <c r="X97" s="241"/>
+      <c r="Y97" s="241"/>
+      <c r="Z97" s="241"/>
+      <c r="AA97" s="241"/>
+      <c r="AB97" s="241"/>
+      <c r="AC97" s="241"/>
+      <c r="AD97" s="241"/>
+      <c r="AE97" s="241"/>
+      <c r="AF97" s="241"/>
+      <c r="AG97" s="241"/>
+      <c r="AH97" s="241"/>
+      <c r="AI97" s="241"/>
+      <c r="AJ97" s="241"/>
       <c r="AK97" s="30"/>
       <c r="AL97" s="113"/>
     </row>
     <row r="98" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A98" s="110"/>
       <c r="B98" s="110"/>
-      <c r="C98" s="226"/>
-[...32 lines deleted...]
-      <c r="AJ98" s="227"/>
+      <c r="C98" s="242"/>
+      <c r="D98" s="243"/>
+      <c r="E98" s="243"/>
+      <c r="F98" s="243"/>
+      <c r="G98" s="243"/>
+      <c r="H98" s="243"/>
+      <c r="I98" s="243"/>
+      <c r="J98" s="243"/>
+      <c r="K98" s="243"/>
+      <c r="L98" s="243"/>
+      <c r="M98" s="243"/>
+      <c r="N98" s="243"/>
+      <c r="O98" s="243"/>
+      <c r="P98" s="243"/>
+      <c r="Q98" s="243"/>
+      <c r="R98" s="243"/>
+      <c r="S98" s="243"/>
+      <c r="T98" s="243"/>
+      <c r="U98" s="243"/>
+      <c r="V98" s="243"/>
+      <c r="W98" s="243"/>
+      <c r="X98" s="243"/>
+      <c r="Y98" s="243"/>
+      <c r="Z98" s="243"/>
+      <c r="AA98" s="243"/>
+      <c r="AB98" s="243"/>
+      <c r="AC98" s="243"/>
+      <c r="AD98" s="243"/>
+      <c r="AE98" s="243"/>
+      <c r="AF98" s="243"/>
+      <c r="AG98" s="243"/>
+      <c r="AH98" s="243"/>
+      <c r="AI98" s="243"/>
+      <c r="AJ98" s="243"/>
       <c r="AK98" s="32"/>
       <c r="AL98" s="113"/>
     </row>
     <row r="99" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A99" s="110"/>
       <c r="B99" s="110"/>
       <c r="C99" s="110"/>
       <c r="D99" s="110"/>
       <c r="E99" s="110"/>
       <c r="F99" s="110"/>
       <c r="G99" s="110"/>
       <c r="H99" s="110"/>
       <c r="I99" s="110"/>
       <c r="J99" s="110"/>
       <c r="K99" s="110"/>
       <c r="L99" s="110"/>
       <c r="M99" s="110"/>
       <c r="N99" s="110"/>
       <c r="O99" s="110"/>
       <c r="P99" s="110"/>
       <c r="Q99" s="110"/>
       <c r="R99" s="110"/>
       <c r="S99" s="110"/>
       <c r="T99" s="110"/>
       <c r="U99" s="110"/>
       <c r="V99" s="110"/>
       <c r="W99" s="110"/>
       <c r="X99" s="110"/>
       <c r="Y99" s="110"/>
       <c r="Z99" s="110"/>
       <c r="AA99" s="110"/>
       <c r="AB99" s="110"/>
       <c r="AC99" s="110"/>
       <c r="AD99" s="110"/>
       <c r="AE99" s="110"/>
       <c r="AF99" s="110"/>
       <c r="AG99" s="110"/>
       <c r="AH99" s="110"/>
       <c r="AI99" s="110"/>
       <c r="AJ99" s="110"/>
       <c r="AK99" s="113"/>
       <c r="AL99" s="113"/>
     </row>
     <row r="100" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A100" s="282">
+      <c r="A100" s="198">
         <v>8</v>
       </c>
-      <c r="B100" s="337"/>
-      <c r="C100" s="266" t="s">
+      <c r="B100" s="317"/>
+      <c r="C100" s="202" t="s">
         <v>209</v>
       </c>
-      <c r="D100" s="267"/>
-[...33 lines deleted...]
-      <c r="AL100" s="248"/>
+      <c r="D100" s="203"/>
+      <c r="E100" s="203"/>
+      <c r="F100" s="203"/>
+      <c r="G100" s="203"/>
+      <c r="H100" s="203"/>
+      <c r="I100" s="203"/>
+      <c r="J100" s="203"/>
+      <c r="K100" s="203"/>
+      <c r="L100" s="203"/>
+      <c r="M100" s="203"/>
+      <c r="N100" s="203"/>
+      <c r="O100" s="203"/>
+      <c r="P100" s="203"/>
+      <c r="Q100" s="203"/>
+      <c r="R100" s="203"/>
+      <c r="S100" s="203"/>
+      <c r="T100" s="203"/>
+      <c r="U100" s="203"/>
+      <c r="V100" s="203"/>
+      <c r="W100" s="203"/>
+      <c r="X100" s="203"/>
+      <c r="Y100" s="203"/>
+      <c r="Z100" s="203"/>
+      <c r="AA100" s="203"/>
+      <c r="AB100" s="203"/>
+      <c r="AC100" s="203"/>
+      <c r="AD100" s="203"/>
+      <c r="AE100" s="203"/>
+      <c r="AF100" s="203"/>
+      <c r="AG100" s="203"/>
+      <c r="AH100" s="203"/>
+      <c r="AI100" s="203"/>
+      <c r="AJ100" s="244"/>
+      <c r="AK100" s="217"/>
+      <c r="AL100" s="218"/>
     </row>
     <row r="101" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="284"/>
-[...36 lines deleted...]
-      <c r="AL101" s="250"/>
+      <c r="A101" s="200"/>
+      <c r="B101" s="318"/>
+      <c r="C101" s="206"/>
+      <c r="D101" s="207"/>
+      <c r="E101" s="207"/>
+      <c r="F101" s="207"/>
+      <c r="G101" s="207"/>
+      <c r="H101" s="207"/>
+      <c r="I101" s="207"/>
+      <c r="J101" s="207"/>
+      <c r="K101" s="207"/>
+      <c r="L101" s="207"/>
+      <c r="M101" s="207"/>
+      <c r="N101" s="207"/>
+      <c r="O101" s="207"/>
+      <c r="P101" s="207"/>
+      <c r="Q101" s="207"/>
+      <c r="R101" s="207"/>
+      <c r="S101" s="207"/>
+      <c r="T101" s="207"/>
+      <c r="U101" s="207"/>
+      <c r="V101" s="207"/>
+      <c r="W101" s="207"/>
+      <c r="X101" s="207"/>
+      <c r="Y101" s="207"/>
+      <c r="Z101" s="207"/>
+      <c r="AA101" s="207"/>
+      <c r="AB101" s="207"/>
+      <c r="AC101" s="207"/>
+      <c r="AD101" s="207"/>
+      <c r="AE101" s="207"/>
+      <c r="AF101" s="207"/>
+      <c r="AG101" s="207"/>
+      <c r="AH101" s="207"/>
+      <c r="AI101" s="207"/>
+      <c r="AJ101" s="245"/>
+      <c r="AK101" s="219"/>
+      <c r="AL101" s="220"/>
     </row>
     <row r="102" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A102" s="110"/>
       <c r="B102" s="110"/>
       <c r="C102" s="75"/>
       <c r="D102" s="75"/>
       <c r="E102" s="75"/>
       <c r="F102" s="75"/>
       <c r="G102" s="75"/>
       <c r="H102" s="75"/>
       <c r="I102" s="75"/>
       <c r="J102" s="75"/>
       <c r="K102" s="75"/>
       <c r="L102" s="75"/>
       <c r="M102" s="75"/>
       <c r="N102" s="75"/>
       <c r="O102" s="75"/>
       <c r="P102" s="75"/>
       <c r="Q102" s="75"/>
       <c r="R102" s="75"/>
       <c r="S102" s="75"/>
       <c r="T102" s="75"/>
       <c r="U102" s="75"/>
       <c r="V102" s="75"/>
       <c r="W102" s="75"/>
       <c r="X102" s="75"/>
       <c r="Y102" s="75"/>
       <c r="Z102" s="75"/>
       <c r="AA102" s="75"/>
       <c r="AB102" s="75"/>
       <c r="AC102" s="75"/>
       <c r="AD102" s="75"/>
       <c r="AE102" s="75"/>
       <c r="AF102" s="75"/>
       <c r="AG102" s="75"/>
       <c r="AH102" s="75"/>
       <c r="AI102" s="75"/>
       <c r="AJ102" s="75"/>
       <c r="AK102" s="113"/>
       <c r="AL102" s="113"/>
     </row>
     <row r="103" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A103" s="282">
+      <c r="A103" s="198">
         <v>9</v>
       </c>
-      <c r="B103" s="337"/>
-      <c r="C103" s="266" t="s">
+      <c r="B103" s="317"/>
+      <c r="C103" s="202" t="s">
         <v>160</v>
       </c>
-      <c r="D103" s="267"/>
-[...33 lines deleted...]
-      <c r="AL103" s="248"/>
+      <c r="D103" s="203"/>
+      <c r="E103" s="203"/>
+      <c r="F103" s="203"/>
+      <c r="G103" s="203"/>
+      <c r="H103" s="203"/>
+      <c r="I103" s="203"/>
+      <c r="J103" s="203"/>
+      <c r="K103" s="203"/>
+      <c r="L103" s="203"/>
+      <c r="M103" s="203"/>
+      <c r="N103" s="203"/>
+      <c r="O103" s="203"/>
+      <c r="P103" s="203"/>
+      <c r="Q103" s="203"/>
+      <c r="R103" s="203"/>
+      <c r="S103" s="203"/>
+      <c r="T103" s="203"/>
+      <c r="U103" s="203"/>
+      <c r="V103" s="203"/>
+      <c r="W103" s="203"/>
+      <c r="X103" s="203"/>
+      <c r="Y103" s="203"/>
+      <c r="Z103" s="203"/>
+      <c r="AA103" s="203"/>
+      <c r="AB103" s="203"/>
+      <c r="AC103" s="203"/>
+      <c r="AD103" s="203"/>
+      <c r="AE103" s="203"/>
+      <c r="AF103" s="203"/>
+      <c r="AG103" s="203"/>
+      <c r="AH103" s="203"/>
+      <c r="AI103" s="203"/>
+      <c r="AJ103" s="203"/>
+      <c r="AK103" s="217"/>
+      <c r="AL103" s="218"/>
     </row>
     <row r="104" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="284"/>
-[...36 lines deleted...]
-      <c r="AL104" s="250"/>
+      <c r="A104" s="200"/>
+      <c r="B104" s="318"/>
+      <c r="C104" s="204"/>
+      <c r="D104" s="205"/>
+      <c r="E104" s="205"/>
+      <c r="F104" s="205"/>
+      <c r="G104" s="205"/>
+      <c r="H104" s="205"/>
+      <c r="I104" s="205"/>
+      <c r="J104" s="205"/>
+      <c r="K104" s="205"/>
+      <c r="L104" s="205"/>
+      <c r="M104" s="205"/>
+      <c r="N104" s="205"/>
+      <c r="O104" s="205"/>
+      <c r="P104" s="205"/>
+      <c r="Q104" s="205"/>
+      <c r="R104" s="205"/>
+      <c r="S104" s="205"/>
+      <c r="T104" s="205"/>
+      <c r="U104" s="205"/>
+      <c r="V104" s="205"/>
+      <c r="W104" s="205"/>
+      <c r="X104" s="205"/>
+      <c r="Y104" s="205"/>
+      <c r="Z104" s="205"/>
+      <c r="AA104" s="205"/>
+      <c r="AB104" s="205"/>
+      <c r="AC104" s="205"/>
+      <c r="AD104" s="205"/>
+      <c r="AE104" s="205"/>
+      <c r="AF104" s="205"/>
+      <c r="AG104" s="205"/>
+      <c r="AH104" s="205"/>
+      <c r="AI104" s="205"/>
+      <c r="AJ104" s="205"/>
+      <c r="AK104" s="219"/>
+      <c r="AL104" s="220"/>
     </row>
     <row r="105" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A105" s="83"/>
       <c r="B105" s="83"/>
-      <c r="C105" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ105" s="270"/>
+      <c r="C105" s="206"/>
+      <c r="D105" s="207"/>
+      <c r="E105" s="207"/>
+      <c r="F105" s="207"/>
+      <c r="G105" s="207"/>
+      <c r="H105" s="207"/>
+      <c r="I105" s="207"/>
+      <c r="J105" s="207"/>
+      <c r="K105" s="207"/>
+      <c r="L105" s="207"/>
+      <c r="M105" s="207"/>
+      <c r="N105" s="207"/>
+      <c r="O105" s="207"/>
+      <c r="P105" s="207"/>
+      <c r="Q105" s="207"/>
+      <c r="R105" s="207"/>
+      <c r="S105" s="207"/>
+      <c r="T105" s="207"/>
+      <c r="U105" s="207"/>
+      <c r="V105" s="207"/>
+      <c r="W105" s="207"/>
+      <c r="X105" s="207"/>
+      <c r="Y105" s="207"/>
+      <c r="Z105" s="207"/>
+      <c r="AA105" s="207"/>
+      <c r="AB105" s="207"/>
+      <c r="AC105" s="207"/>
+      <c r="AD105" s="207"/>
+      <c r="AE105" s="207"/>
+      <c r="AF105" s="207"/>
+      <c r="AG105" s="207"/>
+      <c r="AH105" s="207"/>
+      <c r="AI105" s="207"/>
+      <c r="AJ105" s="207"/>
       <c r="AK105" s="21"/>
       <c r="AL105" s="111"/>
     </row>
     <row r="106" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A106" s="110"/>
       <c r="B106" s="110"/>
       <c r="C106" s="94"/>
       <c r="D106" s="94"/>
       <c r="E106" s="94"/>
       <c r="F106" s="94"/>
       <c r="G106" s="94"/>
       <c r="H106" s="94"/>
       <c r="I106" s="94"/>
       <c r="J106" s="94"/>
       <c r="K106" s="94"/>
       <c r="L106" s="94"/>
       <c r="M106" s="94"/>
       <c r="N106" s="94"/>
       <c r="O106" s="94"/>
       <c r="P106" s="94"/>
       <c r="Q106" s="94"/>
       <c r="R106" s="94"/>
       <c r="S106" s="94"/>
       <c r="T106" s="94"/>
       <c r="U106" s="94"/>
       <c r="V106" s="94"/>
       <c r="W106" s="94"/>
       <c r="X106" s="94"/>
       <c r="Y106" s="94"/>
       <c r="Z106" s="94"/>
       <c r="AA106" s="94"/>
       <c r="AB106" s="94"/>
       <c r="AC106" s="94"/>
       <c r="AD106" s="94"/>
       <c r="AE106" s="94"/>
       <c r="AF106" s="94"/>
       <c r="AG106" s="94"/>
       <c r="AH106" s="94"/>
       <c r="AI106" s="94"/>
       <c r="AJ106" s="94"/>
       <c r="AK106" s="22"/>
       <c r="AL106" s="22"/>
     </row>
     <row r="107" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A107" s="282">
+      <c r="A107" s="198">
         <v>10</v>
       </c>
-      <c r="B107" s="337"/>
-      <c r="C107" s="266" t="s">
+      <c r="B107" s="317"/>
+      <c r="C107" s="202" t="s">
         <v>162</v>
       </c>
-      <c r="D107" s="267"/>
-[...33 lines deleted...]
-      <c r="AL107" s="248"/>
+      <c r="D107" s="203"/>
+      <c r="E107" s="203"/>
+      <c r="F107" s="203"/>
+      <c r="G107" s="203"/>
+      <c r="H107" s="203"/>
+      <c r="I107" s="203"/>
+      <c r="J107" s="203"/>
+      <c r="K107" s="203"/>
+      <c r="L107" s="203"/>
+      <c r="M107" s="203"/>
+      <c r="N107" s="203"/>
+      <c r="O107" s="203"/>
+      <c r="P107" s="203"/>
+      <c r="Q107" s="203"/>
+      <c r="R107" s="203"/>
+      <c r="S107" s="203"/>
+      <c r="T107" s="203"/>
+      <c r="U107" s="203"/>
+      <c r="V107" s="203"/>
+      <c r="W107" s="203"/>
+      <c r="X107" s="203"/>
+      <c r="Y107" s="203"/>
+      <c r="Z107" s="203"/>
+      <c r="AA107" s="203"/>
+      <c r="AB107" s="203"/>
+      <c r="AC107" s="203"/>
+      <c r="AD107" s="203"/>
+      <c r="AE107" s="203"/>
+      <c r="AF107" s="203"/>
+      <c r="AG107" s="203"/>
+      <c r="AH107" s="203"/>
+      <c r="AI107" s="203"/>
+      <c r="AJ107" s="244"/>
+      <c r="AK107" s="217"/>
+      <c r="AL107" s="218"/>
     </row>
     <row r="108" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="284"/>
-[...36 lines deleted...]
-      <c r="AL108" s="250"/>
+      <c r="A108" s="200"/>
+      <c r="B108" s="318"/>
+      <c r="C108" s="206"/>
+      <c r="D108" s="207"/>
+      <c r="E108" s="207"/>
+      <c r="F108" s="207"/>
+      <c r="G108" s="207"/>
+      <c r="H108" s="207"/>
+      <c r="I108" s="207"/>
+      <c r="J108" s="207"/>
+      <c r="K108" s="207"/>
+      <c r="L108" s="207"/>
+      <c r="M108" s="207"/>
+      <c r="N108" s="207"/>
+      <c r="O108" s="207"/>
+      <c r="P108" s="207"/>
+      <c r="Q108" s="207"/>
+      <c r="R108" s="207"/>
+      <c r="S108" s="207"/>
+      <c r="T108" s="207"/>
+      <c r="U108" s="207"/>
+      <c r="V108" s="207"/>
+      <c r="W108" s="207"/>
+      <c r="X108" s="207"/>
+      <c r="Y108" s="207"/>
+      <c r="Z108" s="207"/>
+      <c r="AA108" s="207"/>
+      <c r="AB108" s="207"/>
+      <c r="AC108" s="207"/>
+      <c r="AD108" s="207"/>
+      <c r="AE108" s="207"/>
+      <c r="AF108" s="207"/>
+      <c r="AG108" s="207"/>
+      <c r="AH108" s="207"/>
+      <c r="AI108" s="207"/>
+      <c r="AJ108" s="245"/>
+      <c r="AK108" s="219"/>
+      <c r="AL108" s="220"/>
     </row>
     <row r="109" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A109" s="110"/>
       <c r="B109" s="110"/>
       <c r="C109" s="94"/>
       <c r="D109" s="94"/>
       <c r="E109" s="94"/>
       <c r="F109" s="94"/>
       <c r="G109" s="94"/>
       <c r="H109" s="94"/>
       <c r="I109" s="94"/>
       <c r="J109" s="94"/>
       <c r="K109" s="94"/>
       <c r="L109" s="94"/>
       <c r="M109" s="94"/>
       <c r="N109" s="94"/>
       <c r="O109" s="94"/>
       <c r="P109" s="94"/>
       <c r="Q109" s="94"/>
       <c r="R109" s="94"/>
       <c r="S109" s="94"/>
       <c r="T109" s="94"/>
       <c r="U109" s="94"/>
       <c r="V109" s="94"/>
       <c r="W109" s="94"/>
@@ -14165,132 +14167,132 @@
       <c r="P110" s="27"/>
       <c r="Q110" s="27"/>
       <c r="R110" s="27"/>
       <c r="S110" s="27"/>
       <c r="T110" s="27"/>
       <c r="U110" s="27"/>
       <c r="V110" s="27"/>
       <c r="W110" s="27"/>
       <c r="X110" s="27"/>
       <c r="Y110" s="27"/>
       <c r="Z110" s="27"/>
       <c r="AA110" s="27"/>
       <c r="AB110" s="27"/>
       <c r="AC110" s="27"/>
       <c r="AD110" s="27"/>
       <c r="AE110" s="27"/>
       <c r="AF110" s="27"/>
       <c r="AG110" s="27"/>
       <c r="AH110" s="27"/>
       <c r="AI110" s="27"/>
       <c r="AJ110" s="27"/>
       <c r="AK110" s="112"/>
       <c r="AL110" s="112"/>
     </row>
     <row r="111" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A111" s="251">
+      <c r="A111" s="221">
         <v>11</v>
       </c>
-      <c r="B111" s="252"/>
-      <c r="C111" s="240" t="s">
+      <c r="B111" s="222"/>
+      <c r="C111" s="225" t="s">
         <v>204</v>
       </c>
-      <c r="D111" s="241"/>
-[...33 lines deleted...]
-      <c r="AL111" s="248"/>
+      <c r="D111" s="226"/>
+      <c r="E111" s="226"/>
+      <c r="F111" s="226"/>
+      <c r="G111" s="226"/>
+      <c r="H111" s="226"/>
+      <c r="I111" s="226"/>
+      <c r="J111" s="226"/>
+      <c r="K111" s="226"/>
+      <c r="L111" s="226"/>
+      <c r="M111" s="226"/>
+      <c r="N111" s="226"/>
+      <c r="O111" s="226"/>
+      <c r="P111" s="226"/>
+      <c r="Q111" s="226"/>
+      <c r="R111" s="226"/>
+      <c r="S111" s="226"/>
+      <c r="T111" s="226"/>
+      <c r="U111" s="226"/>
+      <c r="V111" s="226"/>
+      <c r="W111" s="226"/>
+      <c r="X111" s="226"/>
+      <c r="Y111" s="226"/>
+      <c r="Z111" s="226"/>
+      <c r="AA111" s="226"/>
+      <c r="AB111" s="226"/>
+      <c r="AC111" s="226"/>
+      <c r="AD111" s="226"/>
+      <c r="AE111" s="226"/>
+      <c r="AF111" s="226"/>
+      <c r="AG111" s="226"/>
+      <c r="AH111" s="226"/>
+      <c r="AI111" s="226"/>
+      <c r="AJ111" s="249"/>
+      <c r="AK111" s="217"/>
+      <c r="AL111" s="218"/>
     </row>
     <row r="112" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="253"/>
-[...36 lines deleted...]
-      <c r="AL112" s="250"/>
+      <c r="A112" s="223"/>
+      <c r="B112" s="224"/>
+      <c r="C112" s="229"/>
+      <c r="D112" s="230"/>
+      <c r="E112" s="230"/>
+      <c r="F112" s="230"/>
+      <c r="G112" s="230"/>
+      <c r="H112" s="230"/>
+      <c r="I112" s="230"/>
+      <c r="J112" s="230"/>
+      <c r="K112" s="230"/>
+      <c r="L112" s="230"/>
+      <c r="M112" s="230"/>
+      <c r="N112" s="230"/>
+      <c r="O112" s="230"/>
+      <c r="P112" s="230"/>
+      <c r="Q112" s="230"/>
+      <c r="R112" s="230"/>
+      <c r="S112" s="230"/>
+      <c r="T112" s="230"/>
+      <c r="U112" s="230"/>
+      <c r="V112" s="230"/>
+      <c r="W112" s="230"/>
+      <c r="X112" s="230"/>
+      <c r="Y112" s="230"/>
+      <c r="Z112" s="230"/>
+      <c r="AA112" s="230"/>
+      <c r="AB112" s="230"/>
+      <c r="AC112" s="230"/>
+      <c r="AD112" s="230"/>
+      <c r="AE112" s="230"/>
+      <c r="AF112" s="230"/>
+      <c r="AG112" s="230"/>
+      <c r="AH112" s="230"/>
+      <c r="AI112" s="230"/>
+      <c r="AJ112" s="250"/>
+      <c r="AK112" s="219"/>
+      <c r="AL112" s="220"/>
     </row>
     <row r="113" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A113" s="27"/>
       <c r="B113" s="27"/>
       <c r="C113" s="27"/>
       <c r="D113" s="27"/>
       <c r="E113" s="27"/>
       <c r="F113" s="27"/>
       <c r="G113" s="27"/>
       <c r="H113" s="27"/>
       <c r="I113" s="27"/>
       <c r="J113" s="27"/>
       <c r="K113" s="27"/>
       <c r="L113" s="27"/>
       <c r="M113" s="27"/>
       <c r="N113" s="27"/>
       <c r="O113" s="27"/>
       <c r="P113" s="27"/>
       <c r="Q113" s="27"/>
       <c r="R113" s="27"/>
       <c r="S113" s="27"/>
       <c r="T113" s="27"/>
       <c r="U113" s="27"/>
       <c r="V113" s="27"/>
       <c r="W113" s="27"/>
@@ -14333,366 +14335,366 @@
       <c r="R114" s="27"/>
       <c r="S114" s="27"/>
       <c r="T114" s="27"/>
       <c r="U114" s="27"/>
       <c r="V114" s="27"/>
       <c r="W114" s="27"/>
       <c r="X114" s="27"/>
       <c r="Y114" s="27"/>
       <c r="Z114" s="27"/>
       <c r="AA114" s="27"/>
       <c r="AB114" s="27"/>
       <c r="AC114" s="27"/>
       <c r="AD114" s="27"/>
       <c r="AE114" s="27"/>
       <c r="AF114" s="27"/>
       <c r="AG114" s="27"/>
       <c r="AH114" s="27"/>
       <c r="AI114" s="27"/>
       <c r="AJ114" s="27"/>
       <c r="AK114" s="112"/>
       <c r="AL114" s="112"/>
     </row>
     <row r="115" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A115" s="27"/>
       <c r="B115" s="27"/>
-      <c r="C115" s="204" t="s">
+      <c r="C115" s="286" t="s">
         <v>205</v>
       </c>
-      <c r="D115" s="205"/>
-[...31 lines deleted...]
-      <c r="AJ115" s="206"/>
+      <c r="D115" s="287"/>
+      <c r="E115" s="287"/>
+      <c r="F115" s="287"/>
+      <c r="G115" s="287"/>
+      <c r="H115" s="287"/>
+      <c r="I115" s="287"/>
+      <c r="J115" s="287"/>
+      <c r="K115" s="287"/>
+      <c r="L115" s="287"/>
+      <c r="M115" s="287"/>
+      <c r="N115" s="287"/>
+      <c r="O115" s="287"/>
+      <c r="P115" s="287"/>
+      <c r="Q115" s="287"/>
+      <c r="R115" s="287"/>
+      <c r="S115" s="287"/>
+      <c r="T115" s="287"/>
+      <c r="U115" s="287"/>
+      <c r="V115" s="287"/>
+      <c r="W115" s="287"/>
+      <c r="X115" s="287"/>
+      <c r="Y115" s="287"/>
+      <c r="Z115" s="287"/>
+      <c r="AA115" s="287"/>
+      <c r="AB115" s="287"/>
+      <c r="AC115" s="287"/>
+      <c r="AD115" s="287"/>
+      <c r="AE115" s="287"/>
+      <c r="AF115" s="287"/>
+      <c r="AG115" s="287"/>
+      <c r="AH115" s="287"/>
+      <c r="AI115" s="287"/>
+      <c r="AJ115" s="288"/>
       <c r="AK115" s="112"/>
       <c r="AL115" s="112"/>
     </row>
     <row r="116" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A116" s="27"/>
       <c r="B116" s="27"/>
-      <c r="C116" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ116" s="209"/>
+      <c r="C116" s="289"/>
+      <c r="D116" s="234"/>
+      <c r="E116" s="234"/>
+      <c r="F116" s="234"/>
+      <c r="G116" s="234"/>
+      <c r="H116" s="234"/>
+      <c r="I116" s="234"/>
+      <c r="J116" s="234"/>
+      <c r="K116" s="234"/>
+      <c r="L116" s="234"/>
+      <c r="M116" s="234"/>
+      <c r="N116" s="234"/>
+      <c r="O116" s="234"/>
+      <c r="P116" s="234"/>
+      <c r="Q116" s="234"/>
+      <c r="R116" s="234"/>
+      <c r="S116" s="234"/>
+      <c r="T116" s="234"/>
+      <c r="U116" s="234"/>
+      <c r="V116" s="234"/>
+      <c r="W116" s="234"/>
+      <c r="X116" s="234"/>
+      <c r="Y116" s="234"/>
+      <c r="Z116" s="234"/>
+      <c r="AA116" s="234"/>
+      <c r="AB116" s="234"/>
+      <c r="AC116" s="234"/>
+      <c r="AD116" s="234"/>
+      <c r="AE116" s="234"/>
+      <c r="AF116" s="234"/>
+      <c r="AG116" s="234"/>
+      <c r="AH116" s="234"/>
+      <c r="AI116" s="234"/>
+      <c r="AJ116" s="290"/>
       <c r="AK116" s="112"/>
       <c r="AL116" s="112"/>
     </row>
     <row r="117" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A117" s="27"/>
       <c r="B117" s="27"/>
-      <c r="C117" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ117" s="209"/>
+      <c r="C117" s="289"/>
+      <c r="D117" s="234"/>
+      <c r="E117" s="234"/>
+      <c r="F117" s="234"/>
+      <c r="G117" s="234"/>
+      <c r="H117" s="234"/>
+      <c r="I117" s="234"/>
+      <c r="J117" s="234"/>
+      <c r="K117" s="234"/>
+      <c r="L117" s="234"/>
+      <c r="M117" s="234"/>
+      <c r="N117" s="234"/>
+      <c r="O117" s="234"/>
+      <c r="P117" s="234"/>
+      <c r="Q117" s="234"/>
+      <c r="R117" s="234"/>
+      <c r="S117" s="234"/>
+      <c r="T117" s="234"/>
+      <c r="U117" s="234"/>
+      <c r="V117" s="234"/>
+      <c r="W117" s="234"/>
+      <c r="X117" s="234"/>
+      <c r="Y117" s="234"/>
+      <c r="Z117" s="234"/>
+      <c r="AA117" s="234"/>
+      <c r="AB117" s="234"/>
+      <c r="AC117" s="234"/>
+      <c r="AD117" s="234"/>
+      <c r="AE117" s="234"/>
+      <c r="AF117" s="234"/>
+      <c r="AG117" s="234"/>
+      <c r="AH117" s="234"/>
+      <c r="AI117" s="234"/>
+      <c r="AJ117" s="290"/>
       <c r="AK117" s="112"/>
       <c r="AL117" s="112"/>
     </row>
     <row r="118" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A118" s="27"/>
       <c r="B118" s="27"/>
-      <c r="C118" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ118" s="209"/>
+      <c r="C118" s="289"/>
+      <c r="D118" s="234"/>
+      <c r="E118" s="234"/>
+      <c r="F118" s="234"/>
+      <c r="G118" s="234"/>
+      <c r="H118" s="234"/>
+      <c r="I118" s="234"/>
+      <c r="J118" s="234"/>
+      <c r="K118" s="234"/>
+      <c r="L118" s="234"/>
+      <c r="M118" s="234"/>
+      <c r="N118" s="234"/>
+      <c r="O118" s="234"/>
+      <c r="P118" s="234"/>
+      <c r="Q118" s="234"/>
+      <c r="R118" s="234"/>
+      <c r="S118" s="234"/>
+      <c r="T118" s="234"/>
+      <c r="U118" s="234"/>
+      <c r="V118" s="234"/>
+      <c r="W118" s="234"/>
+      <c r="X118" s="234"/>
+      <c r="Y118" s="234"/>
+      <c r="Z118" s="234"/>
+      <c r="AA118" s="234"/>
+      <c r="AB118" s="234"/>
+      <c r="AC118" s="234"/>
+      <c r="AD118" s="234"/>
+      <c r="AE118" s="234"/>
+      <c r="AF118" s="234"/>
+      <c r="AG118" s="234"/>
+      <c r="AH118" s="234"/>
+      <c r="AI118" s="234"/>
+      <c r="AJ118" s="290"/>
       <c r="AK118" s="112"/>
       <c r="AL118" s="112"/>
     </row>
     <row r="119" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A119" s="27"/>
       <c r="B119" s="27"/>
-      <c r="C119" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ119" s="209"/>
+      <c r="C119" s="289"/>
+      <c r="D119" s="234"/>
+      <c r="E119" s="234"/>
+      <c r="F119" s="234"/>
+      <c r="G119" s="234"/>
+      <c r="H119" s="234"/>
+      <c r="I119" s="234"/>
+      <c r="J119" s="234"/>
+      <c r="K119" s="234"/>
+      <c r="L119" s="234"/>
+      <c r="M119" s="234"/>
+      <c r="N119" s="234"/>
+      <c r="O119" s="234"/>
+      <c r="P119" s="234"/>
+      <c r="Q119" s="234"/>
+      <c r="R119" s="234"/>
+      <c r="S119" s="234"/>
+      <c r="T119" s="234"/>
+      <c r="U119" s="234"/>
+      <c r="V119" s="234"/>
+      <c r="W119" s="234"/>
+      <c r="X119" s="234"/>
+      <c r="Y119" s="234"/>
+      <c r="Z119" s="234"/>
+      <c r="AA119" s="234"/>
+      <c r="AB119" s="234"/>
+      <c r="AC119" s="234"/>
+      <c r="AD119" s="234"/>
+      <c r="AE119" s="234"/>
+      <c r="AF119" s="234"/>
+      <c r="AG119" s="234"/>
+      <c r="AH119" s="234"/>
+      <c r="AI119" s="234"/>
+      <c r="AJ119" s="290"/>
       <c r="AK119" s="112"/>
       <c r="AL119" s="112"/>
     </row>
     <row r="120" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A120" s="27"/>
       <c r="B120" s="27"/>
-      <c r="C120" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ120" s="209"/>
+      <c r="C120" s="289"/>
+      <c r="D120" s="234"/>
+      <c r="E120" s="234"/>
+      <c r="F120" s="234"/>
+      <c r="G120" s="234"/>
+      <c r="H120" s="234"/>
+      <c r="I120" s="234"/>
+      <c r="J120" s="234"/>
+      <c r="K120" s="234"/>
+      <c r="L120" s="234"/>
+      <c r="M120" s="234"/>
+      <c r="N120" s="234"/>
+      <c r="O120" s="234"/>
+      <c r="P120" s="234"/>
+      <c r="Q120" s="234"/>
+      <c r="R120" s="234"/>
+      <c r="S120" s="234"/>
+      <c r="T120" s="234"/>
+      <c r="U120" s="234"/>
+      <c r="V120" s="234"/>
+      <c r="W120" s="234"/>
+      <c r="X120" s="234"/>
+      <c r="Y120" s="234"/>
+      <c r="Z120" s="234"/>
+      <c r="AA120" s="234"/>
+      <c r="AB120" s="234"/>
+      <c r="AC120" s="234"/>
+      <c r="AD120" s="234"/>
+      <c r="AE120" s="234"/>
+      <c r="AF120" s="234"/>
+      <c r="AG120" s="234"/>
+      <c r="AH120" s="234"/>
+      <c r="AI120" s="234"/>
+      <c r="AJ120" s="290"/>
       <c r="AK120" s="112"/>
       <c r="AL120" s="112"/>
     </row>
     <row r="121" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A121" s="27"/>
       <c r="B121" s="27"/>
-      <c r="C121" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ121" s="209"/>
+      <c r="C121" s="289"/>
+      <c r="D121" s="234"/>
+      <c r="E121" s="234"/>
+      <c r="F121" s="234"/>
+      <c r="G121" s="234"/>
+      <c r="H121" s="234"/>
+      <c r="I121" s="234"/>
+      <c r="J121" s="234"/>
+      <c r="K121" s="234"/>
+      <c r="L121" s="234"/>
+      <c r="M121" s="234"/>
+      <c r="N121" s="234"/>
+      <c r="O121" s="234"/>
+      <c r="P121" s="234"/>
+      <c r="Q121" s="234"/>
+      <c r="R121" s="234"/>
+      <c r="S121" s="234"/>
+      <c r="T121" s="234"/>
+      <c r="U121" s="234"/>
+      <c r="V121" s="234"/>
+      <c r="W121" s="234"/>
+      <c r="X121" s="234"/>
+      <c r="Y121" s="234"/>
+      <c r="Z121" s="234"/>
+      <c r="AA121" s="234"/>
+      <c r="AB121" s="234"/>
+      <c r="AC121" s="234"/>
+      <c r="AD121" s="234"/>
+      <c r="AE121" s="234"/>
+      <c r="AF121" s="234"/>
+      <c r="AG121" s="234"/>
+      <c r="AH121" s="234"/>
+      <c r="AI121" s="234"/>
+      <c r="AJ121" s="290"/>
       <c r="AK121" s="112"/>
       <c r="AL121" s="112"/>
     </row>
     <row r="122" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A122" s="27"/>
       <c r="B122" s="27"/>
-      <c r="C122" s="210"/>
-[...32 lines deleted...]
-      <c r="AJ122" s="212"/>
+      <c r="C122" s="291"/>
+      <c r="D122" s="292"/>
+      <c r="E122" s="292"/>
+      <c r="F122" s="292"/>
+      <c r="G122" s="292"/>
+      <c r="H122" s="292"/>
+      <c r="I122" s="292"/>
+      <c r="J122" s="292"/>
+      <c r="K122" s="292"/>
+      <c r="L122" s="292"/>
+      <c r="M122" s="292"/>
+      <c r="N122" s="292"/>
+      <c r="O122" s="292"/>
+      <c r="P122" s="292"/>
+      <c r="Q122" s="292"/>
+      <c r="R122" s="292"/>
+      <c r="S122" s="292"/>
+      <c r="T122" s="292"/>
+      <c r="U122" s="292"/>
+      <c r="V122" s="292"/>
+      <c r="W122" s="292"/>
+      <c r="X122" s="292"/>
+      <c r="Y122" s="292"/>
+      <c r="Z122" s="292"/>
+      <c r="AA122" s="292"/>
+      <c r="AB122" s="292"/>
+      <c r="AC122" s="292"/>
+      <c r="AD122" s="292"/>
+      <c r="AE122" s="292"/>
+      <c r="AF122" s="292"/>
+      <c r="AG122" s="292"/>
+      <c r="AH122" s="292"/>
+      <c r="AI122" s="292"/>
+      <c r="AJ122" s="293"/>
       <c r="AK122" s="112"/>
       <c r="AL122" s="112"/>
     </row>
     <row r="123" spans="1:38" s="7" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A123" s="27"/>
       <c r="B123" s="27"/>
       <c r="C123" s="20"/>
       <c r="D123" s="20"/>
       <c r="E123" s="20"/>
       <c r="F123" s="20"/>
       <c r="G123" s="20"/>
       <c r="H123" s="20"/>
       <c r="I123" s="20"/>
       <c r="J123" s="20"/>
       <c r="K123" s="20"/>
       <c r="L123" s="20"/>
       <c r="M123" s="20"/>
       <c r="N123" s="20"/>
       <c r="O123" s="20"/>
       <c r="P123" s="20"/>
       <c r="Q123" s="20"/>
       <c r="R123" s="20"/>
       <c r="S123" s="20"/>
       <c r="T123" s="20"/>
       <c r="U123" s="20"/>
@@ -14735,210 +14737,210 @@
       <c r="P124" s="27"/>
       <c r="Q124" s="27"/>
       <c r="R124" s="27"/>
       <c r="S124" s="27"/>
       <c r="T124" s="27"/>
       <c r="U124" s="27"/>
       <c r="V124" s="27"/>
       <c r="W124" s="27"/>
       <c r="X124" s="27"/>
       <c r="Y124" s="27"/>
       <c r="Z124" s="27"/>
       <c r="AA124" s="27"/>
       <c r="AB124" s="27"/>
       <c r="AC124" s="27"/>
       <c r="AD124" s="27"/>
       <c r="AE124" s="27"/>
       <c r="AF124" s="27"/>
       <c r="AG124" s="27"/>
       <c r="AH124" s="27"/>
       <c r="AI124" s="27"/>
       <c r="AJ124" s="27"/>
       <c r="AK124" s="112"/>
       <c r="AL124" s="112"/>
     </row>
     <row r="125" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A125" s="251">
+      <c r="A125" s="221">
         <v>12</v>
       </c>
-      <c r="B125" s="252"/>
-      <c r="C125" s="240" t="s">
+      <c r="B125" s="222"/>
+      <c r="C125" s="225" t="s">
         <v>42</v>
       </c>
-      <c r="D125" s="241"/>
-[...33 lines deleted...]
-      <c r="AL125" s="248"/>
+      <c r="D125" s="226"/>
+      <c r="E125" s="226"/>
+      <c r="F125" s="226"/>
+      <c r="G125" s="226"/>
+      <c r="H125" s="226"/>
+      <c r="I125" s="226"/>
+      <c r="J125" s="226"/>
+      <c r="K125" s="226"/>
+      <c r="L125" s="226"/>
+      <c r="M125" s="226"/>
+      <c r="N125" s="226"/>
+      <c r="O125" s="226"/>
+      <c r="P125" s="226"/>
+      <c r="Q125" s="226"/>
+      <c r="R125" s="226"/>
+      <c r="S125" s="226"/>
+      <c r="T125" s="226"/>
+      <c r="U125" s="226"/>
+      <c r="V125" s="226"/>
+      <c r="W125" s="226"/>
+      <c r="X125" s="226"/>
+      <c r="Y125" s="226"/>
+      <c r="Z125" s="226"/>
+      <c r="AA125" s="226"/>
+      <c r="AB125" s="226"/>
+      <c r="AC125" s="226"/>
+      <c r="AD125" s="226"/>
+      <c r="AE125" s="226"/>
+      <c r="AF125" s="226"/>
+      <c r="AG125" s="226"/>
+      <c r="AH125" s="226"/>
+      <c r="AI125" s="226"/>
+      <c r="AJ125" s="226"/>
+      <c r="AK125" s="217"/>
+      <c r="AL125" s="218"/>
     </row>
     <row r="126" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A126" s="253"/>
-[...36 lines deleted...]
-      <c r="AL126" s="250"/>
+      <c r="A126" s="223"/>
+      <c r="B126" s="224"/>
+      <c r="C126" s="227"/>
+      <c r="D126" s="228"/>
+      <c r="E126" s="228"/>
+      <c r="F126" s="228"/>
+      <c r="G126" s="228"/>
+      <c r="H126" s="228"/>
+      <c r="I126" s="228"/>
+      <c r="J126" s="228"/>
+      <c r="K126" s="228"/>
+      <c r="L126" s="228"/>
+      <c r="M126" s="228"/>
+      <c r="N126" s="228"/>
+      <c r="O126" s="228"/>
+      <c r="P126" s="228"/>
+      <c r="Q126" s="228"/>
+      <c r="R126" s="228"/>
+      <c r="S126" s="228"/>
+      <c r="T126" s="228"/>
+      <c r="U126" s="228"/>
+      <c r="V126" s="228"/>
+      <c r="W126" s="228"/>
+      <c r="X126" s="228"/>
+      <c r="Y126" s="228"/>
+      <c r="Z126" s="228"/>
+      <c r="AA126" s="228"/>
+      <c r="AB126" s="228"/>
+      <c r="AC126" s="228"/>
+      <c r="AD126" s="228"/>
+      <c r="AE126" s="228"/>
+      <c r="AF126" s="228"/>
+      <c r="AG126" s="228"/>
+      <c r="AH126" s="228"/>
+      <c r="AI126" s="228"/>
+      <c r="AJ126" s="228"/>
+      <c r="AK126" s="219"/>
+      <c r="AL126" s="220"/>
     </row>
     <row r="127" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A127" s="27"/>
       <c r="B127" s="27"/>
-      <c r="C127" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ127" s="326"/>
+      <c r="C127" s="227"/>
+      <c r="D127" s="228"/>
+      <c r="E127" s="228"/>
+      <c r="F127" s="228"/>
+      <c r="G127" s="228"/>
+      <c r="H127" s="228"/>
+      <c r="I127" s="228"/>
+      <c r="J127" s="228"/>
+      <c r="K127" s="228"/>
+      <c r="L127" s="228"/>
+      <c r="M127" s="228"/>
+      <c r="N127" s="228"/>
+      <c r="O127" s="228"/>
+      <c r="P127" s="228"/>
+      <c r="Q127" s="228"/>
+      <c r="R127" s="228"/>
+      <c r="S127" s="228"/>
+      <c r="T127" s="228"/>
+      <c r="U127" s="228"/>
+      <c r="V127" s="228"/>
+      <c r="W127" s="228"/>
+      <c r="X127" s="228"/>
+      <c r="Y127" s="228"/>
+      <c r="Z127" s="228"/>
+      <c r="AA127" s="228"/>
+      <c r="AB127" s="228"/>
+      <c r="AC127" s="228"/>
+      <c r="AD127" s="228"/>
+      <c r="AE127" s="228"/>
+      <c r="AF127" s="228"/>
+      <c r="AG127" s="228"/>
+      <c r="AH127" s="228"/>
+      <c r="AI127" s="228"/>
+      <c r="AJ127" s="312"/>
       <c r="AK127" s="112"/>
       <c r="AL127" s="112"/>
     </row>
     <row r="128" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A128" s="27"/>
       <c r="B128" s="27"/>
-      <c r="C128" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ128" s="246"/>
+      <c r="C128" s="229"/>
+      <c r="D128" s="230"/>
+      <c r="E128" s="230"/>
+      <c r="F128" s="230"/>
+      <c r="G128" s="230"/>
+      <c r="H128" s="230"/>
+      <c r="I128" s="230"/>
+      <c r="J128" s="230"/>
+      <c r="K128" s="230"/>
+      <c r="L128" s="230"/>
+      <c r="M128" s="230"/>
+      <c r="N128" s="230"/>
+      <c r="O128" s="230"/>
+      <c r="P128" s="230"/>
+      <c r="Q128" s="230"/>
+      <c r="R128" s="230"/>
+      <c r="S128" s="230"/>
+      <c r="T128" s="230"/>
+      <c r="U128" s="230"/>
+      <c r="V128" s="230"/>
+      <c r="W128" s="230"/>
+      <c r="X128" s="230"/>
+      <c r="Y128" s="230"/>
+      <c r="Z128" s="230"/>
+      <c r="AA128" s="230"/>
+      <c r="AB128" s="230"/>
+      <c r="AC128" s="230"/>
+      <c r="AD128" s="230"/>
+      <c r="AE128" s="230"/>
+      <c r="AF128" s="230"/>
+      <c r="AG128" s="230"/>
+      <c r="AH128" s="230"/>
+      <c r="AI128" s="230"/>
+      <c r="AJ128" s="237"/>
       <c r="AK128" s="112"/>
       <c r="AL128" s="112"/>
     </row>
     <row r="129" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A129" s="27"/>
       <c r="B129" s="27"/>
       <c r="C129" s="76"/>
       <c r="D129" s="76"/>
       <c r="E129" s="76"/>
       <c r="F129" s="76"/>
       <c r="G129" s="76"/>
       <c r="H129" s="76"/>
       <c r="I129" s="76"/>
       <c r="J129" s="76"/>
       <c r="K129" s="76"/>
       <c r="L129" s="76"/>
       <c r="M129" s="76"/>
       <c r="N129" s="76"/>
       <c r="O129" s="76"/>
       <c r="P129" s="76"/>
       <c r="Q129" s="76"/>
       <c r="R129" s="76"/>
       <c r="S129" s="76"/>
       <c r="T129" s="76"/>
       <c r="U129" s="76"/>
@@ -14981,211 +14983,211 @@
       <c r="P130" s="27"/>
       <c r="Q130" s="27"/>
       <c r="R130" s="27"/>
       <c r="S130" s="27"/>
       <c r="T130" s="27"/>
       <c r="U130" s="27"/>
       <c r="V130" s="27"/>
       <c r="W130" s="27"/>
       <c r="X130" s="27"/>
       <c r="Y130" s="27"/>
       <c r="Z130" s="27"/>
       <c r="AA130" s="27"/>
       <c r="AB130" s="27"/>
       <c r="AC130" s="27"/>
       <c r="AD130" s="27"/>
       <c r="AE130" s="27"/>
       <c r="AF130" s="27"/>
       <c r="AG130" s="27"/>
       <c r="AH130" s="27"/>
       <c r="AI130" s="27"/>
       <c r="AJ130" s="27"/>
       <c r="AK130" s="86"/>
       <c r="AL130" s="86"/>
     </row>
     <row r="131" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A131" s="251">
+      <c r="A131" s="221">
         <v>13</v>
       </c>
-      <c r="B131" s="252"/>
-      <c r="C131" s="240" t="s">
+      <c r="B131" s="222"/>
+      <c r="C131" s="225" t="s">
         <v>199</v>
       </c>
-      <c r="D131" s="241"/>
-[...33 lines deleted...]
-      <c r="AL131" s="248"/>
+      <c r="D131" s="226"/>
+      <c r="E131" s="226"/>
+      <c r="F131" s="226"/>
+      <c r="G131" s="226"/>
+      <c r="H131" s="226"/>
+      <c r="I131" s="226"/>
+      <c r="J131" s="226"/>
+      <c r="K131" s="226"/>
+      <c r="L131" s="226"/>
+      <c r="M131" s="226"/>
+      <c r="N131" s="226"/>
+      <c r="O131" s="226"/>
+      <c r="P131" s="226"/>
+      <c r="Q131" s="226"/>
+      <c r="R131" s="226"/>
+      <c r="S131" s="226"/>
+      <c r="T131" s="226"/>
+      <c r="U131" s="226"/>
+      <c r="V131" s="226"/>
+      <c r="W131" s="226"/>
+      <c r="X131" s="226"/>
+      <c r="Y131" s="226"/>
+      <c r="Z131" s="226"/>
+      <c r="AA131" s="226"/>
+      <c r="AB131" s="226"/>
+      <c r="AC131" s="226"/>
+      <c r="AD131" s="226"/>
+      <c r="AE131" s="226"/>
+      <c r="AF131" s="226"/>
+      <c r="AG131" s="226"/>
+      <c r="AH131" s="226"/>
+      <c r="AI131" s="226"/>
+      <c r="AJ131" s="226"/>
+      <c r="AK131" s="217"/>
+      <c r="AL131" s="218"/>
     </row>
     <row r="132" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="253"/>
-[...36 lines deleted...]
-      <c r="AL132" s="250"/>
+      <c r="A132" s="223"/>
+      <c r="B132" s="224"/>
+      <c r="C132" s="227"/>
+      <c r="D132" s="228"/>
+      <c r="E132" s="228"/>
+      <c r="F132" s="228"/>
+      <c r="G132" s="228"/>
+      <c r="H132" s="228"/>
+      <c r="I132" s="228"/>
+      <c r="J132" s="228"/>
+      <c r="K132" s="228"/>
+      <c r="L132" s="228"/>
+      <c r="M132" s="228"/>
+      <c r="N132" s="228"/>
+      <c r="O132" s="228"/>
+      <c r="P132" s="228"/>
+      <c r="Q132" s="228"/>
+      <c r="R132" s="228"/>
+      <c r="S132" s="228"/>
+      <c r="T132" s="228"/>
+      <c r="U132" s="228"/>
+      <c r="V132" s="228"/>
+      <c r="W132" s="228"/>
+      <c r="X132" s="228"/>
+      <c r="Y132" s="228"/>
+      <c r="Z132" s="228"/>
+      <c r="AA132" s="228"/>
+      <c r="AB132" s="228"/>
+      <c r="AC132" s="228"/>
+      <c r="AD132" s="228"/>
+      <c r="AE132" s="228"/>
+      <c r="AF132" s="228"/>
+      <c r="AG132" s="228"/>
+      <c r="AH132" s="228"/>
+      <c r="AI132" s="228"/>
+      <c r="AJ132" s="228"/>
+      <c r="AK132" s="219"/>
+      <c r="AL132" s="220"/>
     </row>
     <row r="133" spans="1:54" s="93" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A133" s="80"/>
       <c r="B133" s="80"/>
-      <c r="C133" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ133" s="243"/>
+      <c r="C133" s="227"/>
+      <c r="D133" s="228"/>
+      <c r="E133" s="228"/>
+      <c r="F133" s="228"/>
+      <c r="G133" s="228"/>
+      <c r="H133" s="228"/>
+      <c r="I133" s="228"/>
+      <c r="J133" s="228"/>
+      <c r="K133" s="228"/>
+      <c r="L133" s="228"/>
+      <c r="M133" s="228"/>
+      <c r="N133" s="228"/>
+      <c r="O133" s="228"/>
+      <c r="P133" s="228"/>
+      <c r="Q133" s="228"/>
+      <c r="R133" s="228"/>
+      <c r="S133" s="228"/>
+      <c r="T133" s="228"/>
+      <c r="U133" s="228"/>
+      <c r="V133" s="228"/>
+      <c r="W133" s="228"/>
+      <c r="X133" s="228"/>
+      <c r="Y133" s="228"/>
+      <c r="Z133" s="228"/>
+      <c r="AA133" s="228"/>
+      <c r="AB133" s="228"/>
+      <c r="AC133" s="228"/>
+      <c r="AD133" s="228"/>
+      <c r="AE133" s="228"/>
+      <c r="AF133" s="228"/>
+      <c r="AG133" s="228"/>
+      <c r="AH133" s="228"/>
+      <c r="AI133" s="228"/>
+      <c r="AJ133" s="228"/>
       <c r="AK133" s="89"/>
       <c r="AL133" s="79"/>
       <c r="BB133" s="3"/>
     </row>
     <row r="134" spans="1:54" s="93" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A134" s="27"/>
       <c r="B134" s="27"/>
-      <c r="C134" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ134" s="246"/>
+      <c r="C134" s="229"/>
+      <c r="D134" s="230"/>
+      <c r="E134" s="230"/>
+      <c r="F134" s="230"/>
+      <c r="G134" s="230"/>
+      <c r="H134" s="230"/>
+      <c r="I134" s="230"/>
+      <c r="J134" s="230"/>
+      <c r="K134" s="230"/>
+      <c r="L134" s="230"/>
+      <c r="M134" s="230"/>
+      <c r="N134" s="230"/>
+      <c r="O134" s="230"/>
+      <c r="P134" s="230"/>
+      <c r="Q134" s="230"/>
+      <c r="R134" s="230"/>
+      <c r="S134" s="230"/>
+      <c r="T134" s="230"/>
+      <c r="U134" s="230"/>
+      <c r="V134" s="230"/>
+      <c r="W134" s="230"/>
+      <c r="X134" s="230"/>
+      <c r="Y134" s="230"/>
+      <c r="Z134" s="230"/>
+      <c r="AA134" s="230"/>
+      <c r="AB134" s="230"/>
+      <c r="AC134" s="230"/>
+      <c r="AD134" s="230"/>
+      <c r="AE134" s="230"/>
+      <c r="AF134" s="230"/>
+      <c r="AG134" s="230"/>
+      <c r="AH134" s="230"/>
+      <c r="AI134" s="230"/>
+      <c r="AJ134" s="237"/>
       <c r="AK134" s="86"/>
       <c r="AL134" s="86"/>
       <c r="BB134" s="3"/>
     </row>
     <row r="135" spans="1:54" s="93" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A135" s="27"/>
       <c r="B135" s="27"/>
       <c r="C135" s="76"/>
       <c r="D135" s="76"/>
       <c r="E135" s="76"/>
       <c r="F135" s="76"/>
       <c r="G135" s="76"/>
       <c r="H135" s="76"/>
       <c r="I135" s="76"/>
       <c r="J135" s="76"/>
       <c r="K135" s="76"/>
       <c r="L135" s="76"/>
       <c r="M135" s="76"/>
       <c r="N135" s="76"/>
       <c r="O135" s="76"/>
       <c r="P135" s="76"/>
       <c r="Q135" s="76"/>
       <c r="R135" s="76"/>
       <c r="S135" s="76"/>
       <c r="T135" s="76"/>
@@ -15230,170 +15232,170 @@
       <c r="P136" s="27"/>
       <c r="Q136" s="27"/>
       <c r="R136" s="27"/>
       <c r="S136" s="27"/>
       <c r="T136" s="27"/>
       <c r="U136" s="27"/>
       <c r="V136" s="27"/>
       <c r="W136" s="27"/>
       <c r="X136" s="27"/>
       <c r="Y136" s="27"/>
       <c r="Z136" s="27"/>
       <c r="AA136" s="27"/>
       <c r="AB136" s="27"/>
       <c r="AC136" s="27"/>
       <c r="AD136" s="27"/>
       <c r="AE136" s="27"/>
       <c r="AF136" s="27"/>
       <c r="AG136" s="27"/>
       <c r="AH136" s="27"/>
       <c r="AI136" s="27"/>
       <c r="AJ136" s="27"/>
       <c r="AK136" s="112"/>
       <c r="AL136" s="112"/>
     </row>
     <row r="137" spans="1:54" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A137" s="251">
+      <c r="A137" s="221">
         <v>14</v>
       </c>
-      <c r="B137" s="252"/>
-      <c r="C137" s="240" t="s">
+      <c r="B137" s="222"/>
+      <c r="C137" s="225" t="s">
         <v>153</v>
       </c>
-      <c r="D137" s="241"/>
-[...33 lines deleted...]
-      <c r="AL137" s="248"/>
+      <c r="D137" s="226"/>
+      <c r="E137" s="226"/>
+      <c r="F137" s="226"/>
+      <c r="G137" s="226"/>
+      <c r="H137" s="226"/>
+      <c r="I137" s="226"/>
+      <c r="J137" s="226"/>
+      <c r="K137" s="226"/>
+      <c r="L137" s="226"/>
+      <c r="M137" s="226"/>
+      <c r="N137" s="226"/>
+      <c r="O137" s="226"/>
+      <c r="P137" s="226"/>
+      <c r="Q137" s="226"/>
+      <c r="R137" s="226"/>
+      <c r="S137" s="226"/>
+      <c r="T137" s="226"/>
+      <c r="U137" s="226"/>
+      <c r="V137" s="226"/>
+      <c r="W137" s="226"/>
+      <c r="X137" s="226"/>
+      <c r="Y137" s="226"/>
+      <c r="Z137" s="226"/>
+      <c r="AA137" s="226"/>
+      <c r="AB137" s="226"/>
+      <c r="AC137" s="226"/>
+      <c r="AD137" s="226"/>
+      <c r="AE137" s="226"/>
+      <c r="AF137" s="226"/>
+      <c r="AG137" s="226"/>
+      <c r="AH137" s="226"/>
+      <c r="AI137" s="226"/>
+      <c r="AJ137" s="226"/>
+      <c r="AK137" s="217"/>
+      <c r="AL137" s="218"/>
     </row>
     <row r="138" spans="1:54" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="253"/>
-[...36 lines deleted...]
-      <c r="AL138" s="250"/>
+      <c r="A138" s="223"/>
+      <c r="B138" s="224"/>
+      <c r="C138" s="227"/>
+      <c r="D138" s="228"/>
+      <c r="E138" s="228"/>
+      <c r="F138" s="228"/>
+      <c r="G138" s="228"/>
+      <c r="H138" s="228"/>
+      <c r="I138" s="228"/>
+      <c r="J138" s="228"/>
+      <c r="K138" s="228"/>
+      <c r="L138" s="228"/>
+      <c r="M138" s="228"/>
+      <c r="N138" s="228"/>
+      <c r="O138" s="228"/>
+      <c r="P138" s="228"/>
+      <c r="Q138" s="228"/>
+      <c r="R138" s="228"/>
+      <c r="S138" s="228"/>
+      <c r="T138" s="228"/>
+      <c r="U138" s="228"/>
+      <c r="V138" s="228"/>
+      <c r="W138" s="228"/>
+      <c r="X138" s="228"/>
+      <c r="Y138" s="228"/>
+      <c r="Z138" s="228"/>
+      <c r="AA138" s="228"/>
+      <c r="AB138" s="228"/>
+      <c r="AC138" s="228"/>
+      <c r="AD138" s="228"/>
+      <c r="AE138" s="228"/>
+      <c r="AF138" s="228"/>
+      <c r="AG138" s="228"/>
+      <c r="AH138" s="228"/>
+      <c r="AI138" s="228"/>
+      <c r="AJ138" s="228"/>
+      <c r="AK138" s="219"/>
+      <c r="AL138" s="220"/>
     </row>
     <row r="139" spans="1:54" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A139" s="27"/>
       <c r="B139" s="27"/>
-      <c r="C139" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ139" s="246"/>
+      <c r="C139" s="229"/>
+      <c r="D139" s="230"/>
+      <c r="E139" s="230"/>
+      <c r="F139" s="230"/>
+      <c r="G139" s="230"/>
+      <c r="H139" s="230"/>
+      <c r="I139" s="230"/>
+      <c r="J139" s="230"/>
+      <c r="K139" s="230"/>
+      <c r="L139" s="230"/>
+      <c r="M139" s="230"/>
+      <c r="N139" s="230"/>
+      <c r="O139" s="230"/>
+      <c r="P139" s="230"/>
+      <c r="Q139" s="230"/>
+      <c r="R139" s="230"/>
+      <c r="S139" s="230"/>
+      <c r="T139" s="230"/>
+      <c r="U139" s="230"/>
+      <c r="V139" s="230"/>
+      <c r="W139" s="230"/>
+      <c r="X139" s="230"/>
+      <c r="Y139" s="230"/>
+      <c r="Z139" s="230"/>
+      <c r="AA139" s="230"/>
+      <c r="AB139" s="230"/>
+      <c r="AC139" s="230"/>
+      <c r="AD139" s="230"/>
+      <c r="AE139" s="230"/>
+      <c r="AF139" s="230"/>
+      <c r="AG139" s="230"/>
+      <c r="AH139" s="230"/>
+      <c r="AI139" s="230"/>
+      <c r="AJ139" s="237"/>
       <c r="AK139" s="112"/>
       <c r="AL139" s="112"/>
     </row>
     <row r="140" spans="1:54" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A140" s="27"/>
       <c r="B140" s="27"/>
       <c r="C140" s="27"/>
       <c r="D140" s="27"/>
       <c r="E140" s="27"/>
       <c r="F140" s="27"/>
       <c r="G140" s="27"/>
       <c r="H140" s="27"/>
       <c r="I140" s="27"/>
       <c r="J140" s="27"/>
       <c r="K140" s="27"/>
       <c r="L140" s="27"/>
       <c r="M140" s="27"/>
       <c r="N140" s="27"/>
       <c r="O140" s="27"/>
       <c r="P140" s="27"/>
       <c r="Q140" s="27"/>
       <c r="R140" s="27"/>
       <c r="S140" s="27"/>
       <c r="T140" s="27"/>
       <c r="U140" s="27"/>
@@ -15436,374 +15438,374 @@
       <c r="P141" s="27"/>
       <c r="Q141" s="27"/>
       <c r="R141" s="27"/>
       <c r="S141" s="27"/>
       <c r="T141" s="27"/>
       <c r="U141" s="27"/>
       <c r="V141" s="27"/>
       <c r="W141" s="27"/>
       <c r="X141" s="27"/>
       <c r="Y141" s="27"/>
       <c r="Z141" s="27"/>
       <c r="AA141" s="27"/>
       <c r="AB141" s="27"/>
       <c r="AC141" s="27"/>
       <c r="AD141" s="27"/>
       <c r="AE141" s="27"/>
       <c r="AF141" s="27"/>
       <c r="AG141" s="27"/>
       <c r="AH141" s="27"/>
       <c r="AI141" s="27"/>
       <c r="AJ141" s="27"/>
       <c r="AK141" s="112"/>
       <c r="AL141" s="112"/>
     </row>
     <row r="142" spans="1:54" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A142" s="251">
+      <c r="A142" s="221">
         <v>15</v>
       </c>
-      <c r="B142" s="252"/>
-      <c r="C142" s="240" t="s">
+      <c r="B142" s="222"/>
+      <c r="C142" s="225" t="s">
         <v>43</v>
       </c>
-      <c r="D142" s="241"/>
-[...33 lines deleted...]
-      <c r="AL142" s="248"/>
+      <c r="D142" s="226"/>
+      <c r="E142" s="226"/>
+      <c r="F142" s="226"/>
+      <c r="G142" s="226"/>
+      <c r="H142" s="226"/>
+      <c r="I142" s="226"/>
+      <c r="J142" s="226"/>
+      <c r="K142" s="226"/>
+      <c r="L142" s="226"/>
+      <c r="M142" s="226"/>
+      <c r="N142" s="226"/>
+      <c r="O142" s="226"/>
+      <c r="P142" s="226"/>
+      <c r="Q142" s="226"/>
+      <c r="R142" s="226"/>
+      <c r="S142" s="226"/>
+      <c r="T142" s="226"/>
+      <c r="U142" s="226"/>
+      <c r="V142" s="226"/>
+      <c r="W142" s="226"/>
+      <c r="X142" s="226"/>
+      <c r="Y142" s="226"/>
+      <c r="Z142" s="226"/>
+      <c r="AA142" s="226"/>
+      <c r="AB142" s="226"/>
+      <c r="AC142" s="226"/>
+      <c r="AD142" s="226"/>
+      <c r="AE142" s="226"/>
+      <c r="AF142" s="226"/>
+      <c r="AG142" s="226"/>
+      <c r="AH142" s="226"/>
+      <c r="AI142" s="226"/>
+      <c r="AJ142" s="226"/>
+      <c r="AK142" s="217"/>
+      <c r="AL142" s="218"/>
     </row>
     <row r="143" spans="1:54" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A143" s="253"/>
-[...36 lines deleted...]
-      <c r="AL143" s="250"/>
+      <c r="A143" s="223"/>
+      <c r="B143" s="224"/>
+      <c r="C143" s="227"/>
+      <c r="D143" s="228"/>
+      <c r="E143" s="228"/>
+      <c r="F143" s="228"/>
+      <c r="G143" s="228"/>
+      <c r="H143" s="228"/>
+      <c r="I143" s="228"/>
+      <c r="J143" s="228"/>
+      <c r="K143" s="228"/>
+      <c r="L143" s="228"/>
+      <c r="M143" s="228"/>
+      <c r="N143" s="228"/>
+      <c r="O143" s="228"/>
+      <c r="P143" s="228"/>
+      <c r="Q143" s="228"/>
+      <c r="R143" s="228"/>
+      <c r="S143" s="228"/>
+      <c r="T143" s="228"/>
+      <c r="U143" s="228"/>
+      <c r="V143" s="228"/>
+      <c r="W143" s="228"/>
+      <c r="X143" s="228"/>
+      <c r="Y143" s="228"/>
+      <c r="Z143" s="228"/>
+      <c r="AA143" s="228"/>
+      <c r="AB143" s="228"/>
+      <c r="AC143" s="228"/>
+      <c r="AD143" s="228"/>
+      <c r="AE143" s="228"/>
+      <c r="AF143" s="228"/>
+      <c r="AG143" s="228"/>
+      <c r="AH143" s="228"/>
+      <c r="AI143" s="228"/>
+      <c r="AJ143" s="228"/>
+      <c r="AK143" s="219"/>
+      <c r="AL143" s="220"/>
     </row>
     <row r="144" spans="1:54" s="5" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A144" s="80"/>
       <c r="B144" s="80"/>
-      <c r="C144" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ144" s="243"/>
+      <c r="C144" s="227"/>
+      <c r="D144" s="228"/>
+      <c r="E144" s="228"/>
+      <c r="F144" s="228"/>
+      <c r="G144" s="228"/>
+      <c r="H144" s="228"/>
+      <c r="I144" s="228"/>
+      <c r="J144" s="228"/>
+      <c r="K144" s="228"/>
+      <c r="L144" s="228"/>
+      <c r="M144" s="228"/>
+      <c r="N144" s="228"/>
+      <c r="O144" s="228"/>
+      <c r="P144" s="228"/>
+      <c r="Q144" s="228"/>
+      <c r="R144" s="228"/>
+      <c r="S144" s="228"/>
+      <c r="T144" s="228"/>
+      <c r="U144" s="228"/>
+      <c r="V144" s="228"/>
+      <c r="W144" s="228"/>
+      <c r="X144" s="228"/>
+      <c r="Y144" s="228"/>
+      <c r="Z144" s="228"/>
+      <c r="AA144" s="228"/>
+      <c r="AB144" s="228"/>
+      <c r="AC144" s="228"/>
+      <c r="AD144" s="228"/>
+      <c r="AE144" s="228"/>
+      <c r="AF144" s="228"/>
+      <c r="AG144" s="228"/>
+      <c r="AH144" s="228"/>
+      <c r="AI144" s="228"/>
+      <c r="AJ144" s="228"/>
       <c r="AK144" s="26"/>
       <c r="AL144" s="36"/>
     </row>
     <row r="145" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A145" s="27"/>
       <c r="B145" s="27"/>
-      <c r="C145" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ145" s="246"/>
+      <c r="C145" s="229"/>
+      <c r="D145" s="230"/>
+      <c r="E145" s="230"/>
+      <c r="F145" s="230"/>
+      <c r="G145" s="230"/>
+      <c r="H145" s="230"/>
+      <c r="I145" s="230"/>
+      <c r="J145" s="230"/>
+      <c r="K145" s="230"/>
+      <c r="L145" s="230"/>
+      <c r="M145" s="230"/>
+      <c r="N145" s="230"/>
+      <c r="O145" s="230"/>
+      <c r="P145" s="230"/>
+      <c r="Q145" s="230"/>
+      <c r="R145" s="230"/>
+      <c r="S145" s="230"/>
+      <c r="T145" s="230"/>
+      <c r="U145" s="230"/>
+      <c r="V145" s="230"/>
+      <c r="W145" s="230"/>
+      <c r="X145" s="230"/>
+      <c r="Y145" s="230"/>
+      <c r="Z145" s="230"/>
+      <c r="AA145" s="230"/>
+      <c r="AB145" s="230"/>
+      <c r="AC145" s="230"/>
+      <c r="AD145" s="230"/>
+      <c r="AE145" s="230"/>
+      <c r="AF145" s="230"/>
+      <c r="AG145" s="230"/>
+      <c r="AH145" s="230"/>
+      <c r="AI145" s="230"/>
+      <c r="AJ145" s="237"/>
       <c r="AK145" s="112"/>
       <c r="AL145" s="112"/>
     </row>
     <row r="146" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A146" s="27"/>
       <c r="B146" s="27"/>
       <c r="C146" s="27"/>
       <c r="D146" s="27"/>
       <c r="E146" s="27"/>
       <c r="F146" s="27"/>
       <c r="G146" s="27"/>
       <c r="H146" s="27"/>
       <c r="I146" s="27"/>
       <c r="J146" s="27"/>
       <c r="K146" s="27"/>
       <c r="L146" s="27"/>
       <c r="M146" s="27"/>
       <c r="N146" s="27"/>
       <c r="O146" s="27"/>
       <c r="P146" s="27"/>
       <c r="Q146" s="27"/>
       <c r="R146" s="27"/>
       <c r="S146" s="27"/>
       <c r="T146" s="27"/>
       <c r="U146" s="27"/>
       <c r="V146" s="27"/>
       <c r="W146" s="27"/>
       <c r="X146" s="27"/>
       <c r="Y146" s="27"/>
       <c r="Z146" s="27"/>
       <c r="AA146" s="27"/>
       <c r="AB146" s="27"/>
       <c r="AC146" s="27"/>
       <c r="AD146" s="27"/>
       <c r="AE146" s="27"/>
       <c r="AF146" s="27"/>
       <c r="AG146" s="27"/>
       <c r="AH146" s="27"/>
       <c r="AI146" s="27"/>
       <c r="AJ146" s="27"/>
       <c r="AK146" s="112"/>
       <c r="AL146" s="112"/>
     </row>
     <row r="147" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A147" s="251">
+      <c r="A147" s="221">
         <v>16</v>
       </c>
-      <c r="B147" s="252"/>
-      <c r="C147" s="240" t="s">
+      <c r="B147" s="222"/>
+      <c r="C147" s="225" t="s">
         <v>44</v>
       </c>
-      <c r="D147" s="241"/>
-[...33 lines deleted...]
-      <c r="AL147" s="248"/>
+      <c r="D147" s="226"/>
+      <c r="E147" s="226"/>
+      <c r="F147" s="226"/>
+      <c r="G147" s="226"/>
+      <c r="H147" s="226"/>
+      <c r="I147" s="226"/>
+      <c r="J147" s="226"/>
+      <c r="K147" s="226"/>
+      <c r="L147" s="226"/>
+      <c r="M147" s="226"/>
+      <c r="N147" s="226"/>
+      <c r="O147" s="226"/>
+      <c r="P147" s="226"/>
+      <c r="Q147" s="226"/>
+      <c r="R147" s="226"/>
+      <c r="S147" s="226"/>
+      <c r="T147" s="226"/>
+      <c r="U147" s="226"/>
+      <c r="V147" s="226"/>
+      <c r="W147" s="226"/>
+      <c r="X147" s="226"/>
+      <c r="Y147" s="226"/>
+      <c r="Z147" s="226"/>
+      <c r="AA147" s="226"/>
+      <c r="AB147" s="226"/>
+      <c r="AC147" s="226"/>
+      <c r="AD147" s="226"/>
+      <c r="AE147" s="226"/>
+      <c r="AF147" s="226"/>
+      <c r="AG147" s="226"/>
+      <c r="AH147" s="226"/>
+      <c r="AI147" s="226"/>
+      <c r="AJ147" s="226"/>
+      <c r="AK147" s="217"/>
+      <c r="AL147" s="218"/>
     </row>
     <row r="148" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="253"/>
-[...36 lines deleted...]
-      <c r="AL148" s="250"/>
+      <c r="A148" s="223"/>
+      <c r="B148" s="224"/>
+      <c r="C148" s="227"/>
+      <c r="D148" s="228"/>
+      <c r="E148" s="228"/>
+      <c r="F148" s="228"/>
+      <c r="G148" s="228"/>
+      <c r="H148" s="228"/>
+      <c r="I148" s="228"/>
+      <c r="J148" s="228"/>
+      <c r="K148" s="228"/>
+      <c r="L148" s="228"/>
+      <c r="M148" s="228"/>
+      <c r="N148" s="228"/>
+      <c r="O148" s="228"/>
+      <c r="P148" s="228"/>
+      <c r="Q148" s="228"/>
+      <c r="R148" s="228"/>
+      <c r="S148" s="228"/>
+      <c r="T148" s="228"/>
+      <c r="U148" s="228"/>
+      <c r="V148" s="228"/>
+      <c r="W148" s="228"/>
+      <c r="X148" s="228"/>
+      <c r="Y148" s="228"/>
+      <c r="Z148" s="228"/>
+      <c r="AA148" s="228"/>
+      <c r="AB148" s="228"/>
+      <c r="AC148" s="228"/>
+      <c r="AD148" s="228"/>
+      <c r="AE148" s="228"/>
+      <c r="AF148" s="228"/>
+      <c r="AG148" s="228"/>
+      <c r="AH148" s="228"/>
+      <c r="AI148" s="228"/>
+      <c r="AJ148" s="228"/>
+      <c r="AK148" s="219"/>
+      <c r="AL148" s="220"/>
     </row>
     <row r="149" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A149" s="80"/>
       <c r="B149" s="80"/>
-      <c r="C149" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ149" s="245"/>
+      <c r="C149" s="229"/>
+      <c r="D149" s="230"/>
+      <c r="E149" s="230"/>
+      <c r="F149" s="230"/>
+      <c r="G149" s="230"/>
+      <c r="H149" s="230"/>
+      <c r="I149" s="230"/>
+      <c r="J149" s="230"/>
+      <c r="K149" s="230"/>
+      <c r="L149" s="230"/>
+      <c r="M149" s="230"/>
+      <c r="N149" s="230"/>
+      <c r="O149" s="230"/>
+      <c r="P149" s="230"/>
+      <c r="Q149" s="230"/>
+      <c r="R149" s="230"/>
+      <c r="S149" s="230"/>
+      <c r="T149" s="230"/>
+      <c r="U149" s="230"/>
+      <c r="V149" s="230"/>
+      <c r="W149" s="230"/>
+      <c r="X149" s="230"/>
+      <c r="Y149" s="230"/>
+      <c r="Z149" s="230"/>
+      <c r="AA149" s="230"/>
+      <c r="AB149" s="230"/>
+      <c r="AC149" s="230"/>
+      <c r="AD149" s="230"/>
+      <c r="AE149" s="230"/>
+      <c r="AF149" s="230"/>
+      <c r="AG149" s="230"/>
+      <c r="AH149" s="230"/>
+      <c r="AI149" s="230"/>
+      <c r="AJ149" s="230"/>
       <c r="AK149" s="26"/>
       <c r="AL149" s="36"/>
     </row>
     <row r="150" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A150" s="27"/>
       <c r="B150" s="27"/>
       <c r="C150" s="27"/>
       <c r="D150" s="27"/>
       <c r="E150" s="27"/>
       <c r="F150" s="27"/>
       <c r="G150" s="27"/>
       <c r="H150" s="27"/>
       <c r="I150" s="27"/>
       <c r="J150" s="27"/>
       <c r="K150" s="27"/>
       <c r="L150" s="27"/>
       <c r="M150" s="27"/>
       <c r="N150" s="27"/>
       <c r="O150" s="27"/>
       <c r="P150" s="27"/>
       <c r="Q150" s="27"/>
       <c r="R150" s="27"/>
       <c r="S150" s="27"/>
       <c r="T150" s="27"/>
       <c r="U150" s="27"/>
@@ -15846,170 +15848,170 @@
       <c r="P151" s="27"/>
       <c r="Q151" s="27"/>
       <c r="R151" s="27"/>
       <c r="S151" s="27"/>
       <c r="T151" s="27"/>
       <c r="U151" s="27"/>
       <c r="V151" s="27"/>
       <c r="W151" s="27"/>
       <c r="X151" s="27"/>
       <c r="Y151" s="27"/>
       <c r="Z151" s="27"/>
       <c r="AA151" s="27"/>
       <c r="AB151" s="27"/>
       <c r="AC151" s="27"/>
       <c r="AD151" s="27"/>
       <c r="AE151" s="27"/>
       <c r="AF151" s="27"/>
       <c r="AG151" s="27"/>
       <c r="AH151" s="27"/>
       <c r="AI151" s="27"/>
       <c r="AJ151" s="27"/>
       <c r="AK151" s="112"/>
       <c r="AL151" s="112"/>
     </row>
     <row r="152" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A152" s="251">
+      <c r="A152" s="221">
         <v>17</v>
       </c>
-      <c r="B152" s="252"/>
-      <c r="C152" s="240" t="s">
+      <c r="B152" s="222"/>
+      <c r="C152" s="225" t="s">
         <v>45</v>
       </c>
-      <c r="D152" s="241"/>
-[...33 lines deleted...]
-      <c r="AL152" s="248"/>
+      <c r="D152" s="226"/>
+      <c r="E152" s="226"/>
+      <c r="F152" s="226"/>
+      <c r="G152" s="226"/>
+      <c r="H152" s="226"/>
+      <c r="I152" s="226"/>
+      <c r="J152" s="226"/>
+      <c r="K152" s="226"/>
+      <c r="L152" s="226"/>
+      <c r="M152" s="226"/>
+      <c r="N152" s="226"/>
+      <c r="O152" s="226"/>
+      <c r="P152" s="226"/>
+      <c r="Q152" s="226"/>
+      <c r="R152" s="226"/>
+      <c r="S152" s="226"/>
+      <c r="T152" s="226"/>
+      <c r="U152" s="226"/>
+      <c r="V152" s="226"/>
+      <c r="W152" s="226"/>
+      <c r="X152" s="226"/>
+      <c r="Y152" s="226"/>
+      <c r="Z152" s="226"/>
+      <c r="AA152" s="226"/>
+      <c r="AB152" s="226"/>
+      <c r="AC152" s="226"/>
+      <c r="AD152" s="226"/>
+      <c r="AE152" s="226"/>
+      <c r="AF152" s="226"/>
+      <c r="AG152" s="226"/>
+      <c r="AH152" s="226"/>
+      <c r="AI152" s="226"/>
+      <c r="AJ152" s="226"/>
+      <c r="AK152" s="217"/>
+      <c r="AL152" s="218"/>
     </row>
     <row r="153" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="253"/>
-[...36 lines deleted...]
-      <c r="AL153" s="250"/>
+      <c r="A153" s="223"/>
+      <c r="B153" s="224"/>
+      <c r="C153" s="227"/>
+      <c r="D153" s="228"/>
+      <c r="E153" s="228"/>
+      <c r="F153" s="228"/>
+      <c r="G153" s="228"/>
+      <c r="H153" s="228"/>
+      <c r="I153" s="228"/>
+      <c r="J153" s="228"/>
+      <c r="K153" s="228"/>
+      <c r="L153" s="228"/>
+      <c r="M153" s="228"/>
+      <c r="N153" s="228"/>
+      <c r="O153" s="228"/>
+      <c r="P153" s="228"/>
+      <c r="Q153" s="228"/>
+      <c r="R153" s="228"/>
+      <c r="S153" s="228"/>
+      <c r="T153" s="228"/>
+      <c r="U153" s="228"/>
+      <c r="V153" s="228"/>
+      <c r="W153" s="228"/>
+      <c r="X153" s="228"/>
+      <c r="Y153" s="228"/>
+      <c r="Z153" s="228"/>
+      <c r="AA153" s="228"/>
+      <c r="AB153" s="228"/>
+      <c r="AC153" s="228"/>
+      <c r="AD153" s="228"/>
+      <c r="AE153" s="228"/>
+      <c r="AF153" s="228"/>
+      <c r="AG153" s="228"/>
+      <c r="AH153" s="228"/>
+      <c r="AI153" s="228"/>
+      <c r="AJ153" s="228"/>
+      <c r="AK153" s="219"/>
+      <c r="AL153" s="220"/>
     </row>
     <row r="154" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A154" s="80"/>
       <c r="B154" s="80"/>
-      <c r="C154" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ154" s="245"/>
+      <c r="C154" s="229"/>
+      <c r="D154" s="230"/>
+      <c r="E154" s="230"/>
+      <c r="F154" s="230"/>
+      <c r="G154" s="230"/>
+      <c r="H154" s="230"/>
+      <c r="I154" s="230"/>
+      <c r="J154" s="230"/>
+      <c r="K154" s="230"/>
+      <c r="L154" s="230"/>
+      <c r="M154" s="230"/>
+      <c r="N154" s="230"/>
+      <c r="O154" s="230"/>
+      <c r="P154" s="230"/>
+      <c r="Q154" s="230"/>
+      <c r="R154" s="230"/>
+      <c r="S154" s="230"/>
+      <c r="T154" s="230"/>
+      <c r="U154" s="230"/>
+      <c r="V154" s="230"/>
+      <c r="W154" s="230"/>
+      <c r="X154" s="230"/>
+      <c r="Y154" s="230"/>
+      <c r="Z154" s="230"/>
+      <c r="AA154" s="230"/>
+      <c r="AB154" s="230"/>
+      <c r="AC154" s="230"/>
+      <c r="AD154" s="230"/>
+      <c r="AE154" s="230"/>
+      <c r="AF154" s="230"/>
+      <c r="AG154" s="230"/>
+      <c r="AH154" s="230"/>
+      <c r="AI154" s="230"/>
+      <c r="AJ154" s="230"/>
       <c r="AK154" s="26"/>
       <c r="AL154" s="29"/>
     </row>
     <row r="155" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A155" s="27"/>
       <c r="B155" s="27"/>
       <c r="C155" s="27"/>
       <c r="D155" s="27"/>
       <c r="E155" s="27"/>
       <c r="F155" s="27"/>
       <c r="G155" s="27"/>
       <c r="H155" s="27"/>
       <c r="I155" s="27"/>
       <c r="J155" s="27"/>
       <c r="K155" s="27"/>
       <c r="L155" s="27"/>
       <c r="M155" s="27"/>
       <c r="N155" s="27"/>
       <c r="O155" s="27"/>
       <c r="P155" s="27"/>
       <c r="Q155" s="27"/>
       <c r="R155" s="27"/>
       <c r="S155" s="27"/>
       <c r="T155" s="27"/>
       <c r="U155" s="27"/>
@@ -16052,414 +16054,414 @@
       <c r="P156" s="27"/>
       <c r="Q156" s="27"/>
       <c r="R156" s="27"/>
       <c r="S156" s="27"/>
       <c r="T156" s="27"/>
       <c r="U156" s="27"/>
       <c r="V156" s="27"/>
       <c r="W156" s="27"/>
       <c r="X156" s="27"/>
       <c r="Y156" s="27"/>
       <c r="Z156" s="27"/>
       <c r="AA156" s="27"/>
       <c r="AB156" s="27"/>
       <c r="AC156" s="27"/>
       <c r="AD156" s="27"/>
       <c r="AE156" s="27"/>
       <c r="AF156" s="27"/>
       <c r="AG156" s="27"/>
       <c r="AH156" s="27"/>
       <c r="AI156" s="27"/>
       <c r="AJ156" s="27"/>
       <c r="AK156" s="112"/>
       <c r="AL156" s="112"/>
     </row>
     <row r="157" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A157" s="251">
+      <c r="A157" s="221">
         <v>18</v>
       </c>
-      <c r="B157" s="252"/>
-      <c r="C157" s="240" t="s">
+      <c r="B157" s="222"/>
+      <c r="C157" s="225" t="s">
         <v>46</v>
       </c>
-      <c r="D157" s="241"/>
-[...33 lines deleted...]
-      <c r="AL157" s="248"/>
+      <c r="D157" s="226"/>
+      <c r="E157" s="226"/>
+      <c r="F157" s="226"/>
+      <c r="G157" s="226"/>
+      <c r="H157" s="226"/>
+      <c r="I157" s="226"/>
+      <c r="J157" s="226"/>
+      <c r="K157" s="226"/>
+      <c r="L157" s="226"/>
+      <c r="M157" s="226"/>
+      <c r="N157" s="226"/>
+      <c r="O157" s="226"/>
+      <c r="P157" s="226"/>
+      <c r="Q157" s="226"/>
+      <c r="R157" s="226"/>
+      <c r="S157" s="226"/>
+      <c r="T157" s="226"/>
+      <c r="U157" s="226"/>
+      <c r="V157" s="226"/>
+      <c r="W157" s="226"/>
+      <c r="X157" s="226"/>
+      <c r="Y157" s="226"/>
+      <c r="Z157" s="226"/>
+      <c r="AA157" s="226"/>
+      <c r="AB157" s="226"/>
+      <c r="AC157" s="226"/>
+      <c r="AD157" s="226"/>
+      <c r="AE157" s="226"/>
+      <c r="AF157" s="226"/>
+      <c r="AG157" s="226"/>
+      <c r="AH157" s="226"/>
+      <c r="AI157" s="226"/>
+      <c r="AJ157" s="226"/>
+      <c r="AK157" s="217"/>
+      <c r="AL157" s="218"/>
     </row>
     <row r="158" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A158" s="253"/>
-[...36 lines deleted...]
-      <c r="AL158" s="250"/>
+      <c r="A158" s="223"/>
+      <c r="B158" s="224"/>
+      <c r="C158" s="227"/>
+      <c r="D158" s="228"/>
+      <c r="E158" s="228"/>
+      <c r="F158" s="228"/>
+      <c r="G158" s="228"/>
+      <c r="H158" s="228"/>
+      <c r="I158" s="228"/>
+      <c r="J158" s="228"/>
+      <c r="K158" s="228"/>
+      <c r="L158" s="228"/>
+      <c r="M158" s="228"/>
+      <c r="N158" s="228"/>
+      <c r="O158" s="228"/>
+      <c r="P158" s="228"/>
+      <c r="Q158" s="228"/>
+      <c r="R158" s="228"/>
+      <c r="S158" s="228"/>
+      <c r="T158" s="228"/>
+      <c r="U158" s="228"/>
+      <c r="V158" s="228"/>
+      <c r="W158" s="228"/>
+      <c r="X158" s="228"/>
+      <c r="Y158" s="228"/>
+      <c r="Z158" s="228"/>
+      <c r="AA158" s="228"/>
+      <c r="AB158" s="228"/>
+      <c r="AC158" s="228"/>
+      <c r="AD158" s="228"/>
+      <c r="AE158" s="228"/>
+      <c r="AF158" s="228"/>
+      <c r="AG158" s="228"/>
+      <c r="AH158" s="228"/>
+      <c r="AI158" s="228"/>
+      <c r="AJ158" s="228"/>
+      <c r="AK158" s="219"/>
+      <c r="AL158" s="220"/>
     </row>
     <row r="159" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A159" s="27"/>
       <c r="B159" s="27"/>
-      <c r="C159" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ159" s="326"/>
+      <c r="C159" s="227"/>
+      <c r="D159" s="228"/>
+      <c r="E159" s="228"/>
+      <c r="F159" s="228"/>
+      <c r="G159" s="228"/>
+      <c r="H159" s="228"/>
+      <c r="I159" s="228"/>
+      <c r="J159" s="228"/>
+      <c r="K159" s="228"/>
+      <c r="L159" s="228"/>
+      <c r="M159" s="228"/>
+      <c r="N159" s="228"/>
+      <c r="O159" s="228"/>
+      <c r="P159" s="228"/>
+      <c r="Q159" s="228"/>
+      <c r="R159" s="228"/>
+      <c r="S159" s="228"/>
+      <c r="T159" s="228"/>
+      <c r="U159" s="228"/>
+      <c r="V159" s="228"/>
+      <c r="W159" s="228"/>
+      <c r="X159" s="228"/>
+      <c r="Y159" s="228"/>
+      <c r="Z159" s="228"/>
+      <c r="AA159" s="228"/>
+      <c r="AB159" s="228"/>
+      <c r="AC159" s="228"/>
+      <c r="AD159" s="228"/>
+      <c r="AE159" s="228"/>
+      <c r="AF159" s="228"/>
+      <c r="AG159" s="228"/>
+      <c r="AH159" s="228"/>
+      <c r="AI159" s="228"/>
+      <c r="AJ159" s="312"/>
       <c r="AK159" s="112"/>
       <c r="AL159" s="112"/>
     </row>
     <row r="160" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A160" s="27"/>
       <c r="B160" s="27"/>
-      <c r="C160" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ160" s="246"/>
+      <c r="C160" s="229"/>
+      <c r="D160" s="230"/>
+      <c r="E160" s="230"/>
+      <c r="F160" s="230"/>
+      <c r="G160" s="230"/>
+      <c r="H160" s="230"/>
+      <c r="I160" s="230"/>
+      <c r="J160" s="230"/>
+      <c r="K160" s="230"/>
+      <c r="L160" s="230"/>
+      <c r="M160" s="230"/>
+      <c r="N160" s="230"/>
+      <c r="O160" s="230"/>
+      <c r="P160" s="230"/>
+      <c r="Q160" s="230"/>
+      <c r="R160" s="230"/>
+      <c r="S160" s="230"/>
+      <c r="T160" s="230"/>
+      <c r="U160" s="230"/>
+      <c r="V160" s="230"/>
+      <c r="W160" s="230"/>
+      <c r="X160" s="230"/>
+      <c r="Y160" s="230"/>
+      <c r="Z160" s="230"/>
+      <c r="AA160" s="230"/>
+      <c r="AB160" s="230"/>
+      <c r="AC160" s="230"/>
+      <c r="AD160" s="230"/>
+      <c r="AE160" s="230"/>
+      <c r="AF160" s="230"/>
+      <c r="AG160" s="230"/>
+      <c r="AH160" s="230"/>
+      <c r="AI160" s="230"/>
+      <c r="AJ160" s="237"/>
       <c r="AK160" s="112"/>
       <c r="AL160" s="112"/>
     </row>
     <row r="161" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A161" s="27"/>
       <c r="B161" s="27"/>
       <c r="C161" s="27"/>
       <c r="D161" s="27"/>
       <c r="E161" s="27"/>
       <c r="F161" s="27"/>
       <c r="G161" s="27"/>
       <c r="H161" s="27"/>
       <c r="I161" s="27"/>
       <c r="J161" s="27"/>
       <c r="K161" s="27"/>
       <c r="L161" s="27"/>
       <c r="M161" s="27"/>
       <c r="N161" s="27"/>
       <c r="O161" s="27"/>
       <c r="P161" s="27"/>
       <c r="Q161" s="27"/>
       <c r="R161" s="27"/>
       <c r="S161" s="27"/>
       <c r="T161" s="27"/>
       <c r="U161" s="27"/>
       <c r="V161" s="27"/>
       <c r="W161" s="27"/>
       <c r="X161" s="27"/>
       <c r="Y161" s="27"/>
       <c r="Z161" s="27"/>
       <c r="AA161" s="27"/>
       <c r="AB161" s="27"/>
       <c r="AC161" s="27"/>
       <c r="AD161" s="27"/>
       <c r="AE161" s="27"/>
       <c r="AF161" s="27"/>
       <c r="AG161" s="27"/>
       <c r="AH161" s="27"/>
       <c r="AI161" s="27"/>
       <c r="AJ161" s="27"/>
       <c r="AK161" s="112"/>
       <c r="AL161" s="112"/>
     </row>
     <row r="162" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A162" s="251">
+      <c r="A162" s="221">
         <v>19</v>
       </c>
-      <c r="B162" s="252"/>
-      <c r="C162" s="228" t="s">
+      <c r="B162" s="222"/>
+      <c r="C162" s="231" t="s">
         <v>47</v>
       </c>
-      <c r="D162" s="229"/>
-[...33 lines deleted...]
-      <c r="AL162" s="248"/>
+      <c r="D162" s="232"/>
+      <c r="E162" s="232"/>
+      <c r="F162" s="232"/>
+      <c r="G162" s="232"/>
+      <c r="H162" s="232"/>
+      <c r="I162" s="232"/>
+      <c r="J162" s="232"/>
+      <c r="K162" s="232"/>
+      <c r="L162" s="232"/>
+      <c r="M162" s="232"/>
+      <c r="N162" s="232"/>
+      <c r="O162" s="232"/>
+      <c r="P162" s="232"/>
+      <c r="Q162" s="232"/>
+      <c r="R162" s="232"/>
+      <c r="S162" s="232"/>
+      <c r="T162" s="232"/>
+      <c r="U162" s="232"/>
+      <c r="V162" s="232"/>
+      <c r="W162" s="232"/>
+      <c r="X162" s="232"/>
+      <c r="Y162" s="232"/>
+      <c r="Z162" s="232"/>
+      <c r="AA162" s="232"/>
+      <c r="AB162" s="232"/>
+      <c r="AC162" s="232"/>
+      <c r="AD162" s="232"/>
+      <c r="AE162" s="232"/>
+      <c r="AF162" s="232"/>
+      <c r="AG162" s="232"/>
+      <c r="AH162" s="232"/>
+      <c r="AI162" s="232"/>
+      <c r="AJ162" s="232"/>
+      <c r="AK162" s="217"/>
+      <c r="AL162" s="218"/>
     </row>
     <row r="163" spans="1:38" s="5" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A163" s="253"/>
-[...36 lines deleted...]
-      <c r="AL163" s="250"/>
+      <c r="A163" s="223"/>
+      <c r="B163" s="224"/>
+      <c r="C163" s="233"/>
+      <c r="D163" s="234"/>
+      <c r="E163" s="234"/>
+      <c r="F163" s="234"/>
+      <c r="G163" s="234"/>
+      <c r="H163" s="234"/>
+      <c r="I163" s="234"/>
+      <c r="J163" s="234"/>
+      <c r="K163" s="234"/>
+      <c r="L163" s="234"/>
+      <c r="M163" s="234"/>
+      <c r="N163" s="234"/>
+      <c r="O163" s="234"/>
+      <c r="P163" s="234"/>
+      <c r="Q163" s="234"/>
+      <c r="R163" s="234"/>
+      <c r="S163" s="234"/>
+      <c r="T163" s="234"/>
+      <c r="U163" s="234"/>
+      <c r="V163" s="234"/>
+      <c r="W163" s="234"/>
+      <c r="X163" s="234"/>
+      <c r="Y163" s="234"/>
+      <c r="Z163" s="234"/>
+      <c r="AA163" s="234"/>
+      <c r="AB163" s="234"/>
+      <c r="AC163" s="234"/>
+      <c r="AD163" s="234"/>
+      <c r="AE163" s="234"/>
+      <c r="AF163" s="234"/>
+      <c r="AG163" s="234"/>
+      <c r="AH163" s="234"/>
+      <c r="AI163" s="234"/>
+      <c r="AJ163" s="234"/>
+      <c r="AK163" s="219"/>
+      <c r="AL163" s="220"/>
     </row>
     <row r="164" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A164" s="80"/>
       <c r="B164" s="80"/>
-      <c r="C164" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ164" s="208"/>
+      <c r="C164" s="233"/>
+      <c r="D164" s="234"/>
+      <c r="E164" s="234"/>
+      <c r="F164" s="234"/>
+      <c r="G164" s="234"/>
+      <c r="H164" s="234"/>
+      <c r="I164" s="234"/>
+      <c r="J164" s="234"/>
+      <c r="K164" s="234"/>
+      <c r="L164" s="234"/>
+      <c r="M164" s="234"/>
+      <c r="N164" s="234"/>
+      <c r="O164" s="234"/>
+      <c r="P164" s="234"/>
+      <c r="Q164" s="234"/>
+      <c r="R164" s="234"/>
+      <c r="S164" s="234"/>
+      <c r="T164" s="234"/>
+      <c r="U164" s="234"/>
+      <c r="V164" s="234"/>
+      <c r="W164" s="234"/>
+      <c r="X164" s="234"/>
+      <c r="Y164" s="234"/>
+      <c r="Z164" s="234"/>
+      <c r="AA164" s="234"/>
+      <c r="AB164" s="234"/>
+      <c r="AC164" s="234"/>
+      <c r="AD164" s="234"/>
+      <c r="AE164" s="234"/>
+      <c r="AF164" s="234"/>
+      <c r="AG164" s="234"/>
+      <c r="AH164" s="234"/>
+      <c r="AI164" s="234"/>
+      <c r="AJ164" s="234"/>
       <c r="AK164" s="26"/>
       <c r="AL164" s="36"/>
     </row>
     <row r="165" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A165" s="80"/>
       <c r="B165" s="80"/>
-      <c r="C165" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ165" s="232"/>
+      <c r="C165" s="235"/>
+      <c r="D165" s="236"/>
+      <c r="E165" s="236"/>
+      <c r="F165" s="236"/>
+      <c r="G165" s="236"/>
+      <c r="H165" s="236"/>
+      <c r="I165" s="236"/>
+      <c r="J165" s="236"/>
+      <c r="K165" s="236"/>
+      <c r="L165" s="236"/>
+      <c r="M165" s="236"/>
+      <c r="N165" s="236"/>
+      <c r="O165" s="236"/>
+      <c r="P165" s="236"/>
+      <c r="Q165" s="236"/>
+      <c r="R165" s="236"/>
+      <c r="S165" s="236"/>
+      <c r="T165" s="236"/>
+      <c r="U165" s="236"/>
+      <c r="V165" s="236"/>
+      <c r="W165" s="236"/>
+      <c r="X165" s="236"/>
+      <c r="Y165" s="236"/>
+      <c r="Z165" s="236"/>
+      <c r="AA165" s="236"/>
+      <c r="AB165" s="236"/>
+      <c r="AC165" s="236"/>
+      <c r="AD165" s="236"/>
+      <c r="AE165" s="236"/>
+      <c r="AF165" s="236"/>
+      <c r="AG165" s="236"/>
+      <c r="AH165" s="236"/>
+      <c r="AI165" s="236"/>
+      <c r="AJ165" s="236"/>
       <c r="AK165" s="28"/>
       <c r="AL165" s="36"/>
     </row>
     <row r="166" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A166" s="27"/>
       <c r="B166" s="27"/>
       <c r="C166" s="76"/>
       <c r="D166" s="76"/>
       <c r="E166" s="76"/>
       <c r="F166" s="76"/>
       <c r="G166" s="76"/>
       <c r="H166" s="76"/>
       <c r="I166" s="76"/>
       <c r="J166" s="76"/>
       <c r="K166" s="76"/>
       <c r="L166" s="76"/>
       <c r="M166" s="76"/>
       <c r="N166" s="76"/>
       <c r="O166" s="76"/>
       <c r="P166" s="76"/>
       <c r="Q166" s="76"/>
       <c r="R166" s="76"/>
       <c r="S166" s="76"/>
       <c r="T166" s="76"/>
       <c r="U166" s="76"/>
@@ -16502,256 +16504,256 @@
       <c r="P167" s="27"/>
       <c r="Q167" s="27"/>
       <c r="R167" s="27"/>
       <c r="S167" s="27"/>
       <c r="T167" s="27"/>
       <c r="U167" s="27"/>
       <c r="V167" s="27"/>
       <c r="W167" s="27"/>
       <c r="X167" s="27"/>
       <c r="Y167" s="27"/>
       <c r="Z167" s="27"/>
       <c r="AA167" s="27"/>
       <c r="AB167" s="27"/>
       <c r="AC167" s="27"/>
       <c r="AD167" s="27"/>
       <c r="AE167" s="27"/>
       <c r="AF167" s="27"/>
       <c r="AG167" s="27"/>
       <c r="AH167" s="27"/>
       <c r="AI167" s="27"/>
       <c r="AJ167" s="27"/>
       <c r="AK167" s="112"/>
       <c r="AL167" s="112"/>
     </row>
     <row r="168" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A168" s="251">
+      <c r="A168" s="221">
         <v>20</v>
       </c>
-      <c r="B168" s="252"/>
-      <c r="C168" s="240" t="s">
+      <c r="B168" s="222"/>
+      <c r="C168" s="225" t="s">
         <v>48</v>
       </c>
-      <c r="D168" s="241"/>
-[...33 lines deleted...]
-      <c r="AL168" s="248"/>
+      <c r="D168" s="226"/>
+      <c r="E168" s="226"/>
+      <c r="F168" s="226"/>
+      <c r="G168" s="226"/>
+      <c r="H168" s="226"/>
+      <c r="I168" s="226"/>
+      <c r="J168" s="226"/>
+      <c r="K168" s="226"/>
+      <c r="L168" s="226"/>
+      <c r="M168" s="226"/>
+      <c r="N168" s="226"/>
+      <c r="O168" s="226"/>
+      <c r="P168" s="226"/>
+      <c r="Q168" s="226"/>
+      <c r="R168" s="226"/>
+      <c r="S168" s="226"/>
+      <c r="T168" s="226"/>
+      <c r="U168" s="226"/>
+      <c r="V168" s="226"/>
+      <c r="W168" s="226"/>
+      <c r="X168" s="226"/>
+      <c r="Y168" s="226"/>
+      <c r="Z168" s="226"/>
+      <c r="AA168" s="226"/>
+      <c r="AB168" s="226"/>
+      <c r="AC168" s="226"/>
+      <c r="AD168" s="226"/>
+      <c r="AE168" s="226"/>
+      <c r="AF168" s="226"/>
+      <c r="AG168" s="226"/>
+      <c r="AH168" s="226"/>
+      <c r="AI168" s="226"/>
+      <c r="AJ168" s="249"/>
+      <c r="AK168" s="217"/>
+      <c r="AL168" s="218"/>
     </row>
     <row r="169" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="253"/>
-[...36 lines deleted...]
-      <c r="AL169" s="250"/>
+      <c r="A169" s="223"/>
+      <c r="B169" s="224"/>
+      <c r="C169" s="229"/>
+      <c r="D169" s="230"/>
+      <c r="E169" s="230"/>
+      <c r="F169" s="230"/>
+      <c r="G169" s="230"/>
+      <c r="H169" s="230"/>
+      <c r="I169" s="230"/>
+      <c r="J169" s="230"/>
+      <c r="K169" s="230"/>
+      <c r="L169" s="230"/>
+      <c r="M169" s="230"/>
+      <c r="N169" s="230"/>
+      <c r="O169" s="230"/>
+      <c r="P169" s="230"/>
+      <c r="Q169" s="230"/>
+      <c r="R169" s="230"/>
+      <c r="S169" s="230"/>
+      <c r="T169" s="230"/>
+      <c r="U169" s="230"/>
+      <c r="V169" s="230"/>
+      <c r="W169" s="230"/>
+      <c r="X169" s="230"/>
+      <c r="Y169" s="230"/>
+      <c r="Z169" s="230"/>
+      <c r="AA169" s="230"/>
+      <c r="AB169" s="230"/>
+      <c r="AC169" s="230"/>
+      <c r="AD169" s="230"/>
+      <c r="AE169" s="230"/>
+      <c r="AF169" s="230"/>
+      <c r="AG169" s="230"/>
+      <c r="AH169" s="230"/>
+      <c r="AI169" s="230"/>
+      <c r="AJ169" s="250"/>
+      <c r="AK169" s="219"/>
+      <c r="AL169" s="220"/>
     </row>
     <row r="170" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A170" s="80"/>
       <c r="B170" s="80"/>
       <c r="C170" s="20"/>
       <c r="D170" s="20"/>
       <c r="E170" s="20"/>
       <c r="F170" s="20"/>
       <c r="G170" s="20"/>
       <c r="H170" s="20"/>
       <c r="I170" s="20"/>
       <c r="J170" s="20"/>
       <c r="K170" s="20"/>
       <c r="L170" s="20"/>
       <c r="M170" s="20"/>
       <c r="N170" s="20"/>
       <c r="O170" s="20"/>
       <c r="P170" s="20"/>
       <c r="Q170" s="20"/>
       <c r="R170" s="20"/>
       <c r="S170" s="20"/>
       <c r="T170" s="20"/>
       <c r="U170" s="20"/>
       <c r="V170" s="20"/>
       <c r="W170" s="20"/>
       <c r="X170" s="20"/>
       <c r="Y170" s="20"/>
       <c r="Z170" s="20"/>
       <c r="AA170" s="20"/>
       <c r="AB170" s="20"/>
       <c r="AC170" s="20"/>
       <c r="AD170" s="20"/>
       <c r="AE170" s="20"/>
       <c r="AF170" s="20"/>
       <c r="AG170" s="20"/>
       <c r="AH170" s="20"/>
       <c r="AI170" s="20"/>
       <c r="AJ170" s="20"/>
       <c r="AK170" s="36"/>
       <c r="AL170" s="36"/>
     </row>
     <row r="171" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A171" s="251">
+      <c r="A171" s="221">
         <v>21</v>
       </c>
-      <c r="B171" s="252"/>
-      <c r="C171" s="240" t="s">
+      <c r="B171" s="222"/>
+      <c r="C171" s="225" t="s">
         <v>210</v>
       </c>
-      <c r="D171" s="241"/>
-[...33 lines deleted...]
-      <c r="AL171" s="248"/>
+      <c r="D171" s="226"/>
+      <c r="E171" s="226"/>
+      <c r="F171" s="226"/>
+      <c r="G171" s="226"/>
+      <c r="H171" s="226"/>
+      <c r="I171" s="226"/>
+      <c r="J171" s="226"/>
+      <c r="K171" s="226"/>
+      <c r="L171" s="226"/>
+      <c r="M171" s="226"/>
+      <c r="N171" s="226"/>
+      <c r="O171" s="226"/>
+      <c r="P171" s="226"/>
+      <c r="Q171" s="226"/>
+      <c r="R171" s="226"/>
+      <c r="S171" s="226"/>
+      <c r="T171" s="226"/>
+      <c r="U171" s="226"/>
+      <c r="V171" s="226"/>
+      <c r="W171" s="226"/>
+      <c r="X171" s="226"/>
+      <c r="Y171" s="226"/>
+      <c r="Z171" s="226"/>
+      <c r="AA171" s="226"/>
+      <c r="AB171" s="226"/>
+      <c r="AC171" s="226"/>
+      <c r="AD171" s="226"/>
+      <c r="AE171" s="226"/>
+      <c r="AF171" s="226"/>
+      <c r="AG171" s="226"/>
+      <c r="AH171" s="226"/>
+      <c r="AI171" s="226"/>
+      <c r="AJ171" s="249"/>
+      <c r="AK171" s="217"/>
+      <c r="AL171" s="218"/>
     </row>
     <row r="172" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="253"/>
-[...36 lines deleted...]
-      <c r="AL172" s="250"/>
+      <c r="A172" s="223"/>
+      <c r="B172" s="224"/>
+      <c r="C172" s="229"/>
+      <c r="D172" s="230"/>
+      <c r="E172" s="230"/>
+      <c r="F172" s="230"/>
+      <c r="G172" s="230"/>
+      <c r="H172" s="230"/>
+      <c r="I172" s="230"/>
+      <c r="J172" s="230"/>
+      <c r="K172" s="230"/>
+      <c r="L172" s="230"/>
+      <c r="M172" s="230"/>
+      <c r="N172" s="230"/>
+      <c r="O172" s="230"/>
+      <c r="P172" s="230"/>
+      <c r="Q172" s="230"/>
+      <c r="R172" s="230"/>
+      <c r="S172" s="230"/>
+      <c r="T172" s="230"/>
+      <c r="U172" s="230"/>
+      <c r="V172" s="230"/>
+      <c r="W172" s="230"/>
+      <c r="X172" s="230"/>
+      <c r="Y172" s="230"/>
+      <c r="Z172" s="230"/>
+      <c r="AA172" s="230"/>
+      <c r="AB172" s="230"/>
+      <c r="AC172" s="230"/>
+      <c r="AD172" s="230"/>
+      <c r="AE172" s="230"/>
+      <c r="AF172" s="230"/>
+      <c r="AG172" s="230"/>
+      <c r="AH172" s="230"/>
+      <c r="AI172" s="230"/>
+      <c r="AJ172" s="250"/>
+      <c r="AK172" s="219"/>
+      <c r="AL172" s="220"/>
     </row>
     <row r="173" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A173" s="27"/>
       <c r="B173" s="27"/>
       <c r="C173" s="76"/>
       <c r="D173" s="76"/>
       <c r="E173" s="76"/>
       <c r="F173" s="76"/>
       <c r="G173" s="76"/>
       <c r="H173" s="76"/>
       <c r="I173" s="76"/>
       <c r="J173" s="76"/>
       <c r="K173" s="76"/>
       <c r="L173" s="76"/>
       <c r="M173" s="76"/>
       <c r="N173" s="76"/>
       <c r="O173" s="76"/>
       <c r="P173" s="76"/>
       <c r="Q173" s="76"/>
       <c r="R173" s="76"/>
       <c r="S173" s="76"/>
       <c r="T173" s="76"/>
       <c r="U173" s="76"/>
       <c r="V173" s="76"/>
       <c r="W173" s="76"/>
@@ -16792,414 +16794,414 @@
       <c r="P174" s="110"/>
       <c r="Q174" s="110"/>
       <c r="R174" s="110"/>
       <c r="S174" s="110"/>
       <c r="T174" s="110"/>
       <c r="U174" s="110"/>
       <c r="V174" s="110"/>
       <c r="W174" s="110"/>
       <c r="X174" s="110"/>
       <c r="Y174" s="110"/>
       <c r="Z174" s="110"/>
       <c r="AA174" s="110"/>
       <c r="AB174" s="110"/>
       <c r="AC174" s="110"/>
       <c r="AD174" s="110"/>
       <c r="AE174" s="110"/>
       <c r="AF174" s="110"/>
       <c r="AG174" s="110"/>
       <c r="AH174" s="110"/>
       <c r="AI174" s="110"/>
       <c r="AJ174" s="110"/>
       <c r="AK174" s="113"/>
       <c r="AL174" s="113"/>
     </row>
     <row r="175" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A175" s="282">
+      <c r="A175" s="198">
         <v>22</v>
       </c>
-      <c r="B175" s="283"/>
-      <c r="C175" s="266" t="s">
+      <c r="B175" s="199"/>
+      <c r="C175" s="202" t="s">
         <v>211</v>
       </c>
-      <c r="D175" s="267"/>
-[...33 lines deleted...]
-      <c r="AL175" s="248"/>
+      <c r="D175" s="203"/>
+      <c r="E175" s="203"/>
+      <c r="F175" s="203"/>
+      <c r="G175" s="203"/>
+      <c r="H175" s="203"/>
+      <c r="I175" s="203"/>
+      <c r="J175" s="203"/>
+      <c r="K175" s="203"/>
+      <c r="L175" s="203"/>
+      <c r="M175" s="203"/>
+      <c r="N175" s="203"/>
+      <c r="O175" s="203"/>
+      <c r="P175" s="203"/>
+      <c r="Q175" s="203"/>
+      <c r="R175" s="203"/>
+      <c r="S175" s="203"/>
+      <c r="T175" s="203"/>
+      <c r="U175" s="203"/>
+      <c r="V175" s="203"/>
+      <c r="W175" s="203"/>
+      <c r="X175" s="203"/>
+      <c r="Y175" s="203"/>
+      <c r="Z175" s="203"/>
+      <c r="AA175" s="203"/>
+      <c r="AB175" s="203"/>
+      <c r="AC175" s="203"/>
+      <c r="AD175" s="203"/>
+      <c r="AE175" s="203"/>
+      <c r="AF175" s="203"/>
+      <c r="AG175" s="203"/>
+      <c r="AH175" s="203"/>
+      <c r="AI175" s="203"/>
+      <c r="AJ175" s="203"/>
+      <c r="AK175" s="217"/>
+      <c r="AL175" s="218"/>
     </row>
     <row r="176" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="284"/>
-[...36 lines deleted...]
-      <c r="AL176" s="250"/>
+      <c r="A176" s="200"/>
+      <c r="B176" s="201"/>
+      <c r="C176" s="204"/>
+      <c r="D176" s="205"/>
+      <c r="E176" s="205"/>
+      <c r="F176" s="205"/>
+      <c r="G176" s="205"/>
+      <c r="H176" s="205"/>
+      <c r="I176" s="205"/>
+      <c r="J176" s="205"/>
+      <c r="K176" s="205"/>
+      <c r="L176" s="205"/>
+      <c r="M176" s="205"/>
+      <c r="N176" s="205"/>
+      <c r="O176" s="205"/>
+      <c r="P176" s="205"/>
+      <c r="Q176" s="205"/>
+      <c r="R176" s="205"/>
+      <c r="S176" s="205"/>
+      <c r="T176" s="205"/>
+      <c r="U176" s="205"/>
+      <c r="V176" s="205"/>
+      <c r="W176" s="205"/>
+      <c r="X176" s="205"/>
+      <c r="Y176" s="205"/>
+      <c r="Z176" s="205"/>
+      <c r="AA176" s="205"/>
+      <c r="AB176" s="205"/>
+      <c r="AC176" s="205"/>
+      <c r="AD176" s="205"/>
+      <c r="AE176" s="205"/>
+      <c r="AF176" s="205"/>
+      <c r="AG176" s="205"/>
+      <c r="AH176" s="205"/>
+      <c r="AI176" s="205"/>
+      <c r="AJ176" s="205"/>
+      <c r="AK176" s="219"/>
+      <c r="AL176" s="220"/>
     </row>
     <row r="177" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A177" s="83"/>
       <c r="B177" s="83"/>
-      <c r="C177" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ177" s="261"/>
+      <c r="C177" s="204"/>
+      <c r="D177" s="205"/>
+      <c r="E177" s="205"/>
+      <c r="F177" s="205"/>
+      <c r="G177" s="205"/>
+      <c r="H177" s="205"/>
+      <c r="I177" s="205"/>
+      <c r="J177" s="205"/>
+      <c r="K177" s="205"/>
+      <c r="L177" s="205"/>
+      <c r="M177" s="205"/>
+      <c r="N177" s="205"/>
+      <c r="O177" s="205"/>
+      <c r="P177" s="205"/>
+      <c r="Q177" s="205"/>
+      <c r="R177" s="205"/>
+      <c r="S177" s="205"/>
+      <c r="T177" s="205"/>
+      <c r="U177" s="205"/>
+      <c r="V177" s="205"/>
+      <c r="W177" s="205"/>
+      <c r="X177" s="205"/>
+      <c r="Y177" s="205"/>
+      <c r="Z177" s="205"/>
+      <c r="AA177" s="205"/>
+      <c r="AB177" s="205"/>
+      <c r="AC177" s="205"/>
+      <c r="AD177" s="205"/>
+      <c r="AE177" s="205"/>
+      <c r="AF177" s="205"/>
+      <c r="AG177" s="205"/>
+      <c r="AH177" s="205"/>
+      <c r="AI177" s="205"/>
+      <c r="AJ177" s="205"/>
       <c r="AK177" s="30"/>
       <c r="AL177" s="31"/>
     </row>
     <row r="178" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A178" s="83"/>
       <c r="B178" s="83"/>
-      <c r="C178" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ178" s="270"/>
+      <c r="C178" s="206"/>
+      <c r="D178" s="207"/>
+      <c r="E178" s="207"/>
+      <c r="F178" s="207"/>
+      <c r="G178" s="207"/>
+      <c r="H178" s="207"/>
+      <c r="I178" s="207"/>
+      <c r="J178" s="207"/>
+      <c r="K178" s="207"/>
+      <c r="L178" s="207"/>
+      <c r="M178" s="207"/>
+      <c r="N178" s="207"/>
+      <c r="O178" s="207"/>
+      <c r="P178" s="207"/>
+      <c r="Q178" s="207"/>
+      <c r="R178" s="207"/>
+      <c r="S178" s="207"/>
+      <c r="T178" s="207"/>
+      <c r="U178" s="207"/>
+      <c r="V178" s="207"/>
+      <c r="W178" s="207"/>
+      <c r="X178" s="207"/>
+      <c r="Y178" s="207"/>
+      <c r="Z178" s="207"/>
+      <c r="AA178" s="207"/>
+      <c r="AB178" s="207"/>
+      <c r="AC178" s="207"/>
+      <c r="AD178" s="207"/>
+      <c r="AE178" s="207"/>
+      <c r="AF178" s="207"/>
+      <c r="AG178" s="207"/>
+      <c r="AH178" s="207"/>
+      <c r="AI178" s="207"/>
+      <c r="AJ178" s="207"/>
       <c r="AK178" s="32"/>
       <c r="AL178" s="31"/>
     </row>
     <row r="179" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A179" s="83"/>
       <c r="B179" s="83"/>
       <c r="C179" s="75"/>
       <c r="D179" s="75"/>
       <c r="E179" s="75"/>
       <c r="F179" s="75"/>
       <c r="G179" s="75"/>
       <c r="H179" s="75"/>
       <c r="I179" s="75"/>
       <c r="J179" s="75"/>
       <c r="K179" s="75"/>
       <c r="L179" s="75"/>
       <c r="M179" s="75"/>
       <c r="N179" s="75"/>
       <c r="O179" s="75"/>
       <c r="P179" s="75"/>
       <c r="Q179" s="75"/>
       <c r="R179" s="75"/>
       <c r="S179" s="75"/>
       <c r="T179" s="75"/>
       <c r="U179" s="75"/>
       <c r="V179" s="75"/>
       <c r="W179" s="75"/>
       <c r="X179" s="75"/>
       <c r="Y179" s="75"/>
       <c r="Z179" s="75"/>
       <c r="AA179" s="75"/>
       <c r="AB179" s="75"/>
       <c r="AC179" s="75"/>
       <c r="AD179" s="75"/>
       <c r="AE179" s="75"/>
       <c r="AF179" s="75"/>
       <c r="AG179" s="75"/>
       <c r="AH179" s="75"/>
       <c r="AI179" s="75"/>
       <c r="AJ179" s="75"/>
       <c r="AK179" s="31"/>
       <c r="AL179" s="31"/>
     </row>
     <row r="180" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A180" s="251">
+      <c r="A180" s="221">
         <v>23</v>
       </c>
-      <c r="B180" s="252"/>
-      <c r="C180" s="351" t="s">
+      <c r="B180" s="222"/>
+      <c r="C180" s="325" t="s">
         <v>212</v>
       </c>
-      <c r="D180" s="352"/>
-[...33 lines deleted...]
-      <c r="AL180" s="248"/>
+      <c r="D180" s="326"/>
+      <c r="E180" s="326"/>
+      <c r="F180" s="326"/>
+      <c r="G180" s="326"/>
+      <c r="H180" s="326"/>
+      <c r="I180" s="326"/>
+      <c r="J180" s="326"/>
+      <c r="K180" s="326"/>
+      <c r="L180" s="326"/>
+      <c r="M180" s="326"/>
+      <c r="N180" s="326"/>
+      <c r="O180" s="326"/>
+      <c r="P180" s="326"/>
+      <c r="Q180" s="326"/>
+      <c r="R180" s="326"/>
+      <c r="S180" s="326"/>
+      <c r="T180" s="326"/>
+      <c r="U180" s="326"/>
+      <c r="V180" s="326"/>
+      <c r="W180" s="326"/>
+      <c r="X180" s="326"/>
+      <c r="Y180" s="326"/>
+      <c r="Z180" s="326"/>
+      <c r="AA180" s="326"/>
+      <c r="AB180" s="326"/>
+      <c r="AC180" s="326"/>
+      <c r="AD180" s="326"/>
+      <c r="AE180" s="326"/>
+      <c r="AF180" s="326"/>
+      <c r="AG180" s="326"/>
+      <c r="AH180" s="326"/>
+      <c r="AI180" s="326"/>
+      <c r="AJ180" s="326"/>
+      <c r="AK180" s="217"/>
+      <c r="AL180" s="218"/>
     </row>
     <row r="181" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A181" s="253"/>
-[...36 lines deleted...]
-      <c r="AL181" s="250"/>
+      <c r="A181" s="223"/>
+      <c r="B181" s="224"/>
+      <c r="C181" s="327"/>
+      <c r="D181" s="328"/>
+      <c r="E181" s="328"/>
+      <c r="F181" s="328"/>
+      <c r="G181" s="328"/>
+      <c r="H181" s="328"/>
+      <c r="I181" s="328"/>
+      <c r="J181" s="328"/>
+      <c r="K181" s="328"/>
+      <c r="L181" s="328"/>
+      <c r="M181" s="328"/>
+      <c r="N181" s="328"/>
+      <c r="O181" s="328"/>
+      <c r="P181" s="328"/>
+      <c r="Q181" s="328"/>
+      <c r="R181" s="328"/>
+      <c r="S181" s="328"/>
+      <c r="T181" s="328"/>
+      <c r="U181" s="328"/>
+      <c r="V181" s="328"/>
+      <c r="W181" s="328"/>
+      <c r="X181" s="328"/>
+      <c r="Y181" s="328"/>
+      <c r="Z181" s="328"/>
+      <c r="AA181" s="328"/>
+      <c r="AB181" s="328"/>
+      <c r="AC181" s="328"/>
+      <c r="AD181" s="328"/>
+      <c r="AE181" s="328"/>
+      <c r="AF181" s="328"/>
+      <c r="AG181" s="328"/>
+      <c r="AH181" s="328"/>
+      <c r="AI181" s="328"/>
+      <c r="AJ181" s="328"/>
+      <c r="AK181" s="219"/>
+      <c r="AL181" s="220"/>
     </row>
     <row r="182" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A182" s="80"/>
       <c r="B182" s="80"/>
-      <c r="C182" s="353"/>
-[...32 lines deleted...]
-      <c r="AJ182" s="219"/>
+      <c r="C182" s="327"/>
+      <c r="D182" s="328"/>
+      <c r="E182" s="328"/>
+      <c r="F182" s="328"/>
+      <c r="G182" s="328"/>
+      <c r="H182" s="328"/>
+      <c r="I182" s="328"/>
+      <c r="J182" s="328"/>
+      <c r="K182" s="328"/>
+      <c r="L182" s="328"/>
+      <c r="M182" s="328"/>
+      <c r="N182" s="328"/>
+      <c r="O182" s="328"/>
+      <c r="P182" s="328"/>
+      <c r="Q182" s="328"/>
+      <c r="R182" s="328"/>
+      <c r="S182" s="328"/>
+      <c r="T182" s="328"/>
+      <c r="U182" s="328"/>
+      <c r="V182" s="328"/>
+      <c r="W182" s="328"/>
+      <c r="X182" s="328"/>
+      <c r="Y182" s="328"/>
+      <c r="Z182" s="328"/>
+      <c r="AA182" s="328"/>
+      <c r="AB182" s="328"/>
+      <c r="AC182" s="328"/>
+      <c r="AD182" s="328"/>
+      <c r="AE182" s="328"/>
+      <c r="AF182" s="328"/>
+      <c r="AG182" s="328"/>
+      <c r="AH182" s="328"/>
+      <c r="AI182" s="328"/>
+      <c r="AJ182" s="328"/>
       <c r="AK182" s="26"/>
       <c r="AL182" s="36"/>
     </row>
     <row r="183" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A183" s="80"/>
       <c r="B183" s="80"/>
-      <c r="C183" s="354"/>
-[...32 lines deleted...]
-      <c r="AJ183" s="355"/>
+      <c r="C183" s="329"/>
+      <c r="D183" s="330"/>
+      <c r="E183" s="330"/>
+      <c r="F183" s="330"/>
+      <c r="G183" s="330"/>
+      <c r="H183" s="330"/>
+      <c r="I183" s="330"/>
+      <c r="J183" s="330"/>
+      <c r="K183" s="330"/>
+      <c r="L183" s="330"/>
+      <c r="M183" s="330"/>
+      <c r="N183" s="330"/>
+      <c r="O183" s="330"/>
+      <c r="P183" s="330"/>
+      <c r="Q183" s="330"/>
+      <c r="R183" s="330"/>
+      <c r="S183" s="330"/>
+      <c r="T183" s="330"/>
+      <c r="U183" s="330"/>
+      <c r="V183" s="330"/>
+      <c r="W183" s="330"/>
+      <c r="X183" s="330"/>
+      <c r="Y183" s="330"/>
+      <c r="Z183" s="330"/>
+      <c r="AA183" s="330"/>
+      <c r="AB183" s="330"/>
+      <c r="AC183" s="330"/>
+      <c r="AD183" s="330"/>
+      <c r="AE183" s="330"/>
+      <c r="AF183" s="330"/>
+      <c r="AG183" s="330"/>
+      <c r="AH183" s="330"/>
+      <c r="AI183" s="330"/>
+      <c r="AJ183" s="330"/>
       <c r="AK183" s="28"/>
       <c r="AL183" s="36"/>
     </row>
     <row r="184" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A184" s="83"/>
       <c r="B184" s="83"/>
       <c r="C184" s="75"/>
       <c r="D184" s="75"/>
       <c r="E184" s="75"/>
       <c r="F184" s="75"/>
       <c r="G184" s="75"/>
       <c r="H184" s="75"/>
       <c r="I184" s="75"/>
       <c r="J184" s="75"/>
       <c r="K184" s="75"/>
       <c r="L184" s="75"/>
       <c r="M184" s="75"/>
       <c r="N184" s="75"/>
       <c r="O184" s="75"/>
       <c r="P184" s="75"/>
       <c r="Q184" s="75"/>
       <c r="R184" s="75"/>
       <c r="S184" s="75"/>
       <c r="T184" s="75"/>
       <c r="U184" s="75"/>
@@ -17242,1476 +17244,1476 @@
       <c r="P185" s="110"/>
       <c r="Q185" s="110"/>
       <c r="R185" s="110"/>
       <c r="S185" s="110"/>
       <c r="T185" s="110"/>
       <c r="U185" s="110"/>
       <c r="V185" s="110"/>
       <c r="W185" s="110"/>
       <c r="X185" s="110"/>
       <c r="Y185" s="110"/>
       <c r="Z185" s="110"/>
       <c r="AA185" s="110"/>
       <c r="AB185" s="110"/>
       <c r="AC185" s="110"/>
       <c r="AD185" s="110"/>
       <c r="AE185" s="110"/>
       <c r="AF185" s="110"/>
       <c r="AG185" s="110"/>
       <c r="AH185" s="110"/>
       <c r="AI185" s="110"/>
       <c r="AJ185" s="110"/>
       <c r="AK185" s="113"/>
       <c r="AL185" s="113"/>
     </row>
     <row r="186" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A186" s="282">
+      <c r="A186" s="198">
         <v>24</v>
       </c>
-      <c r="B186" s="283"/>
-      <c r="C186" s="266" t="s">
+      <c r="B186" s="199"/>
+      <c r="C186" s="202" t="s">
         <v>213</v>
       </c>
-      <c r="D186" s="267"/>
-[...33 lines deleted...]
-      <c r="AL186" s="248"/>
+      <c r="D186" s="203"/>
+      <c r="E186" s="203"/>
+      <c r="F186" s="203"/>
+      <c r="G186" s="203"/>
+      <c r="H186" s="203"/>
+      <c r="I186" s="203"/>
+      <c r="J186" s="203"/>
+      <c r="K186" s="203"/>
+      <c r="L186" s="203"/>
+      <c r="M186" s="203"/>
+      <c r="N186" s="203"/>
+      <c r="O186" s="203"/>
+      <c r="P186" s="203"/>
+      <c r="Q186" s="203"/>
+      <c r="R186" s="203"/>
+      <c r="S186" s="203"/>
+      <c r="T186" s="203"/>
+      <c r="U186" s="203"/>
+      <c r="V186" s="203"/>
+      <c r="W186" s="203"/>
+      <c r="X186" s="203"/>
+      <c r="Y186" s="203"/>
+      <c r="Z186" s="203"/>
+      <c r="AA186" s="203"/>
+      <c r="AB186" s="203"/>
+      <c r="AC186" s="203"/>
+      <c r="AD186" s="203"/>
+      <c r="AE186" s="203"/>
+      <c r="AF186" s="203"/>
+      <c r="AG186" s="203"/>
+      <c r="AH186" s="203"/>
+      <c r="AI186" s="203"/>
+      <c r="AJ186" s="203"/>
+      <c r="AK186" s="217"/>
+      <c r="AL186" s="218"/>
     </row>
     <row r="187" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A187" s="284"/>
-[...36 lines deleted...]
-      <c r="AL187" s="250"/>
+      <c r="A187" s="200"/>
+      <c r="B187" s="201"/>
+      <c r="C187" s="204"/>
+      <c r="D187" s="205"/>
+      <c r="E187" s="205"/>
+      <c r="F187" s="205"/>
+      <c r="G187" s="205"/>
+      <c r="H187" s="205"/>
+      <c r="I187" s="205"/>
+      <c r="J187" s="205"/>
+      <c r="K187" s="205"/>
+      <c r="L187" s="205"/>
+      <c r="M187" s="205"/>
+      <c r="N187" s="205"/>
+      <c r="O187" s="205"/>
+      <c r="P187" s="205"/>
+      <c r="Q187" s="205"/>
+      <c r="R187" s="205"/>
+      <c r="S187" s="205"/>
+      <c r="T187" s="205"/>
+      <c r="U187" s="205"/>
+      <c r="V187" s="205"/>
+      <c r="W187" s="205"/>
+      <c r="X187" s="205"/>
+      <c r="Y187" s="205"/>
+      <c r="Z187" s="205"/>
+      <c r="AA187" s="205"/>
+      <c r="AB187" s="205"/>
+      <c r="AC187" s="205"/>
+      <c r="AD187" s="205"/>
+      <c r="AE187" s="205"/>
+      <c r="AF187" s="205"/>
+      <c r="AG187" s="205"/>
+      <c r="AH187" s="205"/>
+      <c r="AI187" s="205"/>
+      <c r="AJ187" s="205"/>
+      <c r="AK187" s="219"/>
+      <c r="AL187" s="220"/>
     </row>
     <row r="188" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A188" s="126"/>
       <c r="B188" s="126"/>
-      <c r="C188" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ188" s="271"/>
+      <c r="C188" s="206"/>
+      <c r="D188" s="207"/>
+      <c r="E188" s="207"/>
+      <c r="F188" s="207"/>
+      <c r="G188" s="207"/>
+      <c r="H188" s="207"/>
+      <c r="I188" s="207"/>
+      <c r="J188" s="207"/>
+      <c r="K188" s="207"/>
+      <c r="L188" s="207"/>
+      <c r="M188" s="207"/>
+      <c r="N188" s="207"/>
+      <c r="O188" s="207"/>
+      <c r="P188" s="207"/>
+      <c r="Q188" s="207"/>
+      <c r="R188" s="207"/>
+      <c r="S188" s="207"/>
+      <c r="T188" s="207"/>
+      <c r="U188" s="207"/>
+      <c r="V188" s="207"/>
+      <c r="W188" s="207"/>
+      <c r="X188" s="207"/>
+      <c r="Y188" s="207"/>
+      <c r="Z188" s="207"/>
+      <c r="AA188" s="207"/>
+      <c r="AB188" s="207"/>
+      <c r="AC188" s="207"/>
+      <c r="AD188" s="207"/>
+      <c r="AE188" s="207"/>
+      <c r="AF188" s="207"/>
+      <c r="AG188" s="207"/>
+      <c r="AH188" s="207"/>
+      <c r="AI188" s="207"/>
+      <c r="AJ188" s="208"/>
       <c r="AK188" s="31"/>
       <c r="AL188" s="31"/>
     </row>
     <row r="189" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A189" s="110"/>
       <c r="B189" s="110"/>
       <c r="C189" s="110"/>
       <c r="D189" s="110"/>
       <c r="E189" s="110"/>
       <c r="F189" s="110"/>
       <c r="G189" s="110"/>
       <c r="H189" s="110"/>
       <c r="I189" s="110"/>
       <c r="J189" s="110"/>
       <c r="K189" s="110"/>
       <c r="L189" s="110"/>
       <c r="M189" s="110"/>
       <c r="N189" s="110"/>
       <c r="O189" s="110"/>
       <c r="P189" s="110"/>
       <c r="Q189" s="110"/>
       <c r="R189" s="110"/>
       <c r="S189" s="110"/>
       <c r="T189" s="110"/>
       <c r="U189" s="110"/>
       <c r="V189" s="110"/>
       <c r="W189" s="110"/>
       <c r="X189" s="110"/>
       <c r="Y189" s="110"/>
       <c r="Z189" s="110"/>
       <c r="AA189" s="110"/>
       <c r="AB189" s="110"/>
       <c r="AC189" s="110"/>
       <c r="AD189" s="110"/>
       <c r="AE189" s="110"/>
       <c r="AF189" s="110"/>
       <c r="AG189" s="110"/>
       <c r="AH189" s="110"/>
       <c r="AI189" s="110"/>
       <c r="AJ189" s="110"/>
       <c r="AK189" s="113"/>
       <c r="AL189" s="113"/>
     </row>
     <row r="190" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A190" s="282">
+      <c r="A190" s="198">
         <v>25</v>
       </c>
-      <c r="B190" s="283"/>
-      <c r="C190" s="266" t="s">
+      <c r="B190" s="199"/>
+      <c r="C190" s="202" t="s">
         <v>214</v>
       </c>
-      <c r="D190" s="267"/>
-[...33 lines deleted...]
-      <c r="AL190" s="248"/>
+      <c r="D190" s="203"/>
+      <c r="E190" s="203"/>
+      <c r="F190" s="203"/>
+      <c r="G190" s="203"/>
+      <c r="H190" s="203"/>
+      <c r="I190" s="203"/>
+      <c r="J190" s="203"/>
+      <c r="K190" s="203"/>
+      <c r="L190" s="203"/>
+      <c r="M190" s="203"/>
+      <c r="N190" s="203"/>
+      <c r="O190" s="203"/>
+      <c r="P190" s="203"/>
+      <c r="Q190" s="203"/>
+      <c r="R190" s="203"/>
+      <c r="S190" s="203"/>
+      <c r="T190" s="203"/>
+      <c r="U190" s="203"/>
+      <c r="V190" s="203"/>
+      <c r="W190" s="203"/>
+      <c r="X190" s="203"/>
+      <c r="Y190" s="203"/>
+      <c r="Z190" s="203"/>
+      <c r="AA190" s="203"/>
+      <c r="AB190" s="203"/>
+      <c r="AC190" s="203"/>
+      <c r="AD190" s="203"/>
+      <c r="AE190" s="203"/>
+      <c r="AF190" s="203"/>
+      <c r="AG190" s="203"/>
+      <c r="AH190" s="203"/>
+      <c r="AI190" s="203"/>
+      <c r="AJ190" s="203"/>
+      <c r="AK190" s="217"/>
+      <c r="AL190" s="218"/>
     </row>
     <row r="191" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A191" s="284"/>
-[...36 lines deleted...]
-      <c r="AL191" s="250"/>
+      <c r="A191" s="200"/>
+      <c r="B191" s="201"/>
+      <c r="C191" s="204"/>
+      <c r="D191" s="205"/>
+      <c r="E191" s="205"/>
+      <c r="F191" s="205"/>
+      <c r="G191" s="205"/>
+      <c r="H191" s="205"/>
+      <c r="I191" s="205"/>
+      <c r="J191" s="205"/>
+      <c r="K191" s="205"/>
+      <c r="L191" s="205"/>
+      <c r="M191" s="205"/>
+      <c r="N191" s="205"/>
+      <c r="O191" s="205"/>
+      <c r="P191" s="205"/>
+      <c r="Q191" s="205"/>
+      <c r="R191" s="205"/>
+      <c r="S191" s="205"/>
+      <c r="T191" s="205"/>
+      <c r="U191" s="205"/>
+      <c r="V191" s="205"/>
+      <c r="W191" s="205"/>
+      <c r="X191" s="205"/>
+      <c r="Y191" s="205"/>
+      <c r="Z191" s="205"/>
+      <c r="AA191" s="205"/>
+      <c r="AB191" s="205"/>
+      <c r="AC191" s="205"/>
+      <c r="AD191" s="205"/>
+      <c r="AE191" s="205"/>
+      <c r="AF191" s="205"/>
+      <c r="AG191" s="205"/>
+      <c r="AH191" s="205"/>
+      <c r="AI191" s="205"/>
+      <c r="AJ191" s="205"/>
+      <c r="AK191" s="219"/>
+      <c r="AL191" s="220"/>
     </row>
     <row r="192" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A192" s="126"/>
       <c r="B192" s="126"/>
-      <c r="C192" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ192" s="270"/>
+      <c r="C192" s="206"/>
+      <c r="D192" s="207"/>
+      <c r="E192" s="207"/>
+      <c r="F192" s="207"/>
+      <c r="G192" s="207"/>
+      <c r="H192" s="207"/>
+      <c r="I192" s="207"/>
+      <c r="J192" s="207"/>
+      <c r="K192" s="207"/>
+      <c r="L192" s="207"/>
+      <c r="M192" s="207"/>
+      <c r="N192" s="207"/>
+      <c r="O192" s="207"/>
+      <c r="P192" s="207"/>
+      <c r="Q192" s="207"/>
+      <c r="R192" s="207"/>
+      <c r="S192" s="207"/>
+      <c r="T192" s="207"/>
+      <c r="U192" s="207"/>
+      <c r="V192" s="207"/>
+      <c r="W192" s="207"/>
+      <c r="X192" s="207"/>
+      <c r="Y192" s="207"/>
+      <c r="Z192" s="207"/>
+      <c r="AA192" s="207"/>
+      <c r="AB192" s="207"/>
+      <c r="AC192" s="207"/>
+      <c r="AD192" s="207"/>
+      <c r="AE192" s="207"/>
+      <c r="AF192" s="207"/>
+      <c r="AG192" s="207"/>
+      <c r="AH192" s="207"/>
+      <c r="AI192" s="207"/>
+      <c r="AJ192" s="207"/>
       <c r="AK192" s="30"/>
       <c r="AL192" s="31"/>
     </row>
     <row r="193" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A193" s="110"/>
       <c r="B193" s="110"/>
       <c r="C193" s="125"/>
       <c r="D193" s="125"/>
       <c r="E193" s="125"/>
       <c r="F193" s="125"/>
       <c r="G193" s="125"/>
       <c r="H193" s="125"/>
       <c r="I193" s="125"/>
       <c r="J193" s="125"/>
       <c r="K193" s="125"/>
       <c r="L193" s="125"/>
       <c r="M193" s="125"/>
       <c r="N193" s="125"/>
       <c r="O193" s="125"/>
       <c r="P193" s="125"/>
       <c r="Q193" s="125"/>
       <c r="R193" s="125"/>
       <c r="S193" s="125"/>
       <c r="T193" s="125"/>
       <c r="U193" s="125"/>
       <c r="V193" s="125"/>
       <c r="W193" s="125"/>
       <c r="X193" s="125"/>
       <c r="Y193" s="125"/>
       <c r="Z193" s="125"/>
       <c r="AA193" s="125"/>
       <c r="AB193" s="125"/>
       <c r="AC193" s="125"/>
       <c r="AD193" s="125"/>
       <c r="AE193" s="125"/>
       <c r="AF193" s="125"/>
       <c r="AG193" s="125"/>
       <c r="AH193" s="125"/>
       <c r="AI193" s="125"/>
       <c r="AJ193" s="125"/>
       <c r="AK193" s="113"/>
       <c r="AL193" s="113"/>
     </row>
     <row r="194" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A194" s="282">
+      <c r="A194" s="198">
         <v>26</v>
       </c>
-      <c r="B194" s="283"/>
-      <c r="C194" s="266" t="s">
+      <c r="B194" s="199"/>
+      <c r="C194" s="202" t="s">
         <v>215</v>
       </c>
-      <c r="D194" s="267"/>
-[...33 lines deleted...]
-      <c r="AL194" s="248"/>
+      <c r="D194" s="203"/>
+      <c r="E194" s="203"/>
+      <c r="F194" s="203"/>
+      <c r="G194" s="203"/>
+      <c r="H194" s="203"/>
+      <c r="I194" s="203"/>
+      <c r="J194" s="203"/>
+      <c r="K194" s="203"/>
+      <c r="L194" s="203"/>
+      <c r="M194" s="203"/>
+      <c r="N194" s="203"/>
+      <c r="O194" s="203"/>
+      <c r="P194" s="203"/>
+      <c r="Q194" s="203"/>
+      <c r="R194" s="203"/>
+      <c r="S194" s="203"/>
+      <c r="T194" s="203"/>
+      <c r="U194" s="203"/>
+      <c r="V194" s="203"/>
+      <c r="W194" s="203"/>
+      <c r="X194" s="203"/>
+      <c r="Y194" s="203"/>
+      <c r="Z194" s="203"/>
+      <c r="AA194" s="203"/>
+      <c r="AB194" s="203"/>
+      <c r="AC194" s="203"/>
+      <c r="AD194" s="203"/>
+      <c r="AE194" s="203"/>
+      <c r="AF194" s="203"/>
+      <c r="AG194" s="203"/>
+      <c r="AH194" s="203"/>
+      <c r="AI194" s="203"/>
+      <c r="AJ194" s="203"/>
+      <c r="AK194" s="217"/>
+      <c r="AL194" s="218"/>
     </row>
     <row r="195" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A195" s="284"/>
-[...36 lines deleted...]
-      <c r="AL195" s="250"/>
+      <c r="A195" s="200"/>
+      <c r="B195" s="201"/>
+      <c r="C195" s="204"/>
+      <c r="D195" s="205"/>
+      <c r="E195" s="205"/>
+      <c r="F195" s="205"/>
+      <c r="G195" s="205"/>
+      <c r="H195" s="205"/>
+      <c r="I195" s="205"/>
+      <c r="J195" s="205"/>
+      <c r="K195" s="205"/>
+      <c r="L195" s="205"/>
+      <c r="M195" s="205"/>
+      <c r="N195" s="205"/>
+      <c r="O195" s="205"/>
+      <c r="P195" s="205"/>
+      <c r="Q195" s="205"/>
+      <c r="R195" s="205"/>
+      <c r="S195" s="205"/>
+      <c r="T195" s="205"/>
+      <c r="U195" s="205"/>
+      <c r="V195" s="205"/>
+      <c r="W195" s="205"/>
+      <c r="X195" s="205"/>
+      <c r="Y195" s="205"/>
+      <c r="Z195" s="205"/>
+      <c r="AA195" s="205"/>
+      <c r="AB195" s="205"/>
+      <c r="AC195" s="205"/>
+      <c r="AD195" s="205"/>
+      <c r="AE195" s="205"/>
+      <c r="AF195" s="205"/>
+      <c r="AG195" s="205"/>
+      <c r="AH195" s="205"/>
+      <c r="AI195" s="205"/>
+      <c r="AJ195" s="205"/>
+      <c r="AK195" s="219"/>
+      <c r="AL195" s="220"/>
     </row>
     <row r="196" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A196" s="110"/>
       <c r="B196" s="110"/>
-      <c r="C196" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ196" s="271"/>
+      <c r="C196" s="206"/>
+      <c r="D196" s="207"/>
+      <c r="E196" s="207"/>
+      <c r="F196" s="207"/>
+      <c r="G196" s="207"/>
+      <c r="H196" s="207"/>
+      <c r="I196" s="207"/>
+      <c r="J196" s="207"/>
+      <c r="K196" s="207"/>
+      <c r="L196" s="207"/>
+      <c r="M196" s="207"/>
+      <c r="N196" s="207"/>
+      <c r="O196" s="207"/>
+      <c r="P196" s="207"/>
+      <c r="Q196" s="207"/>
+      <c r="R196" s="207"/>
+      <c r="S196" s="207"/>
+      <c r="T196" s="207"/>
+      <c r="U196" s="207"/>
+      <c r="V196" s="207"/>
+      <c r="W196" s="207"/>
+      <c r="X196" s="207"/>
+      <c r="Y196" s="207"/>
+      <c r="Z196" s="207"/>
+      <c r="AA196" s="207"/>
+      <c r="AB196" s="207"/>
+      <c r="AC196" s="207"/>
+      <c r="AD196" s="207"/>
+      <c r="AE196" s="207"/>
+      <c r="AF196" s="207"/>
+      <c r="AG196" s="207"/>
+      <c r="AH196" s="207"/>
+      <c r="AI196" s="207"/>
+      <c r="AJ196" s="208"/>
       <c r="AK196" s="113"/>
       <c r="AL196" s="113"/>
     </row>
     <row r="197" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A197" s="126"/>
       <c r="B197" s="126"/>
       <c r="C197" s="127"/>
       <c r="D197" s="127"/>
       <c r="E197" s="127"/>
       <c r="F197" s="127"/>
       <c r="G197" s="127"/>
       <c r="H197" s="127"/>
       <c r="I197" s="127"/>
       <c r="J197" s="127"/>
       <c r="K197" s="127"/>
       <c r="L197" s="127"/>
       <c r="M197" s="127"/>
       <c r="N197" s="127"/>
       <c r="O197" s="127"/>
       <c r="P197" s="127"/>
       <c r="Q197" s="127"/>
       <c r="R197" s="127"/>
       <c r="S197" s="127"/>
       <c r="T197" s="127"/>
       <c r="U197" s="127"/>
       <c r="V197" s="127"/>
       <c r="W197" s="127"/>
       <c r="X197" s="127"/>
       <c r="Y197" s="127"/>
       <c r="Z197" s="127"/>
       <c r="AA197" s="127"/>
       <c r="AB197" s="127"/>
       <c r="AC197" s="127"/>
       <c r="AD197" s="127"/>
       <c r="AE197" s="127"/>
       <c r="AF197" s="127"/>
       <c r="AG197" s="127"/>
       <c r="AH197" s="127"/>
       <c r="AI197" s="127"/>
       <c r="AJ197" s="127"/>
       <c r="AK197" s="31"/>
       <c r="AL197" s="31"/>
     </row>
     <row r="198" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A198" s="126"/>
       <c r="B198" s="128"/>
-      <c r="C198" s="257" t="s">
+      <c r="C198" s="209" t="s">
         <v>164</v>
       </c>
-      <c r="D198" s="258"/>
-[...33 lines deleted...]
-      <c r="AL198" s="248"/>
+      <c r="D198" s="210"/>
+      <c r="E198" s="210"/>
+      <c r="F198" s="210"/>
+      <c r="G198" s="210"/>
+      <c r="H198" s="210"/>
+      <c r="I198" s="210"/>
+      <c r="J198" s="210"/>
+      <c r="K198" s="210"/>
+      <c r="L198" s="210"/>
+      <c r="M198" s="210"/>
+      <c r="N198" s="210"/>
+      <c r="O198" s="210"/>
+      <c r="P198" s="210"/>
+      <c r="Q198" s="210"/>
+      <c r="R198" s="210"/>
+      <c r="S198" s="210"/>
+      <c r="T198" s="210"/>
+      <c r="U198" s="210"/>
+      <c r="V198" s="210"/>
+      <c r="W198" s="210"/>
+      <c r="X198" s="210"/>
+      <c r="Y198" s="210"/>
+      <c r="Z198" s="210"/>
+      <c r="AA198" s="210"/>
+      <c r="AB198" s="210"/>
+      <c r="AC198" s="210"/>
+      <c r="AD198" s="210"/>
+      <c r="AE198" s="210"/>
+      <c r="AF198" s="210"/>
+      <c r="AG198" s="210"/>
+      <c r="AH198" s="210"/>
+      <c r="AI198" s="210"/>
+      <c r="AJ198" s="211"/>
+      <c r="AK198" s="217"/>
+      <c r="AL198" s="218"/>
     </row>
     <row r="199" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A199" s="126"/>
       <c r="B199" s="116"/>
-      <c r="C199" s="263"/>
-[...34 lines deleted...]
-      <c r="AL199" s="250"/>
+      <c r="C199" s="214"/>
+      <c r="D199" s="215"/>
+      <c r="E199" s="215"/>
+      <c r="F199" s="215"/>
+      <c r="G199" s="215"/>
+      <c r="H199" s="215"/>
+      <c r="I199" s="215"/>
+      <c r="J199" s="215"/>
+      <c r="K199" s="215"/>
+      <c r="L199" s="215"/>
+      <c r="M199" s="215"/>
+      <c r="N199" s="215"/>
+      <c r="O199" s="215"/>
+      <c r="P199" s="215"/>
+      <c r="Q199" s="215"/>
+      <c r="R199" s="215"/>
+      <c r="S199" s="215"/>
+      <c r="T199" s="215"/>
+      <c r="U199" s="215"/>
+      <c r="V199" s="215"/>
+      <c r="W199" s="215"/>
+      <c r="X199" s="215"/>
+      <c r="Y199" s="215"/>
+      <c r="Z199" s="215"/>
+      <c r="AA199" s="215"/>
+      <c r="AB199" s="215"/>
+      <c r="AC199" s="215"/>
+      <c r="AD199" s="215"/>
+      <c r="AE199" s="215"/>
+      <c r="AF199" s="215"/>
+      <c r="AG199" s="215"/>
+      <c r="AH199" s="215"/>
+      <c r="AI199" s="215"/>
+      <c r="AJ199" s="216"/>
+      <c r="AK199" s="219"/>
+      <c r="AL199" s="220"/>
     </row>
     <row r="200" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A200" s="126"/>
       <c r="B200" s="127"/>
       <c r="C200" s="129"/>
       <c r="D200" s="125"/>
       <c r="E200" s="125"/>
       <c r="F200" s="125"/>
       <c r="G200" s="125"/>
       <c r="H200" s="125"/>
       <c r="I200" s="125"/>
       <c r="J200" s="125"/>
       <c r="K200" s="125"/>
       <c r="L200" s="125"/>
       <c r="M200" s="125"/>
       <c r="N200" s="125"/>
       <c r="O200" s="125"/>
       <c r="P200" s="125"/>
       <c r="Q200" s="125"/>
       <c r="R200" s="125"/>
       <c r="S200" s="125"/>
       <c r="T200" s="125"/>
       <c r="U200" s="125"/>
       <c r="V200" s="125"/>
       <c r="W200" s="125"/>
       <c r="X200" s="125"/>
       <c r="Y200" s="125"/>
       <c r="Z200" s="125"/>
       <c r="AA200" s="125"/>
       <c r="AB200" s="125"/>
       <c r="AC200" s="125"/>
       <c r="AD200" s="125"/>
       <c r="AE200" s="125"/>
       <c r="AF200" s="125"/>
       <c r="AG200" s="125"/>
       <c r="AH200" s="125"/>
       <c r="AI200" s="125"/>
       <c r="AJ200" s="125"/>
       <c r="AK200" s="130"/>
       <c r="AL200" s="130"/>
     </row>
     <row r="201" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A201" s="127"/>
       <c r="B201" s="116"/>
-      <c r="C201" s="257" t="s">
+      <c r="C201" s="209" t="s">
         <v>216</v>
       </c>
-      <c r="D201" s="258"/>
-[...33 lines deleted...]
-      <c r="AL201" s="248"/>
+      <c r="D201" s="210"/>
+      <c r="E201" s="210"/>
+      <c r="F201" s="210"/>
+      <c r="G201" s="210"/>
+      <c r="H201" s="210"/>
+      <c r="I201" s="210"/>
+      <c r="J201" s="210"/>
+      <c r="K201" s="210"/>
+      <c r="L201" s="210"/>
+      <c r="M201" s="210"/>
+      <c r="N201" s="210"/>
+      <c r="O201" s="210"/>
+      <c r="P201" s="210"/>
+      <c r="Q201" s="210"/>
+      <c r="R201" s="210"/>
+      <c r="S201" s="210"/>
+      <c r="T201" s="210"/>
+      <c r="U201" s="210"/>
+      <c r="V201" s="210"/>
+      <c r="W201" s="210"/>
+      <c r="X201" s="210"/>
+      <c r="Y201" s="210"/>
+      <c r="Z201" s="210"/>
+      <c r="AA201" s="210"/>
+      <c r="AB201" s="210"/>
+      <c r="AC201" s="210"/>
+      <c r="AD201" s="210"/>
+      <c r="AE201" s="210"/>
+      <c r="AF201" s="210"/>
+      <c r="AG201" s="210"/>
+      <c r="AH201" s="210"/>
+      <c r="AI201" s="210"/>
+      <c r="AJ201" s="211"/>
+      <c r="AK201" s="217"/>
+      <c r="AL201" s="218"/>
     </row>
     <row r="202" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A202" s="127"/>
       <c r="B202" s="116"/>
-      <c r="C202" s="260"/>
-[...34 lines deleted...]
-      <c r="AL202" s="250"/>
+      <c r="C202" s="212"/>
+      <c r="D202" s="205"/>
+      <c r="E202" s="205"/>
+      <c r="F202" s="205"/>
+      <c r="G202" s="205"/>
+      <c r="H202" s="205"/>
+      <c r="I202" s="205"/>
+      <c r="J202" s="205"/>
+      <c r="K202" s="205"/>
+      <c r="L202" s="205"/>
+      <c r="M202" s="205"/>
+      <c r="N202" s="205"/>
+      <c r="O202" s="205"/>
+      <c r="P202" s="205"/>
+      <c r="Q202" s="205"/>
+      <c r="R202" s="205"/>
+      <c r="S202" s="205"/>
+      <c r="T202" s="205"/>
+      <c r="U202" s="205"/>
+      <c r="V202" s="205"/>
+      <c r="W202" s="205"/>
+      <c r="X202" s="205"/>
+      <c r="Y202" s="205"/>
+      <c r="Z202" s="205"/>
+      <c r="AA202" s="205"/>
+      <c r="AB202" s="205"/>
+      <c r="AC202" s="205"/>
+      <c r="AD202" s="205"/>
+      <c r="AE202" s="205"/>
+      <c r="AF202" s="205"/>
+      <c r="AG202" s="205"/>
+      <c r="AH202" s="205"/>
+      <c r="AI202" s="205"/>
+      <c r="AJ202" s="213"/>
+      <c r="AK202" s="219"/>
+      <c r="AL202" s="220"/>
     </row>
     <row r="203" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A203" s="127"/>
       <c r="B203" s="127"/>
-      <c r="C203" s="260"/>
-[...32 lines deleted...]
-      <c r="AJ203" s="262"/>
+      <c r="C203" s="212"/>
+      <c r="D203" s="205"/>
+      <c r="E203" s="205"/>
+      <c r="F203" s="205"/>
+      <c r="G203" s="205"/>
+      <c r="H203" s="205"/>
+      <c r="I203" s="205"/>
+      <c r="J203" s="205"/>
+      <c r="K203" s="205"/>
+      <c r="L203" s="205"/>
+      <c r="M203" s="205"/>
+      <c r="N203" s="205"/>
+      <c r="O203" s="205"/>
+      <c r="P203" s="205"/>
+      <c r="Q203" s="205"/>
+      <c r="R203" s="205"/>
+      <c r="S203" s="205"/>
+      <c r="T203" s="205"/>
+      <c r="U203" s="205"/>
+      <c r="V203" s="205"/>
+      <c r="W203" s="205"/>
+      <c r="X203" s="205"/>
+      <c r="Y203" s="205"/>
+      <c r="Z203" s="205"/>
+      <c r="AA203" s="205"/>
+      <c r="AB203" s="205"/>
+      <c r="AC203" s="205"/>
+      <c r="AD203" s="205"/>
+      <c r="AE203" s="205"/>
+      <c r="AF203" s="205"/>
+      <c r="AG203" s="205"/>
+      <c r="AH203" s="205"/>
+      <c r="AI203" s="205"/>
+      <c r="AJ203" s="213"/>
       <c r="AK203" s="31"/>
       <c r="AL203" s="31"/>
     </row>
     <row r="204" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A204" s="110"/>
       <c r="B204" s="110"/>
-      <c r="C204" s="263"/>
-[...32 lines deleted...]
-      <c r="AJ204" s="265"/>
+      <c r="C204" s="214"/>
+      <c r="D204" s="215"/>
+      <c r="E204" s="215"/>
+      <c r="F204" s="215"/>
+      <c r="G204" s="215"/>
+      <c r="H204" s="215"/>
+      <c r="I204" s="215"/>
+      <c r="J204" s="215"/>
+      <c r="K204" s="215"/>
+      <c r="L204" s="215"/>
+      <c r="M204" s="215"/>
+      <c r="N204" s="215"/>
+      <c r="O204" s="215"/>
+      <c r="P204" s="215"/>
+      <c r="Q204" s="215"/>
+      <c r="R204" s="215"/>
+      <c r="S204" s="215"/>
+      <c r="T204" s="215"/>
+      <c r="U204" s="215"/>
+      <c r="V204" s="215"/>
+      <c r="W204" s="215"/>
+      <c r="X204" s="215"/>
+      <c r="Y204" s="215"/>
+      <c r="Z204" s="215"/>
+      <c r="AA204" s="215"/>
+      <c r="AB204" s="215"/>
+      <c r="AC204" s="215"/>
+      <c r="AD204" s="215"/>
+      <c r="AE204" s="215"/>
+      <c r="AF204" s="215"/>
+      <c r="AG204" s="215"/>
+      <c r="AH204" s="215"/>
+      <c r="AI204" s="215"/>
+      <c r="AJ204" s="216"/>
       <c r="AK204" s="113"/>
       <c r="AL204" s="113"/>
     </row>
     <row r="205" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A205" s="110"/>
       <c r="B205" s="110"/>
       <c r="C205" s="126"/>
       <c r="D205" s="131"/>
-      <c r="E205" s="257" t="s">
+      <c r="E205" s="209" t="s">
         <v>16</v>
       </c>
-      <c r="F205" s="258"/>
-[...29 lines deleted...]
-      <c r="AJ205" s="259"/>
+      <c r="F205" s="210"/>
+      <c r="G205" s="210"/>
+      <c r="H205" s="210"/>
+      <c r="I205" s="210"/>
+      <c r="J205" s="210"/>
+      <c r="K205" s="210"/>
+      <c r="L205" s="210"/>
+      <c r="M205" s="210"/>
+      <c r="N205" s="210"/>
+      <c r="O205" s="210"/>
+      <c r="P205" s="210"/>
+      <c r="Q205" s="210"/>
+      <c r="R205" s="210"/>
+      <c r="S205" s="210"/>
+      <c r="T205" s="210"/>
+      <c r="U205" s="210"/>
+      <c r="V205" s="210"/>
+      <c r="W205" s="210"/>
+      <c r="X205" s="210"/>
+      <c r="Y205" s="210"/>
+      <c r="Z205" s="210"/>
+      <c r="AA205" s="210"/>
+      <c r="AB205" s="210"/>
+      <c r="AC205" s="210"/>
+      <c r="AD205" s="210"/>
+      <c r="AE205" s="210"/>
+      <c r="AF205" s="210"/>
+      <c r="AG205" s="210"/>
+      <c r="AH205" s="210"/>
+      <c r="AI205" s="210"/>
+      <c r="AJ205" s="211"/>
       <c r="AK205" s="31"/>
       <c r="AL205" s="31"/>
     </row>
     <row r="206" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A206" s="110"/>
       <c r="B206" s="110"/>
       <c r="C206" s="126"/>
       <c r="D206" s="131"/>
-      <c r="E206" s="260"/>
-[...30 lines deleted...]
-      <c r="AJ206" s="262"/>
+      <c r="E206" s="212"/>
+      <c r="F206" s="205"/>
+      <c r="G206" s="205"/>
+      <c r="H206" s="205"/>
+      <c r="I206" s="205"/>
+      <c r="J206" s="205"/>
+      <c r="K206" s="205"/>
+      <c r="L206" s="205"/>
+      <c r="M206" s="205"/>
+      <c r="N206" s="205"/>
+      <c r="O206" s="205"/>
+      <c r="P206" s="205"/>
+      <c r="Q206" s="205"/>
+      <c r="R206" s="205"/>
+      <c r="S206" s="205"/>
+      <c r="T206" s="205"/>
+      <c r="U206" s="205"/>
+      <c r="V206" s="205"/>
+      <c r="W206" s="205"/>
+      <c r="X206" s="205"/>
+      <c r="Y206" s="205"/>
+      <c r="Z206" s="205"/>
+      <c r="AA206" s="205"/>
+      <c r="AB206" s="205"/>
+      <c r="AC206" s="205"/>
+      <c r="AD206" s="205"/>
+      <c r="AE206" s="205"/>
+      <c r="AF206" s="205"/>
+      <c r="AG206" s="205"/>
+      <c r="AH206" s="205"/>
+      <c r="AI206" s="205"/>
+      <c r="AJ206" s="213"/>
       <c r="AK206" s="31"/>
       <c r="AL206" s="31"/>
     </row>
     <row r="207" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A207" s="110"/>
       <c r="B207" s="110"/>
       <c r="C207" s="126"/>
       <c r="D207" s="132"/>
-      <c r="E207" s="263"/>
-[...30 lines deleted...]
-      <c r="AJ207" s="265"/>
+      <c r="E207" s="214"/>
+      <c r="F207" s="215"/>
+      <c r="G207" s="215"/>
+      <c r="H207" s="215"/>
+      <c r="I207" s="215"/>
+      <c r="J207" s="215"/>
+      <c r="K207" s="215"/>
+      <c r="L207" s="215"/>
+      <c r="M207" s="215"/>
+      <c r="N207" s="215"/>
+      <c r="O207" s="215"/>
+      <c r="P207" s="215"/>
+      <c r="Q207" s="215"/>
+      <c r="R207" s="215"/>
+      <c r="S207" s="215"/>
+      <c r="T207" s="215"/>
+      <c r="U207" s="215"/>
+      <c r="V207" s="215"/>
+      <c r="W207" s="215"/>
+      <c r="X207" s="215"/>
+      <c r="Y207" s="215"/>
+      <c r="Z207" s="215"/>
+      <c r="AA207" s="215"/>
+      <c r="AB207" s="215"/>
+      <c r="AC207" s="215"/>
+      <c r="AD207" s="215"/>
+      <c r="AE207" s="215"/>
+      <c r="AF207" s="215"/>
+      <c r="AG207" s="215"/>
+      <c r="AH207" s="215"/>
+      <c r="AI207" s="215"/>
+      <c r="AJ207" s="216"/>
       <c r="AK207" s="31"/>
       <c r="AL207" s="31"/>
     </row>
     <row r="208" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A208" s="110"/>
       <c r="B208" s="110"/>
       <c r="C208" s="126"/>
       <c r="D208" s="133"/>
-      <c r="E208" s="257" t="s">
+      <c r="E208" s="209" t="s">
         <v>17</v>
       </c>
-      <c r="F208" s="258"/>
-[...29 lines deleted...]
-      <c r="AJ208" s="259"/>
+      <c r="F208" s="210"/>
+      <c r="G208" s="210"/>
+      <c r="H208" s="210"/>
+      <c r="I208" s="210"/>
+      <c r="J208" s="210"/>
+      <c r="K208" s="210"/>
+      <c r="L208" s="210"/>
+      <c r="M208" s="210"/>
+      <c r="N208" s="210"/>
+      <c r="O208" s="210"/>
+      <c r="P208" s="210"/>
+      <c r="Q208" s="210"/>
+      <c r="R208" s="210"/>
+      <c r="S208" s="210"/>
+      <c r="T208" s="210"/>
+      <c r="U208" s="210"/>
+      <c r="V208" s="210"/>
+      <c r="W208" s="210"/>
+      <c r="X208" s="210"/>
+      <c r="Y208" s="210"/>
+      <c r="Z208" s="210"/>
+      <c r="AA208" s="210"/>
+      <c r="AB208" s="210"/>
+      <c r="AC208" s="210"/>
+      <c r="AD208" s="210"/>
+      <c r="AE208" s="210"/>
+      <c r="AF208" s="210"/>
+      <c r="AG208" s="210"/>
+      <c r="AH208" s="210"/>
+      <c r="AI208" s="210"/>
+      <c r="AJ208" s="211"/>
       <c r="AK208" s="31"/>
       <c r="AL208" s="31"/>
     </row>
     <row r="209" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A209" s="110"/>
       <c r="B209" s="110"/>
       <c r="C209" s="126"/>
       <c r="D209" s="132"/>
-      <c r="E209" s="260"/>
-[...30 lines deleted...]
-      <c r="AJ209" s="262"/>
+      <c r="E209" s="212"/>
+      <c r="F209" s="205"/>
+      <c r="G209" s="205"/>
+      <c r="H209" s="205"/>
+      <c r="I209" s="205"/>
+      <c r="J209" s="205"/>
+      <c r="K209" s="205"/>
+      <c r="L209" s="205"/>
+      <c r="M209" s="205"/>
+      <c r="N209" s="205"/>
+      <c r="O209" s="205"/>
+      <c r="P209" s="205"/>
+      <c r="Q209" s="205"/>
+      <c r="R209" s="205"/>
+      <c r="S209" s="205"/>
+      <c r="T209" s="205"/>
+      <c r="U209" s="205"/>
+      <c r="V209" s="205"/>
+      <c r="W209" s="205"/>
+      <c r="X209" s="205"/>
+      <c r="Y209" s="205"/>
+      <c r="Z209" s="205"/>
+      <c r="AA209" s="205"/>
+      <c r="AB209" s="205"/>
+      <c r="AC209" s="205"/>
+      <c r="AD209" s="205"/>
+      <c r="AE209" s="205"/>
+      <c r="AF209" s="205"/>
+      <c r="AG209" s="205"/>
+      <c r="AH209" s="205"/>
+      <c r="AI209" s="205"/>
+      <c r="AJ209" s="213"/>
       <c r="AK209" s="31"/>
       <c r="AL209" s="31"/>
     </row>
     <row r="210" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A210" s="110"/>
       <c r="B210" s="110"/>
       <c r="C210" s="126"/>
       <c r="D210" s="132"/>
-      <c r="E210" s="263"/>
-[...30 lines deleted...]
-      <c r="AJ210" s="265"/>
+      <c r="E210" s="214"/>
+      <c r="F210" s="215"/>
+      <c r="G210" s="215"/>
+      <c r="H210" s="215"/>
+      <c r="I210" s="215"/>
+      <c r="J210" s="215"/>
+      <c r="K210" s="215"/>
+      <c r="L210" s="215"/>
+      <c r="M210" s="215"/>
+      <c r="N210" s="215"/>
+      <c r="O210" s="215"/>
+      <c r="P210" s="215"/>
+      <c r="Q210" s="215"/>
+      <c r="R210" s="215"/>
+      <c r="S210" s="215"/>
+      <c r="T210" s="215"/>
+      <c r="U210" s="215"/>
+      <c r="V210" s="215"/>
+      <c r="W210" s="215"/>
+      <c r="X210" s="215"/>
+      <c r="Y210" s="215"/>
+      <c r="Z210" s="215"/>
+      <c r="AA210" s="215"/>
+      <c r="AB210" s="215"/>
+      <c r="AC210" s="215"/>
+      <c r="AD210" s="215"/>
+      <c r="AE210" s="215"/>
+      <c r="AF210" s="215"/>
+      <c r="AG210" s="215"/>
+      <c r="AH210" s="215"/>
+      <c r="AI210" s="215"/>
+      <c r="AJ210" s="216"/>
       <c r="AK210" s="31"/>
       <c r="AL210" s="31"/>
     </row>
     <row r="211" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A211" s="110"/>
       <c r="B211" s="110"/>
       <c r="C211" s="126"/>
       <c r="D211" s="133"/>
-      <c r="E211" s="257" t="s">
+      <c r="E211" s="209" t="s">
         <v>18</v>
       </c>
-      <c r="F211" s="258"/>
-[...29 lines deleted...]
-      <c r="AJ211" s="259"/>
+      <c r="F211" s="210"/>
+      <c r="G211" s="210"/>
+      <c r="H211" s="210"/>
+      <c r="I211" s="210"/>
+      <c r="J211" s="210"/>
+      <c r="K211" s="210"/>
+      <c r="L211" s="210"/>
+      <c r="M211" s="210"/>
+      <c r="N211" s="210"/>
+      <c r="O211" s="210"/>
+      <c r="P211" s="210"/>
+      <c r="Q211" s="210"/>
+      <c r="R211" s="210"/>
+      <c r="S211" s="210"/>
+      <c r="T211" s="210"/>
+      <c r="U211" s="210"/>
+      <c r="V211" s="210"/>
+      <c r="W211" s="210"/>
+      <c r="X211" s="210"/>
+      <c r="Y211" s="210"/>
+      <c r="Z211" s="210"/>
+      <c r="AA211" s="210"/>
+      <c r="AB211" s="210"/>
+      <c r="AC211" s="210"/>
+      <c r="AD211" s="210"/>
+      <c r="AE211" s="210"/>
+      <c r="AF211" s="210"/>
+      <c r="AG211" s="210"/>
+      <c r="AH211" s="210"/>
+      <c r="AI211" s="210"/>
+      <c r="AJ211" s="211"/>
       <c r="AK211" s="31"/>
       <c r="AL211" s="31"/>
     </row>
     <row r="212" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A212" s="110"/>
       <c r="B212" s="110"/>
       <c r="C212" s="126"/>
       <c r="D212" s="126"/>
-      <c r="E212" s="260"/>
-[...30 lines deleted...]
-      <c r="AJ212" s="262"/>
+      <c r="E212" s="212"/>
+      <c r="F212" s="205"/>
+      <c r="G212" s="205"/>
+      <c r="H212" s="205"/>
+      <c r="I212" s="205"/>
+      <c r="J212" s="205"/>
+      <c r="K212" s="205"/>
+      <c r="L212" s="205"/>
+      <c r="M212" s="205"/>
+      <c r="N212" s="205"/>
+      <c r="O212" s="205"/>
+      <c r="P212" s="205"/>
+      <c r="Q212" s="205"/>
+      <c r="R212" s="205"/>
+      <c r="S212" s="205"/>
+      <c r="T212" s="205"/>
+      <c r="U212" s="205"/>
+      <c r="V212" s="205"/>
+      <c r="W212" s="205"/>
+      <c r="X212" s="205"/>
+      <c r="Y212" s="205"/>
+      <c r="Z212" s="205"/>
+      <c r="AA212" s="205"/>
+      <c r="AB212" s="205"/>
+      <c r="AC212" s="205"/>
+      <c r="AD212" s="205"/>
+      <c r="AE212" s="205"/>
+      <c r="AF212" s="205"/>
+      <c r="AG212" s="205"/>
+      <c r="AH212" s="205"/>
+      <c r="AI212" s="205"/>
+      <c r="AJ212" s="213"/>
       <c r="AK212" s="31"/>
       <c r="AL212" s="31"/>
     </row>
     <row r="213" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A213" s="110"/>
       <c r="B213" s="110"/>
       <c r="C213" s="126"/>
       <c r="D213" s="126"/>
-      <c r="E213" s="263"/>
-[...30 lines deleted...]
-      <c r="AJ213" s="265"/>
+      <c r="E213" s="214"/>
+      <c r="F213" s="215"/>
+      <c r="G213" s="215"/>
+      <c r="H213" s="215"/>
+      <c r="I213" s="215"/>
+      <c r="J213" s="215"/>
+      <c r="K213" s="215"/>
+      <c r="L213" s="215"/>
+      <c r="M213" s="215"/>
+      <c r="N213" s="215"/>
+      <c r="O213" s="215"/>
+      <c r="P213" s="215"/>
+      <c r="Q213" s="215"/>
+      <c r="R213" s="215"/>
+      <c r="S213" s="215"/>
+      <c r="T213" s="215"/>
+      <c r="U213" s="215"/>
+      <c r="V213" s="215"/>
+      <c r="W213" s="215"/>
+      <c r="X213" s="215"/>
+      <c r="Y213" s="215"/>
+      <c r="Z213" s="215"/>
+      <c r="AA213" s="215"/>
+      <c r="AB213" s="215"/>
+      <c r="AC213" s="215"/>
+      <c r="AD213" s="215"/>
+      <c r="AE213" s="215"/>
+      <c r="AF213" s="215"/>
+      <c r="AG213" s="215"/>
+      <c r="AH213" s="215"/>
+      <c r="AI213" s="215"/>
+      <c r="AJ213" s="216"/>
       <c r="AK213" s="31"/>
       <c r="AL213" s="31"/>
     </row>
     <row r="214" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A214" s="110"/>
       <c r="B214" s="110"/>
       <c r="C214" s="110"/>
       <c r="D214" s="110"/>
       <c r="E214" s="110"/>
       <c r="F214" s="110"/>
       <c r="G214" s="110"/>
       <c r="H214" s="110"/>
       <c r="I214" s="110"/>
       <c r="J214" s="110"/>
       <c r="K214" s="110"/>
       <c r="L214" s="110"/>
       <c r="M214" s="110"/>
       <c r="N214" s="110"/>
       <c r="O214" s="110"/>
       <c r="P214" s="110"/>
       <c r="Q214" s="110"/>
       <c r="R214" s="110"/>
       <c r="S214" s="110"/>
       <c r="T214" s="110"/>
       <c r="U214" s="110"/>
       <c r="V214" s="110"/>
       <c r="W214" s="110"/>
       <c r="X214" s="110"/>
       <c r="Y214" s="110"/>
       <c r="Z214" s="110"/>
       <c r="AA214" s="110"/>
       <c r="AB214" s="110"/>
       <c r="AC214" s="110"/>
       <c r="AD214" s="110"/>
       <c r="AE214" s="110"/>
       <c r="AF214" s="110"/>
       <c r="AG214" s="110"/>
       <c r="AH214" s="110"/>
       <c r="AI214" s="110"/>
       <c r="AJ214" s="110"/>
       <c r="AK214" s="113"/>
       <c r="AL214" s="113"/>
     </row>
     <row r="215" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A215" s="282">
+      <c r="A215" s="198">
         <v>27</v>
       </c>
-      <c r="B215" s="283"/>
-      <c r="C215" s="222" t="s">
+      <c r="B215" s="199"/>
+      <c r="C215" s="238" t="s">
         <v>217</v>
       </c>
-      <c r="D215" s="223"/>
-[...33 lines deleted...]
-      <c r="AL215" s="248"/>
+      <c r="D215" s="239"/>
+      <c r="E215" s="239"/>
+      <c r="F215" s="239"/>
+      <c r="G215" s="239"/>
+      <c r="H215" s="239"/>
+      <c r="I215" s="239"/>
+      <c r="J215" s="239"/>
+      <c r="K215" s="239"/>
+      <c r="L215" s="239"/>
+      <c r="M215" s="239"/>
+      <c r="N215" s="239"/>
+      <c r="O215" s="239"/>
+      <c r="P215" s="239"/>
+      <c r="Q215" s="239"/>
+      <c r="R215" s="239"/>
+      <c r="S215" s="239"/>
+      <c r="T215" s="239"/>
+      <c r="U215" s="239"/>
+      <c r="V215" s="239"/>
+      <c r="W215" s="239"/>
+      <c r="X215" s="239"/>
+      <c r="Y215" s="239"/>
+      <c r="Z215" s="239"/>
+      <c r="AA215" s="239"/>
+      <c r="AB215" s="239"/>
+      <c r="AC215" s="239"/>
+      <c r="AD215" s="239"/>
+      <c r="AE215" s="239"/>
+      <c r="AF215" s="239"/>
+      <c r="AG215" s="239"/>
+      <c r="AH215" s="239"/>
+      <c r="AI215" s="239"/>
+      <c r="AJ215" s="247"/>
+      <c r="AK215" s="217"/>
+      <c r="AL215" s="218"/>
     </row>
     <row r="216" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="284"/>
-[...36 lines deleted...]
-      <c r="AL216" s="250"/>
+      <c r="A216" s="200"/>
+      <c r="B216" s="201"/>
+      <c r="C216" s="242"/>
+      <c r="D216" s="243"/>
+      <c r="E216" s="243"/>
+      <c r="F216" s="243"/>
+      <c r="G216" s="243"/>
+      <c r="H216" s="243"/>
+      <c r="I216" s="243"/>
+      <c r="J216" s="243"/>
+      <c r="K216" s="243"/>
+      <c r="L216" s="243"/>
+      <c r="M216" s="243"/>
+      <c r="N216" s="243"/>
+      <c r="O216" s="243"/>
+      <c r="P216" s="243"/>
+      <c r="Q216" s="243"/>
+      <c r="R216" s="243"/>
+      <c r="S216" s="243"/>
+      <c r="T216" s="243"/>
+      <c r="U216" s="243"/>
+      <c r="V216" s="243"/>
+      <c r="W216" s="243"/>
+      <c r="X216" s="243"/>
+      <c r="Y216" s="243"/>
+      <c r="Z216" s="243"/>
+      <c r="AA216" s="243"/>
+      <c r="AB216" s="243"/>
+      <c r="AC216" s="243"/>
+      <c r="AD216" s="243"/>
+      <c r="AE216" s="243"/>
+      <c r="AF216" s="243"/>
+      <c r="AG216" s="243"/>
+      <c r="AH216" s="243"/>
+      <c r="AI216" s="243"/>
+      <c r="AJ216" s="248"/>
+      <c r="AK216" s="219"/>
+      <c r="AL216" s="220"/>
     </row>
     <row r="217" spans="1:38" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A217" s="110"/>
       <c r="B217" s="110"/>
       <c r="C217" s="110"/>
       <c r="D217" s="110"/>
       <c r="E217" s="110"/>
       <c r="F217" s="110"/>
       <c r="G217" s="110"/>
       <c r="H217" s="110"/>
       <c r="I217" s="110"/>
       <c r="J217" s="110"/>
       <c r="K217" s="110"/>
       <c r="L217" s="110"/>
       <c r="M217" s="110"/>
       <c r="N217" s="110"/>
       <c r="O217" s="110"/>
       <c r="P217" s="110"/>
       <c r="Q217" s="110"/>
       <c r="R217" s="110"/>
       <c r="S217" s="110"/>
       <c r="T217" s="110"/>
       <c r="U217" s="110"/>
       <c r="V217" s="110"/>
       <c r="W217" s="110"/>
       <c r="X217" s="110"/>
       <c r="Y217" s="110"/>
       <c r="Z217" s="110"/>
       <c r="AA217" s="110"/>
       <c r="AB217" s="110"/>
       <c r="AC217" s="110"/>
       <c r="AD217" s="110"/>
       <c r="AE217" s="110"/>
       <c r="AF217" s="110"/>
       <c r="AG217" s="110"/>
       <c r="AH217" s="110"/>
       <c r="AI217" s="110"/>
       <c r="AJ217" s="110"/>
       <c r="AK217" s="113"/>
       <c r="AL217" s="113"/>
     </row>
     <row r="218" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A218" s="282">
+      <c r="A218" s="198">
         <v>28</v>
       </c>
-      <c r="B218" s="283"/>
-      <c r="C218" s="222" t="s">
+      <c r="B218" s="199"/>
+      <c r="C218" s="238" t="s">
         <v>218</v>
       </c>
-      <c r="D218" s="223"/>
-[...33 lines deleted...]
-      <c r="AL218" s="248"/>
+      <c r="D218" s="239"/>
+      <c r="E218" s="239"/>
+      <c r="F218" s="239"/>
+      <c r="G218" s="239"/>
+      <c r="H218" s="239"/>
+      <c r="I218" s="239"/>
+      <c r="J218" s="239"/>
+      <c r="K218" s="239"/>
+      <c r="L218" s="239"/>
+      <c r="M218" s="239"/>
+      <c r="N218" s="239"/>
+      <c r="O218" s="239"/>
+      <c r="P218" s="239"/>
+      <c r="Q218" s="239"/>
+      <c r="R218" s="239"/>
+      <c r="S218" s="239"/>
+      <c r="T218" s="239"/>
+      <c r="U218" s="239"/>
+      <c r="V218" s="239"/>
+      <c r="W218" s="239"/>
+      <c r="X218" s="239"/>
+      <c r="Y218" s="239"/>
+      <c r="Z218" s="239"/>
+      <c r="AA218" s="239"/>
+      <c r="AB218" s="239"/>
+      <c r="AC218" s="239"/>
+      <c r="AD218" s="239"/>
+      <c r="AE218" s="239"/>
+      <c r="AF218" s="239"/>
+      <c r="AG218" s="239"/>
+      <c r="AH218" s="239"/>
+      <c r="AI218" s="239"/>
+      <c r="AJ218" s="239"/>
+      <c r="AK218" s="217"/>
+      <c r="AL218" s="218"/>
     </row>
     <row r="219" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A219" s="284"/>
-[...36 lines deleted...]
-      <c r="AL219" s="250"/>
+      <c r="A219" s="200"/>
+      <c r="B219" s="201"/>
+      <c r="C219" s="240"/>
+      <c r="D219" s="241"/>
+      <c r="E219" s="241"/>
+      <c r="F219" s="241"/>
+      <c r="G219" s="241"/>
+      <c r="H219" s="241"/>
+      <c r="I219" s="241"/>
+      <c r="J219" s="241"/>
+      <c r="K219" s="241"/>
+      <c r="L219" s="241"/>
+      <c r="M219" s="241"/>
+      <c r="N219" s="241"/>
+      <c r="O219" s="241"/>
+      <c r="P219" s="241"/>
+      <c r="Q219" s="241"/>
+      <c r="R219" s="241"/>
+      <c r="S219" s="241"/>
+      <c r="T219" s="241"/>
+      <c r="U219" s="241"/>
+      <c r="V219" s="241"/>
+      <c r="W219" s="241"/>
+      <c r="X219" s="241"/>
+      <c r="Y219" s="241"/>
+      <c r="Z219" s="241"/>
+      <c r="AA219" s="241"/>
+      <c r="AB219" s="241"/>
+      <c r="AC219" s="241"/>
+      <c r="AD219" s="241"/>
+      <c r="AE219" s="241"/>
+      <c r="AF219" s="241"/>
+      <c r="AG219" s="241"/>
+      <c r="AH219" s="241"/>
+      <c r="AI219" s="241"/>
+      <c r="AJ219" s="241"/>
+      <c r="AK219" s="219"/>
+      <c r="AL219" s="220"/>
     </row>
     <row r="220" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A220" s="126"/>
       <c r="B220" s="126"/>
-      <c r="C220" s="226"/>
-[...32 lines deleted...]
-      <c r="AJ220" s="227"/>
+      <c r="C220" s="242"/>
+      <c r="D220" s="243"/>
+      <c r="E220" s="243"/>
+      <c r="F220" s="243"/>
+      <c r="G220" s="243"/>
+      <c r="H220" s="243"/>
+      <c r="I220" s="243"/>
+      <c r="J220" s="243"/>
+      <c r="K220" s="243"/>
+      <c r="L220" s="243"/>
+      <c r="M220" s="243"/>
+      <c r="N220" s="243"/>
+      <c r="O220" s="243"/>
+      <c r="P220" s="243"/>
+      <c r="Q220" s="243"/>
+      <c r="R220" s="243"/>
+      <c r="S220" s="243"/>
+      <c r="T220" s="243"/>
+      <c r="U220" s="243"/>
+      <c r="V220" s="243"/>
+      <c r="W220" s="243"/>
+      <c r="X220" s="243"/>
+      <c r="Y220" s="243"/>
+      <c r="Z220" s="243"/>
+      <c r="AA220" s="243"/>
+      <c r="AB220" s="243"/>
+      <c r="AC220" s="243"/>
+      <c r="AD220" s="243"/>
+      <c r="AE220" s="243"/>
+      <c r="AF220" s="243"/>
+      <c r="AG220" s="243"/>
+      <c r="AH220" s="243"/>
+      <c r="AI220" s="243"/>
+      <c r="AJ220" s="243"/>
       <c r="AK220" s="30"/>
       <c r="AL220" s="31"/>
     </row>
     <row r="221" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A221" s="110"/>
       <c r="B221" s="110"/>
       <c r="C221" s="110"/>
       <c r="D221" s="110"/>
       <c r="E221" s="110"/>
       <c r="F221" s="110"/>
       <c r="G221" s="110"/>
       <c r="H221" s="110"/>
       <c r="I221" s="110"/>
       <c r="J221" s="110"/>
       <c r="K221" s="110"/>
       <c r="L221" s="110"/>
       <c r="M221" s="110"/>
       <c r="N221" s="110"/>
       <c r="O221" s="110"/>
       <c r="P221" s="110"/>
       <c r="Q221" s="110"/>
       <c r="R221" s="110"/>
       <c r="S221" s="110"/>
       <c r="T221" s="110"/>
       <c r="U221" s="110"/>
@@ -18754,210 +18756,210 @@
       <c r="P222" s="27"/>
       <c r="Q222" s="27"/>
       <c r="R222" s="27"/>
       <c r="S222" s="27"/>
       <c r="T222" s="27"/>
       <c r="U222" s="27"/>
       <c r="V222" s="27"/>
       <c r="W222" s="27"/>
       <c r="X222" s="27"/>
       <c r="Y222" s="27"/>
       <c r="Z222" s="27"/>
       <c r="AA222" s="27"/>
       <c r="AB222" s="27"/>
       <c r="AC222" s="27"/>
       <c r="AD222" s="27"/>
       <c r="AE222" s="27"/>
       <c r="AF222" s="27"/>
       <c r="AG222" s="27"/>
       <c r="AH222" s="27"/>
       <c r="AI222" s="27"/>
       <c r="AJ222" s="27"/>
       <c r="AK222" s="86"/>
       <c r="AL222" s="86"/>
     </row>
     <row r="223" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A223" s="251">
+      <c r="A223" s="221">
         <v>29</v>
       </c>
-      <c r="B223" s="252"/>
-      <c r="C223" s="240" t="s">
+      <c r="B223" s="222"/>
+      <c r="C223" s="225" t="s">
         <v>219</v>
       </c>
-      <c r="D223" s="241"/>
-[...33 lines deleted...]
-      <c r="AL223" s="248"/>
+      <c r="D223" s="226"/>
+      <c r="E223" s="226"/>
+      <c r="F223" s="226"/>
+      <c r="G223" s="226"/>
+      <c r="H223" s="226"/>
+      <c r="I223" s="226"/>
+      <c r="J223" s="226"/>
+      <c r="K223" s="226"/>
+      <c r="L223" s="226"/>
+      <c r="M223" s="226"/>
+      <c r="N223" s="226"/>
+      <c r="O223" s="226"/>
+      <c r="P223" s="226"/>
+      <c r="Q223" s="226"/>
+      <c r="R223" s="226"/>
+      <c r="S223" s="226"/>
+      <c r="T223" s="226"/>
+      <c r="U223" s="226"/>
+      <c r="V223" s="226"/>
+      <c r="W223" s="226"/>
+      <c r="X223" s="226"/>
+      <c r="Y223" s="226"/>
+      <c r="Z223" s="226"/>
+      <c r="AA223" s="226"/>
+      <c r="AB223" s="226"/>
+      <c r="AC223" s="226"/>
+      <c r="AD223" s="226"/>
+      <c r="AE223" s="226"/>
+      <c r="AF223" s="226"/>
+      <c r="AG223" s="226"/>
+      <c r="AH223" s="226"/>
+      <c r="AI223" s="226"/>
+      <c r="AJ223" s="226"/>
+      <c r="AK223" s="217"/>
+      <c r="AL223" s="218"/>
     </row>
     <row r="224" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A224" s="253"/>
-[...36 lines deleted...]
-      <c r="AL224" s="250"/>
+      <c r="A224" s="223"/>
+      <c r="B224" s="224"/>
+      <c r="C224" s="227"/>
+      <c r="D224" s="228"/>
+      <c r="E224" s="228"/>
+      <c r="F224" s="228"/>
+      <c r="G224" s="228"/>
+      <c r="H224" s="228"/>
+      <c r="I224" s="228"/>
+      <c r="J224" s="228"/>
+      <c r="K224" s="228"/>
+      <c r="L224" s="228"/>
+      <c r="M224" s="228"/>
+      <c r="N224" s="228"/>
+      <c r="O224" s="228"/>
+      <c r="P224" s="228"/>
+      <c r="Q224" s="228"/>
+      <c r="R224" s="228"/>
+      <c r="S224" s="228"/>
+      <c r="T224" s="228"/>
+      <c r="U224" s="228"/>
+      <c r="V224" s="228"/>
+      <c r="W224" s="228"/>
+      <c r="X224" s="228"/>
+      <c r="Y224" s="228"/>
+      <c r="Z224" s="228"/>
+      <c r="AA224" s="228"/>
+      <c r="AB224" s="228"/>
+      <c r="AC224" s="228"/>
+      <c r="AD224" s="228"/>
+      <c r="AE224" s="228"/>
+      <c r="AF224" s="228"/>
+      <c r="AG224" s="228"/>
+      <c r="AH224" s="228"/>
+      <c r="AI224" s="228"/>
+      <c r="AJ224" s="228"/>
+      <c r="AK224" s="219"/>
+      <c r="AL224" s="220"/>
     </row>
     <row r="225" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A225" s="80"/>
       <c r="B225" s="80"/>
-      <c r="C225" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ225" s="243"/>
+      <c r="C225" s="227"/>
+      <c r="D225" s="228"/>
+      <c r="E225" s="228"/>
+      <c r="F225" s="228"/>
+      <c r="G225" s="228"/>
+      <c r="H225" s="228"/>
+      <c r="I225" s="228"/>
+      <c r="J225" s="228"/>
+      <c r="K225" s="228"/>
+      <c r="L225" s="228"/>
+      <c r="M225" s="228"/>
+      <c r="N225" s="228"/>
+      <c r="O225" s="228"/>
+      <c r="P225" s="228"/>
+      <c r="Q225" s="228"/>
+      <c r="R225" s="228"/>
+      <c r="S225" s="228"/>
+      <c r="T225" s="228"/>
+      <c r="U225" s="228"/>
+      <c r="V225" s="228"/>
+      <c r="W225" s="228"/>
+      <c r="X225" s="228"/>
+      <c r="Y225" s="228"/>
+      <c r="Z225" s="228"/>
+      <c r="AA225" s="228"/>
+      <c r="AB225" s="228"/>
+      <c r="AC225" s="228"/>
+      <c r="AD225" s="228"/>
+      <c r="AE225" s="228"/>
+      <c r="AF225" s="228"/>
+      <c r="AG225" s="228"/>
+      <c r="AH225" s="228"/>
+      <c r="AI225" s="228"/>
+      <c r="AJ225" s="228"/>
       <c r="AK225" s="89"/>
       <c r="AL225" s="79"/>
     </row>
     <row r="226" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A226" s="80"/>
       <c r="B226" s="80"/>
-      <c r="C226" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ226" s="245"/>
+      <c r="C226" s="229"/>
+      <c r="D226" s="230"/>
+      <c r="E226" s="230"/>
+      <c r="F226" s="230"/>
+      <c r="G226" s="230"/>
+      <c r="H226" s="230"/>
+      <c r="I226" s="230"/>
+      <c r="J226" s="230"/>
+      <c r="K226" s="230"/>
+      <c r="L226" s="230"/>
+      <c r="M226" s="230"/>
+      <c r="N226" s="230"/>
+      <c r="O226" s="230"/>
+      <c r="P226" s="230"/>
+      <c r="Q226" s="230"/>
+      <c r="R226" s="230"/>
+      <c r="S226" s="230"/>
+      <c r="T226" s="230"/>
+      <c r="U226" s="230"/>
+      <c r="V226" s="230"/>
+      <c r="W226" s="230"/>
+      <c r="X226" s="230"/>
+      <c r="Y226" s="230"/>
+      <c r="Z226" s="230"/>
+      <c r="AA226" s="230"/>
+      <c r="AB226" s="230"/>
+      <c r="AC226" s="230"/>
+      <c r="AD226" s="230"/>
+      <c r="AE226" s="230"/>
+      <c r="AF226" s="230"/>
+      <c r="AG226" s="230"/>
+      <c r="AH226" s="230"/>
+      <c r="AI226" s="230"/>
+      <c r="AJ226" s="230"/>
       <c r="AK226" s="96"/>
       <c r="AL226" s="79"/>
     </row>
     <row r="227" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A227" s="27"/>
       <c r="B227" s="27"/>
       <c r="C227" s="76"/>
       <c r="D227" s="76"/>
       <c r="E227" s="76"/>
       <c r="F227" s="76"/>
       <c r="G227" s="76"/>
       <c r="H227" s="76"/>
       <c r="I227" s="76"/>
       <c r="J227" s="76"/>
       <c r="K227" s="76"/>
       <c r="L227" s="76"/>
       <c r="M227" s="76"/>
       <c r="N227" s="76"/>
       <c r="O227" s="76"/>
       <c r="P227" s="76"/>
       <c r="Q227" s="76"/>
       <c r="R227" s="76"/>
       <c r="S227" s="76"/>
       <c r="T227" s="76"/>
       <c r="U227" s="76"/>
@@ -19000,374 +19002,374 @@
       <c r="P228" s="110"/>
       <c r="Q228" s="110"/>
       <c r="R228" s="110"/>
       <c r="S228" s="110"/>
       <c r="T228" s="110"/>
       <c r="U228" s="110"/>
       <c r="V228" s="110"/>
       <c r="W228" s="110"/>
       <c r="X228" s="110"/>
       <c r="Y228" s="110"/>
       <c r="Z228" s="110"/>
       <c r="AA228" s="110"/>
       <c r="AB228" s="110"/>
       <c r="AC228" s="110"/>
       <c r="AD228" s="110"/>
       <c r="AE228" s="110"/>
       <c r="AF228" s="110"/>
       <c r="AG228" s="110"/>
       <c r="AH228" s="110"/>
       <c r="AI228" s="110"/>
       <c r="AJ228" s="110"/>
       <c r="AK228" s="113"/>
       <c r="AL228" s="113"/>
     </row>
     <row r="229" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A229" s="282">
+      <c r="A229" s="198">
         <v>30</v>
       </c>
-      <c r="B229" s="283"/>
-      <c r="C229" s="266" t="s">
+      <c r="B229" s="199"/>
+      <c r="C229" s="202" t="s">
         <v>220</v>
       </c>
-      <c r="D229" s="267"/>
-[...33 lines deleted...]
-      <c r="AL229" s="248"/>
+      <c r="D229" s="203"/>
+      <c r="E229" s="203"/>
+      <c r="F229" s="203"/>
+      <c r="G229" s="203"/>
+      <c r="H229" s="203"/>
+      <c r="I229" s="203"/>
+      <c r="J229" s="203"/>
+      <c r="K229" s="203"/>
+      <c r="L229" s="203"/>
+      <c r="M229" s="203"/>
+      <c r="N229" s="203"/>
+      <c r="O229" s="203"/>
+      <c r="P229" s="203"/>
+      <c r="Q229" s="203"/>
+      <c r="R229" s="203"/>
+      <c r="S229" s="203"/>
+      <c r="T229" s="203"/>
+      <c r="U229" s="203"/>
+      <c r="V229" s="203"/>
+      <c r="W229" s="203"/>
+      <c r="X229" s="203"/>
+      <c r="Y229" s="203"/>
+      <c r="Z229" s="203"/>
+      <c r="AA229" s="203"/>
+      <c r="AB229" s="203"/>
+      <c r="AC229" s="203"/>
+      <c r="AD229" s="203"/>
+      <c r="AE229" s="203"/>
+      <c r="AF229" s="203"/>
+      <c r="AG229" s="203"/>
+      <c r="AH229" s="203"/>
+      <c r="AI229" s="203"/>
+      <c r="AJ229" s="203"/>
+      <c r="AK229" s="217"/>
+      <c r="AL229" s="218"/>
     </row>
     <row r="230" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A230" s="284"/>
-[...36 lines deleted...]
-      <c r="AL230" s="250"/>
+      <c r="A230" s="200"/>
+      <c r="B230" s="201"/>
+      <c r="C230" s="204"/>
+      <c r="D230" s="205"/>
+      <c r="E230" s="205"/>
+      <c r="F230" s="205"/>
+      <c r="G230" s="205"/>
+      <c r="H230" s="205"/>
+      <c r="I230" s="205"/>
+      <c r="J230" s="205"/>
+      <c r="K230" s="205"/>
+      <c r="L230" s="205"/>
+      <c r="M230" s="205"/>
+      <c r="N230" s="205"/>
+      <c r="O230" s="205"/>
+      <c r="P230" s="205"/>
+      <c r="Q230" s="205"/>
+      <c r="R230" s="205"/>
+      <c r="S230" s="205"/>
+      <c r="T230" s="205"/>
+      <c r="U230" s="205"/>
+      <c r="V230" s="205"/>
+      <c r="W230" s="205"/>
+      <c r="X230" s="205"/>
+      <c r="Y230" s="205"/>
+      <c r="Z230" s="205"/>
+      <c r="AA230" s="205"/>
+      <c r="AB230" s="205"/>
+      <c r="AC230" s="205"/>
+      <c r="AD230" s="205"/>
+      <c r="AE230" s="205"/>
+      <c r="AF230" s="205"/>
+      <c r="AG230" s="205"/>
+      <c r="AH230" s="205"/>
+      <c r="AI230" s="205"/>
+      <c r="AJ230" s="205"/>
+      <c r="AK230" s="219"/>
+      <c r="AL230" s="220"/>
     </row>
     <row r="231" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A231" s="83"/>
       <c r="B231" s="83"/>
-      <c r="C231" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ231" s="271"/>
+      <c r="C231" s="206"/>
+      <c r="D231" s="207"/>
+      <c r="E231" s="207"/>
+      <c r="F231" s="207"/>
+      <c r="G231" s="207"/>
+      <c r="H231" s="207"/>
+      <c r="I231" s="207"/>
+      <c r="J231" s="207"/>
+      <c r="K231" s="207"/>
+      <c r="L231" s="207"/>
+      <c r="M231" s="207"/>
+      <c r="N231" s="207"/>
+      <c r="O231" s="207"/>
+      <c r="P231" s="207"/>
+      <c r="Q231" s="207"/>
+      <c r="R231" s="207"/>
+      <c r="S231" s="207"/>
+      <c r="T231" s="207"/>
+      <c r="U231" s="207"/>
+      <c r="V231" s="207"/>
+      <c r="W231" s="207"/>
+      <c r="X231" s="207"/>
+      <c r="Y231" s="207"/>
+      <c r="Z231" s="207"/>
+      <c r="AA231" s="207"/>
+      <c r="AB231" s="207"/>
+      <c r="AC231" s="207"/>
+      <c r="AD231" s="207"/>
+      <c r="AE231" s="207"/>
+      <c r="AF231" s="207"/>
+      <c r="AG231" s="207"/>
+      <c r="AH231" s="207"/>
+      <c r="AI231" s="207"/>
+      <c r="AJ231" s="208"/>
       <c r="AK231" s="31"/>
       <c r="AL231" s="31"/>
     </row>
     <row r="232" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A232" s="110"/>
       <c r="B232" s="110"/>
       <c r="C232" s="110"/>
       <c r="D232" s="110"/>
       <c r="E232" s="110"/>
       <c r="F232" s="110"/>
       <c r="G232" s="110"/>
       <c r="H232" s="110"/>
       <c r="I232" s="110"/>
       <c r="J232" s="110"/>
       <c r="K232" s="110"/>
       <c r="L232" s="110"/>
       <c r="M232" s="110"/>
       <c r="N232" s="110"/>
       <c r="O232" s="110"/>
       <c r="P232" s="110"/>
       <c r="Q232" s="110"/>
       <c r="R232" s="110"/>
       <c r="S232" s="110"/>
       <c r="T232" s="110"/>
       <c r="U232" s="110"/>
       <c r="V232" s="110"/>
       <c r="W232" s="110"/>
       <c r="X232" s="110"/>
       <c r="Y232" s="110"/>
       <c r="Z232" s="110"/>
       <c r="AA232" s="110"/>
       <c r="AB232" s="110"/>
       <c r="AC232" s="110"/>
       <c r="AD232" s="110"/>
       <c r="AE232" s="110"/>
       <c r="AF232" s="110"/>
       <c r="AG232" s="110"/>
       <c r="AH232" s="110"/>
       <c r="AI232" s="110"/>
       <c r="AJ232" s="110"/>
       <c r="AK232" s="113"/>
       <c r="AL232" s="113"/>
     </row>
     <row r="233" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A233" s="282">
+      <c r="A233" s="198">
         <v>31</v>
       </c>
-      <c r="B233" s="283"/>
-      <c r="C233" s="266" t="s">
+      <c r="B233" s="199"/>
+      <c r="C233" s="202" t="s">
         <v>221</v>
       </c>
-      <c r="D233" s="267"/>
-[...33 lines deleted...]
-      <c r="AL233" s="248"/>
+      <c r="D233" s="203"/>
+      <c r="E233" s="203"/>
+      <c r="F233" s="203"/>
+      <c r="G233" s="203"/>
+      <c r="H233" s="203"/>
+      <c r="I233" s="203"/>
+      <c r="J233" s="203"/>
+      <c r="K233" s="203"/>
+      <c r="L233" s="203"/>
+      <c r="M233" s="203"/>
+      <c r="N233" s="203"/>
+      <c r="O233" s="203"/>
+      <c r="P233" s="203"/>
+      <c r="Q233" s="203"/>
+      <c r="R233" s="203"/>
+      <c r="S233" s="203"/>
+      <c r="T233" s="203"/>
+      <c r="U233" s="203"/>
+      <c r="V233" s="203"/>
+      <c r="W233" s="203"/>
+      <c r="X233" s="203"/>
+      <c r="Y233" s="203"/>
+      <c r="Z233" s="203"/>
+      <c r="AA233" s="203"/>
+      <c r="AB233" s="203"/>
+      <c r="AC233" s="203"/>
+      <c r="AD233" s="203"/>
+      <c r="AE233" s="203"/>
+      <c r="AF233" s="203"/>
+      <c r="AG233" s="203"/>
+      <c r="AH233" s="203"/>
+      <c r="AI233" s="203"/>
+      <c r="AJ233" s="203"/>
+      <c r="AK233" s="217"/>
+      <c r="AL233" s="218"/>
     </row>
     <row r="234" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A234" s="284"/>
-[...36 lines deleted...]
-      <c r="AL234" s="250"/>
+      <c r="A234" s="200"/>
+      <c r="B234" s="201"/>
+      <c r="C234" s="204"/>
+      <c r="D234" s="205"/>
+      <c r="E234" s="205"/>
+      <c r="F234" s="205"/>
+      <c r="G234" s="205"/>
+      <c r="H234" s="205"/>
+      <c r="I234" s="205"/>
+      <c r="J234" s="205"/>
+      <c r="K234" s="205"/>
+      <c r="L234" s="205"/>
+      <c r="M234" s="205"/>
+      <c r="N234" s="205"/>
+      <c r="O234" s="205"/>
+      <c r="P234" s="205"/>
+      <c r="Q234" s="205"/>
+      <c r="R234" s="205"/>
+      <c r="S234" s="205"/>
+      <c r="T234" s="205"/>
+      <c r="U234" s="205"/>
+      <c r="V234" s="205"/>
+      <c r="W234" s="205"/>
+      <c r="X234" s="205"/>
+      <c r="Y234" s="205"/>
+      <c r="Z234" s="205"/>
+      <c r="AA234" s="205"/>
+      <c r="AB234" s="205"/>
+      <c r="AC234" s="205"/>
+      <c r="AD234" s="205"/>
+      <c r="AE234" s="205"/>
+      <c r="AF234" s="205"/>
+      <c r="AG234" s="205"/>
+      <c r="AH234" s="205"/>
+      <c r="AI234" s="205"/>
+      <c r="AJ234" s="205"/>
+      <c r="AK234" s="219"/>
+      <c r="AL234" s="220"/>
     </row>
     <row r="235" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A235" s="83"/>
       <c r="B235" s="83"/>
-      <c r="C235" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ235" s="261"/>
+      <c r="C235" s="204"/>
+      <c r="D235" s="205"/>
+      <c r="E235" s="205"/>
+      <c r="F235" s="205"/>
+      <c r="G235" s="205"/>
+      <c r="H235" s="205"/>
+      <c r="I235" s="205"/>
+      <c r="J235" s="205"/>
+      <c r="K235" s="205"/>
+      <c r="L235" s="205"/>
+      <c r="M235" s="205"/>
+      <c r="N235" s="205"/>
+      <c r="O235" s="205"/>
+      <c r="P235" s="205"/>
+      <c r="Q235" s="205"/>
+      <c r="R235" s="205"/>
+      <c r="S235" s="205"/>
+      <c r="T235" s="205"/>
+      <c r="U235" s="205"/>
+      <c r="V235" s="205"/>
+      <c r="W235" s="205"/>
+      <c r="X235" s="205"/>
+      <c r="Y235" s="205"/>
+      <c r="Z235" s="205"/>
+      <c r="AA235" s="205"/>
+      <c r="AB235" s="205"/>
+      <c r="AC235" s="205"/>
+      <c r="AD235" s="205"/>
+      <c r="AE235" s="205"/>
+      <c r="AF235" s="205"/>
+      <c r="AG235" s="205"/>
+      <c r="AH235" s="205"/>
+      <c r="AI235" s="205"/>
+      <c r="AJ235" s="205"/>
       <c r="AK235" s="30"/>
       <c r="AL235" s="31"/>
     </row>
     <row r="236" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A236" s="83"/>
       <c r="B236" s="83"/>
-      <c r="C236" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ236" s="271"/>
+      <c r="C236" s="206"/>
+      <c r="D236" s="207"/>
+      <c r="E236" s="207"/>
+      <c r="F236" s="207"/>
+      <c r="G236" s="207"/>
+      <c r="H236" s="207"/>
+      <c r="I236" s="207"/>
+      <c r="J236" s="207"/>
+      <c r="K236" s="207"/>
+      <c r="L236" s="207"/>
+      <c r="M236" s="207"/>
+      <c r="N236" s="207"/>
+      <c r="O236" s="207"/>
+      <c r="P236" s="207"/>
+      <c r="Q236" s="207"/>
+      <c r="R236" s="207"/>
+      <c r="S236" s="207"/>
+      <c r="T236" s="207"/>
+      <c r="U236" s="207"/>
+      <c r="V236" s="207"/>
+      <c r="W236" s="207"/>
+      <c r="X236" s="207"/>
+      <c r="Y236" s="207"/>
+      <c r="Z236" s="207"/>
+      <c r="AA236" s="207"/>
+      <c r="AB236" s="207"/>
+      <c r="AC236" s="207"/>
+      <c r="AD236" s="207"/>
+      <c r="AE236" s="207"/>
+      <c r="AF236" s="207"/>
+      <c r="AG236" s="207"/>
+      <c r="AH236" s="207"/>
+      <c r="AI236" s="207"/>
+      <c r="AJ236" s="208"/>
       <c r="AK236" s="31"/>
       <c r="AL236" s="31"/>
     </row>
     <row r="237" spans="1:38" s="6" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A237" s="83"/>
       <c r="B237" s="83"/>
       <c r="C237" s="75"/>
       <c r="D237" s="75"/>
       <c r="E237" s="75"/>
       <c r="F237" s="75"/>
       <c r="G237" s="75"/>
       <c r="H237" s="75"/>
       <c r="I237" s="75"/>
       <c r="J237" s="75"/>
       <c r="K237" s="75"/>
       <c r="L237" s="75"/>
       <c r="M237" s="75"/>
       <c r="N237" s="75"/>
       <c r="O237" s="75"/>
       <c r="P237" s="75"/>
       <c r="Q237" s="75"/>
       <c r="R237" s="75"/>
       <c r="S237" s="75"/>
       <c r="T237" s="75"/>
       <c r="U237" s="75"/>
@@ -19410,210 +19412,210 @@
       <c r="P238" s="27"/>
       <c r="Q238" s="27"/>
       <c r="R238" s="27"/>
       <c r="S238" s="27"/>
       <c r="T238" s="27"/>
       <c r="U238" s="27"/>
       <c r="V238" s="27"/>
       <c r="W238" s="27"/>
       <c r="X238" s="27"/>
       <c r="Y238" s="27"/>
       <c r="Z238" s="27"/>
       <c r="AA238" s="27"/>
       <c r="AB238" s="27"/>
       <c r="AC238" s="27"/>
       <c r="AD238" s="27"/>
       <c r="AE238" s="27"/>
       <c r="AF238" s="27"/>
       <c r="AG238" s="27"/>
       <c r="AH238" s="27"/>
       <c r="AI238" s="27"/>
       <c r="AJ238" s="27"/>
       <c r="AK238" s="86"/>
       <c r="AL238" s="86"/>
     </row>
     <row r="239" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A239" s="251">
+      <c r="A239" s="221">
         <v>32</v>
       </c>
-      <c r="B239" s="252"/>
-      <c r="C239" s="228" t="s">
+      <c r="B239" s="222"/>
+      <c r="C239" s="231" t="s">
         <v>201</v>
       </c>
-      <c r="D239" s="229"/>
-[...33 lines deleted...]
-      <c r="AL239" s="248"/>
+      <c r="D239" s="232"/>
+      <c r="E239" s="232"/>
+      <c r="F239" s="232"/>
+      <c r="G239" s="232"/>
+      <c r="H239" s="232"/>
+      <c r="I239" s="232"/>
+      <c r="J239" s="232"/>
+      <c r="K239" s="232"/>
+      <c r="L239" s="232"/>
+      <c r="M239" s="232"/>
+      <c r="N239" s="232"/>
+      <c r="O239" s="232"/>
+      <c r="P239" s="232"/>
+      <c r="Q239" s="232"/>
+      <c r="R239" s="232"/>
+      <c r="S239" s="232"/>
+      <c r="T239" s="232"/>
+      <c r="U239" s="232"/>
+      <c r="V239" s="232"/>
+      <c r="W239" s="232"/>
+      <c r="X239" s="232"/>
+      <c r="Y239" s="232"/>
+      <c r="Z239" s="232"/>
+      <c r="AA239" s="232"/>
+      <c r="AB239" s="232"/>
+      <c r="AC239" s="232"/>
+      <c r="AD239" s="232"/>
+      <c r="AE239" s="232"/>
+      <c r="AF239" s="232"/>
+      <c r="AG239" s="232"/>
+      <c r="AH239" s="232"/>
+      <c r="AI239" s="232"/>
+      <c r="AJ239" s="232"/>
+      <c r="AK239" s="217"/>
+      <c r="AL239" s="218"/>
     </row>
     <row r="240" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A240" s="253"/>
-[...36 lines deleted...]
-      <c r="AL240" s="250"/>
+      <c r="A240" s="223"/>
+      <c r="B240" s="224"/>
+      <c r="C240" s="233"/>
+      <c r="D240" s="234"/>
+      <c r="E240" s="234"/>
+      <c r="F240" s="234"/>
+      <c r="G240" s="234"/>
+      <c r="H240" s="234"/>
+      <c r="I240" s="234"/>
+      <c r="J240" s="234"/>
+      <c r="K240" s="234"/>
+      <c r="L240" s="234"/>
+      <c r="M240" s="234"/>
+      <c r="N240" s="234"/>
+      <c r="O240" s="234"/>
+      <c r="P240" s="234"/>
+      <c r="Q240" s="234"/>
+      <c r="R240" s="234"/>
+      <c r="S240" s="234"/>
+      <c r="T240" s="234"/>
+      <c r="U240" s="234"/>
+      <c r="V240" s="234"/>
+      <c r="W240" s="234"/>
+      <c r="X240" s="234"/>
+      <c r="Y240" s="234"/>
+      <c r="Z240" s="234"/>
+      <c r="AA240" s="234"/>
+      <c r="AB240" s="234"/>
+      <c r="AC240" s="234"/>
+      <c r="AD240" s="234"/>
+      <c r="AE240" s="234"/>
+      <c r="AF240" s="234"/>
+      <c r="AG240" s="234"/>
+      <c r="AH240" s="234"/>
+      <c r="AI240" s="234"/>
+      <c r="AJ240" s="234"/>
+      <c r="AK240" s="219"/>
+      <c r="AL240" s="220"/>
     </row>
     <row r="241" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A241" s="80"/>
       <c r="B241" s="80"/>
-      <c r="C241" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ241" s="208"/>
+      <c r="C241" s="233"/>
+      <c r="D241" s="234"/>
+      <c r="E241" s="234"/>
+      <c r="F241" s="234"/>
+      <c r="G241" s="234"/>
+      <c r="H241" s="234"/>
+      <c r="I241" s="234"/>
+      <c r="J241" s="234"/>
+      <c r="K241" s="234"/>
+      <c r="L241" s="234"/>
+      <c r="M241" s="234"/>
+      <c r="N241" s="234"/>
+      <c r="O241" s="234"/>
+      <c r="P241" s="234"/>
+      <c r="Q241" s="234"/>
+      <c r="R241" s="234"/>
+      <c r="S241" s="234"/>
+      <c r="T241" s="234"/>
+      <c r="U241" s="234"/>
+      <c r="V241" s="234"/>
+      <c r="W241" s="234"/>
+      <c r="X241" s="234"/>
+      <c r="Y241" s="234"/>
+      <c r="Z241" s="234"/>
+      <c r="AA241" s="234"/>
+      <c r="AB241" s="234"/>
+      <c r="AC241" s="234"/>
+      <c r="AD241" s="234"/>
+      <c r="AE241" s="234"/>
+      <c r="AF241" s="234"/>
+      <c r="AG241" s="234"/>
+      <c r="AH241" s="234"/>
+      <c r="AI241" s="234"/>
+      <c r="AJ241" s="234"/>
       <c r="AK241" s="89"/>
       <c r="AL241" s="79"/>
     </row>
     <row r="242" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A242" s="80"/>
       <c r="B242" s="80"/>
-      <c r="C242" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ242" s="232"/>
+      <c r="C242" s="235"/>
+      <c r="D242" s="236"/>
+      <c r="E242" s="236"/>
+      <c r="F242" s="236"/>
+      <c r="G242" s="236"/>
+      <c r="H242" s="236"/>
+      <c r="I242" s="236"/>
+      <c r="J242" s="236"/>
+      <c r="K242" s="236"/>
+      <c r="L242" s="236"/>
+      <c r="M242" s="236"/>
+      <c r="N242" s="236"/>
+      <c r="O242" s="236"/>
+      <c r="P242" s="236"/>
+      <c r="Q242" s="236"/>
+      <c r="R242" s="236"/>
+      <c r="S242" s="236"/>
+      <c r="T242" s="236"/>
+      <c r="U242" s="236"/>
+      <c r="V242" s="236"/>
+      <c r="W242" s="236"/>
+      <c r="X242" s="236"/>
+      <c r="Y242" s="236"/>
+      <c r="Z242" s="236"/>
+      <c r="AA242" s="236"/>
+      <c r="AB242" s="236"/>
+      <c r="AC242" s="236"/>
+      <c r="AD242" s="236"/>
+      <c r="AE242" s="236"/>
+      <c r="AF242" s="236"/>
+      <c r="AG242" s="236"/>
+      <c r="AH242" s="236"/>
+      <c r="AI242" s="236"/>
+      <c r="AJ242" s="236"/>
       <c r="AK242" s="96"/>
       <c r="AL242" s="79"/>
     </row>
     <row r="243" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A243" s="80"/>
       <c r="B243" s="80"/>
       <c r="C243" s="76"/>
       <c r="D243" s="76"/>
       <c r="E243" s="76"/>
       <c r="F243" s="76"/>
       <c r="G243" s="76"/>
       <c r="H243" s="76"/>
       <c r="I243" s="76"/>
       <c r="J243" s="76"/>
       <c r="K243" s="76"/>
       <c r="L243" s="76"/>
       <c r="M243" s="76"/>
       <c r="N243" s="76"/>
       <c r="O243" s="76"/>
       <c r="P243" s="76"/>
       <c r="Q243" s="76"/>
       <c r="R243" s="76"/>
       <c r="S243" s="76"/>
       <c r="T243" s="76"/>
       <c r="U243" s="76"/>
@@ -19656,1230 +19658,1230 @@
       <c r="P244" s="27"/>
       <c r="Q244" s="27"/>
       <c r="R244" s="27"/>
       <c r="S244" s="27"/>
       <c r="T244" s="27"/>
       <c r="U244" s="27"/>
       <c r="V244" s="27"/>
       <c r="W244" s="27"/>
       <c r="X244" s="27"/>
       <c r="Y244" s="27"/>
       <c r="Z244" s="27"/>
       <c r="AA244" s="27"/>
       <c r="AB244" s="27"/>
       <c r="AC244" s="27"/>
       <c r="AD244" s="27"/>
       <c r="AE244" s="27"/>
       <c r="AF244" s="27"/>
       <c r="AG244" s="27"/>
       <c r="AH244" s="27"/>
       <c r="AI244" s="27"/>
       <c r="AJ244" s="27"/>
       <c r="AK244" s="112"/>
       <c r="AL244" s="112"/>
     </row>
     <row r="245" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A245" s="251">
+      <c r="A245" s="221">
         <v>33</v>
       </c>
-      <c r="B245" s="252"/>
-      <c r="C245" s="240" t="s">
+      <c r="B245" s="222"/>
+      <c r="C245" s="225" t="s">
         <v>117</v>
       </c>
-      <c r="D245" s="241"/>
-[...33 lines deleted...]
-      <c r="AL245" s="248"/>
+      <c r="D245" s="226"/>
+      <c r="E245" s="226"/>
+      <c r="F245" s="226"/>
+      <c r="G245" s="226"/>
+      <c r="H245" s="226"/>
+      <c r="I245" s="226"/>
+      <c r="J245" s="226"/>
+      <c r="K245" s="226"/>
+      <c r="L245" s="226"/>
+      <c r="M245" s="226"/>
+      <c r="N245" s="226"/>
+      <c r="O245" s="226"/>
+      <c r="P245" s="226"/>
+      <c r="Q245" s="226"/>
+      <c r="R245" s="226"/>
+      <c r="S245" s="226"/>
+      <c r="T245" s="226"/>
+      <c r="U245" s="226"/>
+      <c r="V245" s="226"/>
+      <c r="W245" s="226"/>
+      <c r="X245" s="226"/>
+      <c r="Y245" s="226"/>
+      <c r="Z245" s="226"/>
+      <c r="AA245" s="226"/>
+      <c r="AB245" s="226"/>
+      <c r="AC245" s="226"/>
+      <c r="AD245" s="226"/>
+      <c r="AE245" s="226"/>
+      <c r="AF245" s="226"/>
+      <c r="AG245" s="226"/>
+      <c r="AH245" s="226"/>
+      <c r="AI245" s="226"/>
+      <c r="AJ245" s="249"/>
+      <c r="AK245" s="217"/>
+      <c r="AL245" s="218"/>
     </row>
     <row r="246" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A246" s="253"/>
-[...36 lines deleted...]
-      <c r="AL246" s="250"/>
+      <c r="A246" s="223"/>
+      <c r="B246" s="224"/>
+      <c r="C246" s="229"/>
+      <c r="D246" s="230"/>
+      <c r="E246" s="230"/>
+      <c r="F246" s="230"/>
+      <c r="G246" s="230"/>
+      <c r="H246" s="230"/>
+      <c r="I246" s="230"/>
+      <c r="J246" s="230"/>
+      <c r="K246" s="230"/>
+      <c r="L246" s="230"/>
+      <c r="M246" s="230"/>
+      <c r="N246" s="230"/>
+      <c r="O246" s="230"/>
+      <c r="P246" s="230"/>
+      <c r="Q246" s="230"/>
+      <c r="R246" s="230"/>
+      <c r="S246" s="230"/>
+      <c r="T246" s="230"/>
+      <c r="U246" s="230"/>
+      <c r="V246" s="230"/>
+      <c r="W246" s="230"/>
+      <c r="X246" s="230"/>
+      <c r="Y246" s="230"/>
+      <c r="Z246" s="230"/>
+      <c r="AA246" s="230"/>
+      <c r="AB246" s="230"/>
+      <c r="AC246" s="230"/>
+      <c r="AD246" s="230"/>
+      <c r="AE246" s="230"/>
+      <c r="AF246" s="230"/>
+      <c r="AG246" s="230"/>
+      <c r="AH246" s="230"/>
+      <c r="AI246" s="230"/>
+      <c r="AJ246" s="250"/>
+      <c r="AK246" s="219"/>
+      <c r="AL246" s="220"/>
     </row>
     <row r="247" spans="1:38" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A247" s="80"/>
       <c r="B247" s="80"/>
       <c r="C247" s="73"/>
       <c r="D247" s="76"/>
       <c r="E247" s="76"/>
       <c r="F247" s="76"/>
       <c r="G247" s="76"/>
       <c r="H247" s="76"/>
       <c r="I247" s="76"/>
       <c r="J247" s="76"/>
       <c r="K247" s="76"/>
       <c r="L247" s="76"/>
       <c r="M247" s="76"/>
       <c r="N247" s="76"/>
       <c r="O247" s="76"/>
       <c r="P247" s="76"/>
       <c r="Q247" s="76"/>
       <c r="R247" s="76"/>
       <c r="S247" s="76"/>
       <c r="T247" s="76"/>
       <c r="U247" s="76"/>
       <c r="V247" s="76"/>
       <c r="W247" s="76"/>
       <c r="X247" s="76"/>
       <c r="Y247" s="76"/>
       <c r="Z247" s="76"/>
       <c r="AA247" s="76"/>
       <c r="AB247" s="76"/>
       <c r="AC247" s="76"/>
       <c r="AD247" s="76"/>
       <c r="AE247" s="76"/>
       <c r="AF247" s="76"/>
       <c r="AG247" s="76"/>
       <c r="AH247" s="76"/>
       <c r="AI247" s="76"/>
       <c r="AJ247" s="73"/>
       <c r="AK247" s="36"/>
       <c r="AL247" s="36"/>
     </row>
     <row r="248" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A248" s="251">
+      <c r="A248" s="221">
         <v>34</v>
       </c>
-      <c r="B248" s="252"/>
-      <c r="C248" s="240" t="s">
+      <c r="B248" s="222"/>
+      <c r="C248" s="225" t="s">
         <v>116</v>
       </c>
-      <c r="D248" s="241"/>
-[...33 lines deleted...]
-      <c r="AL248" s="248"/>
+      <c r="D248" s="226"/>
+      <c r="E248" s="226"/>
+      <c r="F248" s="226"/>
+      <c r="G248" s="226"/>
+      <c r="H248" s="226"/>
+      <c r="I248" s="226"/>
+      <c r="J248" s="226"/>
+      <c r="K248" s="226"/>
+      <c r="L248" s="226"/>
+      <c r="M248" s="226"/>
+      <c r="N248" s="226"/>
+      <c r="O248" s="226"/>
+      <c r="P248" s="226"/>
+      <c r="Q248" s="226"/>
+      <c r="R248" s="226"/>
+      <c r="S248" s="226"/>
+      <c r="T248" s="226"/>
+      <c r="U248" s="226"/>
+      <c r="V248" s="226"/>
+      <c r="W248" s="226"/>
+      <c r="X248" s="226"/>
+      <c r="Y248" s="226"/>
+      <c r="Z248" s="226"/>
+      <c r="AA248" s="226"/>
+      <c r="AB248" s="226"/>
+      <c r="AC248" s="226"/>
+      <c r="AD248" s="226"/>
+      <c r="AE248" s="226"/>
+      <c r="AF248" s="226"/>
+      <c r="AG248" s="226"/>
+      <c r="AH248" s="226"/>
+      <c r="AI248" s="226"/>
+      <c r="AJ248" s="226"/>
+      <c r="AK248" s="217"/>
+      <c r="AL248" s="218"/>
     </row>
     <row r="249" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A249" s="253"/>
-[...36 lines deleted...]
-      <c r="AL249" s="250"/>
+      <c r="A249" s="223"/>
+      <c r="B249" s="224"/>
+      <c r="C249" s="227"/>
+      <c r="D249" s="228"/>
+      <c r="E249" s="228"/>
+      <c r="F249" s="228"/>
+      <c r="G249" s="228"/>
+      <c r="H249" s="228"/>
+      <c r="I249" s="228"/>
+      <c r="J249" s="228"/>
+      <c r="K249" s="228"/>
+      <c r="L249" s="228"/>
+      <c r="M249" s="228"/>
+      <c r="N249" s="228"/>
+      <c r="O249" s="228"/>
+      <c r="P249" s="228"/>
+      <c r="Q249" s="228"/>
+      <c r="R249" s="228"/>
+      <c r="S249" s="228"/>
+      <c r="T249" s="228"/>
+      <c r="U249" s="228"/>
+      <c r="V249" s="228"/>
+      <c r="W249" s="228"/>
+      <c r="X249" s="228"/>
+      <c r="Y249" s="228"/>
+      <c r="Z249" s="228"/>
+      <c r="AA249" s="228"/>
+      <c r="AB249" s="228"/>
+      <c r="AC249" s="228"/>
+      <c r="AD249" s="228"/>
+      <c r="AE249" s="228"/>
+      <c r="AF249" s="228"/>
+      <c r="AG249" s="228"/>
+      <c r="AH249" s="228"/>
+      <c r="AI249" s="228"/>
+      <c r="AJ249" s="228"/>
+      <c r="AK249" s="219"/>
+      <c r="AL249" s="220"/>
     </row>
     <row r="250" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A250" s="80"/>
       <c r="B250" s="80"/>
-      <c r="C250" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ250" s="326"/>
+      <c r="C250" s="227"/>
+      <c r="D250" s="228"/>
+      <c r="E250" s="228"/>
+      <c r="F250" s="228"/>
+      <c r="G250" s="228"/>
+      <c r="H250" s="228"/>
+      <c r="I250" s="228"/>
+      <c r="J250" s="228"/>
+      <c r="K250" s="228"/>
+      <c r="L250" s="228"/>
+      <c r="M250" s="228"/>
+      <c r="N250" s="228"/>
+      <c r="O250" s="228"/>
+      <c r="P250" s="228"/>
+      <c r="Q250" s="228"/>
+      <c r="R250" s="228"/>
+      <c r="S250" s="228"/>
+      <c r="T250" s="228"/>
+      <c r="U250" s="228"/>
+      <c r="V250" s="228"/>
+      <c r="W250" s="228"/>
+      <c r="X250" s="228"/>
+      <c r="Y250" s="228"/>
+      <c r="Z250" s="228"/>
+      <c r="AA250" s="228"/>
+      <c r="AB250" s="228"/>
+      <c r="AC250" s="228"/>
+      <c r="AD250" s="228"/>
+      <c r="AE250" s="228"/>
+      <c r="AF250" s="228"/>
+      <c r="AG250" s="228"/>
+      <c r="AH250" s="228"/>
+      <c r="AI250" s="228"/>
+      <c r="AJ250" s="312"/>
       <c r="AK250" s="36"/>
       <c r="AL250" s="36"/>
     </row>
     <row r="251" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A251" s="80"/>
       <c r="B251" s="80"/>
-      <c r="C251" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ251" s="246"/>
+      <c r="C251" s="229"/>
+      <c r="D251" s="230"/>
+      <c r="E251" s="230"/>
+      <c r="F251" s="230"/>
+      <c r="G251" s="230"/>
+      <c r="H251" s="230"/>
+      <c r="I251" s="230"/>
+      <c r="J251" s="230"/>
+      <c r="K251" s="230"/>
+      <c r="L251" s="230"/>
+      <c r="M251" s="230"/>
+      <c r="N251" s="230"/>
+      <c r="O251" s="230"/>
+      <c r="P251" s="230"/>
+      <c r="Q251" s="230"/>
+      <c r="R251" s="230"/>
+      <c r="S251" s="230"/>
+      <c r="T251" s="230"/>
+      <c r="U251" s="230"/>
+      <c r="V251" s="230"/>
+      <c r="W251" s="230"/>
+      <c r="X251" s="230"/>
+      <c r="Y251" s="230"/>
+      <c r="Z251" s="230"/>
+      <c r="AA251" s="230"/>
+      <c r="AB251" s="230"/>
+      <c r="AC251" s="230"/>
+      <c r="AD251" s="230"/>
+      <c r="AE251" s="230"/>
+      <c r="AF251" s="230"/>
+      <c r="AG251" s="230"/>
+      <c r="AH251" s="230"/>
+      <c r="AI251" s="230"/>
+      <c r="AJ251" s="237"/>
       <c r="AK251" s="36"/>
       <c r="AL251" s="36"/>
     </row>
     <row r="252" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A252" s="27"/>
       <c r="B252" s="27"/>
       <c r="C252" s="27"/>
       <c r="D252" s="27"/>
       <c r="E252" s="27"/>
       <c r="F252" s="27"/>
       <c r="G252" s="27"/>
       <c r="H252" s="27"/>
       <c r="I252" s="27"/>
       <c r="J252" s="27"/>
       <c r="K252" s="27"/>
       <c r="L252" s="27"/>
       <c r="M252" s="27"/>
       <c r="N252" s="27"/>
       <c r="O252" s="27"/>
       <c r="P252" s="27"/>
       <c r="Q252" s="27"/>
       <c r="R252" s="27"/>
       <c r="S252" s="27"/>
       <c r="T252" s="27"/>
       <c r="U252" s="27"/>
       <c r="V252" s="27"/>
       <c r="W252" s="27"/>
       <c r="X252" s="27"/>
       <c r="Y252" s="27"/>
       <c r="Z252" s="27"/>
       <c r="AA252" s="27"/>
       <c r="AB252" s="27"/>
       <c r="AC252" s="27"/>
       <c r="AD252" s="27"/>
       <c r="AE252" s="27"/>
       <c r="AF252" s="27"/>
       <c r="AG252" s="27"/>
       <c r="AH252" s="27"/>
       <c r="AI252" s="27"/>
       <c r="AJ252" s="27"/>
       <c r="AK252" s="112"/>
       <c r="AL252" s="112"/>
     </row>
     <row r="253" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A253" s="27"/>
       <c r="B253" s="20"/>
-      <c r="C253" s="383" t="s">
+      <c r="C253" s="246" t="s">
         <v>13</v>
       </c>
-      <c r="D253" s="383"/>
-[...25 lines deleted...]
-      <c r="AD253" s="383"/>
+      <c r="D253" s="246"/>
+      <c r="E253" s="246"/>
+      <c r="F253" s="246"/>
+      <c r="G253" s="246"/>
+      <c r="H253" s="246"/>
+      <c r="I253" s="246"/>
+      <c r="J253" s="246"/>
+      <c r="K253" s="246"/>
+      <c r="L253" s="246"/>
+      <c r="M253" s="246"/>
+      <c r="N253" s="246"/>
+      <c r="O253" s="246"/>
+      <c r="P253" s="246"/>
+      <c r="Q253" s="246"/>
+      <c r="R253" s="246"/>
+      <c r="S253" s="246"/>
+      <c r="T253" s="246"/>
+      <c r="U253" s="246"/>
+      <c r="V253" s="246"/>
+      <c r="W253" s="246"/>
+      <c r="X253" s="246"/>
+      <c r="Y253" s="246"/>
+      <c r="Z253" s="246"/>
+      <c r="AA253" s="246"/>
+      <c r="AB253" s="246"/>
+      <c r="AC253" s="246"/>
+      <c r="AD253" s="246"/>
       <c r="AE253" s="27"/>
       <c r="AF253" s="27"/>
       <c r="AG253" s="27"/>
       <c r="AH253" s="27"/>
       <c r="AI253" s="27"/>
       <c r="AJ253" s="27"/>
       <c r="AK253" s="112"/>
       <c r="AL253" s="112"/>
     </row>
     <row r="254" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A254" s="27"/>
       <c r="B254" s="20"/>
-      <c r="C254" s="327" t="s">
+      <c r="C254" s="261" t="s">
         <v>51</v>
       </c>
-      <c r="D254" s="328"/>
-[...31 lines deleted...]
-      <c r="AJ254" s="329"/>
+      <c r="D254" s="262"/>
+      <c r="E254" s="262"/>
+      <c r="F254" s="262"/>
+      <c r="G254" s="262"/>
+      <c r="H254" s="262"/>
+      <c r="I254" s="262"/>
+      <c r="J254" s="262"/>
+      <c r="K254" s="262"/>
+      <c r="L254" s="262"/>
+      <c r="M254" s="262"/>
+      <c r="N254" s="262"/>
+      <c r="O254" s="262"/>
+      <c r="P254" s="262"/>
+      <c r="Q254" s="262"/>
+      <c r="R254" s="262"/>
+      <c r="S254" s="262"/>
+      <c r="T254" s="262"/>
+      <c r="U254" s="262"/>
+      <c r="V254" s="262"/>
+      <c r="W254" s="262"/>
+      <c r="X254" s="262"/>
+      <c r="Y254" s="262"/>
+      <c r="Z254" s="262"/>
+      <c r="AA254" s="262"/>
+      <c r="AB254" s="262"/>
+      <c r="AC254" s="262"/>
+      <c r="AD254" s="262"/>
+      <c r="AE254" s="262"/>
+      <c r="AF254" s="262"/>
+      <c r="AG254" s="262"/>
+      <c r="AH254" s="262"/>
+      <c r="AI254" s="262"/>
+      <c r="AJ254" s="263"/>
       <c r="AK254" s="36"/>
       <c r="AL254" s="36"/>
     </row>
     <row r="255" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A255" s="27"/>
       <c r="B255" s="20"/>
-      <c r="C255" s="330"/>
-[...32 lines deleted...]
-      <c r="AJ255" s="331"/>
+      <c r="C255" s="264"/>
+      <c r="D255" s="228"/>
+      <c r="E255" s="228"/>
+      <c r="F255" s="228"/>
+      <c r="G255" s="228"/>
+      <c r="H255" s="228"/>
+      <c r="I255" s="228"/>
+      <c r="J255" s="228"/>
+      <c r="K255" s="228"/>
+      <c r="L255" s="228"/>
+      <c r="M255" s="228"/>
+      <c r="N255" s="228"/>
+      <c r="O255" s="228"/>
+      <c r="P255" s="228"/>
+      <c r="Q255" s="228"/>
+      <c r="R255" s="228"/>
+      <c r="S255" s="228"/>
+      <c r="T255" s="228"/>
+      <c r="U255" s="228"/>
+      <c r="V255" s="228"/>
+      <c r="W255" s="228"/>
+      <c r="X255" s="228"/>
+      <c r="Y255" s="228"/>
+      <c r="Z255" s="228"/>
+      <c r="AA255" s="228"/>
+      <c r="AB255" s="228"/>
+      <c r="AC255" s="228"/>
+      <c r="AD255" s="228"/>
+      <c r="AE255" s="228"/>
+      <c r="AF255" s="228"/>
+      <c r="AG255" s="228"/>
+      <c r="AH255" s="228"/>
+      <c r="AI255" s="228"/>
+      <c r="AJ255" s="265"/>
       <c r="AK255" s="36"/>
       <c r="AL255" s="36"/>
     </row>
     <row r="256" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A256" s="27"/>
       <c r="B256" s="20"/>
-      <c r="C256" s="332"/>
-[...32 lines deleted...]
-      <c r="AJ256" s="334"/>
+      <c r="C256" s="266"/>
+      <c r="D256" s="267"/>
+      <c r="E256" s="267"/>
+      <c r="F256" s="267"/>
+      <c r="G256" s="267"/>
+      <c r="H256" s="267"/>
+      <c r="I256" s="267"/>
+      <c r="J256" s="267"/>
+      <c r="K256" s="267"/>
+      <c r="L256" s="267"/>
+      <c r="M256" s="267"/>
+      <c r="N256" s="267"/>
+      <c r="O256" s="267"/>
+      <c r="P256" s="267"/>
+      <c r="Q256" s="267"/>
+      <c r="R256" s="267"/>
+      <c r="S256" s="267"/>
+      <c r="T256" s="267"/>
+      <c r="U256" s="267"/>
+      <c r="V256" s="267"/>
+      <c r="W256" s="267"/>
+      <c r="X256" s="267"/>
+      <c r="Y256" s="267"/>
+      <c r="Z256" s="267"/>
+      <c r="AA256" s="267"/>
+      <c r="AB256" s="267"/>
+      <c r="AC256" s="267"/>
+      <c r="AD256" s="267"/>
+      <c r="AE256" s="267"/>
+      <c r="AF256" s="267"/>
+      <c r="AG256" s="267"/>
+      <c r="AH256" s="267"/>
+      <c r="AI256" s="267"/>
+      <c r="AJ256" s="268"/>
       <c r="AK256" s="31"/>
       <c r="AL256" s="31"/>
     </row>
     <row r="257" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A257" s="27"/>
       <c r="B257" s="20"/>
       <c r="C257" s="76"/>
       <c r="D257" s="76"/>
       <c r="E257" s="76"/>
       <c r="F257" s="76"/>
       <c r="G257" s="76"/>
       <c r="H257" s="76"/>
       <c r="I257" s="76"/>
       <c r="J257" s="76"/>
       <c r="K257" s="76"/>
       <c r="L257" s="76"/>
       <c r="M257" s="76"/>
       <c r="N257" s="76"/>
       <c r="O257" s="76"/>
       <c r="P257" s="76"/>
       <c r="Q257" s="76"/>
       <c r="R257" s="76"/>
       <c r="S257" s="76"/>
       <c r="T257" s="76"/>
       <c r="U257" s="76"/>
       <c r="V257" s="76"/>
       <c r="W257" s="76"/>
       <c r="X257" s="76"/>
       <c r="Y257" s="76"/>
       <c r="Z257" s="76"/>
       <c r="AA257" s="76"/>
       <c r="AB257" s="76"/>
       <c r="AC257" s="76"/>
       <c r="AD257" s="76"/>
       <c r="AE257" s="76"/>
       <c r="AF257" s="76"/>
       <c r="AG257" s="76"/>
       <c r="AH257" s="76"/>
       <c r="AI257" s="76"/>
       <c r="AJ257" s="76"/>
       <c r="AK257" s="31"/>
       <c r="AL257" s="31"/>
     </row>
     <row r="258" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A258" s="251">
+      <c r="A258" s="221">
         <v>35</v>
       </c>
-      <c r="B258" s="252"/>
-      <c r="C258" s="240" t="s">
+      <c r="B258" s="222"/>
+      <c r="C258" s="225" t="s">
         <v>115</v>
       </c>
-      <c r="D258" s="241"/>
-[...33 lines deleted...]
-      <c r="AL258" s="248"/>
+      <c r="D258" s="226"/>
+      <c r="E258" s="226"/>
+      <c r="F258" s="226"/>
+      <c r="G258" s="226"/>
+      <c r="H258" s="226"/>
+      <c r="I258" s="226"/>
+      <c r="J258" s="226"/>
+      <c r="K258" s="226"/>
+      <c r="L258" s="226"/>
+      <c r="M258" s="226"/>
+      <c r="N258" s="226"/>
+      <c r="O258" s="226"/>
+      <c r="P258" s="226"/>
+      <c r="Q258" s="226"/>
+      <c r="R258" s="226"/>
+      <c r="S258" s="226"/>
+      <c r="T258" s="226"/>
+      <c r="U258" s="226"/>
+      <c r="V258" s="226"/>
+      <c r="W258" s="226"/>
+      <c r="X258" s="226"/>
+      <c r="Y258" s="226"/>
+      <c r="Z258" s="226"/>
+      <c r="AA258" s="226"/>
+      <c r="AB258" s="226"/>
+      <c r="AC258" s="226"/>
+      <c r="AD258" s="226"/>
+      <c r="AE258" s="226"/>
+      <c r="AF258" s="226"/>
+      <c r="AG258" s="226"/>
+      <c r="AH258" s="226"/>
+      <c r="AI258" s="226"/>
+      <c r="AJ258" s="226"/>
+      <c r="AK258" s="217"/>
+      <c r="AL258" s="218"/>
     </row>
     <row r="259" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A259" s="253"/>
-[...36 lines deleted...]
-      <c r="AL259" s="250"/>
+      <c r="A259" s="223"/>
+      <c r="B259" s="224"/>
+      <c r="C259" s="227"/>
+      <c r="D259" s="228"/>
+      <c r="E259" s="228"/>
+      <c r="F259" s="228"/>
+      <c r="G259" s="228"/>
+      <c r="H259" s="228"/>
+      <c r="I259" s="228"/>
+      <c r="J259" s="228"/>
+      <c r="K259" s="228"/>
+      <c r="L259" s="228"/>
+      <c r="M259" s="228"/>
+      <c r="N259" s="228"/>
+      <c r="O259" s="228"/>
+      <c r="P259" s="228"/>
+      <c r="Q259" s="228"/>
+      <c r="R259" s="228"/>
+      <c r="S259" s="228"/>
+      <c r="T259" s="228"/>
+      <c r="U259" s="228"/>
+      <c r="V259" s="228"/>
+      <c r="W259" s="228"/>
+      <c r="X259" s="228"/>
+      <c r="Y259" s="228"/>
+      <c r="Z259" s="228"/>
+      <c r="AA259" s="228"/>
+      <c r="AB259" s="228"/>
+      <c r="AC259" s="228"/>
+      <c r="AD259" s="228"/>
+      <c r="AE259" s="228"/>
+      <c r="AF259" s="228"/>
+      <c r="AG259" s="228"/>
+      <c r="AH259" s="228"/>
+      <c r="AI259" s="228"/>
+      <c r="AJ259" s="228"/>
+      <c r="AK259" s="219"/>
+      <c r="AL259" s="220"/>
     </row>
     <row r="260" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A260" s="80"/>
       <c r="B260" s="80"/>
-      <c r="C260" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ260" s="243"/>
+      <c r="C260" s="227"/>
+      <c r="D260" s="228"/>
+      <c r="E260" s="228"/>
+      <c r="F260" s="228"/>
+      <c r="G260" s="228"/>
+      <c r="H260" s="228"/>
+      <c r="I260" s="228"/>
+      <c r="J260" s="228"/>
+      <c r="K260" s="228"/>
+      <c r="L260" s="228"/>
+      <c r="M260" s="228"/>
+      <c r="N260" s="228"/>
+      <c r="O260" s="228"/>
+      <c r="P260" s="228"/>
+      <c r="Q260" s="228"/>
+      <c r="R260" s="228"/>
+      <c r="S260" s="228"/>
+      <c r="T260" s="228"/>
+      <c r="U260" s="228"/>
+      <c r="V260" s="228"/>
+      <c r="W260" s="228"/>
+      <c r="X260" s="228"/>
+      <c r="Y260" s="228"/>
+      <c r="Z260" s="228"/>
+      <c r="AA260" s="228"/>
+      <c r="AB260" s="228"/>
+      <c r="AC260" s="228"/>
+      <c r="AD260" s="228"/>
+      <c r="AE260" s="228"/>
+      <c r="AF260" s="228"/>
+      <c r="AG260" s="228"/>
+      <c r="AH260" s="228"/>
+      <c r="AI260" s="228"/>
+      <c r="AJ260" s="228"/>
       <c r="AK260" s="26"/>
       <c r="AL260" s="29"/>
     </row>
     <row r="261" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A261" s="80"/>
       <c r="B261" s="80"/>
-      <c r="C261" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ261" s="245"/>
+      <c r="C261" s="229"/>
+      <c r="D261" s="230"/>
+      <c r="E261" s="230"/>
+      <c r="F261" s="230"/>
+      <c r="G261" s="230"/>
+      <c r="H261" s="230"/>
+      <c r="I261" s="230"/>
+      <c r="J261" s="230"/>
+      <c r="K261" s="230"/>
+      <c r="L261" s="230"/>
+      <c r="M261" s="230"/>
+      <c r="N261" s="230"/>
+      <c r="O261" s="230"/>
+      <c r="P261" s="230"/>
+      <c r="Q261" s="230"/>
+      <c r="R261" s="230"/>
+      <c r="S261" s="230"/>
+      <c r="T261" s="230"/>
+      <c r="U261" s="230"/>
+      <c r="V261" s="230"/>
+      <c r="W261" s="230"/>
+      <c r="X261" s="230"/>
+      <c r="Y261" s="230"/>
+      <c r="Z261" s="230"/>
+      <c r="AA261" s="230"/>
+      <c r="AB261" s="230"/>
+      <c r="AC261" s="230"/>
+      <c r="AD261" s="230"/>
+      <c r="AE261" s="230"/>
+      <c r="AF261" s="230"/>
+      <c r="AG261" s="230"/>
+      <c r="AH261" s="230"/>
+      <c r="AI261" s="230"/>
+      <c r="AJ261" s="230"/>
       <c r="AK261" s="28"/>
       <c r="AL261" s="36"/>
     </row>
     <row r="262" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A262" s="27"/>
       <c r="B262" s="20"/>
       <c r="C262" s="76"/>
       <c r="D262" s="76"/>
       <c r="E262" s="76"/>
       <c r="F262" s="76"/>
       <c r="G262" s="76"/>
       <c r="H262" s="76"/>
       <c r="I262" s="76"/>
       <c r="J262" s="76"/>
       <c r="K262" s="76"/>
       <c r="L262" s="76"/>
       <c r="M262" s="76"/>
       <c r="N262" s="76"/>
       <c r="O262" s="76"/>
       <c r="P262" s="76"/>
       <c r="Q262" s="76"/>
       <c r="R262" s="76"/>
       <c r="S262" s="76"/>
       <c r="T262" s="76"/>
       <c r="U262" s="76"/>
       <c r="V262" s="76"/>
       <c r="W262" s="76"/>
       <c r="X262" s="76"/>
       <c r="Y262" s="76"/>
       <c r="Z262" s="76"/>
       <c r="AA262" s="76"/>
       <c r="AB262" s="76"/>
       <c r="AC262" s="76"/>
       <c r="AD262" s="76"/>
       <c r="AE262" s="76"/>
       <c r="AF262" s="76"/>
       <c r="AG262" s="76"/>
       <c r="AH262" s="76"/>
       <c r="AI262" s="76"/>
       <c r="AJ262" s="76"/>
       <c r="AK262" s="36"/>
       <c r="AL262" s="36"/>
     </row>
     <row r="263" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A263" s="251">
+      <c r="A263" s="221">
         <v>36</v>
       </c>
-      <c r="B263" s="296"/>
-      <c r="C263" s="240" t="s">
+      <c r="B263" s="251"/>
+      <c r="C263" s="225" t="s">
         <v>52</v>
       </c>
-      <c r="D263" s="241"/>
-[...33 lines deleted...]
-      <c r="AL263" s="248"/>
+      <c r="D263" s="226"/>
+      <c r="E263" s="226"/>
+      <c r="F263" s="226"/>
+      <c r="G263" s="226"/>
+      <c r="H263" s="226"/>
+      <c r="I263" s="226"/>
+      <c r="J263" s="226"/>
+      <c r="K263" s="226"/>
+      <c r="L263" s="226"/>
+      <c r="M263" s="226"/>
+      <c r="N263" s="226"/>
+      <c r="O263" s="226"/>
+      <c r="P263" s="226"/>
+      <c r="Q263" s="226"/>
+      <c r="R263" s="226"/>
+      <c r="S263" s="226"/>
+      <c r="T263" s="226"/>
+      <c r="U263" s="226"/>
+      <c r="V263" s="226"/>
+      <c r="W263" s="226"/>
+      <c r="X263" s="226"/>
+      <c r="Y263" s="226"/>
+      <c r="Z263" s="226"/>
+      <c r="AA263" s="226"/>
+      <c r="AB263" s="226"/>
+      <c r="AC263" s="226"/>
+      <c r="AD263" s="226"/>
+      <c r="AE263" s="226"/>
+      <c r="AF263" s="226"/>
+      <c r="AG263" s="226"/>
+      <c r="AH263" s="226"/>
+      <c r="AI263" s="226"/>
+      <c r="AJ263" s="226"/>
+      <c r="AK263" s="217"/>
+      <c r="AL263" s="218"/>
     </row>
     <row r="264" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A264" s="253"/>
-[...36 lines deleted...]
-      <c r="AL264" s="250"/>
+      <c r="A264" s="223"/>
+      <c r="B264" s="252"/>
+      <c r="C264" s="227"/>
+      <c r="D264" s="228"/>
+      <c r="E264" s="228"/>
+      <c r="F264" s="228"/>
+      <c r="G264" s="228"/>
+      <c r="H264" s="228"/>
+      <c r="I264" s="228"/>
+      <c r="J264" s="228"/>
+      <c r="K264" s="228"/>
+      <c r="L264" s="228"/>
+      <c r="M264" s="228"/>
+      <c r="N264" s="228"/>
+      <c r="O264" s="228"/>
+      <c r="P264" s="228"/>
+      <c r="Q264" s="228"/>
+      <c r="R264" s="228"/>
+      <c r="S264" s="228"/>
+      <c r="T264" s="228"/>
+      <c r="U264" s="228"/>
+      <c r="V264" s="228"/>
+      <c r="W264" s="228"/>
+      <c r="X264" s="228"/>
+      <c r="Y264" s="228"/>
+      <c r="Z264" s="228"/>
+      <c r="AA264" s="228"/>
+      <c r="AB264" s="228"/>
+      <c r="AC264" s="228"/>
+      <c r="AD264" s="228"/>
+      <c r="AE264" s="228"/>
+      <c r="AF264" s="228"/>
+      <c r="AG264" s="228"/>
+      <c r="AH264" s="228"/>
+      <c r="AI264" s="228"/>
+      <c r="AJ264" s="228"/>
+      <c r="AK264" s="219"/>
+      <c r="AL264" s="220"/>
     </row>
     <row r="265" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A265" s="80"/>
       <c r="B265" s="80"/>
-      <c r="C265" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ265" s="326"/>
+      <c r="C265" s="227"/>
+      <c r="D265" s="228"/>
+      <c r="E265" s="228"/>
+      <c r="F265" s="228"/>
+      <c r="G265" s="228"/>
+      <c r="H265" s="228"/>
+      <c r="I265" s="228"/>
+      <c r="J265" s="228"/>
+      <c r="K265" s="228"/>
+      <c r="L265" s="228"/>
+      <c r="M265" s="228"/>
+      <c r="N265" s="228"/>
+      <c r="O265" s="228"/>
+      <c r="P265" s="228"/>
+      <c r="Q265" s="228"/>
+      <c r="R265" s="228"/>
+      <c r="S265" s="228"/>
+      <c r="T265" s="228"/>
+      <c r="U265" s="228"/>
+      <c r="V265" s="228"/>
+      <c r="W265" s="228"/>
+      <c r="X265" s="228"/>
+      <c r="Y265" s="228"/>
+      <c r="Z265" s="228"/>
+      <c r="AA265" s="228"/>
+      <c r="AB265" s="228"/>
+      <c r="AC265" s="228"/>
+      <c r="AD265" s="228"/>
+      <c r="AE265" s="228"/>
+      <c r="AF265" s="228"/>
+      <c r="AG265" s="228"/>
+      <c r="AH265" s="228"/>
+      <c r="AI265" s="228"/>
+      <c r="AJ265" s="312"/>
       <c r="AK265" s="29"/>
       <c r="AL265" s="29"/>
     </row>
     <row r="266" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A266" s="80"/>
       <c r="B266" s="80"/>
-      <c r="C266" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ266" s="246"/>
+      <c r="C266" s="229"/>
+      <c r="D266" s="230"/>
+      <c r="E266" s="230"/>
+      <c r="F266" s="230"/>
+      <c r="G266" s="230"/>
+      <c r="H266" s="230"/>
+      <c r="I266" s="230"/>
+      <c r="J266" s="230"/>
+      <c r="K266" s="230"/>
+      <c r="L266" s="230"/>
+      <c r="M266" s="230"/>
+      <c r="N266" s="230"/>
+      <c r="O266" s="230"/>
+      <c r="P266" s="230"/>
+      <c r="Q266" s="230"/>
+      <c r="R266" s="230"/>
+      <c r="S266" s="230"/>
+      <c r="T266" s="230"/>
+      <c r="U266" s="230"/>
+      <c r="V266" s="230"/>
+      <c r="W266" s="230"/>
+      <c r="X266" s="230"/>
+      <c r="Y266" s="230"/>
+      <c r="Z266" s="230"/>
+      <c r="AA266" s="230"/>
+      <c r="AB266" s="230"/>
+      <c r="AC266" s="230"/>
+      <c r="AD266" s="230"/>
+      <c r="AE266" s="230"/>
+      <c r="AF266" s="230"/>
+      <c r="AG266" s="230"/>
+      <c r="AH266" s="230"/>
+      <c r="AI266" s="230"/>
+      <c r="AJ266" s="237"/>
       <c r="AK266" s="28"/>
       <c r="AL266" s="36"/>
     </row>
     <row r="267" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A267" s="27"/>
       <c r="B267" s="20"/>
       <c r="C267" s="76"/>
       <c r="D267" s="76"/>
       <c r="E267" s="76"/>
       <c r="F267" s="76"/>
       <c r="G267" s="76"/>
       <c r="H267" s="76"/>
       <c r="I267" s="76"/>
       <c r="J267" s="76"/>
       <c r="K267" s="76"/>
       <c r="L267" s="76"/>
       <c r="M267" s="76"/>
       <c r="N267" s="76"/>
       <c r="O267" s="76"/>
       <c r="P267" s="76"/>
       <c r="Q267" s="76"/>
       <c r="R267" s="76"/>
       <c r="S267" s="76"/>
       <c r="T267" s="76"/>
       <c r="U267" s="76"/>
       <c r="V267" s="76"/>
       <c r="W267" s="76"/>
       <c r="X267" s="76"/>
       <c r="Y267" s="76"/>
       <c r="Z267" s="76"/>
       <c r="AA267" s="76"/>
       <c r="AB267" s="76"/>
       <c r="AC267" s="76"/>
       <c r="AD267" s="76"/>
       <c r="AE267" s="76"/>
       <c r="AF267" s="76"/>
       <c r="AG267" s="76"/>
       <c r="AH267" s="76"/>
       <c r="AI267" s="76"/>
       <c r="AJ267" s="76"/>
       <c r="AK267" s="36"/>
       <c r="AL267" s="36"/>
     </row>
     <row r="268" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A268" s="251">
+      <c r="A268" s="221">
         <v>37</v>
       </c>
-      <c r="B268" s="252"/>
-      <c r="C268" s="240" t="s">
+      <c r="B268" s="222"/>
+      <c r="C268" s="225" t="s">
         <v>55</v>
       </c>
-      <c r="D268" s="241"/>
-[...33 lines deleted...]
-      <c r="AL268" s="248"/>
+      <c r="D268" s="226"/>
+      <c r="E268" s="226"/>
+      <c r="F268" s="226"/>
+      <c r="G268" s="226"/>
+      <c r="H268" s="226"/>
+      <c r="I268" s="226"/>
+      <c r="J268" s="226"/>
+      <c r="K268" s="226"/>
+      <c r="L268" s="226"/>
+      <c r="M268" s="226"/>
+      <c r="N268" s="226"/>
+      <c r="O268" s="226"/>
+      <c r="P268" s="226"/>
+      <c r="Q268" s="226"/>
+      <c r="R268" s="226"/>
+      <c r="S268" s="226"/>
+      <c r="T268" s="226"/>
+      <c r="U268" s="226"/>
+      <c r="V268" s="226"/>
+      <c r="W268" s="226"/>
+      <c r="X268" s="226"/>
+      <c r="Y268" s="226"/>
+      <c r="Z268" s="226"/>
+      <c r="AA268" s="226"/>
+      <c r="AB268" s="226"/>
+      <c r="AC268" s="226"/>
+      <c r="AD268" s="226"/>
+      <c r="AE268" s="226"/>
+      <c r="AF268" s="226"/>
+      <c r="AG268" s="226"/>
+      <c r="AH268" s="226"/>
+      <c r="AI268" s="226"/>
+      <c r="AJ268" s="226"/>
+      <c r="AK268" s="217"/>
+      <c r="AL268" s="218"/>
     </row>
     <row r="269" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A269" s="253"/>
-[...36 lines deleted...]
-      <c r="AL269" s="250"/>
+      <c r="A269" s="223"/>
+      <c r="B269" s="224"/>
+      <c r="C269" s="227"/>
+      <c r="D269" s="228"/>
+      <c r="E269" s="228"/>
+      <c r="F269" s="228"/>
+      <c r="G269" s="228"/>
+      <c r="H269" s="228"/>
+      <c r="I269" s="228"/>
+      <c r="J269" s="228"/>
+      <c r="K269" s="228"/>
+      <c r="L269" s="228"/>
+      <c r="M269" s="228"/>
+      <c r="N269" s="228"/>
+      <c r="O269" s="228"/>
+      <c r="P269" s="228"/>
+      <c r="Q269" s="228"/>
+      <c r="R269" s="228"/>
+      <c r="S269" s="228"/>
+      <c r="T269" s="228"/>
+      <c r="U269" s="228"/>
+      <c r="V269" s="228"/>
+      <c r="W269" s="228"/>
+      <c r="X269" s="228"/>
+      <c r="Y269" s="228"/>
+      <c r="Z269" s="228"/>
+      <c r="AA269" s="228"/>
+      <c r="AB269" s="228"/>
+      <c r="AC269" s="228"/>
+      <c r="AD269" s="228"/>
+      <c r="AE269" s="228"/>
+      <c r="AF269" s="228"/>
+      <c r="AG269" s="228"/>
+      <c r="AH269" s="228"/>
+      <c r="AI269" s="228"/>
+      <c r="AJ269" s="228"/>
+      <c r="AK269" s="219"/>
+      <c r="AL269" s="220"/>
     </row>
     <row r="270" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A270" s="80"/>
       <c r="B270" s="80"/>
-      <c r="C270" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ270" s="243"/>
+      <c r="C270" s="227"/>
+      <c r="D270" s="228"/>
+      <c r="E270" s="228"/>
+      <c r="F270" s="228"/>
+      <c r="G270" s="228"/>
+      <c r="H270" s="228"/>
+      <c r="I270" s="228"/>
+      <c r="J270" s="228"/>
+      <c r="K270" s="228"/>
+      <c r="L270" s="228"/>
+      <c r="M270" s="228"/>
+      <c r="N270" s="228"/>
+      <c r="O270" s="228"/>
+      <c r="P270" s="228"/>
+      <c r="Q270" s="228"/>
+      <c r="R270" s="228"/>
+      <c r="S270" s="228"/>
+      <c r="T270" s="228"/>
+      <c r="U270" s="228"/>
+      <c r="V270" s="228"/>
+      <c r="W270" s="228"/>
+      <c r="X270" s="228"/>
+      <c r="Y270" s="228"/>
+      <c r="Z270" s="228"/>
+      <c r="AA270" s="228"/>
+      <c r="AB270" s="228"/>
+      <c r="AC270" s="228"/>
+      <c r="AD270" s="228"/>
+      <c r="AE270" s="228"/>
+      <c r="AF270" s="228"/>
+      <c r="AG270" s="228"/>
+      <c r="AH270" s="228"/>
+      <c r="AI270" s="228"/>
+      <c r="AJ270" s="228"/>
       <c r="AK270" s="26"/>
       <c r="AL270" s="29"/>
     </row>
     <row r="271" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A271" s="80"/>
       <c r="B271" s="80"/>
-      <c r="C271" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ271" s="243"/>
+      <c r="C271" s="227"/>
+      <c r="D271" s="228"/>
+      <c r="E271" s="228"/>
+      <c r="F271" s="228"/>
+      <c r="G271" s="228"/>
+      <c r="H271" s="228"/>
+      <c r="I271" s="228"/>
+      <c r="J271" s="228"/>
+      <c r="K271" s="228"/>
+      <c r="L271" s="228"/>
+      <c r="M271" s="228"/>
+      <c r="N271" s="228"/>
+      <c r="O271" s="228"/>
+      <c r="P271" s="228"/>
+      <c r="Q271" s="228"/>
+      <c r="R271" s="228"/>
+      <c r="S271" s="228"/>
+      <c r="T271" s="228"/>
+      <c r="U271" s="228"/>
+      <c r="V271" s="228"/>
+      <c r="W271" s="228"/>
+      <c r="X271" s="228"/>
+      <c r="Y271" s="228"/>
+      <c r="Z271" s="228"/>
+      <c r="AA271" s="228"/>
+      <c r="AB271" s="228"/>
+      <c r="AC271" s="228"/>
+      <c r="AD271" s="228"/>
+      <c r="AE271" s="228"/>
+      <c r="AF271" s="228"/>
+      <c r="AG271" s="228"/>
+      <c r="AH271" s="228"/>
+      <c r="AI271" s="228"/>
+      <c r="AJ271" s="228"/>
       <c r="AK271" s="28"/>
       <c r="AL271" s="36"/>
     </row>
     <row r="272" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A272" s="80"/>
       <c r="B272" s="80"/>
-      <c r="C272" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ272" s="243"/>
+      <c r="C272" s="227"/>
+      <c r="D272" s="228"/>
+      <c r="E272" s="228"/>
+      <c r="F272" s="228"/>
+      <c r="G272" s="228"/>
+      <c r="H272" s="228"/>
+      <c r="I272" s="228"/>
+      <c r="J272" s="228"/>
+      <c r="K272" s="228"/>
+      <c r="L272" s="228"/>
+      <c r="M272" s="228"/>
+      <c r="N272" s="228"/>
+      <c r="O272" s="228"/>
+      <c r="P272" s="228"/>
+      <c r="Q272" s="228"/>
+      <c r="R272" s="228"/>
+      <c r="S272" s="228"/>
+      <c r="T272" s="228"/>
+      <c r="U272" s="228"/>
+      <c r="V272" s="228"/>
+      <c r="W272" s="228"/>
+      <c r="X272" s="228"/>
+      <c r="Y272" s="228"/>
+      <c r="Z272" s="228"/>
+      <c r="AA272" s="228"/>
+      <c r="AB272" s="228"/>
+      <c r="AC272" s="228"/>
+      <c r="AD272" s="228"/>
+      <c r="AE272" s="228"/>
+      <c r="AF272" s="228"/>
+      <c r="AG272" s="228"/>
+      <c r="AH272" s="228"/>
+      <c r="AI272" s="228"/>
+      <c r="AJ272" s="228"/>
       <c r="AK272" s="28"/>
       <c r="AL272" s="36"/>
     </row>
     <row r="273" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A273" s="80"/>
       <c r="B273" s="80"/>
-      <c r="C273" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ273" s="245"/>
+      <c r="C273" s="229"/>
+      <c r="D273" s="230"/>
+      <c r="E273" s="230"/>
+      <c r="F273" s="230"/>
+      <c r="G273" s="230"/>
+      <c r="H273" s="230"/>
+      <c r="I273" s="230"/>
+      <c r="J273" s="230"/>
+      <c r="K273" s="230"/>
+      <c r="L273" s="230"/>
+      <c r="M273" s="230"/>
+      <c r="N273" s="230"/>
+      <c r="O273" s="230"/>
+      <c r="P273" s="230"/>
+      <c r="Q273" s="230"/>
+      <c r="R273" s="230"/>
+      <c r="S273" s="230"/>
+      <c r="T273" s="230"/>
+      <c r="U273" s="230"/>
+      <c r="V273" s="230"/>
+      <c r="W273" s="230"/>
+      <c r="X273" s="230"/>
+      <c r="Y273" s="230"/>
+      <c r="Z273" s="230"/>
+      <c r="AA273" s="230"/>
+      <c r="AB273" s="230"/>
+      <c r="AC273" s="230"/>
+      <c r="AD273" s="230"/>
+      <c r="AE273" s="230"/>
+      <c r="AF273" s="230"/>
+      <c r="AG273" s="230"/>
+      <c r="AH273" s="230"/>
+      <c r="AI273" s="230"/>
+      <c r="AJ273" s="230"/>
       <c r="AK273" s="28"/>
       <c r="AL273" s="36"/>
     </row>
     <row r="274" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A274" s="80"/>
       <c r="B274" s="80"/>
       <c r="C274" s="76"/>
       <c r="D274" s="76"/>
       <c r="E274" s="76"/>
       <c r="F274" s="76"/>
       <c r="G274" s="76"/>
       <c r="H274" s="76"/>
       <c r="I274" s="76"/>
       <c r="J274" s="76"/>
       <c r="K274" s="76"/>
       <c r="L274" s="76"/>
       <c r="M274" s="76"/>
       <c r="N274" s="76"/>
       <c r="O274" s="76"/>
       <c r="P274" s="76"/>
       <c r="Q274" s="76"/>
       <c r="R274" s="76"/>
       <c r="S274" s="76"/>
       <c r="T274" s="76"/>
       <c r="U274" s="76"/>
@@ -20924,1186 +20926,1186 @@
       <c r="R275" s="76"/>
       <c r="S275" s="76"/>
       <c r="T275" s="76"/>
       <c r="U275" s="76"/>
       <c r="V275" s="76"/>
       <c r="W275" s="76"/>
       <c r="X275" s="76"/>
       <c r="Y275" s="76"/>
       <c r="Z275" s="76"/>
       <c r="AA275" s="76"/>
       <c r="AB275" s="76"/>
       <c r="AC275" s="76"/>
       <c r="AD275" s="76"/>
       <c r="AE275" s="76"/>
       <c r="AF275" s="76"/>
       <c r="AG275" s="76"/>
       <c r="AH275" s="76"/>
       <c r="AI275" s="76"/>
       <c r="AJ275" s="76"/>
       <c r="AK275" s="36"/>
       <c r="AL275" s="36"/>
     </row>
     <row r="276" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A276" s="80"/>
       <c r="B276" s="80"/>
-      <c r="C276" s="327" t="s">
+      <c r="C276" s="261" t="s">
         <v>54</v>
       </c>
-      <c r="D276" s="328"/>
-[...31 lines deleted...]
-      <c r="AJ276" s="329"/>
+      <c r="D276" s="262"/>
+      <c r="E276" s="262"/>
+      <c r="F276" s="262"/>
+      <c r="G276" s="262"/>
+      <c r="H276" s="262"/>
+      <c r="I276" s="262"/>
+      <c r="J276" s="262"/>
+      <c r="K276" s="262"/>
+      <c r="L276" s="262"/>
+      <c r="M276" s="262"/>
+      <c r="N276" s="262"/>
+      <c r="O276" s="262"/>
+      <c r="P276" s="262"/>
+      <c r="Q276" s="262"/>
+      <c r="R276" s="262"/>
+      <c r="S276" s="262"/>
+      <c r="T276" s="262"/>
+      <c r="U276" s="262"/>
+      <c r="V276" s="262"/>
+      <c r="W276" s="262"/>
+      <c r="X276" s="262"/>
+      <c r="Y276" s="262"/>
+      <c r="Z276" s="262"/>
+      <c r="AA276" s="262"/>
+      <c r="AB276" s="262"/>
+      <c r="AC276" s="262"/>
+      <c r="AD276" s="262"/>
+      <c r="AE276" s="262"/>
+      <c r="AF276" s="262"/>
+      <c r="AG276" s="262"/>
+      <c r="AH276" s="262"/>
+      <c r="AI276" s="262"/>
+      <c r="AJ276" s="263"/>
       <c r="AK276" s="31"/>
       <c r="AL276" s="31"/>
     </row>
     <row r="277" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A277" s="80"/>
       <c r="B277" s="80"/>
-      <c r="C277" s="330"/>
-[...32 lines deleted...]
-      <c r="AJ277" s="331"/>
+      <c r="C277" s="264"/>
+      <c r="D277" s="228"/>
+      <c r="E277" s="228"/>
+      <c r="F277" s="228"/>
+      <c r="G277" s="228"/>
+      <c r="H277" s="228"/>
+      <c r="I277" s="228"/>
+      <c r="J277" s="228"/>
+      <c r="K277" s="228"/>
+      <c r="L277" s="228"/>
+      <c r="M277" s="228"/>
+      <c r="N277" s="228"/>
+      <c r="O277" s="228"/>
+      <c r="P277" s="228"/>
+      <c r="Q277" s="228"/>
+      <c r="R277" s="228"/>
+      <c r="S277" s="228"/>
+      <c r="T277" s="228"/>
+      <c r="U277" s="228"/>
+      <c r="V277" s="228"/>
+      <c r="W277" s="228"/>
+      <c r="X277" s="228"/>
+      <c r="Y277" s="228"/>
+      <c r="Z277" s="228"/>
+      <c r="AA277" s="228"/>
+      <c r="AB277" s="228"/>
+      <c r="AC277" s="228"/>
+      <c r="AD277" s="228"/>
+      <c r="AE277" s="228"/>
+      <c r="AF277" s="228"/>
+      <c r="AG277" s="228"/>
+      <c r="AH277" s="228"/>
+      <c r="AI277" s="228"/>
+      <c r="AJ277" s="265"/>
       <c r="AK277" s="31"/>
       <c r="AL277" s="31"/>
     </row>
     <row r="278" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A278" s="80"/>
       <c r="B278" s="80"/>
-      <c r="C278" s="330"/>
-[...32 lines deleted...]
-      <c r="AJ278" s="331"/>
+      <c r="C278" s="264"/>
+      <c r="D278" s="228"/>
+      <c r="E278" s="228"/>
+      <c r="F278" s="228"/>
+      <c r="G278" s="228"/>
+      <c r="H278" s="228"/>
+      <c r="I278" s="228"/>
+      <c r="J278" s="228"/>
+      <c r="K278" s="228"/>
+      <c r="L278" s="228"/>
+      <c r="M278" s="228"/>
+      <c r="N278" s="228"/>
+      <c r="O278" s="228"/>
+      <c r="P278" s="228"/>
+      <c r="Q278" s="228"/>
+      <c r="R278" s="228"/>
+      <c r="S278" s="228"/>
+      <c r="T278" s="228"/>
+      <c r="U278" s="228"/>
+      <c r="V278" s="228"/>
+      <c r="W278" s="228"/>
+      <c r="X278" s="228"/>
+      <c r="Y278" s="228"/>
+      <c r="Z278" s="228"/>
+      <c r="AA278" s="228"/>
+      <c r="AB278" s="228"/>
+      <c r="AC278" s="228"/>
+      <c r="AD278" s="228"/>
+      <c r="AE278" s="228"/>
+      <c r="AF278" s="228"/>
+      <c r="AG278" s="228"/>
+      <c r="AH278" s="228"/>
+      <c r="AI278" s="228"/>
+      <c r="AJ278" s="265"/>
       <c r="AK278" s="31"/>
       <c r="AL278" s="31"/>
     </row>
     <row r="279" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A279" s="80"/>
       <c r="B279" s="80"/>
-      <c r="C279" s="332"/>
-[...32 lines deleted...]
-      <c r="AJ279" s="334"/>
+      <c r="C279" s="266"/>
+      <c r="D279" s="267"/>
+      <c r="E279" s="267"/>
+      <c r="F279" s="267"/>
+      <c r="G279" s="267"/>
+      <c r="H279" s="267"/>
+      <c r="I279" s="267"/>
+      <c r="J279" s="267"/>
+      <c r="K279" s="267"/>
+      <c r="L279" s="267"/>
+      <c r="M279" s="267"/>
+      <c r="N279" s="267"/>
+      <c r="O279" s="267"/>
+      <c r="P279" s="267"/>
+      <c r="Q279" s="267"/>
+      <c r="R279" s="267"/>
+      <c r="S279" s="267"/>
+      <c r="T279" s="267"/>
+      <c r="U279" s="267"/>
+      <c r="V279" s="267"/>
+      <c r="W279" s="267"/>
+      <c r="X279" s="267"/>
+      <c r="Y279" s="267"/>
+      <c r="Z279" s="267"/>
+      <c r="AA279" s="267"/>
+      <c r="AB279" s="267"/>
+      <c r="AC279" s="267"/>
+      <c r="AD279" s="267"/>
+      <c r="AE279" s="267"/>
+      <c r="AF279" s="267"/>
+      <c r="AG279" s="267"/>
+      <c r="AH279" s="267"/>
+      <c r="AI279" s="267"/>
+      <c r="AJ279" s="268"/>
       <c r="AK279" s="31"/>
       <c r="AL279" s="31"/>
     </row>
     <row r="280" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A280" s="123"/>
       <c r="B280" s="123"/>
       <c r="C280" s="122"/>
       <c r="D280" s="122"/>
       <c r="E280" s="122"/>
       <c r="F280" s="122"/>
       <c r="G280" s="122"/>
       <c r="H280" s="122"/>
       <c r="I280" s="122"/>
       <c r="J280" s="122"/>
       <c r="K280" s="122"/>
       <c r="L280" s="122"/>
       <c r="M280" s="122"/>
       <c r="N280" s="122"/>
       <c r="O280" s="122"/>
       <c r="P280" s="122"/>
       <c r="Q280" s="122"/>
       <c r="R280" s="122"/>
       <c r="S280" s="122"/>
       <c r="T280" s="122"/>
       <c r="U280" s="122"/>
       <c r="V280" s="122"/>
       <c r="W280" s="122"/>
       <c r="X280" s="122"/>
       <c r="Y280" s="122"/>
       <c r="Z280" s="122"/>
       <c r="AA280" s="122"/>
       <c r="AB280" s="122"/>
       <c r="AC280" s="122"/>
       <c r="AD280" s="122"/>
       <c r="AE280" s="122"/>
       <c r="AF280" s="122"/>
       <c r="AG280" s="122"/>
       <c r="AH280" s="122"/>
       <c r="AI280" s="122"/>
       <c r="AJ280" s="122"/>
       <c r="AK280" s="36"/>
       <c r="AL280" s="36"/>
     </row>
     <row r="281" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A281" s="251">
+      <c r="A281" s="221">
         <v>38</v>
       </c>
-      <c r="B281" s="252"/>
-      <c r="C281" s="240" t="s">
+      <c r="B281" s="222"/>
+      <c r="C281" s="225" t="s">
         <v>119</v>
       </c>
-      <c r="D281" s="241"/>
-[...33 lines deleted...]
-      <c r="AL281" s="248"/>
+      <c r="D281" s="226"/>
+      <c r="E281" s="226"/>
+      <c r="F281" s="226"/>
+      <c r="G281" s="226"/>
+      <c r="H281" s="226"/>
+      <c r="I281" s="226"/>
+      <c r="J281" s="226"/>
+      <c r="K281" s="226"/>
+      <c r="L281" s="226"/>
+      <c r="M281" s="226"/>
+      <c r="N281" s="226"/>
+      <c r="O281" s="226"/>
+      <c r="P281" s="226"/>
+      <c r="Q281" s="226"/>
+      <c r="R281" s="226"/>
+      <c r="S281" s="226"/>
+      <c r="T281" s="226"/>
+      <c r="U281" s="226"/>
+      <c r="V281" s="226"/>
+      <c r="W281" s="226"/>
+      <c r="X281" s="226"/>
+      <c r="Y281" s="226"/>
+      <c r="Z281" s="226"/>
+      <c r="AA281" s="226"/>
+      <c r="AB281" s="226"/>
+      <c r="AC281" s="226"/>
+      <c r="AD281" s="226"/>
+      <c r="AE281" s="226"/>
+      <c r="AF281" s="226"/>
+      <c r="AG281" s="226"/>
+      <c r="AH281" s="226"/>
+      <c r="AI281" s="226"/>
+      <c r="AJ281" s="249"/>
+      <c r="AK281" s="217"/>
+      <c r="AL281" s="218"/>
     </row>
     <row r="282" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A282" s="253"/>
-[...36 lines deleted...]
-      <c r="AL282" s="250"/>
+      <c r="A282" s="223"/>
+      <c r="B282" s="224"/>
+      <c r="C282" s="227"/>
+      <c r="D282" s="228"/>
+      <c r="E282" s="228"/>
+      <c r="F282" s="228"/>
+      <c r="G282" s="228"/>
+      <c r="H282" s="228"/>
+      <c r="I282" s="228"/>
+      <c r="J282" s="228"/>
+      <c r="K282" s="228"/>
+      <c r="L282" s="228"/>
+      <c r="M282" s="228"/>
+      <c r="N282" s="228"/>
+      <c r="O282" s="228"/>
+      <c r="P282" s="228"/>
+      <c r="Q282" s="228"/>
+      <c r="R282" s="228"/>
+      <c r="S282" s="228"/>
+      <c r="T282" s="228"/>
+      <c r="U282" s="228"/>
+      <c r="V282" s="228"/>
+      <c r="W282" s="228"/>
+      <c r="X282" s="228"/>
+      <c r="Y282" s="228"/>
+      <c r="Z282" s="228"/>
+      <c r="AA282" s="228"/>
+      <c r="AB282" s="228"/>
+      <c r="AC282" s="228"/>
+      <c r="AD282" s="228"/>
+      <c r="AE282" s="228"/>
+      <c r="AF282" s="228"/>
+      <c r="AG282" s="228"/>
+      <c r="AH282" s="228"/>
+      <c r="AI282" s="228"/>
+      <c r="AJ282" s="269"/>
+      <c r="AK282" s="219"/>
+      <c r="AL282" s="220"/>
     </row>
     <row r="283" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A283" s="80"/>
       <c r="B283" s="80"/>
-      <c r="C283" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ283" s="243"/>
+      <c r="C283" s="227"/>
+      <c r="D283" s="228"/>
+      <c r="E283" s="228"/>
+      <c r="F283" s="228"/>
+      <c r="G283" s="228"/>
+      <c r="H283" s="228"/>
+      <c r="I283" s="228"/>
+      <c r="J283" s="228"/>
+      <c r="K283" s="228"/>
+      <c r="L283" s="228"/>
+      <c r="M283" s="228"/>
+      <c r="N283" s="228"/>
+      <c r="O283" s="228"/>
+      <c r="P283" s="228"/>
+      <c r="Q283" s="228"/>
+      <c r="R283" s="228"/>
+      <c r="S283" s="228"/>
+      <c r="T283" s="228"/>
+      <c r="U283" s="228"/>
+      <c r="V283" s="228"/>
+      <c r="W283" s="228"/>
+      <c r="X283" s="228"/>
+      <c r="Y283" s="228"/>
+      <c r="Z283" s="228"/>
+      <c r="AA283" s="228"/>
+      <c r="AB283" s="228"/>
+      <c r="AC283" s="228"/>
+      <c r="AD283" s="228"/>
+      <c r="AE283" s="228"/>
+      <c r="AF283" s="228"/>
+      <c r="AG283" s="228"/>
+      <c r="AH283" s="228"/>
+      <c r="AI283" s="228"/>
+      <c r="AJ283" s="228"/>
       <c r="AK283" s="26"/>
       <c r="AL283" s="29"/>
     </row>
     <row r="284" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A284" s="80"/>
       <c r="B284" s="80"/>
-      <c r="C284" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ284" s="243"/>
+      <c r="C284" s="227"/>
+      <c r="D284" s="228"/>
+      <c r="E284" s="228"/>
+      <c r="F284" s="228"/>
+      <c r="G284" s="228"/>
+      <c r="H284" s="228"/>
+      <c r="I284" s="228"/>
+      <c r="J284" s="228"/>
+      <c r="K284" s="228"/>
+      <c r="L284" s="228"/>
+      <c r="M284" s="228"/>
+      <c r="N284" s="228"/>
+      <c r="O284" s="228"/>
+      <c r="P284" s="228"/>
+      <c r="Q284" s="228"/>
+      <c r="R284" s="228"/>
+      <c r="S284" s="228"/>
+      <c r="T284" s="228"/>
+      <c r="U284" s="228"/>
+      <c r="V284" s="228"/>
+      <c r="W284" s="228"/>
+      <c r="X284" s="228"/>
+      <c r="Y284" s="228"/>
+      <c r="Z284" s="228"/>
+      <c r="AA284" s="228"/>
+      <c r="AB284" s="228"/>
+      <c r="AC284" s="228"/>
+      <c r="AD284" s="228"/>
+      <c r="AE284" s="228"/>
+      <c r="AF284" s="228"/>
+      <c r="AG284" s="228"/>
+      <c r="AH284" s="228"/>
+      <c r="AI284" s="228"/>
+      <c r="AJ284" s="228"/>
       <c r="AK284" s="28"/>
       <c r="AL284" s="36"/>
     </row>
     <row r="285" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A285" s="80"/>
       <c r="B285" s="80"/>
-      <c r="C285" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ285" s="245"/>
+      <c r="C285" s="229"/>
+      <c r="D285" s="230"/>
+      <c r="E285" s="230"/>
+      <c r="F285" s="230"/>
+      <c r="G285" s="230"/>
+      <c r="H285" s="230"/>
+      <c r="I285" s="230"/>
+      <c r="J285" s="230"/>
+      <c r="K285" s="230"/>
+      <c r="L285" s="230"/>
+      <c r="M285" s="230"/>
+      <c r="N285" s="230"/>
+      <c r="O285" s="230"/>
+      <c r="P285" s="230"/>
+      <c r="Q285" s="230"/>
+      <c r="R285" s="230"/>
+      <c r="S285" s="230"/>
+      <c r="T285" s="230"/>
+      <c r="U285" s="230"/>
+      <c r="V285" s="230"/>
+      <c r="W285" s="230"/>
+      <c r="X285" s="230"/>
+      <c r="Y285" s="230"/>
+      <c r="Z285" s="230"/>
+      <c r="AA285" s="230"/>
+      <c r="AB285" s="230"/>
+      <c r="AC285" s="230"/>
+      <c r="AD285" s="230"/>
+      <c r="AE285" s="230"/>
+      <c r="AF285" s="230"/>
+      <c r="AG285" s="230"/>
+      <c r="AH285" s="230"/>
+      <c r="AI285" s="230"/>
+      <c r="AJ285" s="230"/>
       <c r="AK285" s="28"/>
       <c r="AL285" s="36"/>
     </row>
     <row r="286" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A286" s="27"/>
       <c r="B286" s="20"/>
       <c r="C286" s="76"/>
       <c r="D286" s="76"/>
       <c r="E286" s="76"/>
       <c r="F286" s="76"/>
       <c r="G286" s="76"/>
       <c r="H286" s="76"/>
       <c r="I286" s="76"/>
       <c r="J286" s="76"/>
       <c r="K286" s="76"/>
       <c r="L286" s="76"/>
       <c r="M286" s="76"/>
       <c r="N286" s="76"/>
       <c r="O286" s="76"/>
       <c r="P286" s="76"/>
       <c r="Q286" s="76"/>
       <c r="R286" s="76"/>
       <c r="S286" s="76"/>
       <c r="T286" s="76"/>
       <c r="U286" s="76"/>
       <c r="V286" s="76"/>
       <c r="W286" s="76"/>
       <c r="X286" s="76"/>
       <c r="Y286" s="76"/>
       <c r="Z286" s="76"/>
       <c r="AA286" s="76"/>
       <c r="AB286" s="76"/>
       <c r="AC286" s="76"/>
       <c r="AD286" s="76"/>
       <c r="AE286" s="76"/>
       <c r="AF286" s="76"/>
       <c r="AG286" s="76"/>
       <c r="AH286" s="76"/>
       <c r="AI286" s="76"/>
       <c r="AJ286" s="76"/>
       <c r="AK286" s="36"/>
       <c r="AL286" s="36"/>
     </row>
     <row r="287" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A287" s="251">
+      <c r="A287" s="221">
         <v>39</v>
       </c>
-      <c r="B287" s="252"/>
-      <c r="C287" s="276" t="s">
+      <c r="B287" s="222"/>
+      <c r="C287" s="253" t="s">
         <v>56</v>
       </c>
-      <c r="D287" s="277"/>
-[...33 lines deleted...]
-      <c r="AL287" s="248"/>
+      <c r="D287" s="254"/>
+      <c r="E287" s="254"/>
+      <c r="F287" s="254"/>
+      <c r="G287" s="254"/>
+      <c r="H287" s="254"/>
+      <c r="I287" s="254"/>
+      <c r="J287" s="254"/>
+      <c r="K287" s="254"/>
+      <c r="L287" s="254"/>
+      <c r="M287" s="254"/>
+      <c r="N287" s="254"/>
+      <c r="O287" s="254"/>
+      <c r="P287" s="254"/>
+      <c r="Q287" s="254"/>
+      <c r="R287" s="254"/>
+      <c r="S287" s="254"/>
+      <c r="T287" s="254"/>
+      <c r="U287" s="254"/>
+      <c r="V287" s="254"/>
+      <c r="W287" s="254"/>
+      <c r="X287" s="254"/>
+      <c r="Y287" s="254"/>
+      <c r="Z287" s="254"/>
+      <c r="AA287" s="254"/>
+      <c r="AB287" s="254"/>
+      <c r="AC287" s="254"/>
+      <c r="AD287" s="254"/>
+      <c r="AE287" s="254"/>
+      <c r="AF287" s="254"/>
+      <c r="AG287" s="254"/>
+      <c r="AH287" s="254"/>
+      <c r="AI287" s="254"/>
+      <c r="AJ287" s="255"/>
+      <c r="AK287" s="217"/>
+      <c r="AL287" s="218"/>
     </row>
     <row r="288" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A288" s="253"/>
-[...36 lines deleted...]
-      <c r="AL288" s="250"/>
+      <c r="A288" s="223"/>
+      <c r="B288" s="224"/>
+      <c r="C288" s="256"/>
+      <c r="D288" s="257"/>
+      <c r="E288" s="257"/>
+      <c r="F288" s="257"/>
+      <c r="G288" s="257"/>
+      <c r="H288" s="257"/>
+      <c r="I288" s="257"/>
+      <c r="J288" s="257"/>
+      <c r="K288" s="257"/>
+      <c r="L288" s="257"/>
+      <c r="M288" s="257"/>
+      <c r="N288" s="257"/>
+      <c r="O288" s="257"/>
+      <c r="P288" s="257"/>
+      <c r="Q288" s="257"/>
+      <c r="R288" s="257"/>
+      <c r="S288" s="257"/>
+      <c r="T288" s="257"/>
+      <c r="U288" s="257"/>
+      <c r="V288" s="257"/>
+      <c r="W288" s="257"/>
+      <c r="X288" s="257"/>
+      <c r="Y288" s="257"/>
+      <c r="Z288" s="257"/>
+      <c r="AA288" s="257"/>
+      <c r="AB288" s="257"/>
+      <c r="AC288" s="257"/>
+      <c r="AD288" s="257"/>
+      <c r="AE288" s="257"/>
+      <c r="AF288" s="257"/>
+      <c r="AG288" s="257"/>
+      <c r="AH288" s="257"/>
+      <c r="AI288" s="257"/>
+      <c r="AJ288" s="258"/>
+      <c r="AK288" s="219"/>
+      <c r="AL288" s="220"/>
     </row>
     <row r="289" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A289" s="80"/>
       <c r="B289" s="80"/>
-      <c r="C289" s="280"/>
-[...32 lines deleted...]
-      <c r="AJ289" s="281"/>
+      <c r="C289" s="259"/>
+      <c r="D289" s="260"/>
+      <c r="E289" s="260"/>
+      <c r="F289" s="260"/>
+      <c r="G289" s="260"/>
+      <c r="H289" s="260"/>
+      <c r="I289" s="260"/>
+      <c r="J289" s="260"/>
+      <c r="K289" s="260"/>
+      <c r="L289" s="260"/>
+      <c r="M289" s="260"/>
+      <c r="N289" s="260"/>
+      <c r="O289" s="260"/>
+      <c r="P289" s="260"/>
+      <c r="Q289" s="260"/>
+      <c r="R289" s="260"/>
+      <c r="S289" s="260"/>
+      <c r="T289" s="260"/>
+      <c r="U289" s="260"/>
+      <c r="V289" s="260"/>
+      <c r="W289" s="260"/>
+      <c r="X289" s="260"/>
+      <c r="Y289" s="260"/>
+      <c r="Z289" s="260"/>
+      <c r="AA289" s="260"/>
+      <c r="AB289" s="260"/>
+      <c r="AC289" s="260"/>
+      <c r="AD289" s="260"/>
+      <c r="AE289" s="260"/>
+      <c r="AF289" s="260"/>
+      <c r="AG289" s="260"/>
+      <c r="AH289" s="260"/>
+      <c r="AI289" s="260"/>
+      <c r="AJ289" s="260"/>
       <c r="AK289" s="26"/>
       <c r="AL289" s="29"/>
     </row>
     <row r="290" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A290" s="27"/>
       <c r="B290" s="20"/>
       <c r="C290" s="76"/>
       <c r="D290" s="76"/>
       <c r="E290" s="76"/>
       <c r="F290" s="76"/>
       <c r="G290" s="76"/>
       <c r="H290" s="76"/>
       <c r="I290" s="76"/>
       <c r="J290" s="76"/>
       <c r="K290" s="76"/>
       <c r="L290" s="76"/>
       <c r="M290" s="76"/>
       <c r="N290" s="76"/>
       <c r="O290" s="76"/>
       <c r="P290" s="76"/>
       <c r="Q290" s="76"/>
       <c r="R290" s="76"/>
       <c r="S290" s="76"/>
       <c r="T290" s="76"/>
       <c r="U290" s="76"/>
       <c r="V290" s="76"/>
       <c r="W290" s="76"/>
       <c r="X290" s="76"/>
       <c r="Y290" s="76"/>
       <c r="Z290" s="76"/>
       <c r="AA290" s="76"/>
       <c r="AB290" s="76"/>
       <c r="AC290" s="76"/>
       <c r="AD290" s="76"/>
       <c r="AE290" s="76"/>
       <c r="AF290" s="76"/>
       <c r="AG290" s="76"/>
       <c r="AH290" s="76"/>
       <c r="AI290" s="76"/>
       <c r="AJ290" s="76"/>
       <c r="AK290" s="36"/>
       <c r="AL290" s="36"/>
     </row>
     <row r="291" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A291" s="251">
+      <c r="A291" s="221">
         <v>40</v>
       </c>
-      <c r="B291" s="252"/>
-      <c r="C291" s="240" t="s">
+      <c r="B291" s="222"/>
+      <c r="C291" s="225" t="s">
         <v>118</v>
       </c>
-      <c r="D291" s="241"/>
-[...33 lines deleted...]
-      <c r="AL291" s="248"/>
+      <c r="D291" s="226"/>
+      <c r="E291" s="226"/>
+      <c r="F291" s="226"/>
+      <c r="G291" s="226"/>
+      <c r="H291" s="226"/>
+      <c r="I291" s="226"/>
+      <c r="J291" s="226"/>
+      <c r="K291" s="226"/>
+      <c r="L291" s="226"/>
+      <c r="M291" s="226"/>
+      <c r="N291" s="226"/>
+      <c r="O291" s="226"/>
+      <c r="P291" s="226"/>
+      <c r="Q291" s="226"/>
+      <c r="R291" s="226"/>
+      <c r="S291" s="226"/>
+      <c r="T291" s="226"/>
+      <c r="U291" s="226"/>
+      <c r="V291" s="226"/>
+      <c r="W291" s="226"/>
+      <c r="X291" s="226"/>
+      <c r="Y291" s="226"/>
+      <c r="Z291" s="226"/>
+      <c r="AA291" s="226"/>
+      <c r="AB291" s="226"/>
+      <c r="AC291" s="226"/>
+      <c r="AD291" s="226"/>
+      <c r="AE291" s="226"/>
+      <c r="AF291" s="226"/>
+      <c r="AG291" s="226"/>
+      <c r="AH291" s="226"/>
+      <c r="AI291" s="226"/>
+      <c r="AJ291" s="249"/>
+      <c r="AK291" s="217"/>
+      <c r="AL291" s="218"/>
     </row>
     <row r="292" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="253"/>
-[...36 lines deleted...]
-      <c r="AL292" s="250"/>
+      <c r="A292" s="223"/>
+      <c r="B292" s="224"/>
+      <c r="C292" s="227"/>
+      <c r="D292" s="228"/>
+      <c r="E292" s="228"/>
+      <c r="F292" s="228"/>
+      <c r="G292" s="228"/>
+      <c r="H292" s="228"/>
+      <c r="I292" s="228"/>
+      <c r="J292" s="228"/>
+      <c r="K292" s="228"/>
+      <c r="L292" s="228"/>
+      <c r="M292" s="228"/>
+      <c r="N292" s="228"/>
+      <c r="O292" s="228"/>
+      <c r="P292" s="228"/>
+      <c r="Q292" s="228"/>
+      <c r="R292" s="228"/>
+      <c r="S292" s="228"/>
+      <c r="T292" s="228"/>
+      <c r="U292" s="228"/>
+      <c r="V292" s="228"/>
+      <c r="W292" s="228"/>
+      <c r="X292" s="228"/>
+      <c r="Y292" s="228"/>
+      <c r="Z292" s="228"/>
+      <c r="AA292" s="228"/>
+      <c r="AB292" s="228"/>
+      <c r="AC292" s="228"/>
+      <c r="AD292" s="228"/>
+      <c r="AE292" s="228"/>
+      <c r="AF292" s="228"/>
+      <c r="AG292" s="228"/>
+      <c r="AH292" s="228"/>
+      <c r="AI292" s="228"/>
+      <c r="AJ292" s="269"/>
+      <c r="AK292" s="219"/>
+      <c r="AL292" s="220"/>
     </row>
     <row r="293" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A293" s="80"/>
       <c r="B293" s="80"/>
-      <c r="C293" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ293" s="245"/>
+      <c r="C293" s="229"/>
+      <c r="D293" s="230"/>
+      <c r="E293" s="230"/>
+      <c r="F293" s="230"/>
+      <c r="G293" s="230"/>
+      <c r="H293" s="230"/>
+      <c r="I293" s="230"/>
+      <c r="J293" s="230"/>
+      <c r="K293" s="230"/>
+      <c r="L293" s="230"/>
+      <c r="M293" s="230"/>
+      <c r="N293" s="230"/>
+      <c r="O293" s="230"/>
+      <c r="P293" s="230"/>
+      <c r="Q293" s="230"/>
+      <c r="R293" s="230"/>
+      <c r="S293" s="230"/>
+      <c r="T293" s="230"/>
+      <c r="U293" s="230"/>
+      <c r="V293" s="230"/>
+      <c r="W293" s="230"/>
+      <c r="X293" s="230"/>
+      <c r="Y293" s="230"/>
+      <c r="Z293" s="230"/>
+      <c r="AA293" s="230"/>
+      <c r="AB293" s="230"/>
+      <c r="AC293" s="230"/>
+      <c r="AD293" s="230"/>
+      <c r="AE293" s="230"/>
+      <c r="AF293" s="230"/>
+      <c r="AG293" s="230"/>
+      <c r="AH293" s="230"/>
+      <c r="AI293" s="230"/>
+      <c r="AJ293" s="230"/>
       <c r="AK293" s="26"/>
       <c r="AL293" s="29"/>
     </row>
     <row r="294" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A294" s="80"/>
       <c r="B294" s="80"/>
       <c r="C294" s="76"/>
       <c r="D294" s="76"/>
       <c r="E294" s="76"/>
       <c r="F294" s="76"/>
       <c r="G294" s="76"/>
       <c r="H294" s="76"/>
       <c r="I294" s="76"/>
       <c r="J294" s="76"/>
       <c r="K294" s="76"/>
       <c r="L294" s="76"/>
       <c r="M294" s="76"/>
       <c r="N294" s="76"/>
       <c r="O294" s="76"/>
       <c r="P294" s="76"/>
       <c r="Q294" s="76"/>
       <c r="R294" s="76"/>
       <c r="S294" s="76"/>
       <c r="T294" s="76"/>
       <c r="U294" s="76"/>
       <c r="V294" s="76"/>
       <c r="W294" s="76"/>
       <c r="X294" s="76"/>
       <c r="Y294" s="76"/>
       <c r="Z294" s="76"/>
       <c r="AA294" s="76"/>
       <c r="AB294" s="76"/>
       <c r="AC294" s="76"/>
       <c r="AD294" s="76"/>
       <c r="AE294" s="76"/>
       <c r="AF294" s="76"/>
       <c r="AG294" s="76"/>
       <c r="AH294" s="76"/>
       <c r="AI294" s="76"/>
       <c r="AJ294" s="76"/>
       <c r="AK294" s="36"/>
       <c r="AL294" s="36"/>
     </row>
     <row r="295" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A295" s="251">
+      <c r="A295" s="221">
         <v>41</v>
       </c>
-      <c r="B295" s="252"/>
-      <c r="C295" s="266" t="s">
+      <c r="B295" s="222"/>
+      <c r="C295" s="202" t="s">
         <v>120</v>
       </c>
-      <c r="D295" s="267"/>
-[...33 lines deleted...]
-      <c r="AL295" s="248"/>
+      <c r="D295" s="203"/>
+      <c r="E295" s="203"/>
+      <c r="F295" s="203"/>
+      <c r="G295" s="203"/>
+      <c r="H295" s="203"/>
+      <c r="I295" s="203"/>
+      <c r="J295" s="203"/>
+      <c r="K295" s="203"/>
+      <c r="L295" s="203"/>
+      <c r="M295" s="203"/>
+      <c r="N295" s="203"/>
+      <c r="O295" s="203"/>
+      <c r="P295" s="203"/>
+      <c r="Q295" s="203"/>
+      <c r="R295" s="203"/>
+      <c r="S295" s="203"/>
+      <c r="T295" s="203"/>
+      <c r="U295" s="203"/>
+      <c r="V295" s="203"/>
+      <c r="W295" s="203"/>
+      <c r="X295" s="203"/>
+      <c r="Y295" s="203"/>
+      <c r="Z295" s="203"/>
+      <c r="AA295" s="203"/>
+      <c r="AB295" s="203"/>
+      <c r="AC295" s="203"/>
+      <c r="AD295" s="203"/>
+      <c r="AE295" s="203"/>
+      <c r="AF295" s="203"/>
+      <c r="AG295" s="203"/>
+      <c r="AH295" s="203"/>
+      <c r="AI295" s="203"/>
+      <c r="AJ295" s="203"/>
+      <c r="AK295" s="217"/>
+      <c r="AL295" s="218"/>
     </row>
     <row r="296" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A296" s="253"/>
-[...36 lines deleted...]
-      <c r="AL296" s="250"/>
+      <c r="A296" s="223"/>
+      <c r="B296" s="224"/>
+      <c r="C296" s="204"/>
+      <c r="D296" s="205"/>
+      <c r="E296" s="205"/>
+      <c r="F296" s="205"/>
+      <c r="G296" s="205"/>
+      <c r="H296" s="205"/>
+      <c r="I296" s="205"/>
+      <c r="J296" s="205"/>
+      <c r="K296" s="205"/>
+      <c r="L296" s="205"/>
+      <c r="M296" s="205"/>
+      <c r="N296" s="205"/>
+      <c r="O296" s="205"/>
+      <c r="P296" s="205"/>
+      <c r="Q296" s="205"/>
+      <c r="R296" s="205"/>
+      <c r="S296" s="205"/>
+      <c r="T296" s="205"/>
+      <c r="U296" s="205"/>
+      <c r="V296" s="205"/>
+      <c r="W296" s="205"/>
+      <c r="X296" s="205"/>
+      <c r="Y296" s="205"/>
+      <c r="Z296" s="205"/>
+      <c r="AA296" s="205"/>
+      <c r="AB296" s="205"/>
+      <c r="AC296" s="205"/>
+      <c r="AD296" s="205"/>
+      <c r="AE296" s="205"/>
+      <c r="AF296" s="205"/>
+      <c r="AG296" s="205"/>
+      <c r="AH296" s="205"/>
+      <c r="AI296" s="205"/>
+      <c r="AJ296" s="205"/>
+      <c r="AK296" s="219"/>
+      <c r="AL296" s="220"/>
     </row>
     <row r="297" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A297" s="80"/>
       <c r="B297" s="80"/>
-      <c r="C297" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ297" s="261"/>
+      <c r="C297" s="204"/>
+      <c r="D297" s="205"/>
+      <c r="E297" s="205"/>
+      <c r="F297" s="205"/>
+      <c r="G297" s="205"/>
+      <c r="H297" s="205"/>
+      <c r="I297" s="205"/>
+      <c r="J297" s="205"/>
+      <c r="K297" s="205"/>
+      <c r="L297" s="205"/>
+      <c r="M297" s="205"/>
+      <c r="N297" s="205"/>
+      <c r="O297" s="205"/>
+      <c r="P297" s="205"/>
+      <c r="Q297" s="205"/>
+      <c r="R297" s="205"/>
+      <c r="S297" s="205"/>
+      <c r="T297" s="205"/>
+      <c r="U297" s="205"/>
+      <c r="V297" s="205"/>
+      <c r="W297" s="205"/>
+      <c r="X297" s="205"/>
+      <c r="Y297" s="205"/>
+      <c r="Z297" s="205"/>
+      <c r="AA297" s="205"/>
+      <c r="AB297" s="205"/>
+      <c r="AC297" s="205"/>
+      <c r="AD297" s="205"/>
+      <c r="AE297" s="205"/>
+      <c r="AF297" s="205"/>
+      <c r="AG297" s="205"/>
+      <c r="AH297" s="205"/>
+      <c r="AI297" s="205"/>
+      <c r="AJ297" s="205"/>
       <c r="AK297" s="26"/>
       <c r="AL297" s="36"/>
     </row>
     <row r="298" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A298" s="80"/>
       <c r="B298" s="80"/>
-      <c r="C298" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ298" s="271"/>
+      <c r="C298" s="206"/>
+      <c r="D298" s="207"/>
+      <c r="E298" s="207"/>
+      <c r="F298" s="207"/>
+      <c r="G298" s="207"/>
+      <c r="H298" s="207"/>
+      <c r="I298" s="207"/>
+      <c r="J298" s="207"/>
+      <c r="K298" s="207"/>
+      <c r="L298" s="207"/>
+      <c r="M298" s="207"/>
+      <c r="N298" s="207"/>
+      <c r="O298" s="207"/>
+      <c r="P298" s="207"/>
+      <c r="Q298" s="207"/>
+      <c r="R298" s="207"/>
+      <c r="S298" s="207"/>
+      <c r="T298" s="207"/>
+      <c r="U298" s="207"/>
+      <c r="V298" s="207"/>
+      <c r="W298" s="207"/>
+      <c r="X298" s="207"/>
+      <c r="Y298" s="207"/>
+      <c r="Z298" s="207"/>
+      <c r="AA298" s="207"/>
+      <c r="AB298" s="207"/>
+      <c r="AC298" s="207"/>
+      <c r="AD298" s="207"/>
+      <c r="AE298" s="207"/>
+      <c r="AF298" s="207"/>
+      <c r="AG298" s="207"/>
+      <c r="AH298" s="207"/>
+      <c r="AI298" s="207"/>
+      <c r="AJ298" s="208"/>
       <c r="AK298" s="36"/>
       <c r="AL298" s="36"/>
     </row>
     <row r="299" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A299" s="27"/>
       <c r="B299" s="20"/>
       <c r="C299" s="76"/>
       <c r="D299" s="76"/>
       <c r="E299" s="76"/>
       <c r="F299" s="76"/>
       <c r="G299" s="76"/>
       <c r="H299" s="76"/>
       <c r="I299" s="76"/>
       <c r="J299" s="76"/>
       <c r="K299" s="76"/>
       <c r="L299" s="76"/>
       <c r="M299" s="76"/>
       <c r="N299" s="76"/>
       <c r="O299" s="76"/>
       <c r="P299" s="76"/>
       <c r="Q299" s="76"/>
       <c r="R299" s="76"/>
       <c r="S299" s="76"/>
       <c r="T299" s="76"/>
       <c r="U299" s="76"/>
       <c r="V299" s="76"/>
       <c r="W299" s="76"/>
       <c r="X299" s="76"/>
       <c r="Y299" s="76"/>
       <c r="Z299" s="76"/>
       <c r="AA299" s="76"/>
       <c r="AB299" s="76"/>
       <c r="AC299" s="76"/>
       <c r="AD299" s="76"/>
       <c r="AE299" s="76"/>
       <c r="AF299" s="76"/>
       <c r="AG299" s="76"/>
       <c r="AH299" s="76"/>
       <c r="AI299" s="76"/>
       <c r="AJ299" s="76"/>
       <c r="AK299" s="36"/>
       <c r="AL299" s="36"/>
     </row>
     <row r="300" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A300" s="251">
+      <c r="A300" s="221">
         <v>42</v>
       </c>
-      <c r="B300" s="252"/>
-      <c r="C300" s="228" t="s">
+      <c r="B300" s="222"/>
+      <c r="C300" s="231" t="s">
         <v>58</v>
       </c>
-      <c r="D300" s="229"/>
-[...33 lines deleted...]
-      <c r="AL300" s="248"/>
+      <c r="D300" s="232"/>
+      <c r="E300" s="232"/>
+      <c r="F300" s="232"/>
+      <c r="G300" s="232"/>
+      <c r="H300" s="232"/>
+      <c r="I300" s="232"/>
+      <c r="J300" s="232"/>
+      <c r="K300" s="232"/>
+      <c r="L300" s="232"/>
+      <c r="M300" s="232"/>
+      <c r="N300" s="232"/>
+      <c r="O300" s="232"/>
+      <c r="P300" s="232"/>
+      <c r="Q300" s="232"/>
+      <c r="R300" s="232"/>
+      <c r="S300" s="232"/>
+      <c r="T300" s="232"/>
+      <c r="U300" s="232"/>
+      <c r="V300" s="232"/>
+      <c r="W300" s="232"/>
+      <c r="X300" s="232"/>
+      <c r="Y300" s="232"/>
+      <c r="Z300" s="232"/>
+      <c r="AA300" s="232"/>
+      <c r="AB300" s="232"/>
+      <c r="AC300" s="232"/>
+      <c r="AD300" s="232"/>
+      <c r="AE300" s="232"/>
+      <c r="AF300" s="232"/>
+      <c r="AG300" s="232"/>
+      <c r="AH300" s="232"/>
+      <c r="AI300" s="232"/>
+      <c r="AJ300" s="232"/>
+      <c r="AK300" s="217"/>
+      <c r="AL300" s="218"/>
     </row>
     <row r="301" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A301" s="253"/>
-[...36 lines deleted...]
-      <c r="AL301" s="250"/>
+      <c r="A301" s="223"/>
+      <c r="B301" s="224"/>
+      <c r="C301" s="233"/>
+      <c r="D301" s="234"/>
+      <c r="E301" s="234"/>
+      <c r="F301" s="234"/>
+      <c r="G301" s="234"/>
+      <c r="H301" s="234"/>
+      <c r="I301" s="234"/>
+      <c r="J301" s="234"/>
+      <c r="K301" s="234"/>
+      <c r="L301" s="234"/>
+      <c r="M301" s="234"/>
+      <c r="N301" s="234"/>
+      <c r="O301" s="234"/>
+      <c r="P301" s="234"/>
+      <c r="Q301" s="234"/>
+      <c r="R301" s="234"/>
+      <c r="S301" s="234"/>
+      <c r="T301" s="234"/>
+      <c r="U301" s="234"/>
+      <c r="V301" s="234"/>
+      <c r="W301" s="234"/>
+      <c r="X301" s="234"/>
+      <c r="Y301" s="234"/>
+      <c r="Z301" s="234"/>
+      <c r="AA301" s="234"/>
+      <c r="AB301" s="234"/>
+      <c r="AC301" s="234"/>
+      <c r="AD301" s="234"/>
+      <c r="AE301" s="234"/>
+      <c r="AF301" s="234"/>
+      <c r="AG301" s="234"/>
+      <c r="AH301" s="234"/>
+      <c r="AI301" s="234"/>
+      <c r="AJ301" s="234"/>
+      <c r="AK301" s="219"/>
+      <c r="AL301" s="220"/>
     </row>
     <row r="302" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A302" s="80"/>
       <c r="B302" s="80"/>
-      <c r="C302" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ302" s="208"/>
+      <c r="C302" s="233"/>
+      <c r="D302" s="234"/>
+      <c r="E302" s="234"/>
+      <c r="F302" s="234"/>
+      <c r="G302" s="234"/>
+      <c r="H302" s="234"/>
+      <c r="I302" s="234"/>
+      <c r="J302" s="234"/>
+      <c r="K302" s="234"/>
+      <c r="L302" s="234"/>
+      <c r="M302" s="234"/>
+      <c r="N302" s="234"/>
+      <c r="O302" s="234"/>
+      <c r="P302" s="234"/>
+      <c r="Q302" s="234"/>
+      <c r="R302" s="234"/>
+      <c r="S302" s="234"/>
+      <c r="T302" s="234"/>
+      <c r="U302" s="234"/>
+      <c r="V302" s="234"/>
+      <c r="W302" s="234"/>
+      <c r="X302" s="234"/>
+      <c r="Y302" s="234"/>
+      <c r="Z302" s="234"/>
+      <c r="AA302" s="234"/>
+      <c r="AB302" s="234"/>
+      <c r="AC302" s="234"/>
+      <c r="AD302" s="234"/>
+      <c r="AE302" s="234"/>
+      <c r="AF302" s="234"/>
+      <c r="AG302" s="234"/>
+      <c r="AH302" s="234"/>
+      <c r="AI302" s="234"/>
+      <c r="AJ302" s="234"/>
       <c r="AK302" s="26"/>
       <c r="AL302" s="36"/>
     </row>
     <row r="303" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A303" s="80"/>
       <c r="B303" s="80"/>
-      <c r="C303" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ303" s="232"/>
+      <c r="C303" s="235"/>
+      <c r="D303" s="236"/>
+      <c r="E303" s="236"/>
+      <c r="F303" s="236"/>
+      <c r="G303" s="236"/>
+      <c r="H303" s="236"/>
+      <c r="I303" s="236"/>
+      <c r="J303" s="236"/>
+      <c r="K303" s="236"/>
+      <c r="L303" s="236"/>
+      <c r="M303" s="236"/>
+      <c r="N303" s="236"/>
+      <c r="O303" s="236"/>
+      <c r="P303" s="236"/>
+      <c r="Q303" s="236"/>
+      <c r="R303" s="236"/>
+      <c r="S303" s="236"/>
+      <c r="T303" s="236"/>
+      <c r="U303" s="236"/>
+      <c r="V303" s="236"/>
+      <c r="W303" s="236"/>
+      <c r="X303" s="236"/>
+      <c r="Y303" s="236"/>
+      <c r="Z303" s="236"/>
+      <c r="AA303" s="236"/>
+      <c r="AB303" s="236"/>
+      <c r="AC303" s="236"/>
+      <c r="AD303" s="236"/>
+      <c r="AE303" s="236"/>
+      <c r="AF303" s="236"/>
+      <c r="AG303" s="236"/>
+      <c r="AH303" s="236"/>
+      <c r="AI303" s="236"/>
+      <c r="AJ303" s="236"/>
       <c r="AK303" s="28"/>
       <c r="AL303" s="36"/>
     </row>
     <row r="304" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A304" s="80"/>
       <c r="B304" s="80"/>
       <c r="C304" s="76"/>
       <c r="D304" s="76"/>
       <c r="E304" s="76"/>
       <c r="F304" s="76"/>
       <c r="G304" s="76"/>
       <c r="H304" s="76"/>
       <c r="I304" s="76"/>
       <c r="J304" s="76"/>
       <c r="K304" s="76"/>
       <c r="L304" s="76"/>
       <c r="M304" s="76"/>
       <c r="N304" s="76"/>
       <c r="O304" s="76"/>
       <c r="P304" s="76"/>
       <c r="Q304" s="76"/>
       <c r="R304" s="76"/>
       <c r="S304" s="76"/>
       <c r="T304" s="76"/>
       <c r="U304" s="76"/>
@@ -22148,292 +22150,292 @@
       <c r="R305" s="76"/>
       <c r="S305" s="76"/>
       <c r="T305" s="76"/>
       <c r="U305" s="76"/>
       <c r="V305" s="76"/>
       <c r="W305" s="76"/>
       <c r="X305" s="76"/>
       <c r="Y305" s="76"/>
       <c r="Z305" s="76"/>
       <c r="AA305" s="76"/>
       <c r="AB305" s="76"/>
       <c r="AC305" s="76"/>
       <c r="AD305" s="76"/>
       <c r="AE305" s="76"/>
       <c r="AF305" s="76"/>
       <c r="AG305" s="76"/>
       <c r="AH305" s="76"/>
       <c r="AI305" s="76"/>
       <c r="AJ305" s="76"/>
       <c r="AK305" s="36"/>
       <c r="AL305" s="36"/>
     </row>
     <row r="306" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A306" s="80"/>
       <c r="B306" s="80"/>
-      <c r="C306" s="327" t="s">
+      <c r="C306" s="261" t="s">
         <v>59</v>
       </c>
-      <c r="D306" s="328"/>
-[...33 lines deleted...]
-      <c r="AL306" s="248"/>
+      <c r="D306" s="262"/>
+      <c r="E306" s="262"/>
+      <c r="F306" s="262"/>
+      <c r="G306" s="262"/>
+      <c r="H306" s="262"/>
+      <c r="I306" s="262"/>
+      <c r="J306" s="262"/>
+      <c r="K306" s="262"/>
+      <c r="L306" s="262"/>
+      <c r="M306" s="262"/>
+      <c r="N306" s="262"/>
+      <c r="O306" s="262"/>
+      <c r="P306" s="262"/>
+      <c r="Q306" s="262"/>
+      <c r="R306" s="262"/>
+      <c r="S306" s="262"/>
+      <c r="T306" s="262"/>
+      <c r="U306" s="262"/>
+      <c r="V306" s="262"/>
+      <c r="W306" s="262"/>
+      <c r="X306" s="262"/>
+      <c r="Y306" s="262"/>
+      <c r="Z306" s="262"/>
+      <c r="AA306" s="262"/>
+      <c r="AB306" s="262"/>
+      <c r="AC306" s="262"/>
+      <c r="AD306" s="262"/>
+      <c r="AE306" s="262"/>
+      <c r="AF306" s="262"/>
+      <c r="AG306" s="262"/>
+      <c r="AH306" s="262"/>
+      <c r="AI306" s="262"/>
+      <c r="AJ306" s="263"/>
+      <c r="AK306" s="217"/>
+      <c r="AL306" s="218"/>
     </row>
     <row r="307" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A307" s="80"/>
       <c r="B307" s="80"/>
-      <c r="C307" s="330"/>
-[...34 lines deleted...]
-      <c r="AL307" s="250"/>
+      <c r="C307" s="264"/>
+      <c r="D307" s="228"/>
+      <c r="E307" s="228"/>
+      <c r="F307" s="228"/>
+      <c r="G307" s="228"/>
+      <c r="H307" s="228"/>
+      <c r="I307" s="228"/>
+      <c r="J307" s="228"/>
+      <c r="K307" s="228"/>
+      <c r="L307" s="228"/>
+      <c r="M307" s="228"/>
+      <c r="N307" s="228"/>
+      <c r="O307" s="228"/>
+      <c r="P307" s="228"/>
+      <c r="Q307" s="228"/>
+      <c r="R307" s="228"/>
+      <c r="S307" s="228"/>
+      <c r="T307" s="228"/>
+      <c r="U307" s="228"/>
+      <c r="V307" s="228"/>
+      <c r="W307" s="228"/>
+      <c r="X307" s="228"/>
+      <c r="Y307" s="228"/>
+      <c r="Z307" s="228"/>
+      <c r="AA307" s="228"/>
+      <c r="AB307" s="228"/>
+      <c r="AC307" s="228"/>
+      <c r="AD307" s="228"/>
+      <c r="AE307" s="228"/>
+      <c r="AF307" s="228"/>
+      <c r="AG307" s="228"/>
+      <c r="AH307" s="228"/>
+      <c r="AI307" s="228"/>
+      <c r="AJ307" s="265"/>
+      <c r="AK307" s="219"/>
+      <c r="AL307" s="220"/>
     </row>
     <row r="308" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A308" s="80"/>
       <c r="B308" s="80"/>
-      <c r="C308" s="332"/>
-[...32 lines deleted...]
-      <c r="AJ308" s="333"/>
+      <c r="C308" s="266"/>
+      <c r="D308" s="267"/>
+      <c r="E308" s="267"/>
+      <c r="F308" s="267"/>
+      <c r="G308" s="267"/>
+      <c r="H308" s="267"/>
+      <c r="I308" s="267"/>
+      <c r="J308" s="267"/>
+      <c r="K308" s="267"/>
+      <c r="L308" s="267"/>
+      <c r="M308" s="267"/>
+      <c r="N308" s="267"/>
+      <c r="O308" s="267"/>
+      <c r="P308" s="267"/>
+      <c r="Q308" s="267"/>
+      <c r="R308" s="267"/>
+      <c r="S308" s="267"/>
+      <c r="T308" s="267"/>
+      <c r="U308" s="267"/>
+      <c r="V308" s="267"/>
+      <c r="W308" s="267"/>
+      <c r="X308" s="267"/>
+      <c r="Y308" s="267"/>
+      <c r="Z308" s="267"/>
+      <c r="AA308" s="267"/>
+      <c r="AB308" s="267"/>
+      <c r="AC308" s="267"/>
+      <c r="AD308" s="267"/>
+      <c r="AE308" s="267"/>
+      <c r="AF308" s="267"/>
+      <c r="AG308" s="267"/>
+      <c r="AH308" s="267"/>
+      <c r="AI308" s="267"/>
+      <c r="AJ308" s="267"/>
       <c r="AK308" s="40"/>
       <c r="AL308" s="34"/>
     </row>
     <row r="309" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A309" s="27"/>
       <c r="B309" s="20"/>
       <c r="C309" s="76"/>
       <c r="D309" s="76"/>
       <c r="E309" s="76"/>
       <c r="F309" s="76"/>
       <c r="G309" s="76"/>
       <c r="H309" s="76"/>
       <c r="I309" s="76"/>
       <c r="J309" s="76"/>
       <c r="K309" s="76"/>
       <c r="L309" s="76"/>
       <c r="M309" s="76"/>
       <c r="N309" s="76"/>
       <c r="O309" s="76"/>
       <c r="P309" s="76"/>
       <c r="Q309" s="76"/>
       <c r="R309" s="76"/>
       <c r="S309" s="76"/>
       <c r="T309" s="76"/>
       <c r="U309" s="76"/>
       <c r="V309" s="76"/>
       <c r="W309" s="76"/>
       <c r="X309" s="76"/>
       <c r="Y309" s="76"/>
       <c r="Z309" s="76"/>
       <c r="AA309" s="76"/>
       <c r="AB309" s="76"/>
       <c r="AC309" s="76"/>
       <c r="AD309" s="76"/>
       <c r="AE309" s="76"/>
       <c r="AF309" s="76"/>
       <c r="AG309" s="76"/>
       <c r="AH309" s="76"/>
       <c r="AI309" s="76"/>
       <c r="AJ309" s="76"/>
       <c r="AK309" s="36"/>
       <c r="AL309" s="36"/>
     </row>
     <row r="310" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A310" s="251">
+      <c r="A310" s="221">
         <v>43</v>
       </c>
-      <c r="B310" s="252"/>
-      <c r="C310" s="240" t="s">
+      <c r="B310" s="222"/>
+      <c r="C310" s="225" t="s">
         <v>60</v>
       </c>
-      <c r="D310" s="241"/>
-[...33 lines deleted...]
-      <c r="AL310" s="248"/>
+      <c r="D310" s="226"/>
+      <c r="E310" s="226"/>
+      <c r="F310" s="226"/>
+      <c r="G310" s="226"/>
+      <c r="H310" s="226"/>
+      <c r="I310" s="226"/>
+      <c r="J310" s="226"/>
+      <c r="K310" s="226"/>
+      <c r="L310" s="226"/>
+      <c r="M310" s="226"/>
+      <c r="N310" s="226"/>
+      <c r="O310" s="226"/>
+      <c r="P310" s="226"/>
+      <c r="Q310" s="226"/>
+      <c r="R310" s="226"/>
+      <c r="S310" s="226"/>
+      <c r="T310" s="226"/>
+      <c r="U310" s="226"/>
+      <c r="V310" s="226"/>
+      <c r="W310" s="226"/>
+      <c r="X310" s="226"/>
+      <c r="Y310" s="226"/>
+      <c r="Z310" s="226"/>
+      <c r="AA310" s="226"/>
+      <c r="AB310" s="226"/>
+      <c r="AC310" s="226"/>
+      <c r="AD310" s="226"/>
+      <c r="AE310" s="226"/>
+      <c r="AF310" s="226"/>
+      <c r="AG310" s="226"/>
+      <c r="AH310" s="226"/>
+      <c r="AI310" s="226"/>
+      <c r="AJ310" s="249"/>
+      <c r="AK310" s="217"/>
+      <c r="AL310" s="218"/>
     </row>
     <row r="311" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A311" s="253"/>
-[...36 lines deleted...]
-      <c r="AL311" s="250"/>
+      <c r="A311" s="223"/>
+      <c r="B311" s="224"/>
+      <c r="C311" s="229"/>
+      <c r="D311" s="230"/>
+      <c r="E311" s="230"/>
+      <c r="F311" s="230"/>
+      <c r="G311" s="230"/>
+      <c r="H311" s="230"/>
+      <c r="I311" s="230"/>
+      <c r="J311" s="230"/>
+      <c r="K311" s="230"/>
+      <c r="L311" s="230"/>
+      <c r="M311" s="230"/>
+      <c r="N311" s="230"/>
+      <c r="O311" s="230"/>
+      <c r="P311" s="230"/>
+      <c r="Q311" s="230"/>
+      <c r="R311" s="230"/>
+      <c r="S311" s="230"/>
+      <c r="T311" s="230"/>
+      <c r="U311" s="230"/>
+      <c r="V311" s="230"/>
+      <c r="W311" s="230"/>
+      <c r="X311" s="230"/>
+      <c r="Y311" s="230"/>
+      <c r="Z311" s="230"/>
+      <c r="AA311" s="230"/>
+      <c r="AB311" s="230"/>
+      <c r="AC311" s="230"/>
+      <c r="AD311" s="230"/>
+      <c r="AE311" s="230"/>
+      <c r="AF311" s="230"/>
+      <c r="AG311" s="230"/>
+      <c r="AH311" s="230"/>
+      <c r="AI311" s="230"/>
+      <c r="AJ311" s="250"/>
+      <c r="AK311" s="219"/>
+      <c r="AL311" s="220"/>
     </row>
     <row r="312" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A312" s="27"/>
       <c r="B312" s="27"/>
       <c r="C312" s="27"/>
       <c r="D312" s="27"/>
       <c r="E312" s="27"/>
       <c r="F312" s="27"/>
       <c r="G312" s="27"/>
       <c r="H312" s="27"/>
       <c r="I312" s="27"/>
       <c r="J312" s="27"/>
       <c r="K312" s="27"/>
       <c r="L312" s="27"/>
       <c r="M312" s="27"/>
       <c r="N312" s="27"/>
       <c r="O312" s="27"/>
       <c r="P312" s="27"/>
       <c r="Q312" s="27"/>
       <c r="R312" s="27"/>
       <c r="S312" s="27"/>
       <c r="T312" s="27"/>
       <c r="U312" s="27"/>
       <c r="V312" s="27"/>
       <c r="W312" s="27"/>
@@ -22474,210 +22476,210 @@
       <c r="P313" s="20"/>
       <c r="Q313" s="20"/>
       <c r="R313" s="20"/>
       <c r="S313" s="20"/>
       <c r="T313" s="20"/>
       <c r="U313" s="20"/>
       <c r="V313" s="20"/>
       <c r="W313" s="20"/>
       <c r="X313" s="20"/>
       <c r="Y313" s="20"/>
       <c r="Z313" s="20"/>
       <c r="AA313" s="20"/>
       <c r="AB313" s="20"/>
       <c r="AC313" s="20"/>
       <c r="AD313" s="20"/>
       <c r="AE313" s="20"/>
       <c r="AF313" s="20"/>
       <c r="AG313" s="20"/>
       <c r="AH313" s="20"/>
       <c r="AI313" s="20"/>
       <c r="AJ313" s="20"/>
       <c r="AK313" s="36"/>
       <c r="AL313" s="36"/>
     </row>
     <row r="314" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A314" s="251">
+      <c r="A314" s="221">
         <v>44</v>
       </c>
-      <c r="B314" s="252"/>
-      <c r="C314" s="240" t="s">
+      <c r="B314" s="222"/>
+      <c r="C314" s="225" t="s">
         <v>64</v>
       </c>
-      <c r="D314" s="241"/>
-[...33 lines deleted...]
-      <c r="AL314" s="248"/>
+      <c r="D314" s="226"/>
+      <c r="E314" s="226"/>
+      <c r="F314" s="226"/>
+      <c r="G314" s="226"/>
+      <c r="H314" s="226"/>
+      <c r="I314" s="226"/>
+      <c r="J314" s="226"/>
+      <c r="K314" s="226"/>
+      <c r="L314" s="226"/>
+      <c r="M314" s="226"/>
+      <c r="N314" s="226"/>
+      <c r="O314" s="226"/>
+      <c r="P314" s="226"/>
+      <c r="Q314" s="226"/>
+      <c r="R314" s="226"/>
+      <c r="S314" s="226"/>
+      <c r="T314" s="226"/>
+      <c r="U314" s="226"/>
+      <c r="V314" s="226"/>
+      <c r="W314" s="226"/>
+      <c r="X314" s="226"/>
+      <c r="Y314" s="226"/>
+      <c r="Z314" s="226"/>
+      <c r="AA314" s="226"/>
+      <c r="AB314" s="226"/>
+      <c r="AC314" s="226"/>
+      <c r="AD314" s="226"/>
+      <c r="AE314" s="226"/>
+      <c r="AF314" s="226"/>
+      <c r="AG314" s="226"/>
+      <c r="AH314" s="226"/>
+      <c r="AI314" s="226"/>
+      <c r="AJ314" s="226"/>
+      <c r="AK314" s="217"/>
+      <c r="AL314" s="218"/>
     </row>
     <row r="315" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A315" s="253"/>
-[...36 lines deleted...]
-      <c r="AL315" s="250"/>
+      <c r="A315" s="223"/>
+      <c r="B315" s="224"/>
+      <c r="C315" s="227"/>
+      <c r="D315" s="228"/>
+      <c r="E315" s="228"/>
+      <c r="F315" s="228"/>
+      <c r="G315" s="228"/>
+      <c r="H315" s="228"/>
+      <c r="I315" s="228"/>
+      <c r="J315" s="228"/>
+      <c r="K315" s="228"/>
+      <c r="L315" s="228"/>
+      <c r="M315" s="228"/>
+      <c r="N315" s="228"/>
+      <c r="O315" s="228"/>
+      <c r="P315" s="228"/>
+      <c r="Q315" s="228"/>
+      <c r="R315" s="228"/>
+      <c r="S315" s="228"/>
+      <c r="T315" s="228"/>
+      <c r="U315" s="228"/>
+      <c r="V315" s="228"/>
+      <c r="W315" s="228"/>
+      <c r="X315" s="228"/>
+      <c r="Y315" s="228"/>
+      <c r="Z315" s="228"/>
+      <c r="AA315" s="228"/>
+      <c r="AB315" s="228"/>
+      <c r="AC315" s="228"/>
+      <c r="AD315" s="228"/>
+      <c r="AE315" s="228"/>
+      <c r="AF315" s="228"/>
+      <c r="AG315" s="228"/>
+      <c r="AH315" s="228"/>
+      <c r="AI315" s="228"/>
+      <c r="AJ315" s="228"/>
+      <c r="AK315" s="219"/>
+      <c r="AL315" s="220"/>
     </row>
     <row r="316" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A316" s="80"/>
       <c r="B316" s="80"/>
-      <c r="C316" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ316" s="243"/>
+      <c r="C316" s="227"/>
+      <c r="D316" s="228"/>
+      <c r="E316" s="228"/>
+      <c r="F316" s="228"/>
+      <c r="G316" s="228"/>
+      <c r="H316" s="228"/>
+      <c r="I316" s="228"/>
+      <c r="J316" s="228"/>
+      <c r="K316" s="228"/>
+      <c r="L316" s="228"/>
+      <c r="M316" s="228"/>
+      <c r="N316" s="228"/>
+      <c r="O316" s="228"/>
+      <c r="P316" s="228"/>
+      <c r="Q316" s="228"/>
+      <c r="R316" s="228"/>
+      <c r="S316" s="228"/>
+      <c r="T316" s="228"/>
+      <c r="U316" s="228"/>
+      <c r="V316" s="228"/>
+      <c r="W316" s="228"/>
+      <c r="X316" s="228"/>
+      <c r="Y316" s="228"/>
+      <c r="Z316" s="228"/>
+      <c r="AA316" s="228"/>
+      <c r="AB316" s="228"/>
+      <c r="AC316" s="228"/>
+      <c r="AD316" s="228"/>
+      <c r="AE316" s="228"/>
+      <c r="AF316" s="228"/>
+      <c r="AG316" s="228"/>
+      <c r="AH316" s="228"/>
+      <c r="AI316" s="228"/>
+      <c r="AJ316" s="228"/>
       <c r="AK316" s="26"/>
       <c r="AL316" s="36"/>
     </row>
     <row r="317" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A317" s="80"/>
       <c r="B317" s="80"/>
-      <c r="C317" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ317" s="246"/>
+      <c r="C317" s="229"/>
+      <c r="D317" s="230"/>
+      <c r="E317" s="230"/>
+      <c r="F317" s="230"/>
+      <c r="G317" s="230"/>
+      <c r="H317" s="230"/>
+      <c r="I317" s="230"/>
+      <c r="J317" s="230"/>
+      <c r="K317" s="230"/>
+      <c r="L317" s="230"/>
+      <c r="M317" s="230"/>
+      <c r="N317" s="230"/>
+      <c r="O317" s="230"/>
+      <c r="P317" s="230"/>
+      <c r="Q317" s="230"/>
+      <c r="R317" s="230"/>
+      <c r="S317" s="230"/>
+      <c r="T317" s="230"/>
+      <c r="U317" s="230"/>
+      <c r="V317" s="230"/>
+      <c r="W317" s="230"/>
+      <c r="X317" s="230"/>
+      <c r="Y317" s="230"/>
+      <c r="Z317" s="230"/>
+      <c r="AA317" s="230"/>
+      <c r="AB317" s="230"/>
+      <c r="AC317" s="230"/>
+      <c r="AD317" s="230"/>
+      <c r="AE317" s="230"/>
+      <c r="AF317" s="230"/>
+      <c r="AG317" s="230"/>
+      <c r="AH317" s="230"/>
+      <c r="AI317" s="230"/>
+      <c r="AJ317" s="237"/>
       <c r="AK317" s="36"/>
       <c r="AL317" s="36"/>
     </row>
     <row r="318" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A318" s="80"/>
       <c r="B318" s="80"/>
       <c r="C318" s="76"/>
       <c r="D318" s="76"/>
       <c r="E318" s="76"/>
       <c r="F318" s="76"/>
       <c r="G318" s="76"/>
       <c r="H318" s="76"/>
       <c r="I318" s="76"/>
       <c r="J318" s="76"/>
       <c r="K318" s="76"/>
       <c r="L318" s="76"/>
       <c r="M318" s="76"/>
       <c r="N318" s="76"/>
       <c r="O318" s="76"/>
       <c r="P318" s="76"/>
       <c r="Q318" s="76"/>
       <c r="R318" s="76"/>
       <c r="S318" s="76"/>
       <c r="T318" s="76"/>
       <c r="U318" s="76"/>
@@ -22720,454 +22722,454 @@
       <c r="P319" s="110"/>
       <c r="Q319" s="110"/>
       <c r="R319" s="110"/>
       <c r="S319" s="110"/>
       <c r="T319" s="110"/>
       <c r="U319" s="110"/>
       <c r="V319" s="110"/>
       <c r="W319" s="110"/>
       <c r="X319" s="110"/>
       <c r="Y319" s="110"/>
       <c r="Z319" s="110"/>
       <c r="AA319" s="110"/>
       <c r="AB319" s="110"/>
       <c r="AC319" s="110"/>
       <c r="AD319" s="110"/>
       <c r="AE319" s="110"/>
       <c r="AF319" s="110"/>
       <c r="AG319" s="110"/>
       <c r="AH319" s="110"/>
       <c r="AI319" s="110"/>
       <c r="AJ319" s="110"/>
       <c r="AK319" s="113"/>
       <c r="AL319" s="113"/>
     </row>
     <row r="320" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A320" s="282">
+      <c r="A320" s="198">
         <v>45</v>
       </c>
-      <c r="B320" s="283"/>
-      <c r="C320" s="266" t="s">
+      <c r="B320" s="199"/>
+      <c r="C320" s="202" t="s">
         <v>223</v>
       </c>
-      <c r="D320" s="267"/>
-[...33 lines deleted...]
-      <c r="AL320" s="248"/>
+      <c r="D320" s="203"/>
+      <c r="E320" s="203"/>
+      <c r="F320" s="203"/>
+      <c r="G320" s="203"/>
+      <c r="H320" s="203"/>
+      <c r="I320" s="203"/>
+      <c r="J320" s="203"/>
+      <c r="K320" s="203"/>
+      <c r="L320" s="203"/>
+      <c r="M320" s="203"/>
+      <c r="N320" s="203"/>
+      <c r="O320" s="203"/>
+      <c r="P320" s="203"/>
+      <c r="Q320" s="203"/>
+      <c r="R320" s="203"/>
+      <c r="S320" s="203"/>
+      <c r="T320" s="203"/>
+      <c r="U320" s="203"/>
+      <c r="V320" s="203"/>
+      <c r="W320" s="203"/>
+      <c r="X320" s="203"/>
+      <c r="Y320" s="203"/>
+      <c r="Z320" s="203"/>
+      <c r="AA320" s="203"/>
+      <c r="AB320" s="203"/>
+      <c r="AC320" s="203"/>
+      <c r="AD320" s="203"/>
+      <c r="AE320" s="203"/>
+      <c r="AF320" s="203"/>
+      <c r="AG320" s="203"/>
+      <c r="AH320" s="203"/>
+      <c r="AI320" s="203"/>
+      <c r="AJ320" s="203"/>
+      <c r="AK320" s="217"/>
+      <c r="AL320" s="218"/>
     </row>
     <row r="321" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A321" s="284"/>
-[...36 lines deleted...]
-      <c r="AL321" s="250"/>
+      <c r="A321" s="200"/>
+      <c r="B321" s="201"/>
+      <c r="C321" s="204"/>
+      <c r="D321" s="205"/>
+      <c r="E321" s="205"/>
+      <c r="F321" s="205"/>
+      <c r="G321" s="205"/>
+      <c r="H321" s="205"/>
+      <c r="I321" s="205"/>
+      <c r="J321" s="205"/>
+      <c r="K321" s="205"/>
+      <c r="L321" s="205"/>
+      <c r="M321" s="205"/>
+      <c r="N321" s="205"/>
+      <c r="O321" s="205"/>
+      <c r="P321" s="205"/>
+      <c r="Q321" s="205"/>
+      <c r="R321" s="205"/>
+      <c r="S321" s="205"/>
+      <c r="T321" s="205"/>
+      <c r="U321" s="205"/>
+      <c r="V321" s="205"/>
+      <c r="W321" s="205"/>
+      <c r="X321" s="205"/>
+      <c r="Y321" s="205"/>
+      <c r="Z321" s="205"/>
+      <c r="AA321" s="205"/>
+      <c r="AB321" s="205"/>
+      <c r="AC321" s="205"/>
+      <c r="AD321" s="205"/>
+      <c r="AE321" s="205"/>
+      <c r="AF321" s="205"/>
+      <c r="AG321" s="205"/>
+      <c r="AH321" s="205"/>
+      <c r="AI321" s="205"/>
+      <c r="AJ321" s="205"/>
+      <c r="AK321" s="219"/>
+      <c r="AL321" s="220"/>
     </row>
     <row r="322" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A322" s="126"/>
       <c r="B322" s="126"/>
-      <c r="C322" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ322" s="271"/>
+      <c r="C322" s="206"/>
+      <c r="D322" s="207"/>
+      <c r="E322" s="207"/>
+      <c r="F322" s="207"/>
+      <c r="G322" s="207"/>
+      <c r="H322" s="207"/>
+      <c r="I322" s="207"/>
+      <c r="J322" s="207"/>
+      <c r="K322" s="207"/>
+      <c r="L322" s="207"/>
+      <c r="M322" s="207"/>
+      <c r="N322" s="207"/>
+      <c r="O322" s="207"/>
+      <c r="P322" s="207"/>
+      <c r="Q322" s="207"/>
+      <c r="R322" s="207"/>
+      <c r="S322" s="207"/>
+      <c r="T322" s="207"/>
+      <c r="U322" s="207"/>
+      <c r="V322" s="207"/>
+      <c r="W322" s="207"/>
+      <c r="X322" s="207"/>
+      <c r="Y322" s="207"/>
+      <c r="Z322" s="207"/>
+      <c r="AA322" s="207"/>
+      <c r="AB322" s="207"/>
+      <c r="AC322" s="207"/>
+      <c r="AD322" s="207"/>
+      <c r="AE322" s="207"/>
+      <c r="AF322" s="207"/>
+      <c r="AG322" s="207"/>
+      <c r="AH322" s="207"/>
+      <c r="AI322" s="207"/>
+      <c r="AJ322" s="208"/>
       <c r="AK322" s="31"/>
       <c r="AL322" s="31"/>
     </row>
     <row r="323" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A323" s="126"/>
       <c r="B323" s="126"/>
       <c r="C323" s="127"/>
       <c r="D323" s="127"/>
       <c r="E323" s="127"/>
       <c r="F323" s="127"/>
       <c r="G323" s="127"/>
       <c r="H323" s="127"/>
       <c r="I323" s="127"/>
       <c r="J323" s="127"/>
       <c r="K323" s="127"/>
       <c r="L323" s="127"/>
       <c r="M323" s="127"/>
       <c r="N323" s="127"/>
       <c r="O323" s="127"/>
       <c r="P323" s="127"/>
       <c r="Q323" s="127"/>
       <c r="R323" s="127"/>
       <c r="S323" s="127"/>
       <c r="T323" s="127"/>
       <c r="U323" s="127"/>
       <c r="V323" s="127"/>
       <c r="W323" s="127"/>
       <c r="X323" s="127"/>
       <c r="Y323" s="127"/>
       <c r="Z323" s="127"/>
       <c r="AA323" s="127"/>
       <c r="AB323" s="127"/>
       <c r="AC323" s="127"/>
       <c r="AD323" s="127"/>
       <c r="AE323" s="127"/>
       <c r="AF323" s="127"/>
       <c r="AG323" s="127"/>
       <c r="AH323" s="127"/>
       <c r="AI323" s="127"/>
       <c r="AJ323" s="127"/>
       <c r="AK323" s="31"/>
       <c r="AL323" s="31"/>
     </row>
     <row r="324" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A324" s="110"/>
       <c r="B324" s="116"/>
-      <c r="C324" s="376" t="s">
+      <c r="C324" s="271" t="s">
         <v>266</v>
       </c>
-      <c r="D324" s="377"/>
-[...31 lines deleted...]
-      <c r="AJ324" s="377"/>
+      <c r="D324" s="272"/>
+      <c r="E324" s="272"/>
+      <c r="F324" s="272"/>
+      <c r="G324" s="272"/>
+      <c r="H324" s="272"/>
+      <c r="I324" s="272"/>
+      <c r="J324" s="272"/>
+      <c r="K324" s="272"/>
+      <c r="L324" s="272"/>
+      <c r="M324" s="272"/>
+      <c r="N324" s="272"/>
+      <c r="O324" s="272"/>
+      <c r="P324" s="272"/>
+      <c r="Q324" s="272"/>
+      <c r="R324" s="272"/>
+      <c r="S324" s="272"/>
+      <c r="T324" s="272"/>
+      <c r="U324" s="272"/>
+      <c r="V324" s="272"/>
+      <c r="W324" s="272"/>
+      <c r="X324" s="272"/>
+      <c r="Y324" s="272"/>
+      <c r="Z324" s="272"/>
+      <c r="AA324" s="272"/>
+      <c r="AB324" s="272"/>
+      <c r="AC324" s="272"/>
+      <c r="AD324" s="272"/>
+      <c r="AE324" s="272"/>
+      <c r="AF324" s="272"/>
+      <c r="AG324" s="272"/>
+      <c r="AH324" s="272"/>
+      <c r="AI324" s="272"/>
+      <c r="AJ324" s="272"/>
       <c r="AK324" s="42"/>
       <c r="AL324" s="31"/>
     </row>
     <row r="325" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A325" s="110"/>
       <c r="B325" s="116"/>
-      <c r="C325" s="378"/>
-[...32 lines deleted...]
-      <c r="AJ325" s="379"/>
+      <c r="C325" s="273"/>
+      <c r="D325" s="274"/>
+      <c r="E325" s="274"/>
+      <c r="F325" s="274"/>
+      <c r="G325" s="274"/>
+      <c r="H325" s="274"/>
+      <c r="I325" s="274"/>
+      <c r="J325" s="274"/>
+      <c r="K325" s="274"/>
+      <c r="L325" s="274"/>
+      <c r="M325" s="274"/>
+      <c r="N325" s="274"/>
+      <c r="O325" s="274"/>
+      <c r="P325" s="274"/>
+      <c r="Q325" s="274"/>
+      <c r="R325" s="274"/>
+      <c r="S325" s="274"/>
+      <c r="T325" s="274"/>
+      <c r="U325" s="274"/>
+      <c r="V325" s="274"/>
+      <c r="W325" s="274"/>
+      <c r="X325" s="274"/>
+      <c r="Y325" s="274"/>
+      <c r="Z325" s="274"/>
+      <c r="AA325" s="274"/>
+      <c r="AB325" s="274"/>
+      <c r="AC325" s="274"/>
+      <c r="AD325" s="274"/>
+      <c r="AE325" s="274"/>
+      <c r="AF325" s="274"/>
+      <c r="AG325" s="274"/>
+      <c r="AH325" s="274"/>
+      <c r="AI325" s="274"/>
+      <c r="AJ325" s="274"/>
       <c r="AK325" s="42"/>
       <c r="AL325" s="31"/>
     </row>
     <row r="326" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A326" s="110"/>
       <c r="B326" s="116"/>
-      <c r="C326" s="380"/>
-[...32 lines deleted...]
-      <c r="AJ326" s="381"/>
+      <c r="C326" s="275"/>
+      <c r="D326" s="276"/>
+      <c r="E326" s="276"/>
+      <c r="F326" s="276"/>
+      <c r="G326" s="276"/>
+      <c r="H326" s="276"/>
+      <c r="I326" s="276"/>
+      <c r="J326" s="276"/>
+      <c r="K326" s="276"/>
+      <c r="L326" s="276"/>
+      <c r="M326" s="276"/>
+      <c r="N326" s="276"/>
+      <c r="O326" s="276"/>
+      <c r="P326" s="276"/>
+      <c r="Q326" s="276"/>
+      <c r="R326" s="276"/>
+      <c r="S326" s="276"/>
+      <c r="T326" s="276"/>
+      <c r="U326" s="276"/>
+      <c r="V326" s="276"/>
+      <c r="W326" s="276"/>
+      <c r="X326" s="276"/>
+      <c r="Y326" s="276"/>
+      <c r="Z326" s="276"/>
+      <c r="AA326" s="276"/>
+      <c r="AB326" s="276"/>
+      <c r="AC326" s="276"/>
+      <c r="AD326" s="276"/>
+      <c r="AE326" s="276"/>
+      <c r="AF326" s="276"/>
+      <c r="AG326" s="276"/>
+      <c r="AH326" s="276"/>
+      <c r="AI326" s="276"/>
+      <c r="AJ326" s="276"/>
       <c r="AK326" s="42"/>
       <c r="AL326" s="31"/>
     </row>
     <row r="327" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A327" s="110"/>
       <c r="B327" s="116"/>
-      <c r="C327" s="258" t="s">
+      <c r="C327" s="210" t="s">
         <v>19</v>
       </c>
-      <c r="D327" s="258"/>
-[...31 lines deleted...]
-      <c r="AJ327" s="258"/>
+      <c r="D327" s="210"/>
+      <c r="E327" s="210"/>
+      <c r="F327" s="210"/>
+      <c r="G327" s="210"/>
+      <c r="H327" s="210"/>
+      <c r="I327" s="210"/>
+      <c r="J327" s="210"/>
+      <c r="K327" s="210"/>
+      <c r="L327" s="210"/>
+      <c r="M327" s="210"/>
+      <c r="N327" s="210"/>
+      <c r="O327" s="210"/>
+      <c r="P327" s="210"/>
+      <c r="Q327" s="210"/>
+      <c r="R327" s="210"/>
+      <c r="S327" s="210"/>
+      <c r="T327" s="210"/>
+      <c r="U327" s="210"/>
+      <c r="V327" s="210"/>
+      <c r="W327" s="210"/>
+      <c r="X327" s="210"/>
+      <c r="Y327" s="210"/>
+      <c r="Z327" s="210"/>
+      <c r="AA327" s="210"/>
+      <c r="AB327" s="210"/>
+      <c r="AC327" s="210"/>
+      <c r="AD327" s="210"/>
+      <c r="AE327" s="210"/>
+      <c r="AF327" s="210"/>
+      <c r="AG327" s="210"/>
+      <c r="AH327" s="210"/>
+      <c r="AI327" s="210"/>
+      <c r="AJ327" s="210"/>
       <c r="AK327" s="42"/>
       <c r="AL327" s="31"/>
     </row>
     <row r="328" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A328" s="110"/>
       <c r="B328" s="127"/>
-      <c r="C328" s="260"/>
-[...32 lines deleted...]
-      <c r="AJ328" s="261"/>
+      <c r="C328" s="212"/>
+      <c r="D328" s="205"/>
+      <c r="E328" s="205"/>
+      <c r="F328" s="205"/>
+      <c r="G328" s="205"/>
+      <c r="H328" s="205"/>
+      <c r="I328" s="205"/>
+      <c r="J328" s="205"/>
+      <c r="K328" s="205"/>
+      <c r="L328" s="205"/>
+      <c r="M328" s="205"/>
+      <c r="N328" s="205"/>
+      <c r="O328" s="205"/>
+      <c r="P328" s="205"/>
+      <c r="Q328" s="205"/>
+      <c r="R328" s="205"/>
+      <c r="S328" s="205"/>
+      <c r="T328" s="205"/>
+      <c r="U328" s="205"/>
+      <c r="V328" s="205"/>
+      <c r="W328" s="205"/>
+      <c r="X328" s="205"/>
+      <c r="Y328" s="205"/>
+      <c r="Z328" s="205"/>
+      <c r="AA328" s="205"/>
+      <c r="AB328" s="205"/>
+      <c r="AC328" s="205"/>
+      <c r="AD328" s="205"/>
+      <c r="AE328" s="205"/>
+      <c r="AF328" s="205"/>
+      <c r="AG328" s="205"/>
+      <c r="AH328" s="205"/>
+      <c r="AI328" s="205"/>
+      <c r="AJ328" s="205"/>
       <c r="AK328" s="42"/>
       <c r="AL328" s="31"/>
     </row>
     <row r="329" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A329" s="126"/>
       <c r="B329" s="126"/>
-      <c r="C329" s="263"/>
-[...32 lines deleted...]
-      <c r="AJ329" s="264"/>
+      <c r="C329" s="214"/>
+      <c r="D329" s="215"/>
+      <c r="E329" s="215"/>
+      <c r="F329" s="215"/>
+      <c r="G329" s="215"/>
+      <c r="H329" s="215"/>
+      <c r="I329" s="215"/>
+      <c r="J329" s="215"/>
+      <c r="K329" s="215"/>
+      <c r="L329" s="215"/>
+      <c r="M329" s="215"/>
+      <c r="N329" s="215"/>
+      <c r="O329" s="215"/>
+      <c r="P329" s="215"/>
+      <c r="Q329" s="215"/>
+      <c r="R329" s="215"/>
+      <c r="S329" s="215"/>
+      <c r="T329" s="215"/>
+      <c r="U329" s="215"/>
+      <c r="V329" s="215"/>
+      <c r="W329" s="215"/>
+      <c r="X329" s="215"/>
+      <c r="Y329" s="215"/>
+      <c r="Z329" s="215"/>
+      <c r="AA329" s="215"/>
+      <c r="AB329" s="215"/>
+      <c r="AC329" s="215"/>
+      <c r="AD329" s="215"/>
+      <c r="AE329" s="215"/>
+      <c r="AF329" s="215"/>
+      <c r="AG329" s="215"/>
+      <c r="AH329" s="215"/>
+      <c r="AI329" s="215"/>
+      <c r="AJ329" s="215"/>
       <c r="AK329" s="42"/>
       <c r="AL329" s="31"/>
     </row>
     <row r="330" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A330" s="126"/>
       <c r="B330" s="126"/>
       <c r="C330" s="125"/>
       <c r="D330" s="125"/>
       <c r="E330" s="125"/>
       <c r="F330" s="125"/>
       <c r="G330" s="125"/>
       <c r="H330" s="125"/>
       <c r="I330" s="125"/>
       <c r="J330" s="125"/>
       <c r="K330" s="125"/>
       <c r="L330" s="125"/>
       <c r="M330" s="125"/>
       <c r="N330" s="125"/>
       <c r="O330" s="125"/>
       <c r="P330" s="125"/>
       <c r="Q330" s="125"/>
       <c r="R330" s="125"/>
       <c r="S330" s="125"/>
       <c r="T330" s="125"/>
       <c r="U330" s="125"/>
@@ -23210,294 +23212,294 @@
       <c r="P331" s="110"/>
       <c r="Q331" s="110"/>
       <c r="R331" s="110"/>
       <c r="S331" s="110"/>
       <c r="T331" s="110"/>
       <c r="U331" s="110"/>
       <c r="V331" s="110"/>
       <c r="W331" s="110"/>
       <c r="X331" s="110"/>
       <c r="Y331" s="110"/>
       <c r="Z331" s="110"/>
       <c r="AA331" s="110"/>
       <c r="AB331" s="110"/>
       <c r="AC331" s="110"/>
       <c r="AD331" s="110"/>
       <c r="AE331" s="110"/>
       <c r="AF331" s="110"/>
       <c r="AG331" s="110"/>
       <c r="AH331" s="110"/>
       <c r="AI331" s="110"/>
       <c r="AJ331" s="110"/>
       <c r="AK331" s="114"/>
       <c r="AL331" s="114"/>
     </row>
     <row r="332" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A332" s="282">
+      <c r="A332" s="198">
         <v>46</v>
       </c>
-      <c r="B332" s="283"/>
-      <c r="C332" s="266" t="s">
+      <c r="B332" s="199"/>
+      <c r="C332" s="202" t="s">
         <v>65</v>
       </c>
-      <c r="D332" s="267"/>
-[...33 lines deleted...]
-      <c r="AL332" s="248"/>
+      <c r="D332" s="203"/>
+      <c r="E332" s="203"/>
+      <c r="F332" s="203"/>
+      <c r="G332" s="203"/>
+      <c r="H332" s="203"/>
+      <c r="I332" s="203"/>
+      <c r="J332" s="203"/>
+      <c r="K332" s="203"/>
+      <c r="L332" s="203"/>
+      <c r="M332" s="203"/>
+      <c r="N332" s="203"/>
+      <c r="O332" s="203"/>
+      <c r="P332" s="203"/>
+      <c r="Q332" s="203"/>
+      <c r="R332" s="203"/>
+      <c r="S332" s="203"/>
+      <c r="T332" s="203"/>
+      <c r="U332" s="203"/>
+      <c r="V332" s="203"/>
+      <c r="W332" s="203"/>
+      <c r="X332" s="203"/>
+      <c r="Y332" s="203"/>
+      <c r="Z332" s="203"/>
+      <c r="AA332" s="203"/>
+      <c r="AB332" s="203"/>
+      <c r="AC332" s="203"/>
+      <c r="AD332" s="203"/>
+      <c r="AE332" s="203"/>
+      <c r="AF332" s="203"/>
+      <c r="AG332" s="203"/>
+      <c r="AH332" s="203"/>
+      <c r="AI332" s="203"/>
+      <c r="AJ332" s="244"/>
+      <c r="AK332" s="217"/>
+      <c r="AL332" s="218"/>
     </row>
     <row r="333" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A333" s="284"/>
-[...36 lines deleted...]
-      <c r="AL333" s="250"/>
+      <c r="A333" s="200"/>
+      <c r="B333" s="201"/>
+      <c r="C333" s="206"/>
+      <c r="D333" s="207"/>
+      <c r="E333" s="207"/>
+      <c r="F333" s="207"/>
+      <c r="G333" s="207"/>
+      <c r="H333" s="207"/>
+      <c r="I333" s="207"/>
+      <c r="J333" s="207"/>
+      <c r="K333" s="207"/>
+      <c r="L333" s="207"/>
+      <c r="M333" s="207"/>
+      <c r="N333" s="207"/>
+      <c r="O333" s="207"/>
+      <c r="P333" s="207"/>
+      <c r="Q333" s="207"/>
+      <c r="R333" s="207"/>
+      <c r="S333" s="207"/>
+      <c r="T333" s="207"/>
+      <c r="U333" s="207"/>
+      <c r="V333" s="207"/>
+      <c r="W333" s="207"/>
+      <c r="X333" s="207"/>
+      <c r="Y333" s="207"/>
+      <c r="Z333" s="207"/>
+      <c r="AA333" s="207"/>
+      <c r="AB333" s="207"/>
+      <c r="AC333" s="207"/>
+      <c r="AD333" s="207"/>
+      <c r="AE333" s="207"/>
+      <c r="AF333" s="207"/>
+      <c r="AG333" s="207"/>
+      <c r="AH333" s="207"/>
+      <c r="AI333" s="207"/>
+      <c r="AJ333" s="245"/>
+      <c r="AK333" s="219"/>
+      <c r="AL333" s="220"/>
     </row>
     <row r="334" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A334" s="83"/>
       <c r="B334" s="83"/>
       <c r="C334" s="75"/>
       <c r="D334" s="75"/>
       <c r="E334" s="75"/>
       <c r="F334" s="75"/>
       <c r="G334" s="75"/>
       <c r="H334" s="75"/>
       <c r="I334" s="75"/>
       <c r="J334" s="75"/>
       <c r="K334" s="75"/>
       <c r="L334" s="75"/>
       <c r="M334" s="75"/>
       <c r="N334" s="75"/>
       <c r="O334" s="75"/>
       <c r="P334" s="75"/>
       <c r="Q334" s="75"/>
       <c r="R334" s="75"/>
       <c r="S334" s="75"/>
       <c r="T334" s="75"/>
       <c r="U334" s="75"/>
       <c r="V334" s="75"/>
       <c r="W334" s="75"/>
       <c r="X334" s="75"/>
       <c r="Y334" s="75"/>
       <c r="Z334" s="75"/>
       <c r="AA334" s="75"/>
       <c r="AB334" s="75"/>
       <c r="AC334" s="75"/>
       <c r="AD334" s="75"/>
       <c r="AE334" s="75"/>
       <c r="AF334" s="75"/>
       <c r="AG334" s="75"/>
       <c r="AH334" s="75"/>
       <c r="AI334" s="75"/>
       <c r="AJ334" s="75"/>
       <c r="AK334" s="43"/>
       <c r="AL334" s="43"/>
     </row>
     <row r="335" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A335" s="282">
+      <c r="A335" s="198">
         <v>47</v>
       </c>
-      <c r="B335" s="283"/>
-      <c r="C335" s="266" t="s">
+      <c r="B335" s="199"/>
+      <c r="C335" s="202" t="s">
         <v>66</v>
       </c>
-      <c r="D335" s="267"/>
-[...33 lines deleted...]
-      <c r="AL335" s="248"/>
+      <c r="D335" s="203"/>
+      <c r="E335" s="203"/>
+      <c r="F335" s="203"/>
+      <c r="G335" s="203"/>
+      <c r="H335" s="203"/>
+      <c r="I335" s="203"/>
+      <c r="J335" s="203"/>
+      <c r="K335" s="203"/>
+      <c r="L335" s="203"/>
+      <c r="M335" s="203"/>
+      <c r="N335" s="203"/>
+      <c r="O335" s="203"/>
+      <c r="P335" s="203"/>
+      <c r="Q335" s="203"/>
+      <c r="R335" s="203"/>
+      <c r="S335" s="203"/>
+      <c r="T335" s="203"/>
+      <c r="U335" s="203"/>
+      <c r="V335" s="203"/>
+      <c r="W335" s="203"/>
+      <c r="X335" s="203"/>
+      <c r="Y335" s="203"/>
+      <c r="Z335" s="203"/>
+      <c r="AA335" s="203"/>
+      <c r="AB335" s="203"/>
+      <c r="AC335" s="203"/>
+      <c r="AD335" s="203"/>
+      <c r="AE335" s="203"/>
+      <c r="AF335" s="203"/>
+      <c r="AG335" s="203"/>
+      <c r="AH335" s="203"/>
+      <c r="AI335" s="203"/>
+      <c r="AJ335" s="203"/>
+      <c r="AK335" s="217"/>
+      <c r="AL335" s="218"/>
     </row>
     <row r="336" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A336" s="284"/>
-[...36 lines deleted...]
-      <c r="AL336" s="250"/>
+      <c r="A336" s="200"/>
+      <c r="B336" s="201"/>
+      <c r="C336" s="204"/>
+      <c r="D336" s="205"/>
+      <c r="E336" s="205"/>
+      <c r="F336" s="205"/>
+      <c r="G336" s="205"/>
+      <c r="H336" s="205"/>
+      <c r="I336" s="205"/>
+      <c r="J336" s="205"/>
+      <c r="K336" s="205"/>
+      <c r="L336" s="205"/>
+      <c r="M336" s="205"/>
+      <c r="N336" s="205"/>
+      <c r="O336" s="205"/>
+      <c r="P336" s="205"/>
+      <c r="Q336" s="205"/>
+      <c r="R336" s="205"/>
+      <c r="S336" s="205"/>
+      <c r="T336" s="205"/>
+      <c r="U336" s="205"/>
+      <c r="V336" s="205"/>
+      <c r="W336" s="205"/>
+      <c r="X336" s="205"/>
+      <c r="Y336" s="205"/>
+      <c r="Z336" s="205"/>
+      <c r="AA336" s="205"/>
+      <c r="AB336" s="205"/>
+      <c r="AC336" s="205"/>
+      <c r="AD336" s="205"/>
+      <c r="AE336" s="205"/>
+      <c r="AF336" s="205"/>
+      <c r="AG336" s="205"/>
+      <c r="AH336" s="205"/>
+      <c r="AI336" s="205"/>
+      <c r="AJ336" s="205"/>
+      <c r="AK336" s="219"/>
+      <c r="AL336" s="220"/>
     </row>
     <row r="337" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A337" s="83"/>
       <c r="B337" s="83"/>
-      <c r="C337" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ337" s="271"/>
+      <c r="C337" s="206"/>
+      <c r="D337" s="207"/>
+      <c r="E337" s="207"/>
+      <c r="F337" s="207"/>
+      <c r="G337" s="207"/>
+      <c r="H337" s="207"/>
+      <c r="I337" s="207"/>
+      <c r="J337" s="207"/>
+      <c r="K337" s="207"/>
+      <c r="L337" s="207"/>
+      <c r="M337" s="207"/>
+      <c r="N337" s="207"/>
+      <c r="O337" s="207"/>
+      <c r="P337" s="207"/>
+      <c r="Q337" s="207"/>
+      <c r="R337" s="207"/>
+      <c r="S337" s="207"/>
+      <c r="T337" s="207"/>
+      <c r="U337" s="207"/>
+      <c r="V337" s="207"/>
+      <c r="W337" s="207"/>
+      <c r="X337" s="207"/>
+      <c r="Y337" s="207"/>
+      <c r="Z337" s="207"/>
+      <c r="AA337" s="207"/>
+      <c r="AB337" s="207"/>
+      <c r="AC337" s="207"/>
+      <c r="AD337" s="207"/>
+      <c r="AE337" s="207"/>
+      <c r="AF337" s="207"/>
+      <c r="AG337" s="207"/>
+      <c r="AH337" s="207"/>
+      <c r="AI337" s="207"/>
+      <c r="AJ337" s="208"/>
       <c r="AK337" s="43"/>
       <c r="AL337" s="43"/>
     </row>
     <row r="338" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A338" s="83"/>
       <c r="B338" s="83"/>
       <c r="C338" s="75"/>
       <c r="D338" s="75"/>
       <c r="E338" s="75"/>
       <c r="F338" s="75"/>
       <c r="G338" s="75"/>
       <c r="H338" s="75"/>
       <c r="I338" s="75"/>
       <c r="J338" s="75"/>
       <c r="K338" s="75"/>
       <c r="L338" s="75"/>
       <c r="M338" s="75"/>
       <c r="N338" s="75"/>
       <c r="O338" s="75"/>
       <c r="P338" s="75"/>
       <c r="Q338" s="75"/>
       <c r="R338" s="75"/>
       <c r="S338" s="75"/>
       <c r="T338" s="75"/>
       <c r="U338" s="75"/>
@@ -23540,782 +23542,782 @@
       <c r="P339" s="110"/>
       <c r="Q339" s="110"/>
       <c r="R339" s="110"/>
       <c r="S339" s="110"/>
       <c r="T339" s="110"/>
       <c r="U339" s="110"/>
       <c r="V339" s="110"/>
       <c r="W339" s="110"/>
       <c r="X339" s="110"/>
       <c r="Y339" s="110"/>
       <c r="Z339" s="110"/>
       <c r="AA339" s="110"/>
       <c r="AB339" s="110"/>
       <c r="AC339" s="110"/>
       <c r="AD339" s="110"/>
       <c r="AE339" s="110"/>
       <c r="AF339" s="110"/>
       <c r="AG339" s="110"/>
       <c r="AH339" s="110"/>
       <c r="AI339" s="110"/>
       <c r="AJ339" s="94"/>
       <c r="AK339" s="113"/>
       <c r="AL339" s="31"/>
     </row>
     <row r="340" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A340" s="282">
+      <c r="A340" s="198">
         <v>48</v>
       </c>
-      <c r="B340" s="283"/>
-      <c r="C340" s="266" t="s">
+      <c r="B340" s="199"/>
+      <c r="C340" s="202" t="s">
         <v>136</v>
       </c>
-      <c r="D340" s="267"/>
-[...33 lines deleted...]
-      <c r="AL340" s="248"/>
+      <c r="D340" s="203"/>
+      <c r="E340" s="203"/>
+      <c r="F340" s="203"/>
+      <c r="G340" s="203"/>
+      <c r="H340" s="203"/>
+      <c r="I340" s="203"/>
+      <c r="J340" s="203"/>
+      <c r="K340" s="203"/>
+      <c r="L340" s="203"/>
+      <c r="M340" s="203"/>
+      <c r="N340" s="203"/>
+      <c r="O340" s="203"/>
+      <c r="P340" s="203"/>
+      <c r="Q340" s="203"/>
+      <c r="R340" s="203"/>
+      <c r="S340" s="203"/>
+      <c r="T340" s="203"/>
+      <c r="U340" s="203"/>
+      <c r="V340" s="203"/>
+      <c r="W340" s="203"/>
+      <c r="X340" s="203"/>
+      <c r="Y340" s="203"/>
+      <c r="Z340" s="203"/>
+      <c r="AA340" s="203"/>
+      <c r="AB340" s="203"/>
+      <c r="AC340" s="203"/>
+      <c r="AD340" s="203"/>
+      <c r="AE340" s="203"/>
+      <c r="AF340" s="203"/>
+      <c r="AG340" s="203"/>
+      <c r="AH340" s="203"/>
+      <c r="AI340" s="203"/>
+      <c r="AJ340" s="244"/>
+      <c r="AK340" s="217"/>
+      <c r="AL340" s="218"/>
     </row>
     <row r="341" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A341" s="284"/>
-[...36 lines deleted...]
-      <c r="AL341" s="250"/>
+      <c r="A341" s="200"/>
+      <c r="B341" s="201"/>
+      <c r="C341" s="204"/>
+      <c r="D341" s="205"/>
+      <c r="E341" s="205"/>
+      <c r="F341" s="205"/>
+      <c r="G341" s="205"/>
+      <c r="H341" s="205"/>
+      <c r="I341" s="205"/>
+      <c r="J341" s="205"/>
+      <c r="K341" s="205"/>
+      <c r="L341" s="205"/>
+      <c r="M341" s="205"/>
+      <c r="N341" s="205"/>
+      <c r="O341" s="205"/>
+      <c r="P341" s="205"/>
+      <c r="Q341" s="205"/>
+      <c r="R341" s="205"/>
+      <c r="S341" s="205"/>
+      <c r="T341" s="205"/>
+      <c r="U341" s="205"/>
+      <c r="V341" s="205"/>
+      <c r="W341" s="205"/>
+      <c r="X341" s="205"/>
+      <c r="Y341" s="205"/>
+      <c r="Z341" s="205"/>
+      <c r="AA341" s="205"/>
+      <c r="AB341" s="205"/>
+      <c r="AC341" s="205"/>
+      <c r="AD341" s="205"/>
+      <c r="AE341" s="205"/>
+      <c r="AF341" s="205"/>
+      <c r="AG341" s="205"/>
+      <c r="AH341" s="205"/>
+      <c r="AI341" s="205"/>
+      <c r="AJ341" s="295"/>
+      <c r="AK341" s="219"/>
+      <c r="AL341" s="220"/>
     </row>
     <row r="342" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A342" s="83"/>
       <c r="B342" s="83"/>
-      <c r="C342" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ342" s="261"/>
+      <c r="C342" s="204"/>
+      <c r="D342" s="205"/>
+      <c r="E342" s="205"/>
+      <c r="F342" s="205"/>
+      <c r="G342" s="205"/>
+      <c r="H342" s="205"/>
+      <c r="I342" s="205"/>
+      <c r="J342" s="205"/>
+      <c r="K342" s="205"/>
+      <c r="L342" s="205"/>
+      <c r="M342" s="205"/>
+      <c r="N342" s="205"/>
+      <c r="O342" s="205"/>
+      <c r="P342" s="205"/>
+      <c r="Q342" s="205"/>
+      <c r="R342" s="205"/>
+      <c r="S342" s="205"/>
+      <c r="T342" s="205"/>
+      <c r="U342" s="205"/>
+      <c r="V342" s="205"/>
+      <c r="W342" s="205"/>
+      <c r="X342" s="205"/>
+      <c r="Y342" s="205"/>
+      <c r="Z342" s="205"/>
+      <c r="AA342" s="205"/>
+      <c r="AB342" s="205"/>
+      <c r="AC342" s="205"/>
+      <c r="AD342" s="205"/>
+      <c r="AE342" s="205"/>
+      <c r="AF342" s="205"/>
+      <c r="AG342" s="205"/>
+      <c r="AH342" s="205"/>
+      <c r="AI342" s="205"/>
+      <c r="AJ342" s="205"/>
       <c r="AK342" s="30"/>
       <c r="AL342" s="31"/>
     </row>
     <row r="343" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A343" s="83"/>
       <c r="B343" s="83"/>
-      <c r="C343" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ343" s="261"/>
+      <c r="C343" s="204"/>
+      <c r="D343" s="205"/>
+      <c r="E343" s="205"/>
+      <c r="F343" s="205"/>
+      <c r="G343" s="205"/>
+      <c r="H343" s="205"/>
+      <c r="I343" s="205"/>
+      <c r="J343" s="205"/>
+      <c r="K343" s="205"/>
+      <c r="L343" s="205"/>
+      <c r="M343" s="205"/>
+      <c r="N343" s="205"/>
+      <c r="O343" s="205"/>
+      <c r="P343" s="205"/>
+      <c r="Q343" s="205"/>
+      <c r="R343" s="205"/>
+      <c r="S343" s="205"/>
+      <c r="T343" s="205"/>
+      <c r="U343" s="205"/>
+      <c r="V343" s="205"/>
+      <c r="W343" s="205"/>
+      <c r="X343" s="205"/>
+      <c r="Y343" s="205"/>
+      <c r="Z343" s="205"/>
+      <c r="AA343" s="205"/>
+      <c r="AB343" s="205"/>
+      <c r="AC343" s="205"/>
+      <c r="AD343" s="205"/>
+      <c r="AE343" s="205"/>
+      <c r="AF343" s="205"/>
+      <c r="AG343" s="205"/>
+      <c r="AH343" s="205"/>
+      <c r="AI343" s="205"/>
+      <c r="AJ343" s="205"/>
       <c r="AK343" s="32"/>
       <c r="AL343" s="31"/>
     </row>
     <row r="344" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A344" s="83"/>
       <c r="B344" s="83"/>
-      <c r="C344" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ344" s="270"/>
+      <c r="C344" s="206"/>
+      <c r="D344" s="207"/>
+      <c r="E344" s="207"/>
+      <c r="F344" s="207"/>
+      <c r="G344" s="207"/>
+      <c r="H344" s="207"/>
+      <c r="I344" s="207"/>
+      <c r="J344" s="207"/>
+      <c r="K344" s="207"/>
+      <c r="L344" s="207"/>
+      <c r="M344" s="207"/>
+      <c r="N344" s="207"/>
+      <c r="O344" s="207"/>
+      <c r="P344" s="207"/>
+      <c r="Q344" s="207"/>
+      <c r="R344" s="207"/>
+      <c r="S344" s="207"/>
+      <c r="T344" s="207"/>
+      <c r="U344" s="207"/>
+      <c r="V344" s="207"/>
+      <c r="W344" s="207"/>
+      <c r="X344" s="207"/>
+      <c r="Y344" s="207"/>
+      <c r="Z344" s="207"/>
+      <c r="AA344" s="207"/>
+      <c r="AB344" s="207"/>
+      <c r="AC344" s="207"/>
+      <c r="AD344" s="207"/>
+      <c r="AE344" s="207"/>
+      <c r="AF344" s="207"/>
+      <c r="AG344" s="207"/>
+      <c r="AH344" s="207"/>
+      <c r="AI344" s="207"/>
+      <c r="AJ344" s="207"/>
       <c r="AK344" s="32"/>
       <c r="AL344" s="31"/>
     </row>
     <row r="345" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A345" s="83"/>
       <c r="B345" s="83"/>
       <c r="C345" s="75"/>
       <c r="D345" s="75"/>
       <c r="E345" s="75"/>
       <c r="F345" s="75"/>
       <c r="G345" s="75"/>
       <c r="H345" s="75"/>
       <c r="I345" s="75"/>
       <c r="J345" s="75"/>
       <c r="K345" s="75"/>
       <c r="L345" s="75"/>
       <c r="M345" s="75"/>
       <c r="N345" s="75"/>
       <c r="O345" s="75"/>
       <c r="P345" s="75"/>
       <c r="Q345" s="75"/>
       <c r="R345" s="75"/>
       <c r="S345" s="75"/>
       <c r="T345" s="75"/>
       <c r="U345" s="75"/>
       <c r="V345" s="75"/>
       <c r="W345" s="75"/>
       <c r="X345" s="75"/>
       <c r="Y345" s="75"/>
       <c r="Z345" s="75"/>
       <c r="AA345" s="75"/>
       <c r="AB345" s="75"/>
       <c r="AC345" s="75"/>
       <c r="AD345" s="75"/>
       <c r="AE345" s="75"/>
       <c r="AF345" s="75"/>
       <c r="AG345" s="75"/>
       <c r="AH345" s="75"/>
       <c r="AI345" s="75"/>
       <c r="AJ345" s="74"/>
       <c r="AK345" s="31"/>
       <c r="AL345" s="31"/>
     </row>
     <row r="346" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A346" s="282">
+      <c r="A346" s="198">
         <v>49</v>
       </c>
-      <c r="B346" s="283"/>
-      <c r="C346" s="266" t="s">
+      <c r="B346" s="199"/>
+      <c r="C346" s="202" t="s">
         <v>61</v>
       </c>
-      <c r="D346" s="267"/>
-[...33 lines deleted...]
-      <c r="AL346" s="248"/>
+      <c r="D346" s="203"/>
+      <c r="E346" s="203"/>
+      <c r="F346" s="203"/>
+      <c r="G346" s="203"/>
+      <c r="H346" s="203"/>
+      <c r="I346" s="203"/>
+      <c r="J346" s="203"/>
+      <c r="K346" s="203"/>
+      <c r="L346" s="203"/>
+      <c r="M346" s="203"/>
+      <c r="N346" s="203"/>
+      <c r="O346" s="203"/>
+      <c r="P346" s="203"/>
+      <c r="Q346" s="203"/>
+      <c r="R346" s="203"/>
+      <c r="S346" s="203"/>
+      <c r="T346" s="203"/>
+      <c r="U346" s="203"/>
+      <c r="V346" s="203"/>
+      <c r="W346" s="203"/>
+      <c r="X346" s="203"/>
+      <c r="Y346" s="203"/>
+      <c r="Z346" s="203"/>
+      <c r="AA346" s="203"/>
+      <c r="AB346" s="203"/>
+      <c r="AC346" s="203"/>
+      <c r="AD346" s="203"/>
+      <c r="AE346" s="203"/>
+      <c r="AF346" s="203"/>
+      <c r="AG346" s="203"/>
+      <c r="AH346" s="203"/>
+      <c r="AI346" s="203"/>
+      <c r="AJ346" s="203"/>
+      <c r="AK346" s="217"/>
+      <c r="AL346" s="218"/>
     </row>
     <row r="347" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A347" s="284"/>
-[...36 lines deleted...]
-      <c r="AL347" s="250"/>
+      <c r="A347" s="200"/>
+      <c r="B347" s="201"/>
+      <c r="C347" s="204"/>
+      <c r="D347" s="205"/>
+      <c r="E347" s="205"/>
+      <c r="F347" s="205"/>
+      <c r="G347" s="205"/>
+      <c r="H347" s="205"/>
+      <c r="I347" s="205"/>
+      <c r="J347" s="205"/>
+      <c r="K347" s="205"/>
+      <c r="L347" s="205"/>
+      <c r="M347" s="205"/>
+      <c r="N347" s="205"/>
+      <c r="O347" s="205"/>
+      <c r="P347" s="205"/>
+      <c r="Q347" s="205"/>
+      <c r="R347" s="205"/>
+      <c r="S347" s="205"/>
+      <c r="T347" s="205"/>
+      <c r="U347" s="205"/>
+      <c r="V347" s="205"/>
+      <c r="W347" s="205"/>
+      <c r="X347" s="205"/>
+      <c r="Y347" s="205"/>
+      <c r="Z347" s="205"/>
+      <c r="AA347" s="205"/>
+      <c r="AB347" s="205"/>
+      <c r="AC347" s="205"/>
+      <c r="AD347" s="205"/>
+      <c r="AE347" s="205"/>
+      <c r="AF347" s="205"/>
+      <c r="AG347" s="205"/>
+      <c r="AH347" s="205"/>
+      <c r="AI347" s="205"/>
+      <c r="AJ347" s="205"/>
+      <c r="AK347" s="219"/>
+      <c r="AL347" s="220"/>
     </row>
     <row r="348" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A348" s="83"/>
       <c r="B348" s="83"/>
-      <c r="C348" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ348" s="261"/>
+      <c r="C348" s="204"/>
+      <c r="D348" s="205"/>
+      <c r="E348" s="205"/>
+      <c r="F348" s="205"/>
+      <c r="G348" s="205"/>
+      <c r="H348" s="205"/>
+      <c r="I348" s="205"/>
+      <c r="J348" s="205"/>
+      <c r="K348" s="205"/>
+      <c r="L348" s="205"/>
+      <c r="M348" s="205"/>
+      <c r="N348" s="205"/>
+      <c r="O348" s="205"/>
+      <c r="P348" s="205"/>
+      <c r="Q348" s="205"/>
+      <c r="R348" s="205"/>
+      <c r="S348" s="205"/>
+      <c r="T348" s="205"/>
+      <c r="U348" s="205"/>
+      <c r="V348" s="205"/>
+      <c r="W348" s="205"/>
+      <c r="X348" s="205"/>
+      <c r="Y348" s="205"/>
+      <c r="Z348" s="205"/>
+      <c r="AA348" s="205"/>
+      <c r="AB348" s="205"/>
+      <c r="AC348" s="205"/>
+      <c r="AD348" s="205"/>
+      <c r="AE348" s="205"/>
+      <c r="AF348" s="205"/>
+      <c r="AG348" s="205"/>
+      <c r="AH348" s="205"/>
+      <c r="AI348" s="205"/>
+      <c r="AJ348" s="205"/>
       <c r="AK348" s="30"/>
       <c r="AL348" s="31"/>
     </row>
     <row r="349" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A349" s="83"/>
       <c r="B349" s="83"/>
-      <c r="C349" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ349" s="271"/>
+      <c r="C349" s="206"/>
+      <c r="D349" s="207"/>
+      <c r="E349" s="207"/>
+      <c r="F349" s="207"/>
+      <c r="G349" s="207"/>
+      <c r="H349" s="207"/>
+      <c r="I349" s="207"/>
+      <c r="J349" s="207"/>
+      <c r="K349" s="207"/>
+      <c r="L349" s="207"/>
+      <c r="M349" s="207"/>
+      <c r="N349" s="207"/>
+      <c r="O349" s="207"/>
+      <c r="P349" s="207"/>
+      <c r="Q349" s="207"/>
+      <c r="R349" s="207"/>
+      <c r="S349" s="207"/>
+      <c r="T349" s="207"/>
+      <c r="U349" s="207"/>
+      <c r="V349" s="207"/>
+      <c r="W349" s="207"/>
+      <c r="X349" s="207"/>
+      <c r="Y349" s="207"/>
+      <c r="Z349" s="207"/>
+      <c r="AA349" s="207"/>
+      <c r="AB349" s="207"/>
+      <c r="AC349" s="207"/>
+      <c r="AD349" s="207"/>
+      <c r="AE349" s="207"/>
+      <c r="AF349" s="207"/>
+      <c r="AG349" s="207"/>
+      <c r="AH349" s="207"/>
+      <c r="AI349" s="207"/>
+      <c r="AJ349" s="208"/>
       <c r="AK349" s="31"/>
       <c r="AL349" s="31"/>
     </row>
     <row r="350" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A350" s="110"/>
       <c r="B350" s="110"/>
       <c r="C350" s="110"/>
       <c r="D350" s="110"/>
       <c r="E350" s="110"/>
       <c r="F350" s="110"/>
       <c r="G350" s="110"/>
       <c r="H350" s="110"/>
       <c r="I350" s="110"/>
       <c r="J350" s="110"/>
       <c r="K350" s="110"/>
       <c r="L350" s="110"/>
       <c r="M350" s="110"/>
       <c r="N350" s="110"/>
       <c r="O350" s="110"/>
       <c r="P350" s="110"/>
       <c r="Q350" s="110"/>
       <c r="R350" s="110"/>
       <c r="S350" s="110"/>
       <c r="T350" s="110"/>
       <c r="U350" s="110"/>
       <c r="V350" s="110"/>
       <c r="W350" s="110"/>
       <c r="X350" s="110"/>
       <c r="Y350" s="110"/>
       <c r="Z350" s="110"/>
       <c r="AA350" s="110"/>
       <c r="AB350" s="110"/>
       <c r="AC350" s="110"/>
       <c r="AD350" s="110"/>
       <c r="AE350" s="110"/>
       <c r="AF350" s="110"/>
       <c r="AG350" s="110"/>
       <c r="AH350" s="110"/>
       <c r="AI350" s="110"/>
       <c r="AJ350" s="110"/>
       <c r="AK350" s="113"/>
       <c r="AL350" s="113"/>
     </row>
     <row r="351" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A351" s="282">
+      <c r="A351" s="198">
         <v>50</v>
       </c>
-      <c r="B351" s="283"/>
-      <c r="C351" s="266" t="s">
+      <c r="B351" s="199"/>
+      <c r="C351" s="202" t="s">
         <v>62</v>
       </c>
-      <c r="D351" s="267"/>
-[...33 lines deleted...]
-      <c r="AL351" s="248"/>
+      <c r="D351" s="203"/>
+      <c r="E351" s="203"/>
+      <c r="F351" s="203"/>
+      <c r="G351" s="203"/>
+      <c r="H351" s="203"/>
+      <c r="I351" s="203"/>
+      <c r="J351" s="203"/>
+      <c r="K351" s="203"/>
+      <c r="L351" s="203"/>
+      <c r="M351" s="203"/>
+      <c r="N351" s="203"/>
+      <c r="O351" s="203"/>
+      <c r="P351" s="203"/>
+      <c r="Q351" s="203"/>
+      <c r="R351" s="203"/>
+      <c r="S351" s="203"/>
+      <c r="T351" s="203"/>
+      <c r="U351" s="203"/>
+      <c r="V351" s="203"/>
+      <c r="W351" s="203"/>
+      <c r="X351" s="203"/>
+      <c r="Y351" s="203"/>
+      <c r="Z351" s="203"/>
+      <c r="AA351" s="203"/>
+      <c r="AB351" s="203"/>
+      <c r="AC351" s="203"/>
+      <c r="AD351" s="203"/>
+      <c r="AE351" s="203"/>
+      <c r="AF351" s="203"/>
+      <c r="AG351" s="203"/>
+      <c r="AH351" s="203"/>
+      <c r="AI351" s="203"/>
+      <c r="AJ351" s="203"/>
+      <c r="AK351" s="217"/>
+      <c r="AL351" s="218"/>
     </row>
     <row r="352" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A352" s="372"/>
-[...36 lines deleted...]
-      <c r="AL352" s="250"/>
+      <c r="A352" s="302"/>
+      <c r="B352" s="303"/>
+      <c r="C352" s="204"/>
+      <c r="D352" s="205"/>
+      <c r="E352" s="205"/>
+      <c r="F352" s="205"/>
+      <c r="G352" s="205"/>
+      <c r="H352" s="205"/>
+      <c r="I352" s="205"/>
+      <c r="J352" s="205"/>
+      <c r="K352" s="205"/>
+      <c r="L352" s="205"/>
+      <c r="M352" s="205"/>
+      <c r="N352" s="205"/>
+      <c r="O352" s="205"/>
+      <c r="P352" s="205"/>
+      <c r="Q352" s="205"/>
+      <c r="R352" s="205"/>
+      <c r="S352" s="205"/>
+      <c r="T352" s="205"/>
+      <c r="U352" s="205"/>
+      <c r="V352" s="205"/>
+      <c r="W352" s="205"/>
+      <c r="X352" s="205"/>
+      <c r="Y352" s="205"/>
+      <c r="Z352" s="205"/>
+      <c r="AA352" s="205"/>
+      <c r="AB352" s="205"/>
+      <c r="AC352" s="205"/>
+      <c r="AD352" s="205"/>
+      <c r="AE352" s="205"/>
+      <c r="AF352" s="205"/>
+      <c r="AG352" s="205"/>
+      <c r="AH352" s="205"/>
+      <c r="AI352" s="205"/>
+      <c r="AJ352" s="270"/>
+      <c r="AK352" s="219"/>
+      <c r="AL352" s="220"/>
     </row>
     <row r="353" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A353" s="84"/>
       <c r="B353" s="84"/>
       <c r="C353" s="85"/>
       <c r="D353" s="85"/>
       <c r="E353" s="85"/>
       <c r="F353" s="85"/>
       <c r="G353" s="85"/>
       <c r="H353" s="85"/>
       <c r="I353" s="85"/>
       <c r="J353" s="85"/>
       <c r="K353" s="85"/>
       <c r="L353" s="85"/>
       <c r="M353" s="85"/>
       <c r="N353" s="85"/>
       <c r="O353" s="85"/>
       <c r="P353" s="85"/>
       <c r="Q353" s="85"/>
       <c r="R353" s="85"/>
       <c r="S353" s="85"/>
       <c r="T353" s="85"/>
       <c r="U353" s="85"/>
       <c r="V353" s="85"/>
       <c r="W353" s="85"/>
       <c r="X353" s="85"/>
       <c r="Y353" s="85"/>
       <c r="Z353" s="85"/>
       <c r="AA353" s="85"/>
       <c r="AB353" s="85"/>
       <c r="AC353" s="85"/>
       <c r="AD353" s="85"/>
       <c r="AE353" s="85"/>
       <c r="AF353" s="85"/>
       <c r="AG353" s="85"/>
       <c r="AH353" s="85"/>
       <c r="AI353" s="85"/>
       <c r="AJ353" s="85"/>
       <c r="AK353" s="115"/>
       <c r="AL353" s="115"/>
     </row>
     <row r="354" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A354" s="372">
+      <c r="A354" s="302">
         <v>51</v>
       </c>
-      <c r="B354" s="373"/>
-      <c r="C354" s="268" t="s">
+      <c r="B354" s="303"/>
+      <c r="C354" s="204" t="s">
         <v>166</v>
       </c>
-      <c r="D354" s="261"/>
-[...33 lines deleted...]
-      <c r="AL354" s="248"/>
+      <c r="D354" s="205"/>
+      <c r="E354" s="205"/>
+      <c r="F354" s="205"/>
+      <c r="G354" s="205"/>
+      <c r="H354" s="205"/>
+      <c r="I354" s="205"/>
+      <c r="J354" s="205"/>
+      <c r="K354" s="205"/>
+      <c r="L354" s="205"/>
+      <c r="M354" s="205"/>
+      <c r="N354" s="205"/>
+      <c r="O354" s="205"/>
+      <c r="P354" s="205"/>
+      <c r="Q354" s="205"/>
+      <c r="R354" s="205"/>
+      <c r="S354" s="205"/>
+      <c r="T354" s="205"/>
+      <c r="U354" s="205"/>
+      <c r="V354" s="205"/>
+      <c r="W354" s="205"/>
+      <c r="X354" s="205"/>
+      <c r="Y354" s="205"/>
+      <c r="Z354" s="205"/>
+      <c r="AA354" s="205"/>
+      <c r="AB354" s="205"/>
+      <c r="AC354" s="205"/>
+      <c r="AD354" s="205"/>
+      <c r="AE354" s="205"/>
+      <c r="AF354" s="205"/>
+      <c r="AG354" s="205"/>
+      <c r="AH354" s="205"/>
+      <c r="AI354" s="205"/>
+      <c r="AJ354" s="295"/>
+      <c r="AK354" s="217"/>
+      <c r="AL354" s="218"/>
     </row>
     <row r="355" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A355" s="284"/>
-[...36 lines deleted...]
-      <c r="AL355" s="250"/>
+      <c r="A355" s="200"/>
+      <c r="B355" s="201"/>
+      <c r="C355" s="204"/>
+      <c r="D355" s="205"/>
+      <c r="E355" s="205"/>
+      <c r="F355" s="205"/>
+      <c r="G355" s="205"/>
+      <c r="H355" s="205"/>
+      <c r="I355" s="205"/>
+      <c r="J355" s="205"/>
+      <c r="K355" s="205"/>
+      <c r="L355" s="205"/>
+      <c r="M355" s="205"/>
+      <c r="N355" s="205"/>
+      <c r="O355" s="205"/>
+      <c r="P355" s="205"/>
+      <c r="Q355" s="205"/>
+      <c r="R355" s="205"/>
+      <c r="S355" s="205"/>
+      <c r="T355" s="205"/>
+      <c r="U355" s="205"/>
+      <c r="V355" s="205"/>
+      <c r="W355" s="205"/>
+      <c r="X355" s="205"/>
+      <c r="Y355" s="205"/>
+      <c r="Z355" s="205"/>
+      <c r="AA355" s="205"/>
+      <c r="AB355" s="205"/>
+      <c r="AC355" s="205"/>
+      <c r="AD355" s="205"/>
+      <c r="AE355" s="205"/>
+      <c r="AF355" s="205"/>
+      <c r="AG355" s="205"/>
+      <c r="AH355" s="205"/>
+      <c r="AI355" s="205"/>
+      <c r="AJ355" s="295"/>
+      <c r="AK355" s="219"/>
+      <c r="AL355" s="220"/>
     </row>
     <row r="356" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A356" s="83"/>
       <c r="B356" s="83"/>
-      <c r="C356" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ356" s="261"/>
+      <c r="C356" s="204"/>
+      <c r="D356" s="205"/>
+      <c r="E356" s="205"/>
+      <c r="F356" s="205"/>
+      <c r="G356" s="205"/>
+      <c r="H356" s="205"/>
+      <c r="I356" s="205"/>
+      <c r="J356" s="205"/>
+      <c r="K356" s="205"/>
+      <c r="L356" s="205"/>
+      <c r="M356" s="205"/>
+      <c r="N356" s="205"/>
+      <c r="O356" s="205"/>
+      <c r="P356" s="205"/>
+      <c r="Q356" s="205"/>
+      <c r="R356" s="205"/>
+      <c r="S356" s="205"/>
+      <c r="T356" s="205"/>
+      <c r="U356" s="205"/>
+      <c r="V356" s="205"/>
+      <c r="W356" s="205"/>
+      <c r="X356" s="205"/>
+      <c r="Y356" s="205"/>
+      <c r="Z356" s="205"/>
+      <c r="AA356" s="205"/>
+      <c r="AB356" s="205"/>
+      <c r="AC356" s="205"/>
+      <c r="AD356" s="205"/>
+      <c r="AE356" s="205"/>
+      <c r="AF356" s="205"/>
+      <c r="AG356" s="205"/>
+      <c r="AH356" s="205"/>
+      <c r="AI356" s="205"/>
+      <c r="AJ356" s="205"/>
       <c r="AK356" s="30"/>
       <c r="AL356" s="31"/>
     </row>
     <row r="357" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A357" s="83"/>
       <c r="B357" s="83"/>
-      <c r="C357" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ357" s="270"/>
+      <c r="C357" s="206"/>
+      <c r="D357" s="207"/>
+      <c r="E357" s="207"/>
+      <c r="F357" s="207"/>
+      <c r="G357" s="207"/>
+      <c r="H357" s="207"/>
+      <c r="I357" s="207"/>
+      <c r="J357" s="207"/>
+      <c r="K357" s="207"/>
+      <c r="L357" s="207"/>
+      <c r="M357" s="207"/>
+      <c r="N357" s="207"/>
+      <c r="O357" s="207"/>
+      <c r="P357" s="207"/>
+      <c r="Q357" s="207"/>
+      <c r="R357" s="207"/>
+      <c r="S357" s="207"/>
+      <c r="T357" s="207"/>
+      <c r="U357" s="207"/>
+      <c r="V357" s="207"/>
+      <c r="W357" s="207"/>
+      <c r="X357" s="207"/>
+      <c r="Y357" s="207"/>
+      <c r="Z357" s="207"/>
+      <c r="AA357" s="207"/>
+      <c r="AB357" s="207"/>
+      <c r="AC357" s="207"/>
+      <c r="AD357" s="207"/>
+      <c r="AE357" s="207"/>
+      <c r="AF357" s="207"/>
+      <c r="AG357" s="207"/>
+      <c r="AH357" s="207"/>
+      <c r="AI357" s="207"/>
+      <c r="AJ357" s="207"/>
       <c r="AK357" s="32"/>
       <c r="AL357" s="31"/>
     </row>
     <row r="358" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A358" s="83"/>
       <c r="B358" s="83"/>
       <c r="C358" s="75"/>
       <c r="D358" s="75"/>
       <c r="E358" s="75"/>
       <c r="F358" s="75"/>
       <c r="G358" s="75"/>
       <c r="H358" s="75"/>
       <c r="I358" s="75"/>
       <c r="J358" s="75"/>
       <c r="K358" s="75"/>
       <c r="L358" s="75"/>
       <c r="M358" s="75"/>
       <c r="N358" s="75"/>
       <c r="O358" s="75"/>
       <c r="P358" s="75"/>
       <c r="Q358" s="75"/>
       <c r="R358" s="75"/>
       <c r="S358" s="75"/>
       <c r="T358" s="75"/>
       <c r="U358" s="75"/>
@@ -24358,210 +24360,210 @@
       <c r="P359" s="27"/>
       <c r="Q359" s="27"/>
       <c r="R359" s="27"/>
       <c r="S359" s="27"/>
       <c r="T359" s="27"/>
       <c r="U359" s="27"/>
       <c r="V359" s="27"/>
       <c r="W359" s="27"/>
       <c r="X359" s="27"/>
       <c r="Y359" s="27"/>
       <c r="Z359" s="27"/>
       <c r="AA359" s="27"/>
       <c r="AB359" s="27"/>
       <c r="AC359" s="27"/>
       <c r="AD359" s="27"/>
       <c r="AE359" s="27"/>
       <c r="AF359" s="27"/>
       <c r="AG359" s="27"/>
       <c r="AH359" s="27"/>
       <c r="AI359" s="27"/>
       <c r="AJ359" s="27"/>
       <c r="AK359" s="112"/>
       <c r="AL359" s="112"/>
     </row>
     <row r="360" spans="1:38" s="4" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A360" s="251">
+      <c r="A360" s="221">
         <v>52</v>
       </c>
-      <c r="B360" s="252"/>
-      <c r="C360" s="228" t="s">
+      <c r="B360" s="222"/>
+      <c r="C360" s="231" t="s">
         <v>63</v>
       </c>
-      <c r="D360" s="229"/>
-[...33 lines deleted...]
-      <c r="AL360" s="248"/>
+      <c r="D360" s="232"/>
+      <c r="E360" s="232"/>
+      <c r="F360" s="232"/>
+      <c r="G360" s="232"/>
+      <c r="H360" s="232"/>
+      <c r="I360" s="232"/>
+      <c r="J360" s="232"/>
+      <c r="K360" s="232"/>
+      <c r="L360" s="232"/>
+      <c r="M360" s="232"/>
+      <c r="N360" s="232"/>
+      <c r="O360" s="232"/>
+      <c r="P360" s="232"/>
+      <c r="Q360" s="232"/>
+      <c r="R360" s="232"/>
+      <c r="S360" s="232"/>
+      <c r="T360" s="232"/>
+      <c r="U360" s="232"/>
+      <c r="V360" s="232"/>
+      <c r="W360" s="232"/>
+      <c r="X360" s="232"/>
+      <c r="Y360" s="232"/>
+      <c r="Z360" s="232"/>
+      <c r="AA360" s="232"/>
+      <c r="AB360" s="232"/>
+      <c r="AC360" s="232"/>
+      <c r="AD360" s="232"/>
+      <c r="AE360" s="232"/>
+      <c r="AF360" s="232"/>
+      <c r="AG360" s="232"/>
+      <c r="AH360" s="232"/>
+      <c r="AI360" s="232"/>
+      <c r="AJ360" s="232"/>
+      <c r="AK360" s="217"/>
+      <c r="AL360" s="218"/>
     </row>
     <row r="361" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A361" s="253"/>
-[...36 lines deleted...]
-      <c r="AL361" s="250"/>
+      <c r="A361" s="223"/>
+      <c r="B361" s="224"/>
+      <c r="C361" s="233"/>
+      <c r="D361" s="234"/>
+      <c r="E361" s="234"/>
+      <c r="F361" s="234"/>
+      <c r="G361" s="234"/>
+      <c r="H361" s="234"/>
+      <c r="I361" s="234"/>
+      <c r="J361" s="234"/>
+      <c r="K361" s="234"/>
+      <c r="L361" s="234"/>
+      <c r="M361" s="234"/>
+      <c r="N361" s="234"/>
+      <c r="O361" s="234"/>
+      <c r="P361" s="234"/>
+      <c r="Q361" s="234"/>
+      <c r="R361" s="234"/>
+      <c r="S361" s="234"/>
+      <c r="T361" s="234"/>
+      <c r="U361" s="234"/>
+      <c r="V361" s="234"/>
+      <c r="W361" s="234"/>
+      <c r="X361" s="234"/>
+      <c r="Y361" s="234"/>
+      <c r="Z361" s="234"/>
+      <c r="AA361" s="234"/>
+      <c r="AB361" s="234"/>
+      <c r="AC361" s="234"/>
+      <c r="AD361" s="234"/>
+      <c r="AE361" s="234"/>
+      <c r="AF361" s="234"/>
+      <c r="AG361" s="234"/>
+      <c r="AH361" s="234"/>
+      <c r="AI361" s="234"/>
+      <c r="AJ361" s="234"/>
+      <c r="AK361" s="219"/>
+      <c r="AL361" s="220"/>
     </row>
     <row r="362" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A362" s="80"/>
       <c r="B362" s="80"/>
-      <c r="C362" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ362" s="208"/>
+      <c r="C362" s="233"/>
+      <c r="D362" s="234"/>
+      <c r="E362" s="234"/>
+      <c r="F362" s="234"/>
+      <c r="G362" s="234"/>
+      <c r="H362" s="234"/>
+      <c r="I362" s="234"/>
+      <c r="J362" s="234"/>
+      <c r="K362" s="234"/>
+      <c r="L362" s="234"/>
+      <c r="M362" s="234"/>
+      <c r="N362" s="234"/>
+      <c r="O362" s="234"/>
+      <c r="P362" s="234"/>
+      <c r="Q362" s="234"/>
+      <c r="R362" s="234"/>
+      <c r="S362" s="234"/>
+      <c r="T362" s="234"/>
+      <c r="U362" s="234"/>
+      <c r="V362" s="234"/>
+      <c r="W362" s="234"/>
+      <c r="X362" s="234"/>
+      <c r="Y362" s="234"/>
+      <c r="Z362" s="234"/>
+      <c r="AA362" s="234"/>
+      <c r="AB362" s="234"/>
+      <c r="AC362" s="234"/>
+      <c r="AD362" s="234"/>
+      <c r="AE362" s="234"/>
+      <c r="AF362" s="234"/>
+      <c r="AG362" s="234"/>
+      <c r="AH362" s="234"/>
+      <c r="AI362" s="234"/>
+      <c r="AJ362" s="234"/>
       <c r="AK362" s="26"/>
       <c r="AL362" s="36"/>
     </row>
     <row r="363" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A363" s="80"/>
       <c r="B363" s="80"/>
-      <c r="C363" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ363" s="232"/>
+      <c r="C363" s="235"/>
+      <c r="D363" s="236"/>
+      <c r="E363" s="236"/>
+      <c r="F363" s="236"/>
+      <c r="G363" s="236"/>
+      <c r="H363" s="236"/>
+      <c r="I363" s="236"/>
+      <c r="J363" s="236"/>
+      <c r="K363" s="236"/>
+      <c r="L363" s="236"/>
+      <c r="M363" s="236"/>
+      <c r="N363" s="236"/>
+      <c r="O363" s="236"/>
+      <c r="P363" s="236"/>
+      <c r="Q363" s="236"/>
+      <c r="R363" s="236"/>
+      <c r="S363" s="236"/>
+      <c r="T363" s="236"/>
+      <c r="U363" s="236"/>
+      <c r="V363" s="236"/>
+      <c r="W363" s="236"/>
+      <c r="X363" s="236"/>
+      <c r="Y363" s="236"/>
+      <c r="Z363" s="236"/>
+      <c r="AA363" s="236"/>
+      <c r="AB363" s="236"/>
+      <c r="AC363" s="236"/>
+      <c r="AD363" s="236"/>
+      <c r="AE363" s="236"/>
+      <c r="AF363" s="236"/>
+      <c r="AG363" s="236"/>
+      <c r="AH363" s="236"/>
+      <c r="AI363" s="236"/>
+      <c r="AJ363" s="236"/>
       <c r="AK363" s="28"/>
       <c r="AL363" s="36"/>
     </row>
     <row r="364" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A364" s="80"/>
       <c r="B364" s="80"/>
       <c r="C364" s="76"/>
       <c r="D364" s="76"/>
       <c r="E364" s="76"/>
       <c r="F364" s="76"/>
       <c r="G364" s="76"/>
       <c r="H364" s="76"/>
       <c r="I364" s="76"/>
       <c r="J364" s="76"/>
       <c r="K364" s="76"/>
       <c r="L364" s="76"/>
       <c r="M364" s="76"/>
       <c r="N364" s="76"/>
       <c r="O364" s="76"/>
       <c r="P364" s="76"/>
       <c r="Q364" s="76"/>
       <c r="R364" s="76"/>
       <c r="S364" s="76"/>
       <c r="T364" s="76"/>
       <c r="U364" s="76"/>
@@ -24604,912 +24606,912 @@
       <c r="P365" s="27"/>
       <c r="Q365" s="27"/>
       <c r="R365" s="27"/>
       <c r="S365" s="27"/>
       <c r="T365" s="27"/>
       <c r="U365" s="27"/>
       <c r="V365" s="27"/>
       <c r="W365" s="27"/>
       <c r="X365" s="27"/>
       <c r="Y365" s="27"/>
       <c r="Z365" s="27"/>
       <c r="AA365" s="27"/>
       <c r="AB365" s="27"/>
       <c r="AC365" s="27"/>
       <c r="AD365" s="27"/>
       <c r="AE365" s="27"/>
       <c r="AF365" s="27"/>
       <c r="AG365" s="27"/>
       <c r="AH365" s="27"/>
       <c r="AI365" s="27"/>
       <c r="AJ365" s="27"/>
       <c r="AK365" s="86"/>
       <c r="AL365" s="86"/>
     </row>
     <row r="366" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A366" s="251">
+      <c r="A366" s="221">
         <v>53</v>
       </c>
-      <c r="B366" s="252"/>
-      <c r="C366" s="240" t="s">
+      <c r="B366" s="222"/>
+      <c r="C366" s="225" t="s">
         <v>172</v>
       </c>
-      <c r="D366" s="241"/>
-[...33 lines deleted...]
-      <c r="AL366" s="248"/>
+      <c r="D366" s="226"/>
+      <c r="E366" s="226"/>
+      <c r="F366" s="226"/>
+      <c r="G366" s="226"/>
+      <c r="H366" s="226"/>
+      <c r="I366" s="226"/>
+      <c r="J366" s="226"/>
+      <c r="K366" s="226"/>
+      <c r="L366" s="226"/>
+      <c r="M366" s="226"/>
+      <c r="N366" s="226"/>
+      <c r="O366" s="226"/>
+      <c r="P366" s="226"/>
+      <c r="Q366" s="226"/>
+      <c r="R366" s="226"/>
+      <c r="S366" s="226"/>
+      <c r="T366" s="226"/>
+      <c r="U366" s="226"/>
+      <c r="V366" s="226"/>
+      <c r="W366" s="226"/>
+      <c r="X366" s="226"/>
+      <c r="Y366" s="226"/>
+      <c r="Z366" s="226"/>
+      <c r="AA366" s="226"/>
+      <c r="AB366" s="226"/>
+      <c r="AC366" s="226"/>
+      <c r="AD366" s="226"/>
+      <c r="AE366" s="226"/>
+      <c r="AF366" s="226"/>
+      <c r="AG366" s="226"/>
+      <c r="AH366" s="226"/>
+      <c r="AI366" s="226"/>
+      <c r="AJ366" s="226"/>
+      <c r="AK366" s="217"/>
+      <c r="AL366" s="218"/>
     </row>
     <row r="367" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A367" s="253"/>
-[...36 lines deleted...]
-      <c r="AL367" s="250"/>
+      <c r="A367" s="223"/>
+      <c r="B367" s="224"/>
+      <c r="C367" s="227"/>
+      <c r="D367" s="228"/>
+      <c r="E367" s="228"/>
+      <c r="F367" s="228"/>
+      <c r="G367" s="228"/>
+      <c r="H367" s="228"/>
+      <c r="I367" s="228"/>
+      <c r="J367" s="228"/>
+      <c r="K367" s="228"/>
+      <c r="L367" s="228"/>
+      <c r="M367" s="228"/>
+      <c r="N367" s="228"/>
+      <c r="O367" s="228"/>
+      <c r="P367" s="228"/>
+      <c r="Q367" s="228"/>
+      <c r="R367" s="228"/>
+      <c r="S367" s="228"/>
+      <c r="T367" s="228"/>
+      <c r="U367" s="228"/>
+      <c r="V367" s="228"/>
+      <c r="W367" s="228"/>
+      <c r="X367" s="228"/>
+      <c r="Y367" s="228"/>
+      <c r="Z367" s="228"/>
+      <c r="AA367" s="228"/>
+      <c r="AB367" s="228"/>
+      <c r="AC367" s="228"/>
+      <c r="AD367" s="228"/>
+      <c r="AE367" s="228"/>
+      <c r="AF367" s="228"/>
+      <c r="AG367" s="228"/>
+      <c r="AH367" s="228"/>
+      <c r="AI367" s="228"/>
+      <c r="AJ367" s="228"/>
+      <c r="AK367" s="219"/>
+      <c r="AL367" s="220"/>
     </row>
     <row r="368" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A368" s="80"/>
       <c r="B368" s="80"/>
-      <c r="C368" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ368" s="246"/>
+      <c r="C368" s="229"/>
+      <c r="D368" s="230"/>
+      <c r="E368" s="230"/>
+      <c r="F368" s="230"/>
+      <c r="G368" s="230"/>
+      <c r="H368" s="230"/>
+      <c r="I368" s="230"/>
+      <c r="J368" s="230"/>
+      <c r="K368" s="230"/>
+      <c r="L368" s="230"/>
+      <c r="M368" s="230"/>
+      <c r="N368" s="230"/>
+      <c r="O368" s="230"/>
+      <c r="P368" s="230"/>
+      <c r="Q368" s="230"/>
+      <c r="R368" s="230"/>
+      <c r="S368" s="230"/>
+      <c r="T368" s="230"/>
+      <c r="U368" s="230"/>
+      <c r="V368" s="230"/>
+      <c r="W368" s="230"/>
+      <c r="X368" s="230"/>
+      <c r="Y368" s="230"/>
+      <c r="Z368" s="230"/>
+      <c r="AA368" s="230"/>
+      <c r="AB368" s="230"/>
+      <c r="AC368" s="230"/>
+      <c r="AD368" s="230"/>
+      <c r="AE368" s="230"/>
+      <c r="AF368" s="230"/>
+      <c r="AG368" s="230"/>
+      <c r="AH368" s="230"/>
+      <c r="AI368" s="230"/>
+      <c r="AJ368" s="237"/>
       <c r="AK368" s="79"/>
       <c r="AL368" s="79"/>
     </row>
     <row r="369" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A369" s="27"/>
       <c r="B369" s="27"/>
       <c r="C369" s="27"/>
       <c r="D369" s="27"/>
       <c r="E369" s="27"/>
       <c r="F369" s="27"/>
       <c r="G369" s="27"/>
       <c r="H369" s="27"/>
       <c r="I369" s="27"/>
       <c r="J369" s="27"/>
       <c r="K369" s="27"/>
       <c r="L369" s="27"/>
       <c r="M369" s="27"/>
       <c r="N369" s="27"/>
       <c r="O369" s="27"/>
       <c r="P369" s="27"/>
       <c r="Q369" s="27"/>
       <c r="R369" s="27"/>
       <c r="S369" s="27"/>
       <c r="T369" s="27"/>
       <c r="U369" s="27"/>
       <c r="V369" s="27"/>
       <c r="W369" s="27"/>
       <c r="X369" s="27"/>
       <c r="Y369" s="27"/>
       <c r="Z369" s="27"/>
       <c r="AA369" s="27"/>
       <c r="AB369" s="27"/>
       <c r="AC369" s="27"/>
       <c r="AD369" s="27"/>
       <c r="AE369" s="27"/>
       <c r="AF369" s="27"/>
       <c r="AG369" s="27"/>
       <c r="AH369" s="27"/>
       <c r="AI369" s="27"/>
       <c r="AJ369" s="27"/>
       <c r="AK369" s="86"/>
       <c r="AL369" s="86"/>
     </row>
     <row r="370" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A370" s="251">
+      <c r="A370" s="221">
         <v>54</v>
       </c>
-      <c r="B370" s="252"/>
-      <c r="C370" s="240" t="s">
+      <c r="B370" s="222"/>
+      <c r="C370" s="225" t="s">
         <v>173</v>
       </c>
-      <c r="D370" s="241"/>
-[...33 lines deleted...]
-      <c r="AL370" s="248"/>
+      <c r="D370" s="226"/>
+      <c r="E370" s="226"/>
+      <c r="F370" s="226"/>
+      <c r="G370" s="226"/>
+      <c r="H370" s="226"/>
+      <c r="I370" s="226"/>
+      <c r="J370" s="226"/>
+      <c r="K370" s="226"/>
+      <c r="L370" s="226"/>
+      <c r="M370" s="226"/>
+      <c r="N370" s="226"/>
+      <c r="O370" s="226"/>
+      <c r="P370" s="226"/>
+      <c r="Q370" s="226"/>
+      <c r="R370" s="226"/>
+      <c r="S370" s="226"/>
+      <c r="T370" s="226"/>
+      <c r="U370" s="226"/>
+      <c r="V370" s="226"/>
+      <c r="W370" s="226"/>
+      <c r="X370" s="226"/>
+      <c r="Y370" s="226"/>
+      <c r="Z370" s="226"/>
+      <c r="AA370" s="226"/>
+      <c r="AB370" s="226"/>
+      <c r="AC370" s="226"/>
+      <c r="AD370" s="226"/>
+      <c r="AE370" s="226"/>
+      <c r="AF370" s="226"/>
+      <c r="AG370" s="226"/>
+      <c r="AH370" s="226"/>
+      <c r="AI370" s="226"/>
+      <c r="AJ370" s="226"/>
+      <c r="AK370" s="217"/>
+      <c r="AL370" s="218"/>
     </row>
     <row r="371" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A371" s="253"/>
-[...36 lines deleted...]
-      <c r="AL371" s="250"/>
+      <c r="A371" s="223"/>
+      <c r="B371" s="224"/>
+      <c r="C371" s="227"/>
+      <c r="D371" s="228"/>
+      <c r="E371" s="228"/>
+      <c r="F371" s="228"/>
+      <c r="G371" s="228"/>
+      <c r="H371" s="228"/>
+      <c r="I371" s="228"/>
+      <c r="J371" s="228"/>
+      <c r="K371" s="228"/>
+      <c r="L371" s="228"/>
+      <c r="M371" s="228"/>
+      <c r="N371" s="228"/>
+      <c r="O371" s="228"/>
+      <c r="P371" s="228"/>
+      <c r="Q371" s="228"/>
+      <c r="R371" s="228"/>
+      <c r="S371" s="228"/>
+      <c r="T371" s="228"/>
+      <c r="U371" s="228"/>
+      <c r="V371" s="228"/>
+      <c r="W371" s="228"/>
+      <c r="X371" s="228"/>
+      <c r="Y371" s="228"/>
+      <c r="Z371" s="228"/>
+      <c r="AA371" s="228"/>
+      <c r="AB371" s="228"/>
+      <c r="AC371" s="228"/>
+      <c r="AD371" s="228"/>
+      <c r="AE371" s="228"/>
+      <c r="AF371" s="228"/>
+      <c r="AG371" s="228"/>
+      <c r="AH371" s="228"/>
+      <c r="AI371" s="228"/>
+      <c r="AJ371" s="228"/>
+      <c r="AK371" s="219"/>
+      <c r="AL371" s="220"/>
     </row>
     <row r="372" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A372" s="80"/>
       <c r="B372" s="80"/>
-      <c r="C372" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ372" s="246"/>
+      <c r="C372" s="229"/>
+      <c r="D372" s="230"/>
+      <c r="E372" s="230"/>
+      <c r="F372" s="230"/>
+      <c r="G372" s="230"/>
+      <c r="H372" s="230"/>
+      <c r="I372" s="230"/>
+      <c r="J372" s="230"/>
+      <c r="K372" s="230"/>
+      <c r="L372" s="230"/>
+      <c r="M372" s="230"/>
+      <c r="N372" s="230"/>
+      <c r="O372" s="230"/>
+      <c r="P372" s="230"/>
+      <c r="Q372" s="230"/>
+      <c r="R372" s="230"/>
+      <c r="S372" s="230"/>
+      <c r="T372" s="230"/>
+      <c r="U372" s="230"/>
+      <c r="V372" s="230"/>
+      <c r="W372" s="230"/>
+      <c r="X372" s="230"/>
+      <c r="Y372" s="230"/>
+      <c r="Z372" s="230"/>
+      <c r="AA372" s="230"/>
+      <c r="AB372" s="230"/>
+      <c r="AC372" s="230"/>
+      <c r="AD372" s="230"/>
+      <c r="AE372" s="230"/>
+      <c r="AF372" s="230"/>
+      <c r="AG372" s="230"/>
+      <c r="AH372" s="230"/>
+      <c r="AI372" s="230"/>
+      <c r="AJ372" s="237"/>
       <c r="AK372" s="79"/>
       <c r="AL372" s="79"/>
     </row>
     <row r="373" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A373" s="27"/>
       <c r="B373" s="27"/>
       <c r="C373" s="27"/>
       <c r="D373" s="27"/>
       <c r="E373" s="27"/>
       <c r="F373" s="27"/>
       <c r="G373" s="27"/>
       <c r="H373" s="27"/>
       <c r="I373" s="27"/>
       <c r="J373" s="27"/>
       <c r="K373" s="27"/>
       <c r="L373" s="27"/>
       <c r="M373" s="27"/>
       <c r="N373" s="27"/>
       <c r="O373" s="27"/>
       <c r="P373" s="27"/>
       <c r="Q373" s="27"/>
       <c r="R373" s="27"/>
       <c r="S373" s="27"/>
       <c r="T373" s="27"/>
       <c r="U373" s="27"/>
       <c r="V373" s="27"/>
       <c r="W373" s="27"/>
       <c r="X373" s="27"/>
       <c r="Y373" s="27"/>
       <c r="Z373" s="27"/>
       <c r="AA373" s="27"/>
       <c r="AB373" s="27"/>
       <c r="AC373" s="27"/>
       <c r="AD373" s="27"/>
       <c r="AE373" s="27"/>
       <c r="AF373" s="27"/>
       <c r="AG373" s="27"/>
       <c r="AH373" s="27"/>
       <c r="AI373" s="27"/>
       <c r="AJ373" s="27"/>
       <c r="AK373" s="86"/>
       <c r="AL373" s="86"/>
     </row>
     <row r="374" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A374" s="251">
+      <c r="A374" s="221">
         <v>55</v>
       </c>
-      <c r="B374" s="252"/>
-      <c r="C374" s="240" t="s">
+      <c r="B374" s="222"/>
+      <c r="C374" s="225" t="s">
         <v>174</v>
       </c>
-      <c r="D374" s="241"/>
-[...33 lines deleted...]
-      <c r="AL374" s="248"/>
+      <c r="D374" s="226"/>
+      <c r="E374" s="226"/>
+      <c r="F374" s="226"/>
+      <c r="G374" s="226"/>
+      <c r="H374" s="226"/>
+      <c r="I374" s="226"/>
+      <c r="J374" s="226"/>
+      <c r="K374" s="226"/>
+      <c r="L374" s="226"/>
+      <c r="M374" s="226"/>
+      <c r="N374" s="226"/>
+      <c r="O374" s="226"/>
+      <c r="P374" s="226"/>
+      <c r="Q374" s="226"/>
+      <c r="R374" s="226"/>
+      <c r="S374" s="226"/>
+      <c r="T374" s="226"/>
+      <c r="U374" s="226"/>
+      <c r="V374" s="226"/>
+      <c r="W374" s="226"/>
+      <c r="X374" s="226"/>
+      <c r="Y374" s="226"/>
+      <c r="Z374" s="226"/>
+      <c r="AA374" s="226"/>
+      <c r="AB374" s="226"/>
+      <c r="AC374" s="226"/>
+      <c r="AD374" s="226"/>
+      <c r="AE374" s="226"/>
+      <c r="AF374" s="226"/>
+      <c r="AG374" s="226"/>
+      <c r="AH374" s="226"/>
+      <c r="AI374" s="226"/>
+      <c r="AJ374" s="249"/>
+      <c r="AK374" s="217"/>
+      <c r="AL374" s="218"/>
     </row>
     <row r="375" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A375" s="253"/>
-[...36 lines deleted...]
-      <c r="AL375" s="250"/>
+      <c r="A375" s="223"/>
+      <c r="B375" s="224"/>
+      <c r="C375" s="229"/>
+      <c r="D375" s="230"/>
+      <c r="E375" s="230"/>
+      <c r="F375" s="230"/>
+      <c r="G375" s="230"/>
+      <c r="H375" s="230"/>
+      <c r="I375" s="230"/>
+      <c r="J375" s="230"/>
+      <c r="K375" s="230"/>
+      <c r="L375" s="230"/>
+      <c r="M375" s="230"/>
+      <c r="N375" s="230"/>
+      <c r="O375" s="230"/>
+      <c r="P375" s="230"/>
+      <c r="Q375" s="230"/>
+      <c r="R375" s="230"/>
+      <c r="S375" s="230"/>
+      <c r="T375" s="230"/>
+      <c r="U375" s="230"/>
+      <c r="V375" s="230"/>
+      <c r="W375" s="230"/>
+      <c r="X375" s="230"/>
+      <c r="Y375" s="230"/>
+      <c r="Z375" s="230"/>
+      <c r="AA375" s="230"/>
+      <c r="AB375" s="230"/>
+      <c r="AC375" s="230"/>
+      <c r="AD375" s="230"/>
+      <c r="AE375" s="230"/>
+      <c r="AF375" s="230"/>
+      <c r="AG375" s="230"/>
+      <c r="AH375" s="230"/>
+      <c r="AI375" s="230"/>
+      <c r="AJ375" s="250"/>
+      <c r="AK375" s="219"/>
+      <c r="AL375" s="220"/>
     </row>
     <row r="376" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A376" s="27"/>
       <c r="B376" s="27"/>
       <c r="C376" s="27"/>
       <c r="D376" s="27"/>
       <c r="E376" s="27"/>
       <c r="F376" s="27"/>
       <c r="G376" s="27"/>
       <c r="H376" s="27"/>
       <c r="I376" s="27"/>
       <c r="J376" s="27"/>
       <c r="K376" s="27"/>
       <c r="L376" s="27"/>
       <c r="M376" s="27"/>
       <c r="N376" s="27"/>
       <c r="O376" s="27"/>
       <c r="P376" s="27"/>
       <c r="Q376" s="27"/>
       <c r="R376" s="27"/>
       <c r="S376" s="27"/>
       <c r="T376" s="27"/>
       <c r="U376" s="27"/>
       <c r="V376" s="27"/>
       <c r="W376" s="27"/>
       <c r="X376" s="27"/>
       <c r="Y376" s="27"/>
       <c r="Z376" s="27"/>
       <c r="AA376" s="27"/>
       <c r="AB376" s="27"/>
       <c r="AC376" s="27"/>
       <c r="AD376" s="27"/>
       <c r="AE376" s="27"/>
       <c r="AF376" s="27"/>
       <c r="AG376" s="27"/>
       <c r="AH376" s="27"/>
       <c r="AI376" s="27"/>
       <c r="AJ376" s="27"/>
       <c r="AK376" s="86"/>
       <c r="AL376" s="86"/>
     </row>
     <row r="377" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A377" s="251">
+      <c r="A377" s="221">
         <v>56</v>
       </c>
-      <c r="B377" s="252"/>
-      <c r="C377" s="240" t="s">
+      <c r="B377" s="222"/>
+      <c r="C377" s="225" t="s">
         <v>175</v>
       </c>
-      <c r="D377" s="241"/>
-[...33 lines deleted...]
-      <c r="AL377" s="248"/>
+      <c r="D377" s="226"/>
+      <c r="E377" s="226"/>
+      <c r="F377" s="226"/>
+      <c r="G377" s="226"/>
+      <c r="H377" s="226"/>
+      <c r="I377" s="226"/>
+      <c r="J377" s="226"/>
+      <c r="K377" s="226"/>
+      <c r="L377" s="226"/>
+      <c r="M377" s="226"/>
+      <c r="N377" s="226"/>
+      <c r="O377" s="226"/>
+      <c r="P377" s="226"/>
+      <c r="Q377" s="226"/>
+      <c r="R377" s="226"/>
+      <c r="S377" s="226"/>
+      <c r="T377" s="226"/>
+      <c r="U377" s="226"/>
+      <c r="V377" s="226"/>
+      <c r="W377" s="226"/>
+      <c r="X377" s="226"/>
+      <c r="Y377" s="226"/>
+      <c r="Z377" s="226"/>
+      <c r="AA377" s="226"/>
+      <c r="AB377" s="226"/>
+      <c r="AC377" s="226"/>
+      <c r="AD377" s="226"/>
+      <c r="AE377" s="226"/>
+      <c r="AF377" s="226"/>
+      <c r="AG377" s="226"/>
+      <c r="AH377" s="226"/>
+      <c r="AI377" s="226"/>
+      <c r="AJ377" s="226"/>
+      <c r="AK377" s="217"/>
+      <c r="AL377" s="218"/>
     </row>
     <row r="378" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A378" s="253"/>
-[...36 lines deleted...]
-      <c r="AL378" s="250"/>
+      <c r="A378" s="223"/>
+      <c r="B378" s="224"/>
+      <c r="C378" s="227"/>
+      <c r="D378" s="228"/>
+      <c r="E378" s="228"/>
+      <c r="F378" s="228"/>
+      <c r="G378" s="228"/>
+      <c r="H378" s="228"/>
+      <c r="I378" s="228"/>
+      <c r="J378" s="228"/>
+      <c r="K378" s="228"/>
+      <c r="L378" s="228"/>
+      <c r="M378" s="228"/>
+      <c r="N378" s="228"/>
+      <c r="O378" s="228"/>
+      <c r="P378" s="228"/>
+      <c r="Q378" s="228"/>
+      <c r="R378" s="228"/>
+      <c r="S378" s="228"/>
+      <c r="T378" s="228"/>
+      <c r="U378" s="228"/>
+      <c r="V378" s="228"/>
+      <c r="W378" s="228"/>
+      <c r="X378" s="228"/>
+      <c r="Y378" s="228"/>
+      <c r="Z378" s="228"/>
+      <c r="AA378" s="228"/>
+      <c r="AB378" s="228"/>
+      <c r="AC378" s="228"/>
+      <c r="AD378" s="228"/>
+      <c r="AE378" s="228"/>
+      <c r="AF378" s="228"/>
+      <c r="AG378" s="228"/>
+      <c r="AH378" s="228"/>
+      <c r="AI378" s="228"/>
+      <c r="AJ378" s="228"/>
+      <c r="AK378" s="219"/>
+      <c r="AL378" s="220"/>
     </row>
     <row r="379" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A379" s="80"/>
       <c r="B379" s="80"/>
-      <c r="C379" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ379" s="246"/>
+      <c r="C379" s="229"/>
+      <c r="D379" s="230"/>
+      <c r="E379" s="230"/>
+      <c r="F379" s="230"/>
+      <c r="G379" s="230"/>
+      <c r="H379" s="230"/>
+      <c r="I379" s="230"/>
+      <c r="J379" s="230"/>
+      <c r="K379" s="230"/>
+      <c r="L379" s="230"/>
+      <c r="M379" s="230"/>
+      <c r="N379" s="230"/>
+      <c r="O379" s="230"/>
+      <c r="P379" s="230"/>
+      <c r="Q379" s="230"/>
+      <c r="R379" s="230"/>
+      <c r="S379" s="230"/>
+      <c r="T379" s="230"/>
+      <c r="U379" s="230"/>
+      <c r="V379" s="230"/>
+      <c r="W379" s="230"/>
+      <c r="X379" s="230"/>
+      <c r="Y379" s="230"/>
+      <c r="Z379" s="230"/>
+      <c r="AA379" s="230"/>
+      <c r="AB379" s="230"/>
+      <c r="AC379" s="230"/>
+      <c r="AD379" s="230"/>
+      <c r="AE379" s="230"/>
+      <c r="AF379" s="230"/>
+      <c r="AG379" s="230"/>
+      <c r="AH379" s="230"/>
+      <c r="AI379" s="230"/>
+      <c r="AJ379" s="237"/>
       <c r="AK379" s="79"/>
       <c r="AL379" s="79"/>
     </row>
     <row r="380" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A380" s="27"/>
       <c r="B380" s="27"/>
       <c r="C380" s="27"/>
       <c r="D380" s="27"/>
       <c r="E380" s="27"/>
       <c r="F380" s="27"/>
       <c r="G380" s="27"/>
       <c r="H380" s="27"/>
       <c r="I380" s="27"/>
       <c r="J380" s="27"/>
       <c r="K380" s="27"/>
       <c r="L380" s="27"/>
       <c r="M380" s="27"/>
       <c r="N380" s="27"/>
       <c r="O380" s="27"/>
       <c r="P380" s="27"/>
       <c r="Q380" s="27"/>
       <c r="R380" s="27"/>
       <c r="S380" s="27"/>
       <c r="T380" s="27"/>
       <c r="U380" s="27"/>
       <c r="V380" s="27"/>
       <c r="W380" s="27"/>
       <c r="X380" s="27"/>
       <c r="Y380" s="27"/>
       <c r="Z380" s="27"/>
       <c r="AA380" s="27"/>
       <c r="AB380" s="27"/>
       <c r="AC380" s="27"/>
       <c r="AD380" s="27"/>
       <c r="AE380" s="27"/>
       <c r="AF380" s="27"/>
       <c r="AG380" s="27"/>
       <c r="AH380" s="27"/>
       <c r="AI380" s="27"/>
       <c r="AJ380" s="27"/>
       <c r="AK380" s="86"/>
       <c r="AL380" s="86"/>
     </row>
     <row r="381" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A381" s="251">
+      <c r="A381" s="221">
         <v>57</v>
       </c>
-      <c r="B381" s="252"/>
-      <c r="C381" s="240" t="s">
+      <c r="B381" s="222"/>
+      <c r="C381" s="225" t="s">
         <v>176</v>
       </c>
-      <c r="D381" s="241"/>
-[...33 lines deleted...]
-      <c r="AL381" s="248"/>
+      <c r="D381" s="226"/>
+      <c r="E381" s="226"/>
+      <c r="F381" s="226"/>
+      <c r="G381" s="226"/>
+      <c r="H381" s="226"/>
+      <c r="I381" s="226"/>
+      <c r="J381" s="226"/>
+      <c r="K381" s="226"/>
+      <c r="L381" s="226"/>
+      <c r="M381" s="226"/>
+      <c r="N381" s="226"/>
+      <c r="O381" s="226"/>
+      <c r="P381" s="226"/>
+      <c r="Q381" s="226"/>
+      <c r="R381" s="226"/>
+      <c r="S381" s="226"/>
+      <c r="T381" s="226"/>
+      <c r="U381" s="226"/>
+      <c r="V381" s="226"/>
+      <c r="W381" s="226"/>
+      <c r="X381" s="226"/>
+      <c r="Y381" s="226"/>
+      <c r="Z381" s="226"/>
+      <c r="AA381" s="226"/>
+      <c r="AB381" s="226"/>
+      <c r="AC381" s="226"/>
+      <c r="AD381" s="226"/>
+      <c r="AE381" s="226"/>
+      <c r="AF381" s="226"/>
+      <c r="AG381" s="226"/>
+      <c r="AH381" s="226"/>
+      <c r="AI381" s="226"/>
+      <c r="AJ381" s="249"/>
+      <c r="AK381" s="217"/>
+      <c r="AL381" s="218"/>
     </row>
     <row r="382" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A382" s="253"/>
-[...36 lines deleted...]
-      <c r="AL382" s="250"/>
+      <c r="A382" s="223"/>
+      <c r="B382" s="224"/>
+      <c r="C382" s="229"/>
+      <c r="D382" s="230"/>
+      <c r="E382" s="230"/>
+      <c r="F382" s="230"/>
+      <c r="G382" s="230"/>
+      <c r="H382" s="230"/>
+      <c r="I382" s="230"/>
+      <c r="J382" s="230"/>
+      <c r="K382" s="230"/>
+      <c r="L382" s="230"/>
+      <c r="M382" s="230"/>
+      <c r="N382" s="230"/>
+      <c r="O382" s="230"/>
+      <c r="P382" s="230"/>
+      <c r="Q382" s="230"/>
+      <c r="R382" s="230"/>
+      <c r="S382" s="230"/>
+      <c r="T382" s="230"/>
+      <c r="U382" s="230"/>
+      <c r="V382" s="230"/>
+      <c r="W382" s="230"/>
+      <c r="X382" s="230"/>
+      <c r="Y382" s="230"/>
+      <c r="Z382" s="230"/>
+      <c r="AA382" s="230"/>
+      <c r="AB382" s="230"/>
+      <c r="AC382" s="230"/>
+      <c r="AD382" s="230"/>
+      <c r="AE382" s="230"/>
+      <c r="AF382" s="230"/>
+      <c r="AG382" s="230"/>
+      <c r="AH382" s="230"/>
+      <c r="AI382" s="230"/>
+      <c r="AJ382" s="250"/>
+      <c r="AK382" s="219"/>
+      <c r="AL382" s="220"/>
     </row>
     <row r="383" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A383" s="80"/>
       <c r="B383" s="80"/>
       <c r="C383" s="20"/>
       <c r="D383" s="20"/>
       <c r="E383" s="20"/>
       <c r="F383" s="20"/>
       <c r="G383" s="20"/>
       <c r="H383" s="20"/>
       <c r="I383" s="20"/>
       <c r="J383" s="20"/>
       <c r="K383" s="20"/>
       <c r="L383" s="20"/>
       <c r="M383" s="20"/>
       <c r="N383" s="20"/>
       <c r="O383" s="20"/>
       <c r="P383" s="20"/>
       <c r="Q383" s="20"/>
       <c r="R383" s="20"/>
       <c r="S383" s="20"/>
       <c r="T383" s="20"/>
       <c r="U383" s="20"/>
       <c r="V383" s="20"/>
       <c r="W383" s="20"/>
       <c r="X383" s="20"/>
       <c r="Y383" s="20"/>
       <c r="Z383" s="20"/>
       <c r="AA383" s="20"/>
       <c r="AB383" s="20"/>
       <c r="AC383" s="20"/>
       <c r="AD383" s="20"/>
       <c r="AE383" s="20"/>
       <c r="AF383" s="20"/>
       <c r="AG383" s="20"/>
       <c r="AH383" s="20"/>
       <c r="AI383" s="20"/>
       <c r="AJ383" s="20"/>
       <c r="AK383" s="79"/>
       <c r="AL383" s="79"/>
     </row>
     <row r="384" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A384" s="251">
+      <c r="A384" s="221">
         <v>58</v>
       </c>
-      <c r="B384" s="252"/>
-      <c r="C384" s="240" t="s">
+      <c r="B384" s="222"/>
+      <c r="C384" s="225" t="s">
         <v>177</v>
       </c>
-      <c r="D384" s="241"/>
-[...33 lines deleted...]
-      <c r="AL384" s="248"/>
+      <c r="D384" s="226"/>
+      <c r="E384" s="226"/>
+      <c r="F384" s="226"/>
+      <c r="G384" s="226"/>
+      <c r="H384" s="226"/>
+      <c r="I384" s="226"/>
+      <c r="J384" s="226"/>
+      <c r="K384" s="226"/>
+      <c r="L384" s="226"/>
+      <c r="M384" s="226"/>
+      <c r="N384" s="226"/>
+      <c r="O384" s="226"/>
+      <c r="P384" s="226"/>
+      <c r="Q384" s="226"/>
+      <c r="R384" s="226"/>
+      <c r="S384" s="226"/>
+      <c r="T384" s="226"/>
+      <c r="U384" s="226"/>
+      <c r="V384" s="226"/>
+      <c r="W384" s="226"/>
+      <c r="X384" s="226"/>
+      <c r="Y384" s="226"/>
+      <c r="Z384" s="226"/>
+      <c r="AA384" s="226"/>
+      <c r="AB384" s="226"/>
+      <c r="AC384" s="226"/>
+      <c r="AD384" s="226"/>
+      <c r="AE384" s="226"/>
+      <c r="AF384" s="226"/>
+      <c r="AG384" s="226"/>
+      <c r="AH384" s="226"/>
+      <c r="AI384" s="226"/>
+      <c r="AJ384" s="226"/>
+      <c r="AK384" s="217"/>
+      <c r="AL384" s="218"/>
       <c r="BB384" s="15"/>
     </row>
     <row r="385" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A385" s="253"/>
-[...36 lines deleted...]
-      <c r="AL385" s="250"/>
+      <c r="A385" s="223"/>
+      <c r="B385" s="224"/>
+      <c r="C385" s="227"/>
+      <c r="D385" s="228"/>
+      <c r="E385" s="228"/>
+      <c r="F385" s="228"/>
+      <c r="G385" s="228"/>
+      <c r="H385" s="228"/>
+      <c r="I385" s="228"/>
+      <c r="J385" s="228"/>
+      <c r="K385" s="228"/>
+      <c r="L385" s="228"/>
+      <c r="M385" s="228"/>
+      <c r="N385" s="228"/>
+      <c r="O385" s="228"/>
+      <c r="P385" s="228"/>
+      <c r="Q385" s="228"/>
+      <c r="R385" s="228"/>
+      <c r="S385" s="228"/>
+      <c r="T385" s="228"/>
+      <c r="U385" s="228"/>
+      <c r="V385" s="228"/>
+      <c r="W385" s="228"/>
+      <c r="X385" s="228"/>
+      <c r="Y385" s="228"/>
+      <c r="Z385" s="228"/>
+      <c r="AA385" s="228"/>
+      <c r="AB385" s="228"/>
+      <c r="AC385" s="228"/>
+      <c r="AD385" s="228"/>
+      <c r="AE385" s="228"/>
+      <c r="AF385" s="228"/>
+      <c r="AG385" s="228"/>
+      <c r="AH385" s="228"/>
+      <c r="AI385" s="228"/>
+      <c r="AJ385" s="228"/>
+      <c r="AK385" s="219"/>
+      <c r="AL385" s="220"/>
       <c r="BB385" s="15"/>
     </row>
     <row r="386" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A386" s="80"/>
       <c r="B386" s="80"/>
-      <c r="C386" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ386" s="246"/>
+      <c r="C386" s="229"/>
+      <c r="D386" s="230"/>
+      <c r="E386" s="230"/>
+      <c r="F386" s="230"/>
+      <c r="G386" s="230"/>
+      <c r="H386" s="230"/>
+      <c r="I386" s="230"/>
+      <c r="J386" s="230"/>
+      <c r="K386" s="230"/>
+      <c r="L386" s="230"/>
+      <c r="M386" s="230"/>
+      <c r="N386" s="230"/>
+      <c r="O386" s="230"/>
+      <c r="P386" s="230"/>
+      <c r="Q386" s="230"/>
+      <c r="R386" s="230"/>
+      <c r="S386" s="230"/>
+      <c r="T386" s="230"/>
+      <c r="U386" s="230"/>
+      <c r="V386" s="230"/>
+      <c r="W386" s="230"/>
+      <c r="X386" s="230"/>
+      <c r="Y386" s="230"/>
+      <c r="Z386" s="230"/>
+      <c r="AA386" s="230"/>
+      <c r="AB386" s="230"/>
+      <c r="AC386" s="230"/>
+      <c r="AD386" s="230"/>
+      <c r="AE386" s="230"/>
+      <c r="AF386" s="230"/>
+      <c r="AG386" s="230"/>
+      <c r="AH386" s="230"/>
+      <c r="AI386" s="230"/>
+      <c r="AJ386" s="237"/>
       <c r="AK386" s="79"/>
       <c r="AL386" s="79"/>
       <c r="BB386" s="15"/>
     </row>
     <row r="387" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A387" s="80"/>
       <c r="B387" s="80"/>
       <c r="C387" s="76"/>
       <c r="D387" s="76"/>
       <c r="E387" s="76"/>
       <c r="F387" s="76"/>
       <c r="G387" s="76"/>
       <c r="H387" s="76"/>
       <c r="I387" s="76"/>
       <c r="J387" s="76"/>
       <c r="K387" s="76"/>
       <c r="L387" s="76"/>
       <c r="M387" s="76"/>
       <c r="N387" s="76"/>
       <c r="O387" s="76"/>
       <c r="P387" s="76"/>
       <c r="Q387" s="76"/>
       <c r="R387" s="76"/>
       <c r="S387" s="76"/>
       <c r="T387" s="76"/>
@@ -25555,627 +25557,627 @@
       <c r="Q388" s="110"/>
       <c r="R388" s="110"/>
       <c r="S388" s="110"/>
       <c r="T388" s="110"/>
       <c r="U388" s="110"/>
       <c r="V388" s="110"/>
       <c r="W388" s="110"/>
       <c r="X388" s="110"/>
       <c r="Y388" s="110"/>
       <c r="Z388" s="110"/>
       <c r="AA388" s="110"/>
       <c r="AB388" s="110"/>
       <c r="AC388" s="110"/>
       <c r="AD388" s="110"/>
       <c r="AE388" s="110"/>
       <c r="AF388" s="110"/>
       <c r="AG388" s="110"/>
       <c r="AH388" s="110"/>
       <c r="AI388" s="110"/>
       <c r="AJ388" s="110"/>
       <c r="AK388" s="87"/>
       <c r="AL388" s="87"/>
       <c r="BB388" s="15"/>
     </row>
     <row r="389" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A389" s="282">
+      <c r="A389" s="198">
         <v>59</v>
       </c>
-      <c r="B389" s="283"/>
-      <c r="C389" s="266" t="s">
+      <c r="B389" s="199"/>
+      <c r="C389" s="202" t="s">
         <v>178</v>
       </c>
-      <c r="D389" s="267"/>
-[...33 lines deleted...]
-      <c r="AL389" s="248"/>
+      <c r="D389" s="203"/>
+      <c r="E389" s="203"/>
+      <c r="F389" s="203"/>
+      <c r="G389" s="203"/>
+      <c r="H389" s="203"/>
+      <c r="I389" s="203"/>
+      <c r="J389" s="203"/>
+      <c r="K389" s="203"/>
+      <c r="L389" s="203"/>
+      <c r="M389" s="203"/>
+      <c r="N389" s="203"/>
+      <c r="O389" s="203"/>
+      <c r="P389" s="203"/>
+      <c r="Q389" s="203"/>
+      <c r="R389" s="203"/>
+      <c r="S389" s="203"/>
+      <c r="T389" s="203"/>
+      <c r="U389" s="203"/>
+      <c r="V389" s="203"/>
+      <c r="W389" s="203"/>
+      <c r="X389" s="203"/>
+      <c r="Y389" s="203"/>
+      <c r="Z389" s="203"/>
+      <c r="AA389" s="203"/>
+      <c r="AB389" s="203"/>
+      <c r="AC389" s="203"/>
+      <c r="AD389" s="203"/>
+      <c r="AE389" s="203"/>
+      <c r="AF389" s="203"/>
+      <c r="AG389" s="203"/>
+      <c r="AH389" s="203"/>
+      <c r="AI389" s="203"/>
+      <c r="AJ389" s="244"/>
+      <c r="AK389" s="217"/>
+      <c r="AL389" s="218"/>
       <c r="BB389" s="15"/>
     </row>
     <row r="390" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="284"/>
-[...36 lines deleted...]
-      <c r="AL390" s="250"/>
+      <c r="A390" s="200"/>
+      <c r="B390" s="201"/>
+      <c r="C390" s="206"/>
+      <c r="D390" s="207"/>
+      <c r="E390" s="207"/>
+      <c r="F390" s="207"/>
+      <c r="G390" s="207"/>
+      <c r="H390" s="207"/>
+      <c r="I390" s="207"/>
+      <c r="J390" s="207"/>
+      <c r="K390" s="207"/>
+      <c r="L390" s="207"/>
+      <c r="M390" s="207"/>
+      <c r="N390" s="207"/>
+      <c r="O390" s="207"/>
+      <c r="P390" s="207"/>
+      <c r="Q390" s="207"/>
+      <c r="R390" s="207"/>
+      <c r="S390" s="207"/>
+      <c r="T390" s="207"/>
+      <c r="U390" s="207"/>
+      <c r="V390" s="207"/>
+      <c r="W390" s="207"/>
+      <c r="X390" s="207"/>
+      <c r="Y390" s="207"/>
+      <c r="Z390" s="207"/>
+      <c r="AA390" s="207"/>
+      <c r="AB390" s="207"/>
+      <c r="AC390" s="207"/>
+      <c r="AD390" s="207"/>
+      <c r="AE390" s="207"/>
+      <c r="AF390" s="207"/>
+      <c r="AG390" s="207"/>
+      <c r="AH390" s="207"/>
+      <c r="AI390" s="207"/>
+      <c r="AJ390" s="245"/>
+      <c r="AK390" s="219"/>
+      <c r="AL390" s="220"/>
       <c r="BB390" s="15"/>
     </row>
     <row r="391" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A391" s="83"/>
       <c r="B391" s="83"/>
       <c r="C391" s="94"/>
       <c r="D391" s="94"/>
       <c r="E391" s="94"/>
       <c r="F391" s="94"/>
       <c r="G391" s="94"/>
       <c r="H391" s="94"/>
       <c r="I391" s="94"/>
       <c r="J391" s="94"/>
       <c r="K391" s="94"/>
       <c r="L391" s="94"/>
       <c r="M391" s="94"/>
       <c r="N391" s="94"/>
       <c r="O391" s="94"/>
       <c r="P391" s="94"/>
       <c r="Q391" s="94"/>
       <c r="R391" s="94"/>
       <c r="S391" s="94"/>
       <c r="T391" s="94"/>
       <c r="U391" s="94"/>
       <c r="V391" s="94"/>
       <c r="W391" s="94"/>
       <c r="X391" s="94"/>
       <c r="Y391" s="94"/>
       <c r="Z391" s="94"/>
       <c r="AA391" s="94"/>
       <c r="AB391" s="94"/>
       <c r="AC391" s="94"/>
       <c r="AD391" s="94"/>
       <c r="AE391" s="94"/>
       <c r="AF391" s="94"/>
       <c r="AG391" s="94"/>
       <c r="AH391" s="94"/>
       <c r="AI391" s="94"/>
       <c r="AJ391" s="94"/>
       <c r="AK391" s="57"/>
       <c r="AL391" s="57"/>
       <c r="BB391" s="15"/>
     </row>
     <row r="392" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A392" s="110"/>
       <c r="B392" s="116"/>
-      <c r="C392" s="257" t="s">
+      <c r="C392" s="209" t="s">
         <v>179</v>
       </c>
-      <c r="D392" s="258"/>
-[...33 lines deleted...]
-      <c r="AL392" s="248"/>
+      <c r="D392" s="210"/>
+      <c r="E392" s="210"/>
+      <c r="F392" s="210"/>
+      <c r="G392" s="210"/>
+      <c r="H392" s="210"/>
+      <c r="I392" s="210"/>
+      <c r="J392" s="210"/>
+      <c r="K392" s="210"/>
+      <c r="L392" s="210"/>
+      <c r="M392" s="210"/>
+      <c r="N392" s="210"/>
+      <c r="O392" s="210"/>
+      <c r="P392" s="210"/>
+      <c r="Q392" s="210"/>
+      <c r="R392" s="210"/>
+      <c r="S392" s="210"/>
+      <c r="T392" s="210"/>
+      <c r="U392" s="210"/>
+      <c r="V392" s="210"/>
+      <c r="W392" s="210"/>
+      <c r="X392" s="210"/>
+      <c r="Y392" s="210"/>
+      <c r="Z392" s="210"/>
+      <c r="AA392" s="210"/>
+      <c r="AB392" s="210"/>
+      <c r="AC392" s="210"/>
+      <c r="AD392" s="210"/>
+      <c r="AE392" s="210"/>
+      <c r="AF392" s="210"/>
+      <c r="AG392" s="210"/>
+      <c r="AH392" s="210"/>
+      <c r="AI392" s="210"/>
+      <c r="AJ392" s="294"/>
+      <c r="AK392" s="217"/>
+      <c r="AL392" s="218"/>
       <c r="BB392" s="15"/>
     </row>
     <row r="393" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A393" s="110"/>
       <c r="B393" s="116"/>
-      <c r="C393" s="263"/>
-[...34 lines deleted...]
-      <c r="AL393" s="250"/>
+      <c r="C393" s="214"/>
+      <c r="D393" s="215"/>
+      <c r="E393" s="215"/>
+      <c r="F393" s="215"/>
+      <c r="G393" s="215"/>
+      <c r="H393" s="215"/>
+      <c r="I393" s="215"/>
+      <c r="J393" s="215"/>
+      <c r="K393" s="215"/>
+      <c r="L393" s="215"/>
+      <c r="M393" s="215"/>
+      <c r="N393" s="215"/>
+      <c r="O393" s="215"/>
+      <c r="P393" s="215"/>
+      <c r="Q393" s="215"/>
+      <c r="R393" s="215"/>
+      <c r="S393" s="215"/>
+      <c r="T393" s="215"/>
+      <c r="U393" s="215"/>
+      <c r="V393" s="215"/>
+      <c r="W393" s="215"/>
+      <c r="X393" s="215"/>
+      <c r="Y393" s="215"/>
+      <c r="Z393" s="215"/>
+      <c r="AA393" s="215"/>
+      <c r="AB393" s="215"/>
+      <c r="AC393" s="215"/>
+      <c r="AD393" s="215"/>
+      <c r="AE393" s="215"/>
+      <c r="AF393" s="215"/>
+      <c r="AG393" s="215"/>
+      <c r="AH393" s="215"/>
+      <c r="AI393" s="215"/>
+      <c r="AJ393" s="301"/>
+      <c r="AK393" s="219"/>
+      <c r="AL393" s="220"/>
       <c r="BB393" s="15"/>
     </row>
     <row r="394" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A394" s="110"/>
       <c r="B394" s="94"/>
-      <c r="C394" s="367" t="s">
+      <c r="C394" s="277" t="s">
         <v>180</v>
       </c>
-      <c r="D394" s="368"/>
-[...33 lines deleted...]
-      <c r="AL394" s="248"/>
+      <c r="D394" s="278"/>
+      <c r="E394" s="278"/>
+      <c r="F394" s="278"/>
+      <c r="G394" s="278"/>
+      <c r="H394" s="278"/>
+      <c r="I394" s="278"/>
+      <c r="J394" s="278"/>
+      <c r="K394" s="278"/>
+      <c r="L394" s="278"/>
+      <c r="M394" s="278"/>
+      <c r="N394" s="278"/>
+      <c r="O394" s="278"/>
+      <c r="P394" s="278"/>
+      <c r="Q394" s="278"/>
+      <c r="R394" s="278"/>
+      <c r="S394" s="278"/>
+      <c r="T394" s="278"/>
+      <c r="U394" s="278"/>
+      <c r="V394" s="278"/>
+      <c r="W394" s="278"/>
+      <c r="X394" s="278"/>
+      <c r="Y394" s="278"/>
+      <c r="Z394" s="278"/>
+      <c r="AA394" s="278"/>
+      <c r="AB394" s="278"/>
+      <c r="AC394" s="278"/>
+      <c r="AD394" s="278"/>
+      <c r="AE394" s="278"/>
+      <c r="AF394" s="278"/>
+      <c r="AG394" s="278"/>
+      <c r="AH394" s="278"/>
+      <c r="AI394" s="278"/>
+      <c r="AJ394" s="278"/>
+      <c r="AK394" s="217"/>
+      <c r="AL394" s="218"/>
       <c r="BB394" s="15"/>
     </row>
     <row r="395" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A395" s="110"/>
       <c r="B395" s="94"/>
-      <c r="C395" s="369"/>
-[...34 lines deleted...]
-      <c r="AL395" s="250"/>
+      <c r="C395" s="279"/>
+      <c r="D395" s="241"/>
+      <c r="E395" s="241"/>
+      <c r="F395" s="241"/>
+      <c r="G395" s="241"/>
+      <c r="H395" s="241"/>
+      <c r="I395" s="241"/>
+      <c r="J395" s="241"/>
+      <c r="K395" s="241"/>
+      <c r="L395" s="241"/>
+      <c r="M395" s="241"/>
+      <c r="N395" s="241"/>
+      <c r="O395" s="241"/>
+      <c r="P395" s="241"/>
+      <c r="Q395" s="241"/>
+      <c r="R395" s="241"/>
+      <c r="S395" s="241"/>
+      <c r="T395" s="241"/>
+      <c r="U395" s="241"/>
+      <c r="V395" s="241"/>
+      <c r="W395" s="241"/>
+      <c r="X395" s="241"/>
+      <c r="Y395" s="241"/>
+      <c r="Z395" s="241"/>
+      <c r="AA395" s="241"/>
+      <c r="AB395" s="241"/>
+      <c r="AC395" s="241"/>
+      <c r="AD395" s="241"/>
+      <c r="AE395" s="241"/>
+      <c r="AF395" s="241"/>
+      <c r="AG395" s="241"/>
+      <c r="AH395" s="241"/>
+      <c r="AI395" s="241"/>
+      <c r="AJ395" s="241"/>
+      <c r="AK395" s="219"/>
+      <c r="AL395" s="220"/>
       <c r="BB395" s="15"/>
     </row>
     <row r="396" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A396" s="110"/>
       <c r="B396" s="94"/>
-      <c r="C396" s="370"/>
-[...32 lines deleted...]
-      <c r="AJ396" s="371"/>
+      <c r="C396" s="280"/>
+      <c r="D396" s="281"/>
+      <c r="E396" s="281"/>
+      <c r="F396" s="281"/>
+      <c r="G396" s="281"/>
+      <c r="H396" s="281"/>
+      <c r="I396" s="281"/>
+      <c r="J396" s="281"/>
+      <c r="K396" s="281"/>
+      <c r="L396" s="281"/>
+      <c r="M396" s="281"/>
+      <c r="N396" s="281"/>
+      <c r="O396" s="281"/>
+      <c r="P396" s="281"/>
+      <c r="Q396" s="281"/>
+      <c r="R396" s="281"/>
+      <c r="S396" s="281"/>
+      <c r="T396" s="281"/>
+      <c r="U396" s="281"/>
+      <c r="V396" s="281"/>
+      <c r="W396" s="281"/>
+      <c r="X396" s="281"/>
+      <c r="Y396" s="281"/>
+      <c r="Z396" s="281"/>
+      <c r="AA396" s="281"/>
+      <c r="AB396" s="281"/>
+      <c r="AC396" s="281"/>
+      <c r="AD396" s="281"/>
+      <c r="AE396" s="281"/>
+      <c r="AF396" s="281"/>
+      <c r="AG396" s="281"/>
+      <c r="AH396" s="281"/>
+      <c r="AI396" s="281"/>
+      <c r="AJ396" s="281"/>
       <c r="AK396" s="88"/>
       <c r="AL396" s="57"/>
       <c r="BB396" s="15"/>
     </row>
     <row r="397" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A397" s="110"/>
       <c r="B397" s="94"/>
-      <c r="C397" s="367" t="s">
+      <c r="C397" s="277" t="s">
         <v>181</v>
       </c>
-      <c r="D397" s="368"/>
-[...33 lines deleted...]
-      <c r="AL397" s="248"/>
+      <c r="D397" s="278"/>
+      <c r="E397" s="278"/>
+      <c r="F397" s="278"/>
+      <c r="G397" s="278"/>
+      <c r="H397" s="278"/>
+      <c r="I397" s="278"/>
+      <c r="J397" s="278"/>
+      <c r="K397" s="278"/>
+      <c r="L397" s="278"/>
+      <c r="M397" s="278"/>
+      <c r="N397" s="278"/>
+      <c r="O397" s="278"/>
+      <c r="P397" s="278"/>
+      <c r="Q397" s="278"/>
+      <c r="R397" s="278"/>
+      <c r="S397" s="278"/>
+      <c r="T397" s="278"/>
+      <c r="U397" s="278"/>
+      <c r="V397" s="278"/>
+      <c r="W397" s="278"/>
+      <c r="X397" s="278"/>
+      <c r="Y397" s="278"/>
+      <c r="Z397" s="278"/>
+      <c r="AA397" s="278"/>
+      <c r="AB397" s="278"/>
+      <c r="AC397" s="278"/>
+      <c r="AD397" s="278"/>
+      <c r="AE397" s="278"/>
+      <c r="AF397" s="278"/>
+      <c r="AG397" s="278"/>
+      <c r="AH397" s="278"/>
+      <c r="AI397" s="278"/>
+      <c r="AJ397" s="278"/>
+      <c r="AK397" s="217"/>
+      <c r="AL397" s="218"/>
       <c r="BB397" s="15"/>
     </row>
     <row r="398" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A398" s="110"/>
       <c r="B398" s="94"/>
-      <c r="C398" s="369"/>
-[...34 lines deleted...]
-      <c r="AL398" s="250"/>
+      <c r="C398" s="279"/>
+      <c r="D398" s="241"/>
+      <c r="E398" s="241"/>
+      <c r="F398" s="241"/>
+      <c r="G398" s="241"/>
+      <c r="H398" s="241"/>
+      <c r="I398" s="241"/>
+      <c r="J398" s="241"/>
+      <c r="K398" s="241"/>
+      <c r="L398" s="241"/>
+      <c r="M398" s="241"/>
+      <c r="N398" s="241"/>
+      <c r="O398" s="241"/>
+      <c r="P398" s="241"/>
+      <c r="Q398" s="241"/>
+      <c r="R398" s="241"/>
+      <c r="S398" s="241"/>
+      <c r="T398" s="241"/>
+      <c r="U398" s="241"/>
+      <c r="V398" s="241"/>
+      <c r="W398" s="241"/>
+      <c r="X398" s="241"/>
+      <c r="Y398" s="241"/>
+      <c r="Z398" s="241"/>
+      <c r="AA398" s="241"/>
+      <c r="AB398" s="241"/>
+      <c r="AC398" s="241"/>
+      <c r="AD398" s="241"/>
+      <c r="AE398" s="241"/>
+      <c r="AF398" s="241"/>
+      <c r="AG398" s="241"/>
+      <c r="AH398" s="241"/>
+      <c r="AI398" s="241"/>
+      <c r="AJ398" s="241"/>
+      <c r="AK398" s="219"/>
+      <c r="AL398" s="220"/>
     </row>
     <row r="399" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A399" s="110"/>
       <c r="B399" s="94"/>
-      <c r="C399" s="370"/>
-[...32 lines deleted...]
-      <c r="AJ399" s="371"/>
+      <c r="C399" s="280"/>
+      <c r="D399" s="281"/>
+      <c r="E399" s="281"/>
+      <c r="F399" s="281"/>
+      <c r="G399" s="281"/>
+      <c r="H399" s="281"/>
+      <c r="I399" s="281"/>
+      <c r="J399" s="281"/>
+      <c r="K399" s="281"/>
+      <c r="L399" s="281"/>
+      <c r="M399" s="281"/>
+      <c r="N399" s="281"/>
+      <c r="O399" s="281"/>
+      <c r="P399" s="281"/>
+      <c r="Q399" s="281"/>
+      <c r="R399" s="281"/>
+      <c r="S399" s="281"/>
+      <c r="T399" s="281"/>
+      <c r="U399" s="281"/>
+      <c r="V399" s="281"/>
+      <c r="W399" s="281"/>
+      <c r="X399" s="281"/>
+      <c r="Y399" s="281"/>
+      <c r="Z399" s="281"/>
+      <c r="AA399" s="281"/>
+      <c r="AB399" s="281"/>
+      <c r="AC399" s="281"/>
+      <c r="AD399" s="281"/>
+      <c r="AE399" s="281"/>
+      <c r="AF399" s="281"/>
+      <c r="AG399" s="281"/>
+      <c r="AH399" s="281"/>
+      <c r="AI399" s="281"/>
+      <c r="AJ399" s="281"/>
       <c r="AK399" s="88"/>
       <c r="AL399" s="57"/>
     </row>
     <row r="400" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A400" s="110"/>
       <c r="B400" s="94"/>
-      <c r="C400" s="367" t="s">
+      <c r="C400" s="277" t="s">
         <v>182</v>
       </c>
-      <c r="D400" s="368"/>
-[...33 lines deleted...]
-      <c r="AL400" s="248"/>
+      <c r="D400" s="278"/>
+      <c r="E400" s="278"/>
+      <c r="F400" s="278"/>
+      <c r="G400" s="278"/>
+      <c r="H400" s="278"/>
+      <c r="I400" s="278"/>
+      <c r="J400" s="278"/>
+      <c r="K400" s="278"/>
+      <c r="L400" s="278"/>
+      <c r="M400" s="278"/>
+      <c r="N400" s="278"/>
+      <c r="O400" s="278"/>
+      <c r="P400" s="278"/>
+      <c r="Q400" s="278"/>
+      <c r="R400" s="278"/>
+      <c r="S400" s="278"/>
+      <c r="T400" s="278"/>
+      <c r="U400" s="278"/>
+      <c r="V400" s="278"/>
+      <c r="W400" s="278"/>
+      <c r="X400" s="278"/>
+      <c r="Y400" s="278"/>
+      <c r="Z400" s="278"/>
+      <c r="AA400" s="278"/>
+      <c r="AB400" s="278"/>
+      <c r="AC400" s="278"/>
+      <c r="AD400" s="278"/>
+      <c r="AE400" s="278"/>
+      <c r="AF400" s="278"/>
+      <c r="AG400" s="278"/>
+      <c r="AH400" s="278"/>
+      <c r="AI400" s="278"/>
+      <c r="AJ400" s="278"/>
+      <c r="AK400" s="217"/>
+      <c r="AL400" s="218"/>
     </row>
     <row r="401" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A401" s="110"/>
       <c r="B401" s="94"/>
-      <c r="C401" s="369"/>
-[...34 lines deleted...]
-      <c r="AL401" s="250"/>
+      <c r="C401" s="279"/>
+      <c r="D401" s="241"/>
+      <c r="E401" s="241"/>
+      <c r="F401" s="241"/>
+      <c r="G401" s="241"/>
+      <c r="H401" s="241"/>
+      <c r="I401" s="241"/>
+      <c r="J401" s="241"/>
+      <c r="K401" s="241"/>
+      <c r="L401" s="241"/>
+      <c r="M401" s="241"/>
+      <c r="N401" s="241"/>
+      <c r="O401" s="241"/>
+      <c r="P401" s="241"/>
+      <c r="Q401" s="241"/>
+      <c r="R401" s="241"/>
+      <c r="S401" s="241"/>
+      <c r="T401" s="241"/>
+      <c r="U401" s="241"/>
+      <c r="V401" s="241"/>
+      <c r="W401" s="241"/>
+      <c r="X401" s="241"/>
+      <c r="Y401" s="241"/>
+      <c r="Z401" s="241"/>
+      <c r="AA401" s="241"/>
+      <c r="AB401" s="241"/>
+      <c r="AC401" s="241"/>
+      <c r="AD401" s="241"/>
+      <c r="AE401" s="241"/>
+      <c r="AF401" s="241"/>
+      <c r="AG401" s="241"/>
+      <c r="AH401" s="241"/>
+      <c r="AI401" s="241"/>
+      <c r="AJ401" s="241"/>
+      <c r="AK401" s="219"/>
+      <c r="AL401" s="220"/>
     </row>
     <row r="402" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A402" s="110"/>
       <c r="B402" s="94"/>
-      <c r="C402" s="370"/>
-[...32 lines deleted...]
-      <c r="AJ402" s="371"/>
+      <c r="C402" s="280"/>
+      <c r="D402" s="281"/>
+      <c r="E402" s="281"/>
+      <c r="F402" s="281"/>
+      <c r="G402" s="281"/>
+      <c r="H402" s="281"/>
+      <c r="I402" s="281"/>
+      <c r="J402" s="281"/>
+      <c r="K402" s="281"/>
+      <c r="L402" s="281"/>
+      <c r="M402" s="281"/>
+      <c r="N402" s="281"/>
+      <c r="O402" s="281"/>
+      <c r="P402" s="281"/>
+      <c r="Q402" s="281"/>
+      <c r="R402" s="281"/>
+      <c r="S402" s="281"/>
+      <c r="T402" s="281"/>
+      <c r="U402" s="281"/>
+      <c r="V402" s="281"/>
+      <c r="W402" s="281"/>
+      <c r="X402" s="281"/>
+      <c r="Y402" s="281"/>
+      <c r="Z402" s="281"/>
+      <c r="AA402" s="281"/>
+      <c r="AB402" s="281"/>
+      <c r="AC402" s="281"/>
+      <c r="AD402" s="281"/>
+      <c r="AE402" s="281"/>
+      <c r="AF402" s="281"/>
+      <c r="AG402" s="281"/>
+      <c r="AH402" s="281"/>
+      <c r="AI402" s="281"/>
+      <c r="AJ402" s="281"/>
       <c r="AK402" s="88"/>
       <c r="AL402" s="57"/>
     </row>
     <row r="403" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A403" s="94"/>
       <c r="B403" s="94"/>
       <c r="C403" s="94"/>
       <c r="D403" s="94"/>
       <c r="E403" s="94"/>
       <c r="F403" s="94"/>
       <c r="G403" s="94"/>
       <c r="H403" s="94"/>
       <c r="I403" s="94"/>
       <c r="J403" s="94"/>
       <c r="K403" s="94"/>
       <c r="L403" s="94"/>
       <c r="M403" s="94"/>
       <c r="N403" s="94"/>
       <c r="O403" s="94"/>
       <c r="P403" s="94"/>
       <c r="Q403" s="94"/>
       <c r="R403" s="94"/>
       <c r="S403" s="94"/>
       <c r="T403" s="94"/>
       <c r="U403" s="94"/>
@@ -26218,170 +26220,170 @@
       <c r="P404" s="27"/>
       <c r="Q404" s="27"/>
       <c r="R404" s="27"/>
       <c r="S404" s="27"/>
       <c r="T404" s="27"/>
       <c r="U404" s="27"/>
       <c r="V404" s="27"/>
       <c r="W404" s="27"/>
       <c r="X404" s="27"/>
       <c r="Y404" s="27"/>
       <c r="Z404" s="27"/>
       <c r="AA404" s="27"/>
       <c r="AB404" s="27"/>
       <c r="AC404" s="27"/>
       <c r="AD404" s="27"/>
       <c r="AE404" s="27"/>
       <c r="AF404" s="27"/>
       <c r="AG404" s="27"/>
       <c r="AH404" s="27"/>
       <c r="AI404" s="27"/>
       <c r="AJ404" s="27"/>
       <c r="AK404" s="86"/>
       <c r="AL404" s="86"/>
     </row>
     <row r="405" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A405" s="282">
+      <c r="A405" s="198">
         <v>60</v>
       </c>
-      <c r="B405" s="283"/>
-      <c r="C405" s="240" t="s">
+      <c r="B405" s="199"/>
+      <c r="C405" s="225" t="s">
         <v>183</v>
       </c>
-      <c r="D405" s="241"/>
-[...33 lines deleted...]
-      <c r="AL405" s="248"/>
+      <c r="D405" s="226"/>
+      <c r="E405" s="226"/>
+      <c r="F405" s="226"/>
+      <c r="G405" s="226"/>
+      <c r="H405" s="226"/>
+      <c r="I405" s="226"/>
+      <c r="J405" s="226"/>
+      <c r="K405" s="226"/>
+      <c r="L405" s="226"/>
+      <c r="M405" s="226"/>
+      <c r="N405" s="226"/>
+      <c r="O405" s="226"/>
+      <c r="P405" s="226"/>
+      <c r="Q405" s="226"/>
+      <c r="R405" s="226"/>
+      <c r="S405" s="226"/>
+      <c r="T405" s="226"/>
+      <c r="U405" s="226"/>
+      <c r="V405" s="226"/>
+      <c r="W405" s="226"/>
+      <c r="X405" s="226"/>
+      <c r="Y405" s="226"/>
+      <c r="Z405" s="226"/>
+      <c r="AA405" s="226"/>
+      <c r="AB405" s="226"/>
+      <c r="AC405" s="226"/>
+      <c r="AD405" s="226"/>
+      <c r="AE405" s="226"/>
+      <c r="AF405" s="226"/>
+      <c r="AG405" s="226"/>
+      <c r="AH405" s="226"/>
+      <c r="AI405" s="226"/>
+      <c r="AJ405" s="226"/>
+      <c r="AK405" s="217"/>
+      <c r="AL405" s="218"/>
     </row>
     <row r="406" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A406" s="284"/>
-[...36 lines deleted...]
-      <c r="AL406" s="250"/>
+      <c r="A406" s="200"/>
+      <c r="B406" s="201"/>
+      <c r="C406" s="227"/>
+      <c r="D406" s="228"/>
+      <c r="E406" s="228"/>
+      <c r="F406" s="228"/>
+      <c r="G406" s="228"/>
+      <c r="H406" s="228"/>
+      <c r="I406" s="228"/>
+      <c r="J406" s="228"/>
+      <c r="K406" s="228"/>
+      <c r="L406" s="228"/>
+      <c r="M406" s="228"/>
+      <c r="N406" s="228"/>
+      <c r="O406" s="228"/>
+      <c r="P406" s="228"/>
+      <c r="Q406" s="228"/>
+      <c r="R406" s="228"/>
+      <c r="S406" s="228"/>
+      <c r="T406" s="228"/>
+      <c r="U406" s="228"/>
+      <c r="V406" s="228"/>
+      <c r="W406" s="228"/>
+      <c r="X406" s="228"/>
+      <c r="Y406" s="228"/>
+      <c r="Z406" s="228"/>
+      <c r="AA406" s="228"/>
+      <c r="AB406" s="228"/>
+      <c r="AC406" s="228"/>
+      <c r="AD406" s="228"/>
+      <c r="AE406" s="228"/>
+      <c r="AF406" s="228"/>
+      <c r="AG406" s="228"/>
+      <c r="AH406" s="228"/>
+      <c r="AI406" s="228"/>
+      <c r="AJ406" s="228"/>
+      <c r="AK406" s="219"/>
+      <c r="AL406" s="220"/>
     </row>
     <row r="407" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A407" s="80"/>
       <c r="B407" s="80"/>
-      <c r="C407" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ407" s="246"/>
+      <c r="C407" s="229"/>
+      <c r="D407" s="230"/>
+      <c r="E407" s="230"/>
+      <c r="F407" s="230"/>
+      <c r="G407" s="230"/>
+      <c r="H407" s="230"/>
+      <c r="I407" s="230"/>
+      <c r="J407" s="230"/>
+      <c r="K407" s="230"/>
+      <c r="L407" s="230"/>
+      <c r="M407" s="230"/>
+      <c r="N407" s="230"/>
+      <c r="O407" s="230"/>
+      <c r="P407" s="230"/>
+      <c r="Q407" s="230"/>
+      <c r="R407" s="230"/>
+      <c r="S407" s="230"/>
+      <c r="T407" s="230"/>
+      <c r="U407" s="230"/>
+      <c r="V407" s="230"/>
+      <c r="W407" s="230"/>
+      <c r="X407" s="230"/>
+      <c r="Y407" s="230"/>
+      <c r="Z407" s="230"/>
+      <c r="AA407" s="230"/>
+      <c r="AB407" s="230"/>
+      <c r="AC407" s="230"/>
+      <c r="AD407" s="230"/>
+      <c r="AE407" s="230"/>
+      <c r="AF407" s="230"/>
+      <c r="AG407" s="230"/>
+      <c r="AH407" s="230"/>
+      <c r="AI407" s="230"/>
+      <c r="AJ407" s="237"/>
       <c r="AK407" s="79"/>
       <c r="AL407" s="79"/>
     </row>
     <row r="408" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A408" s="80"/>
       <c r="B408" s="80"/>
       <c r="C408" s="76"/>
       <c r="D408" s="76"/>
       <c r="E408" s="76"/>
       <c r="F408" s="76"/>
       <c r="G408" s="76"/>
       <c r="H408" s="76"/>
       <c r="I408" s="76"/>
       <c r="J408" s="76"/>
       <c r="K408" s="76"/>
       <c r="L408" s="76"/>
       <c r="M408" s="76"/>
       <c r="N408" s="76"/>
       <c r="O408" s="76"/>
       <c r="P408" s="76"/>
       <c r="Q408" s="76"/>
       <c r="R408" s="76"/>
       <c r="S408" s="76"/>
       <c r="T408" s="76"/>
       <c r="U408" s="76"/>
@@ -26424,494 +26426,494 @@
       <c r="P409" s="27"/>
       <c r="Q409" s="27"/>
       <c r="R409" s="27"/>
       <c r="S409" s="27"/>
       <c r="T409" s="27"/>
       <c r="U409" s="27"/>
       <c r="V409" s="27"/>
       <c r="W409" s="27"/>
       <c r="X409" s="27"/>
       <c r="Y409" s="27"/>
       <c r="Z409" s="27"/>
       <c r="AA409" s="27"/>
       <c r="AB409" s="27"/>
       <c r="AC409" s="27"/>
       <c r="AD409" s="27"/>
       <c r="AE409" s="27"/>
       <c r="AF409" s="27"/>
       <c r="AG409" s="27"/>
       <c r="AH409" s="27"/>
       <c r="AI409" s="27"/>
       <c r="AJ409" s="27"/>
       <c r="AK409" s="86"/>
       <c r="AL409" s="86"/>
     </row>
     <row r="410" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A410" s="282">
+      <c r="A410" s="198">
         <v>61</v>
       </c>
-      <c r="B410" s="283"/>
-      <c r="C410" s="228" t="s">
+      <c r="B410" s="199"/>
+      <c r="C410" s="231" t="s">
         <v>184</v>
       </c>
-      <c r="D410" s="229"/>
-[...33 lines deleted...]
-      <c r="AL410" s="248"/>
+      <c r="D410" s="232"/>
+      <c r="E410" s="232"/>
+      <c r="F410" s="232"/>
+      <c r="G410" s="232"/>
+      <c r="H410" s="232"/>
+      <c r="I410" s="232"/>
+      <c r="J410" s="232"/>
+      <c r="K410" s="232"/>
+      <c r="L410" s="232"/>
+      <c r="M410" s="232"/>
+      <c r="N410" s="232"/>
+      <c r="O410" s="232"/>
+      <c r="P410" s="232"/>
+      <c r="Q410" s="232"/>
+      <c r="R410" s="232"/>
+      <c r="S410" s="232"/>
+      <c r="T410" s="232"/>
+      <c r="U410" s="232"/>
+      <c r="V410" s="232"/>
+      <c r="W410" s="232"/>
+      <c r="X410" s="232"/>
+      <c r="Y410" s="232"/>
+      <c r="Z410" s="232"/>
+      <c r="AA410" s="232"/>
+      <c r="AB410" s="232"/>
+      <c r="AC410" s="232"/>
+      <c r="AD410" s="232"/>
+      <c r="AE410" s="232"/>
+      <c r="AF410" s="232"/>
+      <c r="AG410" s="232"/>
+      <c r="AH410" s="232"/>
+      <c r="AI410" s="232"/>
+      <c r="AJ410" s="232"/>
+      <c r="AK410" s="217"/>
+      <c r="AL410" s="218"/>
     </row>
     <row r="411" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A411" s="284"/>
-[...36 lines deleted...]
-      <c r="AL411" s="250"/>
+      <c r="A411" s="200"/>
+      <c r="B411" s="201"/>
+      <c r="C411" s="233"/>
+      <c r="D411" s="234"/>
+      <c r="E411" s="234"/>
+      <c r="F411" s="234"/>
+      <c r="G411" s="234"/>
+      <c r="H411" s="234"/>
+      <c r="I411" s="234"/>
+      <c r="J411" s="234"/>
+      <c r="K411" s="234"/>
+      <c r="L411" s="234"/>
+      <c r="M411" s="234"/>
+      <c r="N411" s="234"/>
+      <c r="O411" s="234"/>
+      <c r="P411" s="234"/>
+      <c r="Q411" s="234"/>
+      <c r="R411" s="234"/>
+      <c r="S411" s="234"/>
+      <c r="T411" s="234"/>
+      <c r="U411" s="234"/>
+      <c r="V411" s="234"/>
+      <c r="W411" s="234"/>
+      <c r="X411" s="234"/>
+      <c r="Y411" s="234"/>
+      <c r="Z411" s="234"/>
+      <c r="AA411" s="234"/>
+      <c r="AB411" s="234"/>
+      <c r="AC411" s="234"/>
+      <c r="AD411" s="234"/>
+      <c r="AE411" s="234"/>
+      <c r="AF411" s="234"/>
+      <c r="AG411" s="234"/>
+      <c r="AH411" s="234"/>
+      <c r="AI411" s="234"/>
+      <c r="AJ411" s="234"/>
+      <c r="AK411" s="219"/>
+      <c r="AL411" s="220"/>
     </row>
     <row r="412" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A412" s="80"/>
       <c r="B412" s="80"/>
-      <c r="C412" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ412" s="349"/>
+      <c r="C412" s="233"/>
+      <c r="D412" s="234"/>
+      <c r="E412" s="234"/>
+      <c r="F412" s="234"/>
+      <c r="G412" s="234"/>
+      <c r="H412" s="234"/>
+      <c r="I412" s="234"/>
+      <c r="J412" s="234"/>
+      <c r="K412" s="234"/>
+      <c r="L412" s="234"/>
+      <c r="M412" s="234"/>
+      <c r="N412" s="234"/>
+      <c r="O412" s="234"/>
+      <c r="P412" s="234"/>
+      <c r="Q412" s="234"/>
+      <c r="R412" s="234"/>
+      <c r="S412" s="234"/>
+      <c r="T412" s="234"/>
+      <c r="U412" s="234"/>
+      <c r="V412" s="234"/>
+      <c r="W412" s="234"/>
+      <c r="X412" s="234"/>
+      <c r="Y412" s="234"/>
+      <c r="Z412" s="234"/>
+      <c r="AA412" s="234"/>
+      <c r="AB412" s="234"/>
+      <c r="AC412" s="234"/>
+      <c r="AD412" s="234"/>
+      <c r="AE412" s="234"/>
+      <c r="AF412" s="234"/>
+      <c r="AG412" s="234"/>
+      <c r="AH412" s="234"/>
+      <c r="AI412" s="234"/>
+      <c r="AJ412" s="310"/>
       <c r="AK412" s="79"/>
       <c r="AL412" s="79"/>
     </row>
     <row r="413" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A413" s="80"/>
       <c r="B413" s="80"/>
-      <c r="C413" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ413" s="349"/>
+      <c r="C413" s="233"/>
+      <c r="D413" s="234"/>
+      <c r="E413" s="234"/>
+      <c r="F413" s="234"/>
+      <c r="G413" s="234"/>
+      <c r="H413" s="234"/>
+      <c r="I413" s="234"/>
+      <c r="J413" s="234"/>
+      <c r="K413" s="234"/>
+      <c r="L413" s="234"/>
+      <c r="M413" s="234"/>
+      <c r="N413" s="234"/>
+      <c r="O413" s="234"/>
+      <c r="P413" s="234"/>
+      <c r="Q413" s="234"/>
+      <c r="R413" s="234"/>
+      <c r="S413" s="234"/>
+      <c r="T413" s="234"/>
+      <c r="U413" s="234"/>
+      <c r="V413" s="234"/>
+      <c r="W413" s="234"/>
+      <c r="X413" s="234"/>
+      <c r="Y413" s="234"/>
+      <c r="Z413" s="234"/>
+      <c r="AA413" s="234"/>
+      <c r="AB413" s="234"/>
+      <c r="AC413" s="234"/>
+      <c r="AD413" s="234"/>
+      <c r="AE413" s="234"/>
+      <c r="AF413" s="234"/>
+      <c r="AG413" s="234"/>
+      <c r="AH413" s="234"/>
+      <c r="AI413" s="234"/>
+      <c r="AJ413" s="310"/>
       <c r="AK413" s="79"/>
       <c r="AL413" s="79"/>
     </row>
     <row r="414" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A414" s="80"/>
       <c r="B414" s="80"/>
-      <c r="C414" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ414" s="350"/>
+      <c r="C414" s="235"/>
+      <c r="D414" s="236"/>
+      <c r="E414" s="236"/>
+      <c r="F414" s="236"/>
+      <c r="G414" s="236"/>
+      <c r="H414" s="236"/>
+      <c r="I414" s="236"/>
+      <c r="J414" s="236"/>
+      <c r="K414" s="236"/>
+      <c r="L414" s="236"/>
+      <c r="M414" s="236"/>
+      <c r="N414" s="236"/>
+      <c r="O414" s="236"/>
+      <c r="P414" s="236"/>
+      <c r="Q414" s="236"/>
+      <c r="R414" s="236"/>
+      <c r="S414" s="236"/>
+      <c r="T414" s="236"/>
+      <c r="U414" s="236"/>
+      <c r="V414" s="236"/>
+      <c r="W414" s="236"/>
+      <c r="X414" s="236"/>
+      <c r="Y414" s="236"/>
+      <c r="Z414" s="236"/>
+      <c r="AA414" s="236"/>
+      <c r="AB414" s="236"/>
+      <c r="AC414" s="236"/>
+      <c r="AD414" s="236"/>
+      <c r="AE414" s="236"/>
+      <c r="AF414" s="236"/>
+      <c r="AG414" s="236"/>
+      <c r="AH414" s="236"/>
+      <c r="AI414" s="236"/>
+      <c r="AJ414" s="311"/>
       <c r="AK414" s="79"/>
       <c r="AL414" s="79"/>
     </row>
     <row r="415" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A415" s="80"/>
       <c r="B415" s="80"/>
       <c r="C415" s="76"/>
       <c r="D415" s="76"/>
       <c r="E415" s="76"/>
       <c r="F415" s="76"/>
       <c r="G415" s="76"/>
       <c r="H415" s="76"/>
       <c r="I415" s="76"/>
       <c r="J415" s="76"/>
       <c r="K415" s="76"/>
       <c r="L415" s="76"/>
       <c r="M415" s="76"/>
       <c r="N415" s="76"/>
       <c r="O415" s="76"/>
       <c r="P415" s="76"/>
       <c r="Q415" s="76"/>
       <c r="R415" s="76"/>
       <c r="S415" s="76"/>
       <c r="T415" s="76"/>
       <c r="U415" s="76"/>
       <c r="V415" s="76"/>
       <c r="W415" s="76"/>
       <c r="X415" s="76"/>
       <c r="Y415" s="76"/>
       <c r="Z415" s="76"/>
       <c r="AA415" s="76"/>
       <c r="AB415" s="76"/>
       <c r="AC415" s="76"/>
       <c r="AD415" s="76"/>
       <c r="AE415" s="76"/>
       <c r="AF415" s="76"/>
       <c r="AG415" s="76"/>
       <c r="AH415" s="76"/>
       <c r="AI415" s="76"/>
       <c r="AJ415" s="76"/>
       <c r="AK415" s="79"/>
       <c r="AL415" s="79"/>
     </row>
     <row r="416" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A416" s="282">
+      <c r="A416" s="198">
         <v>62</v>
       </c>
-      <c r="B416" s="283"/>
-      <c r="C416" s="228" t="s">
+      <c r="B416" s="199"/>
+      <c r="C416" s="231" t="s">
         <v>185</v>
       </c>
-      <c r="D416" s="229"/>
-[...33 lines deleted...]
-      <c r="AL416" s="248"/>
+      <c r="D416" s="232"/>
+      <c r="E416" s="232"/>
+      <c r="F416" s="232"/>
+      <c r="G416" s="232"/>
+      <c r="H416" s="232"/>
+      <c r="I416" s="232"/>
+      <c r="J416" s="232"/>
+      <c r="K416" s="232"/>
+      <c r="L416" s="232"/>
+      <c r="M416" s="232"/>
+      <c r="N416" s="232"/>
+      <c r="O416" s="232"/>
+      <c r="P416" s="232"/>
+      <c r="Q416" s="232"/>
+      <c r="R416" s="232"/>
+      <c r="S416" s="232"/>
+      <c r="T416" s="232"/>
+      <c r="U416" s="232"/>
+      <c r="V416" s="232"/>
+      <c r="W416" s="232"/>
+      <c r="X416" s="232"/>
+      <c r="Y416" s="232"/>
+      <c r="Z416" s="232"/>
+      <c r="AA416" s="232"/>
+      <c r="AB416" s="232"/>
+      <c r="AC416" s="232"/>
+      <c r="AD416" s="232"/>
+      <c r="AE416" s="232"/>
+      <c r="AF416" s="232"/>
+      <c r="AG416" s="232"/>
+      <c r="AH416" s="232"/>
+      <c r="AI416" s="232"/>
+      <c r="AJ416" s="232"/>
+      <c r="AK416" s="217"/>
+      <c r="AL416" s="218"/>
     </row>
     <row r="417" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A417" s="284"/>
-[...36 lines deleted...]
-      <c r="AL417" s="250"/>
+      <c r="A417" s="200"/>
+      <c r="B417" s="201"/>
+      <c r="C417" s="233"/>
+      <c r="D417" s="234"/>
+      <c r="E417" s="234"/>
+      <c r="F417" s="234"/>
+      <c r="G417" s="234"/>
+      <c r="H417" s="234"/>
+      <c r="I417" s="234"/>
+      <c r="J417" s="234"/>
+      <c r="K417" s="234"/>
+      <c r="L417" s="234"/>
+      <c r="M417" s="234"/>
+      <c r="N417" s="234"/>
+      <c r="O417" s="234"/>
+      <c r="P417" s="234"/>
+      <c r="Q417" s="234"/>
+      <c r="R417" s="234"/>
+      <c r="S417" s="234"/>
+      <c r="T417" s="234"/>
+      <c r="U417" s="234"/>
+      <c r="V417" s="234"/>
+      <c r="W417" s="234"/>
+      <c r="X417" s="234"/>
+      <c r="Y417" s="234"/>
+      <c r="Z417" s="234"/>
+      <c r="AA417" s="234"/>
+      <c r="AB417" s="234"/>
+      <c r="AC417" s="234"/>
+      <c r="AD417" s="234"/>
+      <c r="AE417" s="234"/>
+      <c r="AF417" s="234"/>
+      <c r="AG417" s="234"/>
+      <c r="AH417" s="234"/>
+      <c r="AI417" s="234"/>
+      <c r="AJ417" s="234"/>
+      <c r="AK417" s="219"/>
+      <c r="AL417" s="220"/>
     </row>
     <row r="418" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A418" s="80"/>
       <c r="B418" s="80"/>
-      <c r="C418" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ418" s="349"/>
+      <c r="C418" s="233"/>
+      <c r="D418" s="234"/>
+      <c r="E418" s="234"/>
+      <c r="F418" s="234"/>
+      <c r="G418" s="234"/>
+      <c r="H418" s="234"/>
+      <c r="I418" s="234"/>
+      <c r="J418" s="234"/>
+      <c r="K418" s="234"/>
+      <c r="L418" s="234"/>
+      <c r="M418" s="234"/>
+      <c r="N418" s="234"/>
+      <c r="O418" s="234"/>
+      <c r="P418" s="234"/>
+      <c r="Q418" s="234"/>
+      <c r="R418" s="234"/>
+      <c r="S418" s="234"/>
+      <c r="T418" s="234"/>
+      <c r="U418" s="234"/>
+      <c r="V418" s="234"/>
+      <c r="W418" s="234"/>
+      <c r="X418" s="234"/>
+      <c r="Y418" s="234"/>
+      <c r="Z418" s="234"/>
+      <c r="AA418" s="234"/>
+      <c r="AB418" s="234"/>
+      <c r="AC418" s="234"/>
+      <c r="AD418" s="234"/>
+      <c r="AE418" s="234"/>
+      <c r="AF418" s="234"/>
+      <c r="AG418" s="234"/>
+      <c r="AH418" s="234"/>
+      <c r="AI418" s="234"/>
+      <c r="AJ418" s="310"/>
       <c r="AK418" s="79"/>
       <c r="AL418" s="79"/>
     </row>
     <row r="419" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A419" s="80"/>
       <c r="B419" s="80"/>
-      <c r="C419" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ419" s="349"/>
+      <c r="C419" s="233"/>
+      <c r="D419" s="234"/>
+      <c r="E419" s="234"/>
+      <c r="F419" s="234"/>
+      <c r="G419" s="234"/>
+      <c r="H419" s="234"/>
+      <c r="I419" s="234"/>
+      <c r="J419" s="234"/>
+      <c r="K419" s="234"/>
+      <c r="L419" s="234"/>
+      <c r="M419" s="234"/>
+      <c r="N419" s="234"/>
+      <c r="O419" s="234"/>
+      <c r="P419" s="234"/>
+      <c r="Q419" s="234"/>
+      <c r="R419" s="234"/>
+      <c r="S419" s="234"/>
+      <c r="T419" s="234"/>
+      <c r="U419" s="234"/>
+      <c r="V419" s="234"/>
+      <c r="W419" s="234"/>
+      <c r="X419" s="234"/>
+      <c r="Y419" s="234"/>
+      <c r="Z419" s="234"/>
+      <c r="AA419" s="234"/>
+      <c r="AB419" s="234"/>
+      <c r="AC419" s="234"/>
+      <c r="AD419" s="234"/>
+      <c r="AE419" s="234"/>
+      <c r="AF419" s="234"/>
+      <c r="AG419" s="234"/>
+      <c r="AH419" s="234"/>
+      <c r="AI419" s="234"/>
+      <c r="AJ419" s="310"/>
       <c r="AK419" s="79"/>
       <c r="AL419" s="79"/>
     </row>
     <row r="420" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A420" s="80"/>
       <c r="B420" s="80"/>
-      <c r="C420" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ420" s="350"/>
+      <c r="C420" s="235"/>
+      <c r="D420" s="236"/>
+      <c r="E420" s="236"/>
+      <c r="F420" s="236"/>
+      <c r="G420" s="236"/>
+      <c r="H420" s="236"/>
+      <c r="I420" s="236"/>
+      <c r="J420" s="236"/>
+      <c r="K420" s="236"/>
+      <c r="L420" s="236"/>
+      <c r="M420" s="236"/>
+      <c r="N420" s="236"/>
+      <c r="O420" s="236"/>
+      <c r="P420" s="236"/>
+      <c r="Q420" s="236"/>
+      <c r="R420" s="236"/>
+      <c r="S420" s="236"/>
+      <c r="T420" s="236"/>
+      <c r="U420" s="236"/>
+      <c r="V420" s="236"/>
+      <c r="W420" s="236"/>
+      <c r="X420" s="236"/>
+      <c r="Y420" s="236"/>
+      <c r="Z420" s="236"/>
+      <c r="AA420" s="236"/>
+      <c r="AB420" s="236"/>
+      <c r="AC420" s="236"/>
+      <c r="AD420" s="236"/>
+      <c r="AE420" s="236"/>
+      <c r="AF420" s="236"/>
+      <c r="AG420" s="236"/>
+      <c r="AH420" s="236"/>
+      <c r="AI420" s="236"/>
+      <c r="AJ420" s="311"/>
       <c r="AK420" s="79"/>
       <c r="AL420" s="79"/>
     </row>
     <row r="421" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A421" s="80"/>
       <c r="B421" s="80"/>
       <c r="C421" s="76"/>
       <c r="D421" s="76"/>
       <c r="E421" s="76"/>
       <c r="F421" s="76"/>
       <c r="G421" s="76"/>
       <c r="H421" s="76"/>
       <c r="I421" s="76"/>
       <c r="J421" s="76"/>
       <c r="K421" s="76"/>
       <c r="L421" s="76"/>
       <c r="M421" s="76"/>
       <c r="N421" s="76"/>
       <c r="O421" s="76"/>
       <c r="P421" s="76"/>
       <c r="Q421" s="76"/>
       <c r="R421" s="76"/>
       <c r="S421" s="76"/>
       <c r="T421" s="76"/>
       <c r="U421" s="76"/>
@@ -26954,662 +26956,662 @@
       <c r="P422" s="76"/>
       <c r="Q422" s="76"/>
       <c r="R422" s="76"/>
       <c r="S422" s="76"/>
       <c r="T422" s="76"/>
       <c r="U422" s="76"/>
       <c r="V422" s="76"/>
       <c r="W422" s="76"/>
       <c r="X422" s="76"/>
       <c r="Y422" s="76"/>
       <c r="Z422" s="76"/>
       <c r="AA422" s="76"/>
       <c r="AB422" s="76"/>
       <c r="AC422" s="76"/>
       <c r="AD422" s="76"/>
       <c r="AE422" s="76"/>
       <c r="AF422" s="76"/>
       <c r="AG422" s="76"/>
       <c r="AH422" s="76"/>
       <c r="AI422" s="76"/>
       <c r="AJ422" s="76"/>
       <c r="AK422" s="86"/>
       <c r="AL422" s="86"/>
     </row>
     <row r="423" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A423" s="251">
+      <c r="A423" s="221">
         <v>63</v>
       </c>
-      <c r="B423" s="252"/>
-      <c r="C423" s="228" t="s">
+      <c r="B423" s="222"/>
+      <c r="C423" s="231" t="s">
         <v>186</v>
       </c>
-      <c r="D423" s="229"/>
-[...33 lines deleted...]
-      <c r="AL423" s="248"/>
+      <c r="D423" s="232"/>
+      <c r="E423" s="232"/>
+      <c r="F423" s="232"/>
+      <c r="G423" s="232"/>
+      <c r="H423" s="232"/>
+      <c r="I423" s="232"/>
+      <c r="J423" s="232"/>
+      <c r="K423" s="232"/>
+      <c r="L423" s="232"/>
+      <c r="M423" s="232"/>
+      <c r="N423" s="232"/>
+      <c r="O423" s="232"/>
+      <c r="P423" s="232"/>
+      <c r="Q423" s="232"/>
+      <c r="R423" s="232"/>
+      <c r="S423" s="232"/>
+      <c r="T423" s="232"/>
+      <c r="U423" s="232"/>
+      <c r="V423" s="232"/>
+      <c r="W423" s="232"/>
+      <c r="X423" s="232"/>
+      <c r="Y423" s="232"/>
+      <c r="Z423" s="232"/>
+      <c r="AA423" s="232"/>
+      <c r="AB423" s="232"/>
+      <c r="AC423" s="232"/>
+      <c r="AD423" s="232"/>
+      <c r="AE423" s="232"/>
+      <c r="AF423" s="232"/>
+      <c r="AG423" s="232"/>
+      <c r="AH423" s="232"/>
+      <c r="AI423" s="232"/>
+      <c r="AJ423" s="232"/>
+      <c r="AK423" s="217"/>
+      <c r="AL423" s="218"/>
     </row>
     <row r="424" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A424" s="253"/>
-[...36 lines deleted...]
-      <c r="AL424" s="250"/>
+      <c r="A424" s="223"/>
+      <c r="B424" s="224"/>
+      <c r="C424" s="233"/>
+      <c r="D424" s="234"/>
+      <c r="E424" s="234"/>
+      <c r="F424" s="234"/>
+      <c r="G424" s="234"/>
+      <c r="H424" s="234"/>
+      <c r="I424" s="234"/>
+      <c r="J424" s="234"/>
+      <c r="K424" s="234"/>
+      <c r="L424" s="234"/>
+      <c r="M424" s="234"/>
+      <c r="N424" s="234"/>
+      <c r="O424" s="234"/>
+      <c r="P424" s="234"/>
+      <c r="Q424" s="234"/>
+      <c r="R424" s="234"/>
+      <c r="S424" s="234"/>
+      <c r="T424" s="234"/>
+      <c r="U424" s="234"/>
+      <c r="V424" s="234"/>
+      <c r="W424" s="234"/>
+      <c r="X424" s="234"/>
+      <c r="Y424" s="234"/>
+      <c r="Z424" s="234"/>
+      <c r="AA424" s="234"/>
+      <c r="AB424" s="234"/>
+      <c r="AC424" s="234"/>
+      <c r="AD424" s="234"/>
+      <c r="AE424" s="234"/>
+      <c r="AF424" s="234"/>
+      <c r="AG424" s="234"/>
+      <c r="AH424" s="234"/>
+      <c r="AI424" s="234"/>
+      <c r="AJ424" s="234"/>
+      <c r="AK424" s="219"/>
+      <c r="AL424" s="220"/>
     </row>
     <row r="425" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A425" s="80"/>
       <c r="B425" s="80"/>
-      <c r="C425" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ425" s="232"/>
+      <c r="C425" s="235"/>
+      <c r="D425" s="236"/>
+      <c r="E425" s="236"/>
+      <c r="F425" s="236"/>
+      <c r="G425" s="236"/>
+      <c r="H425" s="236"/>
+      <c r="I425" s="236"/>
+      <c r="J425" s="236"/>
+      <c r="K425" s="236"/>
+      <c r="L425" s="236"/>
+      <c r="M425" s="236"/>
+      <c r="N425" s="236"/>
+      <c r="O425" s="236"/>
+      <c r="P425" s="236"/>
+      <c r="Q425" s="236"/>
+      <c r="R425" s="236"/>
+      <c r="S425" s="236"/>
+      <c r="T425" s="236"/>
+      <c r="U425" s="236"/>
+      <c r="V425" s="236"/>
+      <c r="W425" s="236"/>
+      <c r="X425" s="236"/>
+      <c r="Y425" s="236"/>
+      <c r="Z425" s="236"/>
+      <c r="AA425" s="236"/>
+      <c r="AB425" s="236"/>
+      <c r="AC425" s="236"/>
+      <c r="AD425" s="236"/>
+      <c r="AE425" s="236"/>
+      <c r="AF425" s="236"/>
+      <c r="AG425" s="236"/>
+      <c r="AH425" s="236"/>
+      <c r="AI425" s="236"/>
+      <c r="AJ425" s="236"/>
       <c r="AK425" s="89"/>
       <c r="AL425" s="79"/>
     </row>
     <row r="426" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A426" s="27"/>
       <c r="B426" s="20"/>
       <c r="C426" s="76"/>
       <c r="D426" s="76"/>
       <c r="E426" s="76"/>
       <c r="F426" s="76"/>
       <c r="G426" s="76"/>
       <c r="H426" s="76"/>
       <c r="I426" s="76"/>
       <c r="J426" s="76"/>
       <c r="K426" s="76"/>
       <c r="L426" s="76"/>
       <c r="M426" s="76"/>
       <c r="N426" s="76"/>
       <c r="O426" s="76"/>
       <c r="P426" s="76"/>
       <c r="Q426" s="76"/>
       <c r="R426" s="76"/>
       <c r="S426" s="76"/>
       <c r="T426" s="76"/>
       <c r="U426" s="76"/>
       <c r="V426" s="76"/>
       <c r="W426" s="76"/>
       <c r="X426" s="76"/>
       <c r="Y426" s="76"/>
       <c r="Z426" s="76"/>
       <c r="AA426" s="76"/>
       <c r="AB426" s="76"/>
       <c r="AC426" s="76"/>
       <c r="AD426" s="76"/>
       <c r="AE426" s="76"/>
       <c r="AF426" s="76"/>
       <c r="AG426" s="76"/>
       <c r="AH426" s="76"/>
       <c r="AI426" s="76"/>
       <c r="AJ426" s="76"/>
       <c r="AK426" s="79"/>
       <c r="AL426" s="79"/>
     </row>
     <row r="427" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A427" s="251">
+      <c r="A427" s="221">
         <v>64</v>
       </c>
-      <c r="B427" s="252"/>
-      <c r="C427" s="240" t="s">
+      <c r="B427" s="222"/>
+      <c r="C427" s="225" t="s">
         <v>187</v>
       </c>
-      <c r="D427" s="241"/>
-[...33 lines deleted...]
-      <c r="AL427" s="248"/>
+      <c r="D427" s="226"/>
+      <c r="E427" s="226"/>
+      <c r="F427" s="226"/>
+      <c r="G427" s="226"/>
+      <c r="H427" s="226"/>
+      <c r="I427" s="226"/>
+      <c r="J427" s="226"/>
+      <c r="K427" s="226"/>
+      <c r="L427" s="226"/>
+      <c r="M427" s="226"/>
+      <c r="N427" s="226"/>
+      <c r="O427" s="226"/>
+      <c r="P427" s="226"/>
+      <c r="Q427" s="226"/>
+      <c r="R427" s="226"/>
+      <c r="S427" s="226"/>
+      <c r="T427" s="226"/>
+      <c r="U427" s="226"/>
+      <c r="V427" s="226"/>
+      <c r="W427" s="226"/>
+      <c r="X427" s="226"/>
+      <c r="Y427" s="226"/>
+      <c r="Z427" s="226"/>
+      <c r="AA427" s="226"/>
+      <c r="AB427" s="226"/>
+      <c r="AC427" s="226"/>
+      <c r="AD427" s="226"/>
+      <c r="AE427" s="226"/>
+      <c r="AF427" s="226"/>
+      <c r="AG427" s="226"/>
+      <c r="AH427" s="226"/>
+      <c r="AI427" s="226"/>
+      <c r="AJ427" s="226"/>
+      <c r="AK427" s="217"/>
+      <c r="AL427" s="218"/>
     </row>
     <row r="428" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A428" s="253"/>
-[...36 lines deleted...]
-      <c r="AL428" s="250"/>
+      <c r="A428" s="223"/>
+      <c r="B428" s="224"/>
+      <c r="C428" s="227"/>
+      <c r="D428" s="228"/>
+      <c r="E428" s="228"/>
+      <c r="F428" s="228"/>
+      <c r="G428" s="228"/>
+      <c r="H428" s="228"/>
+      <c r="I428" s="228"/>
+      <c r="J428" s="228"/>
+      <c r="K428" s="228"/>
+      <c r="L428" s="228"/>
+      <c r="M428" s="228"/>
+      <c r="N428" s="228"/>
+      <c r="O428" s="228"/>
+      <c r="P428" s="228"/>
+      <c r="Q428" s="228"/>
+      <c r="R428" s="228"/>
+      <c r="S428" s="228"/>
+      <c r="T428" s="228"/>
+      <c r="U428" s="228"/>
+      <c r="V428" s="228"/>
+      <c r="W428" s="228"/>
+      <c r="X428" s="228"/>
+      <c r="Y428" s="228"/>
+      <c r="Z428" s="228"/>
+      <c r="AA428" s="228"/>
+      <c r="AB428" s="228"/>
+      <c r="AC428" s="228"/>
+      <c r="AD428" s="228"/>
+      <c r="AE428" s="228"/>
+      <c r="AF428" s="228"/>
+      <c r="AG428" s="228"/>
+      <c r="AH428" s="228"/>
+      <c r="AI428" s="228"/>
+      <c r="AJ428" s="228"/>
+      <c r="AK428" s="219"/>
+      <c r="AL428" s="220"/>
     </row>
     <row r="429" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A429" s="80"/>
       <c r="B429" s="80"/>
-      <c r="C429" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ429" s="243"/>
+      <c r="C429" s="227"/>
+      <c r="D429" s="228"/>
+      <c r="E429" s="228"/>
+      <c r="F429" s="228"/>
+      <c r="G429" s="228"/>
+      <c r="H429" s="228"/>
+      <c r="I429" s="228"/>
+      <c r="J429" s="228"/>
+      <c r="K429" s="228"/>
+      <c r="L429" s="228"/>
+      <c r="M429" s="228"/>
+      <c r="N429" s="228"/>
+      <c r="O429" s="228"/>
+      <c r="P429" s="228"/>
+      <c r="Q429" s="228"/>
+      <c r="R429" s="228"/>
+      <c r="S429" s="228"/>
+      <c r="T429" s="228"/>
+      <c r="U429" s="228"/>
+      <c r="V429" s="228"/>
+      <c r="W429" s="228"/>
+      <c r="X429" s="228"/>
+      <c r="Y429" s="228"/>
+      <c r="Z429" s="228"/>
+      <c r="AA429" s="228"/>
+      <c r="AB429" s="228"/>
+      <c r="AC429" s="228"/>
+      <c r="AD429" s="228"/>
+      <c r="AE429" s="228"/>
+      <c r="AF429" s="228"/>
+      <c r="AG429" s="228"/>
+      <c r="AH429" s="228"/>
+      <c r="AI429" s="228"/>
+      <c r="AJ429" s="228"/>
       <c r="AK429" s="89"/>
       <c r="AL429" s="79"/>
     </row>
     <row r="430" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A430" s="80"/>
       <c r="B430" s="80"/>
-      <c r="C430" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ430" s="246"/>
+      <c r="C430" s="229"/>
+      <c r="D430" s="230"/>
+      <c r="E430" s="230"/>
+      <c r="F430" s="230"/>
+      <c r="G430" s="230"/>
+      <c r="H430" s="230"/>
+      <c r="I430" s="230"/>
+      <c r="J430" s="230"/>
+      <c r="K430" s="230"/>
+      <c r="L430" s="230"/>
+      <c r="M430" s="230"/>
+      <c r="N430" s="230"/>
+      <c r="O430" s="230"/>
+      <c r="P430" s="230"/>
+      <c r="Q430" s="230"/>
+      <c r="R430" s="230"/>
+      <c r="S430" s="230"/>
+      <c r="T430" s="230"/>
+      <c r="U430" s="230"/>
+      <c r="V430" s="230"/>
+      <c r="W430" s="230"/>
+      <c r="X430" s="230"/>
+      <c r="Y430" s="230"/>
+      <c r="Z430" s="230"/>
+      <c r="AA430" s="230"/>
+      <c r="AB430" s="230"/>
+      <c r="AC430" s="230"/>
+      <c r="AD430" s="230"/>
+      <c r="AE430" s="230"/>
+      <c r="AF430" s="230"/>
+      <c r="AG430" s="230"/>
+      <c r="AH430" s="230"/>
+      <c r="AI430" s="230"/>
+      <c r="AJ430" s="237"/>
       <c r="AK430" s="79"/>
       <c r="AL430" s="79"/>
     </row>
     <row r="431" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A431" s="80"/>
       <c r="B431" s="80"/>
       <c r="C431" s="73"/>
       <c r="D431" s="76"/>
       <c r="E431" s="76"/>
       <c r="F431" s="76"/>
       <c r="G431" s="76"/>
       <c r="H431" s="76"/>
       <c r="I431" s="76"/>
       <c r="J431" s="76"/>
       <c r="K431" s="76"/>
       <c r="L431" s="76"/>
       <c r="M431" s="76"/>
       <c r="N431" s="76"/>
       <c r="O431" s="76"/>
       <c r="P431" s="76"/>
       <c r="Q431" s="76"/>
       <c r="R431" s="76"/>
       <c r="S431" s="76"/>
       <c r="T431" s="76"/>
       <c r="U431" s="76"/>
       <c r="V431" s="76"/>
       <c r="W431" s="76"/>
       <c r="X431" s="76"/>
       <c r="Y431" s="76"/>
       <c r="Z431" s="76"/>
       <c r="AA431" s="76"/>
       <c r="AB431" s="76"/>
       <c r="AC431" s="76"/>
       <c r="AD431" s="76"/>
       <c r="AE431" s="76"/>
       <c r="AF431" s="76"/>
       <c r="AG431" s="76"/>
       <c r="AH431" s="76"/>
       <c r="AI431" s="76"/>
       <c r="AJ431" s="76"/>
       <c r="AK431" s="79"/>
       <c r="AL431" s="79"/>
     </row>
     <row r="432" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A432" s="251">
+      <c r="A432" s="221">
         <v>65</v>
       </c>
-      <c r="B432" s="252"/>
-      <c r="C432" s="240" t="s">
+      <c r="B432" s="222"/>
+      <c r="C432" s="225" t="s">
         <v>188</v>
       </c>
-      <c r="D432" s="241"/>
-[...33 lines deleted...]
-      <c r="AL432" s="248"/>
+      <c r="D432" s="226"/>
+      <c r="E432" s="226"/>
+      <c r="F432" s="226"/>
+      <c r="G432" s="226"/>
+      <c r="H432" s="226"/>
+      <c r="I432" s="226"/>
+      <c r="J432" s="226"/>
+      <c r="K432" s="226"/>
+      <c r="L432" s="226"/>
+      <c r="M432" s="226"/>
+      <c r="N432" s="226"/>
+      <c r="O432" s="226"/>
+      <c r="P432" s="226"/>
+      <c r="Q432" s="226"/>
+      <c r="R432" s="226"/>
+      <c r="S432" s="226"/>
+      <c r="T432" s="226"/>
+      <c r="U432" s="226"/>
+      <c r="V432" s="226"/>
+      <c r="W432" s="226"/>
+      <c r="X432" s="226"/>
+      <c r="Y432" s="226"/>
+      <c r="Z432" s="226"/>
+      <c r="AA432" s="226"/>
+      <c r="AB432" s="226"/>
+      <c r="AC432" s="226"/>
+      <c r="AD432" s="226"/>
+      <c r="AE432" s="226"/>
+      <c r="AF432" s="226"/>
+      <c r="AG432" s="226"/>
+      <c r="AH432" s="226"/>
+      <c r="AI432" s="226"/>
+      <c r="AJ432" s="226"/>
+      <c r="AK432" s="217"/>
+      <c r="AL432" s="218"/>
     </row>
     <row r="433" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A433" s="253"/>
-[...36 lines deleted...]
-      <c r="AL433" s="250"/>
+      <c r="A433" s="223"/>
+      <c r="B433" s="224"/>
+      <c r="C433" s="229"/>
+      <c r="D433" s="230"/>
+      <c r="E433" s="230"/>
+      <c r="F433" s="230"/>
+      <c r="G433" s="230"/>
+      <c r="H433" s="230"/>
+      <c r="I433" s="230"/>
+      <c r="J433" s="230"/>
+      <c r="K433" s="230"/>
+      <c r="L433" s="230"/>
+      <c r="M433" s="230"/>
+      <c r="N433" s="230"/>
+      <c r="O433" s="230"/>
+      <c r="P433" s="230"/>
+      <c r="Q433" s="230"/>
+      <c r="R433" s="230"/>
+      <c r="S433" s="230"/>
+      <c r="T433" s="230"/>
+      <c r="U433" s="230"/>
+      <c r="V433" s="230"/>
+      <c r="W433" s="230"/>
+      <c r="X433" s="230"/>
+      <c r="Y433" s="230"/>
+      <c r="Z433" s="230"/>
+      <c r="AA433" s="230"/>
+      <c r="AB433" s="230"/>
+      <c r="AC433" s="230"/>
+      <c r="AD433" s="230"/>
+      <c r="AE433" s="230"/>
+      <c r="AF433" s="230"/>
+      <c r="AG433" s="230"/>
+      <c r="AH433" s="230"/>
+      <c r="AI433" s="230"/>
+      <c r="AJ433" s="237"/>
+      <c r="AK433" s="219"/>
+      <c r="AL433" s="220"/>
     </row>
     <row r="434" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A434" s="80"/>
       <c r="B434" s="80"/>
       <c r="C434" s="76"/>
       <c r="D434" s="76"/>
       <c r="E434" s="76"/>
       <c r="F434" s="76"/>
       <c r="G434" s="76"/>
       <c r="H434" s="76"/>
       <c r="I434" s="76"/>
       <c r="J434" s="76"/>
       <c r="K434" s="76"/>
       <c r="L434" s="76"/>
       <c r="M434" s="76"/>
       <c r="N434" s="76"/>
       <c r="O434" s="76"/>
       <c r="P434" s="76"/>
       <c r="Q434" s="76"/>
       <c r="R434" s="76"/>
       <c r="S434" s="76"/>
       <c r="T434" s="76"/>
       <c r="U434" s="76"/>
       <c r="V434" s="76"/>
       <c r="W434" s="76"/>
       <c r="X434" s="76"/>
       <c r="Y434" s="76"/>
       <c r="Z434" s="76"/>
       <c r="AA434" s="76"/>
       <c r="AB434" s="76"/>
       <c r="AC434" s="76"/>
       <c r="AD434" s="76"/>
       <c r="AE434" s="76"/>
       <c r="AF434" s="76"/>
       <c r="AG434" s="76"/>
       <c r="AH434" s="76"/>
       <c r="AI434" s="76"/>
       <c r="AJ434" s="76"/>
       <c r="AK434" s="79"/>
       <c r="AL434" s="79"/>
     </row>
     <row r="435" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A435" s="251">
+      <c r="A435" s="221">
         <v>66</v>
       </c>
-      <c r="B435" s="252"/>
-      <c r="C435" s="240" t="s">
+      <c r="B435" s="222"/>
+      <c r="C435" s="225" t="s">
         <v>189</v>
       </c>
-      <c r="D435" s="241"/>
-[...33 lines deleted...]
-      <c r="AL435" s="248"/>
+      <c r="D435" s="226"/>
+      <c r="E435" s="226"/>
+      <c r="F435" s="226"/>
+      <c r="G435" s="226"/>
+      <c r="H435" s="226"/>
+      <c r="I435" s="226"/>
+      <c r="J435" s="226"/>
+      <c r="K435" s="226"/>
+      <c r="L435" s="226"/>
+      <c r="M435" s="226"/>
+      <c r="N435" s="226"/>
+      <c r="O435" s="226"/>
+      <c r="P435" s="226"/>
+      <c r="Q435" s="226"/>
+      <c r="R435" s="226"/>
+      <c r="S435" s="226"/>
+      <c r="T435" s="226"/>
+      <c r="U435" s="226"/>
+      <c r="V435" s="226"/>
+      <c r="W435" s="226"/>
+      <c r="X435" s="226"/>
+      <c r="Y435" s="226"/>
+      <c r="Z435" s="226"/>
+      <c r="AA435" s="226"/>
+      <c r="AB435" s="226"/>
+      <c r="AC435" s="226"/>
+      <c r="AD435" s="226"/>
+      <c r="AE435" s="226"/>
+      <c r="AF435" s="226"/>
+      <c r="AG435" s="226"/>
+      <c r="AH435" s="226"/>
+      <c r="AI435" s="226"/>
+      <c r="AJ435" s="226"/>
+      <c r="AK435" s="217"/>
+      <c r="AL435" s="218"/>
     </row>
     <row r="436" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A436" s="253"/>
-[...36 lines deleted...]
-      <c r="AL436" s="250"/>
+      <c r="A436" s="223"/>
+      <c r="B436" s="224"/>
+      <c r="C436" s="227"/>
+      <c r="D436" s="228"/>
+      <c r="E436" s="228"/>
+      <c r="F436" s="228"/>
+      <c r="G436" s="228"/>
+      <c r="H436" s="228"/>
+      <c r="I436" s="228"/>
+      <c r="J436" s="228"/>
+      <c r="K436" s="228"/>
+      <c r="L436" s="228"/>
+      <c r="M436" s="228"/>
+      <c r="N436" s="228"/>
+      <c r="O436" s="228"/>
+      <c r="P436" s="228"/>
+      <c r="Q436" s="228"/>
+      <c r="R436" s="228"/>
+      <c r="S436" s="228"/>
+      <c r="T436" s="228"/>
+      <c r="U436" s="228"/>
+      <c r="V436" s="228"/>
+      <c r="W436" s="228"/>
+      <c r="X436" s="228"/>
+      <c r="Y436" s="228"/>
+      <c r="Z436" s="228"/>
+      <c r="AA436" s="228"/>
+      <c r="AB436" s="228"/>
+      <c r="AC436" s="228"/>
+      <c r="AD436" s="228"/>
+      <c r="AE436" s="228"/>
+      <c r="AF436" s="228"/>
+      <c r="AG436" s="228"/>
+      <c r="AH436" s="228"/>
+      <c r="AI436" s="228"/>
+      <c r="AJ436" s="228"/>
+      <c r="AK436" s="219"/>
+      <c r="AL436" s="220"/>
     </row>
     <row r="437" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A437" s="80"/>
       <c r="B437" s="80"/>
-      <c r="C437" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ437" s="245"/>
+      <c r="C437" s="229"/>
+      <c r="D437" s="230"/>
+      <c r="E437" s="230"/>
+      <c r="F437" s="230"/>
+      <c r="G437" s="230"/>
+      <c r="H437" s="230"/>
+      <c r="I437" s="230"/>
+      <c r="J437" s="230"/>
+      <c r="K437" s="230"/>
+      <c r="L437" s="230"/>
+      <c r="M437" s="230"/>
+      <c r="N437" s="230"/>
+      <c r="O437" s="230"/>
+      <c r="P437" s="230"/>
+      <c r="Q437" s="230"/>
+      <c r="R437" s="230"/>
+      <c r="S437" s="230"/>
+      <c r="T437" s="230"/>
+      <c r="U437" s="230"/>
+      <c r="V437" s="230"/>
+      <c r="W437" s="230"/>
+      <c r="X437" s="230"/>
+      <c r="Y437" s="230"/>
+      <c r="Z437" s="230"/>
+      <c r="AA437" s="230"/>
+      <c r="AB437" s="230"/>
+      <c r="AC437" s="230"/>
+      <c r="AD437" s="230"/>
+      <c r="AE437" s="230"/>
+      <c r="AF437" s="230"/>
+      <c r="AG437" s="230"/>
+      <c r="AH437" s="230"/>
+      <c r="AI437" s="230"/>
+      <c r="AJ437" s="230"/>
       <c r="AK437" s="89"/>
       <c r="AL437" s="79"/>
     </row>
     <row r="438" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A438" s="80"/>
       <c r="B438" s="80"/>
       <c r="C438" s="76"/>
       <c r="D438" s="76"/>
       <c r="E438" s="76"/>
       <c r="F438" s="76"/>
       <c r="G438" s="76"/>
       <c r="H438" s="76"/>
       <c r="I438" s="76"/>
       <c r="J438" s="76"/>
       <c r="K438" s="76"/>
       <c r="L438" s="76"/>
       <c r="M438" s="76"/>
       <c r="N438" s="76"/>
       <c r="O438" s="76"/>
       <c r="P438" s="76"/>
       <c r="Q438" s="76"/>
       <c r="R438" s="76"/>
       <c r="S438" s="76"/>
       <c r="T438" s="76"/>
       <c r="U438" s="76"/>
@@ -27652,170 +27654,170 @@
       <c r="P439" s="27"/>
       <c r="Q439" s="27"/>
       <c r="R439" s="27"/>
       <c r="S439" s="27"/>
       <c r="T439" s="27"/>
       <c r="U439" s="27"/>
       <c r="V439" s="27"/>
       <c r="W439" s="27"/>
       <c r="X439" s="27"/>
       <c r="Y439" s="27"/>
       <c r="Z439" s="27"/>
       <c r="AA439" s="27"/>
       <c r="AB439" s="27"/>
       <c r="AC439" s="27"/>
       <c r="AD439" s="27"/>
       <c r="AE439" s="27"/>
       <c r="AF439" s="27"/>
       <c r="AG439" s="27"/>
       <c r="AH439" s="27"/>
       <c r="AI439" s="27"/>
       <c r="AJ439" s="27"/>
       <c r="AK439" s="86"/>
       <c r="AL439" s="86"/>
     </row>
     <row r="440" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A440" s="282">
+      <c r="A440" s="198">
         <v>67</v>
       </c>
-      <c r="B440" s="337"/>
-      <c r="C440" s="266" t="s">
+      <c r="B440" s="317"/>
+      <c r="C440" s="202" t="s">
         <v>191</v>
       </c>
-      <c r="D440" s="267"/>
-[...33 lines deleted...]
-      <c r="AL440" s="248"/>
+      <c r="D440" s="203"/>
+      <c r="E440" s="203"/>
+      <c r="F440" s="203"/>
+      <c r="G440" s="203"/>
+      <c r="H440" s="203"/>
+      <c r="I440" s="203"/>
+      <c r="J440" s="203"/>
+      <c r="K440" s="203"/>
+      <c r="L440" s="203"/>
+      <c r="M440" s="203"/>
+      <c r="N440" s="203"/>
+      <c r="O440" s="203"/>
+      <c r="P440" s="203"/>
+      <c r="Q440" s="203"/>
+      <c r="R440" s="203"/>
+      <c r="S440" s="203"/>
+      <c r="T440" s="203"/>
+      <c r="U440" s="203"/>
+      <c r="V440" s="203"/>
+      <c r="W440" s="203"/>
+      <c r="X440" s="203"/>
+      <c r="Y440" s="203"/>
+      <c r="Z440" s="203"/>
+      <c r="AA440" s="203"/>
+      <c r="AB440" s="203"/>
+      <c r="AC440" s="203"/>
+      <c r="AD440" s="203"/>
+      <c r="AE440" s="203"/>
+      <c r="AF440" s="203"/>
+      <c r="AG440" s="203"/>
+      <c r="AH440" s="203"/>
+      <c r="AI440" s="203"/>
+      <c r="AJ440" s="203"/>
+      <c r="AK440" s="217"/>
+      <c r="AL440" s="218"/>
     </row>
     <row r="441" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A441" s="284"/>
-[...36 lines deleted...]
-      <c r="AL441" s="250"/>
+      <c r="A441" s="200"/>
+      <c r="B441" s="318"/>
+      <c r="C441" s="204"/>
+      <c r="D441" s="205"/>
+      <c r="E441" s="205"/>
+      <c r="F441" s="205"/>
+      <c r="G441" s="205"/>
+      <c r="H441" s="205"/>
+      <c r="I441" s="205"/>
+      <c r="J441" s="205"/>
+      <c r="K441" s="205"/>
+      <c r="L441" s="205"/>
+      <c r="M441" s="205"/>
+      <c r="N441" s="205"/>
+      <c r="O441" s="205"/>
+      <c r="P441" s="205"/>
+      <c r="Q441" s="205"/>
+      <c r="R441" s="205"/>
+      <c r="S441" s="205"/>
+      <c r="T441" s="205"/>
+      <c r="U441" s="205"/>
+      <c r="V441" s="205"/>
+      <c r="W441" s="205"/>
+      <c r="X441" s="205"/>
+      <c r="Y441" s="205"/>
+      <c r="Z441" s="205"/>
+      <c r="AA441" s="205"/>
+      <c r="AB441" s="205"/>
+      <c r="AC441" s="205"/>
+      <c r="AD441" s="205"/>
+      <c r="AE441" s="205"/>
+      <c r="AF441" s="205"/>
+      <c r="AG441" s="205"/>
+      <c r="AH441" s="205"/>
+      <c r="AI441" s="205"/>
+      <c r="AJ441" s="205"/>
+      <c r="AK441" s="219"/>
+      <c r="AL441" s="220"/>
     </row>
     <row r="442" spans="1:54" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A442" s="83"/>
       <c r="B442" s="83"/>
-      <c r="C442" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ442" s="271"/>
+      <c r="C442" s="206"/>
+      <c r="D442" s="207"/>
+      <c r="E442" s="207"/>
+      <c r="F442" s="207"/>
+      <c r="G442" s="207"/>
+      <c r="H442" s="207"/>
+      <c r="I442" s="207"/>
+      <c r="J442" s="207"/>
+      <c r="K442" s="207"/>
+      <c r="L442" s="207"/>
+      <c r="M442" s="207"/>
+      <c r="N442" s="207"/>
+      <c r="O442" s="207"/>
+      <c r="P442" s="207"/>
+      <c r="Q442" s="207"/>
+      <c r="R442" s="207"/>
+      <c r="S442" s="207"/>
+      <c r="T442" s="207"/>
+      <c r="U442" s="207"/>
+      <c r="V442" s="207"/>
+      <c r="W442" s="207"/>
+      <c r="X442" s="207"/>
+      <c r="Y442" s="207"/>
+      <c r="Z442" s="207"/>
+      <c r="AA442" s="207"/>
+      <c r="AB442" s="207"/>
+      <c r="AC442" s="207"/>
+      <c r="AD442" s="207"/>
+      <c r="AE442" s="207"/>
+      <c r="AF442" s="207"/>
+      <c r="AG442" s="207"/>
+      <c r="AH442" s="207"/>
+      <c r="AI442" s="207"/>
+      <c r="AJ442" s="208"/>
       <c r="AK442" s="92"/>
       <c r="AL442" s="57"/>
     </row>
     <row r="443" spans="1:54" s="93" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A443" s="27"/>
       <c r="B443" s="27"/>
       <c r="C443" s="27"/>
       <c r="D443" s="27"/>
       <c r="E443" s="27"/>
       <c r="F443" s="27"/>
       <c r="G443" s="27"/>
       <c r="H443" s="27"/>
       <c r="I443" s="27"/>
       <c r="J443" s="27"/>
       <c r="K443" s="27"/>
       <c r="L443" s="27"/>
       <c r="M443" s="27"/>
       <c r="N443" s="27"/>
       <c r="O443" s="27"/>
       <c r="P443" s="27"/>
       <c r="Q443" s="27"/>
       <c r="R443" s="27"/>
       <c r="S443" s="27"/>
       <c r="T443" s="27"/>
       <c r="U443" s="27"/>
@@ -27859,662 +27861,662 @@
       <c r="P444" s="110"/>
       <c r="Q444" s="110"/>
       <c r="R444" s="110"/>
       <c r="S444" s="110"/>
       <c r="T444" s="110"/>
       <c r="U444" s="110"/>
       <c r="V444" s="110"/>
       <c r="W444" s="110"/>
       <c r="X444" s="110"/>
       <c r="Y444" s="110"/>
       <c r="Z444" s="110"/>
       <c r="AA444" s="110"/>
       <c r="AB444" s="110"/>
       <c r="AC444" s="110"/>
       <c r="AD444" s="110"/>
       <c r="AE444" s="110"/>
       <c r="AF444" s="110"/>
       <c r="AG444" s="110"/>
       <c r="AH444" s="110"/>
       <c r="AI444" s="110"/>
       <c r="AJ444" s="110"/>
       <c r="AK444" s="114"/>
       <c r="AL444" s="114"/>
     </row>
     <row r="445" spans="1:54" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A445" s="282">
+      <c r="A445" s="198">
         <v>68</v>
       </c>
-      <c r="B445" s="283"/>
-      <c r="C445" s="266" t="s">
+      <c r="B445" s="199"/>
+      <c r="C445" s="202" t="s">
         <v>150</v>
       </c>
-      <c r="D445" s="267"/>
-[...33 lines deleted...]
-      <c r="AL445" s="248"/>
+      <c r="D445" s="203"/>
+      <c r="E445" s="203"/>
+      <c r="F445" s="203"/>
+      <c r="G445" s="203"/>
+      <c r="H445" s="203"/>
+      <c r="I445" s="203"/>
+      <c r="J445" s="203"/>
+      <c r="K445" s="203"/>
+      <c r="L445" s="203"/>
+      <c r="M445" s="203"/>
+      <c r="N445" s="203"/>
+      <c r="O445" s="203"/>
+      <c r="P445" s="203"/>
+      <c r="Q445" s="203"/>
+      <c r="R445" s="203"/>
+      <c r="S445" s="203"/>
+      <c r="T445" s="203"/>
+      <c r="U445" s="203"/>
+      <c r="V445" s="203"/>
+      <c r="W445" s="203"/>
+      <c r="X445" s="203"/>
+      <c r="Y445" s="203"/>
+      <c r="Z445" s="203"/>
+      <c r="AA445" s="203"/>
+      <c r="AB445" s="203"/>
+      <c r="AC445" s="203"/>
+      <c r="AD445" s="203"/>
+      <c r="AE445" s="203"/>
+      <c r="AF445" s="203"/>
+      <c r="AG445" s="203"/>
+      <c r="AH445" s="203"/>
+      <c r="AI445" s="203"/>
+      <c r="AJ445" s="244"/>
+      <c r="AK445" s="217"/>
+      <c r="AL445" s="218"/>
     </row>
     <row r="446" spans="1:54" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A446" s="284"/>
-[...36 lines deleted...]
-      <c r="AL446" s="250"/>
+      <c r="A446" s="200"/>
+      <c r="B446" s="201"/>
+      <c r="C446" s="204"/>
+      <c r="D446" s="205"/>
+      <c r="E446" s="205"/>
+      <c r="F446" s="205"/>
+      <c r="G446" s="205"/>
+      <c r="H446" s="205"/>
+      <c r="I446" s="205"/>
+      <c r="J446" s="205"/>
+      <c r="K446" s="205"/>
+      <c r="L446" s="205"/>
+      <c r="M446" s="205"/>
+      <c r="N446" s="205"/>
+      <c r="O446" s="205"/>
+      <c r="P446" s="205"/>
+      <c r="Q446" s="205"/>
+      <c r="R446" s="205"/>
+      <c r="S446" s="205"/>
+      <c r="T446" s="205"/>
+      <c r="U446" s="205"/>
+      <c r="V446" s="205"/>
+      <c r="W446" s="205"/>
+      <c r="X446" s="205"/>
+      <c r="Y446" s="205"/>
+      <c r="Z446" s="205"/>
+      <c r="AA446" s="205"/>
+      <c r="AB446" s="205"/>
+      <c r="AC446" s="205"/>
+      <c r="AD446" s="205"/>
+      <c r="AE446" s="205"/>
+      <c r="AF446" s="205"/>
+      <c r="AG446" s="205"/>
+      <c r="AH446" s="205"/>
+      <c r="AI446" s="205"/>
+      <c r="AJ446" s="295"/>
+      <c r="AK446" s="219"/>
+      <c r="AL446" s="220"/>
     </row>
     <row r="447" spans="1:54" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A447" s="83"/>
       <c r="B447" s="83"/>
-      <c r="C447" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ447" s="270"/>
+      <c r="C447" s="206"/>
+      <c r="D447" s="207"/>
+      <c r="E447" s="207"/>
+      <c r="F447" s="207"/>
+      <c r="G447" s="207"/>
+      <c r="H447" s="207"/>
+      <c r="I447" s="207"/>
+      <c r="J447" s="207"/>
+      <c r="K447" s="207"/>
+      <c r="L447" s="207"/>
+      <c r="M447" s="207"/>
+      <c r="N447" s="207"/>
+      <c r="O447" s="207"/>
+      <c r="P447" s="207"/>
+      <c r="Q447" s="207"/>
+      <c r="R447" s="207"/>
+      <c r="S447" s="207"/>
+      <c r="T447" s="207"/>
+      <c r="U447" s="207"/>
+      <c r="V447" s="207"/>
+      <c r="W447" s="207"/>
+      <c r="X447" s="207"/>
+      <c r="Y447" s="207"/>
+      <c r="Z447" s="207"/>
+      <c r="AA447" s="207"/>
+      <c r="AB447" s="207"/>
+      <c r="AC447" s="207"/>
+      <c r="AD447" s="207"/>
+      <c r="AE447" s="207"/>
+      <c r="AF447" s="207"/>
+      <c r="AG447" s="207"/>
+      <c r="AH447" s="207"/>
+      <c r="AI447" s="207"/>
+      <c r="AJ447" s="207"/>
       <c r="AK447" s="44"/>
       <c r="AL447" s="43"/>
     </row>
     <row r="448" spans="1:54" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A448" s="83"/>
       <c r="B448" s="83"/>
       <c r="C448" s="75"/>
       <c r="D448" s="75"/>
       <c r="E448" s="75"/>
       <c r="F448" s="75"/>
       <c r="G448" s="75"/>
       <c r="H448" s="75"/>
       <c r="I448" s="75"/>
       <c r="J448" s="75"/>
       <c r="K448" s="75"/>
       <c r="L448" s="75"/>
       <c r="M448" s="75"/>
       <c r="N448" s="75"/>
       <c r="O448" s="75"/>
       <c r="P448" s="75"/>
       <c r="Q448" s="75"/>
       <c r="R448" s="75"/>
       <c r="S448" s="75"/>
       <c r="T448" s="75"/>
       <c r="U448" s="75"/>
       <c r="V448" s="75"/>
       <c r="W448" s="75"/>
       <c r="X448" s="75"/>
       <c r="Y448" s="75"/>
       <c r="Z448" s="75"/>
       <c r="AA448" s="75"/>
       <c r="AB448" s="75"/>
       <c r="AC448" s="75"/>
       <c r="AD448" s="75"/>
       <c r="AE448" s="75"/>
       <c r="AF448" s="75"/>
       <c r="AG448" s="75"/>
       <c r="AH448" s="75"/>
       <c r="AI448" s="75"/>
       <c r="AJ448" s="75"/>
       <c r="AK448" s="43"/>
       <c r="AL448" s="43"/>
     </row>
     <row r="449" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A449" s="282">
+      <c r="A449" s="198">
         <v>69</v>
       </c>
-      <c r="B449" s="283"/>
-      <c r="C449" s="266" t="s">
+      <c r="B449" s="199"/>
+      <c r="C449" s="202" t="s">
         <v>151</v>
       </c>
-      <c r="D449" s="267"/>
-[...33 lines deleted...]
-      <c r="AL449" s="248"/>
+      <c r="D449" s="203"/>
+      <c r="E449" s="203"/>
+      <c r="F449" s="203"/>
+      <c r="G449" s="203"/>
+      <c r="H449" s="203"/>
+      <c r="I449" s="203"/>
+      <c r="J449" s="203"/>
+      <c r="K449" s="203"/>
+      <c r="L449" s="203"/>
+      <c r="M449" s="203"/>
+      <c r="N449" s="203"/>
+      <c r="O449" s="203"/>
+      <c r="P449" s="203"/>
+      <c r="Q449" s="203"/>
+      <c r="R449" s="203"/>
+      <c r="S449" s="203"/>
+      <c r="T449" s="203"/>
+      <c r="U449" s="203"/>
+      <c r="V449" s="203"/>
+      <c r="W449" s="203"/>
+      <c r="X449" s="203"/>
+      <c r="Y449" s="203"/>
+      <c r="Z449" s="203"/>
+      <c r="AA449" s="203"/>
+      <c r="AB449" s="203"/>
+      <c r="AC449" s="203"/>
+      <c r="AD449" s="203"/>
+      <c r="AE449" s="203"/>
+      <c r="AF449" s="203"/>
+      <c r="AG449" s="203"/>
+      <c r="AH449" s="203"/>
+      <c r="AI449" s="203"/>
+      <c r="AJ449" s="244"/>
+      <c r="AK449" s="217"/>
+      <c r="AL449" s="218"/>
     </row>
     <row r="450" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A450" s="284"/>
-[...36 lines deleted...]
-      <c r="AL450" s="250"/>
+      <c r="A450" s="200"/>
+      <c r="B450" s="201"/>
+      <c r="C450" s="206"/>
+      <c r="D450" s="207"/>
+      <c r="E450" s="207"/>
+      <c r="F450" s="207"/>
+      <c r="G450" s="207"/>
+      <c r="H450" s="207"/>
+      <c r="I450" s="207"/>
+      <c r="J450" s="207"/>
+      <c r="K450" s="207"/>
+      <c r="L450" s="207"/>
+      <c r="M450" s="207"/>
+      <c r="N450" s="207"/>
+      <c r="O450" s="207"/>
+      <c r="P450" s="207"/>
+      <c r="Q450" s="207"/>
+      <c r="R450" s="207"/>
+      <c r="S450" s="207"/>
+      <c r="T450" s="207"/>
+      <c r="U450" s="207"/>
+      <c r="V450" s="207"/>
+      <c r="W450" s="207"/>
+      <c r="X450" s="207"/>
+      <c r="Y450" s="207"/>
+      <c r="Z450" s="207"/>
+      <c r="AA450" s="207"/>
+      <c r="AB450" s="207"/>
+      <c r="AC450" s="207"/>
+      <c r="AD450" s="207"/>
+      <c r="AE450" s="207"/>
+      <c r="AF450" s="207"/>
+      <c r="AG450" s="207"/>
+      <c r="AH450" s="207"/>
+      <c r="AI450" s="207"/>
+      <c r="AJ450" s="245"/>
+      <c r="AK450" s="219"/>
+      <c r="AL450" s="220"/>
     </row>
     <row r="451" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A451" s="83"/>
       <c r="B451" s="83"/>
       <c r="C451" s="75"/>
       <c r="D451" s="75"/>
       <c r="E451" s="75"/>
       <c r="F451" s="75"/>
       <c r="G451" s="75"/>
       <c r="H451" s="75"/>
       <c r="I451" s="75"/>
       <c r="J451" s="75"/>
       <c r="K451" s="75"/>
       <c r="L451" s="75"/>
       <c r="M451" s="75"/>
       <c r="N451" s="75"/>
       <c r="O451" s="75"/>
       <c r="P451" s="75"/>
       <c r="Q451" s="75"/>
       <c r="R451" s="75"/>
       <c r="S451" s="75"/>
       <c r="T451" s="75"/>
       <c r="U451" s="75"/>
       <c r="V451" s="75"/>
       <c r="W451" s="75"/>
       <c r="X451" s="75"/>
       <c r="Y451" s="75"/>
       <c r="Z451" s="75"/>
       <c r="AA451" s="75"/>
       <c r="AB451" s="75"/>
       <c r="AC451" s="75"/>
       <c r="AD451" s="75"/>
       <c r="AE451" s="75"/>
       <c r="AF451" s="75"/>
       <c r="AG451" s="75"/>
       <c r="AH451" s="75"/>
       <c r="AI451" s="75"/>
       <c r="AJ451" s="75"/>
       <c r="AK451" s="43"/>
       <c r="AL451" s="43"/>
     </row>
     <row r="452" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A452" s="282">
+      <c r="A452" s="198">
         <v>70</v>
       </c>
-      <c r="B452" s="283"/>
-      <c r="C452" s="266" t="s">
+      <c r="B452" s="199"/>
+      <c r="C452" s="202" t="s">
         <v>193</v>
       </c>
-      <c r="D452" s="267"/>
-[...33 lines deleted...]
-      <c r="AL452" s="248"/>
+      <c r="D452" s="203"/>
+      <c r="E452" s="203"/>
+      <c r="F452" s="203"/>
+      <c r="G452" s="203"/>
+      <c r="H452" s="203"/>
+      <c r="I452" s="203"/>
+      <c r="J452" s="203"/>
+      <c r="K452" s="203"/>
+      <c r="L452" s="203"/>
+      <c r="M452" s="203"/>
+      <c r="N452" s="203"/>
+      <c r="O452" s="203"/>
+      <c r="P452" s="203"/>
+      <c r="Q452" s="203"/>
+      <c r="R452" s="203"/>
+      <c r="S452" s="203"/>
+      <c r="T452" s="203"/>
+      <c r="U452" s="203"/>
+      <c r="V452" s="203"/>
+      <c r="W452" s="203"/>
+      <c r="X452" s="203"/>
+      <c r="Y452" s="203"/>
+      <c r="Z452" s="203"/>
+      <c r="AA452" s="203"/>
+      <c r="AB452" s="203"/>
+      <c r="AC452" s="203"/>
+      <c r="AD452" s="203"/>
+      <c r="AE452" s="203"/>
+      <c r="AF452" s="203"/>
+      <c r="AG452" s="203"/>
+      <c r="AH452" s="203"/>
+      <c r="AI452" s="203"/>
+      <c r="AJ452" s="244"/>
+      <c r="AK452" s="217"/>
+      <c r="AL452" s="218"/>
     </row>
     <row r="453" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A453" s="284"/>
-[...36 lines deleted...]
-      <c r="AL453" s="250"/>
+      <c r="A453" s="200"/>
+      <c r="B453" s="201"/>
+      <c r="C453" s="206"/>
+      <c r="D453" s="207"/>
+      <c r="E453" s="207"/>
+      <c r="F453" s="207"/>
+      <c r="G453" s="207"/>
+      <c r="H453" s="207"/>
+      <c r="I453" s="207"/>
+      <c r="J453" s="207"/>
+      <c r="K453" s="207"/>
+      <c r="L453" s="207"/>
+      <c r="M453" s="207"/>
+      <c r="N453" s="207"/>
+      <c r="O453" s="207"/>
+      <c r="P453" s="207"/>
+      <c r="Q453" s="207"/>
+      <c r="R453" s="207"/>
+      <c r="S453" s="207"/>
+      <c r="T453" s="207"/>
+      <c r="U453" s="207"/>
+      <c r="V453" s="207"/>
+      <c r="W453" s="207"/>
+      <c r="X453" s="207"/>
+      <c r="Y453" s="207"/>
+      <c r="Z453" s="207"/>
+      <c r="AA453" s="207"/>
+      <c r="AB453" s="207"/>
+      <c r="AC453" s="207"/>
+      <c r="AD453" s="207"/>
+      <c r="AE453" s="207"/>
+      <c r="AF453" s="207"/>
+      <c r="AG453" s="207"/>
+      <c r="AH453" s="207"/>
+      <c r="AI453" s="207"/>
+      <c r="AJ453" s="245"/>
+      <c r="AK453" s="219"/>
+      <c r="AL453" s="220"/>
     </row>
     <row r="454" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A454" s="83"/>
       <c r="B454" s="83"/>
       <c r="C454" s="75"/>
       <c r="D454" s="75"/>
       <c r="E454" s="75"/>
       <c r="F454" s="75"/>
       <c r="G454" s="75"/>
       <c r="H454" s="75"/>
       <c r="I454" s="75"/>
       <c r="J454" s="75"/>
       <c r="K454" s="75"/>
       <c r="L454" s="75"/>
       <c r="M454" s="75"/>
       <c r="N454" s="75"/>
       <c r="O454" s="75"/>
       <c r="P454" s="75"/>
       <c r="Q454" s="75"/>
       <c r="R454" s="75"/>
       <c r="S454" s="75"/>
       <c r="T454" s="75"/>
       <c r="U454" s="75"/>
       <c r="V454" s="75"/>
       <c r="W454" s="75"/>
       <c r="X454" s="75"/>
       <c r="Y454" s="75"/>
       <c r="Z454" s="75"/>
       <c r="AA454" s="75"/>
       <c r="AB454" s="75"/>
       <c r="AC454" s="75"/>
       <c r="AD454" s="75"/>
       <c r="AE454" s="75"/>
       <c r="AF454" s="75"/>
       <c r="AG454" s="75"/>
       <c r="AH454" s="75"/>
       <c r="AI454" s="75"/>
       <c r="AJ454" s="75"/>
       <c r="AK454" s="43"/>
       <c r="AL454" s="43"/>
     </row>
     <row r="455" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A455" s="282">
+      <c r="A455" s="198">
         <v>71</v>
       </c>
-      <c r="B455" s="283"/>
-      <c r="C455" s="266" t="s">
+      <c r="B455" s="199"/>
+      <c r="C455" s="202" t="s">
         <v>152</v>
       </c>
-      <c r="D455" s="267"/>
-[...33 lines deleted...]
-      <c r="AL455" s="248"/>
+      <c r="D455" s="203"/>
+      <c r="E455" s="203"/>
+      <c r="F455" s="203"/>
+      <c r="G455" s="203"/>
+      <c r="H455" s="203"/>
+      <c r="I455" s="203"/>
+      <c r="J455" s="203"/>
+      <c r="K455" s="203"/>
+      <c r="L455" s="203"/>
+      <c r="M455" s="203"/>
+      <c r="N455" s="203"/>
+      <c r="O455" s="203"/>
+      <c r="P455" s="203"/>
+      <c r="Q455" s="203"/>
+      <c r="R455" s="203"/>
+      <c r="S455" s="203"/>
+      <c r="T455" s="203"/>
+      <c r="U455" s="203"/>
+      <c r="V455" s="203"/>
+      <c r="W455" s="203"/>
+      <c r="X455" s="203"/>
+      <c r="Y455" s="203"/>
+      <c r="Z455" s="203"/>
+      <c r="AA455" s="203"/>
+      <c r="AB455" s="203"/>
+      <c r="AC455" s="203"/>
+      <c r="AD455" s="203"/>
+      <c r="AE455" s="203"/>
+      <c r="AF455" s="203"/>
+      <c r="AG455" s="203"/>
+      <c r="AH455" s="203"/>
+      <c r="AI455" s="203"/>
+      <c r="AJ455" s="203"/>
+      <c r="AK455" s="217"/>
+      <c r="AL455" s="218"/>
     </row>
     <row r="456" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A456" s="284"/>
-[...36 lines deleted...]
-      <c r="AL456" s="250"/>
+      <c r="A456" s="200"/>
+      <c r="B456" s="201"/>
+      <c r="C456" s="204"/>
+      <c r="D456" s="205"/>
+      <c r="E456" s="205"/>
+      <c r="F456" s="205"/>
+      <c r="G456" s="205"/>
+      <c r="H456" s="205"/>
+      <c r="I456" s="205"/>
+      <c r="J456" s="205"/>
+      <c r="K456" s="205"/>
+      <c r="L456" s="205"/>
+      <c r="M456" s="205"/>
+      <c r="N456" s="205"/>
+      <c r="O456" s="205"/>
+      <c r="P456" s="205"/>
+      <c r="Q456" s="205"/>
+      <c r="R456" s="205"/>
+      <c r="S456" s="205"/>
+      <c r="T456" s="205"/>
+      <c r="U456" s="205"/>
+      <c r="V456" s="205"/>
+      <c r="W456" s="205"/>
+      <c r="X456" s="205"/>
+      <c r="Y456" s="205"/>
+      <c r="Z456" s="205"/>
+      <c r="AA456" s="205"/>
+      <c r="AB456" s="205"/>
+      <c r="AC456" s="205"/>
+      <c r="AD456" s="205"/>
+      <c r="AE456" s="205"/>
+      <c r="AF456" s="205"/>
+      <c r="AG456" s="205"/>
+      <c r="AH456" s="205"/>
+      <c r="AI456" s="205"/>
+      <c r="AJ456" s="205"/>
+      <c r="AK456" s="219"/>
+      <c r="AL456" s="220"/>
     </row>
     <row r="457" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A457" s="83"/>
       <c r="B457" s="83"/>
-      <c r="C457" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ457" s="261"/>
+      <c r="C457" s="204"/>
+      <c r="D457" s="205"/>
+      <c r="E457" s="205"/>
+      <c r="F457" s="205"/>
+      <c r="G457" s="205"/>
+      <c r="H457" s="205"/>
+      <c r="I457" s="205"/>
+      <c r="J457" s="205"/>
+      <c r="K457" s="205"/>
+      <c r="L457" s="205"/>
+      <c r="M457" s="205"/>
+      <c r="N457" s="205"/>
+      <c r="O457" s="205"/>
+      <c r="P457" s="205"/>
+      <c r="Q457" s="205"/>
+      <c r="R457" s="205"/>
+      <c r="S457" s="205"/>
+      <c r="T457" s="205"/>
+      <c r="U457" s="205"/>
+      <c r="V457" s="205"/>
+      <c r="W457" s="205"/>
+      <c r="X457" s="205"/>
+      <c r="Y457" s="205"/>
+      <c r="Z457" s="205"/>
+      <c r="AA457" s="205"/>
+      <c r="AB457" s="205"/>
+      <c r="AC457" s="205"/>
+      <c r="AD457" s="205"/>
+      <c r="AE457" s="205"/>
+      <c r="AF457" s="205"/>
+      <c r="AG457" s="205"/>
+      <c r="AH457" s="205"/>
+      <c r="AI457" s="205"/>
+      <c r="AJ457" s="205"/>
       <c r="AK457" s="44"/>
       <c r="AL457" s="43"/>
     </row>
     <row r="458" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A458" s="83"/>
       <c r="B458" s="83"/>
-      <c r="C458" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ458" s="261"/>
+      <c r="C458" s="204"/>
+      <c r="D458" s="205"/>
+      <c r="E458" s="205"/>
+      <c r="F458" s="205"/>
+      <c r="G458" s="205"/>
+      <c r="H458" s="205"/>
+      <c r="I458" s="205"/>
+      <c r="J458" s="205"/>
+      <c r="K458" s="205"/>
+      <c r="L458" s="205"/>
+      <c r="M458" s="205"/>
+      <c r="N458" s="205"/>
+      <c r="O458" s="205"/>
+      <c r="P458" s="205"/>
+      <c r="Q458" s="205"/>
+      <c r="R458" s="205"/>
+      <c r="S458" s="205"/>
+      <c r="T458" s="205"/>
+      <c r="U458" s="205"/>
+      <c r="V458" s="205"/>
+      <c r="W458" s="205"/>
+      <c r="X458" s="205"/>
+      <c r="Y458" s="205"/>
+      <c r="Z458" s="205"/>
+      <c r="AA458" s="205"/>
+      <c r="AB458" s="205"/>
+      <c r="AC458" s="205"/>
+      <c r="AD458" s="205"/>
+      <c r="AE458" s="205"/>
+      <c r="AF458" s="205"/>
+      <c r="AG458" s="205"/>
+      <c r="AH458" s="205"/>
+      <c r="AI458" s="205"/>
+      <c r="AJ458" s="205"/>
       <c r="AK458" s="45"/>
       <c r="AL458" s="43"/>
     </row>
     <row r="459" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A459" s="83"/>
       <c r="B459" s="83"/>
-      <c r="C459" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ459" s="271"/>
+      <c r="C459" s="206"/>
+      <c r="D459" s="207"/>
+      <c r="E459" s="207"/>
+      <c r="F459" s="207"/>
+      <c r="G459" s="207"/>
+      <c r="H459" s="207"/>
+      <c r="I459" s="207"/>
+      <c r="J459" s="207"/>
+      <c r="K459" s="207"/>
+      <c r="L459" s="207"/>
+      <c r="M459" s="207"/>
+      <c r="N459" s="207"/>
+      <c r="O459" s="207"/>
+      <c r="P459" s="207"/>
+      <c r="Q459" s="207"/>
+      <c r="R459" s="207"/>
+      <c r="S459" s="207"/>
+      <c r="T459" s="207"/>
+      <c r="U459" s="207"/>
+      <c r="V459" s="207"/>
+      <c r="W459" s="207"/>
+      <c r="X459" s="207"/>
+      <c r="Y459" s="207"/>
+      <c r="Z459" s="207"/>
+      <c r="AA459" s="207"/>
+      <c r="AB459" s="207"/>
+      <c r="AC459" s="207"/>
+      <c r="AD459" s="207"/>
+      <c r="AE459" s="207"/>
+      <c r="AF459" s="207"/>
+      <c r="AG459" s="207"/>
+      <c r="AH459" s="207"/>
+      <c r="AI459" s="207"/>
+      <c r="AJ459" s="208"/>
       <c r="AK459" s="43"/>
       <c r="AL459" s="43"/>
     </row>
     <row r="460" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A460" s="83"/>
       <c r="B460" s="83"/>
       <c r="C460" s="75"/>
       <c r="D460" s="75"/>
       <c r="E460" s="75"/>
       <c r="F460" s="75"/>
       <c r="G460" s="75"/>
       <c r="H460" s="75"/>
       <c r="I460" s="75"/>
       <c r="J460" s="75"/>
       <c r="K460" s="75"/>
       <c r="L460" s="75"/>
       <c r="M460" s="75"/>
       <c r="N460" s="75"/>
       <c r="O460" s="75"/>
       <c r="P460" s="75"/>
       <c r="Q460" s="75"/>
       <c r="R460" s="75"/>
       <c r="S460" s="75"/>
       <c r="T460" s="75"/>
       <c r="U460" s="75"/>
@@ -28557,170 +28559,170 @@
       <c r="P461" s="110"/>
       <c r="Q461" s="110"/>
       <c r="R461" s="110"/>
       <c r="S461" s="110"/>
       <c r="T461" s="110"/>
       <c r="U461" s="110"/>
       <c r="V461" s="110"/>
       <c r="W461" s="110"/>
       <c r="X461" s="110"/>
       <c r="Y461" s="110"/>
       <c r="Z461" s="110"/>
       <c r="AA461" s="110"/>
       <c r="AB461" s="110"/>
       <c r="AC461" s="110"/>
       <c r="AD461" s="110"/>
       <c r="AE461" s="110"/>
       <c r="AF461" s="110"/>
       <c r="AG461" s="110"/>
       <c r="AH461" s="110"/>
       <c r="AI461" s="110"/>
       <c r="AJ461" s="110"/>
       <c r="AK461" s="113"/>
       <c r="AL461" s="113"/>
     </row>
     <row r="462" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A462" s="339">
+      <c r="A462" s="331">
         <v>72</v>
       </c>
-      <c r="B462" s="340"/>
-      <c r="C462" s="266" t="s">
+      <c r="B462" s="332"/>
+      <c r="C462" s="202" t="s">
         <v>224</v>
       </c>
-      <c r="D462" s="343"/>
-[...33 lines deleted...]
-      <c r="AL462" s="273"/>
+      <c r="D462" s="335"/>
+      <c r="E462" s="335"/>
+      <c r="F462" s="335"/>
+      <c r="G462" s="335"/>
+      <c r="H462" s="335"/>
+      <c r="I462" s="335"/>
+      <c r="J462" s="335"/>
+      <c r="K462" s="335"/>
+      <c r="L462" s="335"/>
+      <c r="M462" s="335"/>
+      <c r="N462" s="335"/>
+      <c r="O462" s="335"/>
+      <c r="P462" s="335"/>
+      <c r="Q462" s="335"/>
+      <c r="R462" s="335"/>
+      <c r="S462" s="335"/>
+      <c r="T462" s="335"/>
+      <c r="U462" s="335"/>
+      <c r="V462" s="335"/>
+      <c r="W462" s="335"/>
+      <c r="X462" s="335"/>
+      <c r="Y462" s="335"/>
+      <c r="Z462" s="335"/>
+      <c r="AA462" s="335"/>
+      <c r="AB462" s="335"/>
+      <c r="AC462" s="335"/>
+      <c r="AD462" s="335"/>
+      <c r="AE462" s="335"/>
+      <c r="AF462" s="335"/>
+      <c r="AG462" s="335"/>
+      <c r="AH462" s="335"/>
+      <c r="AI462" s="335"/>
+      <c r="AJ462" s="336"/>
+      <c r="AK462" s="282"/>
+      <c r="AL462" s="283"/>
     </row>
     <row r="463" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A463" s="341"/>
-[...36 lines deleted...]
-      <c r="AL463" s="275"/>
+      <c r="A463" s="333"/>
+      <c r="B463" s="334"/>
+      <c r="C463" s="204"/>
+      <c r="D463" s="337"/>
+      <c r="E463" s="337"/>
+      <c r="F463" s="337"/>
+      <c r="G463" s="337"/>
+      <c r="H463" s="337"/>
+      <c r="I463" s="337"/>
+      <c r="J463" s="337"/>
+      <c r="K463" s="337"/>
+      <c r="L463" s="337"/>
+      <c r="M463" s="337"/>
+      <c r="N463" s="337"/>
+      <c r="O463" s="337"/>
+      <c r="P463" s="337"/>
+      <c r="Q463" s="337"/>
+      <c r="R463" s="337"/>
+      <c r="S463" s="337"/>
+      <c r="T463" s="337"/>
+      <c r="U463" s="337"/>
+      <c r="V463" s="337"/>
+      <c r="W463" s="337"/>
+      <c r="X463" s="337"/>
+      <c r="Y463" s="337"/>
+      <c r="Z463" s="337"/>
+      <c r="AA463" s="337"/>
+      <c r="AB463" s="337"/>
+      <c r="AC463" s="337"/>
+      <c r="AD463" s="337"/>
+      <c r="AE463" s="337"/>
+      <c r="AF463" s="337"/>
+      <c r="AG463" s="337"/>
+      <c r="AH463" s="337"/>
+      <c r="AI463" s="337"/>
+      <c r="AJ463" s="338"/>
+      <c r="AK463" s="284"/>
+      <c r="AL463" s="285"/>
     </row>
     <row r="464" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A464" s="74"/>
       <c r="B464" s="95"/>
-      <c r="C464" s="347"/>
-[...32 lines deleted...]
-      <c r="AJ464" s="348"/>
+      <c r="C464" s="339"/>
+      <c r="D464" s="340"/>
+      <c r="E464" s="340"/>
+      <c r="F464" s="340"/>
+      <c r="G464" s="340"/>
+      <c r="H464" s="340"/>
+      <c r="I464" s="340"/>
+      <c r="J464" s="340"/>
+      <c r="K464" s="340"/>
+      <c r="L464" s="340"/>
+      <c r="M464" s="340"/>
+      <c r="N464" s="340"/>
+      <c r="O464" s="340"/>
+      <c r="P464" s="340"/>
+      <c r="Q464" s="340"/>
+      <c r="R464" s="340"/>
+      <c r="S464" s="340"/>
+      <c r="T464" s="340"/>
+      <c r="U464" s="340"/>
+      <c r="V464" s="340"/>
+      <c r="W464" s="340"/>
+      <c r="X464" s="340"/>
+      <c r="Y464" s="340"/>
+      <c r="Z464" s="340"/>
+      <c r="AA464" s="340"/>
+      <c r="AB464" s="340"/>
+      <c r="AC464" s="340"/>
+      <c r="AD464" s="340"/>
+      <c r="AE464" s="340"/>
+      <c r="AF464" s="340"/>
+      <c r="AG464" s="340"/>
+      <c r="AH464" s="340"/>
+      <c r="AI464" s="340"/>
+      <c r="AJ464" s="340"/>
       <c r="AK464" s="30"/>
       <c r="AL464" s="34"/>
     </row>
     <row r="465" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A465" s="83"/>
       <c r="B465" s="83"/>
       <c r="C465" s="75"/>
       <c r="D465" s="75"/>
       <c r="E465" s="75"/>
       <c r="F465" s="75"/>
       <c r="G465" s="75"/>
       <c r="H465" s="75"/>
       <c r="I465" s="75"/>
       <c r="J465" s="75"/>
       <c r="K465" s="75"/>
       <c r="L465" s="75"/>
       <c r="M465" s="75"/>
       <c r="N465" s="75"/>
       <c r="O465" s="75"/>
       <c r="P465" s="75"/>
       <c r="Q465" s="75"/>
       <c r="R465" s="75"/>
       <c r="S465" s="75"/>
       <c r="T465" s="75"/>
       <c r="U465" s="75"/>
@@ -28763,662 +28765,662 @@
       <c r="P466" s="110"/>
       <c r="Q466" s="110"/>
       <c r="R466" s="110"/>
       <c r="S466" s="110"/>
       <c r="T466" s="110"/>
       <c r="U466" s="110"/>
       <c r="V466" s="110"/>
       <c r="W466" s="110"/>
       <c r="X466" s="110"/>
       <c r="Y466" s="110"/>
       <c r="Z466" s="110"/>
       <c r="AA466" s="110"/>
       <c r="AB466" s="110"/>
       <c r="AC466" s="110"/>
       <c r="AD466" s="110"/>
       <c r="AE466" s="110"/>
       <c r="AF466" s="110"/>
       <c r="AG466" s="110"/>
       <c r="AH466" s="110"/>
       <c r="AI466" s="110"/>
       <c r="AJ466" s="110"/>
       <c r="AK466" s="114"/>
       <c r="AL466" s="114"/>
     </row>
     <row r="467" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A467" s="282">
+      <c r="A467" s="198">
         <v>73</v>
       </c>
-      <c r="B467" s="283"/>
-      <c r="C467" s="266" t="s">
+      <c r="B467" s="199"/>
+      <c r="C467" s="202" t="s">
         <v>222</v>
       </c>
-      <c r="D467" s="267"/>
-[...33 lines deleted...]
-      <c r="AL467" s="273"/>
+      <c r="D467" s="203"/>
+      <c r="E467" s="203"/>
+      <c r="F467" s="203"/>
+      <c r="G467" s="203"/>
+      <c r="H467" s="203"/>
+      <c r="I467" s="203"/>
+      <c r="J467" s="203"/>
+      <c r="K467" s="203"/>
+      <c r="L467" s="203"/>
+      <c r="M467" s="203"/>
+      <c r="N467" s="203"/>
+      <c r="O467" s="203"/>
+      <c r="P467" s="203"/>
+      <c r="Q467" s="203"/>
+      <c r="R467" s="203"/>
+      <c r="S467" s="203"/>
+      <c r="T467" s="203"/>
+      <c r="U467" s="203"/>
+      <c r="V467" s="203"/>
+      <c r="W467" s="203"/>
+      <c r="X467" s="203"/>
+      <c r="Y467" s="203"/>
+      <c r="Z467" s="203"/>
+      <c r="AA467" s="203"/>
+      <c r="AB467" s="203"/>
+      <c r="AC467" s="203"/>
+      <c r="AD467" s="203"/>
+      <c r="AE467" s="203"/>
+      <c r="AF467" s="203"/>
+      <c r="AG467" s="203"/>
+      <c r="AH467" s="203"/>
+      <c r="AI467" s="203"/>
+      <c r="AJ467" s="203"/>
+      <c r="AK467" s="282"/>
+      <c r="AL467" s="283"/>
     </row>
     <row r="468" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A468" s="284"/>
-[...36 lines deleted...]
-      <c r="AL468" s="275"/>
+      <c r="A468" s="200"/>
+      <c r="B468" s="201"/>
+      <c r="C468" s="204"/>
+      <c r="D468" s="205"/>
+      <c r="E468" s="205"/>
+      <c r="F468" s="205"/>
+      <c r="G468" s="205"/>
+      <c r="H468" s="205"/>
+      <c r="I468" s="205"/>
+      <c r="J468" s="205"/>
+      <c r="K468" s="205"/>
+      <c r="L468" s="205"/>
+      <c r="M468" s="205"/>
+      <c r="N468" s="205"/>
+      <c r="O468" s="205"/>
+      <c r="P468" s="205"/>
+      <c r="Q468" s="205"/>
+      <c r="R468" s="205"/>
+      <c r="S468" s="205"/>
+      <c r="T468" s="205"/>
+      <c r="U468" s="205"/>
+      <c r="V468" s="205"/>
+      <c r="W468" s="205"/>
+      <c r="X468" s="205"/>
+      <c r="Y468" s="205"/>
+      <c r="Z468" s="205"/>
+      <c r="AA468" s="205"/>
+      <c r="AB468" s="205"/>
+      <c r="AC468" s="205"/>
+      <c r="AD468" s="205"/>
+      <c r="AE468" s="205"/>
+      <c r="AF468" s="205"/>
+      <c r="AG468" s="205"/>
+      <c r="AH468" s="205"/>
+      <c r="AI468" s="205"/>
+      <c r="AJ468" s="205"/>
+      <c r="AK468" s="284"/>
+      <c r="AL468" s="285"/>
     </row>
     <row r="469" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A469" s="83"/>
       <c r="B469" s="83"/>
-      <c r="C469" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ469" s="261"/>
+      <c r="C469" s="204"/>
+      <c r="D469" s="205"/>
+      <c r="E469" s="205"/>
+      <c r="F469" s="205"/>
+      <c r="G469" s="205"/>
+      <c r="H469" s="205"/>
+      <c r="I469" s="205"/>
+      <c r="J469" s="205"/>
+      <c r="K469" s="205"/>
+      <c r="L469" s="205"/>
+      <c r="M469" s="205"/>
+      <c r="N469" s="205"/>
+      <c r="O469" s="205"/>
+      <c r="P469" s="205"/>
+      <c r="Q469" s="205"/>
+      <c r="R469" s="205"/>
+      <c r="S469" s="205"/>
+      <c r="T469" s="205"/>
+      <c r="U469" s="205"/>
+      <c r="V469" s="205"/>
+      <c r="W469" s="205"/>
+      <c r="X469" s="205"/>
+      <c r="Y469" s="205"/>
+      <c r="Z469" s="205"/>
+      <c r="AA469" s="205"/>
+      <c r="AB469" s="205"/>
+      <c r="AC469" s="205"/>
+      <c r="AD469" s="205"/>
+      <c r="AE469" s="205"/>
+      <c r="AF469" s="205"/>
+      <c r="AG469" s="205"/>
+      <c r="AH469" s="205"/>
+      <c r="AI469" s="205"/>
+      <c r="AJ469" s="205"/>
       <c r="AK469" s="44"/>
       <c r="AL469" s="46"/>
     </row>
     <row r="470" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A470" s="83"/>
       <c r="B470" s="83"/>
-      <c r="C470" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ470" s="270"/>
+      <c r="C470" s="206"/>
+      <c r="D470" s="207"/>
+      <c r="E470" s="207"/>
+      <c r="F470" s="207"/>
+      <c r="G470" s="207"/>
+      <c r="H470" s="207"/>
+      <c r="I470" s="207"/>
+      <c r="J470" s="207"/>
+      <c r="K470" s="207"/>
+      <c r="L470" s="207"/>
+      <c r="M470" s="207"/>
+      <c r="N470" s="207"/>
+      <c r="O470" s="207"/>
+      <c r="P470" s="207"/>
+      <c r="Q470" s="207"/>
+      <c r="R470" s="207"/>
+      <c r="S470" s="207"/>
+      <c r="T470" s="207"/>
+      <c r="U470" s="207"/>
+      <c r="V470" s="207"/>
+      <c r="W470" s="207"/>
+      <c r="X470" s="207"/>
+      <c r="Y470" s="207"/>
+      <c r="Z470" s="207"/>
+      <c r="AA470" s="207"/>
+      <c r="AB470" s="207"/>
+      <c r="AC470" s="207"/>
+      <c r="AD470" s="207"/>
+      <c r="AE470" s="207"/>
+      <c r="AF470" s="207"/>
+      <c r="AG470" s="207"/>
+      <c r="AH470" s="207"/>
+      <c r="AI470" s="207"/>
+      <c r="AJ470" s="207"/>
       <c r="AK470" s="45"/>
       <c r="AL470" s="43"/>
     </row>
     <row r="471" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A471" s="117"/>
       <c r="B471" s="110"/>
       <c r="C471" s="110"/>
       <c r="D471" s="110"/>
       <c r="E471" s="110"/>
       <c r="F471" s="110"/>
       <c r="G471" s="110"/>
       <c r="H471" s="110"/>
       <c r="I471" s="110"/>
       <c r="J471" s="110"/>
       <c r="K471" s="110"/>
       <c r="L471" s="110"/>
       <c r="M471" s="110"/>
       <c r="N471" s="110"/>
       <c r="O471" s="110"/>
       <c r="P471" s="110"/>
       <c r="Q471" s="110"/>
       <c r="R471" s="110"/>
       <c r="S471" s="110"/>
       <c r="T471" s="110"/>
       <c r="U471" s="110"/>
       <c r="V471" s="110"/>
       <c r="W471" s="110"/>
       <c r="X471" s="110"/>
       <c r="Y471" s="110"/>
       <c r="Z471" s="110"/>
       <c r="AA471" s="110"/>
       <c r="AB471" s="110"/>
       <c r="AC471" s="110"/>
       <c r="AD471" s="110"/>
       <c r="AE471" s="110"/>
       <c r="AF471" s="110"/>
       <c r="AG471" s="110"/>
       <c r="AH471" s="110"/>
       <c r="AI471" s="110"/>
       <c r="AJ471" s="110"/>
       <c r="AK471" s="114"/>
       <c r="AL471" s="114"/>
     </row>
     <row r="472" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A472" s="282">
+      <c r="A472" s="198">
         <v>74</v>
       </c>
-      <c r="B472" s="283"/>
-      <c r="C472" s="266" t="s">
+      <c r="B472" s="199"/>
+      <c r="C472" s="202" t="s">
         <v>67</v>
       </c>
-      <c r="D472" s="267"/>
-[...33 lines deleted...]
-      <c r="AL472" s="273"/>
+      <c r="D472" s="203"/>
+      <c r="E472" s="203"/>
+      <c r="F472" s="203"/>
+      <c r="G472" s="203"/>
+      <c r="H472" s="203"/>
+      <c r="I472" s="203"/>
+      <c r="J472" s="203"/>
+      <c r="K472" s="203"/>
+      <c r="L472" s="203"/>
+      <c r="M472" s="203"/>
+      <c r="N472" s="203"/>
+      <c r="O472" s="203"/>
+      <c r="P472" s="203"/>
+      <c r="Q472" s="203"/>
+      <c r="R472" s="203"/>
+      <c r="S472" s="203"/>
+      <c r="T472" s="203"/>
+      <c r="U472" s="203"/>
+      <c r="V472" s="203"/>
+      <c r="W472" s="203"/>
+      <c r="X472" s="203"/>
+      <c r="Y472" s="203"/>
+      <c r="Z472" s="203"/>
+      <c r="AA472" s="203"/>
+      <c r="AB472" s="203"/>
+      <c r="AC472" s="203"/>
+      <c r="AD472" s="203"/>
+      <c r="AE472" s="203"/>
+      <c r="AF472" s="203"/>
+      <c r="AG472" s="203"/>
+      <c r="AH472" s="203"/>
+      <c r="AI472" s="203"/>
+      <c r="AJ472" s="244"/>
+      <c r="AK472" s="282"/>
+      <c r="AL472" s="283"/>
     </row>
     <row r="473" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A473" s="284"/>
-[...36 lines deleted...]
-      <c r="AL473" s="275"/>
+      <c r="A473" s="200"/>
+      <c r="B473" s="201"/>
+      <c r="C473" s="206"/>
+      <c r="D473" s="207"/>
+      <c r="E473" s="207"/>
+      <c r="F473" s="207"/>
+      <c r="G473" s="207"/>
+      <c r="H473" s="207"/>
+      <c r="I473" s="207"/>
+      <c r="J473" s="207"/>
+      <c r="K473" s="207"/>
+      <c r="L473" s="207"/>
+      <c r="M473" s="207"/>
+      <c r="N473" s="207"/>
+      <c r="O473" s="207"/>
+      <c r="P473" s="207"/>
+      <c r="Q473" s="207"/>
+      <c r="R473" s="207"/>
+      <c r="S473" s="207"/>
+      <c r="T473" s="207"/>
+      <c r="U473" s="207"/>
+      <c r="V473" s="207"/>
+      <c r="W473" s="207"/>
+      <c r="X473" s="207"/>
+      <c r="Y473" s="207"/>
+      <c r="Z473" s="207"/>
+      <c r="AA473" s="207"/>
+      <c r="AB473" s="207"/>
+      <c r="AC473" s="207"/>
+      <c r="AD473" s="207"/>
+      <c r="AE473" s="207"/>
+      <c r="AF473" s="207"/>
+      <c r="AG473" s="207"/>
+      <c r="AH473" s="207"/>
+      <c r="AI473" s="207"/>
+      <c r="AJ473" s="245"/>
+      <c r="AK473" s="284"/>
+      <c r="AL473" s="285"/>
     </row>
     <row r="474" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A474" s="117"/>
       <c r="B474" s="110"/>
       <c r="C474" s="110"/>
       <c r="D474" s="110"/>
       <c r="E474" s="110"/>
       <c r="F474" s="110"/>
       <c r="G474" s="110"/>
       <c r="H474" s="110"/>
       <c r="I474" s="110"/>
       <c r="J474" s="110"/>
       <c r="K474" s="110"/>
       <c r="L474" s="110"/>
       <c r="M474" s="110"/>
       <c r="N474" s="110"/>
       <c r="O474" s="110"/>
       <c r="P474" s="110"/>
       <c r="Q474" s="110"/>
       <c r="R474" s="110"/>
       <c r="S474" s="110"/>
       <c r="T474" s="110"/>
       <c r="U474" s="110"/>
       <c r="V474" s="110"/>
       <c r="W474" s="110"/>
       <c r="X474" s="110"/>
       <c r="Y474" s="110"/>
       <c r="Z474" s="110"/>
       <c r="AA474" s="110"/>
       <c r="AB474" s="110"/>
       <c r="AC474" s="110"/>
       <c r="AD474" s="110"/>
       <c r="AE474" s="110"/>
       <c r="AF474" s="110"/>
       <c r="AG474" s="110"/>
       <c r="AH474" s="110"/>
       <c r="AI474" s="110"/>
       <c r="AJ474" s="110"/>
       <c r="AK474" s="114"/>
       <c r="AL474" s="114"/>
     </row>
     <row r="475" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A475" s="282">
+      <c r="A475" s="198">
         <v>75</v>
       </c>
-      <c r="B475" s="283"/>
-      <c r="C475" s="266" t="s">
+      <c r="B475" s="199"/>
+      <c r="C475" s="202" t="s">
         <v>68</v>
       </c>
-      <c r="D475" s="267"/>
-[...33 lines deleted...]
-      <c r="AL475" s="273"/>
+      <c r="D475" s="203"/>
+      <c r="E475" s="203"/>
+      <c r="F475" s="203"/>
+      <c r="G475" s="203"/>
+      <c r="H475" s="203"/>
+      <c r="I475" s="203"/>
+      <c r="J475" s="203"/>
+      <c r="K475" s="203"/>
+      <c r="L475" s="203"/>
+      <c r="M475" s="203"/>
+      <c r="N475" s="203"/>
+      <c r="O475" s="203"/>
+      <c r="P475" s="203"/>
+      <c r="Q475" s="203"/>
+      <c r="R475" s="203"/>
+      <c r="S475" s="203"/>
+      <c r="T475" s="203"/>
+      <c r="U475" s="203"/>
+      <c r="V475" s="203"/>
+      <c r="W475" s="203"/>
+      <c r="X475" s="203"/>
+      <c r="Y475" s="203"/>
+      <c r="Z475" s="203"/>
+      <c r="AA475" s="203"/>
+      <c r="AB475" s="203"/>
+      <c r="AC475" s="203"/>
+      <c r="AD475" s="203"/>
+      <c r="AE475" s="203"/>
+      <c r="AF475" s="203"/>
+      <c r="AG475" s="203"/>
+      <c r="AH475" s="203"/>
+      <c r="AI475" s="203"/>
+      <c r="AJ475" s="203"/>
+      <c r="AK475" s="282"/>
+      <c r="AL475" s="283"/>
     </row>
     <row r="476" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A476" s="284"/>
-[...36 lines deleted...]
-      <c r="AL476" s="275"/>
+      <c r="A476" s="200"/>
+      <c r="B476" s="201"/>
+      <c r="C476" s="204"/>
+      <c r="D476" s="205"/>
+      <c r="E476" s="205"/>
+      <c r="F476" s="205"/>
+      <c r="G476" s="205"/>
+      <c r="H476" s="205"/>
+      <c r="I476" s="205"/>
+      <c r="J476" s="205"/>
+      <c r="K476" s="205"/>
+      <c r="L476" s="205"/>
+      <c r="M476" s="205"/>
+      <c r="N476" s="205"/>
+      <c r="O476" s="205"/>
+      <c r="P476" s="205"/>
+      <c r="Q476" s="205"/>
+      <c r="R476" s="205"/>
+      <c r="S476" s="205"/>
+      <c r="T476" s="205"/>
+      <c r="U476" s="205"/>
+      <c r="V476" s="205"/>
+      <c r="W476" s="205"/>
+      <c r="X476" s="205"/>
+      <c r="Y476" s="205"/>
+      <c r="Z476" s="205"/>
+      <c r="AA476" s="205"/>
+      <c r="AB476" s="205"/>
+      <c r="AC476" s="205"/>
+      <c r="AD476" s="205"/>
+      <c r="AE476" s="205"/>
+      <c r="AF476" s="205"/>
+      <c r="AG476" s="205"/>
+      <c r="AH476" s="205"/>
+      <c r="AI476" s="205"/>
+      <c r="AJ476" s="205"/>
+      <c r="AK476" s="284"/>
+      <c r="AL476" s="285"/>
     </row>
     <row r="477" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A477" s="83"/>
       <c r="B477" s="83"/>
-      <c r="C477" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ477" s="270"/>
+      <c r="C477" s="206"/>
+      <c r="D477" s="207"/>
+      <c r="E477" s="207"/>
+      <c r="F477" s="207"/>
+      <c r="G477" s="207"/>
+      <c r="H477" s="207"/>
+      <c r="I477" s="207"/>
+      <c r="J477" s="207"/>
+      <c r="K477" s="207"/>
+      <c r="L477" s="207"/>
+      <c r="M477" s="207"/>
+      <c r="N477" s="207"/>
+      <c r="O477" s="207"/>
+      <c r="P477" s="207"/>
+      <c r="Q477" s="207"/>
+      <c r="R477" s="207"/>
+      <c r="S477" s="207"/>
+      <c r="T477" s="207"/>
+      <c r="U477" s="207"/>
+      <c r="V477" s="207"/>
+      <c r="W477" s="207"/>
+      <c r="X477" s="207"/>
+      <c r="Y477" s="207"/>
+      <c r="Z477" s="207"/>
+      <c r="AA477" s="207"/>
+      <c r="AB477" s="207"/>
+      <c r="AC477" s="207"/>
+      <c r="AD477" s="207"/>
+      <c r="AE477" s="207"/>
+      <c r="AF477" s="207"/>
+      <c r="AG477" s="207"/>
+      <c r="AH477" s="207"/>
+      <c r="AI477" s="207"/>
+      <c r="AJ477" s="207"/>
       <c r="AK477" s="44"/>
       <c r="AL477" s="43"/>
     </row>
     <row r="478" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A478" s="117"/>
       <c r="B478" s="110"/>
       <c r="C478" s="110"/>
       <c r="D478" s="110"/>
       <c r="E478" s="110"/>
       <c r="F478" s="110"/>
       <c r="G478" s="110"/>
       <c r="H478" s="110"/>
       <c r="I478" s="110"/>
       <c r="J478" s="110"/>
       <c r="K478" s="110"/>
       <c r="L478" s="110"/>
       <c r="M478" s="110"/>
       <c r="N478" s="110"/>
       <c r="O478" s="110"/>
       <c r="P478" s="110"/>
       <c r="Q478" s="110"/>
       <c r="R478" s="110"/>
       <c r="S478" s="110"/>
       <c r="T478" s="110"/>
       <c r="U478" s="110"/>
       <c r="V478" s="110"/>
       <c r="W478" s="110"/>
       <c r="X478" s="110"/>
       <c r="Y478" s="110"/>
       <c r="Z478" s="110"/>
       <c r="AA478" s="110"/>
       <c r="AB478" s="110"/>
       <c r="AC478" s="110"/>
       <c r="AD478" s="110"/>
       <c r="AE478" s="110"/>
       <c r="AF478" s="110"/>
       <c r="AG478" s="110"/>
       <c r="AH478" s="110"/>
       <c r="AI478" s="110"/>
       <c r="AJ478" s="110"/>
       <c r="AK478" s="114"/>
       <c r="AL478" s="114"/>
     </row>
     <row r="479" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A479" s="282">
+      <c r="A479" s="198">
         <v>76</v>
       </c>
-      <c r="B479" s="283"/>
-      <c r="C479" s="266" t="s">
+      <c r="B479" s="199"/>
+      <c r="C479" s="202" t="s">
         <v>69</v>
       </c>
-      <c r="D479" s="267"/>
-[...33 lines deleted...]
-      <c r="AL479" s="273"/>
+      <c r="D479" s="203"/>
+      <c r="E479" s="203"/>
+      <c r="F479" s="203"/>
+      <c r="G479" s="203"/>
+      <c r="H479" s="203"/>
+      <c r="I479" s="203"/>
+      <c r="J479" s="203"/>
+      <c r="K479" s="203"/>
+      <c r="L479" s="203"/>
+      <c r="M479" s="203"/>
+      <c r="N479" s="203"/>
+      <c r="O479" s="203"/>
+      <c r="P479" s="203"/>
+      <c r="Q479" s="203"/>
+      <c r="R479" s="203"/>
+      <c r="S479" s="203"/>
+      <c r="T479" s="203"/>
+      <c r="U479" s="203"/>
+      <c r="V479" s="203"/>
+      <c r="W479" s="203"/>
+      <c r="X479" s="203"/>
+      <c r="Y479" s="203"/>
+      <c r="Z479" s="203"/>
+      <c r="AA479" s="203"/>
+      <c r="AB479" s="203"/>
+      <c r="AC479" s="203"/>
+      <c r="AD479" s="203"/>
+      <c r="AE479" s="203"/>
+      <c r="AF479" s="203"/>
+      <c r="AG479" s="203"/>
+      <c r="AH479" s="203"/>
+      <c r="AI479" s="203"/>
+      <c r="AJ479" s="203"/>
+      <c r="AK479" s="282"/>
+      <c r="AL479" s="283"/>
     </row>
     <row r="480" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A480" s="284"/>
-[...36 lines deleted...]
-      <c r="AL480" s="275"/>
+      <c r="A480" s="200"/>
+      <c r="B480" s="201"/>
+      <c r="C480" s="204"/>
+      <c r="D480" s="205"/>
+      <c r="E480" s="205"/>
+      <c r="F480" s="205"/>
+      <c r="G480" s="205"/>
+      <c r="H480" s="205"/>
+      <c r="I480" s="205"/>
+      <c r="J480" s="205"/>
+      <c r="K480" s="205"/>
+      <c r="L480" s="205"/>
+      <c r="M480" s="205"/>
+      <c r="N480" s="205"/>
+      <c r="O480" s="205"/>
+      <c r="P480" s="205"/>
+      <c r="Q480" s="205"/>
+      <c r="R480" s="205"/>
+      <c r="S480" s="205"/>
+      <c r="T480" s="205"/>
+      <c r="U480" s="205"/>
+      <c r="V480" s="205"/>
+      <c r="W480" s="205"/>
+      <c r="X480" s="205"/>
+      <c r="Y480" s="205"/>
+      <c r="Z480" s="205"/>
+      <c r="AA480" s="205"/>
+      <c r="AB480" s="205"/>
+      <c r="AC480" s="205"/>
+      <c r="AD480" s="205"/>
+      <c r="AE480" s="205"/>
+      <c r="AF480" s="205"/>
+      <c r="AG480" s="205"/>
+      <c r="AH480" s="205"/>
+      <c r="AI480" s="205"/>
+      <c r="AJ480" s="205"/>
+      <c r="AK480" s="284"/>
+      <c r="AL480" s="285"/>
     </row>
     <row r="481" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A481" s="110"/>
       <c r="B481" s="110"/>
-      <c r="C481" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ481" s="270"/>
+      <c r="C481" s="206"/>
+      <c r="D481" s="207"/>
+      <c r="E481" s="207"/>
+      <c r="F481" s="207"/>
+      <c r="G481" s="207"/>
+      <c r="H481" s="207"/>
+      <c r="I481" s="207"/>
+      <c r="J481" s="207"/>
+      <c r="K481" s="207"/>
+      <c r="L481" s="207"/>
+      <c r="M481" s="207"/>
+      <c r="N481" s="207"/>
+      <c r="O481" s="207"/>
+      <c r="P481" s="207"/>
+      <c r="Q481" s="207"/>
+      <c r="R481" s="207"/>
+      <c r="S481" s="207"/>
+      <c r="T481" s="207"/>
+      <c r="U481" s="207"/>
+      <c r="V481" s="207"/>
+      <c r="W481" s="207"/>
+      <c r="X481" s="207"/>
+      <c r="Y481" s="207"/>
+      <c r="Z481" s="207"/>
+      <c r="AA481" s="207"/>
+      <c r="AB481" s="207"/>
+      <c r="AC481" s="207"/>
+      <c r="AD481" s="207"/>
+      <c r="AE481" s="207"/>
+      <c r="AF481" s="207"/>
+      <c r="AG481" s="207"/>
+      <c r="AH481" s="207"/>
+      <c r="AI481" s="207"/>
+      <c r="AJ481" s="207"/>
       <c r="AK481" s="44"/>
       <c r="AL481" s="114"/>
     </row>
     <row r="482" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A482" s="118"/>
       <c r="B482" s="110"/>
       <c r="C482" s="110"/>
       <c r="D482" s="110"/>
       <c r="E482" s="110"/>
       <c r="F482" s="110"/>
       <c r="G482" s="110"/>
       <c r="H482" s="110"/>
       <c r="I482" s="110"/>
       <c r="J482" s="110"/>
       <c r="K482" s="110"/>
       <c r="L482" s="110"/>
       <c r="M482" s="110"/>
       <c r="N482" s="110"/>
       <c r="O482" s="110"/>
       <c r="P482" s="110"/>
       <c r="Q482" s="110"/>
       <c r="R482" s="110"/>
       <c r="S482" s="110"/>
       <c r="T482" s="110"/>
       <c r="U482" s="110"/>
@@ -29461,500 +29463,500 @@
       <c r="P483" s="110"/>
       <c r="Q483" s="110"/>
       <c r="R483" s="110"/>
       <c r="S483" s="110"/>
       <c r="T483" s="110"/>
       <c r="U483" s="110"/>
       <c r="V483" s="110"/>
       <c r="W483" s="110"/>
       <c r="X483" s="110"/>
       <c r="Y483" s="110"/>
       <c r="Z483" s="110"/>
       <c r="AA483" s="110"/>
       <c r="AB483" s="110"/>
       <c r="AC483" s="110"/>
       <c r="AD483" s="110"/>
       <c r="AE483" s="110"/>
       <c r="AF483" s="110"/>
       <c r="AG483" s="110"/>
       <c r="AH483" s="110"/>
       <c r="AI483" s="110"/>
       <c r="AJ483" s="110"/>
       <c r="AK483" s="113"/>
       <c r="AL483" s="113"/>
     </row>
     <row r="484" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A484" s="282">
+      <c r="A484" s="198">
         <v>77</v>
       </c>
-      <c r="B484" s="283"/>
-      <c r="C484" s="266" t="s">
+      <c r="B484" s="199"/>
+      <c r="C484" s="202" t="s">
         <v>70</v>
       </c>
-      <c r="D484" s="267"/>
-[...33 lines deleted...]
-      <c r="AL484" s="273"/>
+      <c r="D484" s="203"/>
+      <c r="E484" s="203"/>
+      <c r="F484" s="203"/>
+      <c r="G484" s="203"/>
+      <c r="H484" s="203"/>
+      <c r="I484" s="203"/>
+      <c r="J484" s="203"/>
+      <c r="K484" s="203"/>
+      <c r="L484" s="203"/>
+      <c r="M484" s="203"/>
+      <c r="N484" s="203"/>
+      <c r="O484" s="203"/>
+      <c r="P484" s="203"/>
+      <c r="Q484" s="203"/>
+      <c r="R484" s="203"/>
+      <c r="S484" s="203"/>
+      <c r="T484" s="203"/>
+      <c r="U484" s="203"/>
+      <c r="V484" s="203"/>
+      <c r="W484" s="203"/>
+      <c r="X484" s="203"/>
+      <c r="Y484" s="203"/>
+      <c r="Z484" s="203"/>
+      <c r="AA484" s="203"/>
+      <c r="AB484" s="203"/>
+      <c r="AC484" s="203"/>
+      <c r="AD484" s="203"/>
+      <c r="AE484" s="203"/>
+      <c r="AF484" s="203"/>
+      <c r="AG484" s="203"/>
+      <c r="AH484" s="203"/>
+      <c r="AI484" s="203"/>
+      <c r="AJ484" s="203"/>
+      <c r="AK484" s="282"/>
+      <c r="AL484" s="283"/>
     </row>
     <row r="485" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A485" s="284"/>
-[...36 lines deleted...]
-      <c r="AL485" s="275"/>
+      <c r="A485" s="200"/>
+      <c r="B485" s="201"/>
+      <c r="C485" s="204"/>
+      <c r="D485" s="205"/>
+      <c r="E485" s="205"/>
+      <c r="F485" s="205"/>
+      <c r="G485" s="205"/>
+      <c r="H485" s="205"/>
+      <c r="I485" s="205"/>
+      <c r="J485" s="205"/>
+      <c r="K485" s="205"/>
+      <c r="L485" s="205"/>
+      <c r="M485" s="205"/>
+      <c r="N485" s="205"/>
+      <c r="O485" s="205"/>
+      <c r="P485" s="205"/>
+      <c r="Q485" s="205"/>
+      <c r="R485" s="205"/>
+      <c r="S485" s="205"/>
+      <c r="T485" s="205"/>
+      <c r="U485" s="205"/>
+      <c r="V485" s="205"/>
+      <c r="W485" s="205"/>
+      <c r="X485" s="205"/>
+      <c r="Y485" s="205"/>
+      <c r="Z485" s="205"/>
+      <c r="AA485" s="205"/>
+      <c r="AB485" s="205"/>
+      <c r="AC485" s="205"/>
+      <c r="AD485" s="205"/>
+      <c r="AE485" s="205"/>
+      <c r="AF485" s="205"/>
+      <c r="AG485" s="205"/>
+      <c r="AH485" s="205"/>
+      <c r="AI485" s="205"/>
+      <c r="AJ485" s="205"/>
+      <c r="AK485" s="284"/>
+      <c r="AL485" s="285"/>
     </row>
     <row r="486" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A486" s="83"/>
       <c r="B486" s="83"/>
-      <c r="C486" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ486" s="261"/>
+      <c r="C486" s="204"/>
+      <c r="D486" s="205"/>
+      <c r="E486" s="205"/>
+      <c r="F486" s="205"/>
+      <c r="G486" s="205"/>
+      <c r="H486" s="205"/>
+      <c r="I486" s="205"/>
+      <c r="J486" s="205"/>
+      <c r="K486" s="205"/>
+      <c r="L486" s="205"/>
+      <c r="M486" s="205"/>
+      <c r="N486" s="205"/>
+      <c r="O486" s="205"/>
+      <c r="P486" s="205"/>
+      <c r="Q486" s="205"/>
+      <c r="R486" s="205"/>
+      <c r="S486" s="205"/>
+      <c r="T486" s="205"/>
+      <c r="U486" s="205"/>
+      <c r="V486" s="205"/>
+      <c r="W486" s="205"/>
+      <c r="X486" s="205"/>
+      <c r="Y486" s="205"/>
+      <c r="Z486" s="205"/>
+      <c r="AA486" s="205"/>
+      <c r="AB486" s="205"/>
+      <c r="AC486" s="205"/>
+      <c r="AD486" s="205"/>
+      <c r="AE486" s="205"/>
+      <c r="AF486" s="205"/>
+      <c r="AG486" s="205"/>
+      <c r="AH486" s="205"/>
+      <c r="AI486" s="205"/>
+      <c r="AJ486" s="205"/>
       <c r="AK486" s="30"/>
       <c r="AL486" s="31"/>
     </row>
     <row r="487" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A487" s="83"/>
       <c r="B487" s="83"/>
-      <c r="C487" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ487" s="270"/>
+      <c r="C487" s="206"/>
+      <c r="D487" s="207"/>
+      <c r="E487" s="207"/>
+      <c r="F487" s="207"/>
+      <c r="G487" s="207"/>
+      <c r="H487" s="207"/>
+      <c r="I487" s="207"/>
+      <c r="J487" s="207"/>
+      <c r="K487" s="207"/>
+      <c r="L487" s="207"/>
+      <c r="M487" s="207"/>
+      <c r="N487" s="207"/>
+      <c r="O487" s="207"/>
+      <c r="P487" s="207"/>
+      <c r="Q487" s="207"/>
+      <c r="R487" s="207"/>
+      <c r="S487" s="207"/>
+      <c r="T487" s="207"/>
+      <c r="U487" s="207"/>
+      <c r="V487" s="207"/>
+      <c r="W487" s="207"/>
+      <c r="X487" s="207"/>
+      <c r="Y487" s="207"/>
+      <c r="Z487" s="207"/>
+      <c r="AA487" s="207"/>
+      <c r="AB487" s="207"/>
+      <c r="AC487" s="207"/>
+      <c r="AD487" s="207"/>
+      <c r="AE487" s="207"/>
+      <c r="AF487" s="207"/>
+      <c r="AG487" s="207"/>
+      <c r="AH487" s="207"/>
+      <c r="AI487" s="207"/>
+      <c r="AJ487" s="207"/>
       <c r="AK487" s="32"/>
       <c r="AL487" s="31"/>
     </row>
     <row r="488" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A488" s="83"/>
       <c r="B488" s="83"/>
       <c r="C488" s="75"/>
       <c r="D488" s="75"/>
       <c r="E488" s="75"/>
       <c r="F488" s="75"/>
       <c r="G488" s="75"/>
       <c r="H488" s="75"/>
       <c r="I488" s="75"/>
       <c r="J488" s="75"/>
       <c r="K488" s="75"/>
       <c r="L488" s="75"/>
       <c r="M488" s="75"/>
       <c r="N488" s="75"/>
       <c r="O488" s="75"/>
       <c r="P488" s="75"/>
       <c r="Q488" s="75"/>
       <c r="R488" s="75"/>
       <c r="S488" s="75"/>
       <c r="T488" s="75"/>
       <c r="U488" s="75"/>
       <c r="V488" s="75"/>
       <c r="W488" s="75"/>
       <c r="X488" s="75"/>
       <c r="Y488" s="75"/>
       <c r="Z488" s="75"/>
       <c r="AA488" s="75"/>
       <c r="AB488" s="75"/>
       <c r="AC488" s="75"/>
       <c r="AD488" s="75"/>
       <c r="AE488" s="75"/>
       <c r="AF488" s="75"/>
       <c r="AG488" s="75"/>
       <c r="AH488" s="75"/>
       <c r="AI488" s="75"/>
       <c r="AJ488" s="75"/>
       <c r="AK488" s="31"/>
       <c r="AL488" s="31"/>
     </row>
     <row r="489" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A489" s="251">
+      <c r="A489" s="221">
         <v>78</v>
       </c>
-      <c r="B489" s="252"/>
-      <c r="C489" s="228" t="s">
+      <c r="B489" s="222"/>
+      <c r="C489" s="231" t="s">
         <v>71</v>
       </c>
-      <c r="D489" s="229"/>
-[...33 lines deleted...]
-      <c r="AL489" s="273"/>
+      <c r="D489" s="232"/>
+      <c r="E489" s="232"/>
+      <c r="F489" s="232"/>
+      <c r="G489" s="232"/>
+      <c r="H489" s="232"/>
+      <c r="I489" s="232"/>
+      <c r="J489" s="232"/>
+      <c r="K489" s="232"/>
+      <c r="L489" s="232"/>
+      <c r="M489" s="232"/>
+      <c r="N489" s="232"/>
+      <c r="O489" s="232"/>
+      <c r="P489" s="232"/>
+      <c r="Q489" s="232"/>
+      <c r="R489" s="232"/>
+      <c r="S489" s="232"/>
+      <c r="T489" s="232"/>
+      <c r="U489" s="232"/>
+      <c r="V489" s="232"/>
+      <c r="W489" s="232"/>
+      <c r="X489" s="232"/>
+      <c r="Y489" s="232"/>
+      <c r="Z489" s="232"/>
+      <c r="AA489" s="232"/>
+      <c r="AB489" s="232"/>
+      <c r="AC489" s="232"/>
+      <c r="AD489" s="232"/>
+      <c r="AE489" s="232"/>
+      <c r="AF489" s="232"/>
+      <c r="AG489" s="232"/>
+      <c r="AH489" s="232"/>
+      <c r="AI489" s="232"/>
+      <c r="AJ489" s="232"/>
+      <c r="AK489" s="282"/>
+      <c r="AL489" s="283"/>
     </row>
     <row r="490" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A490" s="253"/>
-[...36 lines deleted...]
-      <c r="AL490" s="275"/>
+      <c r="A490" s="223"/>
+      <c r="B490" s="224"/>
+      <c r="C490" s="233"/>
+      <c r="D490" s="234"/>
+      <c r="E490" s="234"/>
+      <c r="F490" s="234"/>
+      <c r="G490" s="234"/>
+      <c r="H490" s="234"/>
+      <c r="I490" s="234"/>
+      <c r="J490" s="234"/>
+      <c r="K490" s="234"/>
+      <c r="L490" s="234"/>
+      <c r="M490" s="234"/>
+      <c r="N490" s="234"/>
+      <c r="O490" s="234"/>
+      <c r="P490" s="234"/>
+      <c r="Q490" s="234"/>
+      <c r="R490" s="234"/>
+      <c r="S490" s="234"/>
+      <c r="T490" s="234"/>
+      <c r="U490" s="234"/>
+      <c r="V490" s="234"/>
+      <c r="W490" s="234"/>
+      <c r="X490" s="234"/>
+      <c r="Y490" s="234"/>
+      <c r="Z490" s="234"/>
+      <c r="AA490" s="234"/>
+      <c r="AB490" s="234"/>
+      <c r="AC490" s="234"/>
+      <c r="AD490" s="234"/>
+      <c r="AE490" s="234"/>
+      <c r="AF490" s="234"/>
+      <c r="AG490" s="234"/>
+      <c r="AH490" s="234"/>
+      <c r="AI490" s="234"/>
+      <c r="AJ490" s="234"/>
+      <c r="AK490" s="284"/>
+      <c r="AL490" s="285"/>
     </row>
     <row r="491" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A491" s="80"/>
       <c r="B491" s="80"/>
-      <c r="C491" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ491" s="232"/>
+      <c r="C491" s="235"/>
+      <c r="D491" s="236"/>
+      <c r="E491" s="236"/>
+      <c r="F491" s="236"/>
+      <c r="G491" s="236"/>
+      <c r="H491" s="236"/>
+      <c r="I491" s="236"/>
+      <c r="J491" s="236"/>
+      <c r="K491" s="236"/>
+      <c r="L491" s="236"/>
+      <c r="M491" s="236"/>
+      <c r="N491" s="236"/>
+      <c r="O491" s="236"/>
+      <c r="P491" s="236"/>
+      <c r="Q491" s="236"/>
+      <c r="R491" s="236"/>
+      <c r="S491" s="236"/>
+      <c r="T491" s="236"/>
+      <c r="U491" s="236"/>
+      <c r="V491" s="236"/>
+      <c r="W491" s="236"/>
+      <c r="X491" s="236"/>
+      <c r="Y491" s="236"/>
+      <c r="Z491" s="236"/>
+      <c r="AA491" s="236"/>
+      <c r="AB491" s="236"/>
+      <c r="AC491" s="236"/>
+      <c r="AD491" s="236"/>
+      <c r="AE491" s="236"/>
+      <c r="AF491" s="236"/>
+      <c r="AG491" s="236"/>
+      <c r="AH491" s="236"/>
+      <c r="AI491" s="236"/>
+      <c r="AJ491" s="236"/>
       <c r="AK491" s="67"/>
       <c r="AL491" s="57"/>
     </row>
     <row r="492" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A492" s="110"/>
       <c r="B492" s="94"/>
       <c r="C492" s="75"/>
       <c r="D492" s="75"/>
       <c r="E492" s="75"/>
       <c r="F492" s="75"/>
       <c r="G492" s="75"/>
       <c r="H492" s="75"/>
       <c r="I492" s="75"/>
       <c r="J492" s="75"/>
       <c r="K492" s="75"/>
       <c r="L492" s="75"/>
       <c r="M492" s="75"/>
       <c r="N492" s="75"/>
       <c r="O492" s="75"/>
       <c r="P492" s="75"/>
       <c r="Q492" s="75"/>
       <c r="R492" s="75"/>
       <c r="S492" s="75"/>
       <c r="T492" s="75"/>
       <c r="U492" s="75"/>
       <c r="V492" s="75"/>
       <c r="W492" s="75"/>
       <c r="X492" s="75"/>
       <c r="Y492" s="75"/>
       <c r="Z492" s="75"/>
       <c r="AA492" s="75"/>
       <c r="AB492" s="75"/>
       <c r="AC492" s="75"/>
       <c r="AD492" s="75"/>
       <c r="AE492" s="75"/>
       <c r="AF492" s="75"/>
       <c r="AG492" s="75"/>
       <c r="AH492" s="75"/>
       <c r="AI492" s="75"/>
       <c r="AJ492" s="75"/>
       <c r="AK492" s="31"/>
       <c r="AL492" s="113"/>
     </row>
     <row r="493" spans="1:38" s="12" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A493" s="282">
+      <c r="A493" s="198">
         <v>79</v>
       </c>
-      <c r="B493" s="283"/>
-      <c r="C493" s="276" t="s">
+      <c r="B493" s="199"/>
+      <c r="C493" s="253" t="s">
         <v>72</v>
       </c>
-      <c r="D493" s="277"/>
-[...33 lines deleted...]
-      <c r="AL493" s="273"/>
+      <c r="D493" s="254"/>
+      <c r="E493" s="254"/>
+      <c r="F493" s="254"/>
+      <c r="G493" s="254"/>
+      <c r="H493" s="254"/>
+      <c r="I493" s="254"/>
+      <c r="J493" s="254"/>
+      <c r="K493" s="254"/>
+      <c r="L493" s="254"/>
+      <c r="M493" s="254"/>
+      <c r="N493" s="254"/>
+      <c r="O493" s="254"/>
+      <c r="P493" s="254"/>
+      <c r="Q493" s="254"/>
+      <c r="R493" s="254"/>
+      <c r="S493" s="254"/>
+      <c r="T493" s="254"/>
+      <c r="U493" s="254"/>
+      <c r="V493" s="254"/>
+      <c r="W493" s="254"/>
+      <c r="X493" s="254"/>
+      <c r="Y493" s="254"/>
+      <c r="Z493" s="254"/>
+      <c r="AA493" s="254"/>
+      <c r="AB493" s="254"/>
+      <c r="AC493" s="254"/>
+      <c r="AD493" s="254"/>
+      <c r="AE493" s="254"/>
+      <c r="AF493" s="254"/>
+      <c r="AG493" s="254"/>
+      <c r="AH493" s="254"/>
+      <c r="AI493" s="254"/>
+      <c r="AJ493" s="255"/>
+      <c r="AK493" s="282"/>
+      <c r="AL493" s="283"/>
     </row>
     <row r="494" spans="1:38" s="12" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A494" s="284"/>
-[...36 lines deleted...]
-      <c r="AL494" s="275"/>
+      <c r="A494" s="200"/>
+      <c r="B494" s="201"/>
+      <c r="C494" s="259"/>
+      <c r="D494" s="260"/>
+      <c r="E494" s="260"/>
+      <c r="F494" s="260"/>
+      <c r="G494" s="260"/>
+      <c r="H494" s="260"/>
+      <c r="I494" s="260"/>
+      <c r="J494" s="260"/>
+      <c r="K494" s="260"/>
+      <c r="L494" s="260"/>
+      <c r="M494" s="260"/>
+      <c r="N494" s="260"/>
+      <c r="O494" s="260"/>
+      <c r="P494" s="260"/>
+      <c r="Q494" s="260"/>
+      <c r="R494" s="260"/>
+      <c r="S494" s="260"/>
+      <c r="T494" s="260"/>
+      <c r="U494" s="260"/>
+      <c r="V494" s="260"/>
+      <c r="W494" s="260"/>
+      <c r="X494" s="260"/>
+      <c r="Y494" s="260"/>
+      <c r="Z494" s="260"/>
+      <c r="AA494" s="260"/>
+      <c r="AB494" s="260"/>
+      <c r="AC494" s="260"/>
+      <c r="AD494" s="260"/>
+      <c r="AE494" s="260"/>
+      <c r="AF494" s="260"/>
+      <c r="AG494" s="260"/>
+      <c r="AH494" s="260"/>
+      <c r="AI494" s="260"/>
+      <c r="AJ494" s="341"/>
+      <c r="AK494" s="284"/>
+      <c r="AL494" s="285"/>
     </row>
     <row r="495" spans="1:38" s="12" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A495" s="110"/>
       <c r="B495" s="94"/>
       <c r="C495" s="75"/>
       <c r="D495" s="75"/>
       <c r="E495" s="75"/>
       <c r="F495" s="75"/>
       <c r="G495" s="75"/>
       <c r="H495" s="75"/>
       <c r="I495" s="75"/>
       <c r="J495" s="75"/>
       <c r="K495" s="75"/>
       <c r="L495" s="75"/>
       <c r="M495" s="75"/>
       <c r="N495" s="75"/>
       <c r="O495" s="75"/>
       <c r="P495" s="75"/>
       <c r="Q495" s="75"/>
       <c r="R495" s="75"/>
       <c r="S495" s="75"/>
       <c r="T495" s="75"/>
       <c r="U495" s="75"/>
       <c r="V495" s="75"/>
       <c r="W495" s="75"/>
@@ -29995,374 +29997,374 @@
       <c r="P496" s="110"/>
       <c r="Q496" s="110"/>
       <c r="R496" s="110"/>
       <c r="S496" s="110"/>
       <c r="T496" s="110"/>
       <c r="U496" s="110"/>
       <c r="V496" s="110"/>
       <c r="W496" s="110"/>
       <c r="X496" s="110"/>
       <c r="Y496" s="110"/>
       <c r="Z496" s="110"/>
       <c r="AA496" s="110"/>
       <c r="AB496" s="110"/>
       <c r="AC496" s="110"/>
       <c r="AD496" s="110"/>
       <c r="AE496" s="110"/>
       <c r="AF496" s="110"/>
       <c r="AG496" s="110"/>
       <c r="AH496" s="110"/>
       <c r="AI496" s="110"/>
       <c r="AJ496" s="110"/>
       <c r="AK496" s="113"/>
       <c r="AL496" s="113"/>
     </row>
     <row r="497" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A497" s="282">
+      <c r="A497" s="198">
         <v>80</v>
       </c>
-      <c r="B497" s="283"/>
-      <c r="C497" s="266" t="s">
+      <c r="B497" s="199"/>
+      <c r="C497" s="202" t="s">
         <v>73</v>
       </c>
-      <c r="D497" s="267"/>
-[...33 lines deleted...]
-      <c r="AL497" s="273"/>
+      <c r="D497" s="203"/>
+      <c r="E497" s="203"/>
+      <c r="F497" s="203"/>
+      <c r="G497" s="203"/>
+      <c r="H497" s="203"/>
+      <c r="I497" s="203"/>
+      <c r="J497" s="203"/>
+      <c r="K497" s="203"/>
+      <c r="L497" s="203"/>
+      <c r="M497" s="203"/>
+      <c r="N497" s="203"/>
+      <c r="O497" s="203"/>
+      <c r="P497" s="203"/>
+      <c r="Q497" s="203"/>
+      <c r="R497" s="203"/>
+      <c r="S497" s="203"/>
+      <c r="T497" s="203"/>
+      <c r="U497" s="203"/>
+      <c r="V497" s="203"/>
+      <c r="W497" s="203"/>
+      <c r="X497" s="203"/>
+      <c r="Y497" s="203"/>
+      <c r="Z497" s="203"/>
+      <c r="AA497" s="203"/>
+      <c r="AB497" s="203"/>
+      <c r="AC497" s="203"/>
+      <c r="AD497" s="203"/>
+      <c r="AE497" s="203"/>
+      <c r="AF497" s="203"/>
+      <c r="AG497" s="203"/>
+      <c r="AH497" s="203"/>
+      <c r="AI497" s="203"/>
+      <c r="AJ497" s="203"/>
+      <c r="AK497" s="282"/>
+      <c r="AL497" s="283"/>
     </row>
     <row r="498" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A498" s="284"/>
-[...36 lines deleted...]
-      <c r="AL498" s="275"/>
+      <c r="A498" s="200"/>
+      <c r="B498" s="201"/>
+      <c r="C498" s="204"/>
+      <c r="D498" s="205"/>
+      <c r="E498" s="205"/>
+      <c r="F498" s="205"/>
+      <c r="G498" s="205"/>
+      <c r="H498" s="205"/>
+      <c r="I498" s="205"/>
+      <c r="J498" s="205"/>
+      <c r="K498" s="205"/>
+      <c r="L498" s="205"/>
+      <c r="M498" s="205"/>
+      <c r="N498" s="205"/>
+      <c r="O498" s="205"/>
+      <c r="P498" s="205"/>
+      <c r="Q498" s="205"/>
+      <c r="R498" s="205"/>
+      <c r="S498" s="205"/>
+      <c r="T498" s="205"/>
+      <c r="U498" s="205"/>
+      <c r="V498" s="205"/>
+      <c r="W498" s="205"/>
+      <c r="X498" s="205"/>
+      <c r="Y498" s="205"/>
+      <c r="Z498" s="205"/>
+      <c r="AA498" s="205"/>
+      <c r="AB498" s="205"/>
+      <c r="AC498" s="205"/>
+      <c r="AD498" s="205"/>
+      <c r="AE498" s="205"/>
+      <c r="AF498" s="205"/>
+      <c r="AG498" s="205"/>
+      <c r="AH498" s="205"/>
+      <c r="AI498" s="205"/>
+      <c r="AJ498" s="205"/>
+      <c r="AK498" s="284"/>
+      <c r="AL498" s="285"/>
     </row>
     <row r="499" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A499" s="83"/>
       <c r="B499" s="83"/>
-      <c r="C499" s="268"/>
-[...32 lines deleted...]
-      <c r="AJ499" s="261"/>
+      <c r="C499" s="204"/>
+      <c r="D499" s="205"/>
+      <c r="E499" s="205"/>
+      <c r="F499" s="205"/>
+      <c r="G499" s="205"/>
+      <c r="H499" s="205"/>
+      <c r="I499" s="205"/>
+      <c r="J499" s="205"/>
+      <c r="K499" s="205"/>
+      <c r="L499" s="205"/>
+      <c r="M499" s="205"/>
+      <c r="N499" s="205"/>
+      <c r="O499" s="205"/>
+      <c r="P499" s="205"/>
+      <c r="Q499" s="205"/>
+      <c r="R499" s="205"/>
+      <c r="S499" s="205"/>
+      <c r="T499" s="205"/>
+      <c r="U499" s="205"/>
+      <c r="V499" s="205"/>
+      <c r="W499" s="205"/>
+      <c r="X499" s="205"/>
+      <c r="Y499" s="205"/>
+      <c r="Z499" s="205"/>
+      <c r="AA499" s="205"/>
+      <c r="AB499" s="205"/>
+      <c r="AC499" s="205"/>
+      <c r="AD499" s="205"/>
+      <c r="AE499" s="205"/>
+      <c r="AF499" s="205"/>
+      <c r="AG499" s="205"/>
+      <c r="AH499" s="205"/>
+      <c r="AI499" s="205"/>
+      <c r="AJ499" s="205"/>
       <c r="AK499" s="30"/>
       <c r="AL499" s="31"/>
     </row>
     <row r="500" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A500" s="110"/>
       <c r="B500" s="110"/>
-      <c r="C500" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ500" s="270"/>
+      <c r="C500" s="206"/>
+      <c r="D500" s="207"/>
+      <c r="E500" s="207"/>
+      <c r="F500" s="207"/>
+      <c r="G500" s="207"/>
+      <c r="H500" s="207"/>
+      <c r="I500" s="207"/>
+      <c r="J500" s="207"/>
+      <c r="K500" s="207"/>
+      <c r="L500" s="207"/>
+      <c r="M500" s="207"/>
+      <c r="N500" s="207"/>
+      <c r="O500" s="207"/>
+      <c r="P500" s="207"/>
+      <c r="Q500" s="207"/>
+      <c r="R500" s="207"/>
+      <c r="S500" s="207"/>
+      <c r="T500" s="207"/>
+      <c r="U500" s="207"/>
+      <c r="V500" s="207"/>
+      <c r="W500" s="207"/>
+      <c r="X500" s="207"/>
+      <c r="Y500" s="207"/>
+      <c r="Z500" s="207"/>
+      <c r="AA500" s="207"/>
+      <c r="AB500" s="207"/>
+      <c r="AC500" s="207"/>
+      <c r="AD500" s="207"/>
+      <c r="AE500" s="207"/>
+      <c r="AF500" s="207"/>
+      <c r="AG500" s="207"/>
+      <c r="AH500" s="207"/>
+      <c r="AI500" s="207"/>
+      <c r="AJ500" s="207"/>
       <c r="AK500" s="32"/>
       <c r="AL500" s="31"/>
     </row>
     <row r="501" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A501" s="110"/>
       <c r="B501" s="110"/>
       <c r="C501" s="75"/>
       <c r="D501" s="75"/>
       <c r="E501" s="75"/>
       <c r="F501" s="75"/>
       <c r="G501" s="75"/>
       <c r="H501" s="75"/>
       <c r="I501" s="75"/>
       <c r="J501" s="75"/>
       <c r="K501" s="75"/>
       <c r="L501" s="75"/>
       <c r="M501" s="75"/>
       <c r="N501" s="75"/>
       <c r="O501" s="75"/>
       <c r="P501" s="75"/>
       <c r="Q501" s="75"/>
       <c r="R501" s="75"/>
       <c r="S501" s="75"/>
       <c r="T501" s="75"/>
       <c r="U501" s="75"/>
       <c r="V501" s="75"/>
       <c r="W501" s="75"/>
       <c r="X501" s="75"/>
       <c r="Y501" s="75"/>
       <c r="Z501" s="75"/>
       <c r="AA501" s="75"/>
       <c r="AB501" s="75"/>
       <c r="AC501" s="75"/>
       <c r="AD501" s="75"/>
       <c r="AE501" s="75"/>
       <c r="AF501" s="75"/>
       <c r="AG501" s="75"/>
       <c r="AH501" s="75"/>
       <c r="AI501" s="75"/>
       <c r="AJ501" s="75"/>
       <c r="AK501" s="31"/>
       <c r="AL501" s="31"/>
     </row>
     <row r="502" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A502" s="282">
+      <c r="A502" s="198">
         <v>81</v>
       </c>
-      <c r="B502" s="283"/>
-      <c r="C502" s="266" t="s">
+      <c r="B502" s="199"/>
+      <c r="C502" s="202" t="s">
         <v>74</v>
       </c>
-      <c r="D502" s="267"/>
-[...33 lines deleted...]
-      <c r="AL502" s="273"/>
+      <c r="D502" s="203"/>
+      <c r="E502" s="203"/>
+      <c r="F502" s="203"/>
+      <c r="G502" s="203"/>
+      <c r="H502" s="203"/>
+      <c r="I502" s="203"/>
+      <c r="J502" s="203"/>
+      <c r="K502" s="203"/>
+      <c r="L502" s="203"/>
+      <c r="M502" s="203"/>
+      <c r="N502" s="203"/>
+      <c r="O502" s="203"/>
+      <c r="P502" s="203"/>
+      <c r="Q502" s="203"/>
+      <c r="R502" s="203"/>
+      <c r="S502" s="203"/>
+      <c r="T502" s="203"/>
+      <c r="U502" s="203"/>
+      <c r="V502" s="203"/>
+      <c r="W502" s="203"/>
+      <c r="X502" s="203"/>
+      <c r="Y502" s="203"/>
+      <c r="Z502" s="203"/>
+      <c r="AA502" s="203"/>
+      <c r="AB502" s="203"/>
+      <c r="AC502" s="203"/>
+      <c r="AD502" s="203"/>
+      <c r="AE502" s="203"/>
+      <c r="AF502" s="203"/>
+      <c r="AG502" s="203"/>
+      <c r="AH502" s="203"/>
+      <c r="AI502" s="203"/>
+      <c r="AJ502" s="203"/>
+      <c r="AK502" s="282"/>
+      <c r="AL502" s="283"/>
     </row>
     <row r="503" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A503" s="284"/>
-[...36 lines deleted...]
-      <c r="AL503" s="275"/>
+      <c r="A503" s="200"/>
+      <c r="B503" s="201"/>
+      <c r="C503" s="204"/>
+      <c r="D503" s="205"/>
+      <c r="E503" s="205"/>
+      <c r="F503" s="205"/>
+      <c r="G503" s="205"/>
+      <c r="H503" s="205"/>
+      <c r="I503" s="205"/>
+      <c r="J503" s="205"/>
+      <c r="K503" s="205"/>
+      <c r="L503" s="205"/>
+      <c r="M503" s="205"/>
+      <c r="N503" s="205"/>
+      <c r="O503" s="205"/>
+      <c r="P503" s="205"/>
+      <c r="Q503" s="205"/>
+      <c r="R503" s="205"/>
+      <c r="S503" s="205"/>
+      <c r="T503" s="205"/>
+      <c r="U503" s="205"/>
+      <c r="V503" s="205"/>
+      <c r="W503" s="205"/>
+      <c r="X503" s="205"/>
+      <c r="Y503" s="205"/>
+      <c r="Z503" s="205"/>
+      <c r="AA503" s="205"/>
+      <c r="AB503" s="205"/>
+      <c r="AC503" s="205"/>
+      <c r="AD503" s="205"/>
+      <c r="AE503" s="205"/>
+      <c r="AF503" s="205"/>
+      <c r="AG503" s="205"/>
+      <c r="AH503" s="205"/>
+      <c r="AI503" s="205"/>
+      <c r="AJ503" s="205"/>
+      <c r="AK503" s="284"/>
+      <c r="AL503" s="285"/>
     </row>
     <row r="504" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A504" s="110"/>
       <c r="B504" s="110"/>
-      <c r="C504" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ504" s="270"/>
+      <c r="C504" s="206"/>
+      <c r="D504" s="207"/>
+      <c r="E504" s="207"/>
+      <c r="F504" s="207"/>
+      <c r="G504" s="207"/>
+      <c r="H504" s="207"/>
+      <c r="I504" s="207"/>
+      <c r="J504" s="207"/>
+      <c r="K504" s="207"/>
+      <c r="L504" s="207"/>
+      <c r="M504" s="207"/>
+      <c r="N504" s="207"/>
+      <c r="O504" s="207"/>
+      <c r="P504" s="207"/>
+      <c r="Q504" s="207"/>
+      <c r="R504" s="207"/>
+      <c r="S504" s="207"/>
+      <c r="T504" s="207"/>
+      <c r="U504" s="207"/>
+      <c r="V504" s="207"/>
+      <c r="W504" s="207"/>
+      <c r="X504" s="207"/>
+      <c r="Y504" s="207"/>
+      <c r="Z504" s="207"/>
+      <c r="AA504" s="207"/>
+      <c r="AB504" s="207"/>
+      <c r="AC504" s="207"/>
+      <c r="AD504" s="207"/>
+      <c r="AE504" s="207"/>
+      <c r="AF504" s="207"/>
+      <c r="AG504" s="207"/>
+      <c r="AH504" s="207"/>
+      <c r="AI504" s="207"/>
+      <c r="AJ504" s="207"/>
       <c r="AK504" s="30"/>
       <c r="AL504" s="31"/>
     </row>
     <row r="505" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A505" s="83"/>
       <c r="B505" s="83"/>
       <c r="C505" s="94"/>
       <c r="D505" s="94"/>
       <c r="E505" s="94"/>
       <c r="F505" s="94"/>
       <c r="G505" s="94"/>
       <c r="H505" s="94"/>
       <c r="I505" s="94"/>
       <c r="J505" s="94"/>
       <c r="K505" s="94"/>
       <c r="L505" s="94"/>
       <c r="M505" s="94"/>
       <c r="N505" s="94"/>
       <c r="O505" s="94"/>
       <c r="P505" s="94"/>
       <c r="Q505" s="94"/>
       <c r="R505" s="94"/>
       <c r="S505" s="94"/>
       <c r="T505" s="94"/>
       <c r="U505" s="94"/>
@@ -30407,452 +30409,452 @@
       <c r="R506" s="94"/>
       <c r="S506" s="94"/>
       <c r="T506" s="94"/>
       <c r="U506" s="94"/>
       <c r="V506" s="94"/>
       <c r="W506" s="94"/>
       <c r="X506" s="94"/>
       <c r="Y506" s="94"/>
       <c r="Z506" s="94"/>
       <c r="AA506" s="94"/>
       <c r="AB506" s="94"/>
       <c r="AC506" s="94"/>
       <c r="AD506" s="94"/>
       <c r="AE506" s="94"/>
       <c r="AF506" s="94"/>
       <c r="AG506" s="94"/>
       <c r="AH506" s="94"/>
       <c r="AI506" s="94"/>
       <c r="AJ506" s="94"/>
       <c r="AK506" s="31"/>
       <c r="AL506" s="31"/>
     </row>
     <row r="507" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A507" s="94"/>
       <c r="B507" s="116"/>
-      <c r="C507" s="257" t="s">
+      <c r="C507" s="209" t="s">
         <v>75</v>
       </c>
-      <c r="D507" s="258"/>
-[...33 lines deleted...]
-      <c r="AL507" s="273"/>
+      <c r="D507" s="210"/>
+      <c r="E507" s="210"/>
+      <c r="F507" s="210"/>
+      <c r="G507" s="210"/>
+      <c r="H507" s="210"/>
+      <c r="I507" s="210"/>
+      <c r="J507" s="210"/>
+      <c r="K507" s="210"/>
+      <c r="L507" s="210"/>
+      <c r="M507" s="210"/>
+      <c r="N507" s="210"/>
+      <c r="O507" s="210"/>
+      <c r="P507" s="210"/>
+      <c r="Q507" s="210"/>
+      <c r="R507" s="210"/>
+      <c r="S507" s="210"/>
+      <c r="T507" s="210"/>
+      <c r="U507" s="210"/>
+      <c r="V507" s="210"/>
+      <c r="W507" s="210"/>
+      <c r="X507" s="210"/>
+      <c r="Y507" s="210"/>
+      <c r="Z507" s="210"/>
+      <c r="AA507" s="210"/>
+      <c r="AB507" s="210"/>
+      <c r="AC507" s="210"/>
+      <c r="AD507" s="210"/>
+      <c r="AE507" s="210"/>
+      <c r="AF507" s="210"/>
+      <c r="AG507" s="210"/>
+      <c r="AH507" s="210"/>
+      <c r="AI507" s="210"/>
+      <c r="AJ507" s="294"/>
+      <c r="AK507" s="282"/>
+      <c r="AL507" s="283"/>
     </row>
     <row r="508" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A508" s="94"/>
       <c r="B508" s="116"/>
-      <c r="C508" s="260"/>
-[...34 lines deleted...]
-      <c r="AL508" s="275"/>
+      <c r="C508" s="212"/>
+      <c r="D508" s="205"/>
+      <c r="E508" s="205"/>
+      <c r="F508" s="205"/>
+      <c r="G508" s="205"/>
+      <c r="H508" s="205"/>
+      <c r="I508" s="205"/>
+      <c r="J508" s="205"/>
+      <c r="K508" s="205"/>
+      <c r="L508" s="205"/>
+      <c r="M508" s="205"/>
+      <c r="N508" s="205"/>
+      <c r="O508" s="205"/>
+      <c r="P508" s="205"/>
+      <c r="Q508" s="205"/>
+      <c r="R508" s="205"/>
+      <c r="S508" s="205"/>
+      <c r="T508" s="205"/>
+      <c r="U508" s="205"/>
+      <c r="V508" s="205"/>
+      <c r="W508" s="205"/>
+      <c r="X508" s="205"/>
+      <c r="Y508" s="205"/>
+      <c r="Z508" s="205"/>
+      <c r="AA508" s="205"/>
+      <c r="AB508" s="205"/>
+      <c r="AC508" s="205"/>
+      <c r="AD508" s="205"/>
+      <c r="AE508" s="205"/>
+      <c r="AF508" s="205"/>
+      <c r="AG508" s="205"/>
+      <c r="AH508" s="205"/>
+      <c r="AI508" s="205"/>
+      <c r="AJ508" s="295"/>
+      <c r="AK508" s="284"/>
+      <c r="AL508" s="285"/>
     </row>
     <row r="509" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A509" s="94"/>
       <c r="B509" s="116"/>
-      <c r="C509" s="263"/>
-[...32 lines deleted...]
-      <c r="AJ509" s="264"/>
+      <c r="C509" s="214"/>
+      <c r="D509" s="215"/>
+      <c r="E509" s="215"/>
+      <c r="F509" s="215"/>
+      <c r="G509" s="215"/>
+      <c r="H509" s="215"/>
+      <c r="I509" s="215"/>
+      <c r="J509" s="215"/>
+      <c r="K509" s="215"/>
+      <c r="L509" s="215"/>
+      <c r="M509" s="215"/>
+      <c r="N509" s="215"/>
+      <c r="O509" s="215"/>
+      <c r="P509" s="215"/>
+      <c r="Q509" s="215"/>
+      <c r="R509" s="215"/>
+      <c r="S509" s="215"/>
+      <c r="T509" s="215"/>
+      <c r="U509" s="215"/>
+      <c r="V509" s="215"/>
+      <c r="W509" s="215"/>
+      <c r="X509" s="215"/>
+      <c r="Y509" s="215"/>
+      <c r="Z509" s="215"/>
+      <c r="AA509" s="215"/>
+      <c r="AB509" s="215"/>
+      <c r="AC509" s="215"/>
+      <c r="AD509" s="215"/>
+      <c r="AE509" s="215"/>
+      <c r="AF509" s="215"/>
+      <c r="AG509" s="215"/>
+      <c r="AH509" s="215"/>
+      <c r="AI509" s="215"/>
+      <c r="AJ509" s="215"/>
       <c r="AK509" s="41"/>
       <c r="AL509" s="34"/>
     </row>
     <row r="510" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A510" s="94"/>
       <c r="B510" s="116"/>
-      <c r="C510" s="260" t="s">
+      <c r="C510" s="212" t="s">
         <v>76</v>
       </c>
-      <c r="D510" s="261"/>
-[...33 lines deleted...]
-      <c r="AL510" s="273"/>
+      <c r="D510" s="205"/>
+      <c r="E510" s="205"/>
+      <c r="F510" s="205"/>
+      <c r="G510" s="205"/>
+      <c r="H510" s="205"/>
+      <c r="I510" s="205"/>
+      <c r="J510" s="205"/>
+      <c r="K510" s="205"/>
+      <c r="L510" s="205"/>
+      <c r="M510" s="205"/>
+      <c r="N510" s="205"/>
+      <c r="O510" s="205"/>
+      <c r="P510" s="205"/>
+      <c r="Q510" s="205"/>
+      <c r="R510" s="205"/>
+      <c r="S510" s="205"/>
+      <c r="T510" s="205"/>
+      <c r="U510" s="205"/>
+      <c r="V510" s="205"/>
+      <c r="W510" s="205"/>
+      <c r="X510" s="205"/>
+      <c r="Y510" s="205"/>
+      <c r="Z510" s="205"/>
+      <c r="AA510" s="205"/>
+      <c r="AB510" s="205"/>
+      <c r="AC510" s="205"/>
+      <c r="AD510" s="205"/>
+      <c r="AE510" s="205"/>
+      <c r="AF510" s="205"/>
+      <c r="AG510" s="205"/>
+      <c r="AH510" s="205"/>
+      <c r="AI510" s="205"/>
+      <c r="AJ510" s="295"/>
+      <c r="AK510" s="282"/>
+      <c r="AL510" s="283"/>
     </row>
     <row r="511" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A511" s="94"/>
       <c r="B511" s="116"/>
-      <c r="C511" s="260"/>
-[...34 lines deleted...]
-      <c r="AL511" s="275"/>
+      <c r="C511" s="212"/>
+      <c r="D511" s="205"/>
+      <c r="E511" s="205"/>
+      <c r="F511" s="205"/>
+      <c r="G511" s="205"/>
+      <c r="H511" s="205"/>
+      <c r="I511" s="205"/>
+      <c r="J511" s="205"/>
+      <c r="K511" s="205"/>
+      <c r="L511" s="205"/>
+      <c r="M511" s="205"/>
+      <c r="N511" s="205"/>
+      <c r="O511" s="205"/>
+      <c r="P511" s="205"/>
+      <c r="Q511" s="205"/>
+      <c r="R511" s="205"/>
+      <c r="S511" s="205"/>
+      <c r="T511" s="205"/>
+      <c r="U511" s="205"/>
+      <c r="V511" s="205"/>
+      <c r="W511" s="205"/>
+      <c r="X511" s="205"/>
+      <c r="Y511" s="205"/>
+      <c r="Z511" s="205"/>
+      <c r="AA511" s="205"/>
+      <c r="AB511" s="205"/>
+      <c r="AC511" s="205"/>
+      <c r="AD511" s="205"/>
+      <c r="AE511" s="205"/>
+      <c r="AF511" s="205"/>
+      <c r="AG511" s="205"/>
+      <c r="AH511" s="205"/>
+      <c r="AI511" s="205"/>
+      <c r="AJ511" s="295"/>
+      <c r="AK511" s="284"/>
+      <c r="AL511" s="285"/>
     </row>
     <row r="512" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A512" s="94"/>
       <c r="B512" s="116"/>
-      <c r="C512" s="257" t="s">
+      <c r="C512" s="209" t="s">
         <v>77</v>
       </c>
-      <c r="D512" s="258"/>
-[...33 lines deleted...]
-      <c r="AL512" s="273"/>
+      <c r="D512" s="210"/>
+      <c r="E512" s="210"/>
+      <c r="F512" s="210"/>
+      <c r="G512" s="210"/>
+      <c r="H512" s="210"/>
+      <c r="I512" s="210"/>
+      <c r="J512" s="210"/>
+      <c r="K512" s="210"/>
+      <c r="L512" s="210"/>
+      <c r="M512" s="210"/>
+      <c r="N512" s="210"/>
+      <c r="O512" s="210"/>
+      <c r="P512" s="210"/>
+      <c r="Q512" s="210"/>
+      <c r="R512" s="210"/>
+      <c r="S512" s="210"/>
+      <c r="T512" s="210"/>
+      <c r="U512" s="210"/>
+      <c r="V512" s="210"/>
+      <c r="W512" s="210"/>
+      <c r="X512" s="210"/>
+      <c r="Y512" s="210"/>
+      <c r="Z512" s="210"/>
+      <c r="AA512" s="210"/>
+      <c r="AB512" s="210"/>
+      <c r="AC512" s="210"/>
+      <c r="AD512" s="210"/>
+      <c r="AE512" s="210"/>
+      <c r="AF512" s="210"/>
+      <c r="AG512" s="210"/>
+      <c r="AH512" s="210"/>
+      <c r="AI512" s="210"/>
+      <c r="AJ512" s="294"/>
+      <c r="AK512" s="282"/>
+      <c r="AL512" s="283"/>
     </row>
     <row r="513" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A513" s="94"/>
       <c r="B513" s="116"/>
-      <c r="C513" s="260"/>
-[...34 lines deleted...]
-      <c r="AL513" s="275"/>
+      <c r="C513" s="212"/>
+      <c r="D513" s="205"/>
+      <c r="E513" s="205"/>
+      <c r="F513" s="205"/>
+      <c r="G513" s="205"/>
+      <c r="H513" s="205"/>
+      <c r="I513" s="205"/>
+      <c r="J513" s="205"/>
+      <c r="K513" s="205"/>
+      <c r="L513" s="205"/>
+      <c r="M513" s="205"/>
+      <c r="N513" s="205"/>
+      <c r="O513" s="205"/>
+      <c r="P513" s="205"/>
+      <c r="Q513" s="205"/>
+      <c r="R513" s="205"/>
+      <c r="S513" s="205"/>
+      <c r="T513" s="205"/>
+      <c r="U513" s="205"/>
+      <c r="V513" s="205"/>
+      <c r="W513" s="205"/>
+      <c r="X513" s="205"/>
+      <c r="Y513" s="205"/>
+      <c r="Z513" s="205"/>
+      <c r="AA513" s="205"/>
+      <c r="AB513" s="205"/>
+      <c r="AC513" s="205"/>
+      <c r="AD513" s="205"/>
+      <c r="AE513" s="205"/>
+      <c r="AF513" s="205"/>
+      <c r="AG513" s="205"/>
+      <c r="AH513" s="205"/>
+      <c r="AI513" s="205"/>
+      <c r="AJ513" s="295"/>
+      <c r="AK513" s="284"/>
+      <c r="AL513" s="285"/>
     </row>
     <row r="514" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A514" s="94"/>
       <c r="B514" s="116"/>
-      <c r="C514" s="257" t="s">
+      <c r="C514" s="209" t="s">
         <v>78</v>
       </c>
-      <c r="D514" s="258"/>
-[...33 lines deleted...]
-      <c r="AL514" s="273"/>
+      <c r="D514" s="210"/>
+      <c r="E514" s="210"/>
+      <c r="F514" s="210"/>
+      <c r="G514" s="210"/>
+      <c r="H514" s="210"/>
+      <c r="I514" s="210"/>
+      <c r="J514" s="210"/>
+      <c r="K514" s="210"/>
+      <c r="L514" s="210"/>
+      <c r="M514" s="210"/>
+      <c r="N514" s="210"/>
+      <c r="O514" s="210"/>
+      <c r="P514" s="210"/>
+      <c r="Q514" s="210"/>
+      <c r="R514" s="210"/>
+      <c r="S514" s="210"/>
+      <c r="T514" s="210"/>
+      <c r="U514" s="210"/>
+      <c r="V514" s="210"/>
+      <c r="W514" s="210"/>
+      <c r="X514" s="210"/>
+      <c r="Y514" s="210"/>
+      <c r="Z514" s="210"/>
+      <c r="AA514" s="210"/>
+      <c r="AB514" s="210"/>
+      <c r="AC514" s="210"/>
+      <c r="AD514" s="210"/>
+      <c r="AE514" s="210"/>
+      <c r="AF514" s="210"/>
+      <c r="AG514" s="210"/>
+      <c r="AH514" s="210"/>
+      <c r="AI514" s="210"/>
+      <c r="AJ514" s="294"/>
+      <c r="AK514" s="282"/>
+      <c r="AL514" s="283"/>
     </row>
     <row r="515" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A515" s="94"/>
       <c r="B515" s="116"/>
-      <c r="C515" s="260"/>
-[...34 lines deleted...]
-      <c r="AL515" s="275"/>
+      <c r="C515" s="212"/>
+      <c r="D515" s="205"/>
+      <c r="E515" s="205"/>
+      <c r="F515" s="205"/>
+      <c r="G515" s="205"/>
+      <c r="H515" s="205"/>
+      <c r="I515" s="205"/>
+      <c r="J515" s="205"/>
+      <c r="K515" s="205"/>
+      <c r="L515" s="205"/>
+      <c r="M515" s="205"/>
+      <c r="N515" s="205"/>
+      <c r="O515" s="205"/>
+      <c r="P515" s="205"/>
+      <c r="Q515" s="205"/>
+      <c r="R515" s="205"/>
+      <c r="S515" s="205"/>
+      <c r="T515" s="205"/>
+      <c r="U515" s="205"/>
+      <c r="V515" s="205"/>
+      <c r="W515" s="205"/>
+      <c r="X515" s="205"/>
+      <c r="Y515" s="205"/>
+      <c r="Z515" s="205"/>
+      <c r="AA515" s="205"/>
+      <c r="AB515" s="205"/>
+      <c r="AC515" s="205"/>
+      <c r="AD515" s="205"/>
+      <c r="AE515" s="205"/>
+      <c r="AF515" s="205"/>
+      <c r="AG515" s="205"/>
+      <c r="AH515" s="205"/>
+      <c r="AI515" s="205"/>
+      <c r="AJ515" s="295"/>
+      <c r="AK515" s="284"/>
+      <c r="AL515" s="285"/>
     </row>
     <row r="516" spans="1:38" s="9" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A516" s="94"/>
       <c r="B516" s="116"/>
-      <c r="C516" s="263"/>
-[...32 lines deleted...]
-      <c r="AJ516" s="264"/>
+      <c r="C516" s="214"/>
+      <c r="D516" s="215"/>
+      <c r="E516" s="215"/>
+      <c r="F516" s="215"/>
+      <c r="G516" s="215"/>
+      <c r="H516" s="215"/>
+      <c r="I516" s="215"/>
+      <c r="J516" s="215"/>
+      <c r="K516" s="215"/>
+      <c r="L516" s="215"/>
+      <c r="M516" s="215"/>
+      <c r="N516" s="215"/>
+      <c r="O516" s="215"/>
+      <c r="P516" s="215"/>
+      <c r="Q516" s="215"/>
+      <c r="R516" s="215"/>
+      <c r="S516" s="215"/>
+      <c r="T516" s="215"/>
+      <c r="U516" s="215"/>
+      <c r="V516" s="215"/>
+      <c r="W516" s="215"/>
+      <c r="X516" s="215"/>
+      <c r="Y516" s="215"/>
+      <c r="Z516" s="215"/>
+      <c r="AA516" s="215"/>
+      <c r="AB516" s="215"/>
+      <c r="AC516" s="215"/>
+      <c r="AD516" s="215"/>
+      <c r="AE516" s="215"/>
+      <c r="AF516" s="215"/>
+      <c r="AG516" s="215"/>
+      <c r="AH516" s="215"/>
+      <c r="AI516" s="215"/>
+      <c r="AJ516" s="215"/>
       <c r="AK516" s="42"/>
       <c r="AL516" s="31"/>
     </row>
     <row r="517" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A517" s="83"/>
       <c r="B517" s="83"/>
       <c r="C517" s="94"/>
       <c r="D517" s="94"/>
       <c r="E517" s="94"/>
       <c r="F517" s="94"/>
       <c r="G517" s="94"/>
       <c r="H517" s="94"/>
       <c r="I517" s="94"/>
       <c r="J517" s="94"/>
       <c r="K517" s="94"/>
       <c r="L517" s="94"/>
       <c r="M517" s="94"/>
       <c r="N517" s="94"/>
       <c r="O517" s="94"/>
       <c r="P517" s="94"/>
       <c r="Q517" s="94"/>
       <c r="R517" s="94"/>
       <c r="S517" s="94"/>
       <c r="T517" s="94"/>
       <c r="U517" s="94"/>
@@ -30895,170 +30897,170 @@
       <c r="P518" s="110"/>
       <c r="Q518" s="110"/>
       <c r="R518" s="110"/>
       <c r="S518" s="110"/>
       <c r="T518" s="110"/>
       <c r="U518" s="110"/>
       <c r="V518" s="110"/>
       <c r="W518" s="110"/>
       <c r="X518" s="110"/>
       <c r="Y518" s="110"/>
       <c r="Z518" s="110"/>
       <c r="AA518" s="110"/>
       <c r="AB518" s="110"/>
       <c r="AC518" s="110"/>
       <c r="AD518" s="110"/>
       <c r="AE518" s="110"/>
       <c r="AF518" s="110"/>
       <c r="AG518" s="110"/>
       <c r="AH518" s="110"/>
       <c r="AI518" s="110"/>
       <c r="AJ518" s="110"/>
       <c r="AK518" s="113"/>
       <c r="AL518" s="113"/>
     </row>
     <row r="519" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A519" s="282">
+      <c r="A519" s="198">
         <v>82</v>
       </c>
-      <c r="B519" s="283"/>
-      <c r="C519" s="266" t="s">
+      <c r="B519" s="199"/>
+      <c r="C519" s="202" t="s">
         <v>80</v>
       </c>
-      <c r="D519" s="267"/>
-[...33 lines deleted...]
-      <c r="AL519" s="273"/>
+      <c r="D519" s="203"/>
+      <c r="E519" s="203"/>
+      <c r="F519" s="203"/>
+      <c r="G519" s="203"/>
+      <c r="H519" s="203"/>
+      <c r="I519" s="203"/>
+      <c r="J519" s="203"/>
+      <c r="K519" s="203"/>
+      <c r="L519" s="203"/>
+      <c r="M519" s="203"/>
+      <c r="N519" s="203"/>
+      <c r="O519" s="203"/>
+      <c r="P519" s="203"/>
+      <c r="Q519" s="203"/>
+      <c r="R519" s="203"/>
+      <c r="S519" s="203"/>
+      <c r="T519" s="203"/>
+      <c r="U519" s="203"/>
+      <c r="V519" s="203"/>
+      <c r="W519" s="203"/>
+      <c r="X519" s="203"/>
+      <c r="Y519" s="203"/>
+      <c r="Z519" s="203"/>
+      <c r="AA519" s="203"/>
+      <c r="AB519" s="203"/>
+      <c r="AC519" s="203"/>
+      <c r="AD519" s="203"/>
+      <c r="AE519" s="203"/>
+      <c r="AF519" s="203"/>
+      <c r="AG519" s="203"/>
+      <c r="AH519" s="203"/>
+      <c r="AI519" s="203"/>
+      <c r="AJ519" s="203"/>
+      <c r="AK519" s="282"/>
+      <c r="AL519" s="283"/>
     </row>
     <row r="520" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A520" s="284"/>
-[...36 lines deleted...]
-      <c r="AL520" s="275"/>
+      <c r="A520" s="200"/>
+      <c r="B520" s="201"/>
+      <c r="C520" s="204"/>
+      <c r="D520" s="205"/>
+      <c r="E520" s="205"/>
+      <c r="F520" s="205"/>
+      <c r="G520" s="205"/>
+      <c r="H520" s="205"/>
+      <c r="I520" s="205"/>
+      <c r="J520" s="205"/>
+      <c r="K520" s="205"/>
+      <c r="L520" s="205"/>
+      <c r="M520" s="205"/>
+      <c r="N520" s="205"/>
+      <c r="O520" s="205"/>
+      <c r="P520" s="205"/>
+      <c r="Q520" s="205"/>
+      <c r="R520" s="205"/>
+      <c r="S520" s="205"/>
+      <c r="T520" s="205"/>
+      <c r="U520" s="205"/>
+      <c r="V520" s="205"/>
+      <c r="W520" s="205"/>
+      <c r="X520" s="205"/>
+      <c r="Y520" s="205"/>
+      <c r="Z520" s="205"/>
+      <c r="AA520" s="205"/>
+      <c r="AB520" s="205"/>
+      <c r="AC520" s="205"/>
+      <c r="AD520" s="205"/>
+      <c r="AE520" s="205"/>
+      <c r="AF520" s="205"/>
+      <c r="AG520" s="205"/>
+      <c r="AH520" s="205"/>
+      <c r="AI520" s="205"/>
+      <c r="AJ520" s="205"/>
+      <c r="AK520" s="284"/>
+      <c r="AL520" s="285"/>
     </row>
     <row r="521" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A521" s="126"/>
       <c r="B521" s="126"/>
-      <c r="C521" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ521" s="271"/>
+      <c r="C521" s="206"/>
+      <c r="D521" s="207"/>
+      <c r="E521" s="207"/>
+      <c r="F521" s="207"/>
+      <c r="G521" s="207"/>
+      <c r="H521" s="207"/>
+      <c r="I521" s="207"/>
+      <c r="J521" s="207"/>
+      <c r="K521" s="207"/>
+      <c r="L521" s="207"/>
+      <c r="M521" s="207"/>
+      <c r="N521" s="207"/>
+      <c r="O521" s="207"/>
+      <c r="P521" s="207"/>
+      <c r="Q521" s="207"/>
+      <c r="R521" s="207"/>
+      <c r="S521" s="207"/>
+      <c r="T521" s="207"/>
+      <c r="U521" s="207"/>
+      <c r="V521" s="207"/>
+      <c r="W521" s="207"/>
+      <c r="X521" s="207"/>
+      <c r="Y521" s="207"/>
+      <c r="Z521" s="207"/>
+      <c r="AA521" s="207"/>
+      <c r="AB521" s="207"/>
+      <c r="AC521" s="207"/>
+      <c r="AD521" s="207"/>
+      <c r="AE521" s="207"/>
+      <c r="AF521" s="207"/>
+      <c r="AG521" s="207"/>
+      <c r="AH521" s="207"/>
+      <c r="AI521" s="207"/>
+      <c r="AJ521" s="208"/>
       <c r="AK521" s="31"/>
       <c r="AL521" s="31"/>
     </row>
     <row r="522" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A522" s="126"/>
       <c r="B522" s="126"/>
       <c r="C522" s="124"/>
       <c r="D522" s="125"/>
       <c r="E522" s="125"/>
       <c r="F522" s="125"/>
       <c r="G522" s="125"/>
       <c r="H522" s="125"/>
       <c r="I522" s="125"/>
       <c r="J522" s="125"/>
       <c r="K522" s="125"/>
       <c r="L522" s="125"/>
       <c r="M522" s="125"/>
       <c r="N522" s="125"/>
       <c r="O522" s="125"/>
       <c r="P522" s="125"/>
       <c r="Q522" s="125"/>
       <c r="R522" s="125"/>
       <c r="S522" s="125"/>
       <c r="T522" s="125"/>
       <c r="U522" s="125"/>
@@ -31101,332 +31103,332 @@
       <c r="P523" s="27"/>
       <c r="Q523" s="27"/>
       <c r="R523" s="27"/>
       <c r="S523" s="27"/>
       <c r="T523" s="27"/>
       <c r="U523" s="27"/>
       <c r="V523" s="27"/>
       <c r="W523" s="27"/>
       <c r="X523" s="27"/>
       <c r="Y523" s="27"/>
       <c r="Z523" s="27"/>
       <c r="AA523" s="27"/>
       <c r="AB523" s="27"/>
       <c r="AC523" s="27"/>
       <c r="AD523" s="27"/>
       <c r="AE523" s="27"/>
       <c r="AF523" s="27"/>
       <c r="AG523" s="27"/>
       <c r="AH523" s="27"/>
       <c r="AI523" s="27"/>
       <c r="AJ523" s="27"/>
       <c r="AK523" s="36"/>
       <c r="AL523" s="36"/>
     </row>
     <row r="524" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A524" s="251">
+      <c r="A524" s="221">
         <v>83</v>
       </c>
-      <c r="B524" s="252"/>
-      <c r="C524" s="240" t="s">
+      <c r="B524" s="222"/>
+      <c r="C524" s="225" t="s">
         <v>206</v>
       </c>
-      <c r="D524" s="241"/>
-[...33 lines deleted...]
-      <c r="AL524" s="273"/>
+      <c r="D524" s="226"/>
+      <c r="E524" s="226"/>
+      <c r="F524" s="226"/>
+      <c r="G524" s="226"/>
+      <c r="H524" s="226"/>
+      <c r="I524" s="226"/>
+      <c r="J524" s="226"/>
+      <c r="K524" s="226"/>
+      <c r="L524" s="226"/>
+      <c r="M524" s="226"/>
+      <c r="N524" s="226"/>
+      <c r="O524" s="226"/>
+      <c r="P524" s="226"/>
+      <c r="Q524" s="226"/>
+      <c r="R524" s="226"/>
+      <c r="S524" s="226"/>
+      <c r="T524" s="226"/>
+      <c r="U524" s="226"/>
+      <c r="V524" s="226"/>
+      <c r="W524" s="226"/>
+      <c r="X524" s="226"/>
+      <c r="Y524" s="226"/>
+      <c r="Z524" s="226"/>
+      <c r="AA524" s="226"/>
+      <c r="AB524" s="226"/>
+      <c r="AC524" s="226"/>
+      <c r="AD524" s="226"/>
+      <c r="AE524" s="226"/>
+      <c r="AF524" s="226"/>
+      <c r="AG524" s="226"/>
+      <c r="AH524" s="226"/>
+      <c r="AI524" s="226"/>
+      <c r="AJ524" s="226"/>
+      <c r="AK524" s="282"/>
+      <c r="AL524" s="283"/>
     </row>
     <row r="525" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A525" s="253"/>
-[...36 lines deleted...]
-      <c r="AL525" s="275"/>
+      <c r="A525" s="223"/>
+      <c r="B525" s="224"/>
+      <c r="C525" s="227"/>
+      <c r="D525" s="228"/>
+      <c r="E525" s="228"/>
+      <c r="F525" s="228"/>
+      <c r="G525" s="228"/>
+      <c r="H525" s="228"/>
+      <c r="I525" s="228"/>
+      <c r="J525" s="228"/>
+      <c r="K525" s="228"/>
+      <c r="L525" s="228"/>
+      <c r="M525" s="228"/>
+      <c r="N525" s="228"/>
+      <c r="O525" s="228"/>
+      <c r="P525" s="228"/>
+      <c r="Q525" s="228"/>
+      <c r="R525" s="228"/>
+      <c r="S525" s="228"/>
+      <c r="T525" s="228"/>
+      <c r="U525" s="228"/>
+      <c r="V525" s="228"/>
+      <c r="W525" s="228"/>
+      <c r="X525" s="228"/>
+      <c r="Y525" s="228"/>
+      <c r="Z525" s="228"/>
+      <c r="AA525" s="228"/>
+      <c r="AB525" s="228"/>
+      <c r="AC525" s="228"/>
+      <c r="AD525" s="228"/>
+      <c r="AE525" s="228"/>
+      <c r="AF525" s="228"/>
+      <c r="AG525" s="228"/>
+      <c r="AH525" s="228"/>
+      <c r="AI525" s="228"/>
+      <c r="AJ525" s="228"/>
+      <c r="AK525" s="284"/>
+      <c r="AL525" s="285"/>
     </row>
     <row r="526" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A526" s="80"/>
       <c r="B526" s="80"/>
-      <c r="C526" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ526" s="243"/>
+      <c r="C526" s="227"/>
+      <c r="D526" s="228"/>
+      <c r="E526" s="228"/>
+      <c r="F526" s="228"/>
+      <c r="G526" s="228"/>
+      <c r="H526" s="228"/>
+      <c r="I526" s="228"/>
+      <c r="J526" s="228"/>
+      <c r="K526" s="228"/>
+      <c r="L526" s="228"/>
+      <c r="M526" s="228"/>
+      <c r="N526" s="228"/>
+      <c r="O526" s="228"/>
+      <c r="P526" s="228"/>
+      <c r="Q526" s="228"/>
+      <c r="R526" s="228"/>
+      <c r="S526" s="228"/>
+      <c r="T526" s="228"/>
+      <c r="U526" s="228"/>
+      <c r="V526" s="228"/>
+      <c r="W526" s="228"/>
+      <c r="X526" s="228"/>
+      <c r="Y526" s="228"/>
+      <c r="Z526" s="228"/>
+      <c r="AA526" s="228"/>
+      <c r="AB526" s="228"/>
+      <c r="AC526" s="228"/>
+      <c r="AD526" s="228"/>
+      <c r="AE526" s="228"/>
+      <c r="AF526" s="228"/>
+      <c r="AG526" s="228"/>
+      <c r="AH526" s="228"/>
+      <c r="AI526" s="228"/>
+      <c r="AJ526" s="228"/>
       <c r="AK526" s="26"/>
       <c r="AL526" s="29"/>
     </row>
     <row r="527" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A527" s="80"/>
       <c r="B527" s="80"/>
-      <c r="C527" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ527" s="245"/>
+      <c r="C527" s="229"/>
+      <c r="D527" s="230"/>
+      <c r="E527" s="230"/>
+      <c r="F527" s="230"/>
+      <c r="G527" s="230"/>
+      <c r="H527" s="230"/>
+      <c r="I527" s="230"/>
+      <c r="J527" s="230"/>
+      <c r="K527" s="230"/>
+      <c r="L527" s="230"/>
+      <c r="M527" s="230"/>
+      <c r="N527" s="230"/>
+      <c r="O527" s="230"/>
+      <c r="P527" s="230"/>
+      <c r="Q527" s="230"/>
+      <c r="R527" s="230"/>
+      <c r="S527" s="230"/>
+      <c r="T527" s="230"/>
+      <c r="U527" s="230"/>
+      <c r="V527" s="230"/>
+      <c r="W527" s="230"/>
+      <c r="X527" s="230"/>
+      <c r="Y527" s="230"/>
+      <c r="Z527" s="230"/>
+      <c r="AA527" s="230"/>
+      <c r="AB527" s="230"/>
+      <c r="AC527" s="230"/>
+      <c r="AD527" s="230"/>
+      <c r="AE527" s="230"/>
+      <c r="AF527" s="230"/>
+      <c r="AG527" s="230"/>
+      <c r="AH527" s="230"/>
+      <c r="AI527" s="230"/>
+      <c r="AJ527" s="230"/>
       <c r="AK527" s="28"/>
       <c r="AL527" s="36"/>
     </row>
     <row r="528" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A528" s="80"/>
       <c r="B528" s="80"/>
-      <c r="C528" s="208" t="s">
+      <c r="C528" s="234" t="s">
         <v>79</v>
       </c>
-      <c r="D528" s="208"/>
-[...31 lines deleted...]
-      <c r="AJ528" s="208"/>
+      <c r="D528" s="234"/>
+      <c r="E528" s="234"/>
+      <c r="F528" s="234"/>
+      <c r="G528" s="234"/>
+      <c r="H528" s="234"/>
+      <c r="I528" s="234"/>
+      <c r="J528" s="234"/>
+      <c r="K528" s="234"/>
+      <c r="L528" s="234"/>
+      <c r="M528" s="234"/>
+      <c r="N528" s="234"/>
+      <c r="O528" s="234"/>
+      <c r="P528" s="234"/>
+      <c r="Q528" s="234"/>
+      <c r="R528" s="234"/>
+      <c r="S528" s="234"/>
+      <c r="T528" s="234"/>
+      <c r="U528" s="234"/>
+      <c r="V528" s="234"/>
+      <c r="W528" s="234"/>
+      <c r="X528" s="234"/>
+      <c r="Y528" s="234"/>
+      <c r="Z528" s="234"/>
+      <c r="AA528" s="234"/>
+      <c r="AB528" s="234"/>
+      <c r="AC528" s="234"/>
+      <c r="AD528" s="234"/>
+      <c r="AE528" s="234"/>
+      <c r="AF528" s="234"/>
+      <c r="AG528" s="234"/>
+      <c r="AH528" s="234"/>
+      <c r="AI528" s="234"/>
+      <c r="AJ528" s="234"/>
       <c r="AK528" s="20"/>
       <c r="AL528" s="20"/>
     </row>
     <row r="529" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A529" s="80"/>
       <c r="B529" s="80"/>
-      <c r="C529" s="208"/>
-[...32 lines deleted...]
-      <c r="AJ529" s="208"/>
+      <c r="C529" s="234"/>
+      <c r="D529" s="234"/>
+      <c r="E529" s="234"/>
+      <c r="F529" s="234"/>
+      <c r="G529" s="234"/>
+      <c r="H529" s="234"/>
+      <c r="I529" s="234"/>
+      <c r="J529" s="234"/>
+      <c r="K529" s="234"/>
+      <c r="L529" s="234"/>
+      <c r="M529" s="234"/>
+      <c r="N529" s="234"/>
+      <c r="O529" s="234"/>
+      <c r="P529" s="234"/>
+      <c r="Q529" s="234"/>
+      <c r="R529" s="234"/>
+      <c r="S529" s="234"/>
+      <c r="T529" s="234"/>
+      <c r="U529" s="234"/>
+      <c r="V529" s="234"/>
+      <c r="W529" s="234"/>
+      <c r="X529" s="234"/>
+      <c r="Y529" s="234"/>
+      <c r="Z529" s="234"/>
+      <c r="AA529" s="234"/>
+      <c r="AB529" s="234"/>
+      <c r="AC529" s="234"/>
+      <c r="AD529" s="234"/>
+      <c r="AE529" s="234"/>
+      <c r="AF529" s="234"/>
+      <c r="AG529" s="234"/>
+      <c r="AH529" s="234"/>
+      <c r="AI529" s="234"/>
+      <c r="AJ529" s="234"/>
       <c r="AK529" s="20"/>
       <c r="AL529" s="20"/>
     </row>
     <row r="530" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A530" s="80"/>
       <c r="B530" s="80"/>
-      <c r="C530" s="208"/>
-[...32 lines deleted...]
-      <c r="AJ530" s="208"/>
+      <c r="C530" s="234"/>
+      <c r="D530" s="234"/>
+      <c r="E530" s="234"/>
+      <c r="F530" s="234"/>
+      <c r="G530" s="234"/>
+      <c r="H530" s="234"/>
+      <c r="I530" s="234"/>
+      <c r="J530" s="234"/>
+      <c r="K530" s="234"/>
+      <c r="L530" s="234"/>
+      <c r="M530" s="234"/>
+      <c r="N530" s="234"/>
+      <c r="O530" s="234"/>
+      <c r="P530" s="234"/>
+      <c r="Q530" s="234"/>
+      <c r="R530" s="234"/>
+      <c r="S530" s="234"/>
+      <c r="T530" s="234"/>
+      <c r="U530" s="234"/>
+      <c r="V530" s="234"/>
+      <c r="W530" s="234"/>
+      <c r="X530" s="234"/>
+      <c r="Y530" s="234"/>
+      <c r="Z530" s="234"/>
+      <c r="AA530" s="234"/>
+      <c r="AB530" s="234"/>
+      <c r="AC530" s="234"/>
+      <c r="AD530" s="234"/>
+      <c r="AE530" s="234"/>
+      <c r="AF530" s="234"/>
+      <c r="AG530" s="234"/>
+      <c r="AH530" s="234"/>
+      <c r="AI530" s="234"/>
+      <c r="AJ530" s="234"/>
       <c r="AK530" s="20"/>
       <c r="AL530" s="20"/>
     </row>
     <row r="531" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A531" s="80"/>
       <c r="B531" s="80"/>
       <c r="C531" s="76"/>
       <c r="D531" s="76"/>
       <c r="E531" s="76"/>
       <c r="F531" s="76"/>
       <c r="G531" s="76"/>
       <c r="H531" s="76"/>
       <c r="I531" s="76"/>
       <c r="J531" s="76"/>
       <c r="K531" s="76"/>
       <c r="L531" s="76"/>
       <c r="M531" s="76"/>
       <c r="N531" s="76"/>
       <c r="O531" s="76"/>
       <c r="P531" s="76"/>
       <c r="Q531" s="76"/>
       <c r="R531" s="76"/>
       <c r="S531" s="76"/>
       <c r="T531" s="76"/>
       <c r="U531" s="76"/>
@@ -31469,500 +31471,500 @@
       <c r="P532" s="27"/>
       <c r="Q532" s="27"/>
       <c r="R532" s="27"/>
       <c r="S532" s="27"/>
       <c r="T532" s="27"/>
       <c r="U532" s="27"/>
       <c r="V532" s="27"/>
       <c r="W532" s="27"/>
       <c r="X532" s="27"/>
       <c r="Y532" s="27"/>
       <c r="Z532" s="27"/>
       <c r="AA532" s="27"/>
       <c r="AB532" s="27"/>
       <c r="AC532" s="27"/>
       <c r="AD532" s="27"/>
       <c r="AE532" s="27"/>
       <c r="AF532" s="27"/>
       <c r="AG532" s="27"/>
       <c r="AH532" s="27"/>
       <c r="AI532" s="27"/>
       <c r="AJ532" s="27"/>
       <c r="AK532" s="112"/>
       <c r="AL532" s="112"/>
     </row>
     <row r="533" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A533" s="251">
+      <c r="A533" s="221">
         <v>84</v>
       </c>
-      <c r="B533" s="252"/>
-      <c r="C533" s="228" t="s">
+      <c r="B533" s="222"/>
+      <c r="C533" s="231" t="s">
         <v>81</v>
       </c>
-      <c r="D533" s="229"/>
-[...33 lines deleted...]
-      <c r="AL533" s="248"/>
+      <c r="D533" s="232"/>
+      <c r="E533" s="232"/>
+      <c r="F533" s="232"/>
+      <c r="G533" s="232"/>
+      <c r="H533" s="232"/>
+      <c r="I533" s="232"/>
+      <c r="J533" s="232"/>
+      <c r="K533" s="232"/>
+      <c r="L533" s="232"/>
+      <c r="M533" s="232"/>
+      <c r="N533" s="232"/>
+      <c r="O533" s="232"/>
+      <c r="P533" s="232"/>
+      <c r="Q533" s="232"/>
+      <c r="R533" s="232"/>
+      <c r="S533" s="232"/>
+      <c r="T533" s="232"/>
+      <c r="U533" s="232"/>
+      <c r="V533" s="232"/>
+      <c r="W533" s="232"/>
+      <c r="X533" s="232"/>
+      <c r="Y533" s="232"/>
+      <c r="Z533" s="232"/>
+      <c r="AA533" s="232"/>
+      <c r="AB533" s="232"/>
+      <c r="AC533" s="232"/>
+      <c r="AD533" s="232"/>
+      <c r="AE533" s="232"/>
+      <c r="AF533" s="232"/>
+      <c r="AG533" s="232"/>
+      <c r="AH533" s="232"/>
+      <c r="AI533" s="232"/>
+      <c r="AJ533" s="232"/>
+      <c r="AK533" s="217"/>
+      <c r="AL533" s="218"/>
     </row>
     <row r="534" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A534" s="253"/>
-[...36 lines deleted...]
-      <c r="AL534" s="250"/>
+      <c r="A534" s="223"/>
+      <c r="B534" s="224"/>
+      <c r="C534" s="233"/>
+      <c r="D534" s="234"/>
+      <c r="E534" s="234"/>
+      <c r="F534" s="234"/>
+      <c r="G534" s="234"/>
+      <c r="H534" s="234"/>
+      <c r="I534" s="234"/>
+      <c r="J534" s="234"/>
+      <c r="K534" s="234"/>
+      <c r="L534" s="234"/>
+      <c r="M534" s="234"/>
+      <c r="N534" s="234"/>
+      <c r="O534" s="234"/>
+      <c r="P534" s="234"/>
+      <c r="Q534" s="234"/>
+      <c r="R534" s="234"/>
+      <c r="S534" s="234"/>
+      <c r="T534" s="234"/>
+      <c r="U534" s="234"/>
+      <c r="V534" s="234"/>
+      <c r="W534" s="234"/>
+      <c r="X534" s="234"/>
+      <c r="Y534" s="234"/>
+      <c r="Z534" s="234"/>
+      <c r="AA534" s="234"/>
+      <c r="AB534" s="234"/>
+      <c r="AC534" s="234"/>
+      <c r="AD534" s="234"/>
+      <c r="AE534" s="234"/>
+      <c r="AF534" s="234"/>
+      <c r="AG534" s="234"/>
+      <c r="AH534" s="234"/>
+      <c r="AI534" s="234"/>
+      <c r="AJ534" s="234"/>
+      <c r="AK534" s="219"/>
+      <c r="AL534" s="220"/>
     </row>
     <row r="535" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A535" s="80"/>
       <c r="B535" s="80"/>
-      <c r="C535" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ535" s="208"/>
+      <c r="C535" s="233"/>
+      <c r="D535" s="234"/>
+      <c r="E535" s="234"/>
+      <c r="F535" s="234"/>
+      <c r="G535" s="234"/>
+      <c r="H535" s="234"/>
+      <c r="I535" s="234"/>
+      <c r="J535" s="234"/>
+      <c r="K535" s="234"/>
+      <c r="L535" s="234"/>
+      <c r="M535" s="234"/>
+      <c r="N535" s="234"/>
+      <c r="O535" s="234"/>
+      <c r="P535" s="234"/>
+      <c r="Q535" s="234"/>
+      <c r="R535" s="234"/>
+      <c r="S535" s="234"/>
+      <c r="T535" s="234"/>
+      <c r="U535" s="234"/>
+      <c r="V535" s="234"/>
+      <c r="W535" s="234"/>
+      <c r="X535" s="234"/>
+      <c r="Y535" s="234"/>
+      <c r="Z535" s="234"/>
+      <c r="AA535" s="234"/>
+      <c r="AB535" s="234"/>
+      <c r="AC535" s="234"/>
+      <c r="AD535" s="234"/>
+      <c r="AE535" s="234"/>
+      <c r="AF535" s="234"/>
+      <c r="AG535" s="234"/>
+      <c r="AH535" s="234"/>
+      <c r="AI535" s="234"/>
+      <c r="AJ535" s="234"/>
       <c r="AK535" s="26"/>
       <c r="AL535" s="36"/>
     </row>
     <row r="536" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A536" s="80"/>
       <c r="B536" s="80"/>
-      <c r="C536" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ536" s="232"/>
+      <c r="C536" s="235"/>
+      <c r="D536" s="236"/>
+      <c r="E536" s="236"/>
+      <c r="F536" s="236"/>
+      <c r="G536" s="236"/>
+      <c r="H536" s="236"/>
+      <c r="I536" s="236"/>
+      <c r="J536" s="236"/>
+      <c r="K536" s="236"/>
+      <c r="L536" s="236"/>
+      <c r="M536" s="236"/>
+      <c r="N536" s="236"/>
+      <c r="O536" s="236"/>
+      <c r="P536" s="236"/>
+      <c r="Q536" s="236"/>
+      <c r="R536" s="236"/>
+      <c r="S536" s="236"/>
+      <c r="T536" s="236"/>
+      <c r="U536" s="236"/>
+      <c r="V536" s="236"/>
+      <c r="W536" s="236"/>
+      <c r="X536" s="236"/>
+      <c r="Y536" s="236"/>
+      <c r="Z536" s="236"/>
+      <c r="AA536" s="236"/>
+      <c r="AB536" s="236"/>
+      <c r="AC536" s="236"/>
+      <c r="AD536" s="236"/>
+      <c r="AE536" s="236"/>
+      <c r="AF536" s="236"/>
+      <c r="AG536" s="236"/>
+      <c r="AH536" s="236"/>
+      <c r="AI536" s="236"/>
+      <c r="AJ536" s="236"/>
       <c r="AK536" s="28"/>
       <c r="AL536" s="36"/>
     </row>
     <row r="537" spans="1:38" s="11" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A537" s="27"/>
       <c r="B537" s="27"/>
       <c r="C537" s="27"/>
       <c r="D537" s="27"/>
       <c r="E537" s="27"/>
       <c r="F537" s="27"/>
       <c r="G537" s="27"/>
       <c r="H537" s="27"/>
       <c r="I537" s="27"/>
       <c r="J537" s="27"/>
       <c r="K537" s="27"/>
       <c r="L537" s="27"/>
       <c r="M537" s="27"/>
       <c r="N537" s="27"/>
       <c r="O537" s="27"/>
       <c r="P537" s="27"/>
       <c r="Q537" s="27"/>
       <c r="R537" s="27"/>
       <c r="S537" s="27"/>
       <c r="T537" s="27"/>
       <c r="U537" s="27"/>
       <c r="V537" s="27"/>
       <c r="W537" s="27"/>
       <c r="X537" s="27"/>
       <c r="Y537" s="27"/>
       <c r="Z537" s="27"/>
       <c r="AA537" s="27"/>
       <c r="AB537" s="27"/>
       <c r="AC537" s="27"/>
       <c r="AD537" s="27"/>
       <c r="AE537" s="27"/>
       <c r="AF537" s="27"/>
       <c r="AG537" s="27"/>
       <c r="AH537" s="27"/>
       <c r="AI537" s="27"/>
       <c r="AJ537" s="27"/>
       <c r="AK537" s="112"/>
       <c r="AL537" s="112"/>
     </row>
     <row r="538" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A538" s="251">
+      <c r="A538" s="221">
         <v>85</v>
       </c>
-      <c r="B538" s="252"/>
-      <c r="C538" s="240" t="s">
+      <c r="B538" s="222"/>
+      <c r="C538" s="225" t="s">
         <v>87</v>
       </c>
-      <c r="D538" s="241"/>
-[...33 lines deleted...]
-      <c r="AL538" s="248"/>
+      <c r="D538" s="226"/>
+      <c r="E538" s="226"/>
+      <c r="F538" s="226"/>
+      <c r="G538" s="226"/>
+      <c r="H538" s="226"/>
+      <c r="I538" s="226"/>
+      <c r="J538" s="226"/>
+      <c r="K538" s="226"/>
+      <c r="L538" s="226"/>
+      <c r="M538" s="226"/>
+      <c r="N538" s="226"/>
+      <c r="O538" s="226"/>
+      <c r="P538" s="226"/>
+      <c r="Q538" s="226"/>
+      <c r="R538" s="226"/>
+      <c r="S538" s="226"/>
+      <c r="T538" s="226"/>
+      <c r="U538" s="226"/>
+      <c r="V538" s="226"/>
+      <c r="W538" s="226"/>
+      <c r="X538" s="226"/>
+      <c r="Y538" s="226"/>
+      <c r="Z538" s="226"/>
+      <c r="AA538" s="226"/>
+      <c r="AB538" s="226"/>
+      <c r="AC538" s="226"/>
+      <c r="AD538" s="226"/>
+      <c r="AE538" s="226"/>
+      <c r="AF538" s="226"/>
+      <c r="AG538" s="226"/>
+      <c r="AH538" s="226"/>
+      <c r="AI538" s="226"/>
+      <c r="AJ538" s="226"/>
+      <c r="AK538" s="217"/>
+      <c r="AL538" s="218"/>
     </row>
     <row r="539" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A539" s="253"/>
-[...36 lines deleted...]
-      <c r="AL539" s="250"/>
+      <c r="A539" s="223"/>
+      <c r="B539" s="224"/>
+      <c r="C539" s="227"/>
+      <c r="D539" s="228"/>
+      <c r="E539" s="228"/>
+      <c r="F539" s="228"/>
+      <c r="G539" s="228"/>
+      <c r="H539" s="228"/>
+      <c r="I539" s="228"/>
+      <c r="J539" s="228"/>
+      <c r="K539" s="228"/>
+      <c r="L539" s="228"/>
+      <c r="M539" s="228"/>
+      <c r="N539" s="228"/>
+      <c r="O539" s="228"/>
+      <c r="P539" s="228"/>
+      <c r="Q539" s="228"/>
+      <c r="R539" s="228"/>
+      <c r="S539" s="228"/>
+      <c r="T539" s="228"/>
+      <c r="U539" s="228"/>
+      <c r="V539" s="228"/>
+      <c r="W539" s="228"/>
+      <c r="X539" s="228"/>
+      <c r="Y539" s="228"/>
+      <c r="Z539" s="228"/>
+      <c r="AA539" s="228"/>
+      <c r="AB539" s="228"/>
+      <c r="AC539" s="228"/>
+      <c r="AD539" s="228"/>
+      <c r="AE539" s="228"/>
+      <c r="AF539" s="228"/>
+      <c r="AG539" s="228"/>
+      <c r="AH539" s="228"/>
+      <c r="AI539" s="228"/>
+      <c r="AJ539" s="228"/>
+      <c r="AK539" s="219"/>
+      <c r="AL539" s="220"/>
     </row>
     <row r="540" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A540" s="80"/>
       <c r="B540" s="80"/>
-      <c r="C540" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ540" s="245"/>
+      <c r="C540" s="229"/>
+      <c r="D540" s="230"/>
+      <c r="E540" s="230"/>
+      <c r="F540" s="230"/>
+      <c r="G540" s="230"/>
+      <c r="H540" s="230"/>
+      <c r="I540" s="230"/>
+      <c r="J540" s="230"/>
+      <c r="K540" s="230"/>
+      <c r="L540" s="230"/>
+      <c r="M540" s="230"/>
+      <c r="N540" s="230"/>
+      <c r="O540" s="230"/>
+      <c r="P540" s="230"/>
+      <c r="Q540" s="230"/>
+      <c r="R540" s="230"/>
+      <c r="S540" s="230"/>
+      <c r="T540" s="230"/>
+      <c r="U540" s="230"/>
+      <c r="V540" s="230"/>
+      <c r="W540" s="230"/>
+      <c r="X540" s="230"/>
+      <c r="Y540" s="230"/>
+      <c r="Z540" s="230"/>
+      <c r="AA540" s="230"/>
+      <c r="AB540" s="230"/>
+      <c r="AC540" s="230"/>
+      <c r="AD540" s="230"/>
+      <c r="AE540" s="230"/>
+      <c r="AF540" s="230"/>
+      <c r="AG540" s="230"/>
+      <c r="AH540" s="230"/>
+      <c r="AI540" s="230"/>
+      <c r="AJ540" s="230"/>
       <c r="AK540" s="26"/>
       <c r="AL540" s="36"/>
     </row>
     <row r="541" spans="1:38" s="11" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A541" s="27"/>
       <c r="B541" s="27"/>
       <c r="C541" s="27"/>
       <c r="D541" s="27"/>
       <c r="E541" s="27"/>
       <c r="F541" s="27"/>
       <c r="G541" s="27"/>
       <c r="H541" s="27"/>
       <c r="I541" s="27"/>
       <c r="J541" s="27"/>
       <c r="K541" s="27"/>
       <c r="L541" s="27"/>
       <c r="M541" s="27"/>
       <c r="N541" s="27"/>
       <c r="O541" s="27"/>
       <c r="P541" s="27"/>
       <c r="Q541" s="27"/>
       <c r="R541" s="27"/>
       <c r="S541" s="27"/>
       <c r="T541" s="27"/>
       <c r="U541" s="27"/>
       <c r="V541" s="27"/>
       <c r="W541" s="27"/>
       <c r="X541" s="27"/>
       <c r="Y541" s="27"/>
       <c r="Z541" s="27"/>
       <c r="AA541" s="27"/>
       <c r="AB541" s="27"/>
       <c r="AC541" s="27"/>
       <c r="AD541" s="27"/>
       <c r="AE541" s="27"/>
       <c r="AF541" s="27"/>
       <c r="AG541" s="27"/>
       <c r="AH541" s="27"/>
       <c r="AI541" s="27"/>
       <c r="AJ541" s="27"/>
       <c r="AK541" s="112"/>
       <c r="AL541" s="112"/>
     </row>
     <row r="542" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A542" s="282">
+      <c r="A542" s="198">
         <v>86</v>
       </c>
-      <c r="B542" s="283"/>
-      <c r="C542" s="276" t="s">
+      <c r="B542" s="199"/>
+      <c r="C542" s="253" t="s">
         <v>82</v>
       </c>
-      <c r="D542" s="277"/>
-[...33 lines deleted...]
-      <c r="AL542" s="248"/>
+      <c r="D542" s="254"/>
+      <c r="E542" s="254"/>
+      <c r="F542" s="254"/>
+      <c r="G542" s="254"/>
+      <c r="H542" s="254"/>
+      <c r="I542" s="254"/>
+      <c r="J542" s="254"/>
+      <c r="K542" s="254"/>
+      <c r="L542" s="254"/>
+      <c r="M542" s="254"/>
+      <c r="N542" s="254"/>
+      <c r="O542" s="254"/>
+      <c r="P542" s="254"/>
+      <c r="Q542" s="254"/>
+      <c r="R542" s="254"/>
+      <c r="S542" s="254"/>
+      <c r="T542" s="254"/>
+      <c r="U542" s="254"/>
+      <c r="V542" s="254"/>
+      <c r="W542" s="254"/>
+      <c r="X542" s="254"/>
+      <c r="Y542" s="254"/>
+      <c r="Z542" s="254"/>
+      <c r="AA542" s="254"/>
+      <c r="AB542" s="254"/>
+      <c r="AC542" s="254"/>
+      <c r="AD542" s="254"/>
+      <c r="AE542" s="254"/>
+      <c r="AF542" s="254"/>
+      <c r="AG542" s="254"/>
+      <c r="AH542" s="254"/>
+      <c r="AI542" s="254"/>
+      <c r="AJ542" s="255"/>
+      <c r="AK542" s="217"/>
+      <c r="AL542" s="218"/>
     </row>
     <row r="543" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A543" s="284"/>
-[...36 lines deleted...]
-      <c r="AL543" s="250"/>
+      <c r="A543" s="200"/>
+      <c r="B543" s="201"/>
+      <c r="C543" s="259"/>
+      <c r="D543" s="260"/>
+      <c r="E543" s="260"/>
+      <c r="F543" s="260"/>
+      <c r="G543" s="260"/>
+      <c r="H543" s="260"/>
+      <c r="I543" s="260"/>
+      <c r="J543" s="260"/>
+      <c r="K543" s="260"/>
+      <c r="L543" s="260"/>
+      <c r="M543" s="260"/>
+      <c r="N543" s="260"/>
+      <c r="O543" s="260"/>
+      <c r="P543" s="260"/>
+      <c r="Q543" s="260"/>
+      <c r="R543" s="260"/>
+      <c r="S543" s="260"/>
+      <c r="T543" s="260"/>
+      <c r="U543" s="260"/>
+      <c r="V543" s="260"/>
+      <c r="W543" s="260"/>
+      <c r="X543" s="260"/>
+      <c r="Y543" s="260"/>
+      <c r="Z543" s="260"/>
+      <c r="AA543" s="260"/>
+      <c r="AB543" s="260"/>
+      <c r="AC543" s="260"/>
+      <c r="AD543" s="260"/>
+      <c r="AE543" s="260"/>
+      <c r="AF543" s="260"/>
+      <c r="AG543" s="260"/>
+      <c r="AH543" s="260"/>
+      <c r="AI543" s="260"/>
+      <c r="AJ543" s="341"/>
+      <c r="AK543" s="219"/>
+      <c r="AL543" s="220"/>
     </row>
     <row r="544" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A544" s="20"/>
       <c r="B544" s="27"/>
       <c r="C544" s="110"/>
       <c r="D544" s="110"/>
       <c r="E544" s="110"/>
       <c r="F544" s="110"/>
       <c r="G544" s="110"/>
       <c r="H544" s="110"/>
       <c r="I544" s="110"/>
       <c r="J544" s="110"/>
       <c r="K544" s="110"/>
       <c r="L544" s="110"/>
       <c r="M544" s="110"/>
       <c r="N544" s="110"/>
       <c r="O544" s="110"/>
       <c r="P544" s="110"/>
       <c r="Q544" s="110"/>
       <c r="R544" s="110"/>
       <c r="S544" s="110"/>
       <c r="T544" s="110"/>
       <c r="U544" s="110"/>
       <c r="V544" s="110"/>
       <c r="W544" s="110"/>
@@ -32005,452 +32007,452 @@
       <c r="R545" s="110"/>
       <c r="S545" s="110"/>
       <c r="T545" s="110"/>
       <c r="U545" s="110"/>
       <c r="V545" s="110"/>
       <c r="W545" s="110"/>
       <c r="X545" s="110"/>
       <c r="Y545" s="110"/>
       <c r="Z545" s="110"/>
       <c r="AA545" s="110"/>
       <c r="AB545" s="110"/>
       <c r="AC545" s="110"/>
       <c r="AD545" s="110"/>
       <c r="AE545" s="110"/>
       <c r="AF545" s="110"/>
       <c r="AG545" s="110"/>
       <c r="AH545" s="110"/>
       <c r="AI545" s="110"/>
       <c r="AJ545" s="110"/>
       <c r="AK545" s="112"/>
       <c r="AL545" s="112"/>
     </row>
     <row r="546" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A546" s="27"/>
       <c r="B546" s="27"/>
-      <c r="C546" s="286" t="s">
+      <c r="C546" s="296" t="s">
         <v>83</v>
       </c>
-      <c r="D546" s="287"/>
-[...33 lines deleted...]
-      <c r="AL546" s="248"/>
+      <c r="D546" s="297"/>
+      <c r="E546" s="297"/>
+      <c r="F546" s="297"/>
+      <c r="G546" s="297"/>
+      <c r="H546" s="297"/>
+      <c r="I546" s="297"/>
+      <c r="J546" s="297"/>
+      <c r="K546" s="297"/>
+      <c r="L546" s="297"/>
+      <c r="M546" s="297"/>
+      <c r="N546" s="297"/>
+      <c r="O546" s="297"/>
+      <c r="P546" s="297"/>
+      <c r="Q546" s="297"/>
+      <c r="R546" s="297"/>
+      <c r="S546" s="297"/>
+      <c r="T546" s="297"/>
+      <c r="U546" s="297"/>
+      <c r="V546" s="297"/>
+      <c r="W546" s="297"/>
+      <c r="X546" s="297"/>
+      <c r="Y546" s="297"/>
+      <c r="Z546" s="297"/>
+      <c r="AA546" s="297"/>
+      <c r="AB546" s="297"/>
+      <c r="AC546" s="297"/>
+      <c r="AD546" s="297"/>
+      <c r="AE546" s="297"/>
+      <c r="AF546" s="297"/>
+      <c r="AG546" s="297"/>
+      <c r="AH546" s="297"/>
+      <c r="AI546" s="297"/>
+      <c r="AJ546" s="297"/>
+      <c r="AK546" s="217"/>
+      <c r="AL546" s="218"/>
     </row>
     <row r="547" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A547" s="27"/>
       <c r="B547" s="20"/>
-      <c r="C547" s="374"/>
-[...34 lines deleted...]
-      <c r="AL547" s="250"/>
+      <c r="C547" s="298"/>
+      <c r="D547" s="257"/>
+      <c r="E547" s="257"/>
+      <c r="F547" s="257"/>
+      <c r="G547" s="257"/>
+      <c r="H547" s="257"/>
+      <c r="I547" s="257"/>
+      <c r="J547" s="257"/>
+      <c r="K547" s="257"/>
+      <c r="L547" s="257"/>
+      <c r="M547" s="257"/>
+      <c r="N547" s="257"/>
+      <c r="O547" s="257"/>
+      <c r="P547" s="257"/>
+      <c r="Q547" s="257"/>
+      <c r="R547" s="257"/>
+      <c r="S547" s="257"/>
+      <c r="T547" s="257"/>
+      <c r="U547" s="257"/>
+      <c r="V547" s="257"/>
+      <c r="W547" s="257"/>
+      <c r="X547" s="257"/>
+      <c r="Y547" s="257"/>
+      <c r="Z547" s="257"/>
+      <c r="AA547" s="257"/>
+      <c r="AB547" s="257"/>
+      <c r="AC547" s="257"/>
+      <c r="AD547" s="257"/>
+      <c r="AE547" s="257"/>
+      <c r="AF547" s="257"/>
+      <c r="AG547" s="257"/>
+      <c r="AH547" s="257"/>
+      <c r="AI547" s="257"/>
+      <c r="AJ547" s="257"/>
+      <c r="AK547" s="219"/>
+      <c r="AL547" s="220"/>
     </row>
     <row r="548" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A548" s="110"/>
       <c r="B548" s="110"/>
-      <c r="C548" s="289"/>
-[...32 lines deleted...]
-      <c r="AJ548" s="290"/>
+      <c r="C548" s="299"/>
+      <c r="D548" s="300"/>
+      <c r="E548" s="300"/>
+      <c r="F548" s="300"/>
+      <c r="G548" s="300"/>
+      <c r="H548" s="300"/>
+      <c r="I548" s="300"/>
+      <c r="J548" s="300"/>
+      <c r="K548" s="300"/>
+      <c r="L548" s="300"/>
+      <c r="M548" s="300"/>
+      <c r="N548" s="300"/>
+      <c r="O548" s="300"/>
+      <c r="P548" s="300"/>
+      <c r="Q548" s="300"/>
+      <c r="R548" s="300"/>
+      <c r="S548" s="300"/>
+      <c r="T548" s="300"/>
+      <c r="U548" s="300"/>
+      <c r="V548" s="300"/>
+      <c r="W548" s="300"/>
+      <c r="X548" s="300"/>
+      <c r="Y548" s="300"/>
+      <c r="Z548" s="300"/>
+      <c r="AA548" s="300"/>
+      <c r="AB548" s="300"/>
+      <c r="AC548" s="300"/>
+      <c r="AD548" s="300"/>
+      <c r="AE548" s="300"/>
+      <c r="AF548" s="300"/>
+      <c r="AG548" s="300"/>
+      <c r="AH548" s="300"/>
+      <c r="AI548" s="300"/>
+      <c r="AJ548" s="300"/>
       <c r="AK548" s="119"/>
       <c r="AL548" s="113"/>
     </row>
     <row r="549" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A549" s="27"/>
       <c r="B549" s="27"/>
-      <c r="C549" s="286" t="s">
+      <c r="C549" s="296" t="s">
         <v>84</v>
       </c>
-      <c r="D549" s="287"/>
-[...33 lines deleted...]
-      <c r="AL549" s="248"/>
+      <c r="D549" s="297"/>
+      <c r="E549" s="297"/>
+      <c r="F549" s="297"/>
+      <c r="G549" s="297"/>
+      <c r="H549" s="297"/>
+      <c r="I549" s="297"/>
+      <c r="J549" s="297"/>
+      <c r="K549" s="297"/>
+      <c r="L549" s="297"/>
+      <c r="M549" s="297"/>
+      <c r="N549" s="297"/>
+      <c r="O549" s="297"/>
+      <c r="P549" s="297"/>
+      <c r="Q549" s="297"/>
+      <c r="R549" s="297"/>
+      <c r="S549" s="297"/>
+      <c r="T549" s="297"/>
+      <c r="U549" s="297"/>
+      <c r="V549" s="297"/>
+      <c r="W549" s="297"/>
+      <c r="X549" s="297"/>
+      <c r="Y549" s="297"/>
+      <c r="Z549" s="297"/>
+      <c r="AA549" s="297"/>
+      <c r="AB549" s="297"/>
+      <c r="AC549" s="297"/>
+      <c r="AD549" s="297"/>
+      <c r="AE549" s="297"/>
+      <c r="AF549" s="297"/>
+      <c r="AG549" s="297"/>
+      <c r="AH549" s="297"/>
+      <c r="AI549" s="297"/>
+      <c r="AJ549" s="364"/>
+      <c r="AK549" s="217"/>
+      <c r="AL549" s="218"/>
     </row>
     <row r="550" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A550" s="27"/>
       <c r="B550" s="20"/>
-      <c r="C550" s="289"/>
-[...34 lines deleted...]
-      <c r="AL550" s="250"/>
+      <c r="C550" s="299"/>
+      <c r="D550" s="300"/>
+      <c r="E550" s="300"/>
+      <c r="F550" s="300"/>
+      <c r="G550" s="300"/>
+      <c r="H550" s="300"/>
+      <c r="I550" s="300"/>
+      <c r="J550" s="300"/>
+      <c r="K550" s="300"/>
+      <c r="L550" s="300"/>
+      <c r="M550" s="300"/>
+      <c r="N550" s="300"/>
+      <c r="O550" s="300"/>
+      <c r="P550" s="300"/>
+      <c r="Q550" s="300"/>
+      <c r="R550" s="300"/>
+      <c r="S550" s="300"/>
+      <c r="T550" s="300"/>
+      <c r="U550" s="300"/>
+      <c r="V550" s="300"/>
+      <c r="W550" s="300"/>
+      <c r="X550" s="300"/>
+      <c r="Y550" s="300"/>
+      <c r="Z550" s="300"/>
+      <c r="AA550" s="300"/>
+      <c r="AB550" s="300"/>
+      <c r="AC550" s="300"/>
+      <c r="AD550" s="300"/>
+      <c r="AE550" s="300"/>
+      <c r="AF550" s="300"/>
+      <c r="AG550" s="300"/>
+      <c r="AH550" s="300"/>
+      <c r="AI550" s="300"/>
+      <c r="AJ550" s="365"/>
+      <c r="AK550" s="219"/>
+      <c r="AL550" s="220"/>
     </row>
     <row r="551" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A551" s="27"/>
       <c r="B551" s="27"/>
-      <c r="C551" s="286" t="s">
+      <c r="C551" s="296" t="s">
         <v>85</v>
       </c>
-      <c r="D551" s="287"/>
-[...33 lines deleted...]
-      <c r="AL551" s="248"/>
+      <c r="D551" s="297"/>
+      <c r="E551" s="297"/>
+      <c r="F551" s="297"/>
+      <c r="G551" s="297"/>
+      <c r="H551" s="297"/>
+      <c r="I551" s="297"/>
+      <c r="J551" s="297"/>
+      <c r="K551" s="297"/>
+      <c r="L551" s="297"/>
+      <c r="M551" s="297"/>
+      <c r="N551" s="297"/>
+      <c r="O551" s="297"/>
+      <c r="P551" s="297"/>
+      <c r="Q551" s="297"/>
+      <c r="R551" s="297"/>
+      <c r="S551" s="297"/>
+      <c r="T551" s="297"/>
+      <c r="U551" s="297"/>
+      <c r="V551" s="297"/>
+      <c r="W551" s="297"/>
+      <c r="X551" s="297"/>
+      <c r="Y551" s="297"/>
+      <c r="Z551" s="297"/>
+      <c r="AA551" s="297"/>
+      <c r="AB551" s="297"/>
+      <c r="AC551" s="297"/>
+      <c r="AD551" s="297"/>
+      <c r="AE551" s="297"/>
+      <c r="AF551" s="297"/>
+      <c r="AG551" s="297"/>
+      <c r="AH551" s="297"/>
+      <c r="AI551" s="297"/>
+      <c r="AJ551" s="364"/>
+      <c r="AK551" s="217"/>
+      <c r="AL551" s="218"/>
     </row>
     <row r="552" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A552" s="27"/>
       <c r="B552" s="20"/>
-      <c r="C552" s="289"/>
-[...34 lines deleted...]
-      <c r="AL552" s="250"/>
+      <c r="C552" s="299"/>
+      <c r="D552" s="300"/>
+      <c r="E552" s="300"/>
+      <c r="F552" s="300"/>
+      <c r="G552" s="300"/>
+      <c r="H552" s="300"/>
+      <c r="I552" s="300"/>
+      <c r="J552" s="300"/>
+      <c r="K552" s="300"/>
+      <c r="L552" s="300"/>
+      <c r="M552" s="300"/>
+      <c r="N552" s="300"/>
+      <c r="O552" s="300"/>
+      <c r="P552" s="300"/>
+      <c r="Q552" s="300"/>
+      <c r="R552" s="300"/>
+      <c r="S552" s="300"/>
+      <c r="T552" s="300"/>
+      <c r="U552" s="300"/>
+      <c r="V552" s="300"/>
+      <c r="W552" s="300"/>
+      <c r="X552" s="300"/>
+      <c r="Y552" s="300"/>
+      <c r="Z552" s="300"/>
+      <c r="AA552" s="300"/>
+      <c r="AB552" s="300"/>
+      <c r="AC552" s="300"/>
+      <c r="AD552" s="300"/>
+      <c r="AE552" s="300"/>
+      <c r="AF552" s="300"/>
+      <c r="AG552" s="300"/>
+      <c r="AH552" s="300"/>
+      <c r="AI552" s="300"/>
+      <c r="AJ552" s="365"/>
+      <c r="AK552" s="219"/>
+      <c r="AL552" s="220"/>
     </row>
     <row r="553" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A553" s="27"/>
       <c r="B553" s="27"/>
-      <c r="C553" s="216" t="s">
+      <c r="C553" s="368" t="s">
         <v>86</v>
       </c>
-      <c r="D553" s="217"/>
-[...33 lines deleted...]
-      <c r="AL553" s="248"/>
+      <c r="D553" s="369"/>
+      <c r="E553" s="369"/>
+      <c r="F553" s="369"/>
+      <c r="G553" s="369"/>
+      <c r="H553" s="369"/>
+      <c r="I553" s="369"/>
+      <c r="J553" s="369"/>
+      <c r="K553" s="369"/>
+      <c r="L553" s="369"/>
+      <c r="M553" s="369"/>
+      <c r="N553" s="369"/>
+      <c r="O553" s="369"/>
+      <c r="P553" s="369"/>
+      <c r="Q553" s="369"/>
+      <c r="R553" s="369"/>
+      <c r="S553" s="369"/>
+      <c r="T553" s="369"/>
+      <c r="U553" s="369"/>
+      <c r="V553" s="369"/>
+      <c r="W553" s="369"/>
+      <c r="X553" s="369"/>
+      <c r="Y553" s="369"/>
+      <c r="Z553" s="369"/>
+      <c r="AA553" s="369"/>
+      <c r="AB553" s="369"/>
+      <c r="AC553" s="369"/>
+      <c r="AD553" s="369"/>
+      <c r="AE553" s="369"/>
+      <c r="AF553" s="369"/>
+      <c r="AG553" s="369"/>
+      <c r="AH553" s="369"/>
+      <c r="AI553" s="369"/>
+      <c r="AJ553" s="369"/>
+      <c r="AK553" s="217"/>
+      <c r="AL553" s="218"/>
     </row>
     <row r="554" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A554" s="27"/>
       <c r="B554" s="20"/>
-      <c r="C554" s="218"/>
-[...34 lines deleted...]
-      <c r="AL554" s="250"/>
+      <c r="C554" s="370"/>
+      <c r="D554" s="328"/>
+      <c r="E554" s="328"/>
+      <c r="F554" s="328"/>
+      <c r="G554" s="328"/>
+      <c r="H554" s="328"/>
+      <c r="I554" s="328"/>
+      <c r="J554" s="328"/>
+      <c r="K554" s="328"/>
+      <c r="L554" s="328"/>
+      <c r="M554" s="328"/>
+      <c r="N554" s="328"/>
+      <c r="O554" s="328"/>
+      <c r="P554" s="328"/>
+      <c r="Q554" s="328"/>
+      <c r="R554" s="328"/>
+      <c r="S554" s="328"/>
+      <c r="T554" s="328"/>
+      <c r="U554" s="328"/>
+      <c r="V554" s="328"/>
+      <c r="W554" s="328"/>
+      <c r="X554" s="328"/>
+      <c r="Y554" s="328"/>
+      <c r="Z554" s="328"/>
+      <c r="AA554" s="328"/>
+      <c r="AB554" s="328"/>
+      <c r="AC554" s="328"/>
+      <c r="AD554" s="328"/>
+      <c r="AE554" s="328"/>
+      <c r="AF554" s="328"/>
+      <c r="AG554" s="328"/>
+      <c r="AH554" s="328"/>
+      <c r="AI554" s="328"/>
+      <c r="AJ554" s="328"/>
+      <c r="AK554" s="219"/>
+      <c r="AL554" s="220"/>
     </row>
     <row r="555" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A555" s="27"/>
       <c r="B555" s="20"/>
-      <c r="C555" s="220"/>
-[...32 lines deleted...]
-      <c r="AJ555" s="221"/>
+      <c r="C555" s="371"/>
+      <c r="D555" s="372"/>
+      <c r="E555" s="372"/>
+      <c r="F555" s="372"/>
+      <c r="G555" s="372"/>
+      <c r="H555" s="372"/>
+      <c r="I555" s="372"/>
+      <c r="J555" s="372"/>
+      <c r="K555" s="372"/>
+      <c r="L555" s="372"/>
+      <c r="M555" s="372"/>
+      <c r="N555" s="372"/>
+      <c r="O555" s="372"/>
+      <c r="P555" s="372"/>
+      <c r="Q555" s="372"/>
+      <c r="R555" s="372"/>
+      <c r="S555" s="372"/>
+      <c r="T555" s="372"/>
+      <c r="U555" s="372"/>
+      <c r="V555" s="372"/>
+      <c r="W555" s="372"/>
+      <c r="X555" s="372"/>
+      <c r="Y555" s="372"/>
+      <c r="Z555" s="372"/>
+      <c r="AA555" s="372"/>
+      <c r="AB555" s="372"/>
+      <c r="AC555" s="372"/>
+      <c r="AD555" s="372"/>
+      <c r="AE555" s="372"/>
+      <c r="AF555" s="372"/>
+      <c r="AG555" s="372"/>
+      <c r="AH555" s="372"/>
+      <c r="AI555" s="372"/>
+      <c r="AJ555" s="372"/>
       <c r="AK555" s="120"/>
       <c r="AL555" s="112"/>
     </row>
     <row r="556" spans="1:38" s="11" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A556" s="27"/>
       <c r="B556" s="27"/>
       <c r="C556" s="27"/>
       <c r="D556" s="27"/>
       <c r="E556" s="27"/>
       <c r="F556" s="27"/>
       <c r="G556" s="27"/>
       <c r="H556" s="27"/>
       <c r="I556" s="27"/>
       <c r="J556" s="27"/>
       <c r="K556" s="27"/>
       <c r="L556" s="27"/>
       <c r="M556" s="27"/>
       <c r="N556" s="27"/>
       <c r="O556" s="27"/>
       <c r="P556" s="27"/>
       <c r="Q556" s="27"/>
       <c r="R556" s="27"/>
       <c r="S556" s="27"/>
       <c r="T556" s="27"/>
       <c r="U556" s="27"/>
@@ -32493,622 +32495,622 @@
       <c r="P557" s="110"/>
       <c r="Q557" s="110"/>
       <c r="R557" s="110"/>
       <c r="S557" s="110"/>
       <c r="T557" s="110"/>
       <c r="U557" s="110"/>
       <c r="V557" s="110"/>
       <c r="W557" s="110"/>
       <c r="X557" s="110"/>
       <c r="Y557" s="110"/>
       <c r="Z557" s="110"/>
       <c r="AA557" s="110"/>
       <c r="AB557" s="110"/>
       <c r="AC557" s="110"/>
       <c r="AD557" s="110"/>
       <c r="AE557" s="110"/>
       <c r="AF557" s="110"/>
       <c r="AG557" s="110"/>
       <c r="AH557" s="110"/>
       <c r="AI557" s="110"/>
       <c r="AJ557" s="110"/>
       <c r="AK557" s="31"/>
       <c r="AL557" s="31"/>
     </row>
     <row r="558" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A558" s="282">
+      <c r="A558" s="198">
         <v>87</v>
       </c>
-      <c r="B558" s="283"/>
-      <c r="C558" s="266" t="s">
+      <c r="B558" s="199"/>
+      <c r="C558" s="202" t="s">
         <v>88</v>
       </c>
-      <c r="D558" s="267"/>
-[...33 lines deleted...]
-      <c r="AL558" s="248"/>
+      <c r="D558" s="203"/>
+      <c r="E558" s="203"/>
+      <c r="F558" s="203"/>
+      <c r="G558" s="203"/>
+      <c r="H558" s="203"/>
+      <c r="I558" s="203"/>
+      <c r="J558" s="203"/>
+      <c r="K558" s="203"/>
+      <c r="L558" s="203"/>
+      <c r="M558" s="203"/>
+      <c r="N558" s="203"/>
+      <c r="O558" s="203"/>
+      <c r="P558" s="203"/>
+      <c r="Q558" s="203"/>
+      <c r="R558" s="203"/>
+      <c r="S558" s="203"/>
+      <c r="T558" s="203"/>
+      <c r="U558" s="203"/>
+      <c r="V558" s="203"/>
+      <c r="W558" s="203"/>
+      <c r="X558" s="203"/>
+      <c r="Y558" s="203"/>
+      <c r="Z558" s="203"/>
+      <c r="AA558" s="203"/>
+      <c r="AB558" s="203"/>
+      <c r="AC558" s="203"/>
+      <c r="AD558" s="203"/>
+      <c r="AE558" s="203"/>
+      <c r="AF558" s="203"/>
+      <c r="AG558" s="203"/>
+      <c r="AH558" s="203"/>
+      <c r="AI558" s="203"/>
+      <c r="AJ558" s="203"/>
+      <c r="AK558" s="217"/>
+      <c r="AL558" s="218"/>
     </row>
     <row r="559" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A559" s="284"/>
-[...36 lines deleted...]
-      <c r="AL559" s="250"/>
+      <c r="A559" s="200"/>
+      <c r="B559" s="201"/>
+      <c r="C559" s="204"/>
+      <c r="D559" s="205"/>
+      <c r="E559" s="205"/>
+      <c r="F559" s="205"/>
+      <c r="G559" s="205"/>
+      <c r="H559" s="205"/>
+      <c r="I559" s="205"/>
+      <c r="J559" s="205"/>
+      <c r="K559" s="205"/>
+      <c r="L559" s="205"/>
+      <c r="M559" s="205"/>
+      <c r="N559" s="205"/>
+      <c r="O559" s="205"/>
+      <c r="P559" s="205"/>
+      <c r="Q559" s="205"/>
+      <c r="R559" s="205"/>
+      <c r="S559" s="205"/>
+      <c r="T559" s="205"/>
+      <c r="U559" s="205"/>
+      <c r="V559" s="205"/>
+      <c r="W559" s="205"/>
+      <c r="X559" s="205"/>
+      <c r="Y559" s="205"/>
+      <c r="Z559" s="205"/>
+      <c r="AA559" s="205"/>
+      <c r="AB559" s="205"/>
+      <c r="AC559" s="205"/>
+      <c r="AD559" s="205"/>
+      <c r="AE559" s="205"/>
+      <c r="AF559" s="205"/>
+      <c r="AG559" s="205"/>
+      <c r="AH559" s="205"/>
+      <c r="AI559" s="205"/>
+      <c r="AJ559" s="205"/>
+      <c r="AK559" s="219"/>
+      <c r="AL559" s="220"/>
     </row>
     <row r="560" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A560" s="83"/>
       <c r="B560" s="83"/>
-      <c r="C560" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ560" s="271"/>
+      <c r="C560" s="206"/>
+      <c r="D560" s="207"/>
+      <c r="E560" s="207"/>
+      <c r="F560" s="207"/>
+      <c r="G560" s="207"/>
+      <c r="H560" s="207"/>
+      <c r="I560" s="207"/>
+      <c r="J560" s="207"/>
+      <c r="K560" s="207"/>
+      <c r="L560" s="207"/>
+      <c r="M560" s="207"/>
+      <c r="N560" s="207"/>
+      <c r="O560" s="207"/>
+      <c r="P560" s="207"/>
+      <c r="Q560" s="207"/>
+      <c r="R560" s="207"/>
+      <c r="S560" s="207"/>
+      <c r="T560" s="207"/>
+      <c r="U560" s="207"/>
+      <c r="V560" s="207"/>
+      <c r="W560" s="207"/>
+      <c r="X560" s="207"/>
+      <c r="Y560" s="207"/>
+      <c r="Z560" s="207"/>
+      <c r="AA560" s="207"/>
+      <c r="AB560" s="207"/>
+      <c r="AC560" s="207"/>
+      <c r="AD560" s="207"/>
+      <c r="AE560" s="207"/>
+      <c r="AF560" s="207"/>
+      <c r="AG560" s="207"/>
+      <c r="AH560" s="207"/>
+      <c r="AI560" s="207"/>
+      <c r="AJ560" s="208"/>
       <c r="AK560" s="31"/>
       <c r="AL560" s="31"/>
     </row>
     <row r="561" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A561" s="27"/>
       <c r="B561" s="27"/>
       <c r="C561" s="27"/>
       <c r="D561" s="27"/>
       <c r="E561" s="27"/>
       <c r="F561" s="27"/>
       <c r="G561" s="27"/>
       <c r="H561" s="27"/>
       <c r="I561" s="27"/>
       <c r="J561" s="27"/>
       <c r="K561" s="27"/>
       <c r="L561" s="27"/>
       <c r="M561" s="27"/>
       <c r="N561" s="27"/>
       <c r="O561" s="27"/>
       <c r="P561" s="27"/>
       <c r="Q561" s="27"/>
       <c r="R561" s="27"/>
       <c r="S561" s="27"/>
       <c r="T561" s="27"/>
       <c r="U561" s="27"/>
       <c r="V561" s="27"/>
       <c r="W561" s="27"/>
       <c r="X561" s="27"/>
       <c r="Y561" s="27"/>
       <c r="Z561" s="27"/>
       <c r="AA561" s="27"/>
       <c r="AB561" s="27"/>
       <c r="AC561" s="27"/>
       <c r="AD561" s="27"/>
       <c r="AE561" s="27"/>
       <c r="AF561" s="27"/>
       <c r="AG561" s="27"/>
       <c r="AH561" s="27"/>
       <c r="AI561" s="27"/>
       <c r="AJ561" s="27"/>
       <c r="AK561" s="112"/>
       <c r="AL561" s="112"/>
     </row>
     <row r="562" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A562" s="282">
+      <c r="A562" s="198">
         <v>88</v>
       </c>
-      <c r="B562" s="283"/>
-      <c r="C562" s="240" t="s">
+      <c r="B562" s="199"/>
+      <c r="C562" s="225" t="s">
         <v>89</v>
       </c>
-      <c r="D562" s="241"/>
-[...33 lines deleted...]
-      <c r="AL562" s="248"/>
+      <c r="D562" s="226"/>
+      <c r="E562" s="226"/>
+      <c r="F562" s="226"/>
+      <c r="G562" s="226"/>
+      <c r="H562" s="226"/>
+      <c r="I562" s="226"/>
+      <c r="J562" s="226"/>
+      <c r="K562" s="226"/>
+      <c r="L562" s="226"/>
+      <c r="M562" s="226"/>
+      <c r="N562" s="226"/>
+      <c r="O562" s="226"/>
+      <c r="P562" s="226"/>
+      <c r="Q562" s="226"/>
+      <c r="R562" s="226"/>
+      <c r="S562" s="226"/>
+      <c r="T562" s="226"/>
+      <c r="U562" s="226"/>
+      <c r="V562" s="226"/>
+      <c r="W562" s="226"/>
+      <c r="X562" s="226"/>
+      <c r="Y562" s="226"/>
+      <c r="Z562" s="226"/>
+      <c r="AA562" s="226"/>
+      <c r="AB562" s="226"/>
+      <c r="AC562" s="226"/>
+      <c r="AD562" s="226"/>
+      <c r="AE562" s="226"/>
+      <c r="AF562" s="226"/>
+      <c r="AG562" s="226"/>
+      <c r="AH562" s="226"/>
+      <c r="AI562" s="226"/>
+      <c r="AJ562" s="226"/>
+      <c r="AK562" s="217"/>
+      <c r="AL562" s="218"/>
     </row>
     <row r="563" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A563" s="284"/>
-[...36 lines deleted...]
-      <c r="AL563" s="250"/>
+      <c r="A563" s="200"/>
+      <c r="B563" s="201"/>
+      <c r="C563" s="227"/>
+      <c r="D563" s="228"/>
+      <c r="E563" s="228"/>
+      <c r="F563" s="228"/>
+      <c r="G563" s="228"/>
+      <c r="H563" s="228"/>
+      <c r="I563" s="228"/>
+      <c r="J563" s="228"/>
+      <c r="K563" s="228"/>
+      <c r="L563" s="228"/>
+      <c r="M563" s="228"/>
+      <c r="N563" s="228"/>
+      <c r="O563" s="228"/>
+      <c r="P563" s="228"/>
+      <c r="Q563" s="228"/>
+      <c r="R563" s="228"/>
+      <c r="S563" s="228"/>
+      <c r="T563" s="228"/>
+      <c r="U563" s="228"/>
+      <c r="V563" s="228"/>
+      <c r="W563" s="228"/>
+      <c r="X563" s="228"/>
+      <c r="Y563" s="228"/>
+      <c r="Z563" s="228"/>
+      <c r="AA563" s="228"/>
+      <c r="AB563" s="228"/>
+      <c r="AC563" s="228"/>
+      <c r="AD563" s="228"/>
+      <c r="AE563" s="228"/>
+      <c r="AF563" s="228"/>
+      <c r="AG563" s="228"/>
+      <c r="AH563" s="228"/>
+      <c r="AI563" s="228"/>
+      <c r="AJ563" s="228"/>
+      <c r="AK563" s="219"/>
+      <c r="AL563" s="220"/>
     </row>
     <row r="564" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A564" s="83"/>
       <c r="B564" s="83"/>
-      <c r="C564" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ564" s="245"/>
+      <c r="C564" s="229"/>
+      <c r="D564" s="230"/>
+      <c r="E564" s="230"/>
+      <c r="F564" s="230"/>
+      <c r="G564" s="230"/>
+      <c r="H564" s="230"/>
+      <c r="I564" s="230"/>
+      <c r="J564" s="230"/>
+      <c r="K564" s="230"/>
+      <c r="L564" s="230"/>
+      <c r="M564" s="230"/>
+      <c r="N564" s="230"/>
+      <c r="O564" s="230"/>
+      <c r="P564" s="230"/>
+      <c r="Q564" s="230"/>
+      <c r="R564" s="230"/>
+      <c r="S564" s="230"/>
+      <c r="T564" s="230"/>
+      <c r="U564" s="230"/>
+      <c r="V564" s="230"/>
+      <c r="W564" s="230"/>
+      <c r="X564" s="230"/>
+      <c r="Y564" s="230"/>
+      <c r="Z564" s="230"/>
+      <c r="AA564" s="230"/>
+      <c r="AB564" s="230"/>
+      <c r="AC564" s="230"/>
+      <c r="AD564" s="230"/>
+      <c r="AE564" s="230"/>
+      <c r="AF564" s="230"/>
+      <c r="AG564" s="230"/>
+      <c r="AH564" s="230"/>
+      <c r="AI564" s="230"/>
+      <c r="AJ564" s="230"/>
       <c r="AK564" s="26"/>
       <c r="AL564" s="29"/>
     </row>
     <row r="565" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A565" s="27"/>
       <c r="B565" s="20"/>
       <c r="C565" s="77"/>
       <c r="D565" s="76"/>
       <c r="E565" s="76"/>
       <c r="F565" s="76"/>
       <c r="G565" s="76"/>
       <c r="H565" s="76"/>
       <c r="I565" s="76"/>
       <c r="J565" s="76"/>
       <c r="K565" s="76"/>
       <c r="L565" s="76"/>
       <c r="M565" s="76"/>
       <c r="N565" s="76"/>
       <c r="O565" s="76"/>
       <c r="P565" s="76"/>
       <c r="Q565" s="76"/>
       <c r="R565" s="76"/>
       <c r="S565" s="76"/>
       <c r="T565" s="76"/>
       <c r="U565" s="76"/>
       <c r="V565" s="76"/>
       <c r="W565" s="76"/>
       <c r="X565" s="76"/>
       <c r="Y565" s="76"/>
       <c r="Z565" s="76"/>
       <c r="AA565" s="76"/>
       <c r="AB565" s="76"/>
       <c r="AC565" s="76"/>
       <c r="AD565" s="76"/>
       <c r="AE565" s="76"/>
       <c r="AF565" s="76"/>
       <c r="AG565" s="76"/>
       <c r="AH565" s="76"/>
       <c r="AI565" s="76"/>
       <c r="AJ565" s="76"/>
       <c r="AK565" s="36"/>
       <c r="AL565" s="36"/>
     </row>
     <row r="566" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A566" s="251">
+      <c r="A566" s="221">
         <v>89</v>
       </c>
-      <c r="B566" s="296"/>
-      <c r="C566" s="276" t="s">
+      <c r="B566" s="251"/>
+      <c r="C566" s="253" t="s">
         <v>90</v>
       </c>
-      <c r="D566" s="277"/>
-[...33 lines deleted...]
-      <c r="AL566" s="248"/>
+      <c r="D566" s="254"/>
+      <c r="E566" s="254"/>
+      <c r="F566" s="254"/>
+      <c r="G566" s="254"/>
+      <c r="H566" s="254"/>
+      <c r="I566" s="254"/>
+      <c r="J566" s="254"/>
+      <c r="K566" s="254"/>
+      <c r="L566" s="254"/>
+      <c r="M566" s="254"/>
+      <c r="N566" s="254"/>
+      <c r="O566" s="254"/>
+      <c r="P566" s="254"/>
+      <c r="Q566" s="254"/>
+      <c r="R566" s="254"/>
+      <c r="S566" s="254"/>
+      <c r="T566" s="254"/>
+      <c r="U566" s="254"/>
+      <c r="V566" s="254"/>
+      <c r="W566" s="254"/>
+      <c r="X566" s="254"/>
+      <c r="Y566" s="254"/>
+      <c r="Z566" s="254"/>
+      <c r="AA566" s="254"/>
+      <c r="AB566" s="254"/>
+      <c r="AC566" s="254"/>
+      <c r="AD566" s="254"/>
+      <c r="AE566" s="254"/>
+      <c r="AF566" s="254"/>
+      <c r="AG566" s="254"/>
+      <c r="AH566" s="254"/>
+      <c r="AI566" s="254"/>
+      <c r="AJ566" s="254"/>
+      <c r="AK566" s="217"/>
+      <c r="AL566" s="218"/>
     </row>
     <row r="567" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A567" s="253"/>
-[...36 lines deleted...]
-      <c r="AL567" s="250"/>
+      <c r="A567" s="223"/>
+      <c r="B567" s="252"/>
+      <c r="C567" s="256"/>
+      <c r="D567" s="257"/>
+      <c r="E567" s="257"/>
+      <c r="F567" s="257"/>
+      <c r="G567" s="257"/>
+      <c r="H567" s="257"/>
+      <c r="I567" s="257"/>
+      <c r="J567" s="257"/>
+      <c r="K567" s="257"/>
+      <c r="L567" s="257"/>
+      <c r="M567" s="257"/>
+      <c r="N567" s="257"/>
+      <c r="O567" s="257"/>
+      <c r="P567" s="257"/>
+      <c r="Q567" s="257"/>
+      <c r="R567" s="257"/>
+      <c r="S567" s="257"/>
+      <c r="T567" s="257"/>
+      <c r="U567" s="257"/>
+      <c r="V567" s="257"/>
+      <c r="W567" s="257"/>
+      <c r="X567" s="257"/>
+      <c r="Y567" s="257"/>
+      <c r="Z567" s="257"/>
+      <c r="AA567" s="257"/>
+      <c r="AB567" s="257"/>
+      <c r="AC567" s="257"/>
+      <c r="AD567" s="257"/>
+      <c r="AE567" s="257"/>
+      <c r="AF567" s="257"/>
+      <c r="AG567" s="257"/>
+      <c r="AH567" s="257"/>
+      <c r="AI567" s="257"/>
+      <c r="AJ567" s="257"/>
+      <c r="AK567" s="219"/>
+      <c r="AL567" s="220"/>
     </row>
     <row r="568" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A568" s="27"/>
       <c r="B568" s="20"/>
-      <c r="C568" s="280"/>
-[...32 lines deleted...]
-      <c r="AJ568" s="281"/>
+      <c r="C568" s="259"/>
+      <c r="D568" s="260"/>
+      <c r="E568" s="260"/>
+      <c r="F568" s="260"/>
+      <c r="G568" s="260"/>
+      <c r="H568" s="260"/>
+      <c r="I568" s="260"/>
+      <c r="J568" s="260"/>
+      <c r="K568" s="260"/>
+      <c r="L568" s="260"/>
+      <c r="M568" s="260"/>
+      <c r="N568" s="260"/>
+      <c r="O568" s="260"/>
+      <c r="P568" s="260"/>
+      <c r="Q568" s="260"/>
+      <c r="R568" s="260"/>
+      <c r="S568" s="260"/>
+      <c r="T568" s="260"/>
+      <c r="U568" s="260"/>
+      <c r="V568" s="260"/>
+      <c r="W568" s="260"/>
+      <c r="X568" s="260"/>
+      <c r="Y568" s="260"/>
+      <c r="Z568" s="260"/>
+      <c r="AA568" s="260"/>
+      <c r="AB568" s="260"/>
+      <c r="AC568" s="260"/>
+      <c r="AD568" s="260"/>
+      <c r="AE568" s="260"/>
+      <c r="AF568" s="260"/>
+      <c r="AG568" s="260"/>
+      <c r="AH568" s="260"/>
+      <c r="AI568" s="260"/>
+      <c r="AJ568" s="260"/>
       <c r="AK568" s="26"/>
       <c r="AL568" s="36"/>
     </row>
     <row r="569" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A569" s="27"/>
       <c r="B569" s="27"/>
       <c r="C569" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="D569" s="243" t="s">
+      <c r="D569" s="228" t="s">
         <v>91</v>
       </c>
-      <c r="E569" s="243"/>
-[...30 lines deleted...]
-      <c r="AJ569" s="243"/>
+      <c r="E569" s="228"/>
+      <c r="F569" s="228"/>
+      <c r="G569" s="228"/>
+      <c r="H569" s="228"/>
+      <c r="I569" s="228"/>
+      <c r="J569" s="228"/>
+      <c r="K569" s="228"/>
+      <c r="L569" s="228"/>
+      <c r="M569" s="228"/>
+      <c r="N569" s="228"/>
+      <c r="O569" s="228"/>
+      <c r="P569" s="228"/>
+      <c r="Q569" s="228"/>
+      <c r="R569" s="228"/>
+      <c r="S569" s="228"/>
+      <c r="T569" s="228"/>
+      <c r="U569" s="228"/>
+      <c r="V569" s="228"/>
+      <c r="W569" s="228"/>
+      <c r="X569" s="228"/>
+      <c r="Y569" s="228"/>
+      <c r="Z569" s="228"/>
+      <c r="AA569" s="228"/>
+      <c r="AB569" s="228"/>
+      <c r="AC569" s="228"/>
+      <c r="AD569" s="228"/>
+      <c r="AE569" s="228"/>
+      <c r="AF569" s="228"/>
+      <c r="AG569" s="228"/>
+      <c r="AH569" s="228"/>
+      <c r="AI569" s="228"/>
+      <c r="AJ569" s="228"/>
       <c r="AK569" s="112"/>
       <c r="AL569" s="112"/>
     </row>
     <row r="570" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A570" s="27"/>
       <c r="B570" s="27"/>
       <c r="C570" s="27"/>
-      <c r="D570" s="243"/>
-[...31 lines deleted...]
-      <c r="AJ570" s="243"/>
+      <c r="D570" s="228"/>
+      <c r="E570" s="228"/>
+      <c r="F570" s="228"/>
+      <c r="G570" s="228"/>
+      <c r="H570" s="228"/>
+      <c r="I570" s="228"/>
+      <c r="J570" s="228"/>
+      <c r="K570" s="228"/>
+      <c r="L570" s="228"/>
+      <c r="M570" s="228"/>
+      <c r="N570" s="228"/>
+      <c r="O570" s="228"/>
+      <c r="P570" s="228"/>
+      <c r="Q570" s="228"/>
+      <c r="R570" s="228"/>
+      <c r="S570" s="228"/>
+      <c r="T570" s="228"/>
+      <c r="U570" s="228"/>
+      <c r="V570" s="228"/>
+      <c r="W570" s="228"/>
+      <c r="X570" s="228"/>
+      <c r="Y570" s="228"/>
+      <c r="Z570" s="228"/>
+      <c r="AA570" s="228"/>
+      <c r="AB570" s="228"/>
+      <c r="AC570" s="228"/>
+      <c r="AD570" s="228"/>
+      <c r="AE570" s="228"/>
+      <c r="AF570" s="228"/>
+      <c r="AG570" s="228"/>
+      <c r="AH570" s="228"/>
+      <c r="AI570" s="228"/>
+      <c r="AJ570" s="228"/>
       <c r="AK570" s="112"/>
       <c r="AL570" s="112"/>
     </row>
     <row r="571" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A571" s="27"/>
       <c r="B571" s="27"/>
       <c r="C571" s="27"/>
-      <c r="D571" s="243"/>
-[...31 lines deleted...]
-      <c r="AJ571" s="243"/>
+      <c r="D571" s="228"/>
+      <c r="E571" s="228"/>
+      <c r="F571" s="228"/>
+      <c r="G571" s="228"/>
+      <c r="H571" s="228"/>
+      <c r="I571" s="228"/>
+      <c r="J571" s="228"/>
+      <c r="K571" s="228"/>
+      <c r="L571" s="228"/>
+      <c r="M571" s="228"/>
+      <c r="N571" s="228"/>
+      <c r="O571" s="228"/>
+      <c r="P571" s="228"/>
+      <c r="Q571" s="228"/>
+      <c r="R571" s="228"/>
+      <c r="S571" s="228"/>
+      <c r="T571" s="228"/>
+      <c r="U571" s="228"/>
+      <c r="V571" s="228"/>
+      <c r="W571" s="228"/>
+      <c r="X571" s="228"/>
+      <c r="Y571" s="228"/>
+      <c r="Z571" s="228"/>
+      <c r="AA571" s="228"/>
+      <c r="AB571" s="228"/>
+      <c r="AC571" s="228"/>
+      <c r="AD571" s="228"/>
+      <c r="AE571" s="228"/>
+      <c r="AF571" s="228"/>
+      <c r="AG571" s="228"/>
+      <c r="AH571" s="228"/>
+      <c r="AI571" s="228"/>
+      <c r="AJ571" s="228"/>
       <c r="AK571" s="112"/>
       <c r="AL571" s="112"/>
     </row>
     <row r="572" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A572" s="27"/>
       <c r="B572" s="27"/>
       <c r="C572" s="27"/>
       <c r="D572" s="76"/>
       <c r="E572" s="76"/>
       <c r="F572" s="76"/>
       <c r="G572" s="76"/>
       <c r="H572" s="76"/>
       <c r="I572" s="76"/>
       <c r="J572" s="76"/>
       <c r="K572" s="76"/>
       <c r="L572" s="76"/>
       <c r="M572" s="76"/>
       <c r="N572" s="76"/>
       <c r="O572" s="76"/>
       <c r="P572" s="76"/>
       <c r="Q572" s="76"/>
       <c r="R572" s="76"/>
       <c r="S572" s="76"/>
       <c r="T572" s="76"/>
       <c r="U572" s="76"/>
@@ -33151,296 +33153,296 @@
       <c r="P573" s="27"/>
       <c r="Q573" s="27"/>
       <c r="R573" s="27"/>
       <c r="S573" s="27"/>
       <c r="T573" s="27"/>
       <c r="U573" s="27"/>
       <c r="V573" s="27"/>
       <c r="W573" s="27"/>
       <c r="X573" s="27"/>
       <c r="Y573" s="27"/>
       <c r="Z573" s="27"/>
       <c r="AA573" s="27"/>
       <c r="AB573" s="27"/>
       <c r="AC573" s="27"/>
       <c r="AD573" s="27"/>
       <c r="AE573" s="27"/>
       <c r="AF573" s="27"/>
       <c r="AG573" s="27"/>
       <c r="AH573" s="27"/>
       <c r="AI573" s="27"/>
       <c r="AJ573" s="27"/>
       <c r="AK573" s="112"/>
       <c r="AL573" s="112"/>
     </row>
     <row r="574" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A574" s="251">
+      <c r="A574" s="221">
         <v>90</v>
       </c>
-      <c r="B574" s="296"/>
-      <c r="C574" s="240" t="s">
+      <c r="B574" s="251"/>
+      <c r="C574" s="225" t="s">
         <v>92</v>
       </c>
-      <c r="D574" s="241"/>
-[...33 lines deleted...]
-      <c r="AL574" s="248"/>
+      <c r="D574" s="226"/>
+      <c r="E574" s="226"/>
+      <c r="F574" s="226"/>
+      <c r="G574" s="226"/>
+      <c r="H574" s="226"/>
+      <c r="I574" s="226"/>
+      <c r="J574" s="226"/>
+      <c r="K574" s="226"/>
+      <c r="L574" s="226"/>
+      <c r="M574" s="226"/>
+      <c r="N574" s="226"/>
+      <c r="O574" s="226"/>
+      <c r="P574" s="226"/>
+      <c r="Q574" s="226"/>
+      <c r="R574" s="226"/>
+      <c r="S574" s="226"/>
+      <c r="T574" s="226"/>
+      <c r="U574" s="226"/>
+      <c r="V574" s="226"/>
+      <c r="W574" s="226"/>
+      <c r="X574" s="226"/>
+      <c r="Y574" s="226"/>
+      <c r="Z574" s="226"/>
+      <c r="AA574" s="226"/>
+      <c r="AB574" s="226"/>
+      <c r="AC574" s="226"/>
+      <c r="AD574" s="226"/>
+      <c r="AE574" s="226"/>
+      <c r="AF574" s="226"/>
+      <c r="AG574" s="226"/>
+      <c r="AH574" s="226"/>
+      <c r="AI574" s="226"/>
+      <c r="AJ574" s="226"/>
+      <c r="AK574" s="217"/>
+      <c r="AL574" s="218"/>
     </row>
     <row r="575" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A575" s="253"/>
-[...36 lines deleted...]
-      <c r="AL575" s="250"/>
+      <c r="A575" s="223"/>
+      <c r="B575" s="252"/>
+      <c r="C575" s="227"/>
+      <c r="D575" s="228"/>
+      <c r="E575" s="228"/>
+      <c r="F575" s="228"/>
+      <c r="G575" s="228"/>
+      <c r="H575" s="228"/>
+      <c r="I575" s="228"/>
+      <c r="J575" s="228"/>
+      <c r="K575" s="228"/>
+      <c r="L575" s="228"/>
+      <c r="M575" s="228"/>
+      <c r="N575" s="228"/>
+      <c r="O575" s="228"/>
+      <c r="P575" s="228"/>
+      <c r="Q575" s="228"/>
+      <c r="R575" s="228"/>
+      <c r="S575" s="228"/>
+      <c r="T575" s="228"/>
+      <c r="U575" s="228"/>
+      <c r="V575" s="228"/>
+      <c r="W575" s="228"/>
+      <c r="X575" s="228"/>
+      <c r="Y575" s="228"/>
+      <c r="Z575" s="228"/>
+      <c r="AA575" s="228"/>
+      <c r="AB575" s="228"/>
+      <c r="AC575" s="228"/>
+      <c r="AD575" s="228"/>
+      <c r="AE575" s="228"/>
+      <c r="AF575" s="228"/>
+      <c r="AG575" s="228"/>
+      <c r="AH575" s="228"/>
+      <c r="AI575" s="228"/>
+      <c r="AJ575" s="228"/>
+      <c r="AK575" s="219"/>
+      <c r="AL575" s="220"/>
     </row>
     <row r="576" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A576" s="33"/>
       <c r="B576" s="24"/>
-      <c r="C576" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ576" s="245"/>
+      <c r="C576" s="229"/>
+      <c r="D576" s="230"/>
+      <c r="E576" s="230"/>
+      <c r="F576" s="230"/>
+      <c r="G576" s="230"/>
+      <c r="H576" s="230"/>
+      <c r="I576" s="230"/>
+      <c r="J576" s="230"/>
+      <c r="K576" s="230"/>
+      <c r="L576" s="230"/>
+      <c r="M576" s="230"/>
+      <c r="N576" s="230"/>
+      <c r="O576" s="230"/>
+      <c r="P576" s="230"/>
+      <c r="Q576" s="230"/>
+      <c r="R576" s="230"/>
+      <c r="S576" s="230"/>
+      <c r="T576" s="230"/>
+      <c r="U576" s="230"/>
+      <c r="V576" s="230"/>
+      <c r="W576" s="230"/>
+      <c r="X576" s="230"/>
+      <c r="Y576" s="230"/>
+      <c r="Z576" s="230"/>
+      <c r="AA576" s="230"/>
+      <c r="AB576" s="230"/>
+      <c r="AC576" s="230"/>
+      <c r="AD576" s="230"/>
+      <c r="AE576" s="230"/>
+      <c r="AF576" s="230"/>
+      <c r="AG576" s="230"/>
+      <c r="AH576" s="230"/>
+      <c r="AI576" s="230"/>
+      <c r="AJ576" s="230"/>
       <c r="AK576" s="26"/>
       <c r="AL576" s="29"/>
     </row>
     <row r="577" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A577" s="27"/>
       <c r="B577" s="27"/>
       <c r="C577" s="27"/>
       <c r="D577" s="27"/>
       <c r="E577" s="27"/>
       <c r="F577" s="27"/>
       <c r="G577" s="27"/>
       <c r="H577" s="27"/>
       <c r="I577" s="27"/>
       <c r="J577" s="27"/>
       <c r="K577" s="27"/>
       <c r="L577" s="27"/>
       <c r="M577" s="27"/>
       <c r="N577" s="27"/>
       <c r="O577" s="27"/>
       <c r="P577" s="27"/>
       <c r="Q577" s="27"/>
       <c r="R577" s="27"/>
       <c r="S577" s="27"/>
       <c r="T577" s="27"/>
       <c r="U577" s="27"/>
       <c r="V577" s="27"/>
       <c r="W577" s="27"/>
       <c r="X577" s="27"/>
       <c r="Y577" s="27"/>
       <c r="Z577" s="27"/>
       <c r="AA577" s="27"/>
       <c r="AB577" s="27"/>
       <c r="AC577" s="27"/>
       <c r="AD577" s="27"/>
       <c r="AE577" s="27"/>
       <c r="AF577" s="27"/>
       <c r="AG577" s="27"/>
       <c r="AH577" s="27"/>
       <c r="AI577" s="27"/>
       <c r="AJ577" s="27"/>
       <c r="AK577" s="112"/>
       <c r="AL577" s="112"/>
     </row>
     <row r="578" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A578" s="251">
+      <c r="A578" s="221">
         <v>91</v>
       </c>
-      <c r="B578" s="296"/>
-      <c r="C578" s="240" t="s">
+      <c r="B578" s="251"/>
+      <c r="C578" s="225" t="s">
         <v>93</v>
       </c>
-      <c r="D578" s="241"/>
-[...33 lines deleted...]
-      <c r="AL578" s="248"/>
+      <c r="D578" s="226"/>
+      <c r="E578" s="226"/>
+      <c r="F578" s="226"/>
+      <c r="G578" s="226"/>
+      <c r="H578" s="226"/>
+      <c r="I578" s="226"/>
+      <c r="J578" s="226"/>
+      <c r="K578" s="226"/>
+      <c r="L578" s="226"/>
+      <c r="M578" s="226"/>
+      <c r="N578" s="226"/>
+      <c r="O578" s="226"/>
+      <c r="P578" s="226"/>
+      <c r="Q578" s="226"/>
+      <c r="R578" s="226"/>
+      <c r="S578" s="226"/>
+      <c r="T578" s="226"/>
+      <c r="U578" s="226"/>
+      <c r="V578" s="226"/>
+      <c r="W578" s="226"/>
+      <c r="X578" s="226"/>
+      <c r="Y578" s="226"/>
+      <c r="Z578" s="226"/>
+      <c r="AA578" s="226"/>
+      <c r="AB578" s="226"/>
+      <c r="AC578" s="226"/>
+      <c r="AD578" s="226"/>
+      <c r="AE578" s="226"/>
+      <c r="AF578" s="226"/>
+      <c r="AG578" s="226"/>
+      <c r="AH578" s="226"/>
+      <c r="AI578" s="226"/>
+      <c r="AJ578" s="249"/>
+      <c r="AK578" s="217"/>
+      <c r="AL578" s="218"/>
     </row>
     <row r="579" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A579" s="253"/>
-[...36 lines deleted...]
-      <c r="AL579" s="250"/>
+      <c r="A579" s="223"/>
+      <c r="B579" s="252"/>
+      <c r="C579" s="229"/>
+      <c r="D579" s="230"/>
+      <c r="E579" s="230"/>
+      <c r="F579" s="230"/>
+      <c r="G579" s="230"/>
+      <c r="H579" s="230"/>
+      <c r="I579" s="230"/>
+      <c r="J579" s="230"/>
+      <c r="K579" s="230"/>
+      <c r="L579" s="230"/>
+      <c r="M579" s="230"/>
+      <c r="N579" s="230"/>
+      <c r="O579" s="230"/>
+      <c r="P579" s="230"/>
+      <c r="Q579" s="230"/>
+      <c r="R579" s="230"/>
+      <c r="S579" s="230"/>
+      <c r="T579" s="230"/>
+      <c r="U579" s="230"/>
+      <c r="V579" s="230"/>
+      <c r="W579" s="230"/>
+      <c r="X579" s="230"/>
+      <c r="Y579" s="230"/>
+      <c r="Z579" s="230"/>
+      <c r="AA579" s="230"/>
+      <c r="AB579" s="230"/>
+      <c r="AC579" s="230"/>
+      <c r="AD579" s="230"/>
+      <c r="AE579" s="230"/>
+      <c r="AF579" s="230"/>
+      <c r="AG579" s="230"/>
+      <c r="AH579" s="230"/>
+      <c r="AI579" s="230"/>
+      <c r="AJ579" s="250"/>
+      <c r="AK579" s="219"/>
+      <c r="AL579" s="220"/>
     </row>
     <row r="580" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A580" s="27"/>
       <c r="B580" s="20"/>
       <c r="C580" s="76"/>
       <c r="D580" s="76"/>
       <c r="E580" s="76"/>
       <c r="F580" s="76"/>
       <c r="G580" s="76"/>
       <c r="H580" s="76"/>
       <c r="I580" s="76"/>
       <c r="J580" s="76"/>
       <c r="K580" s="76"/>
       <c r="L580" s="76"/>
       <c r="M580" s="76"/>
       <c r="N580" s="76"/>
       <c r="O580" s="76"/>
       <c r="P580" s="76"/>
       <c r="Q580" s="76"/>
       <c r="R580" s="76"/>
       <c r="S580" s="76"/>
       <c r="T580" s="76"/>
       <c r="U580" s="76"/>
       <c r="V580" s="76"/>
       <c r="W580" s="76"/>
@@ -33481,414 +33483,414 @@
       <c r="P581" s="27"/>
       <c r="Q581" s="27"/>
       <c r="R581" s="27"/>
       <c r="S581" s="27"/>
       <c r="T581" s="27"/>
       <c r="U581" s="27"/>
       <c r="V581" s="27"/>
       <c r="W581" s="27"/>
       <c r="X581" s="27"/>
       <c r="Y581" s="27"/>
       <c r="Z581" s="27"/>
       <c r="AA581" s="27"/>
       <c r="AB581" s="27"/>
       <c r="AC581" s="27"/>
       <c r="AD581" s="27"/>
       <c r="AE581" s="27"/>
       <c r="AF581" s="27"/>
       <c r="AG581" s="27"/>
       <c r="AH581" s="27"/>
       <c r="AI581" s="27"/>
       <c r="AJ581" s="27"/>
       <c r="AK581" s="112"/>
       <c r="AL581" s="112"/>
     </row>
     <row r="582" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A582" s="251">
+      <c r="A582" s="221">
         <v>92</v>
       </c>
-      <c r="B582" s="296"/>
-      <c r="C582" s="240" t="s">
+      <c r="B582" s="251"/>
+      <c r="C582" s="225" t="s">
         <v>94</v>
       </c>
-      <c r="D582" s="241"/>
-[...33 lines deleted...]
-      <c r="AL582" s="248"/>
+      <c r="D582" s="226"/>
+      <c r="E582" s="226"/>
+      <c r="F582" s="226"/>
+      <c r="G582" s="226"/>
+      <c r="H582" s="226"/>
+      <c r="I582" s="226"/>
+      <c r="J582" s="226"/>
+      <c r="K582" s="226"/>
+      <c r="L582" s="226"/>
+      <c r="M582" s="226"/>
+      <c r="N582" s="226"/>
+      <c r="O582" s="226"/>
+      <c r="P582" s="226"/>
+      <c r="Q582" s="226"/>
+      <c r="R582" s="226"/>
+      <c r="S582" s="226"/>
+      <c r="T582" s="226"/>
+      <c r="U582" s="226"/>
+      <c r="V582" s="226"/>
+      <c r="W582" s="226"/>
+      <c r="X582" s="226"/>
+      <c r="Y582" s="226"/>
+      <c r="Z582" s="226"/>
+      <c r="AA582" s="226"/>
+      <c r="AB582" s="226"/>
+      <c r="AC582" s="226"/>
+      <c r="AD582" s="226"/>
+      <c r="AE582" s="226"/>
+      <c r="AF582" s="226"/>
+      <c r="AG582" s="226"/>
+      <c r="AH582" s="226"/>
+      <c r="AI582" s="226"/>
+      <c r="AJ582" s="226"/>
+      <c r="AK582" s="217"/>
+      <c r="AL582" s="218"/>
     </row>
     <row r="583" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A583" s="253"/>
-[...36 lines deleted...]
-      <c r="AL583" s="250"/>
+      <c r="A583" s="223"/>
+      <c r="B583" s="252"/>
+      <c r="C583" s="227"/>
+      <c r="D583" s="228"/>
+      <c r="E583" s="228"/>
+      <c r="F583" s="228"/>
+      <c r="G583" s="228"/>
+      <c r="H583" s="228"/>
+      <c r="I583" s="228"/>
+      <c r="J583" s="228"/>
+      <c r="K583" s="228"/>
+      <c r="L583" s="228"/>
+      <c r="M583" s="228"/>
+      <c r="N583" s="228"/>
+      <c r="O583" s="228"/>
+      <c r="P583" s="228"/>
+      <c r="Q583" s="228"/>
+      <c r="R583" s="228"/>
+      <c r="S583" s="228"/>
+      <c r="T583" s="228"/>
+      <c r="U583" s="228"/>
+      <c r="V583" s="228"/>
+      <c r="W583" s="228"/>
+      <c r="X583" s="228"/>
+      <c r="Y583" s="228"/>
+      <c r="Z583" s="228"/>
+      <c r="AA583" s="228"/>
+      <c r="AB583" s="228"/>
+      <c r="AC583" s="228"/>
+      <c r="AD583" s="228"/>
+      <c r="AE583" s="228"/>
+      <c r="AF583" s="228"/>
+      <c r="AG583" s="228"/>
+      <c r="AH583" s="228"/>
+      <c r="AI583" s="228"/>
+      <c r="AJ583" s="228"/>
+      <c r="AK583" s="219"/>
+      <c r="AL583" s="220"/>
     </row>
     <row r="584" spans="1:38" s="5" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A584" s="33"/>
       <c r="B584" s="24"/>
-      <c r="C584" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ584" s="243"/>
+      <c r="C584" s="227"/>
+      <c r="D584" s="228"/>
+      <c r="E584" s="228"/>
+      <c r="F584" s="228"/>
+      <c r="G584" s="228"/>
+      <c r="H584" s="228"/>
+      <c r="I584" s="228"/>
+      <c r="J584" s="228"/>
+      <c r="K584" s="228"/>
+      <c r="L584" s="228"/>
+      <c r="M584" s="228"/>
+      <c r="N584" s="228"/>
+      <c r="O584" s="228"/>
+      <c r="P584" s="228"/>
+      <c r="Q584" s="228"/>
+      <c r="R584" s="228"/>
+      <c r="S584" s="228"/>
+      <c r="T584" s="228"/>
+      <c r="U584" s="228"/>
+      <c r="V584" s="228"/>
+      <c r="W584" s="228"/>
+      <c r="X584" s="228"/>
+      <c r="Y584" s="228"/>
+      <c r="Z584" s="228"/>
+      <c r="AA584" s="228"/>
+      <c r="AB584" s="228"/>
+      <c r="AC584" s="228"/>
+      <c r="AD584" s="228"/>
+      <c r="AE584" s="228"/>
+      <c r="AF584" s="228"/>
+      <c r="AG584" s="228"/>
+      <c r="AH584" s="228"/>
+      <c r="AI584" s="228"/>
+      <c r="AJ584" s="228"/>
       <c r="AK584" s="26"/>
       <c r="AL584" s="36"/>
     </row>
     <row r="585" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A585" s="20"/>
       <c r="B585" s="24"/>
-      <c r="C585" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ585" s="245"/>
+      <c r="C585" s="229"/>
+      <c r="D585" s="230"/>
+      <c r="E585" s="230"/>
+      <c r="F585" s="230"/>
+      <c r="G585" s="230"/>
+      <c r="H585" s="230"/>
+      <c r="I585" s="230"/>
+      <c r="J585" s="230"/>
+      <c r="K585" s="230"/>
+      <c r="L585" s="230"/>
+      <c r="M585" s="230"/>
+      <c r="N585" s="230"/>
+      <c r="O585" s="230"/>
+      <c r="P585" s="230"/>
+      <c r="Q585" s="230"/>
+      <c r="R585" s="230"/>
+      <c r="S585" s="230"/>
+      <c r="T585" s="230"/>
+      <c r="U585" s="230"/>
+      <c r="V585" s="230"/>
+      <c r="W585" s="230"/>
+      <c r="X585" s="230"/>
+      <c r="Y585" s="230"/>
+      <c r="Z585" s="230"/>
+      <c r="AA585" s="230"/>
+      <c r="AB585" s="230"/>
+      <c r="AC585" s="230"/>
+      <c r="AD585" s="230"/>
+      <c r="AE585" s="230"/>
+      <c r="AF585" s="230"/>
+      <c r="AG585" s="230"/>
+      <c r="AH585" s="230"/>
+      <c r="AI585" s="230"/>
+      <c r="AJ585" s="230"/>
       <c r="AK585" s="28"/>
       <c r="AL585" s="36"/>
     </row>
     <row r="586" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A586" s="27"/>
       <c r="B586" s="27"/>
       <c r="C586" s="27"/>
       <c r="D586" s="27"/>
       <c r="E586" s="27"/>
       <c r="F586" s="27"/>
       <c r="G586" s="27"/>
       <c r="H586" s="27"/>
       <c r="I586" s="27"/>
       <c r="J586" s="27"/>
       <c r="K586" s="27"/>
       <c r="L586" s="27"/>
       <c r="M586" s="27"/>
       <c r="N586" s="27"/>
       <c r="O586" s="27"/>
       <c r="P586" s="27"/>
       <c r="Q586" s="27"/>
       <c r="R586" s="27"/>
       <c r="S586" s="27"/>
       <c r="T586" s="27"/>
       <c r="U586" s="27"/>
       <c r="V586" s="27"/>
       <c r="W586" s="27"/>
       <c r="X586" s="27"/>
       <c r="Y586" s="27"/>
       <c r="Z586" s="27"/>
       <c r="AA586" s="27"/>
       <c r="AB586" s="27"/>
       <c r="AC586" s="27"/>
       <c r="AD586" s="27"/>
       <c r="AE586" s="27"/>
       <c r="AF586" s="27"/>
       <c r="AG586" s="27"/>
       <c r="AH586" s="27"/>
       <c r="AI586" s="27"/>
       <c r="AJ586" s="27"/>
       <c r="AK586" s="112"/>
       <c r="AL586" s="112"/>
     </row>
     <row r="587" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A587" s="251">
+      <c r="A587" s="221">
         <v>93</v>
       </c>
-      <c r="B587" s="252"/>
-      <c r="C587" s="240" t="s">
+      <c r="B587" s="222"/>
+      <c r="C587" s="225" t="s">
         <v>95</v>
       </c>
-      <c r="D587" s="241"/>
-[...33 lines deleted...]
-      <c r="AL587" s="248"/>
+      <c r="D587" s="226"/>
+      <c r="E587" s="226"/>
+      <c r="F587" s="226"/>
+      <c r="G587" s="226"/>
+      <c r="H587" s="226"/>
+      <c r="I587" s="226"/>
+      <c r="J587" s="226"/>
+      <c r="K587" s="226"/>
+      <c r="L587" s="226"/>
+      <c r="M587" s="226"/>
+      <c r="N587" s="226"/>
+      <c r="O587" s="226"/>
+      <c r="P587" s="226"/>
+      <c r="Q587" s="226"/>
+      <c r="R587" s="226"/>
+      <c r="S587" s="226"/>
+      <c r="T587" s="226"/>
+      <c r="U587" s="226"/>
+      <c r="V587" s="226"/>
+      <c r="W587" s="226"/>
+      <c r="X587" s="226"/>
+      <c r="Y587" s="226"/>
+      <c r="Z587" s="226"/>
+      <c r="AA587" s="226"/>
+      <c r="AB587" s="226"/>
+      <c r="AC587" s="226"/>
+      <c r="AD587" s="226"/>
+      <c r="AE587" s="226"/>
+      <c r="AF587" s="226"/>
+      <c r="AG587" s="226"/>
+      <c r="AH587" s="226"/>
+      <c r="AI587" s="226"/>
+      <c r="AJ587" s="226"/>
+      <c r="AK587" s="217"/>
+      <c r="AL587" s="218"/>
     </row>
     <row r="588" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A588" s="253"/>
-[...36 lines deleted...]
-      <c r="AL588" s="250"/>
+      <c r="A588" s="223"/>
+      <c r="B588" s="224"/>
+      <c r="C588" s="227"/>
+      <c r="D588" s="228"/>
+      <c r="E588" s="228"/>
+      <c r="F588" s="228"/>
+      <c r="G588" s="228"/>
+      <c r="H588" s="228"/>
+      <c r="I588" s="228"/>
+      <c r="J588" s="228"/>
+      <c r="K588" s="228"/>
+      <c r="L588" s="228"/>
+      <c r="M588" s="228"/>
+      <c r="N588" s="228"/>
+      <c r="O588" s="228"/>
+      <c r="P588" s="228"/>
+      <c r="Q588" s="228"/>
+      <c r="R588" s="228"/>
+      <c r="S588" s="228"/>
+      <c r="T588" s="228"/>
+      <c r="U588" s="228"/>
+      <c r="V588" s="228"/>
+      <c r="W588" s="228"/>
+      <c r="X588" s="228"/>
+      <c r="Y588" s="228"/>
+      <c r="Z588" s="228"/>
+      <c r="AA588" s="228"/>
+      <c r="AB588" s="228"/>
+      <c r="AC588" s="228"/>
+      <c r="AD588" s="228"/>
+      <c r="AE588" s="228"/>
+      <c r="AF588" s="228"/>
+      <c r="AG588" s="228"/>
+      <c r="AH588" s="228"/>
+      <c r="AI588" s="228"/>
+      <c r="AJ588" s="228"/>
+      <c r="AK588" s="219"/>
+      <c r="AL588" s="220"/>
     </row>
     <row r="589" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A589" s="33"/>
       <c r="B589" s="20"/>
-      <c r="C589" s="242"/>
-[...32 lines deleted...]
-      <c r="AJ589" s="243"/>
+      <c r="C589" s="227"/>
+      <c r="D589" s="228"/>
+      <c r="E589" s="228"/>
+      <c r="F589" s="228"/>
+      <c r="G589" s="228"/>
+      <c r="H589" s="228"/>
+      <c r="I589" s="228"/>
+      <c r="J589" s="228"/>
+      <c r="K589" s="228"/>
+      <c r="L589" s="228"/>
+      <c r="M589" s="228"/>
+      <c r="N589" s="228"/>
+      <c r="O589" s="228"/>
+      <c r="P589" s="228"/>
+      <c r="Q589" s="228"/>
+      <c r="R589" s="228"/>
+      <c r="S589" s="228"/>
+      <c r="T589" s="228"/>
+      <c r="U589" s="228"/>
+      <c r="V589" s="228"/>
+      <c r="W589" s="228"/>
+      <c r="X589" s="228"/>
+      <c r="Y589" s="228"/>
+      <c r="Z589" s="228"/>
+      <c r="AA589" s="228"/>
+      <c r="AB589" s="228"/>
+      <c r="AC589" s="228"/>
+      <c r="AD589" s="228"/>
+      <c r="AE589" s="228"/>
+      <c r="AF589" s="228"/>
+      <c r="AG589" s="228"/>
+      <c r="AH589" s="228"/>
+      <c r="AI589" s="228"/>
+      <c r="AJ589" s="228"/>
       <c r="AK589" s="26"/>
       <c r="AL589" s="29"/>
     </row>
     <row r="590" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A590" s="20"/>
       <c r="B590" s="20"/>
-      <c r="C590" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ590" s="245"/>
+      <c r="C590" s="229"/>
+      <c r="D590" s="230"/>
+      <c r="E590" s="230"/>
+      <c r="F590" s="230"/>
+      <c r="G590" s="230"/>
+      <c r="H590" s="230"/>
+      <c r="I590" s="230"/>
+      <c r="J590" s="230"/>
+      <c r="K590" s="230"/>
+      <c r="L590" s="230"/>
+      <c r="M590" s="230"/>
+      <c r="N590" s="230"/>
+      <c r="O590" s="230"/>
+      <c r="P590" s="230"/>
+      <c r="Q590" s="230"/>
+      <c r="R590" s="230"/>
+      <c r="S590" s="230"/>
+      <c r="T590" s="230"/>
+      <c r="U590" s="230"/>
+      <c r="V590" s="230"/>
+      <c r="W590" s="230"/>
+      <c r="X590" s="230"/>
+      <c r="Y590" s="230"/>
+      <c r="Z590" s="230"/>
+      <c r="AA590" s="230"/>
+      <c r="AB590" s="230"/>
+      <c r="AC590" s="230"/>
+      <c r="AD590" s="230"/>
+      <c r="AE590" s="230"/>
+      <c r="AF590" s="230"/>
+      <c r="AG590" s="230"/>
+      <c r="AH590" s="230"/>
+      <c r="AI590" s="230"/>
+      <c r="AJ590" s="230"/>
       <c r="AK590" s="28"/>
       <c r="AL590" s="36"/>
     </row>
     <row r="591" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A591" s="80"/>
       <c r="B591" s="80"/>
       <c r="C591" s="76"/>
       <c r="D591" s="76"/>
       <c r="E591" s="76"/>
       <c r="F591" s="76"/>
       <c r="G591" s="76"/>
       <c r="H591" s="76"/>
       <c r="I591" s="76"/>
       <c r="J591" s="76"/>
       <c r="K591" s="76"/>
       <c r="L591" s="76"/>
       <c r="M591" s="76"/>
       <c r="N591" s="76"/>
       <c r="O591" s="76"/>
       <c r="P591" s="76"/>
       <c r="Q591" s="76"/>
       <c r="R591" s="76"/>
       <c r="S591" s="76"/>
       <c r="T591" s="76"/>
       <c r="U591" s="76"/>
@@ -33931,296 +33933,296 @@
       <c r="P592" s="27"/>
       <c r="Q592" s="27"/>
       <c r="R592" s="27"/>
       <c r="S592" s="27"/>
       <c r="T592" s="27"/>
       <c r="U592" s="27"/>
       <c r="V592" s="27"/>
       <c r="W592" s="27"/>
       <c r="X592" s="27"/>
       <c r="Y592" s="27"/>
       <c r="Z592" s="27"/>
       <c r="AA592" s="27"/>
       <c r="AB592" s="27"/>
       <c r="AC592" s="27"/>
       <c r="AD592" s="27"/>
       <c r="AE592" s="27"/>
       <c r="AF592" s="27"/>
       <c r="AG592" s="27"/>
       <c r="AH592" s="27"/>
       <c r="AI592" s="27"/>
       <c r="AJ592" s="27"/>
       <c r="AK592" s="112"/>
       <c r="AL592" s="112"/>
     </row>
     <row r="593" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A593" s="251">
+      <c r="A593" s="221">
         <v>94</v>
       </c>
-      <c r="B593" s="252"/>
-      <c r="C593" s="240" t="s">
+      <c r="B593" s="222"/>
+      <c r="C593" s="225" t="s">
         <v>96</v>
       </c>
-      <c r="D593" s="241"/>
-[...33 lines deleted...]
-      <c r="AL593" s="248"/>
+      <c r="D593" s="226"/>
+      <c r="E593" s="226"/>
+      <c r="F593" s="226"/>
+      <c r="G593" s="226"/>
+      <c r="H593" s="226"/>
+      <c r="I593" s="226"/>
+      <c r="J593" s="226"/>
+      <c r="K593" s="226"/>
+      <c r="L593" s="226"/>
+      <c r="M593" s="226"/>
+      <c r="N593" s="226"/>
+      <c r="O593" s="226"/>
+      <c r="P593" s="226"/>
+      <c r="Q593" s="226"/>
+      <c r="R593" s="226"/>
+      <c r="S593" s="226"/>
+      <c r="T593" s="226"/>
+      <c r="U593" s="226"/>
+      <c r="V593" s="226"/>
+      <c r="W593" s="226"/>
+      <c r="X593" s="226"/>
+      <c r="Y593" s="226"/>
+      <c r="Z593" s="226"/>
+      <c r="AA593" s="226"/>
+      <c r="AB593" s="226"/>
+      <c r="AC593" s="226"/>
+      <c r="AD593" s="226"/>
+      <c r="AE593" s="226"/>
+      <c r="AF593" s="226"/>
+      <c r="AG593" s="226"/>
+      <c r="AH593" s="226"/>
+      <c r="AI593" s="226"/>
+      <c r="AJ593" s="226"/>
+      <c r="AK593" s="217"/>
+      <c r="AL593" s="218"/>
     </row>
     <row r="594" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A594" s="253"/>
-[...36 lines deleted...]
-      <c r="AL594" s="250"/>
+      <c r="A594" s="223"/>
+      <c r="B594" s="224"/>
+      <c r="C594" s="227"/>
+      <c r="D594" s="228"/>
+      <c r="E594" s="228"/>
+      <c r="F594" s="228"/>
+      <c r="G594" s="228"/>
+      <c r="H594" s="228"/>
+      <c r="I594" s="228"/>
+      <c r="J594" s="228"/>
+      <c r="K594" s="228"/>
+      <c r="L594" s="228"/>
+      <c r="M594" s="228"/>
+      <c r="N594" s="228"/>
+      <c r="O594" s="228"/>
+      <c r="P594" s="228"/>
+      <c r="Q594" s="228"/>
+      <c r="R594" s="228"/>
+      <c r="S594" s="228"/>
+      <c r="T594" s="228"/>
+      <c r="U594" s="228"/>
+      <c r="V594" s="228"/>
+      <c r="W594" s="228"/>
+      <c r="X594" s="228"/>
+      <c r="Y594" s="228"/>
+      <c r="Z594" s="228"/>
+      <c r="AA594" s="228"/>
+      <c r="AB594" s="228"/>
+      <c r="AC594" s="228"/>
+      <c r="AD594" s="228"/>
+      <c r="AE594" s="228"/>
+      <c r="AF594" s="228"/>
+      <c r="AG594" s="228"/>
+      <c r="AH594" s="228"/>
+      <c r="AI594" s="228"/>
+      <c r="AJ594" s="228"/>
+      <c r="AK594" s="219"/>
+      <c r="AL594" s="220"/>
     </row>
     <row r="595" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A595" s="72"/>
       <c r="B595" s="78"/>
-      <c r="C595" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ595" s="245"/>
+      <c r="C595" s="229"/>
+      <c r="D595" s="230"/>
+      <c r="E595" s="230"/>
+      <c r="F595" s="230"/>
+      <c r="G595" s="230"/>
+      <c r="H595" s="230"/>
+      <c r="I595" s="230"/>
+      <c r="J595" s="230"/>
+      <c r="K595" s="230"/>
+      <c r="L595" s="230"/>
+      <c r="M595" s="230"/>
+      <c r="N595" s="230"/>
+      <c r="O595" s="230"/>
+      <c r="P595" s="230"/>
+      <c r="Q595" s="230"/>
+      <c r="R595" s="230"/>
+      <c r="S595" s="230"/>
+      <c r="T595" s="230"/>
+      <c r="U595" s="230"/>
+      <c r="V595" s="230"/>
+      <c r="W595" s="230"/>
+      <c r="X595" s="230"/>
+      <c r="Y595" s="230"/>
+      <c r="Z595" s="230"/>
+      <c r="AA595" s="230"/>
+      <c r="AB595" s="230"/>
+      <c r="AC595" s="230"/>
+      <c r="AD595" s="230"/>
+      <c r="AE595" s="230"/>
+      <c r="AF595" s="230"/>
+      <c r="AG595" s="230"/>
+      <c r="AH595" s="230"/>
+      <c r="AI595" s="230"/>
+      <c r="AJ595" s="230"/>
       <c r="AK595" s="26"/>
       <c r="AL595" s="29"/>
     </row>
     <row r="596" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A596" s="27"/>
       <c r="B596" s="27"/>
       <c r="C596" s="27"/>
       <c r="D596" s="27"/>
       <c r="E596" s="27"/>
       <c r="F596" s="27"/>
       <c r="G596" s="27"/>
       <c r="H596" s="27"/>
       <c r="I596" s="27"/>
       <c r="J596" s="27"/>
       <c r="K596" s="27"/>
       <c r="L596" s="27"/>
       <c r="M596" s="27"/>
       <c r="N596" s="27"/>
       <c r="O596" s="27"/>
       <c r="P596" s="27"/>
       <c r="Q596" s="27"/>
       <c r="R596" s="27"/>
       <c r="S596" s="27"/>
       <c r="T596" s="27"/>
       <c r="U596" s="27"/>
       <c r="V596" s="27"/>
       <c r="W596" s="27"/>
       <c r="X596" s="27"/>
       <c r="Y596" s="27"/>
       <c r="Z596" s="27"/>
       <c r="AA596" s="27"/>
       <c r="AB596" s="27"/>
       <c r="AC596" s="27"/>
       <c r="AD596" s="27"/>
       <c r="AE596" s="27"/>
       <c r="AF596" s="27"/>
       <c r="AG596" s="27"/>
       <c r="AH596" s="27"/>
       <c r="AI596" s="27"/>
       <c r="AJ596" s="27"/>
       <c r="AK596" s="112"/>
       <c r="AL596" s="112"/>
     </row>
     <row r="597" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A597" s="251">
+      <c r="A597" s="221">
         <v>95</v>
       </c>
-      <c r="B597" s="296"/>
-      <c r="C597" s="266" t="s">
+      <c r="B597" s="251"/>
+      <c r="C597" s="202" t="s">
         <v>267</v>
       </c>
-      <c r="D597" s="267"/>
-[...33 lines deleted...]
-      <c r="AL597" s="248"/>
+      <c r="D597" s="203"/>
+      <c r="E597" s="203"/>
+      <c r="F597" s="203"/>
+      <c r="G597" s="203"/>
+      <c r="H597" s="203"/>
+      <c r="I597" s="203"/>
+      <c r="J597" s="203"/>
+      <c r="K597" s="203"/>
+      <c r="L597" s="203"/>
+      <c r="M597" s="203"/>
+      <c r="N597" s="203"/>
+      <c r="O597" s="203"/>
+      <c r="P597" s="203"/>
+      <c r="Q597" s="203"/>
+      <c r="R597" s="203"/>
+      <c r="S597" s="203"/>
+      <c r="T597" s="203"/>
+      <c r="U597" s="203"/>
+      <c r="V597" s="203"/>
+      <c r="W597" s="203"/>
+      <c r="X597" s="203"/>
+      <c r="Y597" s="203"/>
+      <c r="Z597" s="203"/>
+      <c r="AA597" s="203"/>
+      <c r="AB597" s="203"/>
+      <c r="AC597" s="203"/>
+      <c r="AD597" s="203"/>
+      <c r="AE597" s="203"/>
+      <c r="AF597" s="203"/>
+      <c r="AG597" s="203"/>
+      <c r="AH597" s="203"/>
+      <c r="AI597" s="203"/>
+      <c r="AJ597" s="244"/>
+      <c r="AK597" s="217"/>
+      <c r="AL597" s="218"/>
     </row>
     <row r="598" spans="1:38" s="5" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A598" s="253"/>
-[...36 lines deleted...]
-      <c r="AL598" s="250"/>
+      <c r="A598" s="223"/>
+      <c r="B598" s="252"/>
+      <c r="C598" s="206"/>
+      <c r="D598" s="207"/>
+      <c r="E598" s="207"/>
+      <c r="F598" s="207"/>
+      <c r="G598" s="207"/>
+      <c r="H598" s="207"/>
+      <c r="I598" s="207"/>
+      <c r="J598" s="207"/>
+      <c r="K598" s="207"/>
+      <c r="L598" s="207"/>
+      <c r="M598" s="207"/>
+      <c r="N598" s="207"/>
+      <c r="O598" s="207"/>
+      <c r="P598" s="207"/>
+      <c r="Q598" s="207"/>
+      <c r="R598" s="207"/>
+      <c r="S598" s="207"/>
+      <c r="T598" s="207"/>
+      <c r="U598" s="207"/>
+      <c r="V598" s="207"/>
+      <c r="W598" s="207"/>
+      <c r="X598" s="207"/>
+      <c r="Y598" s="207"/>
+      <c r="Z598" s="207"/>
+      <c r="AA598" s="207"/>
+      <c r="AB598" s="207"/>
+      <c r="AC598" s="207"/>
+      <c r="AD598" s="207"/>
+      <c r="AE598" s="207"/>
+      <c r="AF598" s="207"/>
+      <c r="AG598" s="207"/>
+      <c r="AH598" s="207"/>
+      <c r="AI598" s="207"/>
+      <c r="AJ598" s="245"/>
+      <c r="AK598" s="219"/>
+      <c r="AL598" s="220"/>
     </row>
     <row r="599" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A599" s="27"/>
       <c r="B599" s="27"/>
       <c r="C599" s="27"/>
       <c r="D599" s="27"/>
       <c r="E599" s="27"/>
       <c r="F599" s="27"/>
       <c r="G599" s="27"/>
       <c r="H599" s="27"/>
       <c r="I599" s="27"/>
       <c r="J599" s="27"/>
       <c r="K599" s="27"/>
       <c r="L599" s="27"/>
       <c r="M599" s="27"/>
       <c r="N599" s="27"/>
       <c r="O599" s="27"/>
       <c r="P599" s="27"/>
       <c r="Q599" s="27"/>
       <c r="R599" s="27"/>
       <c r="S599" s="27"/>
       <c r="T599" s="27"/>
       <c r="U599" s="27"/>
       <c r="V599" s="27"/>
       <c r="W599" s="27"/>
@@ -34261,538 +34263,538 @@
       <c r="P600" s="27"/>
       <c r="Q600" s="27"/>
       <c r="R600" s="27"/>
       <c r="S600" s="27"/>
       <c r="T600" s="27"/>
       <c r="U600" s="27"/>
       <c r="V600" s="27"/>
       <c r="W600" s="27"/>
       <c r="X600" s="27"/>
       <c r="Y600" s="27"/>
       <c r="Z600" s="27"/>
       <c r="AA600" s="27"/>
       <c r="AB600" s="27"/>
       <c r="AC600" s="27"/>
       <c r="AD600" s="27"/>
       <c r="AE600" s="27"/>
       <c r="AF600" s="27"/>
       <c r="AG600" s="27"/>
       <c r="AH600" s="27"/>
       <c r="AI600" s="27"/>
       <c r="AJ600" s="27"/>
       <c r="AK600" s="112"/>
       <c r="AL600" s="112"/>
     </row>
     <row r="601" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A601" s="251">
+      <c r="A601" s="221">
         <v>96</v>
       </c>
-      <c r="B601" s="252"/>
-      <c r="C601" s="228" t="s">
+      <c r="B601" s="222"/>
+      <c r="C601" s="231" t="s">
         <v>97</v>
       </c>
-      <c r="D601" s="229"/>
-[...33 lines deleted...]
-      <c r="AL601" s="248"/>
+      <c r="D601" s="232"/>
+      <c r="E601" s="232"/>
+      <c r="F601" s="232"/>
+      <c r="G601" s="232"/>
+      <c r="H601" s="232"/>
+      <c r="I601" s="232"/>
+      <c r="J601" s="232"/>
+      <c r="K601" s="232"/>
+      <c r="L601" s="232"/>
+      <c r="M601" s="232"/>
+      <c r="N601" s="232"/>
+      <c r="O601" s="232"/>
+      <c r="P601" s="232"/>
+      <c r="Q601" s="232"/>
+      <c r="R601" s="232"/>
+      <c r="S601" s="232"/>
+      <c r="T601" s="232"/>
+      <c r="U601" s="232"/>
+      <c r="V601" s="232"/>
+      <c r="W601" s="232"/>
+      <c r="X601" s="232"/>
+      <c r="Y601" s="232"/>
+      <c r="Z601" s="232"/>
+      <c r="AA601" s="232"/>
+      <c r="AB601" s="232"/>
+      <c r="AC601" s="232"/>
+      <c r="AD601" s="232"/>
+      <c r="AE601" s="232"/>
+      <c r="AF601" s="232"/>
+      <c r="AG601" s="232"/>
+      <c r="AH601" s="232"/>
+      <c r="AI601" s="232"/>
+      <c r="AJ601" s="232"/>
+      <c r="AK601" s="217"/>
+      <c r="AL601" s="218"/>
     </row>
     <row r="602" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A602" s="253"/>
-[...36 lines deleted...]
-      <c r="AL602" s="250"/>
+      <c r="A602" s="223"/>
+      <c r="B602" s="224"/>
+      <c r="C602" s="233"/>
+      <c r="D602" s="234"/>
+      <c r="E602" s="234"/>
+      <c r="F602" s="234"/>
+      <c r="G602" s="234"/>
+      <c r="H602" s="234"/>
+      <c r="I602" s="234"/>
+      <c r="J602" s="234"/>
+      <c r="K602" s="234"/>
+      <c r="L602" s="234"/>
+      <c r="M602" s="234"/>
+      <c r="N602" s="234"/>
+      <c r="O602" s="234"/>
+      <c r="P602" s="234"/>
+      <c r="Q602" s="234"/>
+      <c r="R602" s="234"/>
+      <c r="S602" s="234"/>
+      <c r="T602" s="234"/>
+      <c r="U602" s="234"/>
+      <c r="V602" s="234"/>
+      <c r="W602" s="234"/>
+      <c r="X602" s="234"/>
+      <c r="Y602" s="234"/>
+      <c r="Z602" s="234"/>
+      <c r="AA602" s="234"/>
+      <c r="AB602" s="234"/>
+      <c r="AC602" s="234"/>
+      <c r="AD602" s="234"/>
+      <c r="AE602" s="234"/>
+      <c r="AF602" s="234"/>
+      <c r="AG602" s="234"/>
+      <c r="AH602" s="234"/>
+      <c r="AI602" s="234"/>
+      <c r="AJ602" s="234"/>
+      <c r="AK602" s="219"/>
+      <c r="AL602" s="220"/>
     </row>
     <row r="603" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A603" s="27"/>
       <c r="B603" s="27"/>
-      <c r="C603" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ603" s="208"/>
+      <c r="C603" s="233"/>
+      <c r="D603" s="234"/>
+      <c r="E603" s="234"/>
+      <c r="F603" s="234"/>
+      <c r="G603" s="234"/>
+      <c r="H603" s="234"/>
+      <c r="I603" s="234"/>
+      <c r="J603" s="234"/>
+      <c r="K603" s="234"/>
+      <c r="L603" s="234"/>
+      <c r="M603" s="234"/>
+      <c r="N603" s="234"/>
+      <c r="O603" s="234"/>
+      <c r="P603" s="234"/>
+      <c r="Q603" s="234"/>
+      <c r="R603" s="234"/>
+      <c r="S603" s="234"/>
+      <c r="T603" s="234"/>
+      <c r="U603" s="234"/>
+      <c r="V603" s="234"/>
+      <c r="W603" s="234"/>
+      <c r="X603" s="234"/>
+      <c r="Y603" s="234"/>
+      <c r="Z603" s="234"/>
+      <c r="AA603" s="234"/>
+      <c r="AB603" s="234"/>
+      <c r="AC603" s="234"/>
+      <c r="AD603" s="234"/>
+      <c r="AE603" s="234"/>
+      <c r="AF603" s="234"/>
+      <c r="AG603" s="234"/>
+      <c r="AH603" s="234"/>
+      <c r="AI603" s="234"/>
+      <c r="AJ603" s="234"/>
       <c r="AK603" s="26"/>
       <c r="AL603" s="29"/>
     </row>
     <row r="604" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A604" s="27"/>
       <c r="B604" s="27"/>
-      <c r="C604" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ604" s="232"/>
+      <c r="C604" s="235"/>
+      <c r="D604" s="236"/>
+      <c r="E604" s="236"/>
+      <c r="F604" s="236"/>
+      <c r="G604" s="236"/>
+      <c r="H604" s="236"/>
+      <c r="I604" s="236"/>
+      <c r="J604" s="236"/>
+      <c r="K604" s="236"/>
+      <c r="L604" s="236"/>
+      <c r="M604" s="236"/>
+      <c r="N604" s="236"/>
+      <c r="O604" s="236"/>
+      <c r="P604" s="236"/>
+      <c r="Q604" s="236"/>
+      <c r="R604" s="236"/>
+      <c r="S604" s="236"/>
+      <c r="T604" s="236"/>
+      <c r="U604" s="236"/>
+      <c r="V604" s="236"/>
+      <c r="W604" s="236"/>
+      <c r="X604" s="236"/>
+      <c r="Y604" s="236"/>
+      <c r="Z604" s="236"/>
+      <c r="AA604" s="236"/>
+      <c r="AB604" s="236"/>
+      <c r="AC604" s="236"/>
+      <c r="AD604" s="236"/>
+      <c r="AE604" s="236"/>
+      <c r="AF604" s="236"/>
+      <c r="AG604" s="236"/>
+      <c r="AH604" s="236"/>
+      <c r="AI604" s="236"/>
+      <c r="AJ604" s="236"/>
       <c r="AK604" s="28"/>
       <c r="AL604" s="36"/>
     </row>
     <row r="605" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A605" s="27"/>
       <c r="B605" s="27"/>
       <c r="C605" s="27"/>
       <c r="D605" s="27"/>
       <c r="E605" s="27"/>
       <c r="F605" s="27"/>
       <c r="G605" s="27"/>
       <c r="H605" s="27"/>
       <c r="I605" s="27"/>
       <c r="J605" s="27"/>
       <c r="K605" s="27"/>
       <c r="L605" s="27"/>
       <c r="M605" s="27"/>
       <c r="N605" s="27"/>
       <c r="O605" s="27"/>
       <c r="P605" s="27"/>
       <c r="Q605" s="27"/>
       <c r="R605" s="27"/>
       <c r="S605" s="27"/>
       <c r="T605" s="27"/>
       <c r="U605" s="27"/>
       <c r="V605" s="27"/>
       <c r="W605" s="27"/>
       <c r="X605" s="27"/>
       <c r="Y605" s="27"/>
       <c r="Z605" s="27"/>
       <c r="AA605" s="27"/>
       <c r="AB605" s="27"/>
       <c r="AC605" s="27"/>
       <c r="AD605" s="27"/>
       <c r="AE605" s="27"/>
       <c r="AF605" s="27"/>
       <c r="AG605" s="27"/>
       <c r="AH605" s="27"/>
       <c r="AI605" s="27"/>
       <c r="AJ605" s="27"/>
       <c r="AK605" s="112"/>
       <c r="AL605" s="112"/>
     </row>
     <row r="606" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A606" s="251">
+      <c r="A606" s="221">
         <v>97</v>
       </c>
-      <c r="B606" s="252"/>
-      <c r="C606" s="240" t="s">
+      <c r="B606" s="222"/>
+      <c r="C606" s="225" t="s">
         <v>98</v>
       </c>
-      <c r="D606" s="241"/>
-[...33 lines deleted...]
-      <c r="AL606" s="248"/>
+      <c r="D606" s="226"/>
+      <c r="E606" s="226"/>
+      <c r="F606" s="226"/>
+      <c r="G606" s="226"/>
+      <c r="H606" s="226"/>
+      <c r="I606" s="226"/>
+      <c r="J606" s="226"/>
+      <c r="K606" s="226"/>
+      <c r="L606" s="226"/>
+      <c r="M606" s="226"/>
+      <c r="N606" s="226"/>
+      <c r="O606" s="226"/>
+      <c r="P606" s="226"/>
+      <c r="Q606" s="226"/>
+      <c r="R606" s="226"/>
+      <c r="S606" s="226"/>
+      <c r="T606" s="226"/>
+      <c r="U606" s="226"/>
+      <c r="V606" s="226"/>
+      <c r="W606" s="226"/>
+      <c r="X606" s="226"/>
+      <c r="Y606" s="226"/>
+      <c r="Z606" s="226"/>
+      <c r="AA606" s="226"/>
+      <c r="AB606" s="226"/>
+      <c r="AC606" s="226"/>
+      <c r="AD606" s="226"/>
+      <c r="AE606" s="226"/>
+      <c r="AF606" s="226"/>
+      <c r="AG606" s="226"/>
+      <c r="AH606" s="226"/>
+      <c r="AI606" s="226"/>
+      <c r="AJ606" s="226"/>
+      <c r="AK606" s="217"/>
+      <c r="AL606" s="218"/>
     </row>
     <row r="607" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A607" s="253"/>
-[...36 lines deleted...]
-      <c r="AL607" s="250"/>
+      <c r="A607" s="223"/>
+      <c r="B607" s="224"/>
+      <c r="C607" s="227"/>
+      <c r="D607" s="228"/>
+      <c r="E607" s="228"/>
+      <c r="F607" s="228"/>
+      <c r="G607" s="228"/>
+      <c r="H607" s="228"/>
+      <c r="I607" s="228"/>
+      <c r="J607" s="228"/>
+      <c r="K607" s="228"/>
+      <c r="L607" s="228"/>
+      <c r="M607" s="228"/>
+      <c r="N607" s="228"/>
+      <c r="O607" s="228"/>
+      <c r="P607" s="228"/>
+      <c r="Q607" s="228"/>
+      <c r="R607" s="228"/>
+      <c r="S607" s="228"/>
+      <c r="T607" s="228"/>
+      <c r="U607" s="228"/>
+      <c r="V607" s="228"/>
+      <c r="W607" s="228"/>
+      <c r="X607" s="228"/>
+      <c r="Y607" s="228"/>
+      <c r="Z607" s="228"/>
+      <c r="AA607" s="228"/>
+      <c r="AB607" s="228"/>
+      <c r="AC607" s="228"/>
+      <c r="AD607" s="228"/>
+      <c r="AE607" s="228"/>
+      <c r="AF607" s="228"/>
+      <c r="AG607" s="228"/>
+      <c r="AH607" s="228"/>
+      <c r="AI607" s="228"/>
+      <c r="AJ607" s="228"/>
+      <c r="AK607" s="219"/>
+      <c r="AL607" s="220"/>
     </row>
     <row r="608" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A608" s="33"/>
       <c r="B608" s="20"/>
-      <c r="C608" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ608" s="245"/>
+      <c r="C608" s="229"/>
+      <c r="D608" s="230"/>
+      <c r="E608" s="230"/>
+      <c r="F608" s="230"/>
+      <c r="G608" s="230"/>
+      <c r="H608" s="230"/>
+      <c r="I608" s="230"/>
+      <c r="J608" s="230"/>
+      <c r="K608" s="230"/>
+      <c r="L608" s="230"/>
+      <c r="M608" s="230"/>
+      <c r="N608" s="230"/>
+      <c r="O608" s="230"/>
+      <c r="P608" s="230"/>
+      <c r="Q608" s="230"/>
+      <c r="R608" s="230"/>
+      <c r="S608" s="230"/>
+      <c r="T608" s="230"/>
+      <c r="U608" s="230"/>
+      <c r="V608" s="230"/>
+      <c r="W608" s="230"/>
+      <c r="X608" s="230"/>
+      <c r="Y608" s="230"/>
+      <c r="Z608" s="230"/>
+      <c r="AA608" s="230"/>
+      <c r="AB608" s="230"/>
+      <c r="AC608" s="230"/>
+      <c r="AD608" s="230"/>
+      <c r="AE608" s="230"/>
+      <c r="AF608" s="230"/>
+      <c r="AG608" s="230"/>
+      <c r="AH608" s="230"/>
+      <c r="AI608" s="230"/>
+      <c r="AJ608" s="230"/>
       <c r="AK608" s="26"/>
       <c r="AL608" s="29"/>
     </row>
     <row r="609" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A609" s="27"/>
       <c r="B609" s="27"/>
       <c r="C609" s="27"/>
       <c r="D609" s="27"/>
       <c r="E609" s="27"/>
       <c r="F609" s="27"/>
       <c r="G609" s="27"/>
       <c r="H609" s="27"/>
       <c r="I609" s="27"/>
       <c r="J609" s="27"/>
       <c r="K609" s="27"/>
       <c r="L609" s="27"/>
       <c r="M609" s="27"/>
       <c r="N609" s="27"/>
       <c r="O609" s="27"/>
       <c r="P609" s="27"/>
       <c r="Q609" s="27"/>
       <c r="R609" s="27"/>
       <c r="S609" s="27"/>
       <c r="T609" s="27"/>
       <c r="U609" s="27"/>
       <c r="V609" s="27"/>
       <c r="W609" s="27"/>
       <c r="X609" s="27"/>
       <c r="Y609" s="27"/>
       <c r="Z609" s="27"/>
       <c r="AA609" s="27"/>
       <c r="AB609" s="27"/>
       <c r="AC609" s="27"/>
       <c r="AD609" s="27"/>
       <c r="AE609" s="27"/>
       <c r="AF609" s="27"/>
       <c r="AG609" s="27"/>
       <c r="AH609" s="27"/>
       <c r="AI609" s="27"/>
       <c r="AJ609" s="27"/>
       <c r="AK609" s="112"/>
       <c r="AL609" s="112"/>
     </row>
     <row r="610" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A610" s="251">
+      <c r="A610" s="221">
         <v>98</v>
       </c>
-      <c r="B610" s="252"/>
-      <c r="C610" s="240" t="s">
+      <c r="B610" s="222"/>
+      <c r="C610" s="225" t="s">
         <v>99</v>
       </c>
-      <c r="D610" s="241"/>
-[...33 lines deleted...]
-      <c r="AL610" s="248"/>
+      <c r="D610" s="226"/>
+      <c r="E610" s="226"/>
+      <c r="F610" s="226"/>
+      <c r="G610" s="226"/>
+      <c r="H610" s="226"/>
+      <c r="I610" s="226"/>
+      <c r="J610" s="226"/>
+      <c r="K610" s="226"/>
+      <c r="L610" s="226"/>
+      <c r="M610" s="226"/>
+      <c r="N610" s="226"/>
+      <c r="O610" s="226"/>
+      <c r="P610" s="226"/>
+      <c r="Q610" s="226"/>
+      <c r="R610" s="226"/>
+      <c r="S610" s="226"/>
+      <c r="T610" s="226"/>
+      <c r="U610" s="226"/>
+      <c r="V610" s="226"/>
+      <c r="W610" s="226"/>
+      <c r="X610" s="226"/>
+      <c r="Y610" s="226"/>
+      <c r="Z610" s="226"/>
+      <c r="AA610" s="226"/>
+      <c r="AB610" s="226"/>
+      <c r="AC610" s="226"/>
+      <c r="AD610" s="226"/>
+      <c r="AE610" s="226"/>
+      <c r="AF610" s="226"/>
+      <c r="AG610" s="226"/>
+      <c r="AH610" s="226"/>
+      <c r="AI610" s="226"/>
+      <c r="AJ610" s="226"/>
+      <c r="AK610" s="217"/>
+      <c r="AL610" s="218"/>
     </row>
     <row r="611" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A611" s="253"/>
-[...36 lines deleted...]
-      <c r="AL611" s="250"/>
+      <c r="A611" s="223"/>
+      <c r="B611" s="224"/>
+      <c r="C611" s="227"/>
+      <c r="D611" s="228"/>
+      <c r="E611" s="228"/>
+      <c r="F611" s="228"/>
+      <c r="G611" s="228"/>
+      <c r="H611" s="228"/>
+      <c r="I611" s="228"/>
+      <c r="J611" s="228"/>
+      <c r="K611" s="228"/>
+      <c r="L611" s="228"/>
+      <c r="M611" s="228"/>
+      <c r="N611" s="228"/>
+      <c r="O611" s="228"/>
+      <c r="P611" s="228"/>
+      <c r="Q611" s="228"/>
+      <c r="R611" s="228"/>
+      <c r="S611" s="228"/>
+      <c r="T611" s="228"/>
+      <c r="U611" s="228"/>
+      <c r="V611" s="228"/>
+      <c r="W611" s="228"/>
+      <c r="X611" s="228"/>
+      <c r="Y611" s="228"/>
+      <c r="Z611" s="228"/>
+      <c r="AA611" s="228"/>
+      <c r="AB611" s="228"/>
+      <c r="AC611" s="228"/>
+      <c r="AD611" s="228"/>
+      <c r="AE611" s="228"/>
+      <c r="AF611" s="228"/>
+      <c r="AG611" s="228"/>
+      <c r="AH611" s="228"/>
+      <c r="AI611" s="228"/>
+      <c r="AJ611" s="228"/>
+      <c r="AK611" s="219"/>
+      <c r="AL611" s="220"/>
     </row>
     <row r="612" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A612" s="33"/>
       <c r="B612" s="20"/>
-      <c r="C612" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ612" s="245"/>
+      <c r="C612" s="229"/>
+      <c r="D612" s="230"/>
+      <c r="E612" s="230"/>
+      <c r="F612" s="230"/>
+      <c r="G612" s="230"/>
+      <c r="H612" s="230"/>
+      <c r="I612" s="230"/>
+      <c r="J612" s="230"/>
+      <c r="K612" s="230"/>
+      <c r="L612" s="230"/>
+      <c r="M612" s="230"/>
+      <c r="N612" s="230"/>
+      <c r="O612" s="230"/>
+      <c r="P612" s="230"/>
+      <c r="Q612" s="230"/>
+      <c r="R612" s="230"/>
+      <c r="S612" s="230"/>
+      <c r="T612" s="230"/>
+      <c r="U612" s="230"/>
+      <c r="V612" s="230"/>
+      <c r="W612" s="230"/>
+      <c r="X612" s="230"/>
+      <c r="Y612" s="230"/>
+      <c r="Z612" s="230"/>
+      <c r="AA612" s="230"/>
+      <c r="AB612" s="230"/>
+      <c r="AC612" s="230"/>
+      <c r="AD612" s="230"/>
+      <c r="AE612" s="230"/>
+      <c r="AF612" s="230"/>
+      <c r="AG612" s="230"/>
+      <c r="AH612" s="230"/>
+      <c r="AI612" s="230"/>
+      <c r="AJ612" s="230"/>
       <c r="AK612" s="26"/>
       <c r="AL612" s="29"/>
     </row>
     <row r="613" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A613" s="27"/>
       <c r="B613" s="27"/>
       <c r="C613" s="27"/>
       <c r="D613" s="76"/>
       <c r="E613" s="76"/>
       <c r="F613" s="76"/>
       <c r="G613" s="76"/>
       <c r="H613" s="76"/>
       <c r="I613" s="76"/>
       <c r="J613" s="76"/>
       <c r="K613" s="76"/>
       <c r="L613" s="76"/>
       <c r="M613" s="76"/>
       <c r="N613" s="76"/>
       <c r="O613" s="76"/>
       <c r="P613" s="76"/>
       <c r="Q613" s="76"/>
       <c r="R613" s="76"/>
       <c r="S613" s="76"/>
       <c r="T613" s="76"/>
       <c r="U613" s="76"/>
@@ -34835,132 +34837,132 @@
       <c r="P614" s="110"/>
       <c r="Q614" s="110"/>
       <c r="R614" s="110"/>
       <c r="S614" s="110"/>
       <c r="T614" s="110"/>
       <c r="U614" s="110"/>
       <c r="V614" s="110"/>
       <c r="W614" s="110"/>
       <c r="X614" s="110"/>
       <c r="Y614" s="110"/>
       <c r="Z614" s="110"/>
       <c r="AA614" s="110"/>
       <c r="AB614" s="110"/>
       <c r="AC614" s="110"/>
       <c r="AD614" s="110"/>
       <c r="AE614" s="110"/>
       <c r="AF614" s="110"/>
       <c r="AG614" s="110"/>
       <c r="AH614" s="110"/>
       <c r="AI614" s="110"/>
       <c r="AJ614" s="110"/>
       <c r="AK614" s="113"/>
       <c r="AL614" s="113"/>
     </row>
     <row r="615" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A615" s="282">
+      <c r="A615" s="198">
         <v>99</v>
       </c>
-      <c r="B615" s="283"/>
-      <c r="C615" s="266" t="s">
+      <c r="B615" s="199"/>
+      <c r="C615" s="202" t="s">
         <v>100</v>
       </c>
-      <c r="D615" s="267"/>
-[...33 lines deleted...]
-      <c r="AL615" s="248"/>
+      <c r="D615" s="203"/>
+      <c r="E615" s="203"/>
+      <c r="F615" s="203"/>
+      <c r="G615" s="203"/>
+      <c r="H615" s="203"/>
+      <c r="I615" s="203"/>
+      <c r="J615" s="203"/>
+      <c r="K615" s="203"/>
+      <c r="L615" s="203"/>
+      <c r="M615" s="203"/>
+      <c r="N615" s="203"/>
+      <c r="O615" s="203"/>
+      <c r="P615" s="203"/>
+      <c r="Q615" s="203"/>
+      <c r="R615" s="203"/>
+      <c r="S615" s="203"/>
+      <c r="T615" s="203"/>
+      <c r="U615" s="203"/>
+      <c r="V615" s="203"/>
+      <c r="W615" s="203"/>
+      <c r="X615" s="203"/>
+      <c r="Y615" s="203"/>
+      <c r="Z615" s="203"/>
+      <c r="AA615" s="203"/>
+      <c r="AB615" s="203"/>
+      <c r="AC615" s="203"/>
+      <c r="AD615" s="203"/>
+      <c r="AE615" s="203"/>
+      <c r="AF615" s="203"/>
+      <c r="AG615" s="203"/>
+      <c r="AH615" s="203"/>
+      <c r="AI615" s="203"/>
+      <c r="AJ615" s="244"/>
+      <c r="AK615" s="217"/>
+      <c r="AL615" s="218"/>
     </row>
     <row r="616" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A616" s="284"/>
-[...36 lines deleted...]
-      <c r="AL616" s="250"/>
+      <c r="A616" s="200"/>
+      <c r="B616" s="201"/>
+      <c r="C616" s="206"/>
+      <c r="D616" s="207"/>
+      <c r="E616" s="207"/>
+      <c r="F616" s="207"/>
+      <c r="G616" s="207"/>
+      <c r="H616" s="207"/>
+      <c r="I616" s="207"/>
+      <c r="J616" s="207"/>
+      <c r="K616" s="207"/>
+      <c r="L616" s="207"/>
+      <c r="M616" s="207"/>
+      <c r="N616" s="207"/>
+      <c r="O616" s="207"/>
+      <c r="P616" s="207"/>
+      <c r="Q616" s="207"/>
+      <c r="R616" s="207"/>
+      <c r="S616" s="207"/>
+      <c r="T616" s="207"/>
+      <c r="U616" s="207"/>
+      <c r="V616" s="207"/>
+      <c r="W616" s="207"/>
+      <c r="X616" s="207"/>
+      <c r="Y616" s="207"/>
+      <c r="Z616" s="207"/>
+      <c r="AA616" s="207"/>
+      <c r="AB616" s="207"/>
+      <c r="AC616" s="207"/>
+      <c r="AD616" s="207"/>
+      <c r="AE616" s="207"/>
+      <c r="AF616" s="207"/>
+      <c r="AG616" s="207"/>
+      <c r="AH616" s="207"/>
+      <c r="AI616" s="207"/>
+      <c r="AJ616" s="245"/>
+      <c r="AK616" s="219"/>
+      <c r="AL616" s="220"/>
     </row>
     <row r="617" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A617" s="94"/>
       <c r="B617" s="110"/>
       <c r="C617" s="110"/>
       <c r="D617" s="110"/>
       <c r="E617" s="110"/>
       <c r="F617" s="110"/>
       <c r="G617" s="110"/>
       <c r="H617" s="110"/>
       <c r="I617" s="110"/>
       <c r="J617" s="110"/>
       <c r="K617" s="110"/>
       <c r="L617" s="110"/>
       <c r="M617" s="110"/>
       <c r="N617" s="110"/>
       <c r="O617" s="110"/>
       <c r="P617" s="110"/>
       <c r="Q617" s="110"/>
       <c r="R617" s="110"/>
       <c r="S617" s="110"/>
       <c r="T617" s="110"/>
       <c r="U617" s="110"/>
       <c r="V617" s="110"/>
       <c r="W617" s="110"/>
@@ -35003,414 +35005,414 @@
       <c r="R618" s="110"/>
       <c r="S618" s="110"/>
       <c r="T618" s="110"/>
       <c r="U618" s="110"/>
       <c r="V618" s="110"/>
       <c r="W618" s="110"/>
       <c r="X618" s="110"/>
       <c r="Y618" s="110"/>
       <c r="Z618" s="110"/>
       <c r="AA618" s="110"/>
       <c r="AB618" s="110"/>
       <c r="AC618" s="110"/>
       <c r="AD618" s="110"/>
       <c r="AE618" s="110"/>
       <c r="AF618" s="110"/>
       <c r="AG618" s="110"/>
       <c r="AH618" s="110"/>
       <c r="AI618" s="110"/>
       <c r="AJ618" s="110"/>
       <c r="AK618" s="113"/>
       <c r="AL618" s="113"/>
     </row>
     <row r="619" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A619" s="110"/>
       <c r="B619" s="110"/>
-      <c r="C619" s="257" t="s">
+      <c r="C619" s="209" t="s">
         <v>101</v>
       </c>
-      <c r="D619" s="258"/>
-[...33 lines deleted...]
-      <c r="AL619" s="248"/>
+      <c r="D619" s="210"/>
+      <c r="E619" s="210"/>
+      <c r="F619" s="210"/>
+      <c r="G619" s="210"/>
+      <c r="H619" s="210"/>
+      <c r="I619" s="210"/>
+      <c r="J619" s="210"/>
+      <c r="K619" s="210"/>
+      <c r="L619" s="210"/>
+      <c r="M619" s="210"/>
+      <c r="N619" s="210"/>
+      <c r="O619" s="210"/>
+      <c r="P619" s="210"/>
+      <c r="Q619" s="210"/>
+      <c r="R619" s="210"/>
+      <c r="S619" s="210"/>
+      <c r="T619" s="210"/>
+      <c r="U619" s="210"/>
+      <c r="V619" s="210"/>
+      <c r="W619" s="210"/>
+      <c r="X619" s="210"/>
+      <c r="Y619" s="210"/>
+      <c r="Z619" s="210"/>
+      <c r="AA619" s="210"/>
+      <c r="AB619" s="210"/>
+      <c r="AC619" s="210"/>
+      <c r="AD619" s="210"/>
+      <c r="AE619" s="210"/>
+      <c r="AF619" s="210"/>
+      <c r="AG619" s="210"/>
+      <c r="AH619" s="210"/>
+      <c r="AI619" s="210"/>
+      <c r="AJ619" s="210"/>
+      <c r="AK619" s="217"/>
+      <c r="AL619" s="218"/>
     </row>
     <row r="620" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A620" s="110"/>
       <c r="B620" s="94"/>
-      <c r="C620" s="260"/>
-[...34 lines deleted...]
-      <c r="AL620" s="250"/>
+      <c r="C620" s="212"/>
+      <c r="D620" s="205"/>
+      <c r="E620" s="205"/>
+      <c r="F620" s="205"/>
+      <c r="G620" s="205"/>
+      <c r="H620" s="205"/>
+      <c r="I620" s="205"/>
+      <c r="J620" s="205"/>
+      <c r="K620" s="205"/>
+      <c r="L620" s="205"/>
+      <c r="M620" s="205"/>
+      <c r="N620" s="205"/>
+      <c r="O620" s="205"/>
+      <c r="P620" s="205"/>
+      <c r="Q620" s="205"/>
+      <c r="R620" s="205"/>
+      <c r="S620" s="205"/>
+      <c r="T620" s="205"/>
+      <c r="U620" s="205"/>
+      <c r="V620" s="205"/>
+      <c r="W620" s="205"/>
+      <c r="X620" s="205"/>
+      <c r="Y620" s="205"/>
+      <c r="Z620" s="205"/>
+      <c r="AA620" s="205"/>
+      <c r="AB620" s="205"/>
+      <c r="AC620" s="205"/>
+      <c r="AD620" s="205"/>
+      <c r="AE620" s="205"/>
+      <c r="AF620" s="205"/>
+      <c r="AG620" s="205"/>
+      <c r="AH620" s="205"/>
+      <c r="AI620" s="205"/>
+      <c r="AJ620" s="205"/>
+      <c r="AK620" s="219"/>
+      <c r="AL620" s="220"/>
     </row>
     <row r="621" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A621" s="110"/>
       <c r="B621" s="110"/>
-      <c r="C621" s="263"/>
-[...32 lines deleted...]
-      <c r="AJ621" s="264"/>
+      <c r="C621" s="214"/>
+      <c r="D621" s="215"/>
+      <c r="E621" s="215"/>
+      <c r="F621" s="215"/>
+      <c r="G621" s="215"/>
+      <c r="H621" s="215"/>
+      <c r="I621" s="215"/>
+      <c r="J621" s="215"/>
+      <c r="K621" s="215"/>
+      <c r="L621" s="215"/>
+      <c r="M621" s="215"/>
+      <c r="N621" s="215"/>
+      <c r="O621" s="215"/>
+      <c r="P621" s="215"/>
+      <c r="Q621" s="215"/>
+      <c r="R621" s="215"/>
+      <c r="S621" s="215"/>
+      <c r="T621" s="215"/>
+      <c r="U621" s="215"/>
+      <c r="V621" s="215"/>
+      <c r="W621" s="215"/>
+      <c r="X621" s="215"/>
+      <c r="Y621" s="215"/>
+      <c r="Z621" s="215"/>
+      <c r="AA621" s="215"/>
+      <c r="AB621" s="215"/>
+      <c r="AC621" s="215"/>
+      <c r="AD621" s="215"/>
+      <c r="AE621" s="215"/>
+      <c r="AF621" s="215"/>
+      <c r="AG621" s="215"/>
+      <c r="AH621" s="215"/>
+      <c r="AI621" s="215"/>
+      <c r="AJ621" s="215"/>
       <c r="AK621" s="119"/>
       <c r="AL621" s="113"/>
     </row>
     <row r="622" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A622" s="110"/>
       <c r="B622" s="110"/>
-      <c r="C622" s="257" t="s">
+      <c r="C622" s="209" t="s">
         <v>102</v>
       </c>
-      <c r="D622" s="258"/>
-[...33 lines deleted...]
-      <c r="AL622" s="248"/>
+      <c r="D622" s="210"/>
+      <c r="E622" s="210"/>
+      <c r="F622" s="210"/>
+      <c r="G622" s="210"/>
+      <c r="H622" s="210"/>
+      <c r="I622" s="210"/>
+      <c r="J622" s="210"/>
+      <c r="K622" s="210"/>
+      <c r="L622" s="210"/>
+      <c r="M622" s="210"/>
+      <c r="N622" s="210"/>
+      <c r="O622" s="210"/>
+      <c r="P622" s="210"/>
+      <c r="Q622" s="210"/>
+      <c r="R622" s="210"/>
+      <c r="S622" s="210"/>
+      <c r="T622" s="210"/>
+      <c r="U622" s="210"/>
+      <c r="V622" s="210"/>
+      <c r="W622" s="210"/>
+      <c r="X622" s="210"/>
+      <c r="Y622" s="210"/>
+      <c r="Z622" s="210"/>
+      <c r="AA622" s="210"/>
+      <c r="AB622" s="210"/>
+      <c r="AC622" s="210"/>
+      <c r="AD622" s="210"/>
+      <c r="AE622" s="210"/>
+      <c r="AF622" s="210"/>
+      <c r="AG622" s="210"/>
+      <c r="AH622" s="210"/>
+      <c r="AI622" s="210"/>
+      <c r="AJ622" s="294"/>
+      <c r="AK622" s="217"/>
+      <c r="AL622" s="218"/>
     </row>
     <row r="623" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A623" s="110"/>
       <c r="B623" s="94"/>
-      <c r="C623" s="263"/>
-[...34 lines deleted...]
-      <c r="AL623" s="250"/>
+      <c r="C623" s="214"/>
+      <c r="D623" s="215"/>
+      <c r="E623" s="215"/>
+      <c r="F623" s="215"/>
+      <c r="G623" s="215"/>
+      <c r="H623" s="215"/>
+      <c r="I623" s="215"/>
+      <c r="J623" s="215"/>
+      <c r="K623" s="215"/>
+      <c r="L623" s="215"/>
+      <c r="M623" s="215"/>
+      <c r="N623" s="215"/>
+      <c r="O623" s="215"/>
+      <c r="P623" s="215"/>
+      <c r="Q623" s="215"/>
+      <c r="R623" s="215"/>
+      <c r="S623" s="215"/>
+      <c r="T623" s="215"/>
+      <c r="U623" s="215"/>
+      <c r="V623" s="215"/>
+      <c r="W623" s="215"/>
+      <c r="X623" s="215"/>
+      <c r="Y623" s="215"/>
+      <c r="Z623" s="215"/>
+      <c r="AA623" s="215"/>
+      <c r="AB623" s="215"/>
+      <c r="AC623" s="215"/>
+      <c r="AD623" s="215"/>
+      <c r="AE623" s="215"/>
+      <c r="AF623" s="215"/>
+      <c r="AG623" s="215"/>
+      <c r="AH623" s="215"/>
+      <c r="AI623" s="215"/>
+      <c r="AJ623" s="301"/>
+      <c r="AK623" s="219"/>
+      <c r="AL623" s="220"/>
     </row>
     <row r="624" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A624" s="110"/>
       <c r="B624" s="110"/>
-      <c r="C624" s="257" t="s">
+      <c r="C624" s="209" t="s">
         <v>103</v>
       </c>
-      <c r="D624" s="258"/>
-[...33 lines deleted...]
-      <c r="AL624" s="248"/>
+      <c r="D624" s="210"/>
+      <c r="E624" s="210"/>
+      <c r="F624" s="210"/>
+      <c r="G624" s="210"/>
+      <c r="H624" s="210"/>
+      <c r="I624" s="210"/>
+      <c r="J624" s="210"/>
+      <c r="K624" s="210"/>
+      <c r="L624" s="210"/>
+      <c r="M624" s="210"/>
+      <c r="N624" s="210"/>
+      <c r="O624" s="210"/>
+      <c r="P624" s="210"/>
+      <c r="Q624" s="210"/>
+      <c r="R624" s="210"/>
+      <c r="S624" s="210"/>
+      <c r="T624" s="210"/>
+      <c r="U624" s="210"/>
+      <c r="V624" s="210"/>
+      <c r="W624" s="210"/>
+      <c r="X624" s="210"/>
+      <c r="Y624" s="210"/>
+      <c r="Z624" s="210"/>
+      <c r="AA624" s="210"/>
+      <c r="AB624" s="210"/>
+      <c r="AC624" s="210"/>
+      <c r="AD624" s="210"/>
+      <c r="AE624" s="210"/>
+      <c r="AF624" s="210"/>
+      <c r="AG624" s="210"/>
+      <c r="AH624" s="210"/>
+      <c r="AI624" s="210"/>
+      <c r="AJ624" s="294"/>
+      <c r="AK624" s="217"/>
+      <c r="AL624" s="218"/>
     </row>
     <row r="625" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A625" s="110"/>
       <c r="B625" s="94"/>
-      <c r="C625" s="263"/>
-[...34 lines deleted...]
-      <c r="AL625" s="250"/>
+      <c r="C625" s="214"/>
+      <c r="D625" s="215"/>
+      <c r="E625" s="215"/>
+      <c r="F625" s="215"/>
+      <c r="G625" s="215"/>
+      <c r="H625" s="215"/>
+      <c r="I625" s="215"/>
+      <c r="J625" s="215"/>
+      <c r="K625" s="215"/>
+      <c r="L625" s="215"/>
+      <c r="M625" s="215"/>
+      <c r="N625" s="215"/>
+      <c r="O625" s="215"/>
+      <c r="P625" s="215"/>
+      <c r="Q625" s="215"/>
+      <c r="R625" s="215"/>
+      <c r="S625" s="215"/>
+      <c r="T625" s="215"/>
+      <c r="U625" s="215"/>
+      <c r="V625" s="215"/>
+      <c r="W625" s="215"/>
+      <c r="X625" s="215"/>
+      <c r="Y625" s="215"/>
+      <c r="Z625" s="215"/>
+      <c r="AA625" s="215"/>
+      <c r="AB625" s="215"/>
+      <c r="AC625" s="215"/>
+      <c r="AD625" s="215"/>
+      <c r="AE625" s="215"/>
+      <c r="AF625" s="215"/>
+      <c r="AG625" s="215"/>
+      <c r="AH625" s="215"/>
+      <c r="AI625" s="215"/>
+      <c r="AJ625" s="301"/>
+      <c r="AK625" s="219"/>
+      <c r="AL625" s="220"/>
     </row>
     <row r="626" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A626" s="110"/>
       <c r="B626" s="110"/>
-      <c r="C626" s="260" t="s">
+      <c r="C626" s="212" t="s">
         <v>104</v>
       </c>
-      <c r="D626" s="261"/>
-[...33 lines deleted...]
-      <c r="AL626" s="248"/>
+      <c r="D626" s="205"/>
+      <c r="E626" s="205"/>
+      <c r="F626" s="205"/>
+      <c r="G626" s="205"/>
+      <c r="H626" s="205"/>
+      <c r="I626" s="205"/>
+      <c r="J626" s="205"/>
+      <c r="K626" s="205"/>
+      <c r="L626" s="205"/>
+      <c r="M626" s="205"/>
+      <c r="N626" s="205"/>
+      <c r="O626" s="205"/>
+      <c r="P626" s="205"/>
+      <c r="Q626" s="205"/>
+      <c r="R626" s="205"/>
+      <c r="S626" s="205"/>
+      <c r="T626" s="205"/>
+      <c r="U626" s="205"/>
+      <c r="V626" s="205"/>
+      <c r="W626" s="205"/>
+      <c r="X626" s="205"/>
+      <c r="Y626" s="205"/>
+      <c r="Z626" s="205"/>
+      <c r="AA626" s="205"/>
+      <c r="AB626" s="205"/>
+      <c r="AC626" s="205"/>
+      <c r="AD626" s="205"/>
+      <c r="AE626" s="205"/>
+      <c r="AF626" s="205"/>
+      <c r="AG626" s="205"/>
+      <c r="AH626" s="205"/>
+      <c r="AI626" s="205"/>
+      <c r="AJ626" s="295"/>
+      <c r="AK626" s="217"/>
+      <c r="AL626" s="218"/>
     </row>
     <row r="627" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A627" s="110"/>
       <c r="B627" s="94"/>
-      <c r="C627" s="263"/>
-[...34 lines deleted...]
-      <c r="AL627" s="250"/>
+      <c r="C627" s="214"/>
+      <c r="D627" s="215"/>
+      <c r="E627" s="215"/>
+      <c r="F627" s="215"/>
+      <c r="G627" s="215"/>
+      <c r="H627" s="215"/>
+      <c r="I627" s="215"/>
+      <c r="J627" s="215"/>
+      <c r="K627" s="215"/>
+      <c r="L627" s="215"/>
+      <c r="M627" s="215"/>
+      <c r="N627" s="215"/>
+      <c r="O627" s="215"/>
+      <c r="P627" s="215"/>
+      <c r="Q627" s="215"/>
+      <c r="R627" s="215"/>
+      <c r="S627" s="215"/>
+      <c r="T627" s="215"/>
+      <c r="U627" s="215"/>
+      <c r="V627" s="215"/>
+      <c r="W627" s="215"/>
+      <c r="X627" s="215"/>
+      <c r="Y627" s="215"/>
+      <c r="Z627" s="215"/>
+      <c r="AA627" s="215"/>
+      <c r="AB627" s="215"/>
+      <c r="AC627" s="215"/>
+      <c r="AD627" s="215"/>
+      <c r="AE627" s="215"/>
+      <c r="AF627" s="215"/>
+      <c r="AG627" s="215"/>
+      <c r="AH627" s="215"/>
+      <c r="AI627" s="215"/>
+      <c r="AJ627" s="301"/>
+      <c r="AK627" s="219"/>
+      <c r="AL627" s="220"/>
     </row>
     <row r="628" spans="1:38" s="2" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A628" s="110"/>
       <c r="B628" s="110"/>
       <c r="C628" s="110"/>
       <c r="D628" s="75"/>
       <c r="E628" s="75"/>
       <c r="F628" s="75"/>
       <c r="G628" s="75"/>
       <c r="H628" s="75"/>
       <c r="I628" s="75"/>
       <c r="J628" s="75"/>
       <c r="K628" s="75"/>
       <c r="L628" s="75"/>
       <c r="M628" s="75"/>
       <c r="N628" s="75"/>
       <c r="O628" s="75"/>
       <c r="P628" s="75"/>
       <c r="Q628" s="75"/>
       <c r="R628" s="75"/>
       <c r="S628" s="75"/>
       <c r="T628" s="75"/>
       <c r="U628" s="75"/>
       <c r="V628" s="75"/>
       <c r="W628" s="75"/>
@@ -35451,170 +35453,170 @@
       <c r="P629" s="110"/>
       <c r="Q629" s="110"/>
       <c r="R629" s="110"/>
       <c r="S629" s="110"/>
       <c r="T629" s="110"/>
       <c r="U629" s="110"/>
       <c r="V629" s="110"/>
       <c r="W629" s="110"/>
       <c r="X629" s="110"/>
       <c r="Y629" s="110"/>
       <c r="Z629" s="110"/>
       <c r="AA629" s="110"/>
       <c r="AB629" s="110"/>
       <c r="AC629" s="110"/>
       <c r="AD629" s="110"/>
       <c r="AE629" s="110"/>
       <c r="AF629" s="110"/>
       <c r="AG629" s="110"/>
       <c r="AH629" s="110"/>
       <c r="AI629" s="110"/>
       <c r="AJ629" s="110"/>
       <c r="AK629" s="113"/>
       <c r="AL629" s="113"/>
     </row>
     <row r="630" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A630" s="282">
+      <c r="A630" s="198">
         <v>100</v>
       </c>
-      <c r="B630" s="283"/>
-      <c r="C630" s="266" t="s">
+      <c r="B630" s="199"/>
+      <c r="C630" s="202" t="s">
         <v>105</v>
       </c>
-      <c r="D630" s="267"/>
-[...33 lines deleted...]
-      <c r="AL630" s="248"/>
+      <c r="D630" s="203"/>
+      <c r="E630" s="203"/>
+      <c r="F630" s="203"/>
+      <c r="G630" s="203"/>
+      <c r="H630" s="203"/>
+      <c r="I630" s="203"/>
+      <c r="J630" s="203"/>
+      <c r="K630" s="203"/>
+      <c r="L630" s="203"/>
+      <c r="M630" s="203"/>
+      <c r="N630" s="203"/>
+      <c r="O630" s="203"/>
+      <c r="P630" s="203"/>
+      <c r="Q630" s="203"/>
+      <c r="R630" s="203"/>
+      <c r="S630" s="203"/>
+      <c r="T630" s="203"/>
+      <c r="U630" s="203"/>
+      <c r="V630" s="203"/>
+      <c r="W630" s="203"/>
+      <c r="X630" s="203"/>
+      <c r="Y630" s="203"/>
+      <c r="Z630" s="203"/>
+      <c r="AA630" s="203"/>
+      <c r="AB630" s="203"/>
+      <c r="AC630" s="203"/>
+      <c r="AD630" s="203"/>
+      <c r="AE630" s="203"/>
+      <c r="AF630" s="203"/>
+      <c r="AG630" s="203"/>
+      <c r="AH630" s="203"/>
+      <c r="AI630" s="203"/>
+      <c r="AJ630" s="203"/>
+      <c r="AK630" s="217"/>
+      <c r="AL630" s="218"/>
     </row>
     <row r="631" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A631" s="284"/>
-[...36 lines deleted...]
-      <c r="AL631" s="250"/>
+      <c r="A631" s="200"/>
+      <c r="B631" s="201"/>
+      <c r="C631" s="204"/>
+      <c r="D631" s="205"/>
+      <c r="E631" s="205"/>
+      <c r="F631" s="205"/>
+      <c r="G631" s="205"/>
+      <c r="H631" s="205"/>
+      <c r="I631" s="205"/>
+      <c r="J631" s="205"/>
+      <c r="K631" s="205"/>
+      <c r="L631" s="205"/>
+      <c r="M631" s="205"/>
+      <c r="N631" s="205"/>
+      <c r="O631" s="205"/>
+      <c r="P631" s="205"/>
+      <c r="Q631" s="205"/>
+      <c r="R631" s="205"/>
+      <c r="S631" s="205"/>
+      <c r="T631" s="205"/>
+      <c r="U631" s="205"/>
+      <c r="V631" s="205"/>
+      <c r="W631" s="205"/>
+      <c r="X631" s="205"/>
+      <c r="Y631" s="205"/>
+      <c r="Z631" s="205"/>
+      <c r="AA631" s="205"/>
+      <c r="AB631" s="205"/>
+      <c r="AC631" s="205"/>
+      <c r="AD631" s="205"/>
+      <c r="AE631" s="205"/>
+      <c r="AF631" s="205"/>
+      <c r="AG631" s="205"/>
+      <c r="AH631" s="205"/>
+      <c r="AI631" s="205"/>
+      <c r="AJ631" s="205"/>
+      <c r="AK631" s="219"/>
+      <c r="AL631" s="220"/>
     </row>
     <row r="632" spans="1:38" s="8" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A632" s="110"/>
       <c r="B632" s="110"/>
-      <c r="C632" s="269"/>
-[...32 lines deleted...]
-      <c r="AJ632" s="270"/>
+      <c r="C632" s="206"/>
+      <c r="D632" s="207"/>
+      <c r="E632" s="207"/>
+      <c r="F632" s="207"/>
+      <c r="G632" s="207"/>
+      <c r="H632" s="207"/>
+      <c r="I632" s="207"/>
+      <c r="J632" s="207"/>
+      <c r="K632" s="207"/>
+      <c r="L632" s="207"/>
+      <c r="M632" s="207"/>
+      <c r="N632" s="207"/>
+      <c r="O632" s="207"/>
+      <c r="P632" s="207"/>
+      <c r="Q632" s="207"/>
+      <c r="R632" s="207"/>
+      <c r="S632" s="207"/>
+      <c r="T632" s="207"/>
+      <c r="U632" s="207"/>
+      <c r="V632" s="207"/>
+      <c r="W632" s="207"/>
+      <c r="X632" s="207"/>
+      <c r="Y632" s="207"/>
+      <c r="Z632" s="207"/>
+      <c r="AA632" s="207"/>
+      <c r="AB632" s="207"/>
+      <c r="AC632" s="207"/>
+      <c r="AD632" s="207"/>
+      <c r="AE632" s="207"/>
+      <c r="AF632" s="207"/>
+      <c r="AG632" s="207"/>
+      <c r="AH632" s="207"/>
+      <c r="AI632" s="207"/>
+      <c r="AJ632" s="207"/>
       <c r="AK632" s="30"/>
       <c r="AL632" s="113"/>
     </row>
     <row r="633" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A633" s="27"/>
       <c r="B633" s="27"/>
       <c r="C633" s="27"/>
       <c r="D633" s="27"/>
       <c r="E633" s="27"/>
       <c r="F633" s="27"/>
       <c r="G633" s="27"/>
       <c r="H633" s="27"/>
       <c r="I633" s="27"/>
       <c r="J633" s="27"/>
       <c r="K633" s="27"/>
       <c r="L633" s="27"/>
       <c r="M633" s="27"/>
       <c r="N633" s="27"/>
       <c r="O633" s="27"/>
       <c r="P633" s="27"/>
       <c r="Q633" s="27"/>
       <c r="R633" s="27"/>
       <c r="S633" s="27"/>
       <c r="T633" s="27"/>
       <c r="U633" s="27"/>
@@ -35657,170 +35659,170 @@
       <c r="P634" s="27"/>
       <c r="Q634" s="27"/>
       <c r="R634" s="27"/>
       <c r="S634" s="27"/>
       <c r="T634" s="27"/>
       <c r="U634" s="27"/>
       <c r="V634" s="27"/>
       <c r="W634" s="27"/>
       <c r="X634" s="27"/>
       <c r="Y634" s="27"/>
       <c r="Z634" s="27"/>
       <c r="AA634" s="27"/>
       <c r="AB634" s="27"/>
       <c r="AC634" s="27"/>
       <c r="AD634" s="27"/>
       <c r="AE634" s="27"/>
       <c r="AF634" s="27"/>
       <c r="AG634" s="27"/>
       <c r="AH634" s="27"/>
       <c r="AI634" s="27"/>
       <c r="AJ634" s="27"/>
       <c r="AK634" s="86"/>
       <c r="AL634" s="86"/>
     </row>
     <row r="635" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A635" s="251">
+      <c r="A635" s="221">
         <v>101</v>
       </c>
-      <c r="B635" s="252"/>
-      <c r="C635" s="240" t="s">
+      <c r="B635" s="222"/>
+      <c r="C635" s="225" t="s">
         <v>197</v>
       </c>
-      <c r="D635" s="241"/>
-[...33 lines deleted...]
-      <c r="AL635" s="248"/>
+      <c r="D635" s="226"/>
+      <c r="E635" s="226"/>
+      <c r="F635" s="226"/>
+      <c r="G635" s="226"/>
+      <c r="H635" s="226"/>
+      <c r="I635" s="226"/>
+      <c r="J635" s="226"/>
+      <c r="K635" s="226"/>
+      <c r="L635" s="226"/>
+      <c r="M635" s="226"/>
+      <c r="N635" s="226"/>
+      <c r="O635" s="226"/>
+      <c r="P635" s="226"/>
+      <c r="Q635" s="226"/>
+      <c r="R635" s="226"/>
+      <c r="S635" s="226"/>
+      <c r="T635" s="226"/>
+      <c r="U635" s="226"/>
+      <c r="V635" s="226"/>
+      <c r="W635" s="226"/>
+      <c r="X635" s="226"/>
+      <c r="Y635" s="226"/>
+      <c r="Z635" s="226"/>
+      <c r="AA635" s="226"/>
+      <c r="AB635" s="226"/>
+      <c r="AC635" s="226"/>
+      <c r="AD635" s="226"/>
+      <c r="AE635" s="226"/>
+      <c r="AF635" s="226"/>
+      <c r="AG635" s="226"/>
+      <c r="AH635" s="226"/>
+      <c r="AI635" s="226"/>
+      <c r="AJ635" s="226"/>
+      <c r="AK635" s="217"/>
+      <c r="AL635" s="218"/>
     </row>
     <row r="636" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A636" s="253"/>
-[...36 lines deleted...]
-      <c r="AL636" s="250"/>
+      <c r="A636" s="223"/>
+      <c r="B636" s="224"/>
+      <c r="C636" s="227"/>
+      <c r="D636" s="228"/>
+      <c r="E636" s="228"/>
+      <c r="F636" s="228"/>
+      <c r="G636" s="228"/>
+      <c r="H636" s="228"/>
+      <c r="I636" s="228"/>
+      <c r="J636" s="228"/>
+      <c r="K636" s="228"/>
+      <c r="L636" s="228"/>
+      <c r="M636" s="228"/>
+      <c r="N636" s="228"/>
+      <c r="O636" s="228"/>
+      <c r="P636" s="228"/>
+      <c r="Q636" s="228"/>
+      <c r="R636" s="228"/>
+      <c r="S636" s="228"/>
+      <c r="T636" s="228"/>
+      <c r="U636" s="228"/>
+      <c r="V636" s="228"/>
+      <c r="W636" s="228"/>
+      <c r="X636" s="228"/>
+      <c r="Y636" s="228"/>
+      <c r="Z636" s="228"/>
+      <c r="AA636" s="228"/>
+      <c r="AB636" s="228"/>
+      <c r="AC636" s="228"/>
+      <c r="AD636" s="228"/>
+      <c r="AE636" s="228"/>
+      <c r="AF636" s="228"/>
+      <c r="AG636" s="228"/>
+      <c r="AH636" s="228"/>
+      <c r="AI636" s="228"/>
+      <c r="AJ636" s="228"/>
+      <c r="AK636" s="219"/>
+      <c r="AL636" s="220"/>
     </row>
     <row r="637" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A637" s="80"/>
       <c r="B637" s="80"/>
-      <c r="C637" s="244"/>
-[...32 lines deleted...]
-      <c r="AJ637" s="246"/>
+      <c r="C637" s="229"/>
+      <c r="D637" s="230"/>
+      <c r="E637" s="230"/>
+      <c r="F637" s="230"/>
+      <c r="G637" s="230"/>
+      <c r="H637" s="230"/>
+      <c r="I637" s="230"/>
+      <c r="J637" s="230"/>
+      <c r="K637" s="230"/>
+      <c r="L637" s="230"/>
+      <c r="M637" s="230"/>
+      <c r="N637" s="230"/>
+      <c r="O637" s="230"/>
+      <c r="P637" s="230"/>
+      <c r="Q637" s="230"/>
+      <c r="R637" s="230"/>
+      <c r="S637" s="230"/>
+      <c r="T637" s="230"/>
+      <c r="U637" s="230"/>
+      <c r="V637" s="230"/>
+      <c r="W637" s="230"/>
+      <c r="X637" s="230"/>
+      <c r="Y637" s="230"/>
+      <c r="Z637" s="230"/>
+      <c r="AA637" s="230"/>
+      <c r="AB637" s="230"/>
+      <c r="AC637" s="230"/>
+      <c r="AD637" s="230"/>
+      <c r="AE637" s="230"/>
+      <c r="AF637" s="230"/>
+      <c r="AG637" s="230"/>
+      <c r="AH637" s="230"/>
+      <c r="AI637" s="230"/>
+      <c r="AJ637" s="237"/>
       <c r="AK637" s="79"/>
       <c r="AL637" s="79"/>
     </row>
     <row r="638" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A638" s="80"/>
       <c r="B638" s="80"/>
       <c r="C638" s="76"/>
       <c r="D638" s="76"/>
       <c r="E638" s="76"/>
       <c r="F638" s="76"/>
       <c r="G638" s="76"/>
       <c r="H638" s="76"/>
       <c r="I638" s="76"/>
       <c r="J638" s="76"/>
       <c r="K638" s="76"/>
       <c r="L638" s="76"/>
       <c r="M638" s="76"/>
       <c r="N638" s="76"/>
       <c r="O638" s="76"/>
       <c r="P638" s="76"/>
       <c r="Q638" s="76"/>
       <c r="R638" s="76"/>
       <c r="S638" s="76"/>
       <c r="T638" s="76"/>
       <c r="U638" s="76"/>
@@ -35863,294 +35865,294 @@
       <c r="P639" s="27"/>
       <c r="Q639" s="27"/>
       <c r="R639" s="27"/>
       <c r="S639" s="27"/>
       <c r="T639" s="27"/>
       <c r="U639" s="27"/>
       <c r="V639" s="27"/>
       <c r="W639" s="27"/>
       <c r="X639" s="27"/>
       <c r="Y639" s="27"/>
       <c r="Z639" s="27"/>
       <c r="AA639" s="27"/>
       <c r="AB639" s="27"/>
       <c r="AC639" s="27"/>
       <c r="AD639" s="27"/>
       <c r="AE639" s="27"/>
       <c r="AF639" s="27"/>
       <c r="AG639" s="27"/>
       <c r="AH639" s="27"/>
       <c r="AI639" s="27"/>
       <c r="AJ639" s="27"/>
       <c r="AK639" s="112"/>
       <c r="AL639" s="112"/>
     </row>
     <row r="640" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A640" s="251">
+      <c r="A640" s="221">
         <v>102</v>
       </c>
-      <c r="B640" s="252"/>
-      <c r="C640" s="240" t="s">
+      <c r="B640" s="222"/>
+      <c r="C640" s="225" t="s">
         <v>106</v>
       </c>
-      <c r="D640" s="241"/>
-[...33 lines deleted...]
-      <c r="AL640" s="248"/>
+      <c r="D640" s="226"/>
+      <c r="E640" s="226"/>
+      <c r="F640" s="226"/>
+      <c r="G640" s="226"/>
+      <c r="H640" s="226"/>
+      <c r="I640" s="226"/>
+      <c r="J640" s="226"/>
+      <c r="K640" s="226"/>
+      <c r="L640" s="226"/>
+      <c r="M640" s="226"/>
+      <c r="N640" s="226"/>
+      <c r="O640" s="226"/>
+      <c r="P640" s="226"/>
+      <c r="Q640" s="226"/>
+      <c r="R640" s="226"/>
+      <c r="S640" s="226"/>
+      <c r="T640" s="226"/>
+      <c r="U640" s="226"/>
+      <c r="V640" s="226"/>
+      <c r="W640" s="226"/>
+      <c r="X640" s="226"/>
+      <c r="Y640" s="226"/>
+      <c r="Z640" s="226"/>
+      <c r="AA640" s="226"/>
+      <c r="AB640" s="226"/>
+      <c r="AC640" s="226"/>
+      <c r="AD640" s="226"/>
+      <c r="AE640" s="226"/>
+      <c r="AF640" s="226"/>
+      <c r="AG640" s="226"/>
+      <c r="AH640" s="226"/>
+      <c r="AI640" s="226"/>
+      <c r="AJ640" s="226"/>
+      <c r="AK640" s="217"/>
+      <c r="AL640" s="218"/>
     </row>
     <row r="641" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A641" s="253"/>
-[...36 lines deleted...]
-      <c r="AL641" s="250"/>
+      <c r="A641" s="223"/>
+      <c r="B641" s="224"/>
+      <c r="C641" s="229"/>
+      <c r="D641" s="230"/>
+      <c r="E641" s="230"/>
+      <c r="F641" s="230"/>
+      <c r="G641" s="230"/>
+      <c r="H641" s="230"/>
+      <c r="I641" s="230"/>
+      <c r="J641" s="230"/>
+      <c r="K641" s="230"/>
+      <c r="L641" s="230"/>
+      <c r="M641" s="230"/>
+      <c r="N641" s="230"/>
+      <c r="O641" s="230"/>
+      <c r="P641" s="230"/>
+      <c r="Q641" s="230"/>
+      <c r="R641" s="230"/>
+      <c r="S641" s="230"/>
+      <c r="T641" s="230"/>
+      <c r="U641" s="230"/>
+      <c r="V641" s="230"/>
+      <c r="W641" s="230"/>
+      <c r="X641" s="230"/>
+      <c r="Y641" s="230"/>
+      <c r="Z641" s="230"/>
+      <c r="AA641" s="230"/>
+      <c r="AB641" s="230"/>
+      <c r="AC641" s="230"/>
+      <c r="AD641" s="230"/>
+      <c r="AE641" s="230"/>
+      <c r="AF641" s="230"/>
+      <c r="AG641" s="230"/>
+      <c r="AH641" s="230"/>
+      <c r="AI641" s="230"/>
+      <c r="AJ641" s="230"/>
+      <c r="AK641" s="219"/>
+      <c r="AL641" s="220"/>
     </row>
     <row r="642" spans="1:38" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A642" s="27"/>
       <c r="B642" s="27"/>
       <c r="C642" s="76"/>
       <c r="D642" s="76"/>
       <c r="E642" s="76"/>
       <c r="F642" s="76"/>
       <c r="G642" s="76"/>
       <c r="H642" s="76"/>
       <c r="I642" s="76"/>
       <c r="J642" s="76"/>
       <c r="K642" s="76"/>
       <c r="L642" s="76"/>
       <c r="M642" s="76"/>
       <c r="N642" s="76"/>
       <c r="O642" s="76"/>
       <c r="P642" s="76"/>
       <c r="Q642" s="76"/>
       <c r="R642" s="76"/>
       <c r="S642" s="76"/>
       <c r="T642" s="76"/>
       <c r="U642" s="76"/>
       <c r="V642" s="76"/>
       <c r="W642" s="76"/>
       <c r="X642" s="76"/>
       <c r="Y642" s="76"/>
       <c r="Z642" s="76"/>
       <c r="AA642" s="76"/>
       <c r="AB642" s="76"/>
       <c r="AC642" s="76"/>
       <c r="AD642" s="76"/>
       <c r="AE642" s="76"/>
       <c r="AF642" s="76"/>
       <c r="AG642" s="76"/>
       <c r="AH642" s="76"/>
       <c r="AI642" s="76"/>
       <c r="AJ642" s="76"/>
       <c r="AK642" s="112"/>
       <c r="AL642" s="112"/>
     </row>
     <row r="643" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A643" s="251">
+      <c r="A643" s="221">
         <v>103</v>
       </c>
-      <c r="B643" s="252"/>
-      <c r="C643" s="276" t="s">
+      <c r="B643" s="222"/>
+      <c r="C643" s="253" t="s">
         <v>107</v>
       </c>
-      <c r="D643" s="277"/>
-[...33 lines deleted...]
-      <c r="AL643" s="248"/>
+      <c r="D643" s="254"/>
+      <c r="E643" s="254"/>
+      <c r="F643" s="254"/>
+      <c r="G643" s="254"/>
+      <c r="H643" s="254"/>
+      <c r="I643" s="254"/>
+      <c r="J643" s="254"/>
+      <c r="K643" s="254"/>
+      <c r="L643" s="254"/>
+      <c r="M643" s="254"/>
+      <c r="N643" s="254"/>
+      <c r="O643" s="254"/>
+      <c r="P643" s="254"/>
+      <c r="Q643" s="254"/>
+      <c r="R643" s="254"/>
+      <c r="S643" s="254"/>
+      <c r="T643" s="254"/>
+      <c r="U643" s="254"/>
+      <c r="V643" s="254"/>
+      <c r="W643" s="254"/>
+      <c r="X643" s="254"/>
+      <c r="Y643" s="254"/>
+      <c r="Z643" s="254"/>
+      <c r="AA643" s="254"/>
+      <c r="AB643" s="254"/>
+      <c r="AC643" s="254"/>
+      <c r="AD643" s="254"/>
+      <c r="AE643" s="254"/>
+      <c r="AF643" s="254"/>
+      <c r="AG643" s="254"/>
+      <c r="AH643" s="254"/>
+      <c r="AI643" s="254"/>
+      <c r="AJ643" s="254"/>
+      <c r="AK643" s="217"/>
+      <c r="AL643" s="218"/>
     </row>
     <row r="644" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A644" s="253"/>
-[...36 lines deleted...]
-      <c r="AL644" s="250"/>
+      <c r="A644" s="223"/>
+      <c r="B644" s="224"/>
+      <c r="C644" s="256"/>
+      <c r="D644" s="257"/>
+      <c r="E644" s="257"/>
+      <c r="F644" s="257"/>
+      <c r="G644" s="257"/>
+      <c r="H644" s="257"/>
+      <c r="I644" s="257"/>
+      <c r="J644" s="257"/>
+      <c r="K644" s="257"/>
+      <c r="L644" s="257"/>
+      <c r="M644" s="257"/>
+      <c r="N644" s="257"/>
+      <c r="O644" s="257"/>
+      <c r="P644" s="257"/>
+      <c r="Q644" s="257"/>
+      <c r="R644" s="257"/>
+      <c r="S644" s="257"/>
+      <c r="T644" s="257"/>
+      <c r="U644" s="257"/>
+      <c r="V644" s="257"/>
+      <c r="W644" s="257"/>
+      <c r="X644" s="257"/>
+      <c r="Y644" s="257"/>
+      <c r="Z644" s="257"/>
+      <c r="AA644" s="257"/>
+      <c r="AB644" s="257"/>
+      <c r="AC644" s="257"/>
+      <c r="AD644" s="257"/>
+      <c r="AE644" s="257"/>
+      <c r="AF644" s="257"/>
+      <c r="AG644" s="257"/>
+      <c r="AH644" s="257"/>
+      <c r="AI644" s="257"/>
+      <c r="AJ644" s="257"/>
+      <c r="AK644" s="219"/>
+      <c r="AL644" s="220"/>
     </row>
     <row r="645" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A645" s="80"/>
       <c r="B645" s="80"/>
-      <c r="C645" s="280"/>
-[...32 lines deleted...]
-      <c r="AJ645" s="281"/>
+      <c r="C645" s="259"/>
+      <c r="D645" s="260"/>
+      <c r="E645" s="260"/>
+      <c r="F645" s="260"/>
+      <c r="G645" s="260"/>
+      <c r="H645" s="260"/>
+      <c r="I645" s="260"/>
+      <c r="J645" s="260"/>
+      <c r="K645" s="260"/>
+      <c r="L645" s="260"/>
+      <c r="M645" s="260"/>
+      <c r="N645" s="260"/>
+      <c r="O645" s="260"/>
+      <c r="P645" s="260"/>
+      <c r="Q645" s="260"/>
+      <c r="R645" s="260"/>
+      <c r="S645" s="260"/>
+      <c r="T645" s="260"/>
+      <c r="U645" s="260"/>
+      <c r="V645" s="260"/>
+      <c r="W645" s="260"/>
+      <c r="X645" s="260"/>
+      <c r="Y645" s="260"/>
+      <c r="Z645" s="260"/>
+      <c r="AA645" s="260"/>
+      <c r="AB645" s="260"/>
+      <c r="AC645" s="260"/>
+      <c r="AD645" s="260"/>
+      <c r="AE645" s="260"/>
+      <c r="AF645" s="260"/>
+      <c r="AG645" s="260"/>
+      <c r="AH645" s="260"/>
+      <c r="AI645" s="260"/>
+      <c r="AJ645" s="260"/>
       <c r="AK645" s="26"/>
       <c r="AL645" s="36"/>
     </row>
     <row r="646" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A646" s="27"/>
       <c r="B646" s="27"/>
       <c r="C646" s="27"/>
       <c r="D646" s="27"/>
       <c r="E646" s="27"/>
       <c r="F646" s="27"/>
       <c r="G646" s="27"/>
       <c r="H646" s="27"/>
       <c r="I646" s="27"/>
       <c r="J646" s="27"/>
       <c r="K646" s="27"/>
       <c r="L646" s="27"/>
       <c r="M646" s="27"/>
       <c r="N646" s="27"/>
       <c r="O646" s="27"/>
       <c r="P646" s="27"/>
       <c r="Q646" s="27"/>
       <c r="R646" s="27"/>
       <c r="S646" s="27"/>
       <c r="T646" s="27"/>
       <c r="U646" s="27"/>
@@ -36195,166 +36197,166 @@
       <c r="R647" s="27"/>
       <c r="S647" s="27"/>
       <c r="T647" s="27"/>
       <c r="U647" s="27"/>
       <c r="V647" s="27"/>
       <c r="W647" s="27"/>
       <c r="X647" s="27"/>
       <c r="Y647" s="27"/>
       <c r="Z647" s="27"/>
       <c r="AA647" s="27"/>
       <c r="AB647" s="27"/>
       <c r="AC647" s="27"/>
       <c r="AD647" s="27"/>
       <c r="AE647" s="27"/>
       <c r="AF647" s="27"/>
       <c r="AG647" s="27"/>
       <c r="AH647" s="27"/>
       <c r="AI647" s="27"/>
       <c r="AJ647" s="27"/>
       <c r="AK647" s="112"/>
       <c r="AL647" s="112"/>
     </row>
     <row r="648" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A648" s="20"/>
       <c r="B648" s="121"/>
-      <c r="C648" s="204" t="s">
+      <c r="C648" s="286" t="s">
         <v>109</v>
       </c>
-      <c r="D648" s="205"/>
-[...31 lines deleted...]
-      <c r="AJ648" s="206"/>
+      <c r="D648" s="287"/>
+      <c r="E648" s="287"/>
+      <c r="F648" s="287"/>
+      <c r="G648" s="287"/>
+      <c r="H648" s="287"/>
+      <c r="I648" s="287"/>
+      <c r="J648" s="287"/>
+      <c r="K648" s="287"/>
+      <c r="L648" s="287"/>
+      <c r="M648" s="287"/>
+      <c r="N648" s="287"/>
+      <c r="O648" s="287"/>
+      <c r="P648" s="287"/>
+      <c r="Q648" s="287"/>
+      <c r="R648" s="287"/>
+      <c r="S648" s="287"/>
+      <c r="T648" s="287"/>
+      <c r="U648" s="287"/>
+      <c r="V648" s="287"/>
+      <c r="W648" s="287"/>
+      <c r="X648" s="287"/>
+      <c r="Y648" s="287"/>
+      <c r="Z648" s="287"/>
+      <c r="AA648" s="287"/>
+      <c r="AB648" s="287"/>
+      <c r="AC648" s="287"/>
+      <c r="AD648" s="287"/>
+      <c r="AE648" s="287"/>
+      <c r="AF648" s="287"/>
+      <c r="AG648" s="287"/>
+      <c r="AH648" s="287"/>
+      <c r="AI648" s="287"/>
+      <c r="AJ648" s="288"/>
       <c r="AK648" s="112"/>
       <c r="AL648" s="112"/>
     </row>
     <row r="649" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A649" s="20"/>
       <c r="B649" s="121"/>
-      <c r="C649" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ649" s="209"/>
+      <c r="C649" s="289"/>
+      <c r="D649" s="234"/>
+      <c r="E649" s="234"/>
+      <c r="F649" s="234"/>
+      <c r="G649" s="234"/>
+      <c r="H649" s="234"/>
+      <c r="I649" s="234"/>
+      <c r="J649" s="234"/>
+      <c r="K649" s="234"/>
+      <c r="L649" s="234"/>
+      <c r="M649" s="234"/>
+      <c r="N649" s="234"/>
+      <c r="O649" s="234"/>
+      <c r="P649" s="234"/>
+      <c r="Q649" s="234"/>
+      <c r="R649" s="234"/>
+      <c r="S649" s="234"/>
+      <c r="T649" s="234"/>
+      <c r="U649" s="234"/>
+      <c r="V649" s="234"/>
+      <c r="W649" s="234"/>
+      <c r="X649" s="234"/>
+      <c r="Y649" s="234"/>
+      <c r="Z649" s="234"/>
+      <c r="AA649" s="234"/>
+      <c r="AB649" s="234"/>
+      <c r="AC649" s="234"/>
+      <c r="AD649" s="234"/>
+      <c r="AE649" s="234"/>
+      <c r="AF649" s="234"/>
+      <c r="AG649" s="234"/>
+      <c r="AH649" s="234"/>
+      <c r="AI649" s="234"/>
+      <c r="AJ649" s="290"/>
       <c r="AK649" s="112"/>
       <c r="AL649" s="112"/>
     </row>
     <row r="650" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A650" s="20"/>
       <c r="B650" s="121"/>
-      <c r="C650" s="210"/>
-[...32 lines deleted...]
-      <c r="AJ650" s="212"/>
+      <c r="C650" s="291"/>
+      <c r="D650" s="292"/>
+      <c r="E650" s="292"/>
+      <c r="F650" s="292"/>
+      <c r="G650" s="292"/>
+      <c r="H650" s="292"/>
+      <c r="I650" s="292"/>
+      <c r="J650" s="292"/>
+      <c r="K650" s="292"/>
+      <c r="L650" s="292"/>
+      <c r="M650" s="292"/>
+      <c r="N650" s="292"/>
+      <c r="O650" s="292"/>
+      <c r="P650" s="292"/>
+      <c r="Q650" s="292"/>
+      <c r="R650" s="292"/>
+      <c r="S650" s="292"/>
+      <c r="T650" s="292"/>
+      <c r="U650" s="292"/>
+      <c r="V650" s="292"/>
+      <c r="W650" s="292"/>
+      <c r="X650" s="292"/>
+      <c r="Y650" s="292"/>
+      <c r="Z650" s="292"/>
+      <c r="AA650" s="292"/>
+      <c r="AB650" s="292"/>
+      <c r="AC650" s="292"/>
+      <c r="AD650" s="292"/>
+      <c r="AE650" s="292"/>
+      <c r="AF650" s="292"/>
+      <c r="AG650" s="292"/>
+      <c r="AH650" s="292"/>
+      <c r="AI650" s="292"/>
+      <c r="AJ650" s="293"/>
       <c r="AK650" s="112"/>
       <c r="AL650" s="112"/>
     </row>
     <row r="651" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A651" s="27"/>
       <c r="B651" s="27"/>
       <c r="C651" s="27"/>
       <c r="D651" s="27"/>
       <c r="E651" s="27"/>
       <c r="F651" s="27"/>
       <c r="G651" s="27"/>
       <c r="H651" s="27"/>
       <c r="I651" s="27"/>
       <c r="J651" s="27"/>
       <c r="K651" s="27"/>
       <c r="L651" s="27"/>
       <c r="M651" s="27"/>
       <c r="N651" s="27"/>
       <c r="O651" s="27"/>
       <c r="P651" s="27"/>
       <c r="Q651" s="27"/>
       <c r="R651" s="27"/>
       <c r="S651" s="27"/>
       <c r="T651" s="27"/>
       <c r="U651" s="27"/>
@@ -36397,170 +36399,170 @@
       <c r="P652" s="27"/>
       <c r="Q652" s="27"/>
       <c r="R652" s="27"/>
       <c r="S652" s="27"/>
       <c r="T652" s="27"/>
       <c r="U652" s="27"/>
       <c r="V652" s="27"/>
       <c r="W652" s="27"/>
       <c r="X652" s="27"/>
       <c r="Y652" s="27"/>
       <c r="Z652" s="110"/>
       <c r="AA652" s="110"/>
       <c r="AB652" s="110"/>
       <c r="AC652" s="110"/>
       <c r="AD652" s="27"/>
       <c r="AE652" s="27"/>
       <c r="AF652" s="27"/>
       <c r="AG652" s="27"/>
       <c r="AH652" s="27"/>
       <c r="AI652" s="27"/>
       <c r="AJ652" s="27"/>
       <c r="AK652" s="112"/>
       <c r="AL652" s="112"/>
     </row>
     <row r="653" spans="1:38" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A653" s="251">
+      <c r="A653" s="221">
         <v>104</v>
       </c>
-      <c r="B653" s="252"/>
-      <c r="C653" s="228" t="s">
+      <c r="B653" s="222"/>
+      <c r="C653" s="231" t="s">
         <v>110</v>
       </c>
-      <c r="D653" s="229"/>
-[...33 lines deleted...]
-      <c r="AL653" s="248"/>
+      <c r="D653" s="232"/>
+      <c r="E653" s="232"/>
+      <c r="F653" s="232"/>
+      <c r="G653" s="232"/>
+      <c r="H653" s="232"/>
+      <c r="I653" s="232"/>
+      <c r="J653" s="232"/>
+      <c r="K653" s="232"/>
+      <c r="L653" s="232"/>
+      <c r="M653" s="232"/>
+      <c r="N653" s="232"/>
+      <c r="O653" s="232"/>
+      <c r="P653" s="232"/>
+      <c r="Q653" s="232"/>
+      <c r="R653" s="232"/>
+      <c r="S653" s="232"/>
+      <c r="T653" s="232"/>
+      <c r="U653" s="232"/>
+      <c r="V653" s="232"/>
+      <c r="W653" s="232"/>
+      <c r="X653" s="232"/>
+      <c r="Y653" s="232"/>
+      <c r="Z653" s="232"/>
+      <c r="AA653" s="232"/>
+      <c r="AB653" s="232"/>
+      <c r="AC653" s="232"/>
+      <c r="AD653" s="232"/>
+      <c r="AE653" s="232"/>
+      <c r="AF653" s="232"/>
+      <c r="AG653" s="232"/>
+      <c r="AH653" s="232"/>
+      <c r="AI653" s="232"/>
+      <c r="AJ653" s="232"/>
+      <c r="AK653" s="217"/>
+      <c r="AL653" s="218"/>
     </row>
     <row r="654" spans="1:38" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A654" s="253"/>
-[...36 lines deleted...]
-      <c r="AL654" s="250"/>
+      <c r="A654" s="223"/>
+      <c r="B654" s="224"/>
+      <c r="C654" s="233"/>
+      <c r="D654" s="234"/>
+      <c r="E654" s="234"/>
+      <c r="F654" s="234"/>
+      <c r="G654" s="234"/>
+      <c r="H654" s="234"/>
+      <c r="I654" s="234"/>
+      <c r="J654" s="234"/>
+      <c r="K654" s="234"/>
+      <c r="L654" s="234"/>
+      <c r="M654" s="234"/>
+      <c r="N654" s="234"/>
+      <c r="O654" s="234"/>
+      <c r="P654" s="234"/>
+      <c r="Q654" s="234"/>
+      <c r="R654" s="234"/>
+      <c r="S654" s="234"/>
+      <c r="T654" s="234"/>
+      <c r="U654" s="234"/>
+      <c r="V654" s="234"/>
+      <c r="W654" s="234"/>
+      <c r="X654" s="234"/>
+      <c r="Y654" s="234"/>
+      <c r="Z654" s="234"/>
+      <c r="AA654" s="234"/>
+      <c r="AB654" s="234"/>
+      <c r="AC654" s="234"/>
+      <c r="AD654" s="234"/>
+      <c r="AE654" s="234"/>
+      <c r="AF654" s="234"/>
+      <c r="AG654" s="234"/>
+      <c r="AH654" s="234"/>
+      <c r="AI654" s="234"/>
+      <c r="AJ654" s="234"/>
+      <c r="AK654" s="219"/>
+      <c r="AL654" s="220"/>
     </row>
     <row r="655" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A655" s="80"/>
       <c r="B655" s="80"/>
-      <c r="C655" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ655" s="232"/>
+      <c r="C655" s="235"/>
+      <c r="D655" s="236"/>
+      <c r="E655" s="236"/>
+      <c r="F655" s="236"/>
+      <c r="G655" s="236"/>
+      <c r="H655" s="236"/>
+      <c r="I655" s="236"/>
+      <c r="J655" s="236"/>
+      <c r="K655" s="236"/>
+      <c r="L655" s="236"/>
+      <c r="M655" s="236"/>
+      <c r="N655" s="236"/>
+      <c r="O655" s="236"/>
+      <c r="P655" s="236"/>
+      <c r="Q655" s="236"/>
+      <c r="R655" s="236"/>
+      <c r="S655" s="236"/>
+      <c r="T655" s="236"/>
+      <c r="U655" s="236"/>
+      <c r="V655" s="236"/>
+      <c r="W655" s="236"/>
+      <c r="X655" s="236"/>
+      <c r="Y655" s="236"/>
+      <c r="Z655" s="236"/>
+      <c r="AA655" s="236"/>
+      <c r="AB655" s="236"/>
+      <c r="AC655" s="236"/>
+      <c r="AD655" s="236"/>
+      <c r="AE655" s="236"/>
+      <c r="AF655" s="236"/>
+      <c r="AG655" s="236"/>
+      <c r="AH655" s="236"/>
+      <c r="AI655" s="236"/>
+      <c r="AJ655" s="236"/>
       <c r="AK655" s="26"/>
       <c r="AL655" s="112"/>
     </row>
     <row r="656" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A656" s="80"/>
       <c r="B656" s="80"/>
       <c r="C656" s="69"/>
       <c r="D656" s="69"/>
       <c r="E656" s="69"/>
       <c r="F656" s="69"/>
       <c r="G656" s="69"/>
       <c r="H656" s="69"/>
       <c r="I656" s="69"/>
       <c r="J656" s="69"/>
       <c r="K656" s="69"/>
       <c r="L656" s="69"/>
       <c r="M656" s="69"/>
       <c r="N656" s="69"/>
       <c r="O656" s="69"/>
       <c r="P656" s="69"/>
       <c r="Q656" s="69"/>
       <c r="R656" s="69"/>
       <c r="S656" s="69"/>
       <c r="T656" s="69"/>
       <c r="U656" s="69"/>
@@ -36603,290 +36605,290 @@
       <c r="P657" s="27"/>
       <c r="Q657" s="27"/>
       <c r="R657" s="27"/>
       <c r="S657" s="27"/>
       <c r="T657" s="27"/>
       <c r="U657" s="27"/>
       <c r="V657" s="27"/>
       <c r="W657" s="27"/>
       <c r="X657" s="27"/>
       <c r="Y657" s="27"/>
       <c r="Z657" s="110"/>
       <c r="AA657" s="110"/>
       <c r="AB657" s="110"/>
       <c r="AC657" s="110"/>
       <c r="AD657" s="27"/>
       <c r="AE657" s="27"/>
       <c r="AF657" s="27"/>
       <c r="AG657" s="27"/>
       <c r="AH657" s="27"/>
       <c r="AI657" s="27"/>
       <c r="AJ657" s="27"/>
       <c r="AK657" s="112"/>
       <c r="AL657" s="112"/>
     </row>
     <row r="658" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A658" s="251">
+      <c r="A658" s="221">
         <v>105</v>
       </c>
-      <c r="B658" s="252"/>
-      <c r="C658" s="228" t="s">
+      <c r="B658" s="222"/>
+      <c r="C658" s="231" t="s">
         <v>135</v>
       </c>
-      <c r="D658" s="229"/>
-[...33 lines deleted...]
-      <c r="AL658" s="248"/>
+      <c r="D658" s="232"/>
+      <c r="E658" s="232"/>
+      <c r="F658" s="232"/>
+      <c r="G658" s="232"/>
+      <c r="H658" s="232"/>
+      <c r="I658" s="232"/>
+      <c r="J658" s="232"/>
+      <c r="K658" s="232"/>
+      <c r="L658" s="232"/>
+      <c r="M658" s="232"/>
+      <c r="N658" s="232"/>
+      <c r="O658" s="232"/>
+      <c r="P658" s="232"/>
+      <c r="Q658" s="232"/>
+      <c r="R658" s="232"/>
+      <c r="S658" s="232"/>
+      <c r="T658" s="232"/>
+      <c r="U658" s="232"/>
+      <c r="V658" s="232"/>
+      <c r="W658" s="232"/>
+      <c r="X658" s="232"/>
+      <c r="Y658" s="232"/>
+      <c r="Z658" s="232"/>
+      <c r="AA658" s="232"/>
+      <c r="AB658" s="232"/>
+      <c r="AC658" s="232"/>
+      <c r="AD658" s="232"/>
+      <c r="AE658" s="232"/>
+      <c r="AF658" s="232"/>
+      <c r="AG658" s="232"/>
+      <c r="AH658" s="232"/>
+      <c r="AI658" s="232"/>
+      <c r="AJ658" s="232"/>
+      <c r="AK658" s="217"/>
+      <c r="AL658" s="218"/>
     </row>
     <row r="659" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A659" s="253"/>
-[...36 lines deleted...]
-      <c r="AL659" s="250"/>
+      <c r="A659" s="223"/>
+      <c r="B659" s="224"/>
+      <c r="C659" s="233"/>
+      <c r="D659" s="234"/>
+      <c r="E659" s="234"/>
+      <c r="F659" s="234"/>
+      <c r="G659" s="234"/>
+      <c r="H659" s="234"/>
+      <c r="I659" s="234"/>
+      <c r="J659" s="234"/>
+      <c r="K659" s="234"/>
+      <c r="L659" s="234"/>
+      <c r="M659" s="234"/>
+      <c r="N659" s="234"/>
+      <c r="O659" s="234"/>
+      <c r="P659" s="234"/>
+      <c r="Q659" s="234"/>
+      <c r="R659" s="234"/>
+      <c r="S659" s="234"/>
+      <c r="T659" s="234"/>
+      <c r="U659" s="234"/>
+      <c r="V659" s="234"/>
+      <c r="W659" s="234"/>
+      <c r="X659" s="234"/>
+      <c r="Y659" s="234"/>
+      <c r="Z659" s="234"/>
+      <c r="AA659" s="234"/>
+      <c r="AB659" s="234"/>
+      <c r="AC659" s="234"/>
+      <c r="AD659" s="234"/>
+      <c r="AE659" s="234"/>
+      <c r="AF659" s="234"/>
+      <c r="AG659" s="234"/>
+      <c r="AH659" s="234"/>
+      <c r="AI659" s="234"/>
+      <c r="AJ659" s="234"/>
+      <c r="AK659" s="219"/>
+      <c r="AL659" s="220"/>
     </row>
     <row r="660" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A660" s="80"/>
       <c r="B660" s="80"/>
-      <c r="C660" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ660" s="208"/>
+      <c r="C660" s="233"/>
+      <c r="D660" s="234"/>
+      <c r="E660" s="234"/>
+      <c r="F660" s="234"/>
+      <c r="G660" s="234"/>
+      <c r="H660" s="234"/>
+      <c r="I660" s="234"/>
+      <c r="J660" s="234"/>
+      <c r="K660" s="234"/>
+      <c r="L660" s="234"/>
+      <c r="M660" s="234"/>
+      <c r="N660" s="234"/>
+      <c r="O660" s="234"/>
+      <c r="P660" s="234"/>
+      <c r="Q660" s="234"/>
+      <c r="R660" s="234"/>
+      <c r="S660" s="234"/>
+      <c r="T660" s="234"/>
+      <c r="U660" s="234"/>
+      <c r="V660" s="234"/>
+      <c r="W660" s="234"/>
+      <c r="X660" s="234"/>
+      <c r="Y660" s="234"/>
+      <c r="Z660" s="234"/>
+      <c r="AA660" s="234"/>
+      <c r="AB660" s="234"/>
+      <c r="AC660" s="234"/>
+      <c r="AD660" s="234"/>
+      <c r="AE660" s="234"/>
+      <c r="AF660" s="234"/>
+      <c r="AG660" s="234"/>
+      <c r="AH660" s="234"/>
+      <c r="AI660" s="234"/>
+      <c r="AJ660" s="234"/>
       <c r="AK660" s="26"/>
       <c r="AL660" s="112"/>
     </row>
     <row r="661" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A661" s="80"/>
       <c r="B661" s="80"/>
-      <c r="C661" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ661" s="208"/>
+      <c r="C661" s="233"/>
+      <c r="D661" s="234"/>
+      <c r="E661" s="234"/>
+      <c r="F661" s="234"/>
+      <c r="G661" s="234"/>
+      <c r="H661" s="234"/>
+      <c r="I661" s="234"/>
+      <c r="J661" s="234"/>
+      <c r="K661" s="234"/>
+      <c r="L661" s="234"/>
+      <c r="M661" s="234"/>
+      <c r="N661" s="234"/>
+      <c r="O661" s="234"/>
+      <c r="P661" s="234"/>
+      <c r="Q661" s="234"/>
+      <c r="R661" s="234"/>
+      <c r="S661" s="234"/>
+      <c r="T661" s="234"/>
+      <c r="U661" s="234"/>
+      <c r="V661" s="234"/>
+      <c r="W661" s="234"/>
+      <c r="X661" s="234"/>
+      <c r="Y661" s="234"/>
+      <c r="Z661" s="234"/>
+      <c r="AA661" s="234"/>
+      <c r="AB661" s="234"/>
+      <c r="AC661" s="234"/>
+      <c r="AD661" s="234"/>
+      <c r="AE661" s="234"/>
+      <c r="AF661" s="234"/>
+      <c r="AG661" s="234"/>
+      <c r="AH661" s="234"/>
+      <c r="AI661" s="234"/>
+      <c r="AJ661" s="234"/>
       <c r="AK661" s="28"/>
       <c r="AL661" s="112"/>
     </row>
     <row r="662" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A662" s="80"/>
       <c r="B662" s="80"/>
-      <c r="C662" s="230"/>
-[...32 lines deleted...]
-      <c r="AJ662" s="208"/>
+      <c r="C662" s="233"/>
+      <c r="D662" s="234"/>
+      <c r="E662" s="234"/>
+      <c r="F662" s="234"/>
+      <c r="G662" s="234"/>
+      <c r="H662" s="234"/>
+      <c r="I662" s="234"/>
+      <c r="J662" s="234"/>
+      <c r="K662" s="234"/>
+      <c r="L662" s="234"/>
+      <c r="M662" s="234"/>
+      <c r="N662" s="234"/>
+      <c r="O662" s="234"/>
+      <c r="P662" s="234"/>
+      <c r="Q662" s="234"/>
+      <c r="R662" s="234"/>
+      <c r="S662" s="234"/>
+      <c r="T662" s="234"/>
+      <c r="U662" s="234"/>
+      <c r="V662" s="234"/>
+      <c r="W662" s="234"/>
+      <c r="X662" s="234"/>
+      <c r="Y662" s="234"/>
+      <c r="Z662" s="234"/>
+      <c r="AA662" s="234"/>
+      <c r="AB662" s="234"/>
+      <c r="AC662" s="234"/>
+      <c r="AD662" s="234"/>
+      <c r="AE662" s="234"/>
+      <c r="AF662" s="234"/>
+      <c r="AG662" s="234"/>
+      <c r="AH662" s="234"/>
+      <c r="AI662" s="234"/>
+      <c r="AJ662" s="234"/>
       <c r="AK662" s="28"/>
       <c r="AL662" s="112"/>
     </row>
     <row r="663" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A663" s="80"/>
       <c r="B663" s="80"/>
-      <c r="C663" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ663" s="232"/>
+      <c r="C663" s="235"/>
+      <c r="D663" s="236"/>
+      <c r="E663" s="236"/>
+      <c r="F663" s="236"/>
+      <c r="G663" s="236"/>
+      <c r="H663" s="236"/>
+      <c r="I663" s="236"/>
+      <c r="J663" s="236"/>
+      <c r="K663" s="236"/>
+      <c r="L663" s="236"/>
+      <c r="M663" s="236"/>
+      <c r="N663" s="236"/>
+      <c r="O663" s="236"/>
+      <c r="P663" s="236"/>
+      <c r="Q663" s="236"/>
+      <c r="R663" s="236"/>
+      <c r="S663" s="236"/>
+      <c r="T663" s="236"/>
+      <c r="U663" s="236"/>
+      <c r="V663" s="236"/>
+      <c r="W663" s="236"/>
+      <c r="X663" s="236"/>
+      <c r="Y663" s="236"/>
+      <c r="Z663" s="236"/>
+      <c r="AA663" s="236"/>
+      <c r="AB663" s="236"/>
+      <c r="AC663" s="236"/>
+      <c r="AD663" s="236"/>
+      <c r="AE663" s="236"/>
+      <c r="AF663" s="236"/>
+      <c r="AG663" s="236"/>
+      <c r="AH663" s="236"/>
+      <c r="AI663" s="236"/>
+      <c r="AJ663" s="236"/>
       <c r="AK663" s="28"/>
       <c r="AL663" s="112"/>
     </row>
     <row r="664" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A664" s="80"/>
       <c r="B664" s="80"/>
       <c r="C664" s="69"/>
       <c r="D664" s="69"/>
       <c r="E664" s="69"/>
       <c r="F664" s="69"/>
       <c r="G664" s="69"/>
       <c r="H664" s="69"/>
       <c r="I664" s="69"/>
       <c r="J664" s="69"/>
       <c r="K664" s="69"/>
       <c r="L664" s="69"/>
       <c r="M664" s="69"/>
       <c r="N664" s="69"/>
       <c r="O664" s="69"/>
       <c r="P664" s="69"/>
       <c r="Q664" s="69"/>
       <c r="R664" s="69"/>
       <c r="S664" s="69"/>
       <c r="T664" s="69"/>
       <c r="U664" s="69"/>
@@ -36929,170 +36931,170 @@
       <c r="P665" s="27"/>
       <c r="Q665" s="27"/>
       <c r="R665" s="27"/>
       <c r="S665" s="27"/>
       <c r="T665" s="27"/>
       <c r="U665" s="27"/>
       <c r="V665" s="27"/>
       <c r="W665" s="27"/>
       <c r="X665" s="27"/>
       <c r="Y665" s="27"/>
       <c r="Z665" s="110"/>
       <c r="AA665" s="110"/>
       <c r="AB665" s="110"/>
       <c r="AC665" s="110"/>
       <c r="AD665" s="27"/>
       <c r="AE665" s="27"/>
       <c r="AF665" s="27"/>
       <c r="AG665" s="27"/>
       <c r="AH665" s="27"/>
       <c r="AI665" s="27"/>
       <c r="AJ665" s="27"/>
       <c r="AK665" s="112"/>
       <c r="AL665" s="112"/>
     </row>
     <row r="666" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A666" s="251">
+      <c r="A666" s="221">
         <v>106</v>
       </c>
-      <c r="B666" s="252"/>
-      <c r="C666" s="228" t="s">
+      <c r="B666" s="222"/>
+      <c r="C666" s="231" t="s">
         <v>131</v>
       </c>
-      <c r="D666" s="229"/>
-[...33 lines deleted...]
-      <c r="AL666" s="248"/>
+      <c r="D666" s="232"/>
+      <c r="E666" s="232"/>
+      <c r="F666" s="232"/>
+      <c r="G666" s="232"/>
+      <c r="H666" s="232"/>
+      <c r="I666" s="232"/>
+      <c r="J666" s="232"/>
+      <c r="K666" s="232"/>
+      <c r="L666" s="232"/>
+      <c r="M666" s="232"/>
+      <c r="N666" s="232"/>
+      <c r="O666" s="232"/>
+      <c r="P666" s="232"/>
+      <c r="Q666" s="232"/>
+      <c r="R666" s="232"/>
+      <c r="S666" s="232"/>
+      <c r="T666" s="232"/>
+      <c r="U666" s="232"/>
+      <c r="V666" s="232"/>
+      <c r="W666" s="232"/>
+      <c r="X666" s="232"/>
+      <c r="Y666" s="232"/>
+      <c r="Z666" s="232"/>
+      <c r="AA666" s="232"/>
+      <c r="AB666" s="232"/>
+      <c r="AC666" s="232"/>
+      <c r="AD666" s="232"/>
+      <c r="AE666" s="232"/>
+      <c r="AF666" s="232"/>
+      <c r="AG666" s="232"/>
+      <c r="AH666" s="232"/>
+      <c r="AI666" s="232"/>
+      <c r="AJ666" s="232"/>
+      <c r="AK666" s="217"/>
+      <c r="AL666" s="218"/>
     </row>
     <row r="667" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A667" s="253"/>
-[...36 lines deleted...]
-      <c r="AL667" s="250"/>
+      <c r="A667" s="223"/>
+      <c r="B667" s="224"/>
+      <c r="C667" s="233"/>
+      <c r="D667" s="234"/>
+      <c r="E667" s="234"/>
+      <c r="F667" s="234"/>
+      <c r="G667" s="234"/>
+      <c r="H667" s="234"/>
+      <c r="I667" s="234"/>
+      <c r="J667" s="234"/>
+      <c r="K667" s="234"/>
+      <c r="L667" s="234"/>
+      <c r="M667" s="234"/>
+      <c r="N667" s="234"/>
+      <c r="O667" s="234"/>
+      <c r="P667" s="234"/>
+      <c r="Q667" s="234"/>
+      <c r="R667" s="234"/>
+      <c r="S667" s="234"/>
+      <c r="T667" s="234"/>
+      <c r="U667" s="234"/>
+      <c r="V667" s="234"/>
+      <c r="W667" s="234"/>
+      <c r="X667" s="234"/>
+      <c r="Y667" s="234"/>
+      <c r="Z667" s="234"/>
+      <c r="AA667" s="234"/>
+      <c r="AB667" s="234"/>
+      <c r="AC667" s="234"/>
+      <c r="AD667" s="234"/>
+      <c r="AE667" s="234"/>
+      <c r="AF667" s="234"/>
+      <c r="AG667" s="234"/>
+      <c r="AH667" s="234"/>
+      <c r="AI667" s="234"/>
+      <c r="AJ667" s="234"/>
+      <c r="AK667" s="219"/>
+      <c r="AL667" s="220"/>
     </row>
     <row r="668" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A668" s="80"/>
       <c r="B668" s="80"/>
-      <c r="C668" s="231"/>
-[...32 lines deleted...]
-      <c r="AJ668" s="232"/>
+      <c r="C668" s="235"/>
+      <c r="D668" s="236"/>
+      <c r="E668" s="236"/>
+      <c r="F668" s="236"/>
+      <c r="G668" s="236"/>
+      <c r="H668" s="236"/>
+      <c r="I668" s="236"/>
+      <c r="J668" s="236"/>
+      <c r="K668" s="236"/>
+      <c r="L668" s="236"/>
+      <c r="M668" s="236"/>
+      <c r="N668" s="236"/>
+      <c r="O668" s="236"/>
+      <c r="P668" s="236"/>
+      <c r="Q668" s="236"/>
+      <c r="R668" s="236"/>
+      <c r="S668" s="236"/>
+      <c r="T668" s="236"/>
+      <c r="U668" s="236"/>
+      <c r="V668" s="236"/>
+      <c r="W668" s="236"/>
+      <c r="X668" s="236"/>
+      <c r="Y668" s="236"/>
+      <c r="Z668" s="236"/>
+      <c r="AA668" s="236"/>
+      <c r="AB668" s="236"/>
+      <c r="AC668" s="236"/>
+      <c r="AD668" s="236"/>
+      <c r="AE668" s="236"/>
+      <c r="AF668" s="236"/>
+      <c r="AG668" s="236"/>
+      <c r="AH668" s="236"/>
+      <c r="AI668" s="236"/>
+      <c r="AJ668" s="236"/>
       <c r="AK668" s="26"/>
       <c r="AL668" s="112"/>
     </row>
     <row r="669" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A669" s="80"/>
       <c r="B669" s="80"/>
       <c r="C669" s="69"/>
       <c r="D669" s="69"/>
       <c r="E669" s="69"/>
       <c r="F669" s="69"/>
       <c r="G669" s="69"/>
       <c r="H669" s="69"/>
       <c r="I669" s="69"/>
       <c r="J669" s="69"/>
       <c r="K669" s="69"/>
       <c r="L669" s="69"/>
       <c r="M669" s="69"/>
       <c r="N669" s="69"/>
       <c r="O669" s="69"/>
       <c r="P669" s="69"/>
       <c r="Q669" s="69"/>
       <c r="R669" s="69"/>
       <c r="S669" s="69"/>
       <c r="T669" s="69"/>
       <c r="U669" s="69"/>
@@ -37137,206 +37139,206 @@
       <c r="R670" s="27"/>
       <c r="S670" s="27"/>
       <c r="T670" s="27"/>
       <c r="U670" s="27"/>
       <c r="V670" s="27"/>
       <c r="W670" s="27"/>
       <c r="X670" s="27"/>
       <c r="Y670" s="27"/>
       <c r="Z670" s="27"/>
       <c r="AA670" s="27"/>
       <c r="AB670" s="27"/>
       <c r="AC670" s="27"/>
       <c r="AD670" s="27"/>
       <c r="AE670" s="27"/>
       <c r="AF670" s="27"/>
       <c r="AG670" s="27"/>
       <c r="AH670" s="27"/>
       <c r="AI670" s="27"/>
       <c r="AJ670" s="27"/>
       <c r="AK670" s="112"/>
       <c r="AL670" s="112"/>
     </row>
     <row r="671" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A671" s="20"/>
       <c r="B671" s="121"/>
-      <c r="C671" s="204" t="s">
+      <c r="C671" s="286" t="s">
         <v>147</v>
       </c>
-      <c r="D671" s="205"/>
-[...31 lines deleted...]
-      <c r="AJ671" s="206"/>
+      <c r="D671" s="287"/>
+      <c r="E671" s="287"/>
+      <c r="F671" s="287"/>
+      <c r="G671" s="287"/>
+      <c r="H671" s="287"/>
+      <c r="I671" s="287"/>
+      <c r="J671" s="287"/>
+      <c r="K671" s="287"/>
+      <c r="L671" s="287"/>
+      <c r="M671" s="287"/>
+      <c r="N671" s="287"/>
+      <c r="O671" s="287"/>
+      <c r="P671" s="287"/>
+      <c r="Q671" s="287"/>
+      <c r="R671" s="287"/>
+      <c r="S671" s="287"/>
+      <c r="T671" s="287"/>
+      <c r="U671" s="287"/>
+      <c r="V671" s="287"/>
+      <c r="W671" s="287"/>
+      <c r="X671" s="287"/>
+      <c r="Y671" s="287"/>
+      <c r="Z671" s="287"/>
+      <c r="AA671" s="287"/>
+      <c r="AB671" s="287"/>
+      <c r="AC671" s="287"/>
+      <c r="AD671" s="287"/>
+      <c r="AE671" s="287"/>
+      <c r="AF671" s="287"/>
+      <c r="AG671" s="287"/>
+      <c r="AH671" s="287"/>
+      <c r="AI671" s="287"/>
+      <c r="AJ671" s="288"/>
       <c r="AK671" s="112"/>
       <c r="AL671" s="112"/>
     </row>
     <row r="672" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A672" s="20"/>
       <c r="B672" s="121"/>
-      <c r="C672" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ672" s="209"/>
+      <c r="C672" s="289"/>
+      <c r="D672" s="234"/>
+      <c r="E672" s="234"/>
+      <c r="F672" s="234"/>
+      <c r="G672" s="234"/>
+      <c r="H672" s="234"/>
+      <c r="I672" s="234"/>
+      <c r="J672" s="234"/>
+      <c r="K672" s="234"/>
+      <c r="L672" s="234"/>
+      <c r="M672" s="234"/>
+      <c r="N672" s="234"/>
+      <c r="O672" s="234"/>
+      <c r="P672" s="234"/>
+      <c r="Q672" s="234"/>
+      <c r="R672" s="234"/>
+      <c r="S672" s="234"/>
+      <c r="T672" s="234"/>
+      <c r="U672" s="234"/>
+      <c r="V672" s="234"/>
+      <c r="W672" s="234"/>
+      <c r="X672" s="234"/>
+      <c r="Y672" s="234"/>
+      <c r="Z672" s="234"/>
+      <c r="AA672" s="234"/>
+      <c r="AB672" s="234"/>
+      <c r="AC672" s="234"/>
+      <c r="AD672" s="234"/>
+      <c r="AE672" s="234"/>
+      <c r="AF672" s="234"/>
+      <c r="AG672" s="234"/>
+      <c r="AH672" s="234"/>
+      <c r="AI672" s="234"/>
+      <c r="AJ672" s="290"/>
       <c r="AK672" s="112"/>
       <c r="AL672" s="112"/>
     </row>
     <row r="673" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A673" s="20"/>
       <c r="B673" s="121"/>
-      <c r="C673" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ673" s="209"/>
+      <c r="C673" s="289"/>
+      <c r="D673" s="234"/>
+      <c r="E673" s="234"/>
+      <c r="F673" s="234"/>
+      <c r="G673" s="234"/>
+      <c r="H673" s="234"/>
+      <c r="I673" s="234"/>
+      <c r="J673" s="234"/>
+      <c r="K673" s="234"/>
+      <c r="L673" s="234"/>
+      <c r="M673" s="234"/>
+      <c r="N673" s="234"/>
+      <c r="O673" s="234"/>
+      <c r="P673" s="234"/>
+      <c r="Q673" s="234"/>
+      <c r="R673" s="234"/>
+      <c r="S673" s="234"/>
+      <c r="T673" s="234"/>
+      <c r="U673" s="234"/>
+      <c r="V673" s="234"/>
+      <c r="W673" s="234"/>
+      <c r="X673" s="234"/>
+      <c r="Y673" s="234"/>
+      <c r="Z673" s="234"/>
+      <c r="AA673" s="234"/>
+      <c r="AB673" s="234"/>
+      <c r="AC673" s="234"/>
+      <c r="AD673" s="234"/>
+      <c r="AE673" s="234"/>
+      <c r="AF673" s="234"/>
+      <c r="AG673" s="234"/>
+      <c r="AH673" s="234"/>
+      <c r="AI673" s="234"/>
+      <c r="AJ673" s="290"/>
       <c r="AK673" s="112"/>
       <c r="AL673" s="112"/>
     </row>
     <row r="674" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A674" s="20"/>
       <c r="B674" s="121"/>
-      <c r="C674" s="210"/>
-[...32 lines deleted...]
-      <c r="AJ674" s="212"/>
+      <c r="C674" s="291"/>
+      <c r="D674" s="292"/>
+      <c r="E674" s="292"/>
+      <c r="F674" s="292"/>
+      <c r="G674" s="292"/>
+      <c r="H674" s="292"/>
+      <c r="I674" s="292"/>
+      <c r="J674" s="292"/>
+      <c r="K674" s="292"/>
+      <c r="L674" s="292"/>
+      <c r="M674" s="292"/>
+      <c r="N674" s="292"/>
+      <c r="O674" s="292"/>
+      <c r="P674" s="292"/>
+      <c r="Q674" s="292"/>
+      <c r="R674" s="292"/>
+      <c r="S674" s="292"/>
+      <c r="T674" s="292"/>
+      <c r="U674" s="292"/>
+      <c r="V674" s="292"/>
+      <c r="W674" s="292"/>
+      <c r="X674" s="292"/>
+      <c r="Y674" s="292"/>
+      <c r="Z674" s="292"/>
+      <c r="AA674" s="292"/>
+      <c r="AB674" s="292"/>
+      <c r="AC674" s="292"/>
+      <c r="AD674" s="292"/>
+      <c r="AE674" s="292"/>
+      <c r="AF674" s="292"/>
+      <c r="AG674" s="292"/>
+      <c r="AH674" s="292"/>
+      <c r="AI674" s="292"/>
+      <c r="AJ674" s="293"/>
       <c r="AK674" s="112"/>
       <c r="AL674" s="112"/>
     </row>
     <row r="675" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A675" s="20"/>
       <c r="B675" s="20"/>
       <c r="C675" s="69"/>
       <c r="D675" s="69"/>
       <c r="E675" s="69"/>
       <c r="F675" s="69"/>
       <c r="G675" s="69"/>
       <c r="H675" s="69"/>
       <c r="I675" s="69"/>
       <c r="J675" s="69"/>
       <c r="K675" s="69"/>
       <c r="L675" s="69"/>
       <c r="M675" s="69"/>
       <c r="N675" s="69"/>
       <c r="O675" s="69"/>
       <c r="P675" s="69"/>
       <c r="Q675" s="69"/>
       <c r="R675" s="69"/>
       <c r="S675" s="69"/>
       <c r="T675" s="69"/>
       <c r="U675" s="69"/>
@@ -37381,246 +37383,246 @@
       <c r="R676" s="70"/>
       <c r="S676" s="70"/>
       <c r="T676" s="70"/>
       <c r="U676" s="70"/>
       <c r="V676" s="70"/>
       <c r="W676" s="70"/>
       <c r="X676" s="70"/>
       <c r="Y676" s="70"/>
       <c r="Z676" s="70"/>
       <c r="AA676" s="70"/>
       <c r="AB676" s="70"/>
       <c r="AC676" s="70"/>
       <c r="AD676" s="70"/>
       <c r="AE676" s="70"/>
       <c r="AF676" s="70"/>
       <c r="AG676" s="70"/>
       <c r="AH676" s="70"/>
       <c r="AI676" s="70"/>
       <c r="AJ676" s="70"/>
       <c r="AK676" s="112"/>
       <c r="AL676" s="112"/>
     </row>
     <row r="677" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A677" s="20"/>
       <c r="B677" s="121"/>
-      <c r="C677" s="204" t="s">
+      <c r="C677" s="286" t="s">
         <v>146</v>
       </c>
-      <c r="D677" s="205"/>
-[...31 lines deleted...]
-      <c r="AJ677" s="206"/>
+      <c r="D677" s="287"/>
+      <c r="E677" s="287"/>
+      <c r="F677" s="287"/>
+      <c r="G677" s="287"/>
+      <c r="H677" s="287"/>
+      <c r="I677" s="287"/>
+      <c r="J677" s="287"/>
+      <c r="K677" s="287"/>
+      <c r="L677" s="287"/>
+      <c r="M677" s="287"/>
+      <c r="N677" s="287"/>
+      <c r="O677" s="287"/>
+      <c r="P677" s="287"/>
+      <c r="Q677" s="287"/>
+      <c r="R677" s="287"/>
+      <c r="S677" s="287"/>
+      <c r="T677" s="287"/>
+      <c r="U677" s="287"/>
+      <c r="V677" s="287"/>
+      <c r="W677" s="287"/>
+      <c r="X677" s="287"/>
+      <c r="Y677" s="287"/>
+      <c r="Z677" s="287"/>
+      <c r="AA677" s="287"/>
+      <c r="AB677" s="287"/>
+      <c r="AC677" s="287"/>
+      <c r="AD677" s="287"/>
+      <c r="AE677" s="287"/>
+      <c r="AF677" s="287"/>
+      <c r="AG677" s="287"/>
+      <c r="AH677" s="287"/>
+      <c r="AI677" s="287"/>
+      <c r="AJ677" s="288"/>
       <c r="AK677" s="112"/>
       <c r="AL677" s="112"/>
     </row>
     <row r="678" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A678" s="20"/>
       <c r="B678" s="121"/>
-      <c r="C678" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ678" s="209"/>
+      <c r="C678" s="289"/>
+      <c r="D678" s="234"/>
+      <c r="E678" s="234"/>
+      <c r="F678" s="234"/>
+      <c r="G678" s="234"/>
+      <c r="H678" s="234"/>
+      <c r="I678" s="234"/>
+      <c r="J678" s="234"/>
+      <c r="K678" s="234"/>
+      <c r="L678" s="234"/>
+      <c r="M678" s="234"/>
+      <c r="N678" s="234"/>
+      <c r="O678" s="234"/>
+      <c r="P678" s="234"/>
+      <c r="Q678" s="234"/>
+      <c r="R678" s="234"/>
+      <c r="S678" s="234"/>
+      <c r="T678" s="234"/>
+      <c r="U678" s="234"/>
+      <c r="V678" s="234"/>
+      <c r="W678" s="234"/>
+      <c r="X678" s="234"/>
+      <c r="Y678" s="234"/>
+      <c r="Z678" s="234"/>
+      <c r="AA678" s="234"/>
+      <c r="AB678" s="234"/>
+      <c r="AC678" s="234"/>
+      <c r="AD678" s="234"/>
+      <c r="AE678" s="234"/>
+      <c r="AF678" s="234"/>
+      <c r="AG678" s="234"/>
+      <c r="AH678" s="234"/>
+      <c r="AI678" s="234"/>
+      <c r="AJ678" s="290"/>
       <c r="AK678" s="112"/>
       <c r="AL678" s="112"/>
     </row>
     <row r="679" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A679" s="20"/>
       <c r="B679" s="121"/>
-      <c r="C679" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ679" s="209"/>
+      <c r="C679" s="289"/>
+      <c r="D679" s="234"/>
+      <c r="E679" s="234"/>
+      <c r="F679" s="234"/>
+      <c r="G679" s="234"/>
+      <c r="H679" s="234"/>
+      <c r="I679" s="234"/>
+      <c r="J679" s="234"/>
+      <c r="K679" s="234"/>
+      <c r="L679" s="234"/>
+      <c r="M679" s="234"/>
+      <c r="N679" s="234"/>
+      <c r="O679" s="234"/>
+      <c r="P679" s="234"/>
+      <c r="Q679" s="234"/>
+      <c r="R679" s="234"/>
+      <c r="S679" s="234"/>
+      <c r="T679" s="234"/>
+      <c r="U679" s="234"/>
+      <c r="V679" s="234"/>
+      <c r="W679" s="234"/>
+      <c r="X679" s="234"/>
+      <c r="Y679" s="234"/>
+      <c r="Z679" s="234"/>
+      <c r="AA679" s="234"/>
+      <c r="AB679" s="234"/>
+      <c r="AC679" s="234"/>
+      <c r="AD679" s="234"/>
+      <c r="AE679" s="234"/>
+      <c r="AF679" s="234"/>
+      <c r="AG679" s="234"/>
+      <c r="AH679" s="234"/>
+      <c r="AI679" s="234"/>
+      <c r="AJ679" s="290"/>
       <c r="AK679" s="112"/>
       <c r="AL679" s="112"/>
     </row>
     <row r="680" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A680" s="20"/>
       <c r="B680" s="121"/>
-      <c r="C680" s="207"/>
-[...32 lines deleted...]
-      <c r="AJ680" s="209"/>
+      <c r="C680" s="289"/>
+      <c r="D680" s="234"/>
+      <c r="E680" s="234"/>
+      <c r="F680" s="234"/>
+      <c r="G680" s="234"/>
+      <c r="H680" s="234"/>
+      <c r="I680" s="234"/>
+      <c r="J680" s="234"/>
+      <c r="K680" s="234"/>
+      <c r="L680" s="234"/>
+      <c r="M680" s="234"/>
+      <c r="N680" s="234"/>
+      <c r="O680" s="234"/>
+      <c r="P680" s="234"/>
+      <c r="Q680" s="234"/>
+      <c r="R680" s="234"/>
+      <c r="S680" s="234"/>
+      <c r="T680" s="234"/>
+      <c r="U680" s="234"/>
+      <c r="V680" s="234"/>
+      <c r="W680" s="234"/>
+      <c r="X680" s="234"/>
+      <c r="Y680" s="234"/>
+      <c r="Z680" s="234"/>
+      <c r="AA680" s="234"/>
+      <c r="AB680" s="234"/>
+      <c r="AC680" s="234"/>
+      <c r="AD680" s="234"/>
+      <c r="AE680" s="234"/>
+      <c r="AF680" s="234"/>
+      <c r="AG680" s="234"/>
+      <c r="AH680" s="234"/>
+      <c r="AI680" s="234"/>
+      <c r="AJ680" s="290"/>
       <c r="AK680" s="112"/>
       <c r="AL680" s="112"/>
     </row>
     <row r="681" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A681" s="20"/>
       <c r="B681" s="121"/>
-      <c r="C681" s="210"/>
-[...32 lines deleted...]
-      <c r="AJ681" s="212"/>
+      <c r="C681" s="291"/>
+      <c r="D681" s="292"/>
+      <c r="E681" s="292"/>
+      <c r="F681" s="292"/>
+      <c r="G681" s="292"/>
+      <c r="H681" s="292"/>
+      <c r="I681" s="292"/>
+      <c r="J681" s="292"/>
+      <c r="K681" s="292"/>
+      <c r="L681" s="292"/>
+      <c r="M681" s="292"/>
+      <c r="N681" s="292"/>
+      <c r="O681" s="292"/>
+      <c r="P681" s="292"/>
+      <c r="Q681" s="292"/>
+      <c r="R681" s="292"/>
+      <c r="S681" s="292"/>
+      <c r="T681" s="292"/>
+      <c r="U681" s="292"/>
+      <c r="V681" s="292"/>
+      <c r="W681" s="292"/>
+      <c r="X681" s="292"/>
+      <c r="Y681" s="292"/>
+      <c r="Z681" s="292"/>
+      <c r="AA681" s="292"/>
+      <c r="AB681" s="292"/>
+      <c r="AC681" s="292"/>
+      <c r="AD681" s="292"/>
+      <c r="AE681" s="292"/>
+      <c r="AF681" s="292"/>
+      <c r="AG681" s="292"/>
+      <c r="AH681" s="292"/>
+      <c r="AI681" s="292"/>
+      <c r="AJ681" s="293"/>
       <c r="AK681" s="112"/>
       <c r="AL681" s="112"/>
     </row>
     <row r="682" spans="1:38" s="15" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A682" s="27"/>
       <c r="B682" s="27"/>
       <c r="C682" s="27"/>
       <c r="D682" s="27"/>
       <c r="E682" s="27"/>
       <c r="F682" s="27"/>
       <c r="G682" s="27"/>
       <c r="H682" s="27"/>
       <c r="I682" s="27"/>
       <c r="J682" s="27"/>
       <c r="K682" s="27"/>
       <c r="L682" s="27"/>
       <c r="M682" s="27"/>
       <c r="N682" s="27"/>
       <c r="O682" s="27"/>
       <c r="P682" s="27"/>
       <c r="Q682" s="27"/>
       <c r="R682" s="27"/>
       <c r="S682" s="27"/>
       <c r="T682" s="27"/>
       <c r="U682" s="27"/>
@@ -37704,650 +37706,650 @@
       <c r="S684" s="27"/>
       <c r="T684" s="27"/>
       <c r="U684" s="27"/>
       <c r="V684" s="27"/>
       <c r="W684" s="27"/>
       <c r="X684" s="27"/>
       <c r="Y684" s="27"/>
       <c r="Z684" s="27"/>
       <c r="AA684" s="27"/>
       <c r="AB684" s="27" t="s">
         <v>133</v>
       </c>
       <c r="AC684" s="27"/>
       <c r="AD684" s="27"/>
       <c r="AE684" s="27"/>
       <c r="AF684" s="27"/>
       <c r="AG684" s="27"/>
       <c r="AH684" s="27"/>
       <c r="AI684" s="27"/>
       <c r="AJ684" s="27"/>
       <c r="AK684" s="27"/>
       <c r="AL684" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="417">
+    <mergeCell ref="C671:AJ674"/>
+    <mergeCell ref="C677:AJ681"/>
+    <mergeCell ref="E42:L43"/>
+    <mergeCell ref="M42:AJ43"/>
+    <mergeCell ref="M44:AJ45"/>
+    <mergeCell ref="D15:AJ15"/>
+    <mergeCell ref="D16:AJ19"/>
+    <mergeCell ref="C553:AJ555"/>
+    <mergeCell ref="C71:AJ74"/>
+    <mergeCell ref="C300:AJ303"/>
+    <mergeCell ref="C489:AJ491"/>
+    <mergeCell ref="C533:AJ536"/>
+    <mergeCell ref="C162:AJ165"/>
+    <mergeCell ref="C115:AJ122"/>
+    <mergeCell ref="C360:AJ363"/>
+    <mergeCell ref="AB56:AK56"/>
+    <mergeCell ref="J50:AK52"/>
+    <mergeCell ref="E21:L23"/>
+    <mergeCell ref="M21:AJ23"/>
+    <mergeCell ref="M24:AJ25"/>
+    <mergeCell ref="E27:L28"/>
+    <mergeCell ref="M27:AJ28"/>
+    <mergeCell ref="C635:AJ637"/>
+    <mergeCell ref="AK635:AL636"/>
+    <mergeCell ref="A666:B667"/>
+    <mergeCell ref="C666:AJ668"/>
+    <mergeCell ref="AK666:AL667"/>
+    <mergeCell ref="A658:B659"/>
+    <mergeCell ref="AK658:AL659"/>
+    <mergeCell ref="C658:AJ663"/>
+    <mergeCell ref="C95:AJ98"/>
+    <mergeCell ref="C601:AJ604"/>
+    <mergeCell ref="AK152:AL153"/>
+    <mergeCell ref="AK162:AL163"/>
+    <mergeCell ref="AK142:AL143"/>
+    <mergeCell ref="AK354:AL355"/>
+    <mergeCell ref="AK168:AL169"/>
+    <mergeCell ref="AK171:AL172"/>
+    <mergeCell ref="C168:AJ169"/>
+    <mergeCell ref="AK137:AL138"/>
+    <mergeCell ref="AK310:AL311"/>
+    <mergeCell ref="AK186:AL187"/>
+    <mergeCell ref="AK198:AL199"/>
+    <mergeCell ref="E208:AJ210"/>
+    <mergeCell ref="E211:AJ213"/>
+    <mergeCell ref="AK263:AL264"/>
+    <mergeCell ref="AK147:AL148"/>
+    <mergeCell ref="AK125:AL126"/>
+    <mergeCell ref="AK381:AL382"/>
+    <mergeCell ref="AK449:AL450"/>
+    <mergeCell ref="C475:AJ477"/>
+    <mergeCell ref="AK314:AL315"/>
+    <mergeCell ref="C320:AJ322"/>
+    <mergeCell ref="AK175:AL176"/>
+    <mergeCell ref="C111:AJ112"/>
+    <mergeCell ref="AK291:AL292"/>
+    <mergeCell ref="AK320:AL321"/>
+    <mergeCell ref="AK300:AL301"/>
+    <mergeCell ref="AK351:AL352"/>
+    <mergeCell ref="AK340:AL341"/>
+    <mergeCell ref="C432:AJ433"/>
+    <mergeCell ref="C335:AJ337"/>
+    <mergeCell ref="AK445:AL446"/>
+    <mergeCell ref="C377:AJ379"/>
+    <mergeCell ref="AK377:AL378"/>
+    <mergeCell ref="C381:AJ382"/>
+    <mergeCell ref="AK462:AL463"/>
+    <mergeCell ref="AK384:AL385"/>
+    <mergeCell ref="AK389:AL390"/>
+    <mergeCell ref="AK131:AL132"/>
+    <mergeCell ref="AK440:AL441"/>
+    <mergeCell ref="C190:AJ192"/>
+    <mergeCell ref="AK630:AL631"/>
+    <mergeCell ref="C578:AJ579"/>
+    <mergeCell ref="AK574:AL575"/>
+    <mergeCell ref="C582:AJ585"/>
+    <mergeCell ref="D569:AJ571"/>
+    <mergeCell ref="AK562:AL563"/>
+    <mergeCell ref="C566:AJ568"/>
+    <mergeCell ref="A445:B446"/>
+    <mergeCell ref="A449:B450"/>
+    <mergeCell ref="C538:AJ540"/>
+    <mergeCell ref="C549:AJ550"/>
+    <mergeCell ref="C551:AJ552"/>
+    <mergeCell ref="A538:B539"/>
+    <mergeCell ref="A610:B611"/>
+    <mergeCell ref="AK626:AL627"/>
+    <mergeCell ref="C502:AJ504"/>
+    <mergeCell ref="AK502:AL503"/>
+    <mergeCell ref="AK578:AL579"/>
+    <mergeCell ref="AK582:AL583"/>
+    <mergeCell ref="AK479:AL480"/>
+    <mergeCell ref="AK475:AL476"/>
+    <mergeCell ref="AK467:AL468"/>
+    <mergeCell ref="C452:AJ453"/>
+    <mergeCell ref="C467:AJ470"/>
+    <mergeCell ref="A643:B644"/>
+    <mergeCell ref="A640:B641"/>
+    <mergeCell ref="A524:B525"/>
+    <mergeCell ref="C524:AJ527"/>
+    <mergeCell ref="A497:B498"/>
+    <mergeCell ref="C626:AJ627"/>
+    <mergeCell ref="A597:B598"/>
+    <mergeCell ref="A578:B579"/>
+    <mergeCell ref="A574:B575"/>
+    <mergeCell ref="A582:B583"/>
+    <mergeCell ref="A615:B616"/>
+    <mergeCell ref="A587:B588"/>
+    <mergeCell ref="A593:B594"/>
+    <mergeCell ref="A635:B636"/>
+    <mergeCell ref="C528:AJ530"/>
+    <mergeCell ref="A630:B631"/>
+    <mergeCell ref="C619:AJ621"/>
+    <mergeCell ref="C606:AJ608"/>
+    <mergeCell ref="C622:AJ623"/>
+    <mergeCell ref="C630:AJ632"/>
+    <mergeCell ref="C610:AJ612"/>
+    <mergeCell ref="A558:B559"/>
+    <mergeCell ref="C558:AJ560"/>
+    <mergeCell ref="C507:AJ509"/>
+    <mergeCell ref="A2:AL6"/>
+    <mergeCell ref="C21:D23"/>
+    <mergeCell ref="C50:I52"/>
+    <mergeCell ref="X48:Y49"/>
+    <mergeCell ref="AB48:AC49"/>
+    <mergeCell ref="T48:U49"/>
+    <mergeCell ref="V48:W49"/>
+    <mergeCell ref="Z48:AA49"/>
+    <mergeCell ref="C27:D28"/>
+    <mergeCell ref="R48:S49"/>
+    <mergeCell ref="M29:AJ31"/>
+    <mergeCell ref="M32:AJ33"/>
+    <mergeCell ref="E35:L36"/>
+    <mergeCell ref="M35:AJ38"/>
+    <mergeCell ref="N39:AJ40"/>
+    <mergeCell ref="C42:D43"/>
+    <mergeCell ref="C48:I49"/>
+    <mergeCell ref="J48:K49"/>
+    <mergeCell ref="L48:M49"/>
+    <mergeCell ref="A7:AL9"/>
+    <mergeCell ref="C13:P14"/>
+    <mergeCell ref="C35:D36"/>
+    <mergeCell ref="N48:O49"/>
+    <mergeCell ref="P48:Q49"/>
+    <mergeCell ref="A653:B654"/>
+    <mergeCell ref="AK653:AL654"/>
+    <mergeCell ref="K54:L55"/>
+    <mergeCell ref="Q54:R55"/>
+    <mergeCell ref="S54:T55"/>
+    <mergeCell ref="F54:H55"/>
+    <mergeCell ref="I54:J55"/>
+    <mergeCell ref="AK215:AL216"/>
+    <mergeCell ref="AK229:AL230"/>
+    <mergeCell ref="AK281:AL282"/>
+    <mergeCell ref="C245:AJ246"/>
+    <mergeCell ref="C175:AJ178"/>
+    <mergeCell ref="AK233:AL234"/>
+    <mergeCell ref="C263:AJ266"/>
+    <mergeCell ref="C268:AJ273"/>
+    <mergeCell ref="C254:AJ256"/>
+    <mergeCell ref="C643:AJ645"/>
+    <mergeCell ref="A601:B602"/>
+    <mergeCell ref="A606:B607"/>
+    <mergeCell ref="AK587:AL588"/>
+    <mergeCell ref="M54:N55"/>
+    <mergeCell ref="O54:P55"/>
+    <mergeCell ref="A111:B112"/>
+    <mergeCell ref="C100:AJ101"/>
+    <mergeCell ref="AK619:AL620"/>
+    <mergeCell ref="A562:B563"/>
+    <mergeCell ref="AK533:AL534"/>
+    <mergeCell ref="C562:AJ564"/>
+    <mergeCell ref="C593:AJ595"/>
+    <mergeCell ref="C597:AJ598"/>
+    <mergeCell ref="C587:AJ590"/>
+    <mergeCell ref="AK597:AL598"/>
+    <mergeCell ref="AK601:AL602"/>
+    <mergeCell ref="AK538:AL539"/>
+    <mergeCell ref="AK551:AL552"/>
+    <mergeCell ref="AK553:AL554"/>
+    <mergeCell ref="AK497:AL498"/>
+    <mergeCell ref="C497:AJ500"/>
+    <mergeCell ref="A489:B490"/>
+    <mergeCell ref="A533:B534"/>
+    <mergeCell ref="AK549:AL550"/>
+    <mergeCell ref="C493:AJ494"/>
+    <mergeCell ref="AK493:AL494"/>
+    <mergeCell ref="C542:AJ543"/>
+    <mergeCell ref="AK606:AL607"/>
+    <mergeCell ref="A542:B543"/>
+    <mergeCell ref="AK507:AL508"/>
+    <mergeCell ref="AK510:AL511"/>
+    <mergeCell ref="A566:B567"/>
+    <mergeCell ref="A455:B456"/>
+    <mergeCell ref="C392:AJ393"/>
+    <mergeCell ref="A389:B390"/>
+    <mergeCell ref="C445:AJ447"/>
+    <mergeCell ref="C389:AJ390"/>
+    <mergeCell ref="A493:B494"/>
+    <mergeCell ref="A519:B520"/>
+    <mergeCell ref="A502:B503"/>
+    <mergeCell ref="A484:B485"/>
+    <mergeCell ref="C519:AJ521"/>
+    <mergeCell ref="C510:AJ511"/>
+    <mergeCell ref="C449:AJ450"/>
+    <mergeCell ref="C472:AJ473"/>
+    <mergeCell ref="A479:B480"/>
+    <mergeCell ref="A467:B468"/>
+    <mergeCell ref="A472:B473"/>
+    <mergeCell ref="A475:B476"/>
+    <mergeCell ref="A440:B441"/>
+    <mergeCell ref="A462:B463"/>
+    <mergeCell ref="C462:AJ464"/>
+    <mergeCell ref="C455:AJ459"/>
+    <mergeCell ref="A452:B453"/>
+    <mergeCell ref="C410:AJ414"/>
+    <mergeCell ref="AK76:AL77"/>
+    <mergeCell ref="C76:AJ79"/>
+    <mergeCell ref="A76:B77"/>
+    <mergeCell ref="AK248:AL249"/>
+    <mergeCell ref="AK107:AL108"/>
+    <mergeCell ref="AK95:AL96"/>
+    <mergeCell ref="AK100:AL101"/>
+    <mergeCell ref="A190:B191"/>
+    <mergeCell ref="AK201:AL202"/>
+    <mergeCell ref="A248:B249"/>
+    <mergeCell ref="A125:B126"/>
+    <mergeCell ref="A147:B148"/>
+    <mergeCell ref="C125:AJ128"/>
+    <mergeCell ref="C157:AJ160"/>
+    <mergeCell ref="A107:B108"/>
+    <mergeCell ref="C180:AJ183"/>
+    <mergeCell ref="A142:B143"/>
+    <mergeCell ref="A157:B158"/>
+    <mergeCell ref="A152:B153"/>
+    <mergeCell ref="A175:B176"/>
+    <mergeCell ref="A137:B138"/>
+    <mergeCell ref="A180:B181"/>
+    <mergeCell ref="A82:B83"/>
+    <mergeCell ref="AK82:AL83"/>
+    <mergeCell ref="A162:B163"/>
+    <mergeCell ref="C142:AJ145"/>
+    <mergeCell ref="C137:AJ139"/>
+    <mergeCell ref="C171:AJ172"/>
+    <mergeCell ref="A95:B96"/>
+    <mergeCell ref="A171:B172"/>
+    <mergeCell ref="A100:B101"/>
+    <mergeCell ref="A168:B169"/>
+    <mergeCell ref="C147:AJ149"/>
+    <mergeCell ref="C152:AJ154"/>
+    <mergeCell ref="A103:B104"/>
+    <mergeCell ref="C103:AJ105"/>
+    <mergeCell ref="A71:B72"/>
+    <mergeCell ref="A67:B68"/>
+    <mergeCell ref="C67:AJ69"/>
+    <mergeCell ref="A61:B62"/>
+    <mergeCell ref="C61:AJ65"/>
+    <mergeCell ref="C87:AJ92"/>
+    <mergeCell ref="A87:B88"/>
+    <mergeCell ref="C56:E57"/>
+    <mergeCell ref="C82:AJ84"/>
+    <mergeCell ref="G56:I57"/>
+    <mergeCell ref="K56:Z57"/>
+    <mergeCell ref="C54:E55"/>
+    <mergeCell ref="C394:AJ396"/>
+    <mergeCell ref="C416:AJ420"/>
+    <mergeCell ref="AK484:AL485"/>
+    <mergeCell ref="AK489:AL490"/>
+    <mergeCell ref="AK61:AL62"/>
+    <mergeCell ref="AK67:AL68"/>
+    <mergeCell ref="AK71:AL72"/>
+    <mergeCell ref="AK87:AL88"/>
+    <mergeCell ref="C332:AJ333"/>
+    <mergeCell ref="C248:AJ251"/>
+    <mergeCell ref="AK111:AL112"/>
+    <mergeCell ref="AK157:AL158"/>
+    <mergeCell ref="AK332:AL333"/>
+    <mergeCell ref="AK335:AL336"/>
+    <mergeCell ref="E205:AJ207"/>
+    <mergeCell ref="AK455:AL456"/>
+    <mergeCell ref="C484:AJ487"/>
+    <mergeCell ref="AK472:AL473"/>
+    <mergeCell ref="AK452:AL453"/>
+    <mergeCell ref="AK360:AL361"/>
+    <mergeCell ref="AK392:AL393"/>
+    <mergeCell ref="C479:AJ481"/>
+    <mergeCell ref="C440:AJ442"/>
+    <mergeCell ref="A360:B361"/>
+    <mergeCell ref="A377:B378"/>
+    <mergeCell ref="A381:B382"/>
+    <mergeCell ref="A384:B385"/>
+    <mergeCell ref="A351:B352"/>
+    <mergeCell ref="A340:B341"/>
+    <mergeCell ref="A354:B355"/>
+    <mergeCell ref="C384:AJ386"/>
+    <mergeCell ref="C370:AJ372"/>
+    <mergeCell ref="C346:AJ349"/>
+    <mergeCell ref="C340:AJ344"/>
+    <mergeCell ref="C354:AJ357"/>
+    <mergeCell ref="A370:B371"/>
+    <mergeCell ref="C653:AJ655"/>
+    <mergeCell ref="AK524:AL525"/>
+    <mergeCell ref="C648:AJ650"/>
+    <mergeCell ref="C512:AJ513"/>
+    <mergeCell ref="AK512:AL513"/>
+    <mergeCell ref="C514:AJ516"/>
+    <mergeCell ref="AK514:AL515"/>
+    <mergeCell ref="AK593:AL594"/>
+    <mergeCell ref="AK643:AL644"/>
+    <mergeCell ref="C574:AJ576"/>
+    <mergeCell ref="AK640:AL641"/>
+    <mergeCell ref="AK519:AL520"/>
+    <mergeCell ref="AK542:AL543"/>
+    <mergeCell ref="C546:AJ548"/>
+    <mergeCell ref="AK546:AL547"/>
+    <mergeCell ref="AK566:AL567"/>
+    <mergeCell ref="AK615:AL616"/>
+    <mergeCell ref="C615:AJ616"/>
+    <mergeCell ref="C640:AJ641"/>
+    <mergeCell ref="AK558:AL559"/>
+    <mergeCell ref="AK622:AL623"/>
+    <mergeCell ref="C624:AJ625"/>
+    <mergeCell ref="AK624:AL625"/>
+    <mergeCell ref="AK610:AL611"/>
+    <mergeCell ref="AK410:AL411"/>
+    <mergeCell ref="AK394:AL395"/>
+    <mergeCell ref="C397:AJ399"/>
+    <mergeCell ref="AK397:AL398"/>
+    <mergeCell ref="C400:AJ402"/>
+    <mergeCell ref="AK400:AL401"/>
+    <mergeCell ref="A405:B406"/>
+    <mergeCell ref="C405:AJ407"/>
+    <mergeCell ref="AK405:AL406"/>
+    <mergeCell ref="A410:B411"/>
+    <mergeCell ref="AK346:AL347"/>
+    <mergeCell ref="A300:B301"/>
+    <mergeCell ref="C351:AJ352"/>
+    <mergeCell ref="A332:B333"/>
+    <mergeCell ref="A314:B315"/>
+    <mergeCell ref="C310:AJ311"/>
+    <mergeCell ref="C291:AJ293"/>
+    <mergeCell ref="C324:AJ326"/>
+    <mergeCell ref="C327:AJ329"/>
+    <mergeCell ref="C306:AJ308"/>
+    <mergeCell ref="C314:AJ317"/>
+    <mergeCell ref="AK370:AL371"/>
+    <mergeCell ref="A374:B375"/>
+    <mergeCell ref="C374:AJ375"/>
+    <mergeCell ref="AK374:AL375"/>
+    <mergeCell ref="AK245:AL246"/>
+    <mergeCell ref="A346:B347"/>
+    <mergeCell ref="A310:B311"/>
+    <mergeCell ref="C295:AJ298"/>
+    <mergeCell ref="AK306:AL307"/>
+    <mergeCell ref="A263:B264"/>
+    <mergeCell ref="A281:B282"/>
+    <mergeCell ref="AK287:AL288"/>
+    <mergeCell ref="A268:B269"/>
+    <mergeCell ref="A295:B296"/>
+    <mergeCell ref="AK295:AL296"/>
+    <mergeCell ref="A287:B288"/>
+    <mergeCell ref="A291:B292"/>
+    <mergeCell ref="C287:AJ289"/>
+    <mergeCell ref="C276:AJ279"/>
+    <mergeCell ref="C281:AJ285"/>
+    <mergeCell ref="A245:B246"/>
+    <mergeCell ref="A258:B259"/>
+    <mergeCell ref="A335:B336"/>
+    <mergeCell ref="A320:B321"/>
+    <mergeCell ref="C223:AJ226"/>
+    <mergeCell ref="AK223:AL224"/>
+    <mergeCell ref="A233:B234"/>
+    <mergeCell ref="A218:B219"/>
+    <mergeCell ref="C218:AJ220"/>
+    <mergeCell ref="AK103:AL104"/>
+    <mergeCell ref="C107:AJ108"/>
+    <mergeCell ref="A366:B367"/>
+    <mergeCell ref="C366:AJ368"/>
+    <mergeCell ref="AK366:AL367"/>
+    <mergeCell ref="A131:B132"/>
+    <mergeCell ref="C131:AJ134"/>
+    <mergeCell ref="C258:AJ261"/>
+    <mergeCell ref="A194:B195"/>
+    <mergeCell ref="A215:B216"/>
+    <mergeCell ref="AK258:AL259"/>
+    <mergeCell ref="AK218:AL219"/>
+    <mergeCell ref="C194:AJ196"/>
+    <mergeCell ref="AK190:AL191"/>
+    <mergeCell ref="C198:AJ199"/>
+    <mergeCell ref="C253:AD253"/>
+    <mergeCell ref="AK194:AL195"/>
+    <mergeCell ref="C215:AJ216"/>
+    <mergeCell ref="AK268:AL269"/>
     <mergeCell ref="A186:B187"/>
     <mergeCell ref="A229:B230"/>
     <mergeCell ref="C233:AJ236"/>
     <mergeCell ref="C201:AJ204"/>
     <mergeCell ref="C229:AJ231"/>
     <mergeCell ref="C186:AJ188"/>
     <mergeCell ref="AK180:AL181"/>
     <mergeCell ref="AK432:AL433"/>
     <mergeCell ref="A435:B436"/>
     <mergeCell ref="C435:AJ437"/>
     <mergeCell ref="AK435:AL436"/>
     <mergeCell ref="C423:AJ425"/>
     <mergeCell ref="AK416:AL417"/>
     <mergeCell ref="A423:B424"/>
     <mergeCell ref="AK423:AL424"/>
     <mergeCell ref="A427:B428"/>
     <mergeCell ref="C427:AJ430"/>
     <mergeCell ref="AK427:AL428"/>
     <mergeCell ref="A416:B417"/>
     <mergeCell ref="A432:B433"/>
     <mergeCell ref="A239:B240"/>
     <mergeCell ref="AK239:AL240"/>
     <mergeCell ref="C239:AJ242"/>
     <mergeCell ref="A223:B224"/>
-    <mergeCell ref="C223:AJ226"/>
-[...391 lines deleted...]
-    <mergeCell ref="AK635:AL636"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK154:AL154 AK144:AL144 AK149:AL149 J75:AL75 K56:Z57 AK63:AL64 AK164:AL165 AK177:AL179 AK231:AL232 AK469:AL471 AK477:AL478 AK535:AL537 AK540:AL541 AK548:AL548 AK560:AL561 AK568:AL573 AK576:AL577 AK580:AL581 AK584:AL586 AK589:AL592 AK603:AL605 AK608:AL609 AK621:AL621 AK182:AL185 AK196:AL197 AK200:AL200 AL203:AL204 AK203:AK205 AK214:AL214 AK217:AL217 AK173:AL173 AK247:AL247 AK668:AK669 AK283:AL286 AK289:AL290 AK293:AL294 AK297:AL299 AK302:AL305 AK308:AL309 AK447:AL448 AK454:AL454 AK564:AL565 AK595:AL596 AK599:AL600 AK612:AL614 AK474:AL474 AK544:AL545 AK265:AL267 AK79:AL80 WLV17:WMX19 WBZ17:WDB19 VSD17:VTF19 VIH17:VJJ19 UYL17:UZN19 UOP17:UPR19 UET17:UFV19 TUX17:TVZ19 TLB17:TMD19 TBF17:TCH19 SRJ17:SSL19 SHN17:SIP19 RXR17:RYT19 RNV17:ROX19 RDZ17:RFB19 QUD17:QVF19 QKH17:QLJ19 QAL17:QBN19 PQP17:PRR19 PGT17:PHV19 OWX17:OXZ19 ONB17:OOD19 ODF17:OEH19 NTJ17:NUL19 NJN17:NKP19 MZR17:NAT19 MPV17:MQX19 MFZ17:MHB19 LWD17:LXF19 LMH17:LNJ19 LCL17:LDN19 KSP17:KTR19 KIT17:KJV19 JYX17:JZZ19 JPB17:JQD19 JFF17:JGH19 IVJ17:IWL19 ILN17:IMP19 IBR17:ICT19 HRV17:HSX19 HHZ17:HJB19 GYD17:GZF19 GOH17:GPJ19 GEL17:GFN19 FUP17:FVR19 FKT17:FLV19 FAX17:FBZ19 ERB17:ESD19 EHF17:EIH19 DXJ17:DYL19 DNN17:DOP19 DDR17:DET19 CTV17:CUX19 CJZ17:CLB19 CAD17:CBF19 BQH17:BRJ19 BGL17:BHN19 AWP17:AXR19 AMT17:ANV19 ACX17:ADZ19 TB17:UD19 JF17:KH19 WVR17:WWT19 WVR59:WWT59 JF59:KH59 TB59:UD59 ACX59:ADZ59 AMT59:ANV59 AWP59:AXR59 BGL59:BHN59 BQH59:BRJ59 CAD59:CBF59 CJZ59:CLB59 CTV59:CUX59 DDR59:DET59 DNN59:DOP59 DXJ59:DYL59 EHF59:EIH59 ERB59:ESD59 FAX59:FBZ59 FKT59:FLV59 FUP59:FVR59 GEL59:GFN59 GOH59:GPJ59 GYD59:GZF59 HHZ59:HJB59 HRV59:HSX59 IBR59:ICT59 ILN59:IMP59 IVJ59:IWL59 JFF59:JGH59 JPB59:JQD59 JYX59:JZZ59 KIT59:KJV59 KSP59:KTR59 LCL59:LDN59 LMH59:LNJ59 LWD59:LXF59 MFZ59:MHB59 MPV59:MQX59 MZR59:NAT59 NJN59:NKP59 NTJ59:NUL59 ODF59:OEH59 ONB59:OOD59 OWX59:OXZ59 PGT59:PHV59 PQP59:PRR59 QAL59:QBN59 QKH59:QLJ59 QUD59:QVF59 RDZ59:RFB59 RNV59:ROX59 RXR59:RYT59 SHN59:SIP59 SRJ59:SSL59 TBF59:TCH59 TLB59:TMD59 TUX59:TVZ59 UET59:UFV59 UOP59:UPR59 UYL59:UZN59 VIH59:VJJ59 VSD59:VTF59 WBZ59:WDB59 WLV59:WMX59 AK655:AK656 AK555:AL557 AK628:AL629 AK464:AL466 AK645:AL651 AK683 AK670:AL682 AK451:AL451 AK617:AL618 AK109:AL109 AK188:AL189 AK228:AL228 AK260:AL262 AK312:AL313 AK316:AL319 AK322:AL331 AK334:AL334 AK337:AL339 AK342:AL345 AK348:AL350 AK353:AL353 AK356:AL359 AK362:AL364 AK444:AL444 AK457:AL461 AK481:AL483 AK486:AL488 AK491:AL492 AK495:AL496 AK499:AL501 AK504:AL506 AK509:AL509 AK516:AL518 AK521:AL523 AK526:AL532 AK632:AL633 AK235:AL237 AK244:AL244 AK167:AL167 AK170:AL170 AK250:AL257 AK639:AL639 AK642:AL642 AK660:AK665 AK220:AL221 AK192:AL193 AK106:AL106 AK270:AL280" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J50" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
     <dataValidation type="list" imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK61:AL62 AK643:AL644 AK82:AL83 AK67:AL68 AK71:AL72 AK76:AL77 AK87:AL88 AK111:AL112 AK125:AL126 AK131:AL132 AK137:AL138 AK142:AL143 AK152:AL153 AK157:AL158 AK162:AL163 AK630:AL631 AK218:AL219 AK95:AL96 AK100:AL101 AK175:AL176 AK194:AL195 AK186:AL187 AK190:AL191 AK198:AL202 AK205 AK180:AL181 AK229:AL230 AK519:AL520 AK248:AL249 AK245:AL246 AK263:AL264 AK281:AL282 AK287:AL288 AK291:AL292 AK295:AL296 AK300:AL301 AK310:AL311 AK335:AL336 AK340:AL341 AK306:AL308 AK354:AL355 AK233:AL234 AK432:AL433 AK324:AL325 AK314:AL315 AK658:AL659 AK332:AL333 AK445:AL446 AK449:AL450 AK452:AL453 AK455:AL456 AK320:AL321 AK435:AL436 AK462:AL463 AK327:AL328 AK489:AL491 AK493:AL494 AK497:AL498 AK507:AL508 AK502:AL503 AK256:AL261 AK558:AL559 AK562:AL563 AK566:AL567 AK574:AL575 AK578:AL579 AK582:AL583 AK587:AL588 AK593:AL594 AK597:AL598 AK601:AL602 AK606:AL607 AK610:AL611 AK615:AL616 AK619:AL620 AK622:AL627 AK479:AL480 AK533:AL534 AK538:AL539 AK542:AL543 AK546:AL547 AK107:AL108 AK467:AL468 AK472:AL473 AK475:AL476 AK484:AL485 AK635:AL636 AK640:AL641 AK510:AL515 AK215:AL216 AK653:AL654 AK223:AL224 AK346:AL347 AK351:AL352 AK549:AL554 AK103:AL104 AK360:AL361 AK366:AL367 AK370:AL371 AK374:AL375 AK377:AL378 AK381:AL382 AK384:AL385 AK389:AL390 AK392:AL395 AK397:AL398 AK400:AL401 AK405:AL406 AK410:AL411 AK416:AL417 AK423:AL424 AK427:AL428 AK524:AL525 AK239:AL240 AK147:AL148 AK168:AL169 AK171:AL172 AK268:AL269 AK440:AL441 AK666:AL667 AK276:AL279" xr:uid="{7E8B6C50-691F-4CD1-9A07-92EAACE70DD1}">
       <formula1>$BB$2:$BB$5</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK528:AL530 KG528:KH530 UC528:UD530 ADY528:ADZ530 ANU528:ANV530 AXQ528:AXR530 BHM528:BHN530 BRI528:BRJ530 CBE528:CBF530 CLA528:CLB530 CUW528:CUX530 DES528:DET530 DOO528:DOP530 DYK528:DYL530 EIG528:EIH530 ESC528:ESD530 FBY528:FBZ530 FLU528:FLV530 FVQ528:FVR530 GFM528:GFN530 GPI528:GPJ530 GZE528:GZF530 HJA528:HJB530 HSW528:HSX530 ICS528:ICT530 IMO528:IMP530 IWK528:IWL530 JGG528:JGH530 JQC528:JQD530 JZY528:JZZ530 KJU528:KJV530 KTQ528:KTR530 LDM528:LDN530 LNI528:LNJ530 LXE528:LXF530 MHA528:MHB530 MQW528:MQX530 NAS528:NAT530 NKO528:NKP530 NUK528:NUL530 OEG528:OEH530 OOC528:OOD530 OXY528:OXZ530 PHU528:PHV530 PRQ528:PRR530 QBM528:QBN530 QLI528:QLJ530 QVE528:QVF530 RFA528:RFB530 ROW528:ROX530 RYS528:RYT530 SIO528:SIP530 SSK528:SSL530 TCG528:TCH530 TMC528:TMD530 TVY528:TVZ530 UFU528:UFV530 UPQ528:UPR530 UZM528:UZN530 VJI528:VJJ530 VTE528:VTF530 WDA528:WDB530 WMW528:WMX530 WWS528:WWT530 AK365:AL365 AK368:AL369 AK372:AL373 AK376:AL376 AK379:AL380 AK383:AL383 AK386:AL388 AK391:AL391 AK396:AL396 AK399:AL399 AK402:AL404 AK407:AL409 AK412:AL415 AK418:AL422 AK425:AL426 AK429:AL431 AK434:AL434 AK442:AL442 KG442:KH442 UC442:UD442 ADY442:ADZ442 ANU442:ANV442 AXQ442:AXR442 BHM442:BHN442 BRI442:BRJ442 CBE442:CBF442 CLA442:CLB442 CUW442:CUX442 DES442:DET442 DOO442:DOP442 DYK442:DYL442 EIG442:EIH442 ESC442:ESD442 FBY442:FBZ442 FLU442:FLV442 FVQ442:FVR442 GFM442:GFN442 GPI442:GPJ442 GZE442:GZF442 HJA442:HJB442 HSW442:HSX442 ICS442:ICT442 IMO442:IMP442 IWK442:IWL442 JGG442:JGH442 JQC442:JQD442 JZY442:JZZ442 KJU442:KJV442 KTQ442:KTR442 LDM442:LDN442 LNI442:LNJ442 LXE442:LXF442 MHA442:MHB442 MQW442:MQX442 NAS442:NAT442 NKO442:NKP442 NUK442:NUL442 OEG442:OEH442 OOC442:OOD442 OXY442:OXZ442 PHU442:PHV442 PRQ442:PRR442 QBM442:QBN442 QLI442:QLJ442 QVE442:QVF442 RFA442:RFB442 ROW442:ROX442 RYS442:RYT442 SIO442:SIP442 SSK442:SSL442 TCG442:TCH442 TMC442:TMD442 TVY442:TVZ442 UFU442:UFV442 UPQ442:UPR442 UZM442:UZN442 VJI442:VJJ442 VTE442:VTF442 WDA442:WDB442 WMW442:WMX442 WWS442:WWT442 AK637:AL638 KG637:KH638 UC637:UD638 ADY637:ADZ638 ANU637:ANV638 AXQ637:AXR638 BHM637:BHN638 BRI637:BRJ638 CBE637:CBF638 CLA637:CLB638 CUW637:CUX638 DES637:DET638 DOO637:DOP638 DYK637:DYL638 EIG637:EIH638 ESC637:ESD638 FBY637:FBZ638 FLU637:FLV638 FVQ637:FVR638 GFM637:GFN638 GPI637:GPJ638 GZE637:GZF638 HJA637:HJB638 HSW637:HSX638 ICS637:ICT638 IMO637:IMP638 IWK637:IWL638 JGG637:JGH638 JQC637:JQD638 JZY637:JZZ638 KJU637:KJV638 KTQ637:KTR638 LDM637:LDN638 LNI637:LNJ638 LXE637:LXF638 MHA637:MHB638 MQW637:MQX638 NAS637:NAT638 NKO637:NKP638 NUK637:NUL638 OEG637:OEH638 OOC637:OOD638 OXY637:OXZ638 PHU637:PHV638 PRQ637:PRR638 QBM637:QBN638 QLI637:QLJ638 QVE637:QVF638 RFA637:RFB638 ROW637:ROX638 RYS637:RYT638 SIO637:SIP638 SSK637:SSL638 TCG637:TCH638 TMC637:TMD638 TVY637:TVZ638 UFU637:UFV638 UPQ637:UPR638 UZM637:UZN638 VJI637:VJJ638 VTE637:VTF638 WDA637:WDB638 WMW637:WMX638 WWS637:WWT638 AK133:AL133 KG133:KH133 UC133:UD133 ADY133:ADZ133 ANU133:ANV133 AXQ133:AXR133 BHM133:BHN133 BRI133:BRJ133 CBE133:CBF133 CLA133:CLB133 CUW133:CUX133 DES133:DET133 DOO133:DOP133 DYK133:DYL133 EIG133:EIH133 ESC133:ESD133 FBY133:FBZ133 FLU133:FLV133 FVQ133:FVR133 GFM133:GFN133 GPI133:GPJ133 GZE133:GZF133 HJA133:HJB133 HSW133:HSX133 ICS133:ICT133 IMO133:IMP133 IWK133:IWL133 JGG133:JGH133 JQC133:JQD133 JZY133:JZZ133 KJU133:KJV133 KTQ133:KTR133 LDM133:LDN133 LNI133:LNJ133 LXE133:LXF133 MHA133:MHB133 MQW133:MQX133 NAS133:NAT133 NKO133:NKP133 NUK133:NUL133 OEG133:OEH133 OOC133:OOD133 OXY133:OXZ133 PHU133:PHV133 PRQ133:PRR133 QBM133:QBN133 QLI133:QLJ133 QVE133:QVF133 RFA133:RFB133 ROW133:ROX133 RYS133:RYT133 SIO133:SIP133 SSK133:SSL133 TCG133:TCH133 TMC133:TMD133 TVY133:TVZ133 UFU133:UFV133 UPQ133:UPR133 UZM133:UZN133 VJI133:VJJ133 VTE133:VTF133 WDA133:WDB133 WMW133:WMX133 WWS133:WWT133 AK241:AL243 KG241:KH243 UC241:UD243 ADY241:ADZ243 ANU241:ANV243 AXQ241:AXR243 BHM241:BHN243 BRI241:BRJ243 CBE241:CBF243 CLA241:CLB243 CUW241:CUX243 DES241:DET243 DOO241:DOP243 DYK241:DYL243 EIG241:EIH243 ESC241:ESD243 FBY241:FBZ243 FLU241:FLV243 FVQ241:FVR243 GFM241:GFN243 GPI241:GPJ243 GZE241:GZF243 HJA241:HJB243 HSW241:HSX243 ICS241:ICT243 IMO241:IMP243 IWK241:IWL243 JGG241:JGH243 JQC241:JQD243 JZY241:JZZ243 KJU241:KJV243 KTQ241:KTR243 LDM241:LDN243 LNI241:LNJ243 LXE241:LXF243 MHA241:MHB243 MQW241:MQX243 NAS241:NAT243 NKO241:NKP243 NUK241:NUL243 OEG241:OEH243 OOC241:OOD243 OXY241:OXZ243 PHU241:PHV243 PRQ241:PRR243 QBM241:QBN243 QLI241:QLJ243 QVE241:QVF243 RFA241:RFB243 ROW241:ROX243 RYS241:RYT243 SIO241:SIP243 SSK241:SSL243 TCG241:TCH243 TMC241:TMD243 TVY241:TVZ243 UFU241:UFV243 UPQ241:UPR243 UZM241:UZN243 VJI241:VJJ243 VTE241:VTF243 WDA241:WDB243 WMW241:WMX243 WWS241:WWT243 AK225:AL226 KG225:KH226 UC225:UD226 ADY225:ADZ226 ANU225:ANV226 AXQ225:AXR226 BHM225:BHN226 BRI225:BRJ226 CBE225:CBF226 CLA225:CLB226 CUW225:CUX226 DES225:DET226 DOO225:DOP226 DYK225:DYL226 EIG225:EIH226 ESC225:ESD226 FBY225:FBZ226 FLU225:FLV226 FVQ225:FVR226 GFM225:GFN226 GPI225:GPJ226 GZE225:GZF226 HJA225:HJB226 HSW225:HSX226 ICS225:ICT226 IMO225:IMP226 IWK225:IWL226 JGG225:JGH226 JQC225:JQD226 JZY225:JZZ226 KJU225:KJV226 KTQ225:KTR226 LDM225:LDN226 LNI225:LNJ226 LXE225:LXF226 MHA225:MHB226 MQW225:MQX226 NAS225:NAT226 NKO225:NKP226 NUK225:NUL226 OEG225:OEH226 OOC225:OOD226 OXY225:OXZ226 PHU225:PHV226 PRQ225:PRR226 QBM225:QBN226 QLI225:QLJ226 QVE225:QVF226 RFA225:RFB226 ROW225:ROX226 RYS225:RYT226 SIO225:SIP226 SSK225:SSL226 TCG225:TCH226 TMC225:TMD226 TVY225:TVZ226 UFU225:UFV226 UPQ225:UPR226 UZM225:UZN226 VJI225:VJJ226 VTE225:VTF226 WDA225:WDB226 WMW225:WMX226 WWS225:WWT226 WWS365:WWT438 AK437:AL438 WMW365:WMX438 WDA365:WDB438 VTE365:VTF438 VJI365:VJJ438 UZM365:UZN438 UPQ365:UPR438 UFU365:UFV438 TVY365:TVZ438 TMC365:TMD438 TCG365:TCH438 SSK365:SSL438 SIO365:SIP438 RYS365:RYT438 ROW365:ROX438 RFA365:RFB438 QVE365:QVF438 QLI365:QLJ438 QBM365:QBN438 PRQ365:PRR438 PHU365:PHV438 OXY365:OXZ438 OOC365:OOD438 OEG365:OEH438 NUK365:NUL438 NKO365:NKP438 NAS365:NAT438 MQW365:MQX438 MHA365:MHB438 LXE365:LXF438 LNI365:LNJ438 LDM365:LDN438 KTQ365:KTR438 KJU365:KJV438 JZY365:JZZ438 JQC365:JQD438 JGG365:JGH438 IWK365:IWL438 IMO365:IMP438 ICS365:ICT438 HSW365:HSX438 HJA365:HJB438 GZE365:GZF438 GPI365:GPJ438 GFM365:GFN438 FVQ365:FVR438 FLU365:FLV438 FBY365:FBZ438 ESC365:ESD438 EIG365:EIH438 DYK365:DYL438 DOO365:DOP438 DES365:DET438 CUW365:CUX438 CLA365:CLB438 CBE365:CBF438 BRI365:BRJ438 BHM365:BHN438 AXQ365:AXR438 ANU365:ANV438 ADY365:ADZ438 UC365:UD438 KG365:KH438" xr:uid="{02350187-C9E2-4764-AFD2-931505E51D27}"/>
     <dataValidation imeMode="halfAlpha" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q54:R55 M54:N55 I54:J55" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
     <dataValidation type="list" imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK365:AL365 AK368:AL369 AK372:AL373 AK376:AL376 AK379:AL380 AK383:AL383 AK386:AL388 AK391:AL391 AK396:AL396 AK399:AL399 AK402:AL404 AK407:AL409 AK412:AL415 AK418:AL422 AK425:AL426 AK429:AL431 AK434:AL434 WDA223:WDB224 KG440:KH441 UC440:UD441 ADY440:ADZ441 ANU440:ANV441 AXQ440:AXR441 BHM440:BHN441 BRI440:BRJ441 CBE440:CBF441 CLA440:CLB441 CUW440:CUX441 DES440:DET441 DOO440:DOP441 DYK440:DYL441 EIG440:EIH441 ESC440:ESD441 FBY440:FBZ441 FLU440:FLV441 FVQ440:FVR441 GFM440:GFN441 GPI440:GPJ441 GZE440:GZF441 HJA440:HJB441 HSW440:HSX441 ICS440:ICT441 IMO440:IMP441 IWK440:IWL441 JGG440:JGH441 JQC440:JQD441 JZY440:JZZ441 KJU440:KJV441 KTQ440:KTR441 LDM440:LDN441 LNI440:LNJ441 LXE440:LXF441 MHA440:MHB441 MQW440:MQX441 NAS440:NAT441 NKO440:NKP441 NUK440:NUL441 OEG440:OEH441 OOC440:OOD441 OXY440:OXZ441 PHU440:PHV441 PRQ440:PRR441 QBM440:QBN441 QLI440:QLJ441 QVE440:QVF441 RFA440:RFB441 ROW440:ROX441 RYS440:RYT441 SIO440:SIP441 SSK440:SSL441 TCG440:TCH441 TMC440:TMD441 TVY440:TVZ441 UFU440:UFV441 UPQ440:UPR441 UZM440:UZN441 VJI440:VJJ441 VTE440:VTF441 WDA440:WDB441 WMW440:WMX441 WWS440:WWT441 VTE223:VTF224 KG634:KH638 UC634:UD638 ADY634:ADZ638 ANU634:ANV638 AXQ634:AXR638 BHM634:BHN638 BRI634:BRJ638 CBE634:CBF638 CLA634:CLB638 CUW634:CUX638 DES634:DET638 DOO634:DOP638 DYK634:DYL638 EIG634:EIH638 ESC634:ESD638 FBY634:FBZ638 FLU634:FLV638 FVQ634:FVR638 GFM634:GFN638 GPI634:GPJ638 GZE634:GZF638 HJA634:HJB638 HSW634:HSX638 ICS634:ICT638 IMO634:IMP638 IWK634:IWL638 JGG634:JGH638 JQC634:JQD638 JZY634:JZZ638 KJU634:KJV638 KTQ634:KTR638 LDM634:LDN638 LNI634:LNJ638 LXE634:LXF638 MHA634:MHB638 MQW634:MQX638 NAS634:NAT638 NKO634:NKP638 NUK634:NUL638 OEG634:OEH638 OOC634:OOD638 OXY634:OXZ638 PHU634:PHV638 PRQ634:PRR638 QBM634:QBN638 QLI634:QLJ638 QVE634:QVF638 RFA634:RFB638 ROW634:ROX638 RYS634:RYT638 SIO634:SIP638 SSK634:SSL638 TCG634:TCH638 TMC634:TMD638 TVY634:TVZ638 UFU634:UFV638 UPQ634:UPR638 UZM634:UZN638 VJI634:VJJ638 VTE634:VTF638 WDA634:WDB638 WMW634:WMX638 WWS634:WWT638 WWS223:WWT224 KG131:KH132 UC131:UD132 ADY131:ADZ132 ANU131:ANV132 AXQ131:AXR132 BHM131:BHN132 BRI131:BRJ132 CBE131:CBF132 CLA131:CLB132 CUW131:CUX132 DES131:DET132 DOO131:DOP132 DYK131:DYL132 EIG131:EIH132 ESC131:ESD132 FBY131:FBZ132 FLU131:FLV132 FVQ131:FVR132 GFM131:GFN132 GPI131:GPJ132 GZE131:GZF132 HJA131:HJB132 HSW131:HSX132 ICS131:ICT132 IMO131:IMP132 IWK131:IWL132 JGG131:JGH132 JQC131:JQD132 JZY131:JZZ132 KJU131:KJV132 KTQ131:KTR132 LDM131:LDN132 LNI131:LNJ132 LXE131:LXF132 MHA131:MHB132 MQW131:MQX132 NAS131:NAT132 NKO131:NKP132 NUK131:NUL132 OEG131:OEH132 OOC131:OOD132 OXY131:OXZ132 PHU131:PHV132 PRQ131:PRR132 QBM131:QBN132 QLI131:QLJ132 QVE131:QVF132 RFA131:RFB132 ROW131:ROX132 RYS131:RYT132 SIO131:SIP132 SSK131:SSL132 TCG131:TCH132 TMC131:TMD132 TVY131:TVZ132 UFU131:UFV132 UPQ131:UPR132 UZM131:UZN132 VJI131:VJJ132 VTE131:VTF132 WDA131:WDB132 WMW131:WMX132 WWS131:WWT132 WWS239:WWT240 KG239:KH240 UC239:UD240 ADY239:ADZ240 ANU239:ANV240 AXQ239:AXR240 BHM239:BHN240 BRI239:BRJ240 CBE239:CBF240 CLA239:CLB240 CUW239:CUX240 DES239:DET240 DOO239:DOP240 DYK239:DYL240 EIG239:EIH240 ESC239:ESD240 FBY239:FBZ240 FLU239:FLV240 FVQ239:FVR240 GFM239:GFN240 GPI239:GPJ240 GZE239:GZF240 HJA239:HJB240 HSW239:HSX240 ICS239:ICT240 IMO239:IMP240 IWK239:IWL240 JGG239:JGH240 JQC239:JQD240 JZY239:JZZ240 KJU239:KJV240 KTQ239:KTR240 LDM239:LDN240 LNI239:LNJ240 LXE239:LXF240 MHA239:MHB240 MQW239:MQX240 NAS239:NAT240 NKO239:NKP240 NUK239:NUL240 OEG239:OEH240 OOC239:OOD240 OXY239:OXZ240 PHU239:PHV240 PRQ239:PRR240 QBM239:QBN240 QLI239:QLJ240 QVE239:QVF240 RFA239:RFB240 ROW239:ROX240 RYS239:RYT240 SIO239:SIP240 SSK239:SSL240 TCG239:TCH240 TMC239:TMD240 TVY239:TVZ240 UFU239:UFV240 UPQ239:UPR240 UZM239:UZN240 VJI239:VJJ240 VTE239:VTF240 WDA239:WDB240 WMW239:WMX240 WMW223:WMX224 KG223:KH224 UC223:UD224 ADY223:ADZ224 ANU223:ANV224 AXQ223:AXR224 BHM223:BHN224 BRI223:BRJ224 CBE223:CBF224 CLA223:CLB224 CUW223:CUX224 DES223:DET224 DOO223:DOP224 DYK223:DYL224 EIG223:EIH224 ESC223:ESD224 FBY223:FBZ224 FLU223:FLV224 FVQ223:FVR224 GFM223:GFN224 GPI223:GPJ224 GZE223:GZF224 HJA223:HJB224 HSW223:HSX224 ICS223:ICT224 IMO223:IMP224 IWK223:IWL224 JGG223:JGH224 JQC223:JQD224 JZY223:JZZ224 KJU223:KJV224 KTQ223:KTR224 LDM223:LDN224 LNI223:LNJ224 LXE223:LXF224 MHA223:MHB224 MQW223:MQX224 NAS223:NAT224 NKO223:NKP224 NUK223:NUL224 OEG223:OEH224 OOC223:OOD224 OXY223:OXZ224 PHU223:PHV224 PRQ223:PRR224 QBM223:QBN224 QLI223:QLJ224 QVE223:QVF224 RFA223:RFB224 ROW223:ROX224 RYS223:RYT224 SIO223:SIP224 SSK223:SSL224 TCG223:TCH224 TMC223:TMD224 TVY223:TVZ224 UFU223:UFV224 UPQ223:UPR224 UZM223:UZN224 VJI223:VJJ224 AK634:AL634 AK637:AL638 WWS365:WWT438 AK437:AL438 WMW365:WMX438 WDA365:WDB438 VTE365:VTF438 VJI365:VJJ438 UZM365:UZN438 UPQ365:UPR438 UFU365:UFV438 TVY365:TVZ438 TMC365:TMD438 TCG365:TCH438 SSK365:SSL438 SIO365:SIP438 RYS365:RYT438 ROW365:ROX438 RFA365:RFB438 QVE365:QVF438 QLI365:QLJ438 QBM365:QBN438 PRQ365:PRR438 PHU365:PHV438 OXY365:OXZ438 OOC365:OOD438 OEG365:OEH438 NUK365:NUL438 NKO365:NKP438 NAS365:NAT438 MQW365:MQX438 MHA365:MHB438 LXE365:LXF438 LNI365:LNJ438 LDM365:LDN438 KTQ365:KTR438 KJU365:KJV438 JZY365:JZZ438 JQC365:JQD438 JGG365:JGH438 IWK365:IWL438 IMO365:IMP438 ICS365:ICT438 HSW365:HSX438 HJA365:HJB438 GZE365:GZF438 GPI365:GPJ438 GFM365:GFN438 FVQ365:FVR438 FLU365:FLV438 FBY365:FBZ438 ESC365:ESD438 EIG365:EIH438 DYK365:DYL438 DOO365:DOP438 DES365:DET438 CUW365:CUX438 CLA365:CLB438 CBE365:CBF438 BRI365:BRJ438 BHM365:BHN438 AXQ365:AXR438 ANU365:ANV438 ADY365:ADZ438 UC365:UD438 KG365:KH438" xr:uid="{50AB451C-538D-4ED7-9034-75E2CB686D4C}">
       <formula1>$BB$1:$BB$3</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.9055118110236221" bottom="0.47244094488188981" header="0.51181102362204722" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;C&amp;14&amp;P / &amp;N </oddFooter>
   </headerFooter>
   <rowBreaks count="10" manualBreakCount="10">
     <brk id="59" max="37" man="1"/>
     <brk id="123" max="37" man="1"/>
     <brk id="184" max="37" man="1"/>
     <brk id="243" max="37" man="1"/>
     <brk id="309" max="37" man="1"/>
     <brk id="376" max="37" man="1"/>
     <brk id="438" max="37" man="1"/>
     <brk id="501" max="37" man="1"/>
     <brk id="565" max="37" man="1"/>
     <brk id="628" max="37" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A83D76CD-F26A-40F0-8502-D2D833FDE51E}">
   <dimension ref="B2:BR53"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="AX52" sqref="AX52"/>
+    <sheetView view="pageBreakPreview" topLeftCell="A4" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="BK20" sqref="BK20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.125" style="135" customWidth="1"/>
     <col min="2" max="5" width="2.625" style="134" customWidth="1"/>
     <col min="6" max="6" width="2.625" style="135" customWidth="1"/>
     <col min="7" max="7" width="6.875" style="135" customWidth="1"/>
     <col min="8" max="8" width="4.375" style="135" customWidth="1"/>
     <col min="9" max="9" width="4.5" style="135" customWidth="1"/>
     <col min="10" max="10" width="3.625" style="135" customWidth="1"/>
     <col min="11" max="15" width="2.125" style="135" customWidth="1"/>
     <col min="16" max="17" width="2.625" style="135" customWidth="1"/>
     <col min="18" max="45" width="2.875" style="135" customWidth="1"/>
     <col min="46" max="50" width="3.375" style="135" customWidth="1"/>
     <col min="51" max="51" width="4.125" style="135" customWidth="1"/>
     <col min="52" max="52" width="8.875" style="135" customWidth="1"/>
     <col min="53" max="53" width="21.875" style="135" customWidth="1"/>
     <col min="54" max="67" width="2.625" style="135" customWidth="1"/>
-    <col min="68" max="68" width="10.5" style="170" customWidth="1"/>
+    <col min="68" max="68" width="10.5" style="167" customWidth="1"/>
     <col min="69" max="16384" width="9" style="135"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
       <c r="AP2" s="135" t="s">
         <v>226</v>
       </c>
       <c r="BP2" s="136" t="s">
         <v>227</v>
       </c>
       <c r="BQ2" s="136"/>
       <c r="BR2" s="136"/>
     </row>
     <row r="3" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B3" s="488" t="s">
+      <c r="B3" s="381" t="s">
         <v>228</v>
       </c>
-      <c r="C3" s="488"/>
-[...44 lines deleted...]
-      <c r="AV3" s="488"/>
+      <c r="C3" s="381"/>
+      <c r="D3" s="381"/>
+      <c r="E3" s="381"/>
+      <c r="F3" s="381"/>
+      <c r="G3" s="381"/>
+      <c r="H3" s="381"/>
+      <c r="I3" s="381"/>
+      <c r="J3" s="381"/>
+      <c r="K3" s="381"/>
+      <c r="L3" s="381"/>
+      <c r="M3" s="381"/>
+      <c r="N3" s="381"/>
+      <c r="O3" s="381"/>
+      <c r="P3" s="381"/>
+      <c r="Q3" s="381"/>
+      <c r="R3" s="381"/>
+      <c r="S3" s="381"/>
+      <c r="T3" s="381"/>
+      <c r="U3" s="381"/>
+      <c r="V3" s="381"/>
+      <c r="W3" s="381"/>
+      <c r="X3" s="381"/>
+      <c r="Y3" s="381"/>
+      <c r="Z3" s="381"/>
+      <c r="AA3" s="381"/>
+      <c r="AB3" s="381"/>
+      <c r="AC3" s="381"/>
+      <c r="AD3" s="381"/>
+      <c r="AE3" s="381"/>
+      <c r="AF3" s="381"/>
+      <c r="AG3" s="381"/>
+      <c r="AH3" s="381"/>
+      <c r="AI3" s="381"/>
+      <c r="AJ3" s="381"/>
+      <c r="AK3" s="381"/>
+      <c r="AL3" s="381"/>
+      <c r="AM3" s="381"/>
+      <c r="AN3" s="381"/>
+      <c r="AO3" s="381"/>
+      <c r="AP3" s="381"/>
+      <c r="AQ3" s="381"/>
+      <c r="AR3" s="381"/>
+      <c r="AS3" s="381"/>
+      <c r="AT3" s="381"/>
+      <c r="AU3" s="381"/>
+      <c r="AV3" s="381"/>
       <c r="BP3" s="135" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="4" spans="2:70" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="B4" s="489" t="s">
+      <c r="B4" s="382" t="s">
         <v>230</v>
       </c>
-      <c r="C4" s="489"/>
-[...48 lines deleted...]
-      <c r="AZ4" s="489"/>
+      <c r="C4" s="382"/>
+      <c r="D4" s="382"/>
+      <c r="E4" s="382"/>
+      <c r="F4" s="382"/>
+      <c r="G4" s="382"/>
+      <c r="H4" s="382"/>
+      <c r="I4" s="382"/>
+      <c r="J4" s="382"/>
+      <c r="K4" s="382"/>
+      <c r="L4" s="382"/>
+      <c r="M4" s="382"/>
+      <c r="N4" s="382"/>
+      <c r="O4" s="382"/>
+      <c r="P4" s="382"/>
+      <c r="Q4" s="382"/>
+      <c r="R4" s="382"/>
+      <c r="S4" s="382"/>
+      <c r="T4" s="382"/>
+      <c r="U4" s="382"/>
+      <c r="V4" s="382"/>
+      <c r="W4" s="382"/>
+      <c r="X4" s="382"/>
+      <c r="Y4" s="382"/>
+      <c r="Z4" s="382"/>
+      <c r="AA4" s="382"/>
+      <c r="AB4" s="382"/>
+      <c r="AC4" s="382"/>
+      <c r="AD4" s="382"/>
+      <c r="AE4" s="382"/>
+      <c r="AF4" s="382"/>
+      <c r="AG4" s="382"/>
+      <c r="AH4" s="382"/>
+      <c r="AI4" s="382"/>
+      <c r="AJ4" s="382"/>
+      <c r="AK4" s="382"/>
+      <c r="AL4" s="382"/>
+      <c r="AM4" s="382"/>
+      <c r="AN4" s="382"/>
+      <c r="AO4" s="382"/>
+      <c r="AP4" s="382"/>
+      <c r="AQ4" s="382"/>
+      <c r="AR4" s="382"/>
+      <c r="AS4" s="382"/>
+      <c r="AT4" s="382"/>
+      <c r="AU4" s="382"/>
+      <c r="AV4" s="382"/>
+      <c r="AW4" s="382"/>
+      <c r="AX4" s="382"/>
+      <c r="AY4" s="382"/>
+      <c r="AZ4" s="382"/>
       <c r="BP4" s="135" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="5" spans="2:70" ht="18" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B5" s="137"/>
       <c r="C5" s="137"/>
       <c r="D5" s="137"/>
       <c r="E5" s="137"/>
       <c r="F5" s="137"/>
       <c r="G5" s="137"/>
       <c r="H5" s="137"/>
       <c r="I5" s="137"/>
       <c r="J5" s="137"/>
       <c r="K5" s="137"/>
       <c r="L5" s="137"/>
       <c r="M5" s="137"/>
       <c r="N5" s="137"/>
       <c r="O5" s="137"/>
       <c r="P5" s="137"/>
       <c r="Q5" s="137"/>
       <c r="R5" s="137"/>
       <c r="S5" s="137"/>
       <c r="T5" s="137"/>
       <c r="U5" s="137"/>
@@ -38365,135 +38367,135 @@
       <c r="AG5" s="137"/>
       <c r="AH5" s="137"/>
       <c r="AI5" s="137"/>
       <c r="AJ5" s="137"/>
       <c r="AK5" s="137"/>
       <c r="AL5" s="137"/>
       <c r="AM5" s="137"/>
       <c r="AN5" s="137"/>
       <c r="AO5" s="137"/>
       <c r="AP5" s="137"/>
       <c r="AQ5" s="137"/>
       <c r="AR5" s="137"/>
       <c r="AS5" s="137"/>
       <c r="AT5" s="137"/>
       <c r="AU5" s="137"/>
       <c r="AV5" s="137"/>
       <c r="AW5" s="137"/>
       <c r="AX5" s="137"/>
       <c r="AY5" s="137"/>
       <c r="AZ5" s="137"/>
       <c r="BP5" s="135" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="6" spans="2:70" ht="17.25" x14ac:dyDescent="0.15">
-      <c r="B6" s="490" t="s">
+      <c r="B6" s="383" t="s">
         <v>232</v>
       </c>
-      <c r="C6" s="491"/>
-[...20 lines deleted...]
-      <c r="X6" s="495"/>
+      <c r="C6" s="384"/>
+      <c r="D6" s="384"/>
+      <c r="E6" s="384"/>
+      <c r="F6" s="384"/>
+      <c r="G6" s="384"/>
+      <c r="H6" s="384"/>
+      <c r="I6" s="384"/>
+      <c r="J6" s="385"/>
+      <c r="K6" s="386"/>
+      <c r="L6" s="387"/>
+      <c r="M6" s="387"/>
+      <c r="N6" s="387"/>
+      <c r="O6" s="387"/>
+      <c r="P6" s="387"/>
+      <c r="Q6" s="387"/>
+      <c r="R6" s="387"/>
+      <c r="S6" s="387"/>
+      <c r="T6" s="387"/>
+      <c r="U6" s="387"/>
+      <c r="V6" s="387"/>
+      <c r="W6" s="387"/>
+      <c r="X6" s="388"/>
       <c r="Y6" s="137"/>
       <c r="Z6" s="137"/>
       <c r="AA6" s="137"/>
       <c r="AB6" s="137"/>
       <c r="AC6" s="137"/>
       <c r="AD6" s="137"/>
       <c r="AE6" s="137"/>
       <c r="AF6" s="137"/>
       <c r="AG6" s="137"/>
       <c r="AH6" s="137"/>
       <c r="AI6" s="137"/>
       <c r="AJ6" s="137"/>
       <c r="AK6" s="137"/>
       <c r="AL6" s="137"/>
       <c r="AM6" s="137"/>
       <c r="AN6" s="137"/>
       <c r="AO6" s="137"/>
       <c r="AP6" s="137"/>
       <c r="AQ6" s="137"/>
       <c r="AR6" s="137"/>
       <c r="AS6" s="137"/>
       <c r="AT6" s="137"/>
       <c r="AU6" s="137"/>
       <c r="AV6" s="137"/>
       <c r="AW6" s="137"/>
       <c r="AX6" s="137"/>
       <c r="AY6" s="137"/>
       <c r="AZ6" s="137"/>
       <c r="BP6" s="135" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="7" spans="2:70" ht="18" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="496" t="s">
+      <c r="B7" s="389" t="s">
         <v>234</v>
       </c>
-      <c r="C7" s="497"/>
-[...7 lines deleted...]
-      <c r="K7" s="499" t="s">
+      <c r="C7" s="390"/>
+      <c r="D7" s="390"/>
+      <c r="E7" s="390"/>
+      <c r="F7" s="390"/>
+      <c r="G7" s="390"/>
+      <c r="H7" s="390"/>
+      <c r="I7" s="390"/>
+      <c r="J7" s="391"/>
+      <c r="K7" s="392" t="s">
         <v>227</v>
       </c>
-      <c r="L7" s="500"/>
-[...11 lines deleted...]
-      <c r="X7" s="501"/>
+      <c r="L7" s="393"/>
+      <c r="M7" s="393"/>
+      <c r="N7" s="393"/>
+      <c r="O7" s="393"/>
+      <c r="P7" s="393"/>
+      <c r="Q7" s="393"/>
+      <c r="R7" s="393"/>
+      <c r="S7" s="393"/>
+      <c r="T7" s="393"/>
+      <c r="U7" s="393"/>
+      <c r="V7" s="393"/>
+      <c r="W7" s="393"/>
+      <c r="X7" s="394"/>
       <c r="Y7" s="137"/>
       <c r="Z7" s="137"/>
       <c r="AA7" s="137"/>
       <c r="AB7" s="137"/>
       <c r="AC7" s="137"/>
       <c r="AD7" s="137"/>
       <c r="AE7" s="137"/>
       <c r="AF7" s="137"/>
       <c r="AG7" s="137"/>
       <c r="AH7" s="137"/>
       <c r="AI7" s="137"/>
       <c r="AJ7" s="137"/>
       <c r="AK7" s="137"/>
       <c r="AL7" s="137"/>
       <c r="AM7" s="137"/>
       <c r="AN7" s="137"/>
       <c r="AO7" s="137"/>
       <c r="AP7" s="137"/>
       <c r="AQ7" s="137"/>
       <c r="AR7" s="137"/>
       <c r="AS7" s="137"/>
       <c r="AT7" s="137"/>
       <c r="AU7" s="137"/>
       <c r="AV7" s="137"/>
       <c r="AW7" s="137"/>
@@ -38539,147 +38541,147 @@
       <c r="AG8" s="137"/>
       <c r="AH8" s="137"/>
       <c r="AI8" s="137"/>
       <c r="AJ8" s="137"/>
       <c r="AK8" s="137"/>
       <c r="AL8" s="137"/>
       <c r="AM8" s="137"/>
       <c r="AN8" s="137"/>
       <c r="AO8" s="137"/>
       <c r="AP8" s="137"/>
       <c r="AQ8" s="137"/>
       <c r="AR8" s="137"/>
       <c r="AS8" s="137"/>
       <c r="AT8" s="137"/>
       <c r="AU8" s="137"/>
       <c r="AV8" s="137"/>
       <c r="AW8" s="137"/>
       <c r="AX8" s="137"/>
       <c r="AY8" s="137"/>
       <c r="AZ8" s="137"/>
       <c r="BP8" s="135" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="9" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B9" s="472" t="s">
+      <c r="B9" s="420" t="s">
         <v>237</v>
       </c>
-      <c r="C9" s="473"/>
-[...4 lines deleted...]
-      <c r="H9" s="478" t="s">
+      <c r="C9" s="396"/>
+      <c r="D9" s="396"/>
+      <c r="E9" s="396"/>
+      <c r="F9" s="396"/>
+      <c r="G9" s="396"/>
+      <c r="H9" s="407" t="s">
         <v>238</v>
       </c>
-      <c r="I9" s="478"/>
-[...1 lines deleted...]
-      <c r="K9" s="481" t="s">
+      <c r="I9" s="407"/>
+      <c r="J9" s="407"/>
+      <c r="K9" s="425" t="s">
         <v>239</v>
       </c>
-      <c r="L9" s="482"/>
-[...2 lines deleted...]
-      <c r="O9" s="482"/>
+      <c r="L9" s="426"/>
+      <c r="M9" s="426"/>
+      <c r="N9" s="426"/>
+      <c r="O9" s="426"/>
       <c r="P9" s="138"/>
       <c r="Q9" s="139"/>
-      <c r="R9" s="472" t="s">
+      <c r="R9" s="420" t="s">
         <v>240</v>
       </c>
-      <c r="S9" s="473"/>
-[...5 lines deleted...]
-      <c r="Y9" s="472" t="s">
+      <c r="S9" s="396"/>
+      <c r="T9" s="396"/>
+      <c r="U9" s="396"/>
+      <c r="V9" s="396"/>
+      <c r="W9" s="396"/>
+      <c r="X9" s="397"/>
+      <c r="Y9" s="420" t="s">
         <v>241</v>
       </c>
-      <c r="Z9" s="473"/>
-[...5 lines deleted...]
-      <c r="AF9" s="472" t="s">
+      <c r="Z9" s="396"/>
+      <c r="AA9" s="396"/>
+      <c r="AB9" s="396"/>
+      <c r="AC9" s="396"/>
+      <c r="AD9" s="396"/>
+      <c r="AE9" s="397"/>
+      <c r="AF9" s="420" t="s">
         <v>242</v>
       </c>
-      <c r="AG9" s="473"/>
-[...5 lines deleted...]
-      <c r="AM9" s="502" t="s">
+      <c r="AG9" s="396"/>
+      <c r="AH9" s="396"/>
+      <c r="AI9" s="396"/>
+      <c r="AJ9" s="396"/>
+      <c r="AK9" s="396"/>
+      <c r="AL9" s="397"/>
+      <c r="AM9" s="395" t="s">
         <v>243</v>
       </c>
-      <c r="AN9" s="473"/>
-[...5 lines deleted...]
-      <c r="AT9" s="503" t="s">
+      <c r="AN9" s="396"/>
+      <c r="AO9" s="396"/>
+      <c r="AP9" s="396"/>
+      <c r="AQ9" s="396"/>
+      <c r="AR9" s="396"/>
+      <c r="AS9" s="397"/>
+      <c r="AT9" s="398" t="s">
         <v>244</v>
       </c>
-      <c r="AU9" s="504"/>
-[...1 lines deleted...]
-      <c r="AW9" s="478" t="s">
+      <c r="AU9" s="399"/>
+      <c r="AV9" s="400"/>
+      <c r="AW9" s="407" t="s">
         <v>245</v>
       </c>
-      <c r="AX9" s="478"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="512" t="s">
+      <c r="AX9" s="407"/>
+      <c r="AY9" s="407"/>
+      <c r="AZ9" s="410" t="s">
         <v>246</v>
       </c>
-      <c r="BA9" s="467" t="s">
+      <c r="BA9" s="413" t="s">
         <v>247</v>
       </c>
       <c r="BP9" s="135" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="10" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B10" s="474"/>
-[...13 lines deleted...]
-      <c r="P10" s="411" t="s">
+      <c r="B10" s="421"/>
+      <c r="C10" s="422"/>
+      <c r="D10" s="422"/>
+      <c r="E10" s="422"/>
+      <c r="F10" s="422"/>
+      <c r="G10" s="422"/>
+      <c r="H10" s="408"/>
+      <c r="I10" s="408"/>
+      <c r="J10" s="408"/>
+      <c r="K10" s="427"/>
+      <c r="L10" s="428"/>
+      <c r="M10" s="428"/>
+      <c r="N10" s="428"/>
+      <c r="O10" s="428"/>
+      <c r="P10" s="416" t="s">
         <v>249</v>
       </c>
-      <c r="Q10" s="412"/>
+      <c r="Q10" s="417"/>
       <c r="R10" s="140">
         <v>1</v>
       </c>
       <c r="S10" s="141">
         <v>2</v>
       </c>
       <c r="T10" s="141">
         <v>3</v>
       </c>
       <c r="U10" s="141">
         <v>4</v>
       </c>
       <c r="V10" s="141">
         <v>5</v>
       </c>
       <c r="W10" s="141">
         <v>6</v>
       </c>
       <c r="X10" s="142">
         <v>7</v>
       </c>
       <c r="Y10" s="143">
         <v>8</v>
       </c>
       <c r="Z10" s="141">
@@ -38720,2017 +38722,2041 @@
       </c>
       <c r="AL10" s="142">
         <v>21</v>
       </c>
       <c r="AM10" s="140">
         <v>22</v>
       </c>
       <c r="AN10" s="141">
         <v>23</v>
       </c>
       <c r="AO10" s="141">
         <v>24</v>
       </c>
       <c r="AP10" s="141">
         <v>25</v>
       </c>
       <c r="AQ10" s="141">
         <v>26</v>
       </c>
       <c r="AR10" s="141">
         <v>27</v>
       </c>
       <c r="AS10" s="142">
         <v>28</v>
       </c>
-      <c r="AT10" s="506"/>
-[...6 lines deleted...]
-      <c r="BA10" s="468"/>
+      <c r="AT10" s="401"/>
+      <c r="AU10" s="402"/>
+      <c r="AV10" s="403"/>
+      <c r="AW10" s="408"/>
+      <c r="AX10" s="408"/>
+      <c r="AY10" s="408"/>
+      <c r="AZ10" s="411"/>
+      <c r="BA10" s="414"/>
       <c r="BP10" s="135" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="11" spans="2:70" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="474"/>
-[...13 lines deleted...]
-      <c r="P11" s="411" t="s">
+      <c r="B11" s="421"/>
+      <c r="C11" s="422"/>
+      <c r="D11" s="422"/>
+      <c r="E11" s="422"/>
+      <c r="F11" s="422"/>
+      <c r="G11" s="422"/>
+      <c r="H11" s="408"/>
+      <c r="I11" s="408"/>
+      <c r="J11" s="408"/>
+      <c r="K11" s="427"/>
+      <c r="L11" s="428"/>
+      <c r="M11" s="428"/>
+      <c r="N11" s="428"/>
+      <c r="O11" s="428"/>
+      <c r="P11" s="416" t="s">
         <v>251</v>
       </c>
-      <c r="Q11" s="412"/>
+      <c r="Q11" s="417"/>
       <c r="R11" s="144"/>
       <c r="S11" s="145"/>
       <c r="T11" s="145"/>
       <c r="U11" s="145"/>
       <c r="V11" s="145"/>
       <c r="W11" s="145"/>
       <c r="X11" s="146"/>
       <c r="Y11" s="144"/>
       <c r="Z11" s="145"/>
       <c r="AA11" s="145"/>
       <c r="AB11" s="145"/>
       <c r="AC11" s="145"/>
       <c r="AD11" s="145"/>
       <c r="AE11" s="146"/>
       <c r="AF11" s="144"/>
       <c r="AG11" s="145"/>
       <c r="AH11" s="145"/>
       <c r="AI11" s="145"/>
       <c r="AJ11" s="145"/>
       <c r="AK11" s="145"/>
       <c r="AL11" s="147"/>
       <c r="AM11" s="144"/>
       <c r="AN11" s="145"/>
       <c r="AO11" s="145"/>
       <c r="AP11" s="145"/>
       <c r="AQ11" s="145"/>
       <c r="AR11" s="145"/>
       <c r="AS11" s="146"/>
-      <c r="AT11" s="506"/>
-[...6 lines deleted...]
-      <c r="BA11" s="468"/>
+      <c r="AT11" s="401"/>
+      <c r="AU11" s="402"/>
+      <c r="AV11" s="403"/>
+      <c r="AW11" s="408"/>
+      <c r="AX11" s="408"/>
+      <c r="AY11" s="408"/>
+      <c r="AZ11" s="411"/>
+      <c r="BA11" s="414"/>
       <c r="BP11" s="135" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="12" spans="2:70" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="476"/>
-[...13 lines deleted...]
-      <c r="P12" s="470" t="s">
+      <c r="B12" s="423"/>
+      <c r="C12" s="424"/>
+      <c r="D12" s="424"/>
+      <c r="E12" s="424"/>
+      <c r="F12" s="424"/>
+      <c r="G12" s="424"/>
+      <c r="H12" s="409"/>
+      <c r="I12" s="409"/>
+      <c r="J12" s="409"/>
+      <c r="K12" s="429"/>
+      <c r="L12" s="430"/>
+      <c r="M12" s="430"/>
+      <c r="N12" s="430"/>
+      <c r="O12" s="430"/>
+      <c r="P12" s="418" t="s">
         <v>253</v>
       </c>
-      <c r="Q12" s="471"/>
+      <c r="Q12" s="419"/>
       <c r="R12" s="148"/>
       <c r="S12" s="149"/>
       <c r="T12" s="149"/>
       <c r="U12" s="149"/>
       <c r="V12" s="149"/>
       <c r="W12" s="149"/>
       <c r="X12" s="150"/>
       <c r="Y12" s="148"/>
       <c r="Z12" s="149"/>
       <c r="AA12" s="149"/>
       <c r="AB12" s="149"/>
       <c r="AC12" s="149"/>
       <c r="AD12" s="149"/>
       <c r="AE12" s="150"/>
       <c r="AF12" s="148"/>
       <c r="AG12" s="149"/>
       <c r="AH12" s="149"/>
       <c r="AI12" s="149"/>
       <c r="AJ12" s="149"/>
       <c r="AK12" s="149"/>
       <c r="AL12" s="150"/>
       <c r="AM12" s="148"/>
       <c r="AN12" s="149"/>
       <c r="AO12" s="149"/>
       <c r="AP12" s="149"/>
       <c r="AQ12" s="149"/>
       <c r="AR12" s="149"/>
       <c r="AS12" s="150"/>
-      <c r="AT12" s="509"/>
-[...6 lines deleted...]
-      <c r="BA12" s="469"/>
+      <c r="AT12" s="404"/>
+      <c r="AU12" s="405"/>
+      <c r="AV12" s="406"/>
+      <c r="AW12" s="409"/>
+      <c r="AX12" s="409"/>
+      <c r="AY12" s="409"/>
+      <c r="AZ12" s="412"/>
+      <c r="BA12" s="415"/>
       <c r="BP12" s="135" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="13" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B13" s="456" t="s">
+      <c r="B13" s="431" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="457"/>
-[...13 lines deleted...]
-      <c r="Q13" s="460"/>
+      <c r="C13" s="432"/>
+      <c r="D13" s="432"/>
+      <c r="E13" s="432"/>
+      <c r="F13" s="432"/>
+      <c r="G13" s="432"/>
+      <c r="H13" s="433"/>
+      <c r="I13" s="433"/>
+      <c r="J13" s="433"/>
+      <c r="K13" s="434"/>
+      <c r="L13" s="435"/>
+      <c r="M13" s="435"/>
+      <c r="N13" s="435"/>
+      <c r="O13" s="435"/>
+      <c r="P13" s="435"/>
+      <c r="Q13" s="436"/>
       <c r="R13" s="151"/>
       <c r="S13" s="152"/>
       <c r="T13" s="152"/>
       <c r="U13" s="152"/>
       <c r="V13" s="152"/>
       <c r="W13" s="152"/>
       <c r="X13" s="153"/>
       <c r="Y13" s="151"/>
       <c r="Z13" s="152"/>
       <c r="AA13" s="152"/>
       <c r="AB13" s="152"/>
       <c r="AC13" s="152"/>
       <c r="AD13" s="152"/>
       <c r="AE13" s="153"/>
       <c r="AF13" s="151"/>
       <c r="AG13" s="152"/>
       <c r="AH13" s="152"/>
       <c r="AI13" s="152"/>
       <c r="AJ13" s="152"/>
       <c r="AK13" s="152"/>
       <c r="AL13" s="153"/>
       <c r="AM13" s="154"/>
       <c r="AN13" s="152"/>
       <c r="AO13" s="152"/>
       <c r="AP13" s="152"/>
       <c r="AQ13" s="152"/>
       <c r="AR13" s="152"/>
       <c r="AS13" s="153"/>
-      <c r="AT13" s="427">
+      <c r="AT13" s="437">
         <f t="shared" ref="AT13:AT28" si="0">SUM(R13:AS13)</f>
         <v>0</v>
       </c>
-      <c r="AU13" s="427"/>
-[...1 lines deleted...]
-      <c r="AW13" s="433">
+      <c r="AU13" s="437"/>
+      <c r="AV13" s="438"/>
+      <c r="AW13" s="439">
         <f>AT13/4</f>
         <v>0</v>
       </c>
-      <c r="AX13" s="434"/>
-[...4 lines deleted...]
-      <c r="BA13" s="156"/>
+      <c r="AX13" s="440"/>
+      <c r="AY13" s="441"/>
+      <c r="AZ13" s="510">
+        <f>ROUNDDOWN(AW13/$AT$35,1)</f>
+        <v>0</v>
+      </c>
+      <c r="BA13" s="155"/>
       <c r="BP13" s="135" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="14" spans="2:70" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="461" t="s">
+      <c r="B14" s="442" t="s">
         <v>256</v>
       </c>
-      <c r="C14" s="462"/>
-[...19 lines deleted...]
-      <c r="W14" s="159"/>
+      <c r="C14" s="443"/>
+      <c r="D14" s="443"/>
+      <c r="E14" s="443"/>
+      <c r="F14" s="443"/>
+      <c r="G14" s="443"/>
+      <c r="H14" s="444"/>
+      <c r="I14" s="444"/>
+      <c r="J14" s="444"/>
+      <c r="K14" s="445"/>
+      <c r="L14" s="446"/>
+      <c r="M14" s="446"/>
+      <c r="N14" s="446"/>
+      <c r="O14" s="446"/>
+      <c r="P14" s="446"/>
+      <c r="Q14" s="447"/>
+      <c r="R14" s="156"/>
+      <c r="S14" s="157"/>
+      <c r="T14" s="157"/>
+      <c r="U14" s="157"/>
+      <c r="V14" s="157"/>
+      <c r="W14" s="158"/>
       <c r="X14" s="147"/>
-      <c r="Y14" s="157"/>
-[...4 lines deleted...]
-      <c r="AD14" s="159"/>
+      <c r="Y14" s="156"/>
+      <c r="Z14" s="158"/>
+      <c r="AA14" s="158"/>
+      <c r="AB14" s="158"/>
+      <c r="AC14" s="158"/>
+      <c r="AD14" s="158"/>
       <c r="AE14" s="147"/>
-      <c r="AF14" s="157"/>
-[...4 lines deleted...]
-      <c r="AK14" s="159"/>
+      <c r="AF14" s="156"/>
+      <c r="AG14" s="158"/>
+      <c r="AH14" s="158"/>
+      <c r="AI14" s="158"/>
+      <c r="AJ14" s="158"/>
+      <c r="AK14" s="158"/>
       <c r="AL14" s="147"/>
-      <c r="AM14" s="160"/>
-[...4 lines deleted...]
-      <c r="AR14" s="159"/>
+      <c r="AM14" s="159"/>
+      <c r="AN14" s="158"/>
+      <c r="AO14" s="158"/>
+      <c r="AP14" s="158"/>
+      <c r="AQ14" s="158"/>
+      <c r="AR14" s="158"/>
       <c r="AS14" s="147"/>
-      <c r="AT14" s="401">
+      <c r="AT14" s="448">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU14" s="401"/>
-[...1 lines deleted...]
-      <c r="AW14" s="464">
+      <c r="AU14" s="448"/>
+      <c r="AV14" s="449"/>
+      <c r="AW14" s="450">
         <f t="shared" ref="AW14:AW34" si="1">AT14/4</f>
         <v>0</v>
       </c>
-      <c r="AX14" s="465"/>
-[...4 lines deleted...]
-      <c r="BA14" s="162"/>
+      <c r="AX14" s="451"/>
+      <c r="AY14" s="452"/>
+      <c r="AZ14" s="188">
+        <f t="shared" ref="AZ14:AZ28" si="2">ROUNDDOWN(AW14/$AT$35,1)</f>
+        <v>0</v>
+      </c>
+      <c r="BA14" s="160"/>
       <c r="BP14" s="135" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="15" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B15" s="451"/>
-[...43 lines deleted...]
-      <c r="AT15" s="406">
+      <c r="B15" s="453"/>
+      <c r="C15" s="454"/>
+      <c r="D15" s="454"/>
+      <c r="E15" s="454"/>
+      <c r="F15" s="454"/>
+      <c r="G15" s="454"/>
+      <c r="H15" s="433"/>
+      <c r="I15" s="433"/>
+      <c r="J15" s="433"/>
+      <c r="K15" s="455"/>
+      <c r="L15" s="456"/>
+      <c r="M15" s="456"/>
+      <c r="N15" s="456"/>
+      <c r="O15" s="456"/>
+      <c r="P15" s="456"/>
+      <c r="Q15" s="457"/>
+      <c r="R15" s="161"/>
+      <c r="S15" s="162"/>
+      <c r="T15" s="162"/>
+      <c r="U15" s="162"/>
+      <c r="V15" s="162"/>
+      <c r="W15" s="162"/>
+      <c r="X15" s="163"/>
+      <c r="Y15" s="161"/>
+      <c r="Z15" s="162"/>
+      <c r="AA15" s="162"/>
+      <c r="AB15" s="162"/>
+      <c r="AC15" s="162"/>
+      <c r="AD15" s="162"/>
+      <c r="AE15" s="163"/>
+      <c r="AF15" s="161"/>
+      <c r="AG15" s="162"/>
+      <c r="AH15" s="162"/>
+      <c r="AI15" s="162"/>
+      <c r="AJ15" s="162"/>
+      <c r="AK15" s="162"/>
+      <c r="AL15" s="163"/>
+      <c r="AM15" s="164"/>
+      <c r="AN15" s="162"/>
+      <c r="AO15" s="162"/>
+      <c r="AP15" s="162"/>
+      <c r="AQ15" s="162"/>
+      <c r="AR15" s="162"/>
+      <c r="AS15" s="163"/>
+      <c r="AT15" s="458">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU15" s="406"/>
-[...1 lines deleted...]
-      <c r="AW15" s="433">
+      <c r="AU15" s="458"/>
+      <c r="AV15" s="459"/>
+      <c r="AW15" s="439">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX15" s="434"/>
-[...4 lines deleted...]
-      <c r="BA15" s="168"/>
+      <c r="AX15" s="440"/>
+      <c r="AY15" s="441"/>
+      <c r="AZ15" s="510">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA15" s="165"/>
       <c r="BP15" s="135" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="16" spans="2:70" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B16" s="451"/>
-[...14 lines deleted...]
-      <c r="Q16" s="440"/>
+      <c r="B16" s="453"/>
+      <c r="C16" s="454"/>
+      <c r="D16" s="454"/>
+      <c r="E16" s="454"/>
+      <c r="F16" s="454"/>
+      <c r="G16" s="454"/>
+      <c r="H16" s="433"/>
+      <c r="I16" s="433"/>
+      <c r="J16" s="433"/>
+      <c r="K16" s="460"/>
+      <c r="L16" s="461"/>
+      <c r="M16" s="461"/>
+      <c r="N16" s="461"/>
+      <c r="O16" s="461"/>
+      <c r="P16" s="461"/>
+      <c r="Q16" s="462"/>
       <c r="R16" s="143"/>
-      <c r="S16" s="164"/>
-[...2 lines deleted...]
-      <c r="V16" s="164"/>
+      <c r="S16" s="162"/>
+      <c r="T16" s="162"/>
+      <c r="U16" s="162"/>
+      <c r="V16" s="162"/>
       <c r="W16" s="141"/>
       <c r="X16" s="142"/>
       <c r="Y16" s="143"/>
       <c r="Z16" s="141"/>
       <c r="AA16" s="141"/>
       <c r="AB16" s="141"/>
       <c r="AC16" s="141"/>
       <c r="AD16" s="141"/>
       <c r="AE16" s="142"/>
       <c r="AF16" s="143"/>
       <c r="AG16" s="141"/>
       <c r="AH16" s="141"/>
       <c r="AI16" s="141"/>
       <c r="AJ16" s="141"/>
       <c r="AK16" s="141"/>
       <c r="AL16" s="142"/>
       <c r="AM16" s="140"/>
       <c r="AN16" s="141"/>
       <c r="AO16" s="141"/>
       <c r="AP16" s="141"/>
       <c r="AQ16" s="141"/>
       <c r="AR16" s="141"/>
       <c r="AS16" s="142"/>
-      <c r="AT16" s="395">
+      <c r="AT16" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU16" s="395"/>
-[...1 lines deleted...]
-      <c r="AW16" s="446">
+      <c r="AU16" s="463"/>
+      <c r="AV16" s="464"/>
+      <c r="AW16" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX16" s="447"/>
-[...4 lines deleted...]
-      <c r="BA16" s="169"/>
+      <c r="AX16" s="466"/>
+      <c r="AY16" s="467"/>
+      <c r="AZ16" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA16" s="166"/>
       <c r="BP16" s="135" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="17" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B17" s="451"/>
-[...14 lines deleted...]
-      <c r="Q17" s="440"/>
+      <c r="B17" s="453"/>
+      <c r="C17" s="454"/>
+      <c r="D17" s="454"/>
+      <c r="E17" s="454"/>
+      <c r="F17" s="454"/>
+      <c r="G17" s="454"/>
+      <c r="H17" s="433"/>
+      <c r="I17" s="433"/>
+      <c r="J17" s="433"/>
+      <c r="K17" s="460"/>
+      <c r="L17" s="461"/>
+      <c r="M17" s="461"/>
+      <c r="N17" s="461"/>
+      <c r="O17" s="461"/>
+      <c r="P17" s="461"/>
+      <c r="Q17" s="462"/>
       <c r="R17" s="143"/>
-      <c r="S17" s="164"/>
-[...3 lines deleted...]
-      <c r="W17" s="164"/>
+      <c r="S17" s="162"/>
+      <c r="T17" s="162"/>
+      <c r="U17" s="162"/>
+      <c r="V17" s="162"/>
+      <c r="W17" s="162"/>
       <c r="X17" s="142"/>
       <c r="Y17" s="143"/>
       <c r="Z17" s="141"/>
       <c r="AA17" s="141"/>
       <c r="AB17" s="141"/>
       <c r="AC17" s="141"/>
       <c r="AD17" s="141"/>
       <c r="AE17" s="142"/>
       <c r="AF17" s="143"/>
       <c r="AG17" s="141"/>
       <c r="AH17" s="141"/>
       <c r="AI17" s="141"/>
       <c r="AJ17" s="141"/>
       <c r="AK17" s="141"/>
       <c r="AL17" s="142"/>
       <c r="AM17" s="140"/>
       <c r="AN17" s="141"/>
       <c r="AO17" s="141"/>
       <c r="AP17" s="141"/>
       <c r="AQ17" s="141"/>
       <c r="AR17" s="141"/>
       <c r="AS17" s="142"/>
-      <c r="AT17" s="395">
+      <c r="AT17" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU17" s="395"/>
-[...1 lines deleted...]
-      <c r="AW17" s="446">
+      <c r="AU17" s="463"/>
+      <c r="AV17" s="464"/>
+      <c r="AW17" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX17" s="447"/>
-[...4 lines deleted...]
-      <c r="BA17" s="169"/>
+      <c r="AX17" s="466"/>
+      <c r="AY17" s="467"/>
+      <c r="AZ17" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA17" s="166"/>
     </row>
     <row r="18" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B18" s="451"/>
-[...14 lines deleted...]
-      <c r="Q18" s="440"/>
+      <c r="B18" s="453"/>
+      <c r="C18" s="454"/>
+      <c r="D18" s="454"/>
+      <c r="E18" s="454"/>
+      <c r="F18" s="454"/>
+      <c r="G18" s="454"/>
+      <c r="H18" s="433"/>
+      <c r="I18" s="433"/>
+      <c r="J18" s="433"/>
+      <c r="K18" s="460"/>
+      <c r="L18" s="461"/>
+      <c r="M18" s="461"/>
+      <c r="N18" s="461"/>
+      <c r="O18" s="461"/>
+      <c r="P18" s="461"/>
+      <c r="Q18" s="462"/>
       <c r="R18" s="143"/>
       <c r="S18" s="141"/>
       <c r="T18" s="141"/>
       <c r="U18" s="141"/>
       <c r="V18" s="141"/>
       <c r="W18" s="141"/>
       <c r="X18" s="142"/>
       <c r="Y18" s="143"/>
       <c r="Z18" s="141"/>
       <c r="AA18" s="141"/>
       <c r="AB18" s="141"/>
       <c r="AC18" s="141"/>
       <c r="AD18" s="141"/>
       <c r="AE18" s="142"/>
       <c r="AF18" s="143"/>
       <c r="AG18" s="141"/>
       <c r="AH18" s="141"/>
       <c r="AI18" s="141"/>
       <c r="AJ18" s="141"/>
       <c r="AK18" s="141"/>
       <c r="AL18" s="142"/>
       <c r="AM18" s="143"/>
       <c r="AN18" s="141"/>
       <c r="AO18" s="141"/>
       <c r="AP18" s="141"/>
       <c r="AQ18" s="141"/>
       <c r="AR18" s="141"/>
       <c r="AS18" s="142"/>
-      <c r="AT18" s="395">
+      <c r="AT18" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU18" s="395"/>
-[...1 lines deleted...]
-      <c r="AW18" s="446">
+      <c r="AU18" s="463"/>
+      <c r="AV18" s="464"/>
+      <c r="AW18" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX18" s="447"/>
-[...4 lines deleted...]
-      <c r="BA18" s="169"/>
+      <c r="AX18" s="466"/>
+      <c r="AY18" s="467"/>
+      <c r="AZ18" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA18" s="166"/>
       <c r="BP18" s="135"/>
     </row>
     <row r="19" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B19" s="451"/>
-[...14 lines deleted...]
-      <c r="Q19" s="440"/>
+      <c r="B19" s="453"/>
+      <c r="C19" s="454"/>
+      <c r="D19" s="454"/>
+      <c r="E19" s="454"/>
+      <c r="F19" s="454"/>
+      <c r="G19" s="454"/>
+      <c r="H19" s="433"/>
+      <c r="I19" s="433"/>
+      <c r="J19" s="433"/>
+      <c r="K19" s="460"/>
+      <c r="L19" s="461"/>
+      <c r="M19" s="461"/>
+      <c r="N19" s="461"/>
+      <c r="O19" s="461"/>
+      <c r="P19" s="461"/>
+      <c r="Q19" s="462"/>
       <c r="R19" s="143"/>
       <c r="S19" s="141"/>
       <c r="T19" s="141"/>
       <c r="U19" s="141"/>
       <c r="V19" s="141"/>
       <c r="W19" s="141"/>
       <c r="X19" s="142"/>
       <c r="Y19" s="143"/>
       <c r="Z19" s="141"/>
       <c r="AA19" s="141"/>
       <c r="AB19" s="141"/>
       <c r="AC19" s="141"/>
       <c r="AD19" s="141"/>
       <c r="AE19" s="142"/>
       <c r="AF19" s="143"/>
       <c r="AG19" s="141"/>
       <c r="AH19" s="141"/>
       <c r="AI19" s="141"/>
       <c r="AJ19" s="141"/>
       <c r="AK19" s="141"/>
       <c r="AL19" s="142"/>
       <c r="AM19" s="143"/>
       <c r="AN19" s="141"/>
       <c r="AO19" s="141"/>
       <c r="AP19" s="141"/>
       <c r="AQ19" s="141"/>
       <c r="AR19" s="141"/>
       <c r="AS19" s="142"/>
-      <c r="AT19" s="395">
+      <c r="AT19" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU19" s="395"/>
-[...1 lines deleted...]
-      <c r="AW19" s="446">
+      <c r="AU19" s="463"/>
+      <c r="AV19" s="464"/>
+      <c r="AW19" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX19" s="447"/>
-[...4 lines deleted...]
-      <c r="BA19" s="169"/>
+      <c r="AX19" s="466"/>
+      <c r="AY19" s="467"/>
+      <c r="AZ19" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA19" s="166"/>
       <c r="BP19" s="135"/>
     </row>
     <row r="20" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B20" s="451"/>
-[...14 lines deleted...]
-      <c r="Q20" s="440"/>
+      <c r="B20" s="453"/>
+      <c r="C20" s="454"/>
+      <c r="D20" s="454"/>
+      <c r="E20" s="454"/>
+      <c r="F20" s="454"/>
+      <c r="G20" s="454"/>
+      <c r="H20" s="433"/>
+      <c r="I20" s="433"/>
+      <c r="J20" s="433"/>
+      <c r="K20" s="460"/>
+      <c r="L20" s="461"/>
+      <c r="M20" s="461"/>
+      <c r="N20" s="461"/>
+      <c r="O20" s="461"/>
+      <c r="P20" s="461"/>
+      <c r="Q20" s="462"/>
       <c r="R20" s="143"/>
-      <c r="S20" s="164"/>
-[...2 lines deleted...]
-      <c r="V20" s="164"/>
+      <c r="S20" s="162"/>
+      <c r="T20" s="162"/>
+      <c r="U20" s="162"/>
+      <c r="V20" s="162"/>
       <c r="W20" s="141"/>
       <c r="X20" s="142"/>
       <c r="Y20" s="143"/>
       <c r="Z20" s="141"/>
       <c r="AA20" s="141"/>
       <c r="AB20" s="141"/>
       <c r="AC20" s="141"/>
       <c r="AD20" s="141"/>
       <c r="AE20" s="142"/>
       <c r="AF20" s="143"/>
       <c r="AG20" s="141"/>
       <c r="AH20" s="141"/>
       <c r="AI20" s="141"/>
       <c r="AJ20" s="141"/>
       <c r="AK20" s="141"/>
       <c r="AL20" s="142"/>
       <c r="AM20" s="143"/>
       <c r="AN20" s="141"/>
       <c r="AO20" s="141"/>
       <c r="AP20" s="141"/>
       <c r="AQ20" s="141"/>
       <c r="AR20" s="141"/>
       <c r="AS20" s="142"/>
-      <c r="AT20" s="395">
+      <c r="AT20" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU20" s="395"/>
-[...1 lines deleted...]
-      <c r="AW20" s="446">
+      <c r="AU20" s="463"/>
+      <c r="AV20" s="464"/>
+      <c r="AW20" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX20" s="447"/>
-[...4 lines deleted...]
-      <c r="BA20" s="169"/>
+      <c r="AX20" s="466"/>
+      <c r="AY20" s="467"/>
+      <c r="AZ20" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA20" s="166"/>
       <c r="BP20" s="135"/>
     </row>
     <row r="21" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B21" s="449"/>
-[...14 lines deleted...]
-      <c r="Q21" s="440"/>
+      <c r="B21" s="468"/>
+      <c r="C21" s="433"/>
+      <c r="D21" s="433"/>
+      <c r="E21" s="433"/>
+      <c r="F21" s="433"/>
+      <c r="G21" s="433"/>
+      <c r="H21" s="433"/>
+      <c r="I21" s="433"/>
+      <c r="J21" s="433"/>
+      <c r="K21" s="460"/>
+      <c r="L21" s="461"/>
+      <c r="M21" s="461"/>
+      <c r="N21" s="461"/>
+      <c r="O21" s="461"/>
+      <c r="P21" s="461"/>
+      <c r="Q21" s="462"/>
       <c r="R21" s="143"/>
-      <c r="S21" s="164"/>
-[...2 lines deleted...]
-      <c r="V21" s="164"/>
+      <c r="S21" s="162"/>
+      <c r="T21" s="162"/>
+      <c r="U21" s="162"/>
+      <c r="V21" s="162"/>
       <c r="W21" s="141"/>
       <c r="X21" s="142"/>
       <c r="Y21" s="143"/>
       <c r="Z21" s="141"/>
       <c r="AA21" s="141"/>
       <c r="AB21" s="141"/>
       <c r="AC21" s="141"/>
       <c r="AD21" s="141"/>
       <c r="AE21" s="142"/>
       <c r="AF21" s="143"/>
       <c r="AG21" s="141"/>
       <c r="AH21" s="141"/>
       <c r="AI21" s="141"/>
       <c r="AJ21" s="141"/>
       <c r="AK21" s="141"/>
       <c r="AL21" s="142"/>
       <c r="AM21" s="140"/>
       <c r="AN21" s="141"/>
       <c r="AO21" s="141"/>
       <c r="AP21" s="141"/>
       <c r="AQ21" s="141"/>
       <c r="AR21" s="141"/>
       <c r="AS21" s="142"/>
-      <c r="AT21" s="395">
+      <c r="AT21" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU21" s="395"/>
-[...1 lines deleted...]
-      <c r="AW21" s="446">
+      <c r="AU21" s="463"/>
+      <c r="AV21" s="464"/>
+      <c r="AW21" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX21" s="447"/>
-[...4 lines deleted...]
-      <c r="BA21" s="169"/>
+      <c r="AX21" s="466"/>
+      <c r="AY21" s="467"/>
+      <c r="AZ21" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA21" s="166"/>
       <c r="BP21" s="135"/>
     </row>
     <row r="22" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B22" s="449"/>
-[...14 lines deleted...]
-      <c r="Q22" s="440"/>
+      <c r="B22" s="468"/>
+      <c r="C22" s="433"/>
+      <c r="D22" s="433"/>
+      <c r="E22" s="433"/>
+      <c r="F22" s="433"/>
+      <c r="G22" s="433"/>
+      <c r="H22" s="433"/>
+      <c r="I22" s="433"/>
+      <c r="J22" s="433"/>
+      <c r="K22" s="460"/>
+      <c r="L22" s="461"/>
+      <c r="M22" s="461"/>
+      <c r="N22" s="461"/>
+      <c r="O22" s="461"/>
+      <c r="P22" s="461"/>
+      <c r="Q22" s="462"/>
       <c r="R22" s="143"/>
-      <c r="S22" s="164"/>
-[...2 lines deleted...]
-      <c r="V22" s="164"/>
+      <c r="S22" s="162"/>
+      <c r="T22" s="162"/>
+      <c r="U22" s="162"/>
+      <c r="V22" s="162"/>
       <c r="W22" s="141"/>
       <c r="X22" s="142"/>
       <c r="Y22" s="143"/>
       <c r="Z22" s="141"/>
       <c r="AA22" s="141"/>
       <c r="AB22" s="141"/>
       <c r="AC22" s="141"/>
       <c r="AD22" s="141"/>
       <c r="AE22" s="142"/>
       <c r="AF22" s="143"/>
       <c r="AG22" s="141"/>
       <c r="AH22" s="141"/>
       <c r="AI22" s="141"/>
       <c r="AJ22" s="141"/>
       <c r="AK22" s="141"/>
       <c r="AL22" s="142"/>
       <c r="AM22" s="140"/>
       <c r="AN22" s="141"/>
       <c r="AO22" s="141"/>
       <c r="AP22" s="141"/>
       <c r="AQ22" s="141"/>
       <c r="AR22" s="141"/>
       <c r="AS22" s="142"/>
-      <c r="AT22" s="395">
+      <c r="AT22" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU22" s="395"/>
-[...1 lines deleted...]
-      <c r="AW22" s="397">
+      <c r="AU22" s="463"/>
+      <c r="AV22" s="464"/>
+      <c r="AW22" s="469">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX22" s="398"/>
-[...4 lines deleted...]
-      <c r="BA22" s="169"/>
+      <c r="AX22" s="470"/>
+      <c r="AY22" s="471"/>
+      <c r="AZ22" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA22" s="166"/>
       <c r="BP22" s="135"/>
     </row>
     <row r="23" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B23" s="449"/>
-[...14 lines deleted...]
-      <c r="Q23" s="440"/>
+      <c r="B23" s="468"/>
+      <c r="C23" s="433"/>
+      <c r="D23" s="433"/>
+      <c r="E23" s="433"/>
+      <c r="F23" s="433"/>
+      <c r="G23" s="433"/>
+      <c r="H23" s="433"/>
+      <c r="I23" s="433"/>
+      <c r="J23" s="433"/>
+      <c r="K23" s="460"/>
+      <c r="L23" s="461"/>
+      <c r="M23" s="461"/>
+      <c r="N23" s="461"/>
+      <c r="O23" s="461"/>
+      <c r="P23" s="461"/>
+      <c r="Q23" s="462"/>
       <c r="R23" s="143"/>
       <c r="S23" s="141"/>
       <c r="T23" s="141"/>
       <c r="U23" s="141"/>
       <c r="V23" s="141"/>
       <c r="W23" s="141"/>
       <c r="X23" s="142"/>
       <c r="Y23" s="143"/>
       <c r="Z23" s="141"/>
       <c r="AA23" s="141"/>
       <c r="AB23" s="141"/>
       <c r="AC23" s="141"/>
       <c r="AD23" s="141"/>
       <c r="AE23" s="142"/>
       <c r="AF23" s="143"/>
       <c r="AG23" s="141"/>
       <c r="AH23" s="141"/>
       <c r="AI23" s="141"/>
       <c r="AJ23" s="141"/>
       <c r="AK23" s="141"/>
       <c r="AL23" s="142"/>
       <c r="AM23" s="140"/>
       <c r="AN23" s="141"/>
       <c r="AO23" s="141"/>
       <c r="AP23" s="141"/>
       <c r="AQ23" s="141"/>
       <c r="AR23" s="141"/>
       <c r="AS23" s="142"/>
-      <c r="AT23" s="395">
+      <c r="AT23" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU23" s="395"/>
-[...1 lines deleted...]
-      <c r="AW23" s="416">
+      <c r="AU23" s="463"/>
+      <c r="AV23" s="464"/>
+      <c r="AW23" s="472">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX23" s="417"/>
-[...4 lines deleted...]
-      <c r="BA23" s="169"/>
+      <c r="AX23" s="473"/>
+      <c r="AY23" s="474"/>
+      <c r="AZ23" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA23" s="166"/>
       <c r="BP23" s="135"/>
     </row>
     <row r="24" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B24" s="449"/>
-[...14 lines deleted...]
-      <c r="Q24" s="439"/>
+      <c r="B24" s="468"/>
+      <c r="C24" s="433"/>
+      <c r="D24" s="433"/>
+      <c r="E24" s="433"/>
+      <c r="F24" s="433"/>
+      <c r="G24" s="433"/>
+      <c r="H24" s="433"/>
+      <c r="I24" s="433"/>
+      <c r="J24" s="433"/>
+      <c r="K24" s="433"/>
+      <c r="L24" s="433"/>
+      <c r="M24" s="433"/>
+      <c r="N24" s="433"/>
+      <c r="O24" s="433"/>
+      <c r="P24" s="433"/>
+      <c r="Q24" s="460"/>
       <c r="R24" s="143"/>
       <c r="S24" s="141"/>
       <c r="T24" s="141"/>
       <c r="U24" s="141"/>
       <c r="V24" s="141"/>
       <c r="W24" s="141"/>
       <c r="X24" s="142"/>
       <c r="Y24" s="143"/>
       <c r="Z24" s="141"/>
       <c r="AA24" s="141"/>
       <c r="AB24" s="141"/>
       <c r="AC24" s="141"/>
       <c r="AD24" s="141"/>
       <c r="AE24" s="142"/>
       <c r="AF24" s="143"/>
       <c r="AG24" s="141"/>
       <c r="AH24" s="141"/>
       <c r="AI24" s="141"/>
       <c r="AJ24" s="141"/>
       <c r="AK24" s="141"/>
       <c r="AL24" s="142"/>
       <c r="AM24" s="140"/>
       <c r="AN24" s="141"/>
       <c r="AO24" s="141"/>
       <c r="AP24" s="141"/>
       <c r="AQ24" s="141"/>
       <c r="AR24" s="141"/>
       <c r="AS24" s="142"/>
-      <c r="AT24" s="395">
+      <c r="AT24" s="463">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU24" s="395"/>
-[...1 lines deleted...]
-      <c r="AW24" s="446">
+      <c r="AU24" s="463"/>
+      <c r="AV24" s="464"/>
+      <c r="AW24" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX24" s="447"/>
-[...4 lines deleted...]
-      <c r="BA24" s="169"/>
+      <c r="AX24" s="466"/>
+      <c r="AY24" s="467"/>
+      <c r="AZ24" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA24" s="166"/>
       <c r="BP24" s="135"/>
     </row>
     <row r="25" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B25" s="436"/>
-[...14 lines deleted...]
-      <c r="Q25" s="440"/>
+      <c r="B25" s="475"/>
+      <c r="C25" s="461"/>
+      <c r="D25" s="461"/>
+      <c r="E25" s="461"/>
+      <c r="F25" s="461"/>
+      <c r="G25" s="476"/>
+      <c r="H25" s="460"/>
+      <c r="I25" s="461"/>
+      <c r="J25" s="476"/>
+      <c r="K25" s="460"/>
+      <c r="L25" s="461"/>
+      <c r="M25" s="461"/>
+      <c r="N25" s="461"/>
+      <c r="O25" s="461"/>
+      <c r="P25" s="461"/>
+      <c r="Q25" s="462"/>
       <c r="R25" s="143"/>
       <c r="S25" s="141"/>
       <c r="T25" s="141"/>
       <c r="U25" s="141"/>
       <c r="V25" s="141"/>
       <c r="W25" s="141"/>
       <c r="X25" s="142"/>
       <c r="Y25" s="143"/>
       <c r="Z25" s="141"/>
       <c r="AA25" s="141"/>
       <c r="AB25" s="141"/>
       <c r="AC25" s="141"/>
       <c r="AD25" s="141"/>
       <c r="AE25" s="142"/>
       <c r="AF25" s="143"/>
       <c r="AG25" s="141"/>
       <c r="AH25" s="141"/>
       <c r="AI25" s="141"/>
       <c r="AJ25" s="141"/>
       <c r="AK25" s="141"/>
       <c r="AL25" s="142"/>
       <c r="AM25" s="140"/>
       <c r="AN25" s="141"/>
       <c r="AO25" s="141"/>
       <c r="AP25" s="141"/>
       <c r="AQ25" s="141"/>
       <c r="AR25" s="141"/>
       <c r="AS25" s="142"/>
-      <c r="AT25" s="394">
+      <c r="AT25" s="477">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU25" s="395"/>
-[...1 lines deleted...]
-      <c r="AW25" s="446">
+      <c r="AU25" s="463"/>
+      <c r="AV25" s="464"/>
+      <c r="AW25" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX25" s="447"/>
-[...4 lines deleted...]
-      <c r="BA25" s="169"/>
+      <c r="AX25" s="466"/>
+      <c r="AY25" s="467"/>
+      <c r="AZ25" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA25" s="166"/>
       <c r="BP25" s="135"/>
     </row>
     <row r="26" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B26" s="436"/>
-[...14 lines deleted...]
-      <c r="Q26" s="440"/>
+      <c r="B26" s="475"/>
+      <c r="C26" s="461"/>
+      <c r="D26" s="461"/>
+      <c r="E26" s="461"/>
+      <c r="F26" s="461"/>
+      <c r="G26" s="476"/>
+      <c r="H26" s="460"/>
+      <c r="I26" s="461"/>
+      <c r="J26" s="476"/>
+      <c r="K26" s="460"/>
+      <c r="L26" s="461"/>
+      <c r="M26" s="461"/>
+      <c r="N26" s="461"/>
+      <c r="O26" s="461"/>
+      <c r="P26" s="461"/>
+      <c r="Q26" s="462"/>
       <c r="R26" s="143"/>
       <c r="S26" s="141"/>
       <c r="T26" s="141"/>
       <c r="U26" s="141"/>
       <c r="V26" s="141"/>
       <c r="W26" s="141"/>
       <c r="X26" s="142"/>
       <c r="Y26" s="143"/>
       <c r="Z26" s="141"/>
       <c r="AA26" s="141"/>
       <c r="AB26" s="141"/>
       <c r="AC26" s="141"/>
       <c r="AD26" s="141"/>
       <c r="AE26" s="142"/>
       <c r="AF26" s="143"/>
       <c r="AG26" s="141"/>
       <c r="AH26" s="141"/>
       <c r="AI26" s="141"/>
       <c r="AJ26" s="141"/>
       <c r="AK26" s="141"/>
       <c r="AL26" s="142"/>
       <c r="AM26" s="140"/>
       <c r="AN26" s="141"/>
       <c r="AO26" s="141"/>
       <c r="AP26" s="141"/>
       <c r="AQ26" s="141"/>
       <c r="AR26" s="141"/>
       <c r="AS26" s="142"/>
-      <c r="AT26" s="394">
+      <c r="AT26" s="477">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU26" s="395"/>
-[...1 lines deleted...]
-      <c r="AW26" s="446">
+      <c r="AU26" s="463"/>
+      <c r="AV26" s="464"/>
+      <c r="AW26" s="465">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX26" s="447"/>
-[...4 lines deleted...]
-      <c r="BA26" s="169"/>
+      <c r="AX26" s="466"/>
+      <c r="AY26" s="467"/>
+      <c r="AZ26" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA26" s="166"/>
       <c r="BP26" s="135"/>
     </row>
     <row r="27" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B27" s="436"/>
-[...14 lines deleted...]
-      <c r="Q27" s="440"/>
+      <c r="B27" s="475"/>
+      <c r="C27" s="461"/>
+      <c r="D27" s="461"/>
+      <c r="E27" s="461"/>
+      <c r="F27" s="461"/>
+      <c r="G27" s="476"/>
+      <c r="H27" s="460"/>
+      <c r="I27" s="461"/>
+      <c r="J27" s="476"/>
+      <c r="K27" s="460"/>
+      <c r="L27" s="461"/>
+      <c r="M27" s="461"/>
+      <c r="N27" s="461"/>
+      <c r="O27" s="461"/>
+      <c r="P27" s="461"/>
+      <c r="Q27" s="462"/>
       <c r="R27" s="143"/>
-      <c r="S27" s="164"/>
-[...2 lines deleted...]
-      <c r="V27" s="164"/>
+      <c r="S27" s="162"/>
+      <c r="T27" s="162"/>
+      <c r="U27" s="162"/>
+      <c r="V27" s="162"/>
       <c r="W27" s="141"/>
       <c r="X27" s="142"/>
       <c r="Y27" s="143"/>
       <c r="Z27" s="141"/>
       <c r="AA27" s="141"/>
       <c r="AB27" s="141"/>
       <c r="AC27" s="141"/>
       <c r="AD27" s="141"/>
       <c r="AE27" s="142"/>
       <c r="AF27" s="143"/>
       <c r="AG27" s="141"/>
       <c r="AH27" s="141"/>
       <c r="AI27" s="141"/>
       <c r="AJ27" s="141"/>
       <c r="AK27" s="141"/>
       <c r="AL27" s="142"/>
       <c r="AM27" s="140"/>
       <c r="AN27" s="141"/>
       <c r="AO27" s="141"/>
       <c r="AP27" s="141"/>
       <c r="AQ27" s="141"/>
       <c r="AR27" s="141"/>
       <c r="AS27" s="142"/>
-      <c r="AT27" s="394">
+      <c r="AT27" s="477">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU27" s="395"/>
-[...1 lines deleted...]
-      <c r="AW27" s="397">
+      <c r="AU27" s="463"/>
+      <c r="AV27" s="464"/>
+      <c r="AW27" s="469">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX27" s="398"/>
-[...4 lines deleted...]
-      <c r="BA27" s="169"/>
+      <c r="AX27" s="470"/>
+      <c r="AY27" s="471"/>
+      <c r="AZ27" s="180">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA27" s="166"/>
       <c r="BP27" s="135"/>
     </row>
     <row r="28" spans="2:68" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="441"/>
-[...14 lines deleted...]
-      <c r="Q28" s="445"/>
+      <c r="B28" s="478"/>
+      <c r="C28" s="446"/>
+      <c r="D28" s="446"/>
+      <c r="E28" s="446"/>
+      <c r="F28" s="446"/>
+      <c r="G28" s="479"/>
+      <c r="H28" s="445"/>
+      <c r="I28" s="446"/>
+      <c r="J28" s="479"/>
+      <c r="K28" s="445"/>
+      <c r="L28" s="446"/>
+      <c r="M28" s="446"/>
+      <c r="N28" s="446"/>
+      <c r="O28" s="446"/>
+      <c r="P28" s="446"/>
+      <c r="Q28" s="447"/>
       <c r="R28" s="143"/>
       <c r="S28" s="141"/>
       <c r="T28" s="141"/>
       <c r="U28" s="141"/>
       <c r="V28" s="141"/>
       <c r="W28" s="141"/>
       <c r="X28" s="142"/>
       <c r="Y28" s="143"/>
       <c r="Z28" s="141"/>
       <c r="AA28" s="141"/>
       <c r="AB28" s="141"/>
       <c r="AC28" s="141"/>
       <c r="AD28" s="141"/>
       <c r="AE28" s="142"/>
       <c r="AF28" s="143"/>
       <c r="AG28" s="141"/>
       <c r="AH28" s="141"/>
       <c r="AI28" s="141"/>
       <c r="AJ28" s="141"/>
       <c r="AK28" s="141"/>
       <c r="AL28" s="142"/>
       <c r="AM28" s="140"/>
       <c r="AN28" s="141"/>
       <c r="AO28" s="141"/>
       <c r="AP28" s="141"/>
       <c r="AQ28" s="141"/>
       <c r="AR28" s="141"/>
       <c r="AS28" s="142"/>
-      <c r="AT28" s="400">
+      <c r="AT28" s="480">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="AU28" s="401"/>
-[...1 lines deleted...]
-      <c r="AW28" s="408">
+      <c r="AU28" s="448"/>
+      <c r="AV28" s="449"/>
+      <c r="AW28" s="481">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX28" s="409"/>
-[...5 lines deleted...]
-      <c r="BP28" s="172"/>
+      <c r="AX28" s="482"/>
+      <c r="AY28" s="483"/>
+      <c r="AZ28" s="188">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="BA28" s="168"/>
+      <c r="BP28" s="169"/>
     </row>
     <row r="29" spans="2:68" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="419" t="s">
+      <c r="B29" s="487" t="s">
         <v>260</v>
       </c>
-      <c r="C29" s="420"/>
-[...42 lines deleted...]
-      <c r="AT29" s="420">
+      <c r="C29" s="488"/>
+      <c r="D29" s="488"/>
+      <c r="E29" s="488"/>
+      <c r="F29" s="488"/>
+      <c r="G29" s="488"/>
+      <c r="H29" s="488"/>
+      <c r="I29" s="488"/>
+      <c r="J29" s="488"/>
+      <c r="K29" s="488"/>
+      <c r="L29" s="488"/>
+      <c r="M29" s="488"/>
+      <c r="N29" s="488"/>
+      <c r="O29" s="488"/>
+      <c r="P29" s="488"/>
+      <c r="Q29" s="489"/>
+      <c r="R29" s="170"/>
+      <c r="S29" s="171"/>
+      <c r="T29" s="171"/>
+      <c r="U29" s="171"/>
+      <c r="V29" s="171"/>
+      <c r="W29" s="171"/>
+      <c r="X29" s="172"/>
+      <c r="Y29" s="173"/>
+      <c r="Z29" s="171"/>
+      <c r="AA29" s="171"/>
+      <c r="AB29" s="171"/>
+      <c r="AC29" s="171"/>
+      <c r="AD29" s="171"/>
+      <c r="AE29" s="172"/>
+      <c r="AF29" s="173"/>
+      <c r="AG29" s="171"/>
+      <c r="AH29" s="171"/>
+      <c r="AI29" s="171"/>
+      <c r="AJ29" s="171"/>
+      <c r="AK29" s="171"/>
+      <c r="AL29" s="172"/>
+      <c r="AM29" s="174"/>
+      <c r="AN29" s="171"/>
+      <c r="AO29" s="171"/>
+      <c r="AP29" s="171"/>
+      <c r="AQ29" s="171"/>
+      <c r="AR29" s="171"/>
+      <c r="AS29" s="172"/>
+      <c r="AT29" s="488">
         <f>SUM(AT15:AV28)</f>
         <v>0</v>
       </c>
-      <c r="AU29" s="420"/>
-[...1 lines deleted...]
-      <c r="AW29" s="423">
+      <c r="AU29" s="488"/>
+      <c r="AV29" s="490"/>
+      <c r="AW29" s="491">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX29" s="424"/>
-[...1 lines deleted...]
-      <c r="AZ29" s="178">
+      <c r="AX29" s="492"/>
+      <c r="AY29" s="493"/>
+      <c r="AZ29" s="175">
+        <f>IF(AND(AW29=0,AT35=0),0,ROUNDDOWN(AW29/AT35,1))</f>
         <v>0</v>
       </c>
-      <c r="BA29" s="179"/>
-      <c r="BP29" s="172"/>
+      <c r="BA29" s="176"/>
+      <c r="BP29" s="169"/>
     </row>
     <row r="30" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B30" s="426"/>
-[...21 lines deleted...]
-      <c r="X30" s="180"/>
+      <c r="B30" s="494"/>
+      <c r="C30" s="437"/>
+      <c r="D30" s="437"/>
+      <c r="E30" s="437"/>
+      <c r="F30" s="437"/>
+      <c r="G30" s="438"/>
+      <c r="H30" s="495"/>
+      <c r="I30" s="437"/>
+      <c r="J30" s="438"/>
+      <c r="K30" s="495"/>
+      <c r="L30" s="437"/>
+      <c r="M30" s="437"/>
+      <c r="N30" s="437"/>
+      <c r="O30" s="437"/>
+      <c r="P30" s="437"/>
+      <c r="Q30" s="496"/>
+      <c r="R30" s="164"/>
+      <c r="S30" s="162"/>
+      <c r="T30" s="164"/>
+      <c r="U30" s="162"/>
+      <c r="V30" s="164"/>
+      <c r="W30" s="162"/>
+      <c r="X30" s="177"/>
       <c r="Y30" s="151"/>
-      <c r="Z30" s="166"/>
-[...4 lines deleted...]
-      <c r="AE30" s="181"/>
+      <c r="Z30" s="164"/>
+      <c r="AA30" s="162"/>
+      <c r="AB30" s="164"/>
+      <c r="AC30" s="162"/>
+      <c r="AD30" s="164"/>
+      <c r="AE30" s="178"/>
       <c r="AF30" s="151"/>
-      <c r="AG30" s="164"/>
-[...4 lines deleted...]
-      <c r="AL30" s="180"/>
+      <c r="AG30" s="162"/>
+      <c r="AH30" s="164"/>
+      <c r="AI30" s="162"/>
+      <c r="AJ30" s="164"/>
+      <c r="AK30" s="162"/>
+      <c r="AL30" s="177"/>
       <c r="AM30" s="151"/>
-      <c r="AN30" s="166"/>
-[...5 lines deleted...]
-      <c r="AT30" s="431">
+      <c r="AN30" s="164"/>
+      <c r="AO30" s="162"/>
+      <c r="AP30" s="164"/>
+      <c r="AQ30" s="162"/>
+      <c r="AR30" s="164"/>
+      <c r="AS30" s="162"/>
+      <c r="AT30" s="497">
         <f>SUM(R30:AS30)</f>
         <v>0</v>
       </c>
-      <c r="AU30" s="393"/>
-[...1 lines deleted...]
-      <c r="AW30" s="433">
+      <c r="AU30" s="498"/>
+      <c r="AV30" s="499"/>
+      <c r="AW30" s="439">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX30" s="434"/>
-[...5 lines deleted...]
-      <c r="BP30" s="172"/>
+      <c r="AX30" s="440"/>
+      <c r="AY30" s="441"/>
+      <c r="AZ30" s="510">
+        <f>ROUNDDOWN(AW30/$AT$35,1)</f>
+        <v>0</v>
+      </c>
+      <c r="BA30" s="179"/>
+      <c r="BP30" s="169"/>
     </row>
     <row r="31" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B31" s="394"/>
-[...14 lines deleted...]
-      <c r="Q31" s="412"/>
+      <c r="B31" s="477"/>
+      <c r="C31" s="463"/>
+      <c r="D31" s="463"/>
+      <c r="E31" s="463"/>
+      <c r="F31" s="463"/>
+      <c r="G31" s="464"/>
+      <c r="H31" s="416"/>
+      <c r="I31" s="463"/>
+      <c r="J31" s="464"/>
+      <c r="K31" s="416"/>
+      <c r="L31" s="463"/>
+      <c r="M31" s="463"/>
+      <c r="N31" s="463"/>
+      <c r="O31" s="463"/>
+      <c r="P31" s="463"/>
+      <c r="Q31" s="417"/>
       <c r="R31" s="140"/>
       <c r="S31" s="141"/>
       <c r="T31" s="141"/>
       <c r="U31" s="141"/>
       <c r="V31" s="141"/>
       <c r="W31" s="141"/>
       <c r="X31" s="142"/>
       <c r="Y31" s="140"/>
       <c r="Z31" s="141"/>
       <c r="AA31" s="141"/>
       <c r="AB31" s="141"/>
       <c r="AC31" s="141"/>
       <c r="AD31" s="141"/>
       <c r="AE31" s="142"/>
       <c r="AF31" s="140"/>
       <c r="AG31" s="141"/>
       <c r="AH31" s="141"/>
       <c r="AI31" s="141"/>
       <c r="AJ31" s="141"/>
       <c r="AK31" s="141"/>
       <c r="AL31" s="142"/>
       <c r="AM31" s="140"/>
       <c r="AN31" s="141"/>
       <c r="AO31" s="141"/>
       <c r="AP31" s="141"/>
       <c r="AQ31" s="141"/>
       <c r="AR31" s="141"/>
-      <c r="AS31" s="165"/>
-      <c r="AT31" s="394">
+      <c r="AS31" s="163"/>
+      <c r="AT31" s="477">
         <f>SUM(R31:AS31)</f>
         <v>0</v>
       </c>
-      <c r="AU31" s="395"/>
-[...1 lines deleted...]
-      <c r="AW31" s="397">
+      <c r="AU31" s="463"/>
+      <c r="AV31" s="464"/>
+      <c r="AW31" s="469">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX31" s="398"/>
-[...5 lines deleted...]
-      <c r="BP31" s="172"/>
+      <c r="AX31" s="470"/>
+      <c r="AY31" s="471"/>
+      <c r="AZ31" s="180">
+        <f t="shared" ref="AZ31:AZ34" si="3">ROUNDDOWN(AW31/$AT$35,1)</f>
+        <v>0</v>
+      </c>
+      <c r="BA31" s="181"/>
+      <c r="BP31" s="169"/>
     </row>
     <row r="32" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B32" s="394"/>
-[...14 lines deleted...]
-      <c r="Q32" s="189"/>
+      <c r="B32" s="477"/>
+      <c r="C32" s="463"/>
+      <c r="D32" s="463"/>
+      <c r="E32" s="463"/>
+      <c r="F32" s="463"/>
+      <c r="G32" s="464"/>
+      <c r="H32" s="182"/>
+      <c r="I32" s="183"/>
+      <c r="J32" s="184"/>
+      <c r="K32" s="182"/>
+      <c r="L32" s="183"/>
+      <c r="M32" s="183"/>
+      <c r="N32" s="183"/>
+      <c r="O32" s="183"/>
+      <c r="P32" s="183"/>
+      <c r="Q32" s="185"/>
       <c r="R32" s="144"/>
       <c r="S32" s="145"/>
       <c r="T32" s="145"/>
       <c r="U32" s="145"/>
       <c r="V32" s="145"/>
       <c r="W32" s="145"/>
       <c r="X32" s="146"/>
       <c r="Y32" s="144"/>
       <c r="Z32" s="145"/>
       <c r="AA32" s="145"/>
       <c r="AB32" s="145"/>
       <c r="AC32" s="145"/>
       <c r="AD32" s="145"/>
       <c r="AE32" s="146"/>
       <c r="AF32" s="144"/>
       <c r="AG32" s="145"/>
       <c r="AH32" s="145"/>
       <c r="AI32" s="145"/>
       <c r="AJ32" s="145"/>
       <c r="AK32" s="145"/>
       <c r="AL32" s="146"/>
       <c r="AM32" s="144"/>
       <c r="AN32" s="145"/>
       <c r="AO32" s="145"/>
       <c r="AP32" s="145"/>
       <c r="AQ32" s="145"/>
       <c r="AR32" s="145"/>
-      <c r="AS32" s="190"/>
-      <c r="AT32" s="413">
+      <c r="AS32" s="186"/>
+      <c r="AT32" s="484">
         <f>SUM(R32:AS32)</f>
         <v>0</v>
       </c>
-      <c r="AU32" s="414"/>
-[...1 lines deleted...]
-      <c r="AW32" s="416">
+      <c r="AU32" s="485"/>
+      <c r="AV32" s="486"/>
+      <c r="AW32" s="472">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX32" s="417"/>
-[...5 lines deleted...]
-      <c r="BP32" s="172"/>
+      <c r="AX32" s="473"/>
+      <c r="AY32" s="474"/>
+      <c r="AZ32" s="180">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="BA32" s="181"/>
+      <c r="BP32" s="169"/>
     </row>
     <row r="33" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B33" s="394"/>
-[...14 lines deleted...]
-      <c r="Q33" s="189"/>
+      <c r="B33" s="477"/>
+      <c r="C33" s="463"/>
+      <c r="D33" s="463"/>
+      <c r="E33" s="463"/>
+      <c r="F33" s="463"/>
+      <c r="G33" s="464"/>
+      <c r="H33" s="182"/>
+      <c r="I33" s="183"/>
+      <c r="J33" s="184"/>
+      <c r="K33" s="182"/>
+      <c r="L33" s="183"/>
+      <c r="M33" s="183"/>
+      <c r="N33" s="183"/>
+      <c r="O33" s="183"/>
+      <c r="P33" s="183"/>
+      <c r="Q33" s="185"/>
       <c r="R33" s="144"/>
       <c r="S33" s="145"/>
       <c r="T33" s="145"/>
       <c r="U33" s="145"/>
       <c r="V33" s="145"/>
       <c r="W33" s="145"/>
       <c r="X33" s="146"/>
       <c r="Y33" s="144"/>
       <c r="Z33" s="145"/>
       <c r="AA33" s="145"/>
       <c r="AB33" s="145"/>
       <c r="AC33" s="145"/>
       <c r="AD33" s="145"/>
       <c r="AE33" s="146"/>
       <c r="AF33" s="144"/>
       <c r="AG33" s="145"/>
       <c r="AH33" s="145"/>
       <c r="AI33" s="145"/>
       <c r="AJ33" s="145"/>
       <c r="AK33" s="145"/>
       <c r="AL33" s="146"/>
       <c r="AM33" s="144"/>
       <c r="AN33" s="145"/>
       <c r="AO33" s="145"/>
       <c r="AP33" s="145"/>
       <c r="AQ33" s="145"/>
       <c r="AR33" s="145"/>
       <c r="AS33" s="142"/>
-      <c r="AT33" s="394">
+      <c r="AT33" s="477">
         <f>SUM(R33:AS33)</f>
         <v>0</v>
       </c>
-      <c r="AU33" s="395"/>
-[...1 lines deleted...]
-      <c r="AW33" s="397">
+      <c r="AU33" s="463"/>
+      <c r="AV33" s="464"/>
+      <c r="AW33" s="469">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX33" s="398"/>
-[...5 lines deleted...]
-      <c r="BP33" s="172"/>
+      <c r="AX33" s="470"/>
+      <c r="AY33" s="471"/>
+      <c r="AZ33" s="180">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="BA33" s="187"/>
+      <c r="BP33" s="169"/>
     </row>
     <row r="34" spans="2:68" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="400"/>
-[...20 lines deleted...]
-      <c r="W34" s="159"/>
+      <c r="B34" s="480"/>
+      <c r="C34" s="448"/>
+      <c r="D34" s="448"/>
+      <c r="E34" s="448"/>
+      <c r="F34" s="448"/>
+      <c r="G34" s="449"/>
+      <c r="H34" s="507"/>
+      <c r="I34" s="448"/>
+      <c r="J34" s="449"/>
+      <c r="K34" s="507"/>
+      <c r="L34" s="448"/>
+      <c r="M34" s="448"/>
+      <c r="N34" s="448"/>
+      <c r="O34" s="448"/>
+      <c r="P34" s="448"/>
+      <c r="Q34" s="508"/>
+      <c r="R34" s="159"/>
+      <c r="S34" s="158"/>
+      <c r="T34" s="158"/>
+      <c r="U34" s="158"/>
+      <c r="V34" s="158"/>
+      <c r="W34" s="158"/>
       <c r="X34" s="147"/>
-      <c r="Y34" s="160"/>
-[...4 lines deleted...]
-      <c r="AD34" s="159"/>
+      <c r="Y34" s="159"/>
+      <c r="Z34" s="158"/>
+      <c r="AA34" s="158"/>
+      <c r="AB34" s="158"/>
+      <c r="AC34" s="158"/>
+      <c r="AD34" s="158"/>
       <c r="AE34" s="147"/>
-      <c r="AF34" s="160"/>
-[...4 lines deleted...]
-      <c r="AK34" s="159"/>
+      <c r="AF34" s="159"/>
+      <c r="AG34" s="158"/>
+      <c r="AH34" s="158"/>
+      <c r="AI34" s="158"/>
+      <c r="AJ34" s="158"/>
+      <c r="AK34" s="158"/>
       <c r="AL34" s="147"/>
-      <c r="AM34" s="160"/>
-[...4 lines deleted...]
-      <c r="AR34" s="159"/>
+      <c r="AM34" s="159"/>
+      <c r="AN34" s="158"/>
+      <c r="AO34" s="158"/>
+      <c r="AP34" s="158"/>
+      <c r="AQ34" s="158"/>
+      <c r="AR34" s="158"/>
       <c r="AS34" s="147"/>
-      <c r="AT34" s="405">
+      <c r="AT34" s="509">
         <f>SUM(R34:AS34)</f>
         <v>0</v>
       </c>
-      <c r="AU34" s="406"/>
-[...1 lines deleted...]
-      <c r="AW34" s="408">
+      <c r="AU34" s="458"/>
+      <c r="AV34" s="459"/>
+      <c r="AW34" s="481">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="AX34" s="409"/>
-[...5 lines deleted...]
-      <c r="BP34" s="172"/>
+      <c r="AX34" s="482"/>
+      <c r="AY34" s="483"/>
+      <c r="AZ34" s="188">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="BA34" s="189"/>
+      <c r="BP34" s="169"/>
     </row>
     <row r="35" spans="2:68" ht="15" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="386" t="s">
+      <c r="B35" s="500" t="s">
         <v>261</v>
       </c>
-      <c r="C35" s="387"/>
-[...50 lines deleted...]
-      <c r="BP35" s="172"/>
+      <c r="C35" s="501"/>
+      <c r="D35" s="501"/>
+      <c r="E35" s="501"/>
+      <c r="F35" s="501"/>
+      <c r="G35" s="501"/>
+      <c r="H35" s="501"/>
+      <c r="I35" s="501"/>
+      <c r="J35" s="501"/>
+      <c r="K35" s="501"/>
+      <c r="L35" s="501"/>
+      <c r="M35" s="501"/>
+      <c r="N35" s="501"/>
+      <c r="O35" s="501"/>
+      <c r="P35" s="501"/>
+      <c r="Q35" s="501"/>
+      <c r="R35" s="502"/>
+      <c r="S35" s="502"/>
+      <c r="T35" s="502"/>
+      <c r="U35" s="502"/>
+      <c r="V35" s="502"/>
+      <c r="W35" s="502"/>
+      <c r="X35" s="502"/>
+      <c r="Y35" s="502"/>
+      <c r="Z35" s="502"/>
+      <c r="AA35" s="502"/>
+      <c r="AB35" s="502"/>
+      <c r="AC35" s="502"/>
+      <c r="AD35" s="502"/>
+      <c r="AE35" s="502"/>
+      <c r="AF35" s="502"/>
+      <c r="AG35" s="502"/>
+      <c r="AH35" s="502"/>
+      <c r="AI35" s="502"/>
+      <c r="AJ35" s="502"/>
+      <c r="AK35" s="502"/>
+      <c r="AL35" s="502"/>
+      <c r="AM35" s="502"/>
+      <c r="AN35" s="502"/>
+      <c r="AO35" s="502"/>
+      <c r="AP35" s="502"/>
+      <c r="AQ35" s="502"/>
+      <c r="AR35" s="502"/>
+      <c r="AS35" s="503"/>
+      <c r="AT35" s="504">
+        <v>40</v>
+      </c>
+      <c r="AU35" s="505"/>
+      <c r="AV35" s="505"/>
+      <c r="AW35" s="505"/>
+      <c r="AX35" s="505"/>
+      <c r="AY35" s="505"/>
+      <c r="AZ35" s="506"/>
+      <c r="BA35" s="176"/>
+      <c r="BP35" s="169"/>
     </row>
     <row r="36" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
-      <c r="B36" s="196"/>
-[...105 lines deleted...]
-      <c r="BA37" s="199"/>
+      <c r="B36" s="190"/>
+      <c r="C36" s="191"/>
+      <c r="D36" s="191"/>
+      <c r="E36" s="191"/>
+      <c r="F36" s="191"/>
+      <c r="G36" s="191"/>
+      <c r="H36" s="191"/>
+      <c r="I36" s="191"/>
+      <c r="J36" s="191"/>
+      <c r="K36" s="191"/>
+      <c r="L36" s="191"/>
+      <c r="M36" s="191"/>
+      <c r="N36" s="191"/>
+      <c r="O36" s="191"/>
+      <c r="P36" s="191"/>
+      <c r="Q36" s="191"/>
+      <c r="R36" s="191"/>
+      <c r="S36" s="191"/>
+      <c r="T36" s="191"/>
+      <c r="U36" s="191"/>
+      <c r="V36" s="191"/>
+      <c r="W36" s="191"/>
+      <c r="X36" s="191"/>
+      <c r="Y36" s="191"/>
+      <c r="Z36" s="191"/>
+      <c r="AA36" s="191"/>
+      <c r="AB36" s="191"/>
+      <c r="AC36" s="191"/>
+      <c r="AD36" s="191"/>
+      <c r="AE36" s="191"/>
+      <c r="AF36" s="191"/>
+      <c r="AG36" s="191"/>
+      <c r="AH36" s="191"/>
+      <c r="AI36" s="191"/>
+      <c r="AJ36" s="191"/>
+      <c r="AK36" s="191"/>
+      <c r="AL36" s="191"/>
+      <c r="AM36" s="191"/>
+      <c r="AN36" s="191"/>
+      <c r="AO36" s="498"/>
+      <c r="AP36" s="498"/>
+      <c r="AQ36" s="498"/>
+      <c r="AR36" s="498"/>
+      <c r="AS36" s="498"/>
+      <c r="AT36" s="498"/>
+      <c r="AU36" s="498"/>
+      <c r="AV36" s="498"/>
+      <c r="AW36" s="498"/>
+      <c r="AX36" s="498"/>
+      <c r="AY36" s="498"/>
+      <c r="AZ36" s="498"/>
+      <c r="BA36" s="191"/>
+      <c r="BP36" s="169"/>
+    </row>
+    <row r="37" spans="2:68" s="169" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="B37" s="192"/>
+      <c r="C37" s="192"/>
+      <c r="D37" s="192"/>
+      <c r="E37" s="192"/>
+      <c r="F37" s="192"/>
+      <c r="G37" s="192"/>
+      <c r="H37" s="192"/>
+      <c r="I37" s="192"/>
+      <c r="J37" s="192"/>
+      <c r="K37" s="192"/>
+      <c r="L37" s="192"/>
+      <c r="M37" s="192"/>
+      <c r="N37" s="192"/>
+      <c r="O37" s="192"/>
+      <c r="P37" s="192"/>
+      <c r="Q37" s="192"/>
+      <c r="R37" s="192"/>
+      <c r="S37" s="192"/>
+      <c r="T37" s="192"/>
+      <c r="U37" s="192"/>
+      <c r="V37" s="192"/>
+      <c r="W37" s="192"/>
+      <c r="X37" s="192"/>
+      <c r="Y37" s="192"/>
+      <c r="Z37" s="192"/>
+      <c r="AA37" s="192"/>
+      <c r="AB37" s="192"/>
+      <c r="AC37" s="192"/>
+      <c r="AD37" s="192"/>
+      <c r="AE37" s="192"/>
+      <c r="AF37" s="192"/>
+      <c r="AG37" s="192"/>
+      <c r="AH37" s="192"/>
+      <c r="AI37" s="192"/>
+      <c r="AJ37" s="192"/>
+      <c r="AK37" s="192"/>
+      <c r="AL37" s="192"/>
+      <c r="AM37" s="192"/>
+      <c r="AN37" s="192"/>
+      <c r="AO37" s="192"/>
+      <c r="AP37" s="192"/>
+      <c r="AQ37" s="192"/>
+      <c r="AR37" s="192"/>
+      <c r="AS37" s="192"/>
+      <c r="AT37" s="192"/>
+      <c r="AU37" s="192"/>
+      <c r="AV37" s="192"/>
+      <c r="AW37" s="192"/>
+      <c r="AX37" s="192"/>
+      <c r="AY37" s="192"/>
+      <c r="AZ37" s="192"/>
+      <c r="BA37" s="193"/>
       <c r="BP37" s="135"/>
     </row>
-    <row r="38" spans="2:68" s="172" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
-[...51 lines deleted...]
-      <c r="BA38" s="200"/>
+    <row r="38" spans="2:68" s="169" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="B38" s="193"/>
+      <c r="C38" s="193"/>
+      <c r="D38" s="193"/>
+      <c r="E38" s="193"/>
+      <c r="F38" s="193"/>
+      <c r="G38" s="193"/>
+      <c r="H38" s="193"/>
+      <c r="I38" s="193"/>
+      <c r="J38" s="193"/>
+      <c r="K38" s="193"/>
+      <c r="L38" s="193"/>
+      <c r="M38" s="193"/>
+      <c r="N38" s="193"/>
+      <c r="O38" s="193"/>
+      <c r="P38" s="193"/>
+      <c r="Q38" s="193"/>
+      <c r="R38" s="193"/>
+      <c r="S38" s="193"/>
+      <c r="T38" s="193"/>
+      <c r="U38" s="193"/>
+      <c r="V38" s="193"/>
+      <c r="W38" s="193"/>
+      <c r="X38" s="193"/>
+      <c r="Y38" s="193"/>
+      <c r="Z38" s="193"/>
+      <c r="AA38" s="193"/>
+      <c r="AB38" s="193"/>
+      <c r="AC38" s="193"/>
+      <c r="AD38" s="193"/>
+      <c r="AE38" s="193"/>
+      <c r="AF38" s="193"/>
+      <c r="AG38" s="193"/>
+      <c r="AH38" s="193"/>
+      <c r="AI38" s="193"/>
+      <c r="AJ38" s="193"/>
+      <c r="AK38" s="193"/>
+      <c r="AL38" s="193"/>
+      <c r="AM38" s="193"/>
+      <c r="AN38" s="193"/>
+      <c r="AO38" s="193"/>
+      <c r="AP38" s="193"/>
+      <c r="AQ38" s="193"/>
+      <c r="AR38" s="193"/>
+      <c r="AS38" s="193"/>
+      <c r="AT38" s="193"/>
+      <c r="AU38" s="193"/>
+      <c r="AV38" s="193"/>
+      <c r="AW38" s="193"/>
+      <c r="AX38" s="193"/>
+      <c r="AY38" s="193"/>
+      <c r="AZ38" s="193"/>
+      <c r="BA38" s="194"/>
       <c r="BP38" s="135"/>
     </row>
-    <row r="39" spans="2:68" s="172" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
-[...51 lines deleted...]
-      <c r="BA39" s="198"/>
+    <row r="39" spans="2:68" s="169" customFormat="1" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="B39" s="194"/>
+      <c r="C39" s="194"/>
+      <c r="D39" s="194"/>
+      <c r="E39" s="194"/>
+      <c r="F39" s="194"/>
+      <c r="G39" s="194"/>
+      <c r="H39" s="194"/>
+      <c r="I39" s="194"/>
+      <c r="J39" s="194"/>
+      <c r="K39" s="194"/>
+      <c r="L39" s="194"/>
+      <c r="M39" s="194"/>
+      <c r="N39" s="194"/>
+      <c r="O39" s="194"/>
+      <c r="P39" s="194"/>
+      <c r="Q39" s="194"/>
+      <c r="R39" s="194"/>
+      <c r="S39" s="194"/>
+      <c r="T39" s="194"/>
+      <c r="U39" s="194"/>
+      <c r="V39" s="194"/>
+      <c r="W39" s="194"/>
+      <c r="X39" s="194"/>
+      <c r="Y39" s="194"/>
+      <c r="Z39" s="194"/>
+      <c r="AA39" s="194"/>
+      <c r="AB39" s="194"/>
+      <c r="AC39" s="194"/>
+      <c r="AD39" s="194"/>
+      <c r="AE39" s="194"/>
+      <c r="AF39" s="194"/>
+      <c r="AG39" s="194"/>
+      <c r="AH39" s="194"/>
+      <c r="AI39" s="194"/>
+      <c r="AJ39" s="194"/>
+      <c r="AK39" s="194"/>
+      <c r="AL39" s="194"/>
+      <c r="AM39" s="194"/>
+      <c r="AN39" s="194"/>
+      <c r="AO39" s="194"/>
+      <c r="AP39" s="194"/>
+      <c r="AQ39" s="194"/>
+      <c r="AR39" s="194"/>
+      <c r="AS39" s="194"/>
+      <c r="AT39" s="194"/>
+      <c r="AU39" s="194"/>
+      <c r="AV39" s="194"/>
+      <c r="AW39" s="194"/>
+      <c r="AX39" s="194"/>
+      <c r="AY39" s="194"/>
+      <c r="AZ39" s="194"/>
+      <c r="BA39" s="192"/>
       <c r="BP39" s="135"/>
     </row>
     <row r="40" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BP40" s="135"/>
     </row>
     <row r="41" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BP41" s="135"/>
     </row>
     <row r="42" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BP42" s="135"/>
     </row>
     <row r="43" spans="2:68" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BP43" s="135"/>
     </row>
     <row r="50" spans="58:58" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BF50" s="135" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="51" spans="58:58" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BF51" s="135" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="52" spans="58:58" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BF52" s="135" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="53" spans="58:58" ht="14.25" x14ac:dyDescent="0.15">
       <c r="BF53" s="135" t="s">
         <v>265</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="127">
-    <mergeCell ref="B3:AV3"/>
-[...98 lines deleted...]
-    <mergeCell ref="AW28:AY28"/>
+    <mergeCell ref="B35:AS35"/>
+    <mergeCell ref="AT35:AZ35"/>
+    <mergeCell ref="AO36:AZ36"/>
+    <mergeCell ref="B33:G33"/>
+    <mergeCell ref="AT33:AV33"/>
+    <mergeCell ref="AW33:AY33"/>
+    <mergeCell ref="B34:G34"/>
+    <mergeCell ref="H34:J34"/>
+    <mergeCell ref="K34:Q34"/>
+    <mergeCell ref="AT34:AV34"/>
+    <mergeCell ref="AW34:AY34"/>
     <mergeCell ref="B31:G31"/>
     <mergeCell ref="H31:J31"/>
     <mergeCell ref="K31:Q31"/>
     <mergeCell ref="AT31:AV31"/>
     <mergeCell ref="AW31:AY31"/>
     <mergeCell ref="B32:G32"/>
     <mergeCell ref="AT32:AV32"/>
     <mergeCell ref="AW32:AY32"/>
     <mergeCell ref="B29:Q29"/>
     <mergeCell ref="AT29:AV29"/>
     <mergeCell ref="AW29:AY29"/>
     <mergeCell ref="B30:G30"/>
     <mergeCell ref="H30:J30"/>
     <mergeCell ref="K30:Q30"/>
     <mergeCell ref="AT30:AV30"/>
     <mergeCell ref="AW30:AY30"/>
-    <mergeCell ref="B35:AS35"/>
-[...9 lines deleted...]
-    <mergeCell ref="AW34:AY34"/>
+    <mergeCell ref="B27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K27:Q27"/>
+    <mergeCell ref="AT27:AV27"/>
+    <mergeCell ref="AW27:AY27"/>
+    <mergeCell ref="B28:G28"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="K28:Q28"/>
+    <mergeCell ref="AT28:AV28"/>
+    <mergeCell ref="AW28:AY28"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:Q25"/>
+    <mergeCell ref="AT25:AV25"/>
+    <mergeCell ref="AW25:AY25"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:Q26"/>
+    <mergeCell ref="AT26:AV26"/>
+    <mergeCell ref="AW26:AY26"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="K23:Q23"/>
+    <mergeCell ref="AT23:AV23"/>
+    <mergeCell ref="AW23:AY23"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:Q24"/>
+    <mergeCell ref="AT24:AV24"/>
+    <mergeCell ref="AW24:AY24"/>
+    <mergeCell ref="B21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:Q21"/>
+    <mergeCell ref="AT21:AV21"/>
+    <mergeCell ref="AW21:AY21"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="K22:Q22"/>
+    <mergeCell ref="AT22:AV22"/>
+    <mergeCell ref="AW22:AY22"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="K19:Q19"/>
+    <mergeCell ref="AT19:AV19"/>
+    <mergeCell ref="AW19:AY19"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="K20:Q20"/>
+    <mergeCell ref="AT20:AV20"/>
+    <mergeCell ref="AW20:AY20"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:Q17"/>
+    <mergeCell ref="AT17:AV17"/>
+    <mergeCell ref="AW17:AY17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="K18:Q18"/>
+    <mergeCell ref="AT18:AV18"/>
+    <mergeCell ref="AW18:AY18"/>
+    <mergeCell ref="B15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:Q15"/>
+    <mergeCell ref="AT15:AV15"/>
+    <mergeCell ref="AW15:AY15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:Q16"/>
+    <mergeCell ref="AT16:AV16"/>
+    <mergeCell ref="AW16:AY16"/>
+    <mergeCell ref="B13:G13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:Q13"/>
+    <mergeCell ref="AT13:AV13"/>
+    <mergeCell ref="AW13:AY13"/>
+    <mergeCell ref="B14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:Q14"/>
+    <mergeCell ref="AT14:AV14"/>
+    <mergeCell ref="AW14:AY14"/>
+    <mergeCell ref="BA9:BA12"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="P12:Q12"/>
+    <mergeCell ref="B9:G12"/>
+    <mergeCell ref="H9:J12"/>
+    <mergeCell ref="K9:O12"/>
+    <mergeCell ref="R9:X9"/>
+    <mergeCell ref="Y9:AE9"/>
+    <mergeCell ref="AF9:AL9"/>
+    <mergeCell ref="B3:AV3"/>
+    <mergeCell ref="B4:AZ4"/>
+    <mergeCell ref="B6:J6"/>
+    <mergeCell ref="K6:X6"/>
+    <mergeCell ref="B7:J7"/>
+    <mergeCell ref="K7:X7"/>
+    <mergeCell ref="AM9:AS9"/>
+    <mergeCell ref="AT9:AV12"/>
+    <mergeCell ref="AW9:AY12"/>
+    <mergeCell ref="AZ9:AZ12"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K7:X7" xr:uid="{A57CA1AA-A139-419A-8C47-631C5015C1F5}">
       <formula1>$BP$2:$BP$16</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H13:J28" xr:uid="{140E340E-0C83-44C1-AA3C-870F5738639B}">
       <formula1>$BF$49:$BF$53</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="1.1023622047244095" right="1.1023622047244095" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="68" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>