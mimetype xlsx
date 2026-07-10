--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -10,54 +10,54 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\jack\v3_fsroot\FS\指導監査課共有\指導監査＞指導監査\指定関係\●指定関係\03_障害\☆実地指導\☆サービスごとのファイル（点検シート・事前資料）\R07\永岡作業【済】\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\jack\v3_fsroot\FS\指導監査課共有\指導監査＞指導監査\指定関係\●指定関係\03_障害\☆実地指導\☆サービスごとのファイル（点検シート・事前資料）\R08\永岡作業【作業中】\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5291B7EB-3ADB-4F6F-9248-BF429D7887FB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1887D15D-5351-454D-AE0F-C882F09F3DD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="就労継続支援Ａ型" sheetId="1" r:id="rId1"/>
     <sheet name="勤務形態一覧表" sheetId="5" r:id="rId2"/>
     <sheet name="兼務状況確認表" sheetId="4" r:id="rId3"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
   </externalReferences>
   <definedNames>
     <definedName name="____________________________________________________________________kk29">#REF!</definedName>
     <definedName name="___________________________________________________________________kk29">#REF!</definedName>
     <definedName name="__________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_________________________________________________________________kk06">#REF!</definedName>
     <definedName name="_________________________________________________________________kk29">#REF!</definedName>
     <definedName name="________________________________________________________________kk06">#REF!</definedName>
     <definedName name="________________________________________________________________kk29">#REF!</definedName>
     <definedName name="_______________________________________________________________kk06">#REF!</definedName>
     <definedName name="_______________________________________________________________kk29">#REF!</definedName>
     <definedName name="______________________________________________________________kk06">#REF!</definedName>
     <definedName name="______________________________________________________________kk29">#REF!</definedName>
@@ -451,50 +451,53 @@
     <definedName name="食事">#REF!</definedName>
     <definedName name="相談系">#REF!</definedName>
     <definedName name="体制等状況一覧">#REF!</definedName>
     <definedName name="町っ油">#REF!</definedName>
     <definedName name="別紙">#REF!</definedName>
     <definedName name="別紙19２">#REF!</definedName>
     <definedName name="別紙47">#REF!</definedName>
     <definedName name="別紙7の2">#REF!</definedName>
     <definedName name="夜間支援">#REF!</definedName>
     <definedName name="様式第1号">#REF!</definedName>
     <definedName name="利用日数記入例">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AT34" i="5" l="1"/>
   <c r="AW34" i="5" s="1"/>
   <c r="AZ34" i="5" s="1"/>
   <c r="AW33" i="5"/>
   <c r="AZ33" i="5" s="1"/>
   <c r="AT33" i="5"/>
   <c r="AT32" i="5"/>
   <c r="AW32" i="5" s="1"/>
   <c r="AZ32" i="5" s="1"/>
   <c r="AW31" i="5"/>
   <c r="AZ31" i="5" s="1"/>
   <c r="AT31" i="5"/>
   <c r="AT30" i="5"/>
   <c r="AW30" i="5" s="1"/>
   <c r="AZ30" i="5" s="1"/>
   <c r="AT28" i="5"/>
   <c r="AW28" i="5" s="1"/>
   <c r="AZ28" i="5" s="1"/>
   <c r="AZ27" i="5"/>
@@ -5040,85 +5043,50 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>４週合計</t>
     <rPh sb="1" eb="2">
       <t>シュウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ゴウケイ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>令和</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>指定就労継続支援Ａ型の提供に係る契約が成立した時は、利用者の受給者証に当該事業者及び事業所の名称、就労継続支援Ａ型の内容、当該事業者が当該利用者に提供する月当たりの指定就労継続支援Ａ型の提供量（契約支給量）、契約日等の必要な事項を記載していますか。</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
-    <t>令和 ７ 年度　横須賀市
-[...33 lines deleted...]
-  <si>
     <t>（訪問系サービス・共同生活援助を除くすべてのサービス）</t>
     <rPh sb="1" eb="3">
       <t>ホウモン</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ケイ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>キョウドウ</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>エンジョ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ノゾ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>▼選択してください。</t>
     <rPh sb="1" eb="3">
       <t>センタク</t>
@@ -5413,50 +5381,85 @@
     <rPh sb="0" eb="2">
       <t>ジョウキン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ケンム</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>非常勤・専従</t>
     <rPh sb="0" eb="3">
       <t>ヒジョウキン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>センジュウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>非常勤・兼務</t>
     <rPh sb="0" eb="3">
       <t>ヒジョウキン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ケンム</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>令和 ８ 年度　横須賀市
+指定障害福祉サービス事業所等自己点検シート</t>
+    <rPh sb="0" eb="2">
+      <t>レイワ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ネンド</t>
+    </rPh>
+    <rPh sb="8" eb="12">
+      <t>ヨコスカシ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヘイネンド</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>フクシ</t>
+    </rPh>
+    <rPh sb="23" eb="27">
+      <t>ジギョウショナド</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ジコ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>テンケン</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0.0_ "/>
     <numFmt numFmtId="177" formatCode="0.00_ "/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="2"/>
       <charset val="128"/>
@@ -9056,201 +9059,201 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="96" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="97" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="67" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="65" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="177" fontId="23" fillId="0" borderId="66" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="77" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="83" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="95" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="67" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="69" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="78" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="86" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="43" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="87" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="71" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="88" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="89" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="74" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="62" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="63" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="64" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="65" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="66" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="67" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="65" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="75" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="72" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="76" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="82" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="93" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="89" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="94" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="71" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="88" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="110" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="104" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="105" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="103" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="104" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="105" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="73" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -11648,51 +11651,51 @@
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BB733"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="120" zoomScaleNormal="100" zoomScaleSheetLayoutView="120" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="8" width="2.25" style="16" customWidth="1"/>
     <col min="9" max="9" width="2.375" style="16" customWidth="1"/>
     <col min="10" max="38" width="2.25" style="16" customWidth="1"/>
     <col min="39" max="42" width="2.25" style="1" customWidth="1"/>
     <col min="43" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:54" s="15" customFormat="1" ht="14.25" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27"/>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
       <c r="L1" s="27"/>
       <c r="M1" s="27"/>
       <c r="N1" s="27"/>
@@ -11701,51 +11704,51 @@
       <c r="Q1" s="27"/>
       <c r="R1" s="27"/>
       <c r="S1" s="27"/>
       <c r="T1" s="27"/>
       <c r="U1" s="27"/>
       <c r="V1" s="27"/>
       <c r="W1" s="27"/>
       <c r="X1" s="27"/>
       <c r="Y1" s="27"/>
       <c r="Z1" s="27"/>
       <c r="AA1" s="27"/>
       <c r="AB1" s="27"/>
       <c r="AC1" s="27"/>
       <c r="AD1" s="27"/>
       <c r="AE1" s="27"/>
       <c r="AF1" s="27"/>
       <c r="AG1" s="27"/>
       <c r="AH1" s="27"/>
       <c r="AI1" s="27"/>
       <c r="AJ1" s="27"/>
       <c r="AK1" s="27"/>
       <c r="AL1" s="27"/>
     </row>
     <row r="2" spans="1:54" ht="13.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
       <c r="A2" s="447" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="B2" s="448"/>
       <c r="C2" s="448"/>
       <c r="D2" s="448"/>
       <c r="E2" s="448"/>
       <c r="F2" s="448"/>
       <c r="G2" s="448"/>
       <c r="H2" s="448"/>
       <c r="I2" s="448"/>
       <c r="J2" s="448"/>
       <c r="K2" s="448"/>
       <c r="L2" s="448"/>
       <c r="M2" s="448"/>
       <c r="N2" s="448"/>
       <c r="O2" s="448"/>
       <c r="P2" s="448"/>
       <c r="Q2" s="448"/>
       <c r="R2" s="448"/>
       <c r="S2" s="448"/>
       <c r="T2" s="448"/>
       <c r="U2" s="448"/>
       <c r="V2" s="448"/>
       <c r="W2" s="448"/>
       <c r="X2" s="448"/>
       <c r="Y2" s="448"/>
@@ -27374,51 +27377,51 @@
       <c r="O380" s="136"/>
       <c r="P380" s="136"/>
       <c r="Q380" s="136"/>
       <c r="R380" s="136"/>
       <c r="S380" s="136"/>
       <c r="T380" s="136"/>
       <c r="U380" s="136"/>
       <c r="V380" s="136"/>
       <c r="W380" s="136"/>
       <c r="X380" s="136"/>
       <c r="Y380" s="136"/>
       <c r="Z380" s="136"/>
       <c r="AA380" s="136"/>
       <c r="AB380" s="136"/>
       <c r="AC380" s="136"/>
       <c r="AD380" s="136"/>
       <c r="AE380" s="136"/>
       <c r="AF380" s="136"/>
       <c r="AG380" s="136"/>
       <c r="AH380" s="136"/>
       <c r="AI380" s="136"/>
       <c r="AJ380" s="136"/>
       <c r="AK380" s="60"/>
       <c r="AL380" s="60"/>
     </row>
-    <row r="381" spans="1:38" s="3" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="381" spans="1:38" s="3" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="A381" s="148" t="s">
         <v>208</v>
       </c>
       <c r="B381" s="122"/>
       <c r="C381" s="122"/>
       <c r="D381" s="122"/>
       <c r="E381" s="122"/>
       <c r="F381" s="122"/>
       <c r="G381" s="122"/>
       <c r="H381" s="122"/>
       <c r="I381" s="122"/>
       <c r="J381" s="122"/>
       <c r="K381" s="122"/>
       <c r="L381" s="122"/>
       <c r="M381" s="122"/>
       <c r="N381" s="122"/>
       <c r="O381" s="122"/>
       <c r="P381" s="122"/>
       <c r="Q381" s="122"/>
       <c r="R381" s="122"/>
       <c r="S381" s="122"/>
       <c r="T381" s="122"/>
       <c r="U381" s="122"/>
       <c r="V381" s="122"/>
       <c r="W381" s="122"/>
@@ -42545,168 +42548,168 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="1.125" style="180" customWidth="1"/>
     <col min="2" max="5" width="2.625" style="179" customWidth="1"/>
     <col min="6" max="6" width="2.625" style="180" customWidth="1"/>
     <col min="7" max="7" width="6.875" style="180" customWidth="1"/>
     <col min="8" max="8" width="4.375" style="180" customWidth="1"/>
     <col min="9" max="9" width="4.5" style="180" customWidth="1"/>
     <col min="10" max="10" width="3.625" style="180" customWidth="1"/>
     <col min="11" max="15" width="2.125" style="180" customWidth="1"/>
     <col min="16" max="17" width="2.625" style="180" customWidth="1"/>
     <col min="18" max="45" width="2.875" style="180" customWidth="1"/>
     <col min="46" max="50" width="3.375" style="180" customWidth="1"/>
     <col min="51" max="51" width="4.125" style="180" customWidth="1"/>
     <col min="52" max="52" width="8.875" style="180" customWidth="1"/>
     <col min="53" max="53" width="21.875" style="180" customWidth="1"/>
     <col min="54" max="67" width="2.625" style="180" customWidth="1"/>
     <col min="68" max="68" width="10.5" style="185" customWidth="1"/>
     <col min="69" max="16384" width="9" style="180"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:70" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="AP2" s="180" t="s">
+        <v>278</v>
+      </c>
+      <c r="BP2" s="228" t="s">
         <v>279</v>
-      </c>
-[...1 lines deleted...]
-        <v>280</v>
       </c>
       <c r="BQ2" s="228"/>
       <c r="BR2" s="228"/>
     </row>
     <row r="3" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B3" s="623" t="s">
+      <c r="B3" s="610" t="s">
+        <v>280</v>
+      </c>
+      <c r="C3" s="610"/>
+      <c r="D3" s="610"/>
+      <c r="E3" s="610"/>
+      <c r="F3" s="610"/>
+      <c r="G3" s="610"/>
+      <c r="H3" s="610"/>
+      <c r="I3" s="610"/>
+      <c r="J3" s="610"/>
+      <c r="K3" s="610"/>
+      <c r="L3" s="610"/>
+      <c r="M3" s="610"/>
+      <c r="N3" s="610"/>
+      <c r="O3" s="610"/>
+      <c r="P3" s="610"/>
+      <c r="Q3" s="610"/>
+      <c r="R3" s="610"/>
+      <c r="S3" s="610"/>
+      <c r="T3" s="610"/>
+      <c r="U3" s="610"/>
+      <c r="V3" s="610"/>
+      <c r="W3" s="610"/>
+      <c r="X3" s="610"/>
+      <c r="Y3" s="610"/>
+      <c r="Z3" s="610"/>
+      <c r="AA3" s="610"/>
+      <c r="AB3" s="610"/>
+      <c r="AC3" s="610"/>
+      <c r="AD3" s="610"/>
+      <c r="AE3" s="610"/>
+      <c r="AF3" s="610"/>
+      <c r="AG3" s="610"/>
+      <c r="AH3" s="610"/>
+      <c r="AI3" s="610"/>
+      <c r="AJ3" s="610"/>
+      <c r="AK3" s="610"/>
+      <c r="AL3" s="610"/>
+      <c r="AM3" s="610"/>
+      <c r="AN3" s="610"/>
+      <c r="AO3" s="610"/>
+      <c r="AP3" s="610"/>
+      <c r="AQ3" s="610"/>
+      <c r="AR3" s="610"/>
+      <c r="AS3" s="610"/>
+      <c r="AT3" s="610"/>
+      <c r="AU3" s="610"/>
+      <c r="AV3" s="610"/>
+      <c r="BP3" s="180" t="s">
         <v>281</v>
       </c>
-      <c r="C3" s="623"/>
-[...45 lines deleted...]
-      <c r="BP3" s="180" t="s">
+    </row>
+    <row r="4" spans="2:70" ht="24.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B4" s="611" t="s">
+        <v>253</v>
+      </c>
+      <c r="C4" s="611"/>
+      <c r="D4" s="611"/>
+      <c r="E4" s="611"/>
+      <c r="F4" s="611"/>
+      <c r="G4" s="611"/>
+      <c r="H4" s="611"/>
+      <c r="I4" s="611"/>
+      <c r="J4" s="611"/>
+      <c r="K4" s="611"/>
+      <c r="L4" s="611"/>
+      <c r="M4" s="611"/>
+      <c r="N4" s="611"/>
+      <c r="O4" s="611"/>
+      <c r="P4" s="611"/>
+      <c r="Q4" s="611"/>
+      <c r="R4" s="611"/>
+      <c r="S4" s="611"/>
+      <c r="T4" s="611"/>
+      <c r="U4" s="611"/>
+      <c r="V4" s="611"/>
+      <c r="W4" s="611"/>
+      <c r="X4" s="611"/>
+      <c r="Y4" s="611"/>
+      <c r="Z4" s="611"/>
+      <c r="AA4" s="611"/>
+      <c r="AB4" s="611"/>
+      <c r="AC4" s="611"/>
+      <c r="AD4" s="611"/>
+      <c r="AE4" s="611"/>
+      <c r="AF4" s="611"/>
+      <c r="AG4" s="611"/>
+      <c r="AH4" s="611"/>
+      <c r="AI4" s="611"/>
+      <c r="AJ4" s="611"/>
+      <c r="AK4" s="611"/>
+      <c r="AL4" s="611"/>
+      <c r="AM4" s="611"/>
+      <c r="AN4" s="611"/>
+      <c r="AO4" s="611"/>
+      <c r="AP4" s="611"/>
+      <c r="AQ4" s="611"/>
+      <c r="AR4" s="611"/>
+      <c r="AS4" s="611"/>
+      <c r="AT4" s="611"/>
+      <c r="AU4" s="611"/>
+      <c r="AV4" s="611"/>
+      <c r="AW4" s="611"/>
+      <c r="AX4" s="611"/>
+      <c r="AY4" s="611"/>
+      <c r="AZ4" s="611"/>
+      <c r="BP4" s="180" t="s">
         <v>282</v>
-      </c>
-[...56 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="5" spans="2:70" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B5" s="227"/>
       <c r="C5" s="227"/>
       <c r="D5" s="227"/>
       <c r="E5" s="227"/>
       <c r="F5" s="227"/>
       <c r="G5" s="227"/>
       <c r="H5" s="227"/>
       <c r="I5" s="227"/>
       <c r="J5" s="227"/>
       <c r="K5" s="227"/>
       <c r="L5" s="227"/>
       <c r="M5" s="227"/>
       <c r="N5" s="227"/>
       <c r="O5" s="227"/>
       <c r="P5" s="227"/>
       <c r="Q5" s="227"/>
       <c r="R5" s="227"/>
       <c r="S5" s="227"/>
       <c r="T5" s="227"/>
       <c r="U5" s="227"/>
       <c r="V5" s="227"/>
       <c r="W5" s="227"/>
@@ -42718,169 +42721,169 @@
       <c r="AC5" s="227"/>
       <c r="AD5" s="227"/>
       <c r="AE5" s="227"/>
       <c r="AF5" s="227"/>
       <c r="AG5" s="227"/>
       <c r="AH5" s="227"/>
       <c r="AI5" s="227"/>
       <c r="AJ5" s="227"/>
       <c r="AK5" s="227"/>
       <c r="AL5" s="227"/>
       <c r="AM5" s="227"/>
       <c r="AN5" s="227"/>
       <c r="AO5" s="227"/>
       <c r="AP5" s="227"/>
       <c r="AQ5" s="227"/>
       <c r="AR5" s="227"/>
       <c r="AS5" s="227"/>
       <c r="AT5" s="227"/>
       <c r="AU5" s="227"/>
       <c r="AV5" s="227"/>
       <c r="AW5" s="227"/>
       <c r="AX5" s="227"/>
       <c r="AY5" s="227"/>
       <c r="AZ5" s="227"/>
       <c r="BP5" s="180" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="6" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B6" s="625" t="s">
+      <c r="B6" s="612" t="s">
         <v>254</v>
       </c>
-      <c r="C6" s="626"/>
-[...20 lines deleted...]
-      <c r="X6" s="630"/>
+      <c r="C6" s="613"/>
+      <c r="D6" s="613"/>
+      <c r="E6" s="613"/>
+      <c r="F6" s="613"/>
+      <c r="G6" s="613"/>
+      <c r="H6" s="613"/>
+      <c r="I6" s="613"/>
+      <c r="J6" s="614"/>
+      <c r="K6" s="615"/>
+      <c r="L6" s="616"/>
+      <c r="M6" s="616"/>
+      <c r="N6" s="616"/>
+      <c r="O6" s="616"/>
+      <c r="P6" s="616"/>
+      <c r="Q6" s="616"/>
+      <c r="R6" s="616"/>
+      <c r="S6" s="616"/>
+      <c r="T6" s="616"/>
+      <c r="U6" s="616"/>
+      <c r="V6" s="616"/>
+      <c r="W6" s="616"/>
+      <c r="X6" s="617"/>
       <c r="Y6" s="227"/>
       <c r="Z6" s="227"/>
       <c r="AA6" s="227"/>
       <c r="AB6" s="227"/>
       <c r="AC6" s="227"/>
       <c r="AD6" s="227"/>
       <c r="AE6" s="227"/>
       <c r="AF6" s="227"/>
       <c r="AG6" s="227"/>
       <c r="AH6" s="227"/>
       <c r="AI6" s="227"/>
       <c r="AJ6" s="227"/>
       <c r="AK6" s="227"/>
       <c r="AL6" s="227"/>
       <c r="AM6" s="227"/>
       <c r="AN6" s="227"/>
       <c r="AO6" s="227"/>
       <c r="AP6" s="227"/>
       <c r="AQ6" s="227"/>
       <c r="AR6" s="227"/>
       <c r="AS6" s="227"/>
       <c r="AT6" s="227"/>
       <c r="AU6" s="227"/>
       <c r="AV6" s="227"/>
       <c r="AW6" s="227"/>
       <c r="AX6" s="227"/>
       <c r="AY6" s="227"/>
       <c r="AZ6" s="227"/>
       <c r="BP6" s="180" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="7" spans="2:70" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="631" t="s">
+      <c r="B7" s="618" t="s">
         <v>255</v>
       </c>
-      <c r="C7" s="632"/>
-[...22 lines deleted...]
-      <c r="X7" s="636"/>
+      <c r="C7" s="619"/>
+      <c r="D7" s="619"/>
+      <c r="E7" s="619"/>
+      <c r="F7" s="619"/>
+      <c r="G7" s="619"/>
+      <c r="H7" s="619"/>
+      <c r="I7" s="619"/>
+      <c r="J7" s="620"/>
+      <c r="K7" s="621" t="s">
+        <v>291</v>
+      </c>
+      <c r="L7" s="622"/>
+      <c r="M7" s="622"/>
+      <c r="N7" s="622"/>
+      <c r="O7" s="622"/>
+      <c r="P7" s="622"/>
+      <c r="Q7" s="622"/>
+      <c r="R7" s="622"/>
+      <c r="S7" s="622"/>
+      <c r="T7" s="622"/>
+      <c r="U7" s="622"/>
+      <c r="V7" s="622"/>
+      <c r="W7" s="622"/>
+      <c r="X7" s="623"/>
       <c r="Y7" s="227"/>
       <c r="Z7" s="227"/>
       <c r="AA7" s="227"/>
       <c r="AB7" s="227"/>
       <c r="AC7" s="227"/>
       <c r="AD7" s="227"/>
       <c r="AE7" s="227"/>
       <c r="AF7" s="227"/>
       <c r="AG7" s="227"/>
       <c r="AH7" s="227"/>
       <c r="AI7" s="227"/>
       <c r="AJ7" s="227"/>
       <c r="AK7" s="227"/>
       <c r="AL7" s="227"/>
       <c r="AM7" s="227"/>
       <c r="AN7" s="227"/>
       <c r="AO7" s="227"/>
       <c r="AP7" s="227"/>
       <c r="AQ7" s="227"/>
       <c r="AR7" s="227"/>
       <c r="AS7" s="227"/>
       <c r="AT7" s="227"/>
       <c r="AU7" s="227"/>
       <c r="AV7" s="227"/>
       <c r="AW7" s="227"/>
       <c r="AX7" s="227"/>
       <c r="AY7" s="227"/>
       <c r="AZ7" s="227"/>
       <c r="BP7" s="180" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="8" spans="2:70" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B8" s="227"/>
       <c r="C8" s="227"/>
       <c r="D8" s="227"/>
       <c r="E8" s="227"/>
       <c r="F8" s="227"/>
       <c r="G8" s="227"/>
       <c r="H8" s="227"/>
       <c r="I8" s="227"/>
       <c r="J8" s="227"/>
       <c r="K8" s="227"/>
       <c r="L8" s="227"/>
       <c r="M8" s="227"/>
       <c r="N8" s="227"/>
       <c r="O8" s="227"/>
       <c r="P8" s="227"/>
       <c r="Q8" s="227"/>
       <c r="R8" s="227"/>
       <c r="S8" s="227"/>
       <c r="T8" s="227"/>
       <c r="U8" s="227"/>
       <c r="V8" s="227"/>
       <c r="W8" s="227"/>
@@ -42892,147 +42895,147 @@
       <c r="AC8" s="227"/>
       <c r="AD8" s="227"/>
       <c r="AE8" s="227"/>
       <c r="AF8" s="227"/>
       <c r="AG8" s="227"/>
       <c r="AH8" s="227"/>
       <c r="AI8" s="227"/>
       <c r="AJ8" s="227"/>
       <c r="AK8" s="227"/>
       <c r="AL8" s="227"/>
       <c r="AM8" s="227"/>
       <c r="AN8" s="227"/>
       <c r="AO8" s="227"/>
       <c r="AP8" s="227"/>
       <c r="AQ8" s="227"/>
       <c r="AR8" s="227"/>
       <c r="AS8" s="227"/>
       <c r="AT8" s="227"/>
       <c r="AU8" s="227"/>
       <c r="AV8" s="227"/>
       <c r="AW8" s="227"/>
       <c r="AX8" s="227"/>
       <c r="AY8" s="227"/>
       <c r="AZ8" s="227"/>
       <c r="BP8" s="180" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="9" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B9" s="612" t="s">
+      <c r="B9" s="594" t="s">
         <v>256</v>
       </c>
-      <c r="C9" s="590"/>
-[...4 lines deleted...]
-      <c r="H9" s="601" t="s">
+      <c r="C9" s="595"/>
+      <c r="D9" s="595"/>
+      <c r="E9" s="595"/>
+      <c r="F9" s="595"/>
+      <c r="G9" s="595"/>
+      <c r="H9" s="600" t="s">
         <v>257</v>
       </c>
-      <c r="I9" s="601"/>
-[...1 lines deleted...]
-      <c r="K9" s="617" t="s">
+      <c r="I9" s="600"/>
+      <c r="J9" s="600"/>
+      <c r="K9" s="603" t="s">
         <v>258</v>
       </c>
-      <c r="L9" s="618"/>
-[...2 lines deleted...]
-      <c r="O9" s="618"/>
+      <c r="L9" s="604"/>
+      <c r="M9" s="604"/>
+      <c r="N9" s="604"/>
+      <c r="O9" s="604"/>
       <c r="P9" s="229"/>
       <c r="Q9" s="230"/>
-      <c r="R9" s="612" t="s">
+      <c r="R9" s="594" t="s">
         <v>259</v>
       </c>
-      <c r="S9" s="590"/>
-[...5 lines deleted...]
-      <c r="Y9" s="612" t="s">
+      <c r="S9" s="595"/>
+      <c r="T9" s="595"/>
+      <c r="U9" s="595"/>
+      <c r="V9" s="595"/>
+      <c r="W9" s="595"/>
+      <c r="X9" s="609"/>
+      <c r="Y9" s="594" t="s">
         <v>260</v>
       </c>
-      <c r="Z9" s="590"/>
-[...5 lines deleted...]
-      <c r="AF9" s="612" t="s">
+      <c r="Z9" s="595"/>
+      <c r="AA9" s="595"/>
+      <c r="AB9" s="595"/>
+      <c r="AC9" s="595"/>
+      <c r="AD9" s="595"/>
+      <c r="AE9" s="609"/>
+      <c r="AF9" s="594" t="s">
         <v>261</v>
       </c>
-      <c r="AG9" s="590"/>
-[...5 lines deleted...]
-      <c r="AM9" s="589" t="s">
+      <c r="AG9" s="595"/>
+      <c r="AH9" s="595"/>
+      <c r="AI9" s="595"/>
+      <c r="AJ9" s="595"/>
+      <c r="AK9" s="595"/>
+      <c r="AL9" s="609"/>
+      <c r="AM9" s="624" t="s">
         <v>262</v>
       </c>
-      <c r="AN9" s="590"/>
-[...5 lines deleted...]
-      <c r="AT9" s="592" t="s">
+      <c r="AN9" s="595"/>
+      <c r="AO9" s="595"/>
+      <c r="AP9" s="595"/>
+      <c r="AQ9" s="595"/>
+      <c r="AR9" s="595"/>
+      <c r="AS9" s="609"/>
+      <c r="AT9" s="625" t="s">
         <v>263</v>
       </c>
-      <c r="AU9" s="593"/>
-[...1 lines deleted...]
-      <c r="AW9" s="601" t="s">
+      <c r="AU9" s="626"/>
+      <c r="AV9" s="627"/>
+      <c r="AW9" s="600" t="s">
         <v>264</v>
       </c>
-      <c r="AX9" s="601"/>
-[...1 lines deleted...]
-      <c r="AZ9" s="604" t="s">
+      <c r="AX9" s="600"/>
+      <c r="AY9" s="600"/>
+      <c r="AZ9" s="634" t="s">
         <v>265</v>
       </c>
-      <c r="BA9" s="607" t="s">
+      <c r="BA9" s="589" t="s">
+        <v>288</v>
+      </c>
+      <c r="BP9" s="180" t="s">
         <v>289</v>
       </c>
-      <c r="BP9" s="180" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="B10" s="613"/>
-[...12 lines deleted...]
-      <c r="O10" s="620"/>
+      <c r="B10" s="596"/>
+      <c r="C10" s="597"/>
+      <c r="D10" s="597"/>
+      <c r="E10" s="597"/>
+      <c r="F10" s="597"/>
+      <c r="G10" s="597"/>
+      <c r="H10" s="601"/>
+      <c r="I10" s="601"/>
+      <c r="J10" s="601"/>
+      <c r="K10" s="605"/>
+      <c r="L10" s="606"/>
+      <c r="M10" s="606"/>
+      <c r="N10" s="606"/>
+      <c r="O10" s="606"/>
       <c r="P10" s="533" t="s">
         <v>266</v>
       </c>
       <c r="Q10" s="534"/>
       <c r="R10" s="231">
         <v>1</v>
       </c>
       <c r="S10" s="232">
         <v>2</v>
       </c>
       <c r="T10" s="232">
         <v>3</v>
       </c>
       <c r="U10" s="232">
         <v>4</v>
       </c>
       <c r="V10" s="232">
         <v>5</v>
       </c>
       <c r="W10" s="232">
         <v>6</v>
       </c>
       <c r="X10" s="233">
         <v>7</v>
       </c>
@@ -43077,178 +43080,178 @@
       </c>
       <c r="AL10" s="233">
         <v>21</v>
       </c>
       <c r="AM10" s="231">
         <v>22</v>
       </c>
       <c r="AN10" s="232">
         <v>23</v>
       </c>
       <c r="AO10" s="232">
         <v>24</v>
       </c>
       <c r="AP10" s="232">
         <v>25</v>
       </c>
       <c r="AQ10" s="232">
         <v>26</v>
       </c>
       <c r="AR10" s="232">
         <v>27</v>
       </c>
       <c r="AS10" s="233">
         <v>28</v>
       </c>
-      <c r="AT10" s="595"/>
-[...6 lines deleted...]
-      <c r="BA10" s="608"/>
+      <c r="AT10" s="628"/>
+      <c r="AU10" s="629"/>
+      <c r="AV10" s="630"/>
+      <c r="AW10" s="601"/>
+      <c r="AX10" s="601"/>
+      <c r="AY10" s="601"/>
+      <c r="AZ10" s="635"/>
+      <c r="BA10" s="590"/>
       <c r="BP10" s="180" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="11" spans="2:70" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="613"/>
-[...12 lines deleted...]
-      <c r="O11" s="620"/>
+      <c r="B11" s="596"/>
+      <c r="C11" s="597"/>
+      <c r="D11" s="597"/>
+      <c r="E11" s="597"/>
+      <c r="F11" s="597"/>
+      <c r="G11" s="597"/>
+      <c r="H11" s="601"/>
+      <c r="I11" s="601"/>
+      <c r="J11" s="601"/>
+      <c r="K11" s="605"/>
+      <c r="L11" s="606"/>
+      <c r="M11" s="606"/>
+      <c r="N11" s="606"/>
+      <c r="O11" s="606"/>
       <c r="P11" s="533" t="s">
         <v>267</v>
       </c>
       <c r="Q11" s="534"/>
       <c r="R11" s="235"/>
       <c r="S11" s="236"/>
       <c r="T11" s="236"/>
       <c r="U11" s="236"/>
       <c r="V11" s="236"/>
       <c r="W11" s="236"/>
       <c r="X11" s="237"/>
       <c r="Y11" s="235"/>
       <c r="Z11" s="236"/>
       <c r="AA11" s="236"/>
       <c r="AB11" s="236"/>
       <c r="AC11" s="236"/>
       <c r="AD11" s="236"/>
       <c r="AE11" s="237"/>
       <c r="AF11" s="235"/>
       <c r="AG11" s="236"/>
       <c r="AH11" s="236"/>
       <c r="AI11" s="236"/>
       <c r="AJ11" s="236"/>
       <c r="AK11" s="236"/>
       <c r="AL11" s="238"/>
       <c r="AM11" s="235"/>
       <c r="AN11" s="236"/>
       <c r="AO11" s="236"/>
       <c r="AP11" s="236"/>
       <c r="AQ11" s="236"/>
       <c r="AR11" s="236"/>
       <c r="AS11" s="237"/>
-      <c r="AT11" s="595"/>
-[...6 lines deleted...]
-      <c r="BA11" s="608"/>
+      <c r="AT11" s="628"/>
+      <c r="AU11" s="629"/>
+      <c r="AV11" s="630"/>
+      <c r="AW11" s="601"/>
+      <c r="AX11" s="601"/>
+      <c r="AY11" s="601"/>
+      <c r="AZ11" s="635"/>
+      <c r="BA11" s="590"/>
       <c r="BP11" s="180" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="2:70" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="615"/>
-[...13 lines deleted...]
-      <c r="P12" s="610" t="s">
+      <c r="B12" s="598"/>
+      <c r="C12" s="599"/>
+      <c r="D12" s="599"/>
+      <c r="E12" s="599"/>
+      <c r="F12" s="599"/>
+      <c r="G12" s="599"/>
+      <c r="H12" s="602"/>
+      <c r="I12" s="602"/>
+      <c r="J12" s="602"/>
+      <c r="K12" s="607"/>
+      <c r="L12" s="608"/>
+      <c r="M12" s="608"/>
+      <c r="N12" s="608"/>
+      <c r="O12" s="608"/>
+      <c r="P12" s="592" t="s">
         <v>268</v>
       </c>
-      <c r="Q12" s="611"/>
+      <c r="Q12" s="593"/>
       <c r="R12" s="239"/>
       <c r="S12" s="240"/>
       <c r="T12" s="240"/>
       <c r="U12" s="240"/>
       <c r="V12" s="240"/>
       <c r="W12" s="240"/>
       <c r="X12" s="241"/>
       <c r="Y12" s="239"/>
       <c r="Z12" s="240"/>
       <c r="AA12" s="240"/>
       <c r="AB12" s="240"/>
       <c r="AC12" s="240"/>
       <c r="AD12" s="240"/>
       <c r="AE12" s="241"/>
       <c r="AF12" s="239"/>
       <c r="AG12" s="240"/>
       <c r="AH12" s="240"/>
       <c r="AI12" s="240"/>
       <c r="AJ12" s="240"/>
       <c r="AK12" s="240"/>
       <c r="AL12" s="241"/>
       <c r="AM12" s="239"/>
       <c r="AN12" s="240"/>
       <c r="AO12" s="240"/>
       <c r="AP12" s="240"/>
       <c r="AQ12" s="240"/>
       <c r="AR12" s="240"/>
       <c r="AS12" s="241"/>
-      <c r="AT12" s="598"/>
-[...6 lines deleted...]
-      <c r="BA12" s="609"/>
+      <c r="AT12" s="631"/>
+      <c r="AU12" s="632"/>
+      <c r="AV12" s="633"/>
+      <c r="AW12" s="602"/>
+      <c r="AX12" s="602"/>
+      <c r="AY12" s="602"/>
+      <c r="AZ12" s="636"/>
+      <c r="BA12" s="591"/>
       <c r="BP12" s="180" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="13" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="578" t="s">
         <v>7</v>
       </c>
       <c r="C13" s="579"/>
       <c r="D13" s="579"/>
       <c r="E13" s="579"/>
       <c r="F13" s="579"/>
       <c r="G13" s="579"/>
       <c r="H13" s="572"/>
       <c r="I13" s="572"/>
       <c r="J13" s="572"/>
       <c r="K13" s="580"/>
       <c r="L13" s="581"/>
       <c r="M13" s="581"/>
       <c r="N13" s="581"/>
       <c r="O13" s="581"/>
       <c r="P13" s="581"/>
       <c r="Q13" s="582"/>
       <c r="R13" s="242"/>
       <c r="S13" s="243"/>
       <c r="T13" s="243"/>
       <c r="U13" s="243"/>
@@ -43272,51 +43275,51 @@
       <c r="AM13" s="245"/>
       <c r="AN13" s="243"/>
       <c r="AO13" s="243"/>
       <c r="AP13" s="243"/>
       <c r="AQ13" s="243"/>
       <c r="AR13" s="243"/>
       <c r="AS13" s="244"/>
       <c r="AT13" s="549">
         <f t="shared" ref="AT13:AT28" si="0">SUM(R13:AS13)</f>
         <v>0</v>
       </c>
       <c r="AU13" s="549"/>
       <c r="AV13" s="550"/>
       <c r="AW13" s="555">
         <f>AT13/4</f>
         <v>0</v>
       </c>
       <c r="AX13" s="556"/>
       <c r="AY13" s="557"/>
       <c r="AZ13" s="246" t="e">
         <f>ROUNDDOWN(AW13/AT35,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="BA13" s="181"/>
       <c r="BP13" s="180" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="14" spans="2:70" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B14" s="583" t="s">
         <v>269</v>
       </c>
       <c r="C14" s="584"/>
       <c r="D14" s="584"/>
       <c r="E14" s="584"/>
       <c r="F14" s="584"/>
       <c r="G14" s="584"/>
       <c r="H14" s="585"/>
       <c r="I14" s="585"/>
       <c r="J14" s="585"/>
       <c r="K14" s="566"/>
       <c r="L14" s="564"/>
       <c r="M14" s="564"/>
       <c r="N14" s="564"/>
       <c r="O14" s="564"/>
       <c r="P14" s="564"/>
       <c r="Q14" s="567"/>
       <c r="R14" s="247"/>
       <c r="S14" s="248"/>
       <c r="T14" s="248"/>
       <c r="U14" s="248"/>
@@ -43340,51 +43343,51 @@
       <c r="AM14" s="250"/>
       <c r="AN14" s="249"/>
       <c r="AO14" s="249"/>
       <c r="AP14" s="249"/>
       <c r="AQ14" s="249"/>
       <c r="AR14" s="249"/>
       <c r="AS14" s="238"/>
       <c r="AT14" s="523">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AU14" s="523"/>
       <c r="AV14" s="524"/>
       <c r="AW14" s="586">
         <f t="shared" ref="AW14:AW34" si="1">AT14/4</f>
         <v>0</v>
       </c>
       <c r="AX14" s="587"/>
       <c r="AY14" s="588"/>
       <c r="AZ14" s="251" t="e">
         <f>ROUNDDOWN(AW14/AT35,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="BA14" s="182"/>
       <c r="BP14" s="180" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="15" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="573"/>
       <c r="C15" s="574"/>
       <c r="D15" s="574"/>
       <c r="E15" s="574"/>
       <c r="F15" s="574"/>
       <c r="G15" s="574"/>
       <c r="H15" s="572"/>
       <c r="I15" s="572"/>
       <c r="J15" s="572"/>
       <c r="K15" s="575"/>
       <c r="L15" s="576"/>
       <c r="M15" s="576"/>
       <c r="N15" s="576"/>
       <c r="O15" s="576"/>
       <c r="P15" s="576"/>
       <c r="Q15" s="577"/>
       <c r="R15" s="252"/>
       <c r="S15" s="253"/>
       <c r="T15" s="253"/>
       <c r="U15" s="253"/>
       <c r="V15" s="253"/>
       <c r="W15" s="253"/>
@@ -43406,51 +43409,51 @@
       <c r="AM15" s="255"/>
       <c r="AN15" s="253"/>
       <c r="AO15" s="253"/>
       <c r="AP15" s="253"/>
       <c r="AQ15" s="253"/>
       <c r="AR15" s="253"/>
       <c r="AS15" s="254"/>
       <c r="AT15" s="528">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AU15" s="528"/>
       <c r="AV15" s="529"/>
       <c r="AW15" s="555">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AX15" s="556"/>
       <c r="AY15" s="557"/>
       <c r="AZ15" s="256" t="e">
         <f>ROUNDDOWN(AW15/AT35,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="BA15" s="183"/>
       <c r="BP15" s="180" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="16" spans="2:70" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="573"/>
       <c r="C16" s="574"/>
       <c r="D16" s="574"/>
       <c r="E16" s="574"/>
       <c r="F16" s="574"/>
       <c r="G16" s="574"/>
       <c r="H16" s="572"/>
       <c r="I16" s="572"/>
       <c r="J16" s="572"/>
       <c r="K16" s="561"/>
       <c r="L16" s="559"/>
       <c r="M16" s="559"/>
       <c r="N16" s="559"/>
       <c r="O16" s="559"/>
       <c r="P16" s="559"/>
       <c r="Q16" s="562"/>
       <c r="R16" s="234"/>
       <c r="S16" s="253"/>
       <c r="T16" s="253"/>
       <c r="U16" s="253"/>
       <c r="V16" s="253"/>
       <c r="W16" s="232"/>
@@ -43472,51 +43475,51 @@
       <c r="AM16" s="231"/>
       <c r="AN16" s="232"/>
       <c r="AO16" s="232"/>
       <c r="AP16" s="232"/>
       <c r="AQ16" s="232"/>
       <c r="AR16" s="232"/>
       <c r="AS16" s="233"/>
       <c r="AT16" s="517">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AU16" s="517"/>
       <c r="AV16" s="518"/>
       <c r="AW16" s="568">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AX16" s="569"/>
       <c r="AY16" s="570"/>
       <c r="AZ16" s="256" t="e">
         <f>ROUNDDOWN(AW16/AT35,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="BA16" s="184"/>
       <c r="BP16" s="180" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="2:68" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="573"/>
       <c r="C17" s="574"/>
       <c r="D17" s="574"/>
       <c r="E17" s="574"/>
       <c r="F17" s="574"/>
       <c r="G17" s="574"/>
       <c r="H17" s="572"/>
       <c r="I17" s="572"/>
       <c r="J17" s="572"/>
       <c r="K17" s="561"/>
       <c r="L17" s="559"/>
       <c r="M17" s="559"/>
       <c r="N17" s="559"/>
       <c r="O17" s="559"/>
       <c r="P17" s="559"/>
       <c r="Q17" s="562"/>
       <c r="R17" s="234"/>
       <c r="S17" s="253"/>
       <c r="T17" s="253"/>
       <c r="U17" s="253"/>
       <c r="V17" s="253"/>
       <c r="W17" s="253"/>
@@ -44244,51 +44247,51 @@
       <c r="AP28" s="232"/>
       <c r="AQ28" s="232"/>
       <c r="AR28" s="232"/>
       <c r="AS28" s="233"/>
       <c r="AT28" s="522">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="AU28" s="523"/>
       <c r="AV28" s="524"/>
       <c r="AW28" s="530">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AX28" s="531"/>
       <c r="AY28" s="532"/>
       <c r="AZ28" s="256" t="e">
         <f>ROUNDDOWN(AW28/AT35,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="BA28" s="257"/>
       <c r="BP28" s="186"/>
     </row>
     <row r="29" spans="2:68" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B29" s="541" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C29" s="542"/>
       <c r="D29" s="542"/>
       <c r="E29" s="542"/>
       <c r="F29" s="542"/>
       <c r="G29" s="542"/>
       <c r="H29" s="542"/>
       <c r="I29" s="542"/>
       <c r="J29" s="542"/>
       <c r="K29" s="542"/>
       <c r="L29" s="542"/>
       <c r="M29" s="542"/>
       <c r="N29" s="542"/>
       <c r="O29" s="542"/>
       <c r="P29" s="542"/>
       <c r="Q29" s="543"/>
       <c r="R29" s="258"/>
       <c r="S29" s="259"/>
       <c r="T29" s="259"/>
       <c r="U29" s="259"/>
       <c r="V29" s="259"/>
       <c r="W29" s="259"/>
       <c r="X29" s="260"/>
       <c r="Y29" s="261"/>
       <c r="Z29" s="259"/>
@@ -44630,51 +44633,51 @@
       <c r="AP34" s="249"/>
       <c r="AQ34" s="249"/>
       <c r="AR34" s="249"/>
       <c r="AS34" s="238"/>
       <c r="AT34" s="527">
         <f>SUM(R34:AS34)</f>
         <v>0</v>
       </c>
       <c r="AU34" s="528"/>
       <c r="AV34" s="529"/>
       <c r="AW34" s="530">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="AX34" s="531"/>
       <c r="AY34" s="532"/>
       <c r="AZ34" s="279" t="e">
         <f>ROUNDDOWN(AW34/AT35,1)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="BA34" s="280"/>
       <c r="BP34" s="186"/>
     </row>
     <row r="35" spans="2:68" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B35" s="508" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="C35" s="509"/>
       <c r="D35" s="509"/>
       <c r="E35" s="509"/>
       <c r="F35" s="509"/>
       <c r="G35" s="509"/>
       <c r="H35" s="509"/>
       <c r="I35" s="509"/>
       <c r="J35" s="509"/>
       <c r="K35" s="509"/>
       <c r="L35" s="509"/>
       <c r="M35" s="509"/>
       <c r="N35" s="509"/>
       <c r="O35" s="509"/>
       <c r="P35" s="509"/>
       <c r="Q35" s="509"/>
       <c r="R35" s="510"/>
       <c r="S35" s="510"/>
       <c r="T35" s="510"/>
       <c r="U35" s="510"/>
       <c r="V35" s="510"/>
       <c r="W35" s="510"/>
       <c r="X35" s="510"/>
       <c r="Y35" s="510"/>
       <c r="Z35" s="510"/>
@@ -44919,66 +44922,66 @@
       <c r="AS39" s="189"/>
       <c r="AT39" s="189"/>
       <c r="AU39" s="189"/>
       <c r="AV39" s="189"/>
       <c r="AW39" s="189"/>
       <c r="AX39" s="189"/>
       <c r="AY39" s="189"/>
       <c r="AZ39" s="189"/>
       <c r="BA39" s="187"/>
       <c r="BP39" s="180"/>
     </row>
     <row r="40" spans="2:68" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BP40" s="180"/>
     </row>
     <row r="41" spans="2:68" ht="33.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BP41" s="180"/>
     </row>
     <row r="42" spans="2:68" ht="48" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BP42" s="180"/>
     </row>
     <row r="43" spans="2:68" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BP43" s="180"/>
     </row>
     <row r="50" spans="58:58" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BF50" s="180" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="51" spans="58:58" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BF51" s="180" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="52" spans="58:58" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BF52" s="180" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="58:58" ht="21" customHeight="1" x14ac:dyDescent="0.15">
       <c r="BF53" s="180" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="wXKUkEpCS5YP1mZ/f+M7nzZNNJuVbkWT+3rlsIrEdSrUzr4zkHvsyhExuuUqVAILz26XSEKEApbXD8Z78IX4YA==" saltValue="yz5wCG+8xqy9GBr/+2MkFw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="127">
     <mergeCell ref="B3:AV3"/>
     <mergeCell ref="B4:AZ4"/>
     <mergeCell ref="B6:J6"/>
     <mergeCell ref="K6:X6"/>
     <mergeCell ref="B7:J7"/>
     <mergeCell ref="K7:X7"/>
     <mergeCell ref="AM9:AS9"/>
     <mergeCell ref="AT9:AV12"/>
     <mergeCell ref="AW9:AY12"/>
     <mergeCell ref="AZ9:AZ12"/>
     <mergeCell ref="BA9:BA12"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="P12:Q12"/>
     <mergeCell ref="B9:G12"/>
     <mergeCell ref="H9:J12"/>
     <mergeCell ref="K9:O12"/>
     <mergeCell ref="R9:X9"/>
     <mergeCell ref="Y9:AE9"/>
     <mergeCell ref="AF9:AL9"/>