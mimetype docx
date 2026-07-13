--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -2361,64 +2361,78 @@
         </w:rPr>
         <w:t>及び</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="0036641F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画の作成</w:t>
       </w:r>
       <w:r w:rsidR="008508CB" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589CFAB9" w14:textId="77777777" w:rsidR="008508CB" w:rsidRPr="00800320" w:rsidRDefault="00FF0106" w:rsidP="008508CB">
+    <w:p w14:paraId="589CFAB9" w14:textId="7A7F7DD3" w:rsidR="008508CB" w:rsidRPr="00800320" w:rsidRDefault="00FF0106" w:rsidP="008508CB">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第７条　この事業所が提供する指定</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　この事業所が提供する指定</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="0036641F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供方法</w:t>
       </w:r>
       <w:r w:rsidR="008508CB" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は次のとおりとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194B7010" w14:textId="77777777" w:rsidR="0036641F" w:rsidRPr="00800320" w:rsidRDefault="0010530C" w:rsidP="00F838B0">
       <w:pPr>
@@ -3053,612 +3067,632 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
       <w:r w:rsidR="00520711" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>回以上、</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="00520711" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>計画の見直しを行い、必要</w:t>
+        <w:t>計画の見直しを行い、必要に応じて、当該</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="00520711" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>に応じて、当該</w:t>
+        <w:t>計画の変更を行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8D32C5" w14:textId="77777777" w:rsidR="00520711" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="00F838B0">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（８）</w:t>
+      </w:r>
+      <w:r w:rsidR="00520711" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>児童発達支援管理責任者は、モニタリングに当たっては、通所給付決定保護者との</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5B70" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>連絡を継続的に行うこととし、特段の事情</w:t>
+      </w:r>
+      <w:r w:rsidR="00F632CE" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>のない限り、次に定めるところにより行う。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E19219" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRPr="00800320" w:rsidRDefault="00DD4B0F" w:rsidP="00F0000C">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="630" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ア</w:t>
+      </w:r>
+      <w:r w:rsidR="00F838B0" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F632CE" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>定期的に通所給付決定保護者と障害児に面接する</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AE9D73" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRPr="00800320" w:rsidRDefault="00DD4B0F" w:rsidP="00F0000C">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="630" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>イ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F838B0" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00F632CE" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>定期的にモニタリングの結果を記録する</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ADB32D9" w14:textId="77777777" w:rsidR="00F632CE" w:rsidRPr="00800320" w:rsidRDefault="00F632CE" w:rsidP="00F838B0">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（９）第</w:t>
+      </w:r>
+      <w:r w:rsidR="00F838B0" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>項（１）から（６）までは</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
-      <w:r w:rsidR="00520711" w:rsidRPr="00800320">
-[...7 lines deleted...]
-    <w:p w14:paraId="6A8D32C5" w14:textId="77777777" w:rsidR="00520711" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="00F838B0">
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>計画の変更についても準用する。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063A823B" w14:textId="77777777" w:rsidR="00FF0106" w:rsidRPr="00800320" w:rsidRDefault="00FF0106" w:rsidP="00B74627">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DA2CB48" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F632CE" w:rsidP="00B74627">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（通所給付決定保護者から受領する費用の種類及びその額</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74627" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395D4553" w14:textId="507E6651" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業所は、指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>放課後等デイサービス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を提供した際は、通所給付決定保護者から当該指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>放課後等デイサービス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>に係る</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74627" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>利用者負担額の支払いを受けるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A395585" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２　事業所は、法定代理受領を行わない指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>放課後等デイサービス</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74627" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を提供した際は、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>通所給付決定保護者から、</w:t>
+      </w:r>
+      <w:r w:rsidR="00533BD1" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>こども家庭庁</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74627" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が定める費用の額の支払を受けるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1492BD64" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３　事業所は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00716CE5" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>前</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>２項の支払いを受ける額のほか、指定</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>放課後等デイサービス</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>において提供される便宜に要する</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74627" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>費用のうち、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>次の各号に掲げる費用の額の支払を通所給付決定保護者から受けることができるものとする。</w:t>
+      </w:r>
+      <w:r w:rsidR="004D525B" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>この場合の利用料金については、別表に定める。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C785249" w14:textId="77777777" w:rsidR="00F82E51" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="00F838B0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>日用品費</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF993C3" w14:textId="77777777" w:rsidR="00F82E51" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="00F0000C">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（８）</w:t>
-[...157 lines deleted...]
-    <w:p w14:paraId="395D4553" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+        <w:t>（２）</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>日常生活においても通常必要となるものに係る費用であって、通所給付決定保護者に負担させることが適当であるもの</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A66022" w14:textId="77777777" w:rsidR="004D525B" w:rsidRPr="00800320" w:rsidRDefault="004D525B" w:rsidP="00F82E51">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第８条　事業所は、指定</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00800320">
+        <w:t>４　事業所は、前</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>３項の費用の支払を受けた場合は、当該費用に係る領収書を当該費用の額を</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>通所給付決定保護者に対して交付する</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C2A5FB" w14:textId="77777777" w:rsidR="004D525B" w:rsidRPr="00800320" w:rsidRDefault="004D525B" w:rsidP="00B74627">
+      <w:pPr>
+        <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>５　事業所は、</w:t>
+      </w:r>
+      <w:r w:rsidR="00762712" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第３項</w:t>
+      </w:r>
+      <w:r w:rsidR="00E2547C" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>に掲げる</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>費用</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3B1B" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に係る</w:t>
       </w:r>
-      <w:r w:rsidR="00B74627" w:rsidRPr="00800320">
-[...7 lines deleted...]
-    <w:p w14:paraId="4A395585" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>サービスの提供に当たっては、あらかじめ、通所給付決定保護者</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74CA7" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>に対し、当該サービスの内容及び費用について説明を行い、通所給付決定保護者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の同意を得</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>る。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A667FC7" w14:textId="77777777" w:rsidR="001970C6" w:rsidRPr="00800320" w:rsidRDefault="001970C6" w:rsidP="00B74627">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00800320">
-[...42 lines deleted...]
-    <w:p w14:paraId="1492BD64" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="00800320" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+    </w:p>
+    <w:p w14:paraId="6940B6DA" w14:textId="77777777" w:rsidR="001970C6" w:rsidRPr="00800320" w:rsidRDefault="001970C6" w:rsidP="00B74627">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>３　事業所は、</w:t>
-[...233 lines deleted...]
-        </w:rPr>
         <w:t>（通常の事業の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B3C6EC" w14:textId="77777777" w:rsidR="001970C6" w:rsidRPr="00800320" w:rsidRDefault="00F0000C" w:rsidP="00F0000C">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">第９条　</w:t>
+    <w:p w14:paraId="72B3C6EC" w14:textId="377ECFF7" w:rsidR="001970C6" w:rsidRPr="00800320" w:rsidRDefault="00F0000C" w:rsidP="00F0000C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="001970C6" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>通常の事業の実施地域は次のとおり</w:t>
       </w:r>
       <w:r w:rsidR="00294BA4" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>と</w:t>
       </w:r>
       <w:r w:rsidR="001970C6" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">する。　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75E343FE" w14:textId="77777777" w:rsidR="001970C6" w:rsidRPr="00800320" w:rsidRDefault="001970C6" w:rsidP="001970C6">
       <w:pPr>
@@ -3727,64 +3761,71 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービス利用に</w:t>
       </w:r>
       <w:r w:rsidR="000E2713" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0942F5AF" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="006F690F">
+    <w:p w14:paraId="0942F5AF" w14:textId="0709B05A" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第10</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B74CA7" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　サービスを利用するに</w:t>
       </w:r>
       <w:r w:rsidR="000E2713" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidR="00B74CA7" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、通所給付決定保護者は宗教活動や営利を目的とした勧誘、暴力行為その他、他の通所給付決定保護者</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -3794,64 +3835,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="68D7FCBC" w14:textId="77777777" w:rsidR="00375246" w:rsidRPr="00800320" w:rsidRDefault="00375246" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4107A10C" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBA20A6" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="006F690F">
+    <w:p w14:paraId="5CBA20A6" w14:textId="52BB1B3E" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第11</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業</w:t>
       </w:r>
       <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>所の従業者は、指定</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -3883,75 +3931,81 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CA9C6A3" w14:textId="77777777" w:rsidR="00533BD1" w:rsidRPr="00800320" w:rsidRDefault="00533BD1" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08361CC8" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>（非常災害対策）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFAD5A9" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
+    <w:p w14:paraId="1EFAD5A9" w14:textId="7BC4A0E1" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00F838B0" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、防火管理者を定めるとともに、非常災害が起きた場合に備えて、消防</w:t>
       </w:r>
       <w:r w:rsidR="00762712" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画及び風水害、地震などに対処するための計画を策定</w:t>
       </w:r>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E3864B" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
@@ -3986,64 +4040,71 @@
     <w:p w14:paraId="0EA3B32E" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="391DAD93" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4298AD47" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="006F690F">
+    <w:p w14:paraId="4298AD47" w14:textId="2281828A" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00F838B0" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第13</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F82E51" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>放課後等デイサービス</w:t>
       </w:r>
       <w:r w:rsidR="00845585" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関する障害児又は通所給付決定保護者その他の当該障害児の家族</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -4238,64 +4299,78 @@
     <w:p w14:paraId="148EB198" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00845585">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="413FBD94" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4558BACB" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
+    <w:p w14:paraId="4558BACB" w14:textId="217DF15E" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第14条　利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800320">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7802EA64" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="002F37AF" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）虐待の防止に関する責任者</w:t>
       </w:r>
       <w:r w:rsidR="00304BF8" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の選定及び設置</w:t>
       </w:r>
     </w:p>
@@ -4365,64 +4440,78 @@
     <w:p w14:paraId="5B20244B" w14:textId="77777777" w:rsidR="00533BD1" w:rsidRPr="00800320" w:rsidRDefault="00533BD1" w:rsidP="00F0000C">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53F4F475" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00E3434D" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体的拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77530E6F" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00E3434D" w:rsidRDefault="00096B75" w:rsidP="00096B75">
+    <w:p w14:paraId="77530E6F" w14:textId="044B60E1" w:rsidR="00096B75" w:rsidRPr="00E3434D" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第15条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体的拘束その他利用者の行動を制限する行為（以下「身体的拘束等」という。）を行わない。</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3434D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体的拘束その他利用者の行動を制限する行為（以下「身体的拘束等」という。）を行わない。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="485DA1AC" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00E3434D" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体的拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B102C4F" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00E3434D" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4504,98 +4593,111 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk224843836"/>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643B7447" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00E93A63" w:rsidRDefault="00096B75" w:rsidP="00096B75">
+    <w:p w14:paraId="643B7447" w14:textId="01756A97" w:rsidR="00096B75" w:rsidRPr="00E93A63" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第16条　事業所において感染症</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93A63">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業所において感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk224843400"/>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>又は食中毒が発生し、</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>又はまん延しないように、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E8B423" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00E93A63" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>（１）事業所における感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk224843861"/>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための対策を検討する委員会</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="5"/>
@@ -4678,71 +4780,78 @@
     </w:p>
     <w:p w14:paraId="1E714724" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00533BD1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AC2E01B" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211C5635" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
+    <w:p w14:paraId="211C5635" w14:textId="20F2FFE1" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00533BD1" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　感染症や非常災害の発生時において、利用者に対する必要なサービス提供を継続的に実施するため及び非常時の体制で早期の業務再開を図るための計画（業務継続計画）を策定し、必要な措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57240665" w14:textId="77777777" w:rsidR="00304BF8" w:rsidRPr="00800320" w:rsidRDefault="00304BF8" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
@@ -4765,64 +4874,78 @@
     <w:p w14:paraId="1AD784A8" w14:textId="77777777" w:rsidR="00800320" w:rsidRDefault="00800320" w:rsidP="00304BF8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5908E1C5" w14:textId="77777777" w:rsidR="00800320" w:rsidRPr="00096B75" w:rsidRDefault="00800320" w:rsidP="00800320">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096B75">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（安全計画の作成等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CA1A02" w14:textId="77777777" w:rsidR="00800320" w:rsidRPr="00096B75" w:rsidRDefault="00800320" w:rsidP="00800320">
+    <w:p w14:paraId="44CA1A02" w14:textId="6940C347" w:rsidR="00800320" w:rsidRPr="00096B75" w:rsidRDefault="00800320" w:rsidP="00800320">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096B75">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第18条　事業者は、障害児の安全の確保を図るため、事業所ごとに、事業所の設備の安全点検、従業者、障害児等に対する事業所外での活動、取組等を含めた事業所での生活その他の日常生活における安全に関する指導、従業者の研修及び訓練その他事業所における安全に関する事項についての計画（以下この条において「安全計画」という。）を策定し、当該安全計画に従い必要な措置を講じるものとする。</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00096B75">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、障害児の安全の確保を図るため、事業所ごとに、事業所の設備の安全点検、従業者、障害児等に対する事業所外での活動、取組等を含めた事業所での生活その他の日常生活における安全に関する指導、従業者の研修及び訓練その他事業所における安全に関する事項についての計画（以下この条において「安全計画」という。）を策定し、当該安全計画に従い必要な措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18549798" w14:textId="77777777" w:rsidR="00800320" w:rsidRPr="00096B75" w:rsidRDefault="00800320" w:rsidP="00800320">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00096B75">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、安全計画について周知するとともに、前項の研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00486608" w14:textId="77777777" w:rsidR="00800320" w:rsidRPr="00096B75" w:rsidRDefault="00800320" w:rsidP="00800320">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4857,141 +4980,177 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B05DE28" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00270822" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>（勤務体制等の確保について）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B286FAF" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00270822" w:rsidRDefault="00096B75" w:rsidP="00096B75">
+    <w:p w14:paraId="3B286FAF" w14:textId="751882EC" w:rsidR="00096B75" w:rsidRPr="00270822" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第19条　事業所は、利用者に対し、適切なサービスを提供できるよう、従業者の兼務等を明確にした勤務の体制を定めるものとする。</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270822">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>条　事業所は、利用者に対し、適切なサービスを提供できるよう、従業者の兼務等を明確にした勤務の体制を定めるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19516D89" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00270822" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk224843459"/>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>２　事業所は、適切なサービスの提供を確保する観点から、職場において行われる性的な言動又は優越的な関係を背景とした言動であって業務上必要かつ相当な範囲を超えたものにより従業者の就業環境が害されることを防止するための方針の明確化等の必要な措置を講ずるものとする。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="63E3D5E4" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="001E5FFE" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="369183B7" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="001E5FFE" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0776CEF0" w14:textId="77777777" w:rsidR="00096B75" w:rsidRPr="00270822" w:rsidRDefault="00096B75" w:rsidP="00096B75">
+    <w:p w14:paraId="0776CEF0" w14:textId="30F9563A" w:rsidR="00096B75" w:rsidRPr="00270822" w:rsidRDefault="00096B75" w:rsidP="00096B75">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第20条</w:t>
+        <w:t>第2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0673A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00270822">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>条</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00270822">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">　従業者の資質向上のため研修（第14条から第18条に規定する研修の内容を含む。）の機会を次のとおり設けるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A68D14B" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="00D40386" w:rsidP="00D40386">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後○ヶ月以内</w:t>
       </w:r>
     </w:p>
@@ -5024,51 +5183,50 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者は、正当な理由なく、その業務上知り得た障害児又はその家族の秘密を漏らしてはならない。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ECFA3D" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="00800320" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>３　従業者であった者に、業務上知り得た障害児又はその家族の秘密を保持させるため、従業者でなくなった後においてもこれらの秘密を保持するべき旨を、従業者との雇用契約の内容とする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E48DA31" w14:textId="77777777" w:rsidR="00003861" w:rsidRPr="00800320" w:rsidRDefault="00003861" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00D3700B" w:rsidRPr="00800320">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>障害者の日常生活及び社会生活を総合的に支援するための法律</w:t>
       </w:r>
@@ -5793,154 +5951,50 @@
               <w:t>おやつ代</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32F20E2E" w14:textId="77777777" w:rsidR="003057A9" w:rsidRPr="00800320" w:rsidRDefault="003057A9" w:rsidP="006F690F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00800320">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>おやつに係る費用として○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003057A9" w:rsidRPr="00800320" w14:paraId="4B3DB536" w14:textId="77777777" w:rsidTr="00D40386">
-[...102 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="195DC6FD" w14:textId="77777777" w:rsidR="00933AC3" w:rsidRPr="00800320" w:rsidRDefault="00933AC3" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00933AC3" w:rsidRPr="00800320" w:rsidSect="00375246">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="311"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -8652,101 +8706,102 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1953628213">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="396899276">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="913124526">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1311666984">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1227032274">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="260260550">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553">
+    <o:shapedefaults v:ext="edit" spidmax="25601">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C820A1"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00015B65"/>
     <w:rsid w:val="0004771F"/>
     <w:rsid w:val="0006386E"/>
     <w:rsid w:val="0006500A"/>
     <w:rsid w:val="00080840"/>
     <w:rsid w:val="000931BA"/>
     <w:rsid w:val="00096B75"/>
     <w:rsid w:val="000B3568"/>
     <w:rsid w:val="000C0C9C"/>
+    <w:rsid w:val="000C189A"/>
     <w:rsid w:val="000C3B1B"/>
     <w:rsid w:val="000D3ADC"/>
     <w:rsid w:val="000E2295"/>
     <w:rsid w:val="000E2713"/>
     <w:rsid w:val="00100730"/>
     <w:rsid w:val="0010193B"/>
     <w:rsid w:val="0010530C"/>
     <w:rsid w:val="00105B97"/>
     <w:rsid w:val="001139DC"/>
     <w:rsid w:val="00114A44"/>
     <w:rsid w:val="001200A8"/>
     <w:rsid w:val="00123A12"/>
     <w:rsid w:val="0012637C"/>
     <w:rsid w:val="0013444F"/>
     <w:rsid w:val="00137AA3"/>
     <w:rsid w:val="00145277"/>
     <w:rsid w:val="00150268"/>
     <w:rsid w:val="00191AE5"/>
     <w:rsid w:val="001965FA"/>
     <w:rsid w:val="001970C6"/>
     <w:rsid w:val="001D5A16"/>
     <w:rsid w:val="001D60E4"/>
     <w:rsid w:val="001F391D"/>
     <w:rsid w:val="00235DA9"/>
     <w:rsid w:val="002606D8"/>
@@ -8865,58 +8920,60 @@
     <w:rsid w:val="009E1E1E"/>
     <w:rsid w:val="00A050D2"/>
     <w:rsid w:val="00A261B4"/>
     <w:rsid w:val="00A377C7"/>
     <w:rsid w:val="00A50410"/>
     <w:rsid w:val="00A745D8"/>
     <w:rsid w:val="00A85D50"/>
     <w:rsid w:val="00AA2996"/>
     <w:rsid w:val="00AE21BB"/>
     <w:rsid w:val="00AF3BE1"/>
     <w:rsid w:val="00B33B4F"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B74CA7"/>
     <w:rsid w:val="00B8692D"/>
     <w:rsid w:val="00B87D94"/>
     <w:rsid w:val="00B94256"/>
     <w:rsid w:val="00B9699C"/>
     <w:rsid w:val="00BC5999"/>
     <w:rsid w:val="00BD7950"/>
     <w:rsid w:val="00BF131B"/>
     <w:rsid w:val="00C15E12"/>
     <w:rsid w:val="00C22832"/>
     <w:rsid w:val="00C27EC6"/>
     <w:rsid w:val="00C45164"/>
     <w:rsid w:val="00C6109D"/>
+    <w:rsid w:val="00C61563"/>
     <w:rsid w:val="00C72450"/>
     <w:rsid w:val="00C820A1"/>
     <w:rsid w:val="00C8488C"/>
     <w:rsid w:val="00CA2EED"/>
     <w:rsid w:val="00CB2C9C"/>
     <w:rsid w:val="00CC4FAC"/>
     <w:rsid w:val="00CE0F18"/>
     <w:rsid w:val="00CE3EBB"/>
+    <w:rsid w:val="00D0673A"/>
     <w:rsid w:val="00D10274"/>
     <w:rsid w:val="00D176BA"/>
     <w:rsid w:val="00D27ACA"/>
     <w:rsid w:val="00D36EEE"/>
     <w:rsid w:val="00D3700B"/>
     <w:rsid w:val="00D40386"/>
     <w:rsid w:val="00D43847"/>
     <w:rsid w:val="00D63E6D"/>
     <w:rsid w:val="00D80DF4"/>
     <w:rsid w:val="00D8199F"/>
     <w:rsid w:val="00D94592"/>
     <w:rsid w:val="00D959A0"/>
     <w:rsid w:val="00DD362C"/>
     <w:rsid w:val="00DD4B0F"/>
     <w:rsid w:val="00DD55FF"/>
     <w:rsid w:val="00DE02FB"/>
     <w:rsid w:val="00DF1A06"/>
     <w:rsid w:val="00DF5B70"/>
     <w:rsid w:val="00E023EF"/>
     <w:rsid w:val="00E06031"/>
     <w:rsid w:val="00E07BC6"/>
     <w:rsid w:val="00E16C87"/>
     <w:rsid w:val="00E2547C"/>
     <w:rsid w:val="00E43A20"/>
     <w:rsid w:val="00E63E2F"/>
@@ -8943,51 +9000,51 @@
     <w:rsid w:val="00F82E51"/>
     <w:rsid w:val="00F838B0"/>
     <w:rsid w:val="00FB27E0"/>
     <w:rsid w:val="00FD5C1A"/>
     <w:rsid w:val="00FE4DA5"/>
     <w:rsid w:val="00FF0106"/>
     <w:rsid w:val="00FF18ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="23553">
+    <o:shapedefaults v:ext="edit" spidmax="25601">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1B22B32A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B4FC190F-B58F-4E16-AAE3-EA53C62418DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -9715,76 +9772,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>7614</Words>
-  <Characters>350</Characters>
+  <Words>7571</Words>
+  <Characters>348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7949</CharactersWithSpaces>
+  <CharactersWithSpaces>7904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>運　営　規　定（案）</dc:title>
   <dc:subject/>
   <dc:creator>ｕｓｅr</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>