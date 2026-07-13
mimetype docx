--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -1870,64 +1870,78 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="37521835" w14:textId="77777777" w:rsidR="00955195" w:rsidRPr="00246C4E" w:rsidRDefault="00955195">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="637787BD" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（指定児童発達支援の内容及び児童発達支援計画の作成）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9F395E" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
+    <w:p w14:paraId="7B9F395E" w14:textId="415A9E54" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第７条　この事業所が提供する指定児童発達支援の提供方法は次のとおりとする。</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　この事業所が提供する指定児童発達支援の提供方法は次のとおりとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2668D7F1" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12" w:rsidP="00886504">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）事業所は、児童発達支援計画に基づき、障害児の心身の状況に応じて、その者の支援を適切に行うとともに、指定児童発達支援の提供が漫然かつ画一的なものとならないように配慮する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F30F7B8" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12" w:rsidP="00886504">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2195,51 +2209,50 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の事情</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>のない限り、次に定めるところにより行う。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29A3CFFC" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00886504" w:rsidP="00886504">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="630" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ア　</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定期的に通所給付決定保護者と障害児に面接する</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6ECA2C" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00886504" w:rsidP="00886504">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="630" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">イ　</w:t>
       </w:r>
@@ -2291,64 +2304,78 @@
     <w:p w14:paraId="7AFFA4B3" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7005"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通所給付決定保護者から受領する費用の種類及びその額）</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5E70E5" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
+    <w:p w14:paraId="3C5E70E5" w14:textId="13DF7193" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第８条　事業所は、指定児童発達支援を提供した際は、通所給付決定保護者から当該指定児童発達支援に係る利用者負担額の支払いを受けるものとする。</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業所は、指定児童発達支援を提供した際は、通所給付決定保護者から当該指定児童発達支援に係る利用者負担額の支払いを受けるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1DE36D" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、法定代理受領を行わない指</w:t>
       </w:r>
       <w:r w:rsidR="00C87689" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>定児童発達支援を提供した際は、通所給付決定保護者から、こども家庭庁</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
@@ -2505,63 +2532,77 @@
     <w:p w14:paraId="5BD64486" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="460FADAF" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通常の事業の実施地域）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6286E6B8" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00F35288" w:rsidP="00F35288">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">第９条　</w:t>
+    <w:p w14:paraId="6286E6B8" w14:textId="56DD52BD" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00F35288" w:rsidP="00F35288">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00246C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>通常の事業の実施地域は次のとおり</w:t>
       </w:r>
       <w:r w:rsidR="00A92077" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>と</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">する。　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C4DFA02" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
@@ -2631,244 +2672,271 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービス利用に</w:t>
       </w:r>
       <w:r w:rsidR="0098236A" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4B8310" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="008B5FA5">
+    <w:p w14:paraId="2F4B8310" w14:textId="5B1491AB" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="008B5FA5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第10</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　サービスを利用するに</w:t>
       </w:r>
       <w:r w:rsidR="0098236A" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、通所決定保護者は宗教活動や営利を目的とした勧誘、暴力行為その他、他の通所給付決定保護者及び障害児に迷惑を及ぼす言動を行ってはならないものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEFC950" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="500AED5C" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E40C075" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="008B5FA5">
+    <w:p w14:paraId="4E40C075" w14:textId="0A054B1D" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="008B5FA5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第11</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所の従業者は、指定児童発達支援の提供中に障害児の病状の急変、その他緊急事態が生じたときは、速やかに主治医及び家族に連絡する等の措置を講ずるとともに、管理者に報告する。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="252420C5" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7609FE5A" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（非常災害対策）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786FCC43" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
+    <w:p w14:paraId="786FCC43" w14:textId="0F7FDFD7" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="008B5FA5" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、防火管理者を定めるとともに、非常災害が起きた場合に備えて、消防計画及び風水害、地震などに対処するための計画を策定する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73FC130F" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、前項の計画に基づいて、定期的に避難・救出訓練を行う。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287415DF" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0877C363" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758F695B" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="008B5FA5">
+    <w:p w14:paraId="758F695B" w14:textId="6E07B4F8" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="008B5FA5">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第13</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定児童発達支援に関する障害児又は通所給付決定保護者その他の当該障害児の家族からの苦情に迅速かつ適切に対応するために、苦情を受付けるための窓口を設置する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C9B156" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、前項の</w:t>
       </w:r>
       <w:r w:rsidR="008801B2" w:rsidRPr="00246C4E">
@@ -2965,64 +3033,78 @@
     <w:p w14:paraId="668EA3C3" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="092D4CE8" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EC0453" w14:textId="77777777" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
+    <w:p w14:paraId="29EC0453" w14:textId="754E8DDD" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第14条　利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00246C4E">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6EA5CA" w14:textId="77777777" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="009E3F90" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）虐待の防止に関する責任者</w:t>
       </w:r>
       <w:r w:rsidR="00B73434" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の選定及び設置</w:t>
       </w:r>
     </w:p>
@@ -3077,64 +3159,71 @@
     </w:p>
     <w:p w14:paraId="09D63012" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78FEE0E0" w14:textId="77777777" w:rsidR="00C87689" w:rsidRPr="00246C4E" w:rsidRDefault="00C87689" w:rsidP="00C87689">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体的拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6505F65F" w14:textId="77777777" w:rsidR="00C87689" w:rsidRPr="00246C4E" w:rsidRDefault="00C87689" w:rsidP="00C87689">
+    <w:p w14:paraId="6505F65F" w14:textId="519EFD8E" w:rsidR="00C87689" w:rsidRPr="00246C4E" w:rsidRDefault="00C87689" w:rsidP="00C87689">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第15</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>事業所</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体的拘束その他利用者の行動を制限する行為（以下「身体</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -3298,71 +3387,78 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk224843836"/>
       <w:r w:rsidR="00024282" w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4559B27D" w14:textId="196EDE4C" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
+    <w:p w14:paraId="4559B27D" w14:textId="5A4C3F5B" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C87689" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所において感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk224843400"/>
       <w:r w:rsidR="00024282" w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>又は食中毒が発生し、</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>が発生し又はまん延しないように、次の措置を講ずるものとする。</w:t>
@@ -3458,107 +3554,106 @@
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対する感染症</w:t>
       </w:r>
       <w:r w:rsidR="00024282" w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>の予防及びまん延の防止のための研修及び訓練の</w:t>
-[...7 lines deleted...]
-        <w:t>定期的な実施</w:t>
+        <w:t>の予防及びまん延の防止のための研修及び訓練の定期的な実施</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1306099F" w14:textId="77777777" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69ABE1D1" w14:textId="77777777" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0202EC97" w14:textId="77777777" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
+    <w:p w14:paraId="0202EC97" w14:textId="6F323B3E" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C87689" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　感染症や非常災害の発生時において、利用者に対する必要なサービス提供を継続的に実施するため及び非常時の体制で早期の業務再開を図るための計画（業務継続計画）を策定し、必要な措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453B1248" w14:textId="77777777" w:rsidR="00B73434" w:rsidRPr="00246C4E" w:rsidRDefault="00B73434" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
@@ -3581,64 +3676,78 @@
     <w:p w14:paraId="57D4F8C5" w14:textId="77777777" w:rsidR="00246C4E" w:rsidRPr="00246C4E" w:rsidRDefault="00246C4E" w:rsidP="00B73434">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="205892D5" w14:textId="77777777" w:rsidR="00246C4E" w:rsidRPr="00024282" w:rsidRDefault="00246C4E" w:rsidP="00246C4E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024282">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（安全計画の作成等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0105B320" w14:textId="77777777" w:rsidR="00246C4E" w:rsidRPr="00024282" w:rsidRDefault="00246C4E" w:rsidP="00246C4E">
+    <w:p w14:paraId="0105B320" w14:textId="376F478C" w:rsidR="00246C4E" w:rsidRPr="00024282" w:rsidRDefault="00246C4E" w:rsidP="00246C4E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024282">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第18条　事業者は、障害児の安全の確保を図るため、事業所ごとに、事業所の設備の安全点検、従業者、障害児等に対する事業所外での活動、取組等を含めた事業所での生活その他の日常生活における安全に関する指導、従業者の研修及び訓練その他事業所における安全に関する事項についての計画（以下この条において「安全計画」という。）を策定し、当該安全計画に従い必要な措置を講じるものとする。</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024282">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、障害児の安全の確保を図るため、事業所ごとに、事業所の設備の安全点検、従業者、障害児等に対する事業所外での活動、取組等を含めた事業所での生活その他の日常生活における安全に関する指導、従業者の研修及び訓練その他事業所における安全に関する事項についての計画（以下この条において「安全計画」という。）を策定し、当該安全計画に従い必要な措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B57983" w14:textId="77777777" w:rsidR="00246C4E" w:rsidRPr="00024282" w:rsidRDefault="00246C4E" w:rsidP="00246C4E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00024282">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、安全計画について周知するとともに、前項の研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17037AD9" w14:textId="77777777" w:rsidR="00246C4E" w:rsidRPr="00024282" w:rsidRDefault="00246C4E" w:rsidP="00246C4E">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -3672,141 +3781,177 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CBEBE61" w14:textId="77777777" w:rsidR="00024282" w:rsidRPr="007E0DDF" w:rsidRDefault="00024282" w:rsidP="00024282">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>（勤務体制等の確保について）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9A4ABB" w14:textId="2FE4DC53" w:rsidR="00024282" w:rsidRPr="007E0DDF" w:rsidRDefault="00024282" w:rsidP="00024282">
+    <w:p w14:paraId="5C9A4ABB" w14:textId="75E0CF34" w:rsidR="00024282" w:rsidRPr="007E0DDF" w:rsidRDefault="00024282" w:rsidP="00024282">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第19条　事業所は、利用者に対し、適切なサービスを提供できるよう、従業者の兼務等を明確にした勤務の体制を定めるものとする。</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0DDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>条　事業所は、利用者に対し、適切なサービスを提供できるよう、従業者の兼務等を明確にした勤務の体制を定めるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2631CA51" w14:textId="77777777" w:rsidR="00024282" w:rsidRPr="007E0DDF" w:rsidRDefault="00024282" w:rsidP="00024282">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk224843459"/>
       <w:r w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>２　事業所は、適切なサービスの提供を確保する観点から、職場において行われる性的な言動又は優越的な関係を背景とした言動であって業務上必要かつ相当な範囲を超えたものにより従業者の就業環境が害されることを防止するための方針の明確化等の必要な措置を講ずるものとする。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="5F2B4BDB" w14:textId="77777777" w:rsidR="00024282" w:rsidRPr="001E5FFE" w:rsidRDefault="00024282" w:rsidP="00024282">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B0A06DF" w14:textId="77777777" w:rsidR="00024282" w:rsidRPr="001E5FFE" w:rsidRDefault="00024282" w:rsidP="00024282">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731319AF" w14:textId="12C68D4E" w:rsidR="00DF0F12" w:rsidRPr="007E0DDF" w:rsidRDefault="00024282" w:rsidP="00024282">
+    <w:p w14:paraId="731319AF" w14:textId="04FCB39A" w:rsidR="00DF0F12" w:rsidRPr="007E0DDF" w:rsidRDefault="00024282" w:rsidP="00024282">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E0DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第20条</w:t>
+        <w:t>第2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="007E0DDF">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>条</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0DDF">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">　従業者の資質向上のため研修（第14条から第18条に規定する研修の内容を含む。）の機会を次のとおり設けるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECD482F" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="000B69A5" w:rsidP="000B69A5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後○ヶ月以内</w:t>
       </w:r>
     </w:p>
@@ -3869,59 +4014,51 @@
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="00DA36F6" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>障害者の日常生活及び社会生活を総合的に支援するための法律</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>に規定する指定障害福祉サービス事業所等その他の福祉サービスを提供する者等に対して障害児又</w:t>
-[...7 lines deleted...]
-        <w:t>はその家族に関する情報を提供する際には、あらかじめ文書により当該障害児又はその家族の同意を得ておく。</w:t>
+        <w:t>に規定する指定障害福祉サービス事業所等その他の福祉サービスを提供する者等に対して障害児又はその家族に関する情報を提供する際には、あらかじめ文書により当該障害児又はその家族の同意を得ておく。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D06BEB4" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、従業者、設備・備品及び会計に関する諸記録を整備するとともに、障害児に対する児童発達支援の提供に関する次の各号に掲げる記録を整備し、当該指定児童発達支援を提供した日から</w:t>
       </w:r>
       <w:r w:rsidR="0098236A" w:rsidRPr="00246C4E">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00246C4E">
@@ -4426,98 +4563,50 @@
               <w:t>おやつ代</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63CB9188" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00246C4E">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>おやつに係る費用として○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w14:paraId="648A0026" w14:textId="77777777" w:rsidTr="00886504">
-[...46 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D3491A4" w14:textId="77777777" w:rsidR="00DF0F12" w:rsidRPr="00246C4E" w:rsidRDefault="00DF0F12">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF0F12" w:rsidRPr="00246C4E">
       <w:footerReference w:type="even" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="311"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -7128,174 +7217,177 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="771509023">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1479569262">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1008558580">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1505977660">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="180582767">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1816333368">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457">
+    <o:shapedefaults v:ext="edit" spidmax="21505">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A15431"/>
     <w:rsid w:val="00024282"/>
     <w:rsid w:val="000B2066"/>
     <w:rsid w:val="000B69A5"/>
     <w:rsid w:val="000D4EAE"/>
     <w:rsid w:val="00112814"/>
     <w:rsid w:val="00133530"/>
+    <w:rsid w:val="00162CDE"/>
     <w:rsid w:val="001E795F"/>
     <w:rsid w:val="001F4EC6"/>
     <w:rsid w:val="00246C4E"/>
     <w:rsid w:val="002D0956"/>
     <w:rsid w:val="002D1537"/>
     <w:rsid w:val="003559F4"/>
     <w:rsid w:val="00365AB9"/>
     <w:rsid w:val="003925F9"/>
     <w:rsid w:val="00414EF6"/>
     <w:rsid w:val="00427467"/>
     <w:rsid w:val="004F717B"/>
     <w:rsid w:val="00545005"/>
     <w:rsid w:val="0059519F"/>
     <w:rsid w:val="005D48FC"/>
     <w:rsid w:val="005E742B"/>
     <w:rsid w:val="006E5F0D"/>
     <w:rsid w:val="007D00BE"/>
     <w:rsid w:val="007D2438"/>
     <w:rsid w:val="007E0DDF"/>
     <w:rsid w:val="00821373"/>
     <w:rsid w:val="0084742A"/>
     <w:rsid w:val="008801B2"/>
     <w:rsid w:val="00886504"/>
     <w:rsid w:val="008A5CF6"/>
     <w:rsid w:val="008B5FA5"/>
     <w:rsid w:val="008C6239"/>
     <w:rsid w:val="00955195"/>
     <w:rsid w:val="009778BF"/>
     <w:rsid w:val="0098236A"/>
+    <w:rsid w:val="009933A2"/>
     <w:rsid w:val="009E3F90"/>
     <w:rsid w:val="009E5ADF"/>
     <w:rsid w:val="00A15431"/>
     <w:rsid w:val="00A92077"/>
     <w:rsid w:val="00AD7C7F"/>
     <w:rsid w:val="00B22AED"/>
     <w:rsid w:val="00B73434"/>
     <w:rsid w:val="00B8107E"/>
     <w:rsid w:val="00C05599"/>
+    <w:rsid w:val="00C41BDF"/>
     <w:rsid w:val="00C87689"/>
     <w:rsid w:val="00CB6B11"/>
     <w:rsid w:val="00CC253E"/>
     <w:rsid w:val="00CD0DFF"/>
     <w:rsid w:val="00CE5AE8"/>
     <w:rsid w:val="00D34BA6"/>
     <w:rsid w:val="00DA36F6"/>
     <w:rsid w:val="00DD373E"/>
     <w:rsid w:val="00DE2EBA"/>
     <w:rsid w:val="00DF0F12"/>
     <w:rsid w:val="00E822FF"/>
     <w:rsid w:val="00EA56D7"/>
     <w:rsid w:val="00EC3AF1"/>
     <w:rsid w:val="00EE209E"/>
     <w:rsid w:val="00F35288"/>
     <w:rsid w:val="00F90E06"/>
     <w:rsid w:val="00F9590B"/>
     <w:rsid w:val="00F97B74"/>
     <w:rsid w:val="00F97D24"/>
     <w:rsid w:val="00FB3123"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="19457">
+    <o:shapedefaults v:ext="edit" spidmax="21505">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="429554B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B3D1E414-4CB5-4FC8-963C-4430C1BCCD60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -8027,76 +8119,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>7217</Words>
-  <Characters>336</Characters>
+  <Words>7174</Words>
+  <Characters>334</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7538</CharactersWithSpaces>
+  <CharactersWithSpaces>7494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>運　営　規　定（案）</dc:title>
   <dc:subject/>
   <dc:creator>ｕｓｅr</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>