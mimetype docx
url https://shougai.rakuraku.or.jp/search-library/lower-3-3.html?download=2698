--- v0 (2026-05-26)
+++ v1 (2026-07-13)
@@ -2211,71 +2211,71 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（指定児童発達支援の内容</w:t>
       </w:r>
       <w:r w:rsidR="0036641F" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び児童発達支援計画の作成</w:t>
       </w:r>
       <w:r w:rsidR="008508CB" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D497F0E" w14:textId="77777777" w:rsidR="008508CB" w:rsidRPr="001E5FFE" w:rsidRDefault="00FF0106" w:rsidP="008508CB">
+    <w:p w14:paraId="6D497F0E" w14:textId="3CF5932C" w:rsidR="008508CB" w:rsidRPr="001E5FFE" w:rsidRDefault="00FF0106" w:rsidP="008508CB">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6E37" w:rsidRPr="001E5FFE">
-[...4 lines deleted...]
-        <w:t>７</w:t>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　この事業所が提供する指定児童発達支援</w:t>
       </w:r>
       <w:r w:rsidR="0036641F" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供方法</w:t>
       </w:r>
       <w:r w:rsidR="008508CB" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>は次のとおりとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="379C261C" w14:textId="77777777" w:rsidR="0036641F" w:rsidRPr="001E5FFE" w:rsidRDefault="00B219D6" w:rsidP="00B219D6">
       <w:pPr>
@@ -2625,51 +2625,50 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
       <w:r w:rsidR="00520711" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>回以上、児童発達支援計画の見直しを行い、必要に応じて、当該児童発達支援計画の変更を行う。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF586BD" w14:textId="77777777" w:rsidR="00520711" w:rsidRPr="001E5FFE" w:rsidRDefault="00B219D6" w:rsidP="00B219D6">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>（８）</w:t>
       </w:r>
       <w:r w:rsidR="00520711" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>児童発達支援管理責任者は、モニタリングに当たっては、通所給付決定保護者との</w:t>
       </w:r>
       <w:r w:rsidR="009C0F80" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>連絡を継続的に行うこととし、特段の事情</w:t>
       </w:r>
       <w:r w:rsidR="00F632CE" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>のない限り、次に定めるところにより行う。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="323EC78B" w14:textId="77777777" w:rsidR="008A76D1" w:rsidRPr="001E5FFE" w:rsidRDefault="00433A27" w:rsidP="008A76D1">
@@ -2756,71 +2755,71 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="729958D7" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="001E5FFE" w:rsidRDefault="00F632CE" w:rsidP="00B74627">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（通所給付決定保護者から受領する費用の種類及びその額</w:t>
       </w:r>
       <w:r w:rsidR="00B74627" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF21E2C" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="001E5FFE" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
+    <w:p w14:paraId="7FF21E2C" w14:textId="39F2D7D5" w:rsidR="00B74627" w:rsidRPr="001E5FFE" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6E37" w:rsidRPr="001E5FFE">
-[...4 lines deleted...]
-        <w:t>８</w:t>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>９</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、指定児童発達支援を提供した際は、通所給付決定保護者から当該指定児童発達支援に係る</w:t>
       </w:r>
       <w:r w:rsidR="00B74627" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者負担額の支払いを受けるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="067C77BF" w14:textId="77777777" w:rsidR="00B74627" w:rsidRPr="001E5FFE" w:rsidRDefault="00F82E51" w:rsidP="00B74627">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
@@ -3214,64 +3213,71 @@
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（サービス利用に</w:t>
       </w:r>
       <w:r w:rsidR="003C10A7" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の留意事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF80346" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="00B5068D" w:rsidP="006F690F">
+    <w:p w14:paraId="5BF80346" w14:textId="01EF0EEB" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="00B5068D" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第10</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00732DDE" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　サービスを利用するに</w:t>
       </w:r>
       <w:r w:rsidR="003C10A7" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>当たって</w:t>
       </w:r>
       <w:r w:rsidR="00732DDE" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>、通所給付決定保護者は宗教活動や営利を目的とした勧誘、暴力行為その他、他の通所給付決定保護者</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
@@ -3281,147 +3287,154 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54A28259" w14:textId="77777777" w:rsidR="00375246" w:rsidRPr="001E5FFE" w:rsidRDefault="00375246" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="796F7C13" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（緊急時における対応）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F7ECBF" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
+    <w:p w14:paraId="44F7ECBF" w14:textId="0B97B6EC" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00B5068D" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業</w:t>
       </w:r>
       <w:r w:rsidR="00F82E51" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>所の従業者は、指定児童発達支援</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の提供中に障害児の病状の急変、その他緊急事態が生じたときは、速やかに主治医及び家族に連絡する等の措置を講ずるとともに、管理者に報告しなければならない。主治医への連絡等が困難な場合は、医療機関への緊急搬送等必要な措置を講ずる。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7642415C" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66D26ECA" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（非常災害対策）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F12BB4" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
+    <w:p w14:paraId="31F12BB4" w14:textId="093A3A76" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6E37" w:rsidRPr="001E5FFE">
-[...4 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、防火管理者を定めるとともに、非常災害が起きた場合に備えて、消防</w:t>
       </w:r>
       <w:r w:rsidR="00762712" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>計画及び風水害、地震などに対処するための計画を策定</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C265696" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
@@ -3456,78 +3469,78 @@
     <w:p w14:paraId="35D462D4" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FE02A8B" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（苦情解決）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45CCF3EF" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="00F82E51" w:rsidP="006F690F">
+    <w:p w14:paraId="45CCF3EF" w14:textId="1E04A7DB" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="00F82E51" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00545DD9" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00BB6E37" w:rsidRPr="001E5FFE">
-[...4 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　提供した指定児童発達支援</w:t>
       </w:r>
       <w:r w:rsidR="00845585" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に関する障害児又は通所給付決定保護者その他の当該障害児の家族</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>からの苦情に迅速かつ適切に対応するために、苦情を受付けるための窓口を設置するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B6DEB4" w14:textId="77777777" w:rsidR="00845585" w:rsidRPr="001E5FFE" w:rsidRDefault="00845585" w:rsidP="006F690F">
       <w:pPr>
@@ -3701,71 +3714,78 @@
     <w:p w14:paraId="40362822" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="001E5FFE" w:rsidRDefault="005E0FBD" w:rsidP="00845585">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78AE680E" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="001E5FFE" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（虐待の防止のための措置に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DADAC5" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="001E5FFE" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
+    <w:p w14:paraId="55DADAC5" w14:textId="594158AB" w:rsidR="005E0FBD" w:rsidRPr="001E5FFE" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00185EE3" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>14</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　利用者の人権の擁護、虐待の防止等のため、次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480790CE" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="001E5FFE" w:rsidRDefault="003F5882" w:rsidP="00B219D6">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）虐待の防止に関する責任者</w:t>
       </w:r>
       <w:r w:rsidR="005E0FBD" w:rsidRPr="001E5FFE">
@@ -3828,71 +3848,78 @@
     <w:p w14:paraId="4641D102" w14:textId="77777777" w:rsidR="00054B42" w:rsidRPr="001E5FFE" w:rsidRDefault="00054B42" w:rsidP="00C85575">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65FC21A6" w14:textId="77777777" w:rsidR="00054B42" w:rsidRPr="00E3434D" w:rsidRDefault="00054B42" w:rsidP="00054B42">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（身体的拘束等の禁止）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A3DB0A" w14:textId="77777777" w:rsidR="00054B42" w:rsidRPr="00E3434D" w:rsidRDefault="00054B42" w:rsidP="00E3434D">
+    <w:p w14:paraId="14A3DB0A" w14:textId="2B673983" w:rsidR="00054B42" w:rsidRPr="00E3434D" w:rsidRDefault="00054B42" w:rsidP="00E3434D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00DB06EE" w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>15</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所は、サービスの提供に当たっては、利用者又は他の利用者の生命又は身体を保護するため緊急やむを得ない場合を除き、身体的拘束その他利用者の行動を制限する行為（以下「身体的拘束等」という。）を行わない。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D16BA2A" w14:textId="77777777" w:rsidR="00054B42" w:rsidRPr="00E3434D" w:rsidRDefault="00054B42" w:rsidP="00E3434D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3434D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業所は、やむを得ず身体的拘束等を行う場合には、その態様及び時間、その際の利用者の心身の状況並びに緊急やむを得ない理由その他必要な事項を記録する。</w:t>
       </w:r>
     </w:p>
@@ -3982,71 +4009,78 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk224843836"/>
       <w:r w:rsidR="00AF03DD" w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECFC442" w14:textId="1EC1742D" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
+    <w:p w14:paraId="4ECFC442" w14:textId="14504B8C" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00DB06EE" w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　事業所において感染症</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk224843400"/>
       <w:r w:rsidR="00AF03DD" w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>又は食中毒が発生し、</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>又はまん延しないように、次の措置を講ずるものとする。</w:t>
@@ -4126,116 +4160,122 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための指針の整備</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34C021FB" w14:textId="00769FDD" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="00B219D6">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>（３）従業者に対する感染症</w:t>
       </w:r>
       <w:r w:rsidR="00AF03DD" w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>及び食中毒</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>の予防及びまん延の防止のための研修及び訓練の定期的な実施</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E4639D" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="001E5FFE" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59CE582C" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C197D87" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
+    <w:p w14:paraId="5C197D87" w14:textId="2648E5C5" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00DB06EE" w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>条　感染症や非常災害の発生時において、利用者に対する必要なサービス提供を継続的に実施するため及び非常時の体制で早期の業務再開を図るための計画（業務継続計画）を策定し、必要な措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F1934F" w14:textId="77777777" w:rsidR="005E0FBD" w:rsidRPr="00E93A63" w:rsidRDefault="005E0FBD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93A63">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　従業者に対し、業務継続計画について周知するとともに、必要な研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
@@ -4258,64 +4298,78 @@
     <w:p w14:paraId="7DA88A0C" w14:textId="77777777" w:rsidR="001E5FFE" w:rsidRPr="00E93A63" w:rsidRDefault="001E5FFE" w:rsidP="005E0FBD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45C4DB01" w14:textId="77777777" w:rsidR="001E5FFE" w:rsidRPr="00AF03DD" w:rsidRDefault="001E5FFE" w:rsidP="001E5FFE">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF03DD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（安全計画の作成等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C129DE4" w14:textId="77777777" w:rsidR="001E5FFE" w:rsidRPr="00AF03DD" w:rsidRDefault="001E5FFE" w:rsidP="001E5FFE">
+    <w:p w14:paraId="2C129DE4" w14:textId="7A6CCB0D" w:rsidR="001E5FFE" w:rsidRPr="00AF03DD" w:rsidRDefault="001E5FFE" w:rsidP="001E5FFE">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF03DD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第18条　事業者は、障害児の安全の確保を図るため、事業所ごとに、事業所の設備の安全点検、従業者、障害児等に対する事業所外での活動、取組等を含めた事業所での生活その他の日常生活における安全に関する指導、従業者の研修及び訓練その他事業所における安全に関する事項についての計画（以下この条において「安全計画」という。）を策定し、当該安全計画に従い必要な措置を講じるものとする。</w:t>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF03DD">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、障害児の安全の確保を図るため、事業所ごとに、事業所の設備の安全点検、従業者、障害児等に対する事業所外での活動、取組等を含めた事業所での生活その他の日常生活における安全に関する指導、従業者の研修及び訓練その他事業所における安全に関する事項についての計画（以下この条において「安全計画」という。）を策定し、当該安全計画に従い必要な措置を講じるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="613FF637" w14:textId="77777777" w:rsidR="001E5FFE" w:rsidRPr="00AF03DD" w:rsidRDefault="001E5FFE" w:rsidP="001E5FFE">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF03DD">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>２　事業者は、従業者に対し、安全計画について周知するとともに、前項の研修及び訓練を定期的に実施するものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD57345" w14:textId="77777777" w:rsidR="001E5FFE" w:rsidRPr="00AF03DD" w:rsidRDefault="001E5FFE" w:rsidP="001E5FFE">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -4349,141 +4403,177 @@
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="710B6852" w14:textId="77777777" w:rsidR="00AF03DD" w:rsidRPr="00F04969" w:rsidRDefault="00AF03DD" w:rsidP="00AF03DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>（勤務体制等の確保について）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DAE00FB" w14:textId="77777777" w:rsidR="00AF03DD" w:rsidRPr="00F04969" w:rsidRDefault="00AF03DD" w:rsidP="00AF03DD">
+    <w:p w14:paraId="5DAE00FB" w14:textId="57AF9165" w:rsidR="00AF03DD" w:rsidRPr="00F04969" w:rsidRDefault="00AF03DD" w:rsidP="00AF03DD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第19条　事業所は、利用者に対し、適切なサービスを提供できるよう、従業者の兼務等を明確にした勤務の体制を定めるものとする。</w:t>
+        <w:t>第</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04969">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>条　事業所は、利用者に対し、適切なサービスを提供できるよう、従業者の兼務等を明確にした勤務の体制を定めるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7811F451" w14:textId="290D2D2C" w:rsidR="00AF03DD" w:rsidRPr="00F04969" w:rsidRDefault="00AF03DD" w:rsidP="00AF03DD">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk224843459"/>
       <w:r w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>２　事業所は、適切なサービスの提供を確保する観点から、職場において行われる性的な言動又は優越的な関係を背景とした言動であって業務上必要かつ相当な範囲を超えたものにより従業者の就業環境が害されることを防止するための方針の明確化等の必要な措置を講ずるものとする。</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0F76A3EC" w14:textId="77777777" w:rsidR="00AF03DD" w:rsidRPr="001E5FFE" w:rsidRDefault="00AF03DD" w:rsidP="005E0FBD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4357F1CF" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="006F690F" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（その他運営に関する重要事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE46299" w14:textId="4281FCED" w:rsidR="006F690F" w:rsidRPr="00F04969" w:rsidRDefault="00AF03DD" w:rsidP="006F690F">
+    <w:p w14:paraId="1FE46299" w14:textId="45BE485B" w:rsidR="006F690F" w:rsidRPr="00F04969" w:rsidRDefault="00AF03DD" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F04969">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>第20条</w:t>
+        <w:t>第2</w:t>
+      </w:r>
+      <w:r w:rsidR="00213CBE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F04969">
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t>条</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F04969">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t xml:space="preserve">　従業者の資質向上のため研修（第14条から第18条に規定する研修の内容を含む。）の機会を次のとおり設けるものとする。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17A75D9A" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="00AD7072" w:rsidP="00B219D6">
       <w:pPr>
         <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（１）</w:t>
       </w:r>
       <w:r w:rsidR="006F690F" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>採用時研修　　採用後○ヶ月以内</w:t>
       </w:r>
@@ -4548,59 +4638,51 @@
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、</w:t>
       </w:r>
       <w:r w:rsidR="006E6894" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>障害者の日常生活及び社会生活を総合的に支援するための法律</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>に規定する</w:t>
-[...7 lines deleted...]
-        <w:t>指定障害福祉サービス事業所等その他の福祉サービスを提供する者等に対して障害児又はその家族に関する情報を提供する際には、あらかじめ文書により当該障害児又はその家族の同意を得ておく。</w:t>
+        <w:t>に規定する指定障害福祉サービス事業所等その他の福祉サービスを提供する者等に対して障害児又はその家族に関する情報を提供する際には、あらかじめ文書により当該障害児又はその家族の同意を得ておく。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E521C2" w14:textId="77777777" w:rsidR="006F690F" w:rsidRPr="001E5FFE" w:rsidRDefault="00003861" w:rsidP="006F690F">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５　事業所は、従業者、設備・備品及び会計に関する諸記録を整備するとともに、障害児に対する児童発達支援の提供に関する次の各号に掲げる記録を整備し、当該指定児童発達支援を提供した日から</w:t>
       </w:r>
       <w:r w:rsidR="008C2E5D" w:rsidRPr="001E5FFE">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="001E5FFE">
@@ -5211,154 +5293,50 @@
               <w:t>おやつ代</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C72F2B0" w14:textId="77777777" w:rsidR="003057A9" w:rsidRPr="001E5FFE" w:rsidRDefault="003057A9" w:rsidP="006F690F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001E5FFE">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>おやつに係る費用として○○円</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003057A9" w:rsidRPr="001E5FFE" w14:paraId="6DAF9F42" w14:textId="77777777">
-[...102 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p w14:paraId="057D92C4" w14:textId="77777777" w:rsidR="00933AC3" w:rsidRPr="001E5FFE" w:rsidRDefault="00933AC3" w:rsidP="006F690F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00933AC3" w:rsidRPr="001E5FFE" w:rsidSect="00375246">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="311"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -8070,120 +8048,122 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="864757089">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="433094194">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="34736758">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1952936111">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="2096435233">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="351808612">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="2"/>
   <w:drawingGridVerticalSpacing w:val="311"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649">
+    <o:shapedefaults v:ext="edit" spidmax="29697">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C820A1"/>
     <w:rsid w:val="0000154D"/>
     <w:rsid w:val="00003861"/>
     <w:rsid w:val="00015B65"/>
     <w:rsid w:val="00022963"/>
     <w:rsid w:val="00026C2F"/>
     <w:rsid w:val="00036430"/>
     <w:rsid w:val="00054B42"/>
     <w:rsid w:val="00077739"/>
     <w:rsid w:val="00095D80"/>
     <w:rsid w:val="000B3568"/>
     <w:rsid w:val="000C0C9C"/>
     <w:rsid w:val="000E2295"/>
     <w:rsid w:val="00114522"/>
     <w:rsid w:val="00114A44"/>
     <w:rsid w:val="001200A8"/>
     <w:rsid w:val="00123A12"/>
     <w:rsid w:val="0013444F"/>
     <w:rsid w:val="00137AA3"/>
     <w:rsid w:val="00145277"/>
     <w:rsid w:val="00150268"/>
     <w:rsid w:val="00165354"/>
     <w:rsid w:val="00185EE3"/>
+    <w:rsid w:val="00193EF2"/>
     <w:rsid w:val="001965FA"/>
     <w:rsid w:val="001970C6"/>
     <w:rsid w:val="001A719B"/>
     <w:rsid w:val="001B62B6"/>
     <w:rsid w:val="001D60E4"/>
     <w:rsid w:val="001E5FFE"/>
     <w:rsid w:val="001F391D"/>
+    <w:rsid w:val="00213CBE"/>
     <w:rsid w:val="002702CB"/>
     <w:rsid w:val="0027391A"/>
     <w:rsid w:val="00273934"/>
     <w:rsid w:val="0028199F"/>
     <w:rsid w:val="002A6F4B"/>
     <w:rsid w:val="002C3D05"/>
     <w:rsid w:val="002D1343"/>
     <w:rsid w:val="002D346D"/>
     <w:rsid w:val="002D76CB"/>
     <w:rsid w:val="002F63B2"/>
     <w:rsid w:val="003057A9"/>
     <w:rsid w:val="00315A84"/>
     <w:rsid w:val="0031779F"/>
     <w:rsid w:val="00324B1A"/>
     <w:rsid w:val="00334FBA"/>
     <w:rsid w:val="0036641F"/>
     <w:rsid w:val="00366FD8"/>
     <w:rsid w:val="00375246"/>
     <w:rsid w:val="00393ED2"/>
     <w:rsid w:val="003A42F3"/>
     <w:rsid w:val="003C10A7"/>
     <w:rsid w:val="003E2E41"/>
     <w:rsid w:val="003F0ECB"/>
     <w:rsid w:val="003F5882"/>
     <w:rsid w:val="00404262"/>
@@ -8300,120 +8280,123 @@
     <w:rsid w:val="00A42E3B"/>
     <w:rsid w:val="00A47E49"/>
     <w:rsid w:val="00A50410"/>
     <w:rsid w:val="00A61405"/>
     <w:rsid w:val="00A745D8"/>
     <w:rsid w:val="00A85D50"/>
     <w:rsid w:val="00AA2996"/>
     <w:rsid w:val="00AD043D"/>
     <w:rsid w:val="00AD7072"/>
     <w:rsid w:val="00AE21BB"/>
     <w:rsid w:val="00AF03DD"/>
     <w:rsid w:val="00B219D6"/>
     <w:rsid w:val="00B33B4F"/>
     <w:rsid w:val="00B36B10"/>
     <w:rsid w:val="00B5068D"/>
     <w:rsid w:val="00B74627"/>
     <w:rsid w:val="00B8692D"/>
     <w:rsid w:val="00BA7236"/>
     <w:rsid w:val="00BB6E37"/>
     <w:rsid w:val="00BD7950"/>
     <w:rsid w:val="00BF131B"/>
     <w:rsid w:val="00C22832"/>
     <w:rsid w:val="00C27EC6"/>
     <w:rsid w:val="00C41FA6"/>
     <w:rsid w:val="00C45164"/>
+    <w:rsid w:val="00C61563"/>
     <w:rsid w:val="00C75532"/>
     <w:rsid w:val="00C820A1"/>
     <w:rsid w:val="00C8488C"/>
     <w:rsid w:val="00C85575"/>
     <w:rsid w:val="00CA2EED"/>
     <w:rsid w:val="00CC253E"/>
     <w:rsid w:val="00CC4FAC"/>
     <w:rsid w:val="00D10274"/>
     <w:rsid w:val="00D176BA"/>
     <w:rsid w:val="00D36EEE"/>
     <w:rsid w:val="00D4100E"/>
     <w:rsid w:val="00D43847"/>
     <w:rsid w:val="00D53FCD"/>
     <w:rsid w:val="00D63E6D"/>
     <w:rsid w:val="00D72127"/>
     <w:rsid w:val="00D80DF4"/>
     <w:rsid w:val="00D959A0"/>
     <w:rsid w:val="00DB06EE"/>
     <w:rsid w:val="00DD55FF"/>
     <w:rsid w:val="00DE02FB"/>
     <w:rsid w:val="00DE1322"/>
     <w:rsid w:val="00DF0A49"/>
     <w:rsid w:val="00DF1A06"/>
     <w:rsid w:val="00E04BCC"/>
     <w:rsid w:val="00E06031"/>
     <w:rsid w:val="00E07BC6"/>
     <w:rsid w:val="00E16C87"/>
     <w:rsid w:val="00E3434D"/>
     <w:rsid w:val="00E523D4"/>
     <w:rsid w:val="00E543C1"/>
     <w:rsid w:val="00E63E2F"/>
     <w:rsid w:val="00E80155"/>
     <w:rsid w:val="00E93A63"/>
     <w:rsid w:val="00EA0F89"/>
     <w:rsid w:val="00EB2AC8"/>
     <w:rsid w:val="00EB4C76"/>
     <w:rsid w:val="00EC70BF"/>
     <w:rsid w:val="00ED0CFA"/>
     <w:rsid w:val="00EF4AAE"/>
     <w:rsid w:val="00F04969"/>
+    <w:rsid w:val="00F16BCB"/>
     <w:rsid w:val="00F16C28"/>
     <w:rsid w:val="00F17701"/>
     <w:rsid w:val="00F33926"/>
     <w:rsid w:val="00F62AF4"/>
     <w:rsid w:val="00F632CE"/>
     <w:rsid w:val="00F82E51"/>
     <w:rsid w:val="00F915BE"/>
+    <w:rsid w:val="00FC5E6B"/>
     <w:rsid w:val="00FD5C1A"/>
     <w:rsid w:val="00FE4DA5"/>
     <w:rsid w:val="00FF0106"/>
     <w:rsid w:val="00FF18ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="27649">
+    <o:shapedefaults v:ext="edit" spidmax="29697">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4C97050D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{C61E5229-DEB8-4A0C-80D9-20AD076CB223}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -9157,76 +9140,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3E41619-9B87-4801-8E4A-08AA90AC2C11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>7389</Words>
-  <Characters>344</Characters>
+  <Words>7346</Words>
+  <Characters>341</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
       <vt:lpstr>運　営　規　定（案）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>神奈川県</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7718</CharactersWithSpaces>
+  <CharactersWithSpaces>7672</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>運　営　規　定（案）</dc:title>
   <dc:subject/>
   <dc:creator>ｕｓｅr</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>