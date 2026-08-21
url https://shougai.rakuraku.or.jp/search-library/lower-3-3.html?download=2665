--- v0 (2026-05-12)
+++ v1 (2026-08-21)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E35A168-FECA-4D4D-9145-C2E22CF7D425}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{873DA79A-3620-4CD9-8088-EC52F9AB7E65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$3:$N$97</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$3:$N$100</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$6</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="518" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="304">
   <si>
     <t>登録年月日</t>
     <rPh sb="0" eb="2">
       <t>トウロク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>ネンガッピ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ガッピ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>登録番号</t>
@@ -2428,95 +2429,51 @@
     <rPh sb="3" eb="7">
       <t>カナガワク</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ソリマチ</t>
     </rPh>
     <rPh sb="16" eb="20">
       <t>カナガワケン</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>シャカイ</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>フクシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>株式会社　ひだまりアシスト</t>
     <rPh sb="0" eb="4">
       <t>カブシキカイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>神奈川県平塚市北金目二丁目７番27号</t>
-[...20 lines deleted...]
-  <si>
     <t>080-7432-5883</t>
-    <phoneticPr fontId="2"/>
-[...20 lines deleted...]
-    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>医療法人社団　湘風会</t>
     <rPh sb="0" eb="2">
       <t>イリョウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ホウジン</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>シャダン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>ショウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>カゼ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>カイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
@@ -3571,63 +3528,50 @@
       <t>イチノミヤ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>チョウメ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和２年３月27日
 令和７年３月27日</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>ガツ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>令和８年度更新</t>
-[...11 lines deleted...]
-  <si>
     <t>合同会社はのん</t>
     <rPh sb="0" eb="2">
       <t>ゴウドウ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ガイシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>〒224-0001</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>神奈川県横浜市都筑区中川1-21-11パークホームズ港北ニュータウン中川102</t>
     <rPh sb="0" eb="4">
       <t>カナガワケン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ヨコハマシ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>ツヅキク</t>
     </rPh>
     <rPh sb="10" eb="12">
@@ -3663,50 +3607,133 @@
     <t>〒226-0006</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>神奈川県横浜市緑区白山4-68-2</t>
     <rPh sb="0" eb="4">
       <t>カナガワケン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>ヨコハマシ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ミドリク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ハクザン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>NEXUS EDUCATION LLC</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>070-6461-0432</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>株式会社アトラクションホールディングス</t>
+    <rPh sb="0" eb="4">
+      <t>カブシキカイシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〒114-0013</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>東京都北区東田端一丁目７番３号　フクダビル３F３０１</t>
+    <rPh sb="0" eb="3">
+      <t>トウキョウト</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キタク</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ヒガシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>タバタ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>チョウメ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>バン</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ABCメディカルアカデミー</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〒243-0016</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>厚木市田村町５－３５</t>
+    <rPh sb="0" eb="3">
+      <t>アツギシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タムラ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マチ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>046-259-8362</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>〒243-0015</t>
+  </si>
+  <si>
+    <t>神奈川県厚木市南町２－１１　グランフェリオ本厚木３０５</t>
+    <rPh sb="0" eb="4">
+      <t>カナガワケン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>アツギシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ミナミマチ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ホンアツギ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="[$-411]ggge&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -4243,51 +4270,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="282">
+  <cellXfs count="284">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -4574,564 +4601,570 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="58" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="176" fontId="1" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="15" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="5" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="15" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="15" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="3" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="6" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="6" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="10" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="25" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="1" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...50 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="1" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="176" fontId="1" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="1" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="6" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="176" fontId="15" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="58" fontId="6" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...311 lines deleted...]
-    <xf numFmtId="176" fontId="9" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="58" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5403,3066 +5436,3123 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://care-kashiko.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kitasato-u.ac.jp/khp/section/bumon/soudan/index.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://zaitakukango.jp/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www5.hp-ez.com/hp/homecre/page10" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.care-net.co.jp/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www1a.biglobe.ne.jp/camarado/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kanafuku.jp/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jyuuairyouikukai.or.jp/yokoryo/home.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.houmon-no-ie.or.jp/sakuraso/index.php" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kenshikyou.jp/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yokohama-aobaku-med.com/txt/zaitaku.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://als-kanagawa.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.motherlike.co.jp/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tsukui.net/news/detail002776.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.syonokai.jp/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:O97"/>
+  <dimension ref="B1:O100"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A80" sqref="A79:XFD80"/>
+      <pane ySplit="6" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G72" sqref="G72"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.6640625" defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.88671875" style="3" customWidth="1"/>
     <col min="2" max="2" width="9.33203125" style="3" customWidth="1"/>
     <col min="3" max="3" width="18.88671875" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.6640625" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="61.77734375" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.5546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="73.21875" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15" style="3" customWidth="1"/>
     <col min="9" max="9" width="13.6640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="18.77734375" style="3" customWidth="1"/>
     <col min="11" max="11" width="25.21875" style="3" customWidth="1"/>
     <col min="12" max="13" width="17" style="37" customWidth="1"/>
     <col min="14" max="14" width="48.33203125" style="3" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="2.6640625" style="10"/>
     <col min="16" max="16384" width="2.6640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N1" s="10"/>
     </row>
     <row r="2" spans="2:15" x14ac:dyDescent="0.2">
       <c r="N2" s="10"/>
     </row>
     <row r="3" spans="2:15" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N3" s="10"/>
     </row>
     <row r="4" spans="2:15" ht="21" x14ac:dyDescent="0.2">
       <c r="B4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="60"/>
       <c r="N4" s="10"/>
     </row>
     <row r="5" spans="2:15" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="N5" s="11"/>
     </row>
     <row r="6" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="233" t="s">
+      <c r="D6" s="194" t="s">
         <v>3</v>
       </c>
-      <c r="E6" s="233"/>
+      <c r="E6" s="194"/>
       <c r="F6" s="16"/>
       <c r="G6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="9" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="J6" s="9" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="77" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="69" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="N6" s="18" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="226">
+      <c r="B7" s="197">
         <v>1420001</v>
       </c>
-      <c r="C7" s="227">
+      <c r="C7" s="195">
         <v>41045</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>40</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="I7" s="228" t="s">
+      <c r="I7" s="198" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="227">
+      <c r="J7" s="195">
         <v>41030</v>
       </c>
-      <c r="K7" s="230" t="s">
-[...4 lines deleted...]
-      <c r="N7" s="196" t="s">
+      <c r="K7" s="210" t="s">
+        <v>232</v>
+      </c>
+      <c r="L7" s="193"/>
+      <c r="M7" s="205"/>
+      <c r="N7" s="207" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="226"/>
-      <c r="C8" s="219"/>
+      <c r="B8" s="197"/>
+      <c r="C8" s="196"/>
       <c r="D8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="G8" s="14" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>89</v>
       </c>
-      <c r="I8" s="200"/>
-[...4 lines deleted...]
-      <c r="N8" s="197"/>
+      <c r="I8" s="199"/>
+      <c r="J8" s="196"/>
+      <c r="K8" s="211"/>
+      <c r="L8" s="193"/>
+      <c r="M8" s="206"/>
+      <c r="N8" s="208"/>
     </row>
     <row r="9" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="226">
+      <c r="B9" s="197">
         <v>1420002</v>
       </c>
-      <c r="C9" s="227">
+      <c r="C9" s="195">
         <v>41051</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>49</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>150</v>
       </c>
       <c r="G9" s="14" t="s">
         <v>51</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="I9" s="219" t="s">
+      <c r="I9" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J9" s="227">
+      <c r="J9" s="195">
         <v>41000</v>
       </c>
-      <c r="K9" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N9" s="232"/>
+      <c r="K9" s="204" t="s">
+        <v>201</v>
+      </c>
+      <c r="L9" s="193"/>
+      <c r="M9" s="205"/>
+      <c r="N9" s="203"/>
       <c r="O9" s="50"/>
     </row>
     <row r="10" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="226"/>
-      <c r="C10" s="219"/>
+      <c r="B10" s="197"/>
+      <c r="C10" s="196"/>
       <c r="D10" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="F10" s="17" t="s">
         <v>150</v>
       </c>
       <c r="G10" s="14" t="s">
         <v>51</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="I10" s="219"/>
-[...4 lines deleted...]
-      <c r="N10" s="232"/>
+      <c r="I10" s="196"/>
+      <c r="J10" s="196"/>
+      <c r="K10" s="196"/>
+      <c r="L10" s="193"/>
+      <c r="M10" s="206"/>
+      <c r="N10" s="203"/>
       <c r="O10" s="50"/>
     </row>
     <row r="11" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="226">
+      <c r="B11" s="197">
         <v>1420003</v>
       </c>
-      <c r="C11" s="227">
+      <c r="C11" s="195">
         <v>41051</v>
       </c>
       <c r="D11" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>39</v>
       </c>
       <c r="F11" s="17" t="s">
         <v>149</v>
       </c>
       <c r="G11" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I11" s="219" t="s">
+      <c r="I11" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J11" s="227">
+      <c r="J11" s="195">
         <v>41002</v>
       </c>
-      <c r="K11" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N11" s="232"/>
+      <c r="K11" s="204" t="s">
+        <v>201</v>
+      </c>
+      <c r="L11" s="193"/>
+      <c r="M11" s="205"/>
+      <c r="N11" s="203"/>
       <c r="O11" s="50"/>
     </row>
     <row r="12" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="226"/>
-      <c r="C12" s="219"/>
+      <c r="B12" s="197"/>
+      <c r="C12" s="196"/>
       <c r="D12" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="17" t="s">
         <v>149</v>
       </c>
       <c r="G12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="I12" s="219"/>
-[...4 lines deleted...]
-      <c r="N12" s="232"/>
+      <c r="I12" s="196"/>
+      <c r="J12" s="196"/>
+      <c r="K12" s="196"/>
+      <c r="L12" s="193"/>
+      <c r="M12" s="206"/>
+      <c r="N12" s="203"/>
       <c r="O12" s="50"/>
     </row>
     <row r="13" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="226">
+      <c r="B13" s="197">
         <v>1420004</v>
       </c>
-      <c r="C13" s="227">
+      <c r="C13" s="195">
         <v>41051</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>38</v>
       </c>
       <c r="F13" s="17" t="s">
         <v>148</v>
       </c>
       <c r="G13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="I13" s="219" t="s">
+      <c r="I13" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J13" s="227">
+      <c r="J13" s="195">
         <v>41000</v>
       </c>
-      <c r="K13" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N13" s="232"/>
+      <c r="K13" s="204" t="s">
+        <v>201</v>
+      </c>
+      <c r="L13" s="193"/>
+      <c r="M13" s="205"/>
+      <c r="N13" s="203"/>
       <c r="O13" s="50"/>
     </row>
     <row r="14" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="226"/>
-      <c r="C14" s="219"/>
+      <c r="B14" s="197"/>
+      <c r="C14" s="196"/>
       <c r="D14" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>15</v>
       </c>
       <c r="F14" s="17" t="s">
         <v>148</v>
       </c>
       <c r="G14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="I14" s="219"/>
-[...4 lines deleted...]
-      <c r="N14" s="232"/>
+      <c r="I14" s="196"/>
+      <c r="J14" s="196"/>
+      <c r="K14" s="196"/>
+      <c r="L14" s="193"/>
+      <c r="M14" s="206"/>
+      <c r="N14" s="203"/>
       <c r="O14" s="50"/>
     </row>
     <row r="15" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="226">
+      <c r="B15" s="197">
         <v>1420005</v>
       </c>
-      <c r="C15" s="227">
+      <c r="C15" s="195">
         <v>41051</v>
       </c>
       <c r="D15" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="17" t="s">
         <v>147</v>
       </c>
       <c r="G15" s="14" t="s">
         <v>18</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="219" t="s">
+      <c r="I15" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J15" s="227">
+      <c r="J15" s="195">
         <v>41000</v>
       </c>
-      <c r="K15" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N15" s="232"/>
+      <c r="K15" s="204" t="s">
+        <v>201</v>
+      </c>
+      <c r="L15" s="193"/>
+      <c r="M15" s="205"/>
+      <c r="N15" s="203"/>
       <c r="O15" s="50"/>
     </row>
     <row r="16" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="226"/>
-      <c r="C16" s="219"/>
+      <c r="B16" s="197"/>
+      <c r="C16" s="196"/>
       <c r="D16" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>147</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>95</v>
       </c>
-      <c r="I16" s="219"/>
-[...4 lines deleted...]
-      <c r="N16" s="232"/>
+      <c r="I16" s="196"/>
+      <c r="J16" s="196"/>
+      <c r="K16" s="196"/>
+      <c r="L16" s="193"/>
+      <c r="M16" s="206"/>
+      <c r="N16" s="203"/>
       <c r="O16" s="50"/>
     </row>
     <row r="17" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="226">
+      <c r="B17" s="197">
         <v>1420006</v>
       </c>
-      <c r="C17" s="227">
+      <c r="C17" s="195">
         <v>41051</v>
       </c>
       <c r="D17" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>36</v>
       </c>
       <c r="F17" s="17" t="s">
         <v>146</v>
       </c>
       <c r="G17" s="14" t="s">
         <v>20</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="I17" s="219" t="s">
+      <c r="I17" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J17" s="227">
+      <c r="J17" s="195">
         <v>41000</v>
       </c>
-      <c r="K17" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N17" s="232"/>
+      <c r="K17" s="204" t="s">
+        <v>201</v>
+      </c>
+      <c r="L17" s="193"/>
+      <c r="M17" s="205"/>
+      <c r="N17" s="203"/>
       <c r="O17" s="50"/>
     </row>
     <row r="18" spans="2:15" s="51" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="226"/>
-      <c r="C18" s="219"/>
+      <c r="B18" s="197"/>
+      <c r="C18" s="196"/>
       <c r="D18" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="17" t="s">
         <v>146</v>
       </c>
       <c r="G18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="I18" s="219"/>
-[...4 lines deleted...]
-      <c r="N18" s="232"/>
+      <c r="I18" s="196"/>
+      <c r="J18" s="196"/>
+      <c r="K18" s="196"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="206"/>
+      <c r="N18" s="203"/>
       <c r="O18" s="50"/>
     </row>
     <row r="19" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="226">
+      <c r="B19" s="197">
         <v>1420007</v>
       </c>
-      <c r="C19" s="227">
+      <c r="C19" s="195">
         <v>41075</v>
       </c>
       <c r="D19" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>29</v>
       </c>
       <c r="F19" s="17" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G19" s="14" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="I19" s="219" t="s">
+      <c r="I19" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J19" s="227">
+      <c r="J19" s="195">
         <v>41000</v>
       </c>
-      <c r="K19" s="223" t="s">
-[...4 lines deleted...]
-      <c r="N19" s="225"/>
+      <c r="K19" s="212" t="s">
+        <v>231</v>
+      </c>
+      <c r="L19" s="193"/>
+      <c r="M19" s="205"/>
+      <c r="N19" s="213"/>
     </row>
     <row r="20" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B20" s="181"/>
-      <c r="C20" s="228"/>
+      <c r="B20" s="200"/>
+      <c r="C20" s="198"/>
       <c r="D20" s="52" t="s">
         <v>5</v>
       </c>
       <c r="E20" s="54" t="s">
         <v>29</v>
       </c>
       <c r="F20" s="55" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="G20" s="56" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="H20" s="54" t="s">
         <v>97</v>
       </c>
-      <c r="I20" s="228"/>
-[...4 lines deleted...]
-      <c r="N20" s="225"/>
+      <c r="I20" s="198"/>
+      <c r="J20" s="198"/>
+      <c r="K20" s="193"/>
+      <c r="L20" s="193"/>
+      <c r="M20" s="206"/>
+      <c r="N20" s="213"/>
     </row>
     <row r="21" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B21" s="226">
+      <c r="B21" s="197">
         <v>1420008</v>
       </c>
-      <c r="C21" s="227">
+      <c r="C21" s="195">
         <v>41299</v>
       </c>
       <c r="D21" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="55" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="G21" s="14" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="I21" s="219" t="s">
+      <c r="I21" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J21" s="227">
+      <c r="J21" s="195">
         <v>41306</v>
       </c>
-      <c r="K21" s="234" t="s">
-[...4 lines deleted...]
-      <c r="N21" s="196" t="s">
+      <c r="K21" s="201" t="s">
+        <v>228</v>
+      </c>
+      <c r="L21" s="193"/>
+      <c r="M21" s="205"/>
+      <c r="N21" s="207" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="22" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B22" s="181"/>
-      <c r="C22" s="228"/>
+      <c r="B22" s="200"/>
+      <c r="C22" s="198"/>
       <c r="D22" s="52" t="s">
         <v>5</v>
       </c>
       <c r="E22" s="54" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="55" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="G22" s="56" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="H22" s="54" t="s">
         <v>176</v>
       </c>
-      <c r="I22" s="228"/>
-[...4 lines deleted...]
-      <c r="N22" s="197"/>
+      <c r="I22" s="198"/>
+      <c r="J22" s="198"/>
+      <c r="K22" s="202"/>
+      <c r="L22" s="193"/>
+      <c r="M22" s="206"/>
+      <c r="N22" s="208"/>
     </row>
     <row r="23" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="219">
+      <c r="B23" s="196">
         <v>1420009</v>
       </c>
-      <c r="C23" s="227">
+      <c r="C23" s="195">
         <v>41334</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>132</v>
       </c>
       <c r="H23" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="I23" s="219" t="s">
+        <v>230</v>
+      </c>
+      <c r="I23" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J23" s="227">
+      <c r="J23" s="195">
         <v>41365</v>
       </c>
-      <c r="K23" s="229" t="s">
-[...4 lines deleted...]
-      <c r="N23" s="196" t="s">
+      <c r="K23" s="209" t="s">
+        <v>229</v>
+      </c>
+      <c r="L23" s="193"/>
+      <c r="M23" s="205"/>
+      <c r="N23" s="207" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="219"/>
-      <c r="C24" s="219"/>
+      <c r="B24" s="196"/>
+      <c r="C24" s="196"/>
       <c r="D24" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>27</v>
       </c>
       <c r="F24" s="5" t="s">
         <v>145</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="I24" s="219"/>
-[...4 lines deleted...]
-      <c r="N24" s="197"/>
+      <c r="I24" s="196"/>
+      <c r="J24" s="196"/>
+      <c r="K24" s="196"/>
+      <c r="L24" s="193"/>
+      <c r="M24" s="206"/>
+      <c r="N24" s="208"/>
     </row>
     <row r="25" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="182">
+      <c r="B25" s="214">
         <v>1420010</v>
       </c>
-      <c r="C25" s="184">
+      <c r="C25" s="215">
         <v>41348</v>
       </c>
       <c r="D25" s="53" t="s">
         <v>6</v>
       </c>
       <c r="E25" s="57" t="s">
         <v>130</v>
       </c>
       <c r="F25" s="58" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="G25" s="59" t="s">
         <v>76</v>
       </c>
       <c r="H25" s="57" t="s">
         <v>101</v>
       </c>
-      <c r="I25" s="200" t="s">
+      <c r="I25" s="199" t="s">
         <v>90</v>
       </c>
-      <c r="J25" s="184">
+      <c r="J25" s="215">
         <v>41395</v>
       </c>
-      <c r="K25" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N25" s="196" t="s">
+      <c r="K25" s="204" t="s">
+        <v>252</v>
+      </c>
+      <c r="L25" s="193"/>
+      <c r="M25" s="205"/>
+      <c r="N25" s="207" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="226"/>
-      <c r="C26" s="219"/>
+      <c r="B26" s="197"/>
+      <c r="C26" s="196"/>
       <c r="D26" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E26" s="5" t="s">
         <v>131</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>144</v>
       </c>
       <c r="G26" s="14" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="I26" s="219"/>
-[...4 lines deleted...]
-      <c r="N26" s="197"/>
+      <c r="I26" s="196"/>
+      <c r="J26" s="196"/>
+      <c r="K26" s="196"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="206"/>
+      <c r="N26" s="208"/>
     </row>
     <row r="27" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="226">
+      <c r="B27" s="197">
         <v>1420011</v>
       </c>
-      <c r="C27" s="227">
+      <c r="C27" s="195">
         <v>41365</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>143</v>
       </c>
       <c r="G27" s="14" t="s">
         <v>194</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="I27" s="219" t="s">
+      <c r="I27" s="196" t="s">
         <v>90</v>
       </c>
-      <c r="J27" s="227">
+      <c r="J27" s="195">
         <v>41365</v>
       </c>
-      <c r="K27" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N27" s="196" t="s">
+      <c r="K27" s="204" t="s">
+        <v>253</v>
+      </c>
+      <c r="L27" s="193"/>
+      <c r="M27" s="205"/>
+      <c r="N27" s="207" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="28" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="226"/>
-      <c r="C28" s="219"/>
+      <c r="B28" s="197"/>
+      <c r="C28" s="196"/>
       <c r="D28" s="4" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="5" t="s">
         <v>106</v>
       </c>
       <c r="F28" s="17" t="s">
         <v>143</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>193</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="I28" s="219"/>
-[...4 lines deleted...]
-      <c r="N28" s="197"/>
+      <c r="I28" s="196"/>
+      <c r="J28" s="196"/>
+      <c r="K28" s="196"/>
+      <c r="L28" s="193"/>
+      <c r="M28" s="206"/>
+      <c r="N28" s="208"/>
     </row>
     <row r="29" spans="2:15" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="142">
+      <c r="B29" s="219">
         <v>1420012</v>
       </c>
-      <c r="C29" s="143">
+      <c r="C29" s="217">
         <v>41404</v>
       </c>
       <c r="D29" s="63" t="s">
         <v>6</v>
       </c>
       <c r="E29" s="64" t="s">
         <v>41</v>
       </c>
       <c r="F29" s="65" t="s">
         <v>142</v>
       </c>
       <c r="G29" s="66" t="s">
         <v>42</v>
       </c>
       <c r="H29" s="64" t="s">
         <v>107</v>
       </c>
-      <c r="I29" s="144" t="s">
+      <c r="I29" s="216" t="s">
         <v>90</v>
       </c>
-      <c r="J29" s="143">
+      <c r="J29" s="217">
         <v>41426</v>
       </c>
-      <c r="K29" s="144"/>
-[...4 lines deleted...]
-      <c r="N29" s="196" t="s">
+      <c r="K29" s="216"/>
+      <c r="L29" s="218"/>
+      <c r="M29" s="220" t="s">
+        <v>245</v>
+      </c>
+      <c r="N29" s="207" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="30" spans="2:15" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="142"/>
-      <c r="C30" s="144"/>
+      <c r="B30" s="219"/>
+      <c r="C30" s="216"/>
       <c r="D30" s="63" t="s">
         <v>5</v>
       </c>
       <c r="E30" s="64" t="s">
         <v>41</v>
       </c>
       <c r="F30" s="65" t="s">
         <v>142</v>
       </c>
       <c r="G30" s="66" t="s">
         <v>42</v>
       </c>
       <c r="H30" s="64" t="s">
         <v>179</v>
       </c>
-      <c r="I30" s="144"/>
-[...4 lines deleted...]
-      <c r="N30" s="197"/>
+      <c r="I30" s="216"/>
+      <c r="J30" s="216"/>
+      <c r="K30" s="216"/>
+      <c r="L30" s="218"/>
+      <c r="M30" s="221"/>
+      <c r="N30" s="208"/>
     </row>
     <row r="31" spans="2:15" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="142">
+      <c r="B31" s="219">
         <v>1420013</v>
       </c>
-      <c r="C31" s="143">
+      <c r="C31" s="217">
         <v>41426</v>
       </c>
       <c r="D31" s="63" t="s">
         <v>6</v>
       </c>
       <c r="E31" s="64" t="s">
         <v>45</v>
       </c>
       <c r="F31" s="65" t="s">
         <v>141</v>
       </c>
       <c r="G31" s="66" t="s">
         <v>43</v>
       </c>
       <c r="H31" s="64" t="s">
         <v>109</v>
       </c>
-      <c r="I31" s="144" t="s">
+      <c r="I31" s="216" t="s">
         <v>90</v>
       </c>
-      <c r="J31" s="143">
+      <c r="J31" s="217">
         <v>41440</v>
       </c>
-      <c r="K31" s="144"/>
-[...4 lines deleted...]
-      <c r="N31" s="196" t="s">
+      <c r="K31" s="216"/>
+      <c r="L31" s="218"/>
+      <c r="M31" s="220" t="s">
+        <v>245</v>
+      </c>
+      <c r="N31" s="207" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="32" spans="2:15" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="142"/>
-      <c r="C32" s="144"/>
+      <c r="B32" s="219"/>
+      <c r="C32" s="216"/>
       <c r="D32" s="63" t="s">
         <v>5</v>
       </c>
       <c r="E32" s="64" t="s">
         <v>44</v>
       </c>
       <c r="F32" s="65" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="66" t="s">
         <v>43</v>
       </c>
       <c r="H32" s="64" t="s">
         <v>109</v>
       </c>
-      <c r="I32" s="144"/>
-[...4 lines deleted...]
-      <c r="N32" s="197"/>
+      <c r="I32" s="216"/>
+      <c r="J32" s="216"/>
+      <c r="K32" s="216"/>
+      <c r="L32" s="218"/>
+      <c r="M32" s="221"/>
+      <c r="N32" s="208"/>
     </row>
     <row r="33" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="207">
+      <c r="B33" s="224">
         <v>1420014</v>
       </c>
-      <c r="C33" s="208">
+      <c r="C33" s="225">
         <v>41575</v>
       </c>
       <c r="D33" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>47</v>
       </c>
       <c r="F33" s="17" t="s">
         <v>133</v>
       </c>
       <c r="G33" s="15" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>111</v>
       </c>
-      <c r="I33" s="209" t="s">
+      <c r="I33" s="226" t="s">
         <v>90</v>
       </c>
-      <c r="J33" s="208">
+      <c r="J33" s="225">
         <v>41579</v>
       </c>
-      <c r="K33" s="218" t="s">
-[...4 lines deleted...]
-      <c r="N33" s="196" t="s">
+      <c r="K33" s="204" t="s">
+        <v>255</v>
+      </c>
+      <c r="L33" s="235"/>
+      <c r="M33" s="231"/>
+      <c r="N33" s="207" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="34" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="207"/>
-      <c r="C34" s="209"/>
+      <c r="B34" s="224"/>
+      <c r="C34" s="226"/>
       <c r="D34" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="7" t="s">
         <v>46</v>
       </c>
       <c r="F34" s="17" t="s">
         <v>133</v>
       </c>
       <c r="G34" s="15" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>180</v>
       </c>
-      <c r="I34" s="209"/>
-[...4 lines deleted...]
-      <c r="N34" s="197"/>
+      <c r="I34" s="226"/>
+      <c r="J34" s="226"/>
+      <c r="K34" s="196"/>
+      <c r="L34" s="235"/>
+      <c r="M34" s="232"/>
+      <c r="N34" s="208"/>
     </row>
     <row r="35" spans="2:15" s="36" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="168">
+      <c r="B35" s="145">
         <v>1420015</v>
       </c>
-      <c r="C35" s="170">
+      <c r="C35" s="147">
         <v>41912</v>
       </c>
       <c r="D35" s="38" t="s">
         <v>6</v>
       </c>
       <c r="E35" s="32" t="s">
         <v>56</v>
       </c>
       <c r="F35" s="33"/>
       <c r="G35" s="34" t="s">
         <v>54</v>
       </c>
       <c r="H35" s="32" t="s">
         <v>113</v>
       </c>
-      <c r="I35" s="172" t="s">
+      <c r="I35" s="149" t="s">
         <v>90</v>
       </c>
-      <c r="J35" s="170">
+      <c r="J35" s="147">
         <v>41913</v>
       </c>
-      <c r="K35" s="172"/>
-      <c r="L35" s="216">
+      <c r="K35" s="149"/>
+      <c r="L35" s="184">
         <v>43769</v>
       </c>
-      <c r="M35" s="221" t="s">
-[...2 lines deleted...]
-      <c r="N35" s="205" t="s">
+      <c r="M35" s="236" t="s">
+        <v>246</v>
+      </c>
+      <c r="N35" s="222" t="s">
         <v>55</v>
       </c>
       <c r="O35" s="35"/>
     </row>
     <row r="36" spans="2:15" s="36" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="169"/>
-      <c r="C36" s="173"/>
+      <c r="B36" s="146"/>
+      <c r="C36" s="150"/>
       <c r="D36" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E36" s="32" t="s">
         <v>52</v>
       </c>
       <c r="F36" s="33" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>53</v>
       </c>
       <c r="H36" s="32" t="s">
         <v>114</v>
       </c>
-      <c r="I36" s="173"/>
-[...4 lines deleted...]
-      <c r="N36" s="206"/>
+      <c r="I36" s="150"/>
+      <c r="J36" s="150"/>
+      <c r="K36" s="150"/>
+      <c r="L36" s="185"/>
+      <c r="M36" s="237"/>
+      <c r="N36" s="223"/>
       <c r="O36" s="35"/>
     </row>
     <row r="37" spans="2:15" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B37" s="210">
+      <c r="B37" s="227">
         <v>1420016</v>
       </c>
-      <c r="C37" s="211">
+      <c r="C37" s="228">
         <v>41920</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>6</v>
       </c>
       <c r="E37" s="83" t="s">
         <v>57</v>
       </c>
       <c r="F37" s="84" t="s">
         <v>139</v>
       </c>
       <c r="G37" s="85" t="s">
         <v>58</v>
       </c>
       <c r="H37" s="83" t="s">
         <v>115</v>
       </c>
-      <c r="I37" s="212" t="s">
+      <c r="I37" s="229" t="s">
         <v>90</v>
       </c>
-      <c r="J37" s="211">
+      <c r="J37" s="228">
         <v>41944</v>
       </c>
-      <c r="K37" s="212" t="s">
-[...2 lines deleted...]
-      <c r="L37" s="213">
+      <c r="K37" s="229" t="s">
+        <v>234</v>
+      </c>
+      <c r="L37" s="230">
         <v>45572</v>
       </c>
-      <c r="M37" s="214" t="s">
-[...2 lines deleted...]
-      <c r="N37" s="196" t="s">
+      <c r="M37" s="233" t="s">
+        <v>263</v>
+      </c>
+      <c r="N37" s="207" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="38" spans="2:15" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B38" s="210"/>
-      <c r="C38" s="212"/>
+      <c r="B38" s="227"/>
+      <c r="C38" s="229"/>
       <c r="D38" s="82" t="s">
         <v>5</v>
       </c>
       <c r="E38" s="83" t="s">
         <v>57</v>
       </c>
       <c r="F38" s="84" t="s">
         <v>139</v>
       </c>
       <c r="G38" s="85" t="s">
         <v>59</v>
       </c>
       <c r="H38" s="83" t="s">
         <v>181</v>
       </c>
-      <c r="I38" s="212"/>
-[...4 lines deleted...]
-      <c r="N38" s="197"/>
+      <c r="I38" s="229"/>
+      <c r="J38" s="229"/>
+      <c r="K38" s="229"/>
+      <c r="L38" s="230"/>
+      <c r="M38" s="234"/>
+      <c r="N38" s="208"/>
     </row>
     <row r="39" spans="2:15" ht="21.75" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="142">
+      <c r="B39" s="219">
         <v>1420017</v>
       </c>
-      <c r="C39" s="143">
+      <c r="C39" s="217">
         <v>41988</v>
       </c>
       <c r="D39" s="81" t="s">
         <v>6</v>
       </c>
       <c r="E39" s="64" t="s">
         <v>60</v>
       </c>
       <c r="F39" s="65" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="G39" s="66" t="s">
         <v>62</v>
       </c>
       <c r="H39" s="64" t="s">
         <v>117</v>
       </c>
-      <c r="I39" s="144" t="s">
+      <c r="I39" s="216" t="s">
         <v>90</v>
       </c>
-      <c r="J39" s="143">
+      <c r="J39" s="217">
         <v>41988</v>
       </c>
-      <c r="K39" s="144" t="s">
-[...6 lines deleted...]
-      <c r="N39" s="193" t="s">
+      <c r="K39" s="216" t="s">
+        <v>233</v>
+      </c>
+      <c r="L39" s="218"/>
+      <c r="M39" s="251" t="s">
+        <v>265</v>
+      </c>
+      <c r="N39" s="238" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="40" spans="2:15" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="142"/>
-      <c r="C40" s="144"/>
+      <c r="B40" s="219"/>
+      <c r="C40" s="216"/>
       <c r="D40" s="81" t="s">
         <v>5</v>
       </c>
       <c r="E40" s="64" t="s">
         <v>61</v>
       </c>
       <c r="F40" s="65" t="s">
         <v>138</v>
       </c>
       <c r="G40" s="66" t="s">
         <v>63</v>
       </c>
       <c r="H40" s="64" t="s">
         <v>182</v>
       </c>
-      <c r="I40" s="144"/>
-[...4 lines deleted...]
-      <c r="N40" s="194"/>
+      <c r="I40" s="216"/>
+      <c r="J40" s="216"/>
+      <c r="K40" s="216"/>
+      <c r="L40" s="218"/>
+      <c r="M40" s="252"/>
+      <c r="N40" s="239"/>
     </row>
     <row r="41" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="198">
+      <c r="B41" s="242">
         <v>1420018</v>
       </c>
-      <c r="C41" s="183">
+      <c r="C41" s="244">
         <v>42037</v>
       </c>
       <c r="D41" s="93" t="s">
         <v>6</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>64</v>
       </c>
       <c r="F41" s="17" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>65</v>
       </c>
       <c r="H41" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="I41" s="134" t="s">
+      <c r="I41" s="245" t="s">
         <v>90</v>
       </c>
-      <c r="J41" s="136">
+      <c r="J41" s="247">
         <v>42037</v>
       </c>
-      <c r="K41" s="137" t="s">
-[...4 lines deleted...]
-      <c r="N41" s="187" t="s">
+      <c r="K41" s="253" t="s">
+        <v>270</v>
+      </c>
+      <c r="L41" s="249"/>
+      <c r="M41" s="231"/>
+      <c r="N41" s="240" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="42" spans="2:15" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="199"/>
-      <c r="C42" s="200"/>
+      <c r="B42" s="243"/>
+      <c r="C42" s="199"/>
       <c r="D42" s="92" t="s">
         <v>5</v>
       </c>
       <c r="E42" s="5" t="s">
         <v>66</v>
       </c>
       <c r="F42" s="17" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>65</v>
       </c>
       <c r="H42" s="7" t="s">
         <v>183</v>
       </c>
-      <c r="I42" s="135"/>
-[...4 lines deleted...]
-      <c r="N42" s="195"/>
+      <c r="I42" s="246"/>
+      <c r="J42" s="246"/>
+      <c r="K42" s="246"/>
+      <c r="L42" s="250"/>
+      <c r="M42" s="232"/>
+      <c r="N42" s="241"/>
     </row>
     <row r="43" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="198">
+      <c r="B43" s="242">
         <v>1420019</v>
       </c>
-      <c r="C43" s="183">
+      <c r="C43" s="244">
         <v>42095</v>
       </c>
       <c r="D43" s="95" t="s">
         <v>6</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>69</v>
       </c>
       <c r="F43" s="17" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="G43" s="15" t="s">
         <v>67</v>
       </c>
       <c r="H43" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="I43" s="134" t="s">
-[...2 lines deleted...]
-      <c r="J43" s="136">
+      <c r="I43" s="245" t="s">
+        <v>256</v>
+      </c>
+      <c r="J43" s="247">
         <v>42095</v>
       </c>
-      <c r="K43" s="201" t="s">
-[...4 lines deleted...]
-      <c r="N43" s="196" t="s">
+      <c r="K43" s="248" t="s">
+        <v>276</v>
+      </c>
+      <c r="L43" s="249"/>
+      <c r="M43" s="231"/>
+      <c r="N43" s="207" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="2:15" ht="28.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="199"/>
-      <c r="C44" s="200"/>
+      <c r="B44" s="243"/>
+      <c r="C44" s="199"/>
       <c r="D44" s="94" t="s">
         <v>5</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>74</v>
       </c>
       <c r="F44" s="17" t="s">
         <v>137</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>68</v>
       </c>
       <c r="H44" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="I44" s="135"/>
-[...4 lines deleted...]
-      <c r="N44" s="196"/>
+      <c r="I44" s="246"/>
+      <c r="J44" s="246"/>
+      <c r="K44" s="246"/>
+      <c r="L44" s="250"/>
+      <c r="M44" s="232"/>
+      <c r="N44" s="207"/>
     </row>
     <row r="45" spans="2:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="181">
+      <c r="B45" s="200">
         <v>1420020</v>
       </c>
-      <c r="C45" s="183">
+      <c r="C45" s="244">
         <v>42095</v>
       </c>
       <c r="D45" s="96" t="s">
         <v>6</v>
       </c>
       <c r="E45" s="5" t="s">
         <v>72</v>
       </c>
       <c r="F45" s="17" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="G45" s="15" t="s">
         <v>70</v>
       </c>
       <c r="H45" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="I45" s="134" t="s">
+      <c r="I45" s="245" t="s">
         <v>90</v>
       </c>
-      <c r="J45" s="136">
+      <c r="J45" s="247">
         <v>42095</v>
       </c>
-      <c r="K45" s="137" t="s">
-[...4 lines deleted...]
-      <c r="N45" s="196" t="s">
+      <c r="K45" s="253" t="s">
+        <v>284</v>
+      </c>
+      <c r="L45" s="249"/>
+      <c r="M45" s="231"/>
+      <c r="N45" s="207" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="46" spans="2:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="182"/>
-      <c r="C46" s="184"/>
+      <c r="B46" s="214"/>
+      <c r="C46" s="215"/>
       <c r="D46" s="97" t="s">
         <v>5</v>
       </c>
       <c r="E46" s="5" t="s">
         <v>73</v>
       </c>
       <c r="F46" s="17" t="s">
         <v>136</v>
       </c>
       <c r="G46" s="15" t="s">
         <v>71</v>
       </c>
       <c r="H46" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="I46" s="135"/>
-[...4 lines deleted...]
-      <c r="N46" s="197"/>
+      <c r="I46" s="246"/>
+      <c r="J46" s="246"/>
+      <c r="K46" s="246"/>
+      <c r="L46" s="250"/>
+      <c r="M46" s="232"/>
+      <c r="N46" s="208"/>
     </row>
     <row r="47" spans="2:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="181">
+      <c r="B47" s="200">
         <v>1420021</v>
       </c>
-      <c r="C47" s="183">
+      <c r="C47" s="244">
         <v>42404</v>
       </c>
       <c r="D47" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E47" s="7" t="s">
         <v>82</v>
       </c>
       <c r="F47" s="17" t="s">
         <v>135</v>
       </c>
       <c r="G47" s="15" t="s">
         <v>83</v>
       </c>
       <c r="H47" s="7"/>
-      <c r="I47" s="134" t="s">
+      <c r="I47" s="245" t="s">
         <v>90</v>
       </c>
-      <c r="J47" s="136">
+      <c r="J47" s="247">
         <v>42404</v>
       </c>
-      <c r="K47" s="138">
+      <c r="K47" s="249">
         <v>44427</v>
       </c>
       <c r="L47" s="72"/>
-      <c r="M47" s="162" t="s">
-[...2 lines deleted...]
-      <c r="N47" s="187" t="s">
+      <c r="M47" s="128"/>
+      <c r="N47" s="240" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="48" spans="2:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B48" s="182"/>
-      <c r="C48" s="184"/>
+      <c r="B48" s="214"/>
+      <c r="C48" s="215"/>
       <c r="D48" s="12" t="s">
         <v>81</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>82</v>
       </c>
       <c r="F48" s="17" t="s">
         <v>135</v>
       </c>
       <c r="G48" s="15" t="s">
         <v>83</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>184</v>
       </c>
-      <c r="I48" s="135"/>
-[...1 lines deleted...]
-      <c r="K48" s="139"/>
+      <c r="I48" s="246"/>
+      <c r="J48" s="246"/>
+      <c r="K48" s="250"/>
       <c r="L48" s="72"/>
-      <c r="M48" s="189"/>
-      <c r="N48" s="188"/>
+      <c r="M48" s="164"/>
+      <c r="N48" s="264"/>
     </row>
     <row r="49" spans="2:15" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="128">
+      <c r="B49" s="258">
         <v>1420023</v>
       </c>
-      <c r="C49" s="130">
+      <c r="C49" s="260">
         <v>42586</v>
       </c>
       <c r="D49" s="63" t="s">
         <v>6</v>
       </c>
       <c r="E49" s="64" t="s">
         <v>87</v>
       </c>
       <c r="F49" s="65" t="s">
         <v>134</v>
       </c>
       <c r="G49" s="66" t="s">
         <v>88</v>
       </c>
       <c r="H49" s="64"/>
-      <c r="I49" s="132" t="s">
+      <c r="I49" s="262" t="s">
         <v>90</v>
       </c>
-      <c r="J49" s="130">
+      <c r="J49" s="260">
         <v>42586</v>
       </c>
-      <c r="K49" s="132" t="s">
+      <c r="K49" s="262" t="s">
+        <v>243</v>
+      </c>
+      <c r="L49" s="73"/>
+      <c r="M49" s="220" t="s">
         <v>245</v>
       </c>
-      <c r="L49" s="73"/>
-[...3 lines deleted...]
-      <c r="N49" s="179"/>
+      <c r="N49" s="254"/>
       <c r="O49" s="67"/>
     </row>
     <row r="50" spans="2:15" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="129"/>
-      <c r="C50" s="131"/>
+      <c r="B50" s="259"/>
+      <c r="C50" s="261"/>
       <c r="D50" s="63" t="s">
         <v>81</v>
       </c>
       <c r="E50" s="64" t="s">
         <v>87</v>
       </c>
       <c r="F50" s="65" t="s">
         <v>134</v>
       </c>
       <c r="G50" s="66" t="s">
         <v>88</v>
       </c>
       <c r="H50" s="64" t="s">
         <v>185</v>
       </c>
-      <c r="I50" s="133"/>
-[...1 lines deleted...]
-      <c r="K50" s="133"/>
+      <c r="I50" s="263"/>
+      <c r="J50" s="263"/>
+      <c r="K50" s="263"/>
       <c r="L50" s="74"/>
-      <c r="M50" s="159"/>
-      <c r="N50" s="180"/>
+      <c r="M50" s="221"/>
+      <c r="N50" s="255"/>
       <c r="O50" s="67"/>
     </row>
     <row r="51" spans="2:15" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="128">
+      <c r="B51" s="258">
         <v>1420024</v>
       </c>
-      <c r="C51" s="130">
+      <c r="C51" s="260">
         <v>42600</v>
       </c>
       <c r="D51" s="63" t="s">
         <v>6</v>
       </c>
       <c r="E51" s="64" t="s">
         <v>127</v>
       </c>
       <c r="F51" s="65" t="s">
         <v>133</v>
       </c>
       <c r="G51" s="66" t="s">
         <v>128</v>
       </c>
       <c r="H51" s="64"/>
-      <c r="I51" s="132" t="s">
+      <c r="I51" s="262" t="s">
         <v>90</v>
       </c>
-      <c r="J51" s="130">
+      <c r="J51" s="260">
         <v>42600</v>
       </c>
-      <c r="K51" s="132" t="s">
-        <v>244</v>
+      <c r="K51" s="262" t="s">
+        <v>242</v>
       </c>
       <c r="L51" s="73"/>
-      <c r="M51" s="190" t="s">
-[...2 lines deleted...]
-      <c r="N51" s="187"/>
+      <c r="M51" s="220" t="s">
+        <v>245</v>
+      </c>
+      <c r="N51" s="240"/>
     </row>
     <row r="52" spans="2:15" ht="21" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="129"/>
-      <c r="C52" s="131"/>
+      <c r="B52" s="259"/>
+      <c r="C52" s="261"/>
       <c r="D52" s="63" t="s">
         <v>81</v>
       </c>
       <c r="E52" s="64" t="s">
         <v>129</v>
       </c>
       <c r="F52" s="65" t="s">
         <v>133</v>
       </c>
       <c r="G52" s="66" t="s">
         <v>128</v>
       </c>
       <c r="H52" s="64" t="s">
         <v>155</v>
       </c>
-      <c r="I52" s="133"/>
-[...1 lines deleted...]
-      <c r="K52" s="133"/>
+      <c r="I52" s="263"/>
+      <c r="J52" s="263"/>
+      <c r="K52" s="263"/>
       <c r="L52" s="74"/>
-      <c r="M52" s="159"/>
-      <c r="N52" s="188"/>
+      <c r="M52" s="221"/>
+      <c r="N52" s="264"/>
     </row>
     <row r="53" spans="2:15" s="25" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="122">
+      <c r="B53" s="277">
         <v>1420025</v>
       </c>
-      <c r="C53" s="124">
+      <c r="C53" s="174">
         <v>43563</v>
       </c>
       <c r="D53" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>153</v>
       </c>
       <c r="F53" s="21" t="s">
         <v>133</v>
       </c>
       <c r="G53" s="22" t="s">
         <v>154</v>
       </c>
       <c r="H53" s="23"/>
-      <c r="I53" s="126" t="s">
+      <c r="I53" s="168" t="s">
         <v>90</v>
       </c>
-      <c r="J53" s="124">
+      <c r="J53" s="174">
         <v>43563</v>
       </c>
-      <c r="K53" s="191">
+      <c r="K53" s="265">
         <v>45342</v>
       </c>
       <c r="L53" s="75"/>
-      <c r="M53" s="156"/>
-      <c r="N53" s="185"/>
+      <c r="M53" s="267"/>
+      <c r="N53" s="256"/>
       <c r="O53" s="24"/>
     </row>
     <row r="54" spans="2:15" s="25" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="123"/>
-      <c r="C54" s="125"/>
+      <c r="B54" s="278"/>
+      <c r="C54" s="175"/>
       <c r="D54" s="19" t="s">
         <v>81</v>
       </c>
       <c r="E54" s="20" t="s">
         <v>153</v>
       </c>
       <c r="F54" s="21" t="s">
         <v>133</v>
       </c>
       <c r="G54" s="22" t="s">
         <v>154</v>
       </c>
       <c r="H54" s="23" t="s">
         <v>156</v>
       </c>
-      <c r="I54" s="127"/>
-[...1 lines deleted...]
-      <c r="K54" s="192"/>
+      <c r="I54" s="169"/>
+      <c r="J54" s="175"/>
+      <c r="K54" s="266"/>
       <c r="L54" s="76"/>
-      <c r="M54" s="157"/>
-      <c r="N54" s="186"/>
+      <c r="M54" s="268"/>
+      <c r="N54" s="257"/>
       <c r="O54" s="24"/>
     </row>
     <row r="55" spans="2:15" s="25" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="122">
+      <c r="B55" s="277">
         <v>1420026</v>
       </c>
-      <c r="C55" s="124" t="s">
+      <c r="C55" s="174" t="s">
         <v>160</v>
       </c>
       <c r="D55" s="78" t="s">
         <v>6</v>
       </c>
       <c r="E55" s="20" t="s">
         <v>158</v>
       </c>
       <c r="F55" s="21" t="s">
         <v>157</v>
       </c>
       <c r="G55" s="22" t="s">
         <v>159</v>
       </c>
       <c r="H55" s="23"/>
-      <c r="I55" s="126" t="s">
+      <c r="I55" s="168" t="s">
         <v>25</v>
       </c>
-      <c r="J55" s="124" t="s">
+      <c r="J55" s="174" t="s">
         <v>168</v>
       </c>
-      <c r="K55" s="238">
+      <c r="K55" s="170">
         <v>45461</v>
       </c>
       <c r="L55" s="75"/>
-      <c r="M55" s="156"/>
+      <c r="M55" s="267"/>
       <c r="N55" s="26"/>
       <c r="O55" s="24"/>
     </row>
     <row r="56" spans="2:15" s="25" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B56" s="123"/>
-      <c r="C56" s="125"/>
+      <c r="B56" s="278"/>
+      <c r="C56" s="175"/>
       <c r="D56" s="78" t="s">
         <v>81</v>
       </c>
       <c r="E56" s="20" t="s">
         <v>158</v>
       </c>
       <c r="F56" s="21" t="s">
         <v>157</v>
       </c>
       <c r="G56" s="22" t="s">
         <v>159</v>
       </c>
       <c r="H56" s="23" t="s">
-        <v>202</v>
-[...3 lines deleted...]
-      <c r="K56" s="127"/>
+        <v>200</v>
+      </c>
+      <c r="I56" s="169"/>
+      <c r="J56" s="175"/>
+      <c r="K56" s="169"/>
       <c r="L56" s="76"/>
-      <c r="M56" s="157"/>
+      <c r="M56" s="268"/>
       <c r="N56" s="26"/>
       <c r="O56" s="24"/>
     </row>
     <row r="57" spans="2:15" s="30" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B57" s="164">
+      <c r="B57" s="172">
         <v>1420027</v>
       </c>
-      <c r="C57" s="124">
+      <c r="C57" s="174">
         <v>43887</v>
       </c>
       <c r="D57" s="78" t="s">
         <v>6</v>
       </c>
       <c r="E57" s="20" t="s">
         <v>161</v>
       </c>
       <c r="F57" s="27" t="s">
         <v>157</v>
       </c>
       <c r="G57" s="22" t="s">
         <v>162</v>
       </c>
       <c r="H57" s="23"/>
-      <c r="I57" s="126" t="s">
+      <c r="I57" s="168" t="s">
         <v>90</v>
       </c>
-      <c r="J57" s="238">
+      <c r="J57" s="170">
         <v>43887</v>
       </c>
-      <c r="K57" s="238">
+      <c r="K57" s="170">
         <v>45714</v>
       </c>
       <c r="L57" s="75"/>
-      <c r="M57" s="156"/>
+      <c r="M57" s="267"/>
       <c r="N57" s="28"/>
       <c r="O57" s="29"/>
     </row>
     <row r="58" spans="2:15" s="30" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="165"/>
-      <c r="C58" s="125"/>
+      <c r="B58" s="173"/>
+      <c r="C58" s="175"/>
       <c r="D58" s="78" t="s">
         <v>81</v>
       </c>
       <c r="E58" s="20" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="27" t="s">
         <v>157</v>
       </c>
       <c r="G58" s="22" t="s">
         <v>162</v>
       </c>
       <c r="H58" s="23" t="s">
         <v>163</v>
       </c>
-      <c r="I58" s="127"/>
-[...1 lines deleted...]
-      <c r="K58" s="127"/>
+      <c r="I58" s="169"/>
+      <c r="J58" s="171"/>
+      <c r="K58" s="169"/>
       <c r="L58" s="76"/>
-      <c r="M58" s="157"/>
+      <c r="M58" s="268"/>
       <c r="N58" s="28"/>
       <c r="O58" s="29"/>
     </row>
     <row r="59" spans="2:15" s="30" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="164">
+      <c r="B59" s="172">
         <v>1420028</v>
       </c>
-      <c r="C59" s="124">
+      <c r="C59" s="174">
         <v>43896</v>
       </c>
       <c r="D59" s="78" t="s">
         <v>6</v>
       </c>
       <c r="E59" s="20" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="27" t="s">
         <v>157</v>
       </c>
       <c r="G59" s="22" t="s">
         <v>169</v>
       </c>
       <c r="H59" s="23"/>
-      <c r="I59" s="126" t="s">
+      <c r="I59" s="168" t="s">
         <v>90</v>
       </c>
-      <c r="J59" s="238">
+      <c r="J59" s="170">
         <v>43891</v>
       </c>
-      <c r="K59" s="238">
+      <c r="K59" s="170">
         <v>45717</v>
       </c>
       <c r="L59" s="75"/>
-      <c r="M59" s="156"/>
+      <c r="M59" s="267"/>
       <c r="N59" s="28"/>
       <c r="O59" s="29"/>
     </row>
     <row r="60" spans="2:15" s="30" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="165"/>
-      <c r="C60" s="125"/>
+      <c r="B60" s="173"/>
+      <c r="C60" s="175"/>
       <c r="D60" s="78" t="s">
         <v>81</v>
       </c>
       <c r="E60" s="20" t="s">
         <v>165</v>
       </c>
       <c r="F60" s="27" t="s">
         <v>157</v>
       </c>
       <c r="G60" s="22" t="s">
         <v>167</v>
       </c>
       <c r="H60" s="23" t="s">
         <v>166</v>
       </c>
-      <c r="I60" s="127"/>
-[...1 lines deleted...]
-      <c r="K60" s="239"/>
+      <c r="I60" s="169"/>
+      <c r="J60" s="171"/>
+      <c r="K60" s="171"/>
       <c r="L60" s="76"/>
-      <c r="M60" s="157"/>
+      <c r="M60" s="268"/>
       <c r="N60" s="28"/>
       <c r="O60" s="29"/>
     </row>
     <row r="61" spans="2:15" s="30" customFormat="1" ht="21.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B61" s="245">
+      <c r="B61" s="178">
         <v>1420029</v>
       </c>
-      <c r="C61" s="247">
+      <c r="C61" s="180">
         <v>43922</v>
       </c>
       <c r="D61" s="98" t="s">
         <v>6</v>
       </c>
       <c r="E61" s="99" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="100" t="s">
         <v>157</v>
       </c>
       <c r="G61" s="101" t="s">
         <v>171</v>
       </c>
       <c r="H61" s="99"/>
-      <c r="I61" s="249" t="s">
+      <c r="I61" s="182" t="s">
         <v>90</v>
       </c>
-      <c r="J61" s="247">
+      <c r="J61" s="180">
         <v>43922</v>
       </c>
-      <c r="K61" s="132" t="s">
-[...2 lines deleted...]
-      <c r="L61" s="260">
+      <c r="K61" s="262" t="s">
+        <v>242</v>
+      </c>
+      <c r="L61" s="134">
         <v>45748</v>
       </c>
-      <c r="M61" s="158" t="s">
-        <v>245</v>
+      <c r="M61" s="269" t="s">
+        <v>243</v>
       </c>
       <c r="N61" s="28"/>
       <c r="O61" s="29"/>
     </row>
     <row r="62" spans="2:15" s="30" customFormat="1" ht="21.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B62" s="246"/>
-      <c r="C62" s="248"/>
+      <c r="B62" s="179"/>
+      <c r="C62" s="181"/>
       <c r="D62" s="98" t="s">
         <v>81</v>
       </c>
       <c r="E62" s="99" t="s">
         <v>172</v>
       </c>
       <c r="F62" s="100" t="s">
         <v>157</v>
       </c>
       <c r="G62" s="101" t="s">
         <v>173</v>
       </c>
       <c r="H62" s="99" t="s">
         <v>174</v>
       </c>
-      <c r="I62" s="250"/>
-[...3 lines deleted...]
-      <c r="M62" s="159"/>
+      <c r="I62" s="183"/>
+      <c r="J62" s="181"/>
+      <c r="K62" s="263"/>
+      <c r="L62" s="135"/>
+      <c r="M62" s="221"/>
       <c r="N62" s="28"/>
       <c r="O62" s="29"/>
     </row>
     <row r="63" spans="2:15" s="36" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B63" s="168">
+      <c r="B63" s="145">
         <v>1410001</v>
       </c>
-      <c r="C63" s="170">
+      <c r="C63" s="147">
         <v>41091</v>
       </c>
       <c r="D63" s="31" t="s">
         <v>6</v>
       </c>
       <c r="E63" s="32" t="s">
         <v>32</v>
       </c>
       <c r="F63" s="33" t="s">
         <v>151</v>
       </c>
       <c r="G63" s="34" t="s">
         <v>86</v>
       </c>
       <c r="H63" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="I63" s="172" t="s">
+      <c r="I63" s="149" t="s">
         <v>25</v>
       </c>
-      <c r="J63" s="170">
+      <c r="J63" s="147">
         <v>41091</v>
       </c>
-      <c r="K63" s="172"/>
-      <c r="L63" s="216">
+      <c r="K63" s="149"/>
+      <c r="L63" s="184">
         <v>43616</v>
       </c>
       <c r="M63" s="70"/>
-      <c r="N63" s="166" t="s">
+      <c r="N63" s="272" t="s">
         <v>84</v>
       </c>
       <c r="O63" s="35"/>
     </row>
     <row r="64" spans="2:15" s="36" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="169"/>
-      <c r="C64" s="171"/>
+      <c r="B64" s="146"/>
+      <c r="C64" s="148"/>
       <c r="D64" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="32" t="s">
         <v>23</v>
       </c>
       <c r="F64" s="33" t="s">
         <v>151</v>
       </c>
       <c r="G64" s="34" t="s">
         <v>86</v>
       </c>
       <c r="H64" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="I64" s="173"/>
-[...2 lines deleted...]
-      <c r="L64" s="217"/>
+      <c r="I64" s="150"/>
+      <c r="J64" s="148"/>
+      <c r="K64" s="150"/>
+      <c r="L64" s="185"/>
       <c r="M64" s="71"/>
-      <c r="N64" s="167"/>
+      <c r="N64" s="273"/>
       <c r="O64" s="35"/>
     </row>
     <row r="65" spans="2:15" ht="13.8" hidden="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B65" s="253">
+      <c r="B65" s="188">
         <v>1410015</v>
       </c>
-      <c r="C65" s="178">
+      <c r="C65" s="190">
         <v>42297</v>
       </c>
       <c r="D65" s="41" t="s">
         <v>6</v>
       </c>
       <c r="E65" s="42" t="s">
         <v>77</v>
       </c>
       <c r="F65" s="43" t="s">
         <v>152</v>
       </c>
       <c r="G65" s="44" t="s">
         <v>79</v>
       </c>
       <c r="H65" s="42"/>
-      <c r="I65" s="255" t="s">
+      <c r="I65" s="192" t="s">
         <v>25</v>
       </c>
-      <c r="J65" s="178">
+      <c r="J65" s="190">
         <v>42297</v>
       </c>
-      <c r="K65" s="176"/>
-      <c r="L65" s="251" t="s">
+      <c r="K65" s="276"/>
+      <c r="L65" s="186" t="s">
         <v>192</v>
       </c>
-      <c r="M65" s="160" t="s">
-[...2 lines deleted...]
-      <c r="N65" s="174"/>
+      <c r="M65" s="270" t="s">
+        <v>247</v>
+      </c>
+      <c r="N65" s="274"/>
     </row>
     <row r="66" spans="2:15" ht="13.8" hidden="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B66" s="254"/>
-      <c r="C66" s="177"/>
+      <c r="B66" s="189"/>
+      <c r="C66" s="191"/>
       <c r="D66" s="41" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="42" t="s">
         <v>78</v>
       </c>
       <c r="F66" s="33" t="s">
         <v>152</v>
       </c>
       <c r="G66" s="44" t="s">
         <v>79</v>
       </c>
       <c r="H66" s="42" t="s">
         <v>80</v>
       </c>
-      <c r="I66" s="177"/>
-[...4 lines deleted...]
-      <c r="N66" s="175"/>
+      <c r="I66" s="191"/>
+      <c r="J66" s="191"/>
+      <c r="K66" s="191"/>
+      <c r="L66" s="187"/>
+      <c r="M66" s="271"/>
+      <c r="N66" s="275"/>
     </row>
     <row r="67" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="147">
+      <c r="B67" s="155">
         <v>1410029</v>
       </c>
-      <c r="C67" s="149">
+      <c r="C67" s="157">
         <v>44364</v>
       </c>
       <c r="D67" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E67" s="47" t="s">
         <v>187</v>
       </c>
       <c r="F67" s="21" t="s">
         <v>186</v>
       </c>
       <c r="G67" s="48" t="s">
         <v>189</v>
       </c>
       <c r="H67" s="47"/>
-      <c r="I67" s="151" t="s">
+      <c r="I67" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="J67" s="149">
+      <c r="J67" s="157">
         <v>44364</v>
       </c>
-      <c r="K67" s="152"/>
-[...4 lines deleted...]
-      <c r="N67" s="145"/>
+      <c r="K67" s="160"/>
+      <c r="L67" s="162"/>
+      <c r="M67" s="128"/>
+      <c r="N67" s="153"/>
       <c r="O67" s="39"/>
     </row>
     <row r="68" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B68" s="148"/>
-      <c r="C68" s="150"/>
+      <c r="B68" s="156"/>
+      <c r="C68" s="158"/>
       <c r="D68" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E68" s="47" t="s">
         <v>188</v>
       </c>
       <c r="F68" s="21" t="s">
         <v>186</v>
       </c>
       <c r="G68" s="48" t="s">
         <v>190</v>
       </c>
       <c r="H68" s="47" t="s">
         <v>191</v>
       </c>
-      <c r="I68" s="150"/>
-[...4 lines deleted...]
-      <c r="N68" s="146"/>
+      <c r="I68" s="158"/>
+      <c r="J68" s="158"/>
+      <c r="K68" s="161"/>
+      <c r="L68" s="163"/>
+      <c r="M68" s="129"/>
+      <c r="N68" s="154"/>
       <c r="O68" s="39"/>
     </row>
     <row r="69" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="147">
+      <c r="B69" s="155">
         <v>1420030</v>
       </c>
-      <c r="C69" s="149">
+      <c r="C69" s="157">
         <v>44524</v>
       </c>
       <c r="D69" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E69" s="45" t="s">
         <v>195</v>
       </c>
       <c r="F69" s="21" t="s">
-        <v>186</v>
+        <v>302</v>
       </c>
       <c r="G69" s="46" t="s">
-        <v>196</v>
+        <v>303</v>
       </c>
       <c r="H69" s="45"/>
-      <c r="I69" s="236" t="s">
+      <c r="I69" s="167" t="s">
         <v>90</v>
       </c>
-      <c r="J69" s="240">
+      <c r="J69" s="166">
         <v>44524</v>
       </c>
-      <c r="K69" s="241"/>
-[...4 lines deleted...]
-      <c r="N69" s="145"/>
+      <c r="K69" s="176"/>
+      <c r="L69" s="177"/>
+      <c r="M69" s="128"/>
+      <c r="N69" s="153"/>
       <c r="O69" s="39"/>
     </row>
     <row r="70" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B70" s="148"/>
-      <c r="C70" s="150"/>
+      <c r="B70" s="156"/>
+      <c r="C70" s="158"/>
       <c r="D70" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E70" s="45" t="s">
         <v>195</v>
       </c>
       <c r="F70" s="21" t="s">
-        <v>186</v>
+        <v>302</v>
       </c>
       <c r="G70" s="46" t="s">
-        <v>198</v>
+        <v>303</v>
       </c>
       <c r="H70" s="62" t="s">
-        <v>197</v>
-[...6 lines deleted...]
-      <c r="N70" s="146"/>
+        <v>196</v>
+      </c>
+      <c r="I70" s="122"/>
+      <c r="J70" s="122"/>
+      <c r="K70" s="125"/>
+      <c r="L70" s="127"/>
+      <c r="M70" s="164"/>
+      <c r="N70" s="154"/>
       <c r="O70" s="39"/>
     </row>
     <row r="71" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B71" s="256">
+      <c r="B71" s="165">
         <v>1420031</v>
       </c>
-      <c r="C71" s="240">
+      <c r="C71" s="166">
         <v>44652</v>
       </c>
       <c r="D71" s="49" t="s">
         <v>6</v>
       </c>
       <c r="E71" s="45" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F71" s="21" t="s">
         <v>186</v>
       </c>
       <c r="G71" s="46" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H71" s="47"/>
-      <c r="I71" s="151" t="s">
+      <c r="I71" s="159" t="s">
         <v>25</v>
       </c>
-      <c r="J71" s="149">
+      <c r="J71" s="157">
         <v>44629</v>
       </c>
-      <c r="K71" s="152"/>
-[...4 lines deleted...]
-      <c r="N71" s="145"/>
+      <c r="K71" s="160"/>
+      <c r="L71" s="162"/>
+      <c r="M71" s="128"/>
+      <c r="N71" s="153"/>
       <c r="O71" s="39"/>
     </row>
     <row r="72" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B72" s="257"/>
-      <c r="C72" s="237"/>
+      <c r="B72" s="120"/>
+      <c r="C72" s="122"/>
       <c r="D72" s="61" t="s">
         <v>5</v>
       </c>
       <c r="E72" s="45" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="F72" s="21" t="s">
         <v>186</v>
       </c>
       <c r="G72" s="46" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H72" s="62" t="s">
-        <v>201</v>
-[...6 lines deleted...]
-      <c r="N72" s="146"/>
+        <v>199</v>
+      </c>
+      <c r="I72" s="122"/>
+      <c r="J72" s="122"/>
+      <c r="K72" s="125"/>
+      <c r="L72" s="127"/>
+      <c r="M72" s="164"/>
+      <c r="N72" s="154"/>
       <c r="O72" s="39"/>
     </row>
     <row r="73" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="147">
+      <c r="B73" s="155">
         <v>1420032</v>
       </c>
-      <c r="C73" s="149">
+      <c r="C73" s="157">
         <v>44707</v>
       </c>
       <c r="D73" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E73" s="45" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F73" s="21" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="G73" s="46" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H73" s="47"/>
-      <c r="I73" s="151" t="s">
+      <c r="I73" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="J73" s="149">
+      <c r="J73" s="157">
         <v>44707</v>
       </c>
-      <c r="K73" s="152"/>
-[...2 lines deleted...]
-      <c r="N73" s="145"/>
+      <c r="K73" s="160"/>
+      <c r="L73" s="162"/>
+      <c r="M73" s="128"/>
+      <c r="N73" s="153"/>
       <c r="O73" s="39"/>
     </row>
     <row r="74" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B74" s="148"/>
-      <c r="C74" s="150"/>
+      <c r="B74" s="156"/>
+      <c r="C74" s="158"/>
       <c r="D74" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E74" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F74" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="G74" s="46" t="s">
+        <v>206</v>
+      </c>
+      <c r="H74" s="47" t="s">
         <v>205</v>
       </c>
-      <c r="F74" s="21" t="s">
-[...13 lines deleted...]
-      <c r="N74" s="146"/>
+      <c r="I74" s="158"/>
+      <c r="J74" s="158"/>
+      <c r="K74" s="161"/>
+      <c r="L74" s="163"/>
+      <c r="M74" s="164"/>
+      <c r="N74" s="154"/>
       <c r="O74" s="39"/>
     </row>
     <row r="75" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B75" s="147">
+      <c r="B75" s="155">
         <v>1420033</v>
       </c>
-      <c r="C75" s="149">
+      <c r="C75" s="157">
         <v>44958</v>
       </c>
       <c r="D75" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E75" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="F75" s="21" t="s">
+        <v>216</v>
+      </c>
+      <c r="G75" s="48" t="s">
         <v>213</v>
       </c>
-      <c r="F75" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" s="47"/>
-      <c r="I75" s="151" t="s">
+      <c r="I75" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="J75" s="149">
+      <c r="J75" s="157">
         <v>44958</v>
       </c>
-      <c r="K75" s="152"/>
-[...2 lines deleted...]
-      <c r="N75" s="145"/>
+      <c r="K75" s="160"/>
+      <c r="L75" s="162"/>
+      <c r="M75" s="128"/>
+      <c r="N75" s="153"/>
       <c r="O75" s="39"/>
     </row>
     <row r="76" spans="2:15" s="40" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B76" s="148"/>
-      <c r="C76" s="150"/>
+      <c r="B76" s="156"/>
+      <c r="C76" s="158"/>
       <c r="D76" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E76" s="45" t="s">
+        <v>212</v>
+      </c>
+      <c r="F76" s="21" t="s">
         <v>214</v>
       </c>
-      <c r="F76" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G76" s="46" t="s">
+        <v>215</v>
+      </c>
+      <c r="H76" s="47" t="s">
         <v>217</v>
       </c>
-      <c r="H76" s="47" t="s">
-[...7 lines deleted...]
-      <c r="N76" s="146"/>
+      <c r="I76" s="158"/>
+      <c r="J76" s="158"/>
+      <c r="K76" s="161"/>
+      <c r="L76" s="163"/>
+      <c r="M76" s="164"/>
+      <c r="N76" s="154"/>
       <c r="O76" s="39"/>
     </row>
     <row r="77" spans="2:15" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="147">
+      <c r="B77" s="155">
         <v>1420034</v>
       </c>
-      <c r="C77" s="149">
+      <c r="C77" s="157">
         <v>45009</v>
       </c>
       <c r="D77" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E77" s="47" t="s">
+        <v>235</v>
+      </c>
+      <c r="F77" s="21" t="s">
+        <v>236</v>
+      </c>
+      <c r="G77" s="48" t="s">
         <v>237</v>
       </c>
-      <c r="F77" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H77" s="47"/>
-      <c r="I77" s="151" t="s">
+      <c r="I77" s="159" t="s">
         <v>90</v>
       </c>
-      <c r="J77" s="149">
+      <c r="J77" s="157">
         <v>45009</v>
       </c>
-      <c r="K77" s="152"/>
-[...1 lines deleted...]
-      <c r="M77" s="162"/>
+      <c r="K77" s="160"/>
+      <c r="L77" s="162"/>
+      <c r="M77" s="128"/>
     </row>
     <row r="78" spans="2:15" ht="23.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B78" s="148"/>
-      <c r="C78" s="150"/>
+      <c r="B78" s="156"/>
+      <c r="C78" s="158"/>
       <c r="D78" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E78" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="F78" s="68" t="s">
+        <v>239</v>
+      </c>
+      <c r="G78" s="46" t="s">
         <v>240</v>
       </c>
-      <c r="F78" s="68" t="s">
+      <c r="H78" s="47" t="s">
         <v>241</v>
       </c>
-      <c r="G78" s="46" t="s">
-[...9 lines deleted...]
-      <c r="M78" s="189"/>
+      <c r="I78" s="158"/>
+      <c r="J78" s="158"/>
+      <c r="K78" s="161"/>
+      <c r="L78" s="163"/>
+      <c r="M78" s="164"/>
     </row>
     <row r="79" spans="2:15" ht="19.2" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B79" s="262">
+      <c r="B79" s="136">
         <v>1420035</v>
       </c>
-      <c r="C79" s="264">
+      <c r="C79" s="138">
         <v>45162</v>
       </c>
       <c r="D79" s="98" t="s">
         <v>6</v>
       </c>
       <c r="E79" s="102" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="F79" s="100" t="s">
+        <v>249</v>
+      </c>
+      <c r="G79" s="103" t="s">
         <v>251</v>
       </c>
-      <c r="G79" s="103" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H79" s="102"/>
-      <c r="I79" s="266" t="s">
+      <c r="I79" s="140" t="s">
         <v>25</v>
       </c>
-      <c r="J79" s="264">
+      <c r="J79" s="138">
         <v>45184</v>
       </c>
-      <c r="K79" s="267"/>
-      <c r="L79" s="269">
+      <c r="K79" s="141"/>
+      <c r="L79" s="143">
         <v>45657</v>
       </c>
-      <c r="M79" s="258" t="s">
-        <v>266</v>
+      <c r="M79" s="151" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="80" spans="2:15" ht="27.6" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="263"/>
-      <c r="C80" s="265"/>
+      <c r="B80" s="137"/>
+      <c r="C80" s="139"/>
       <c r="D80" s="104" t="s">
         <v>5</v>
       </c>
       <c r="E80" s="105" t="s">
+        <v>248</v>
+      </c>
+      <c r="F80" s="100" t="s">
+        <v>249</v>
+      </c>
+      <c r="G80" s="103" t="s">
+        <v>251</v>
+      </c>
+      <c r="H80" s="106" t="s">
         <v>250</v>
       </c>
-      <c r="F80" s="100" t="s">
-[...12 lines deleted...]
-      <c r="M80" s="259"/>
+      <c r="I80" s="139"/>
+      <c r="J80" s="139"/>
+      <c r="K80" s="142"/>
+      <c r="L80" s="144"/>
+      <c r="M80" s="152"/>
     </row>
     <row r="81" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B81" s="277">
+      <c r="B81" s="119">
         <v>1420036</v>
       </c>
-      <c r="C81" s="278">
+      <c r="C81" s="121">
         <v>45533</v>
       </c>
       <c r="D81" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E81" s="47" t="s">
+        <v>257</v>
+      </c>
+      <c r="F81" s="79" t="s">
+        <v>258</v>
+      </c>
+      <c r="G81" s="48" t="s">
         <v>259</v>
       </c>
-      <c r="F81" s="79" t="s">
+      <c r="H81" s="47"/>
+      <c r="I81" s="123" t="s">
         <v>260</v>
       </c>
-      <c r="G81" s="48" t="s">
-[...6 lines deleted...]
-      <c r="J81" s="278">
+      <c r="J81" s="121">
         <v>45533</v>
       </c>
-      <c r="K81" s="280"/>
-[...1 lines deleted...]
-      <c r="M81" s="162"/>
+      <c r="K81" s="124"/>
+      <c r="L81" s="126"/>
+      <c r="M81" s="128"/>
     </row>
     <row r="82" spans="2:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="257"/>
-      <c r="C82" s="237"/>
+      <c r="B82" s="120"/>
+      <c r="C82" s="122"/>
       <c r="D82" s="86" t="s">
         <v>5</v>
       </c>
       <c r="E82" s="87" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="F82" s="80" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="G82" s="88" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="H82" s="87" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-      <c r="M82" s="163"/>
+        <v>262</v>
+      </c>
+      <c r="I82" s="122"/>
+      <c r="J82" s="122"/>
+      <c r="K82" s="125"/>
+      <c r="L82" s="127"/>
+      <c r="M82" s="129"/>
     </row>
     <row r="83" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B83" s="275">
+      <c r="B83" s="111">
         <v>1420037</v>
       </c>
-      <c r="C83" s="112">
+      <c r="C83" s="117">
         <v>45678</v>
       </c>
       <c r="D83" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E83" s="90" t="s">
+        <v>266</v>
+      </c>
+      <c r="F83" s="90" t="s">
         <v>268</v>
       </c>
-      <c r="F83" s="90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G83" s="91" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="H83" s="89"/>
-      <c r="I83" s="271" t="s">
-[...2 lines deleted...]
-      <c r="J83" s="276">
+      <c r="I83" s="112" t="s">
+        <v>260</v>
+      </c>
+      <c r="J83" s="114">
         <v>45678</v>
       </c>
-      <c r="K83" s="271"/>
-[...1 lines deleted...]
-      <c r="M83" s="273"/>
+      <c r="K83" s="112"/>
+      <c r="L83" s="115"/>
+      <c r="M83" s="115"/>
     </row>
     <row r="84" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B84" s="275"/>
-      <c r="C84" s="113"/>
+      <c r="B84" s="111"/>
+      <c r="C84" s="118"/>
       <c r="D84" s="86" t="s">
         <v>5</v>
       </c>
       <c r="E84" s="89" t="s">
+        <v>266</v>
+      </c>
+      <c r="F84" s="90" t="s">
         <v>268</v>
       </c>
-      <c r="F84" s="90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G84" s="91" t="s">
+        <v>267</v>
+      </c>
+      <c r="H84" s="89" t="s">
         <v>269</v>
       </c>
-      <c r="H84" s="89" t="s">
-[...6 lines deleted...]
-      <c r="M84" s="274"/>
+      <c r="I84" s="113"/>
+      <c r="J84" s="113"/>
+      <c r="K84" s="113"/>
+      <c r="L84" s="116"/>
+      <c r="M84" s="116"/>
     </row>
     <row r="85" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B85" s="275">
+      <c r="B85" s="111">
         <v>1420038</v>
       </c>
-      <c r="C85" s="112">
+      <c r="C85" s="117">
         <v>45715</v>
       </c>
       <c r="D85" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E85" s="90" t="s">
+        <v>271</v>
+      </c>
+      <c r="F85" s="90" t="s">
         <v>273</v>
       </c>
-      <c r="F85" s="90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G85" s="91" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="H85" s="89"/>
-      <c r="I85" s="271" t="s">
+      <c r="I85" s="112" t="s">
         <v>25</v>
       </c>
-      <c r="J85" s="276">
+      <c r="J85" s="114">
         <v>45715</v>
       </c>
-      <c r="K85" s="271"/>
-[...1 lines deleted...]
-      <c r="M85" s="273"/>
+      <c r="K85" s="112"/>
+      <c r="L85" s="115"/>
+      <c r="M85" s="115"/>
     </row>
     <row r="86" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="275"/>
-      <c r="C86" s="113"/>
+      <c r="B86" s="111"/>
+      <c r="C86" s="118"/>
       <c r="D86" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E86" s="89" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="F86" s="90" t="s">
+        <v>272</v>
+      </c>
+      <c r="G86" s="91" t="s">
         <v>274</v>
       </c>
-      <c r="G86" s="91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H86" s="89" t="s">
-        <v>277</v>
-[...5 lines deleted...]
-      <c r="M86" s="274"/>
+        <v>275</v>
+      </c>
+      <c r="I86" s="113"/>
+      <c r="J86" s="113"/>
+      <c r="K86" s="113"/>
+      <c r="L86" s="116"/>
+      <c r="M86" s="116"/>
     </row>
     <row r="87" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B87" s="275">
+      <c r="B87" s="111">
         <v>1420039</v>
       </c>
-      <c r="C87" s="112">
+      <c r="C87" s="117">
         <v>45785</v>
       </c>
       <c r="D87" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E87" s="90" t="s">
+        <v>277</v>
+      </c>
+      <c r="F87" s="90" t="s">
+        <v>278</v>
+      </c>
+      <c r="G87" s="91" t="s">
         <v>279</v>
       </c>
-      <c r="F87" s="90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H87" s="89"/>
-      <c r="I87" s="271" t="s">
+      <c r="I87" s="112" t="s">
         <v>90</v>
       </c>
-      <c r="J87" s="276">
+      <c r="J87" s="114">
         <v>45785</v>
       </c>
-      <c r="K87" s="271"/>
-[...1 lines deleted...]
-      <c r="M87" s="273"/>
+      <c r="K87" s="112"/>
+      <c r="L87" s="115"/>
+      <c r="M87" s="115"/>
     </row>
     <row r="88" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B88" s="110"/>
-      <c r="C88" s="113"/>
+      <c r="B88" s="130"/>
+      <c r="C88" s="118"/>
       <c r="D88" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E88" s="90" t="s">
+        <v>280</v>
+      </c>
+      <c r="F88" s="90" t="s">
+        <v>281</v>
+      </c>
+      <c r="G88" s="91" t="s">
+        <v>283</v>
+      </c>
+      <c r="H88" s="89" t="s">
         <v>282</v>
       </c>
-      <c r="F88" s="90" t="s">
-[...12 lines deleted...]
-      <c r="M88" s="274"/>
+      <c r="I88" s="113"/>
+      <c r="J88" s="113"/>
+      <c r="K88" s="113"/>
+      <c r="L88" s="116"/>
+      <c r="M88" s="116"/>
     </row>
     <row r="89" spans="2:13" ht="26.4" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B89" s="110">
+      <c r="B89" s="130">
         <v>1420040</v>
       </c>
-      <c r="C89" s="112">
+      <c r="C89" s="117">
         <v>45999</v>
       </c>
       <c r="D89" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E89" s="107" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="F89" s="107" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="G89" s="108" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="H89" s="109"/>
-      <c r="I89" s="114" t="s">
+      <c r="I89" s="132" t="s">
         <v>90</v>
       </c>
-      <c r="J89" s="112">
+      <c r="J89" s="117">
         <v>45999</v>
       </c>
-      <c r="K89" s="271"/>
-[...1 lines deleted...]
-      <c r="M89" s="273"/>
+      <c r="K89" s="112"/>
+      <c r="L89" s="115"/>
+      <c r="M89" s="115"/>
     </row>
     <row r="90" spans="2:13" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B90" s="111"/>
-      <c r="C90" s="113"/>
+      <c r="B90" s="131"/>
+      <c r="C90" s="118"/>
       <c r="D90" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E90" s="107" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="F90" s="107" t="s">
+        <v>286</v>
+      </c>
+      <c r="G90" s="108" t="s">
+        <v>287</v>
+      </c>
+      <c r="H90" s="109" t="s">
         <v>289</v>
       </c>
-      <c r="G90" s="108" t="s">
-[...9 lines deleted...]
-      <c r="M90" s="274"/>
+      <c r="I90" s="133"/>
+      <c r="J90" s="118"/>
+      <c r="K90" s="113"/>
+      <c r="L90" s="116"/>
+      <c r="M90" s="116"/>
     </row>
     <row r="91" spans="2:13" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B91" s="110">
+      <c r="B91" s="130">
         <v>1420041</v>
       </c>
-      <c r="C91" s="112">
+      <c r="C91" s="117">
         <v>46086</v>
       </c>
       <c r="D91" s="19" t="s">
         <v>6</v>
       </c>
       <c r="E91" s="107" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="F91" s="107" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="G91" s="108" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="H91" s="109"/>
-      <c r="I91" s="114" t="s">
+      <c r="I91" s="132" t="s">
         <v>90</v>
       </c>
-      <c r="J91" s="116">
+      <c r="J91" s="280">
         <v>46086</v>
       </c>
-      <c r="K91" s="114"/>
-[...1 lines deleted...]
-      <c r="M91" s="118"/>
+      <c r="K91" s="132"/>
+      <c r="L91" s="282"/>
+      <c r="M91" s="282"/>
     </row>
     <row r="92" spans="2:13" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B92" s="111"/>
-      <c r="C92" s="113"/>
+      <c r="B92" s="131"/>
+      <c r="C92" s="118"/>
       <c r="D92" s="19" t="s">
         <v>5</v>
       </c>
       <c r="E92" s="107" t="s">
+        <v>293</v>
+      </c>
+      <c r="F92" s="107" t="s">
+        <v>291</v>
+      </c>
+      <c r="G92" s="108" t="s">
+        <v>292</v>
+      </c>
+      <c r="H92" s="109" t="s">
+        <v>294</v>
+      </c>
+      <c r="I92" s="133"/>
+      <c r="J92" s="281"/>
+      <c r="K92" s="133"/>
+      <c r="L92" s="283"/>
+      <c r="M92" s="283"/>
+    </row>
+    <row r="93" spans="2:13" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B93" s="279">
+        <v>1420042</v>
+      </c>
+      <c r="C93" s="280">
+        <v>46175</v>
+      </c>
+      <c r="D93" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="E93" s="107" t="s">
+        <v>295</v>
+      </c>
+      <c r="F93" s="107" t="s">
         <v>296</v>
       </c>
-      <c r="F92" s="107" t="s">
-[...5 lines deleted...]
-      <c r="H92" s="109" t="s">
+      <c r="G93" s="108" t="s">
         <v>297</v>
       </c>
-      <c r="I92" s="115"/>
-[...6 lines deleted...]
-      <c r="D95" s="2" t="s">
+      <c r="H93" s="109"/>
+      <c r="I93" s="132" t="s">
+        <v>90</v>
+      </c>
+      <c r="J93" s="280">
+        <v>46175</v>
+      </c>
+      <c r="K93" s="132"/>
+      <c r="L93" s="282"/>
+      <c r="M93" s="282"/>
+    </row>
+    <row r="94" spans="2:13" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B94" s="279"/>
+      <c r="C94" s="281"/>
+      <c r="D94" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="E94" s="107" t="s">
+        <v>298</v>
+      </c>
+      <c r="F94" s="107" t="s">
+        <v>299</v>
+      </c>
+      <c r="G94" s="108" t="s">
+        <v>300</v>
+      </c>
+      <c r="H94" s="109" t="s">
+        <v>301</v>
+      </c>
+      <c r="I94" s="133"/>
+      <c r="J94" s="281"/>
+      <c r="K94" s="133"/>
+      <c r="L94" s="283"/>
+      <c r="M94" s="283"/>
+    </row>
+    <row r="95" spans="2:13" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="L95" s="110"/>
+      <c r="M95" s="110"/>
+    </row>
+    <row r="98" spans="4:11" ht="14.4" x14ac:dyDescent="0.2">
+      <c r="D98" s="2" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="96" spans="2:13" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="D96" s="2" t="s">
+    <row r="99" spans="4:11" ht="14.4" x14ac:dyDescent="0.2">
+      <c r="D99" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="97" spans="4:11" ht="14.4" x14ac:dyDescent="0.2">
-      <c r="D97" s="2" t="s">
+    <row r="100" spans="4:11" ht="14.4" x14ac:dyDescent="0.2">
+      <c r="D100" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="G97" s="10"/>
-      <c r="K97" s="10"/>
+      <c r="G100" s="10"/>
+      <c r="K100" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="325">
-[...34 lines deleted...]
-    <mergeCell ref="M87:M88"/>
+  <mergeCells count="332">
+    <mergeCell ref="B93:B94"/>
+    <mergeCell ref="C93:C94"/>
+    <mergeCell ref="I93:I94"/>
+    <mergeCell ref="J93:J94"/>
+    <mergeCell ref="K93:K94"/>
+    <mergeCell ref="L93:L94"/>
+    <mergeCell ref="M93:M94"/>
+    <mergeCell ref="B91:B92"/>
+    <mergeCell ref="C91:C92"/>
+    <mergeCell ref="I91:I92"/>
+    <mergeCell ref="J91:J92"/>
+    <mergeCell ref="K91:K92"/>
+    <mergeCell ref="L91:L92"/>
+    <mergeCell ref="M91:M92"/>
+    <mergeCell ref="M21:M22"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="B55:B56"/>
+    <mergeCell ref="C55:C56"/>
+    <mergeCell ref="I55:I56"/>
+    <mergeCell ref="J55:J56"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="I53:I54"/>
+    <mergeCell ref="J53:J54"/>
+    <mergeCell ref="B49:B50"/>
+    <mergeCell ref="C49:C50"/>
+    <mergeCell ref="I49:I50"/>
+    <mergeCell ref="J49:J50"/>
+    <mergeCell ref="I41:I42"/>
+    <mergeCell ref="I45:I46"/>
+    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="K45:K46"/>
+    <mergeCell ref="L45:L46"/>
+    <mergeCell ref="M41:M42"/>
+    <mergeCell ref="M43:M44"/>
+    <mergeCell ref="M45:M46"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="N67:N68"/>
+    <mergeCell ref="B67:B68"/>
+    <mergeCell ref="C67:C68"/>
+    <mergeCell ref="I67:I68"/>
+    <mergeCell ref="J67:J68"/>
+    <mergeCell ref="K67:K68"/>
+    <mergeCell ref="L67:L68"/>
+    <mergeCell ref="M53:M54"/>
+    <mergeCell ref="M55:M56"/>
+    <mergeCell ref="M57:M58"/>
+    <mergeCell ref="M59:M60"/>
+    <mergeCell ref="M61:M62"/>
+    <mergeCell ref="M65:M66"/>
+    <mergeCell ref="M67:M68"/>
+    <mergeCell ref="B59:B60"/>
+    <mergeCell ref="C59:C60"/>
+    <mergeCell ref="N63:N64"/>
+    <mergeCell ref="N65:N66"/>
+    <mergeCell ref="K65:K66"/>
+    <mergeCell ref="J65:J66"/>
     <mergeCell ref="K55:K56"/>
     <mergeCell ref="K57:K58"/>
     <mergeCell ref="K59:K60"/>
     <mergeCell ref="K61:K62"/>
-    <mergeCell ref="L61:L62"/>
-[...37 lines deleted...]
-    <mergeCell ref="M73:M74"/>
+    <mergeCell ref="N49:N50"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="K47:K48"/>
+    <mergeCell ref="N53:N54"/>
+    <mergeCell ref="B51:B52"/>
+    <mergeCell ref="C51:C52"/>
+    <mergeCell ref="I51:I52"/>
+    <mergeCell ref="J51:J52"/>
+    <mergeCell ref="N51:N52"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="K51:K52"/>
+    <mergeCell ref="M47:M48"/>
+    <mergeCell ref="M49:M50"/>
+    <mergeCell ref="M51:M52"/>
+    <mergeCell ref="I47:I48"/>
+    <mergeCell ref="J47:J48"/>
+    <mergeCell ref="N47:N48"/>
+    <mergeCell ref="K53:K54"/>
+    <mergeCell ref="N39:N40"/>
+    <mergeCell ref="N41:N42"/>
+    <mergeCell ref="N43:N44"/>
+    <mergeCell ref="N45:N46"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="C43:C44"/>
+    <mergeCell ref="I43:I44"/>
+    <mergeCell ref="J43:J44"/>
+    <mergeCell ref="K43:K44"/>
+    <mergeCell ref="L43:L44"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="C45:C46"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="M39:M40"/>
+    <mergeCell ref="B39:B40"/>
+    <mergeCell ref="C39:C40"/>
+    <mergeCell ref="I39:I40"/>
+    <mergeCell ref="J39:J40"/>
+    <mergeCell ref="K39:K40"/>
+    <mergeCell ref="L39:L40"/>
+    <mergeCell ref="J41:J42"/>
+    <mergeCell ref="K41:K42"/>
+    <mergeCell ref="L41:L42"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="N35:N36"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="B37:B38"/>
+    <mergeCell ref="C37:C38"/>
+    <mergeCell ref="I37:I38"/>
+    <mergeCell ref="J37:J38"/>
+    <mergeCell ref="K37:K38"/>
+    <mergeCell ref="L37:L38"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="N37:N38"/>
+    <mergeCell ref="M33:M34"/>
+    <mergeCell ref="M37:M38"/>
+    <mergeCell ref="C35:C36"/>
+    <mergeCell ref="I35:I36"/>
+    <mergeCell ref="J35:J36"/>
+    <mergeCell ref="K35:K36"/>
+    <mergeCell ref="L35:L36"/>
+    <mergeCell ref="N33:N34"/>
+    <mergeCell ref="I33:I34"/>
+    <mergeCell ref="J33:J34"/>
+    <mergeCell ref="K33:K34"/>
+    <mergeCell ref="L33:L34"/>
+    <mergeCell ref="M35:M36"/>
+    <mergeCell ref="I31:I32"/>
+    <mergeCell ref="J31:J32"/>
+    <mergeCell ref="K31:K32"/>
+    <mergeCell ref="L31:L32"/>
+    <mergeCell ref="N31:N32"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="N29:N30"/>
+    <mergeCell ref="M29:M30"/>
+    <mergeCell ref="M31:M32"/>
+    <mergeCell ref="N25:N26"/>
+    <mergeCell ref="K19:K20"/>
+    <mergeCell ref="L19:L20"/>
+    <mergeCell ref="N19:N20"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="I27:I28"/>
+    <mergeCell ref="J27:J28"/>
+    <mergeCell ref="K27:K28"/>
+    <mergeCell ref="L27:L28"/>
+    <mergeCell ref="N27:N28"/>
+    <mergeCell ref="B25:B26"/>
+    <mergeCell ref="C25:C26"/>
+    <mergeCell ref="M25:M26"/>
+    <mergeCell ref="M27:M28"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="J25:J26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="L25:L26"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="N21:N22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="C23:C24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="K7:K8"/>
+    <mergeCell ref="L7:L8"/>
+    <mergeCell ref="N7:N8"/>
+    <mergeCell ref="N9:N10"/>
+    <mergeCell ref="N13:N14"/>
+    <mergeCell ref="N15:N16"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="L11:L12"/>
+    <mergeCell ref="N11:N12"/>
+    <mergeCell ref="L13:L14"/>
+    <mergeCell ref="K9:K10"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="M7:M8"/>
+    <mergeCell ref="M9:M10"/>
+    <mergeCell ref="M17:M18"/>
+    <mergeCell ref="M19:M20"/>
+    <mergeCell ref="N17:N18"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="J17:J18"/>
+    <mergeCell ref="K17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="M11:M12"/>
+    <mergeCell ref="M13:M14"/>
+    <mergeCell ref="M15:M16"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="I17:I18"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="C7:C8"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="J11:J12"/>
+    <mergeCell ref="I9:I10"/>
+    <mergeCell ref="J9:J10"/>
+    <mergeCell ref="B13:B14"/>
+    <mergeCell ref="C13:C14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="J13:J14"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="I7:I8"/>
+    <mergeCell ref="J7:J8"/>
+    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="I19:I20"/>
+    <mergeCell ref="J19:J20"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:L22"/>
     <mergeCell ref="N69:N70"/>
     <mergeCell ref="B69:B70"/>
     <mergeCell ref="C69:C70"/>
     <mergeCell ref="I69:I70"/>
     <mergeCell ref="I59:I60"/>
     <mergeCell ref="J59:J60"/>
     <mergeCell ref="B57:B58"/>
     <mergeCell ref="C57:C58"/>
     <mergeCell ref="I57:I58"/>
     <mergeCell ref="J57:J58"/>
     <mergeCell ref="J69:J70"/>
     <mergeCell ref="K69:K70"/>
     <mergeCell ref="L69:L70"/>
     <mergeCell ref="M69:M70"/>
     <mergeCell ref="B61:B62"/>
     <mergeCell ref="C61:C62"/>
     <mergeCell ref="I61:I62"/>
     <mergeCell ref="J61:J62"/>
     <mergeCell ref="L63:L64"/>
     <mergeCell ref="K63:K64"/>
     <mergeCell ref="L65:L66"/>
     <mergeCell ref="B65:B66"/>
     <mergeCell ref="C65:C66"/>
     <mergeCell ref="I65:I66"/>
-    <mergeCell ref="L23:L24"/>
-[...149 lines deleted...]
-    <mergeCell ref="K41:K42"/>
+    <mergeCell ref="N73:N74"/>
+    <mergeCell ref="B73:B74"/>
+    <mergeCell ref="C73:C74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="J73:J74"/>
+    <mergeCell ref="K73:K74"/>
+    <mergeCell ref="L73:L74"/>
+    <mergeCell ref="N71:N72"/>
+    <mergeCell ref="B71:B72"/>
+    <mergeCell ref="C71:C72"/>
+    <mergeCell ref="I71:I72"/>
+    <mergeCell ref="J71:J72"/>
+    <mergeCell ref="K71:K72"/>
+    <mergeCell ref="L71:L72"/>
+    <mergeCell ref="M71:M72"/>
+    <mergeCell ref="M73:M74"/>
+    <mergeCell ref="M79:M80"/>
+    <mergeCell ref="N75:N76"/>
+    <mergeCell ref="B75:B76"/>
+    <mergeCell ref="C75:C76"/>
+    <mergeCell ref="I75:I76"/>
+    <mergeCell ref="J75:J76"/>
+    <mergeCell ref="K75:K76"/>
+    <mergeCell ref="L75:L76"/>
+    <mergeCell ref="B77:B78"/>
+    <mergeCell ref="C77:C78"/>
+    <mergeCell ref="I77:I78"/>
+    <mergeCell ref="J77:J78"/>
+    <mergeCell ref="K77:K78"/>
+    <mergeCell ref="L77:L78"/>
+    <mergeCell ref="M75:M76"/>
+    <mergeCell ref="M77:M78"/>
+    <mergeCell ref="L61:L62"/>
+    <mergeCell ref="B79:B80"/>
+    <mergeCell ref="C79:C80"/>
+    <mergeCell ref="I79:I80"/>
+    <mergeCell ref="J79:J80"/>
+    <mergeCell ref="K79:K80"/>
+    <mergeCell ref="L79:L80"/>
     <mergeCell ref="B63:B64"/>
     <mergeCell ref="C63:C64"/>
     <mergeCell ref="I63:I64"/>
     <mergeCell ref="J63:J64"/>
-    <mergeCell ref="N65:N66"/>
-[...66 lines deleted...]
-    <mergeCell ref="J45:J46"/>
+    <mergeCell ref="B89:B90"/>
+    <mergeCell ref="C89:C90"/>
+    <mergeCell ref="I89:I90"/>
+    <mergeCell ref="J89:J90"/>
+    <mergeCell ref="K89:K90"/>
+    <mergeCell ref="L89:L90"/>
+    <mergeCell ref="M89:M90"/>
+    <mergeCell ref="B85:B86"/>
+    <mergeCell ref="C85:C86"/>
+    <mergeCell ref="I85:I86"/>
+    <mergeCell ref="J85:J86"/>
+    <mergeCell ref="K85:K86"/>
+    <mergeCell ref="L85:L86"/>
+    <mergeCell ref="M85:M86"/>
+    <mergeCell ref="B87:B88"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="I87:I88"/>
+    <mergeCell ref="J87:J88"/>
+    <mergeCell ref="K87:K88"/>
+    <mergeCell ref="L87:L88"/>
+    <mergeCell ref="M87:M88"/>
+    <mergeCell ref="B83:B84"/>
+    <mergeCell ref="I83:I84"/>
+    <mergeCell ref="J83:J84"/>
+    <mergeCell ref="K83:K84"/>
+    <mergeCell ref="L83:L84"/>
+    <mergeCell ref="C83:C84"/>
+    <mergeCell ref="M83:M84"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="I81:I82"/>
+    <mergeCell ref="J81:J82"/>
+    <mergeCell ref="K81:K82"/>
+    <mergeCell ref="L81:L82"/>
+    <mergeCell ref="M81:M82"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <hyperlinks>
     <hyperlink ref="N63" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="N7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="N31" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="N29" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="N27" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="N23" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="N33" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
     <hyperlink ref="N21" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
     <hyperlink ref="N37" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
     <hyperlink ref="N41" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
     <hyperlink ref="N45" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
     <hyperlink ref="N43:N44" r:id="rId12" display="www.care-net.co.jp" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
     <hyperlink ref="N39" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
     <hyperlink ref="N47" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
     <hyperlink ref="N25" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.27559055118110237" top="0.35433070866141736" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" scale="46" fitToHeight="0" orientation="landscape" r:id="rId16"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;18&amp;P／&amp;N</oddFooter>
   </headerFooter>