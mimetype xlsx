--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -27,51 +27,51 @@
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fs\健康福祉局\02障害福祉保健部\自立支援法\【11　らくらく関連】\登録した内容\20260703_新規指定書類等（標準様式）\変更届\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3812B921-EECC-4852-82F5-84B4FA662E0A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D798BF2-5D0D-459D-89B2-975A88A04098}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{1D51B0B5-068E-4449-8935-72E22691FE0B}"/>
   </bookViews>
   <sheets>
     <sheet name="変更届出書" sheetId="1" r:id="rId1"/>
     <sheet name="指定(更新・変更)申請書" sheetId="9" r:id="rId2"/>
     <sheet name="指定(更新・変更)申請書（記載例）" sheetId="10" r:id="rId3"/>
     <sheet name="廃止（休止・再開）届（第６号様式）" sheetId="6" r:id="rId4"/>
     <sheet name="※廃止・休止で利用者がいる場合提出!!※(別添)利用者の措置" sheetId="7" r:id="rId5"/>
     <sheet name="指定辞退届（第７号様式）" sheetId="8" r:id="rId6"/>
     <sheet name="Sheet1" sheetId="2" state="hidden" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_kk1">#REF!</definedName>
     <definedName name="▼選択してください。">#REF!</definedName>
     <definedName name="Avrg">#REF!</definedName>
     <definedName name="CSV_サービス情報">#REF!</definedName>
     <definedName name="CSV_口座振込依頼書">#REF!</definedName>
     <definedName name="CSV_追加情報">#REF!</definedName>
     <definedName name="CSV_付表１">#REF!</definedName>
     <definedName name="CSV_付表１＿２">#REF!</definedName>
@@ -578,51 +578,52 @@
     </comment>
     <comment ref="H34" authorId="0" shapeId="0" xr:uid="{3FEFF7BF-B925-41D8-898D-72B2DD2255F4}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>同一敷地内に既に指定を受けている事業について「○」を選択してください。</t>
         </r>
       </text>
     </comment>
     <comment ref="L34" authorId="0" shapeId="0" xr:uid="{D8BDD35E-3703-4565-BA44-9592C6306EEE}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。</t>
+          <t>更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。指定変更の場合は、変更年月日と定員変更の概要を記載ください。
+記入例：『2026/10/1（20人から25人）』</t>
         </r>
       </text>
     </comment>
     <comment ref="R34" authorId="0" shapeId="0" xr:uid="{656F3F2A-103E-4F7B-A79D-B675A26FBF8E}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>多機能型の場合は、付表21も提出ください。</t>
         </r>
       </text>
     </comment>
     <comment ref="H63" authorId="0" shapeId="0" xr:uid="{9E616A72-CC49-49D6-ADA5-AD0706AEDD8A}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
@@ -800,61 +801,62 @@
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>「事業所」の所在地を記入します。
 （※法人の所在地ではありません。）</t>
         </r>
       </text>
     </comment>
     <comment ref="H34" authorId="0" shapeId="0" xr:uid="{DDDB4BC5-DAE5-4694-BCAB-43A5E8A74D51}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">同一敷地内に既に指定を受けている事業について「〇」を選択してください。
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="L34" authorId="0" shapeId="0" xr:uid="{32D44AF4-2530-4977-BC03-8362C4E087F9}">
+    <comment ref="L34" authorId="0" shapeId="0" xr:uid="{600FD797-2822-4B06-86DE-3CA3ACE00E43}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
-          <t>更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。</t>
+          <t>更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。指定変更の場合は、変更年月日と定員変更の概要を記載ください。
+記入例：『2026/10/1（20人から25人）』</t>
         </r>
       </text>
     </comment>
     <comment ref="R34" authorId="0" shapeId="0" xr:uid="{E73A53F7-E7D3-4B3F-943B-1C10786F748B}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>多機能型の場合は、付表21も提出ください。</t>
         </r>
       </text>
     </comment>
     <comment ref="H63" authorId="0" shapeId="0" xr:uid="{27437AD4-F833-48D1-88BA-62DE966E6BD0}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
@@ -3725,51 +3727,51 @@
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>8</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>0</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>248</t>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>鎌倉</t>
     <rPh sb="0" eb="2">
       <t>カマクラ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>○</t>
   </si>
   <si>
-    <t>2026/10/1</t>
+    <t>2026/10/1（20人から25人）</t>
     <phoneticPr fontId="3"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="0_ "/>
     <numFmt numFmtId="177" formatCode=";;;"/>
   </numFmts>
   <fonts count="34">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -4816,752 +4818,670 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="19" xfId="7" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="7" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="7" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="39" xfId="7" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="176" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="6" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="22" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="23" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="19" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="24" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="8" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="8" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="6" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="2" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...167 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="31" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="3" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="3" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="3" borderId="19" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...337 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -5570,82 +5490,164 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
       <extLst>
         <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
           <xfpb:xfComplement i="0"/>
         </ext>
       </extLst>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="33" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="37" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="26" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="distributed"/>
+    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="distributed"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="ハイパーリンク" xfId="5" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="3" xr:uid="{2918610E-5408-4844-A201-BECEBE20C02F}"/>
     <cellStyle name="標準 3" xfId="6" xr:uid="{BFE62E46-4817-4F5B-926B-41911B705F1D}"/>
     <cellStyle name="標準 3 2" xfId="7" xr:uid="{A9F1D54C-8F1C-4EB6-8538-1C7616F9CFCD}"/>
     <cellStyle name="標準_kyotaku_shinnsei" xfId="4" xr:uid="{8E99FD35-79AF-4D6C-8C0F-4B20A4D971F2}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="1" xr:uid="{A0D61BEE-03D6-420F-A804-D0EBAC0C38DF}"/>
     <cellStyle name="標準_付表　訪問介護　修正版_第一号様式 2" xfId="2" xr:uid="{7DCB4903-B39E-4C53-93E5-31E3EF7BA639}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -9573,244 +9575,244 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FE75520-9BC5-406B-B54B-3D14F09C549D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BV66"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="B28" sqref="B28:S28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="3" style="1" customWidth="1"/>
     <col min="2" max="38" width="2.875" style="1" customWidth="1"/>
     <col min="39" max="16384" width="2.625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15.75" customHeight="1">
-      <c r="A1" s="99" t="s">
+      <c r="A1" s="164" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="99"/>
-[...4 lines deleted...]
-      <c r="G1" s="99"/>
+      <c r="B1" s="164"/>
+      <c r="C1" s="164"/>
+      <c r="D1" s="164"/>
+      <c r="E1" s="164"/>
+      <c r="F1" s="164"/>
+      <c r="G1" s="164"/>
     </row>
     <row r="2" spans="1:74" ht="15" customHeight="1">
-      <c r="A2" s="98"/>
-[...33 lines deleted...]
-      <c r="AI2" s="98"/>
+      <c r="A2" s="163"/>
+      <c r="B2" s="163"/>
+      <c r="C2" s="163"/>
+      <c r="D2" s="163"/>
+      <c r="E2" s="163"/>
+      <c r="F2" s="163"/>
+      <c r="G2" s="163"/>
+      <c r="H2" s="163"/>
+      <c r="I2" s="163"/>
+      <c r="J2" s="163"/>
+      <c r="K2" s="163"/>
+      <c r="L2" s="163"/>
+      <c r="M2" s="163"/>
+      <c r="N2" s="163"/>
+      <c r="O2" s="163"/>
+      <c r="P2" s="163"/>
+      <c r="Q2" s="163"/>
+      <c r="R2" s="163"/>
+      <c r="S2" s="163"/>
+      <c r="T2" s="163"/>
+      <c r="U2" s="163"/>
+      <c r="V2" s="163"/>
+      <c r="W2" s="163"/>
+      <c r="X2" s="163"/>
+      <c r="Y2" s="163"/>
+      <c r="Z2" s="163"/>
+      <c r="AA2" s="163"/>
+      <c r="AB2" s="163"/>
+      <c r="AC2" s="163"/>
+      <c r="AD2" s="163"/>
+      <c r="AE2" s="163"/>
+      <c r="AF2" s="163"/>
+      <c r="AG2" s="163"/>
+      <c r="AH2" s="163"/>
+      <c r="AI2" s="163"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AR2" s="3"/>
       <c r="AS2" s="3"/>
       <c r="AT2" s="3"/>
       <c r="AU2" s="3"/>
       <c r="AV2" s="3"/>
       <c r="AW2" s="3"/>
       <c r="AX2" s="3"/>
       <c r="AY2" s="3"/>
       <c r="AZ2" s="3"/>
       <c r="BA2" s="3"/>
       <c r="BB2" s="3"/>
       <c r="BC2" s="3"/>
       <c r="BD2" s="3"/>
       <c r="BE2" s="3"/>
       <c r="BF2" s="3"/>
       <c r="BG2" s="3"/>
       <c r="BH2" s="3"/>
       <c r="BI2" s="3"/>
       <c r="BJ2" s="3"/>
       <c r="BK2" s="3"/>
       <c r="BL2" s="3"/>
       <c r="BM2" s="3"/>
       <c r="BN2" s="3"/>
       <c r="BO2" s="3"/>
       <c r="BP2" s="3"/>
       <c r="BQ2" s="3"/>
       <c r="BR2" s="3"/>
       <c r="BS2" s="3"/>
       <c r="BT2" s="3"/>
       <c r="BU2" s="3"/>
       <c r="BV2" s="3"/>
     </row>
     <row r="3" spans="1:74" ht="15" customHeight="1">
-      <c r="A3" s="98" t="s">
+      <c r="A3" s="163" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="98"/>
-[...33 lines deleted...]
-      <c r="AJ3" s="98"/>
+      <c r="B3" s="163"/>
+      <c r="C3" s="163"/>
+      <c r="D3" s="163"/>
+      <c r="E3" s="163"/>
+      <c r="F3" s="163"/>
+      <c r="G3" s="163"/>
+      <c r="H3" s="163"/>
+      <c r="I3" s="163"/>
+      <c r="J3" s="163"/>
+      <c r="K3" s="163"/>
+      <c r="L3" s="163"/>
+      <c r="M3" s="163"/>
+      <c r="N3" s="163"/>
+      <c r="O3" s="163"/>
+      <c r="P3" s="163"/>
+      <c r="Q3" s="163"/>
+      <c r="R3" s="163"/>
+      <c r="S3" s="163"/>
+      <c r="T3" s="163"/>
+      <c r="U3" s="163"/>
+      <c r="V3" s="163"/>
+      <c r="W3" s="163"/>
+      <c r="X3" s="163"/>
+      <c r="Y3" s="163"/>
+      <c r="Z3" s="163"/>
+      <c r="AA3" s="163"/>
+      <c r="AB3" s="163"/>
+      <c r="AC3" s="163"/>
+      <c r="AD3" s="163"/>
+      <c r="AE3" s="163"/>
+      <c r="AF3" s="163"/>
+      <c r="AG3" s="163"/>
+      <c r="AH3" s="163"/>
+      <c r="AI3" s="163"/>
+      <c r="AJ3" s="163"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
       <c r="AS3" s="3"/>
       <c r="AT3" s="3"/>
       <c r="AU3" s="3"/>
       <c r="AV3" s="3"/>
       <c r="AW3" s="3"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
       <c r="BE3" s="3"/>
       <c r="BF3" s="3"/>
       <c r="BG3" s="3"/>
       <c r="BH3" s="3"/>
       <c r="BI3" s="3"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
       <c r="BQ3" s="3"/>
       <c r="BR3" s="3"/>
       <c r="BS3" s="3"/>
       <c r="BT3" s="3"/>
       <c r="BU3" s="3"/>
       <c r="BV3" s="3"/>
     </row>
     <row r="4" spans="1:74" ht="15" customHeight="1">
-      <c r="A4" s="98" t="s">
+      <c r="A4" s="163" t="s">
         <v>60</v>
       </c>
-      <c r="B4" s="98"/>
-[...33 lines deleted...]
-      <c r="AJ4" s="98"/>
+      <c r="B4" s="163"/>
+      <c r="C4" s="163"/>
+      <c r="D4" s="163"/>
+      <c r="E4" s="163"/>
+      <c r="F4" s="163"/>
+      <c r="G4" s="163"/>
+      <c r="H4" s="163"/>
+      <c r="I4" s="163"/>
+      <c r="J4" s="163"/>
+      <c r="K4" s="163"/>
+      <c r="L4" s="163"/>
+      <c r="M4" s="163"/>
+      <c r="N4" s="163"/>
+      <c r="O4" s="163"/>
+      <c r="P4" s="163"/>
+      <c r="Q4" s="163"/>
+      <c r="R4" s="163"/>
+      <c r="S4" s="163"/>
+      <c r="T4" s="163"/>
+      <c r="U4" s="163"/>
+      <c r="V4" s="163"/>
+      <c r="W4" s="163"/>
+      <c r="X4" s="163"/>
+      <c r="Y4" s="163"/>
+      <c r="Z4" s="163"/>
+      <c r="AA4" s="163"/>
+      <c r="AB4" s="163"/>
+      <c r="AC4" s="163"/>
+      <c r="AD4" s="163"/>
+      <c r="AE4" s="163"/>
+      <c r="AF4" s="163"/>
+      <c r="AG4" s="163"/>
+      <c r="AH4" s="163"/>
+      <c r="AI4" s="163"/>
+      <c r="AJ4" s="163"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AO4" s="3"/>
       <c r="AP4" s="3"/>
       <c r="AQ4" s="3"/>
       <c r="AR4" s="3"/>
       <c r="AS4" s="3"/>
       <c r="AT4" s="3"/>
       <c r="AU4" s="3"/>
       <c r="AV4" s="3"/>
       <c r="AW4" s="3"/>
       <c r="AX4" s="3"/>
       <c r="AY4" s="3"/>
       <c r="AZ4" s="3"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
       <c r="BE4" s="3"/>
       <c r="BF4" s="3"/>
       <c r="BG4" s="3"/>
       <c r="BH4" s="3"/>
       <c r="BI4" s="3"/>
       <c r="BJ4" s="4"/>
       <c r="BK4" s="4"/>
@@ -9868,112 +9870,112 @@
       <c r="BI5" s="3"/>
       <c r="BJ5" s="4"/>
       <c r="BK5" s="4"/>
       <c r="BL5" s="4"/>
       <c r="BN5" s="4"/>
       <c r="BO5" s="4"/>
       <c r="BP5" s="4"/>
       <c r="BQ5" s="4"/>
       <c r="BR5" s="4"/>
       <c r="BS5" s="4"/>
       <c r="BT5" s="4"/>
       <c r="BU5" s="4"/>
       <c r="BV5" s="4"/>
     </row>
     <row r="6" spans="1:74" ht="15" customHeight="1">
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
-      <c r="Z6" s="100"/>
-[...2 lines deleted...]
-      <c r="AC6" s="100"/>
+      <c r="Z6" s="165"/>
+      <c r="AA6" s="165"/>
+      <c r="AB6" s="165"/>
+      <c r="AC6" s="165"/>
       <c r="AD6" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AE6" s="100"/>
-      <c r="AF6" s="100"/>
+      <c r="AE6" s="165"/>
+      <c r="AF6" s="165"/>
       <c r="AG6" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="AH6" s="100"/>
-      <c r="AI6" s="100"/>
+      <c r="AH6" s="165"/>
+      <c r="AI6" s="165"/>
       <c r="AJ6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="AO6" s="3"/>
       <c r="AP6" s="3"/>
       <c r="AQ6" s="3"/>
       <c r="AR6" s="3"/>
       <c r="AS6" s="3"/>
       <c r="AT6" s="3"/>
       <c r="AU6" s="3"/>
       <c r="AV6" s="3"/>
       <c r="AW6" s="3"/>
       <c r="AX6" s="3"/>
       <c r="AY6" s="3"/>
       <c r="AZ6" s="3"/>
       <c r="BA6" s="3"/>
       <c r="BB6" s="3"/>
       <c r="BC6" s="3"/>
       <c r="BD6" s="3"/>
       <c r="BE6" s="3"/>
       <c r="BF6" s="3"/>
       <c r="BG6" s="3"/>
       <c r="BH6" s="3"/>
       <c r="BI6" s="3"/>
       <c r="BJ6" s="3"/>
       <c r="BK6" s="3"/>
       <c r="BL6" s="3"/>
       <c r="BM6" s="3"/>
       <c r="BN6" s="3"/>
       <c r="BO6" s="3"/>
       <c r="BP6" s="3"/>
       <c r="BQ6" s="3"/>
       <c r="BR6" s="3"/>
       <c r="BS6" s="3"/>
       <c r="BT6" s="3"/>
       <c r="BU6" s="3"/>
       <c r="BV6" s="3"/>
     </row>
     <row r="7" spans="1:74" ht="15" customHeight="1">
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
-      <c r="G7" s="98" t="s">
+      <c r="G7" s="163" t="s">
         <v>58</v>
       </c>
-      <c r="H7" s="98"/>
+      <c r="H7" s="163"/>
       <c r="I7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="K7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="7"/>
       <c r="AO7" s="3"/>
       <c r="AP7" s="3"/>
       <c r="AQ7" s="3"/>
       <c r="AR7" s="3"/>
       <c r="AS7" s="3"/>
       <c r="AT7" s="3"/>
       <c r="AU7" s="3"/>
       <c r="AV7" s="3"/>
       <c r="AW7" s="3"/>
       <c r="AX7" s="3"/>
       <c r="AY7" s="3"/>
       <c r="AZ7" s="3"/>
       <c r="BA7" s="3"/>
       <c r="BB7" s="3"/>
       <c r="BC7" s="3"/>
       <c r="BD7" s="3"/>
       <c r="BE7" s="3"/>
       <c r="BF7" s="3"/>
       <c r="BG7" s="3"/>
@@ -9984,207 +9986,207 @@
       <c r="BL7" s="3"/>
       <c r="BM7" s="3"/>
       <c r="BN7" s="3"/>
       <c r="BO7" s="3"/>
       <c r="BP7" s="3"/>
       <c r="BQ7" s="3"/>
       <c r="BR7" s="3"/>
       <c r="BS7" s="3"/>
       <c r="BT7" s="3"/>
       <c r="BU7" s="3"/>
       <c r="BV7" s="3"/>
     </row>
     <row r="8" spans="1:74" ht="15" customHeight="1">
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
       <c r="H8" s="3"/>
       <c r="I8" s="7"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
-      <c r="S8" s="101" t="s">
+      <c r="S8" s="160" t="s">
         <v>6</v>
       </c>
-      <c r="T8" s="101"/>
-[...15 lines deleted...]
-      <c r="AJ8" s="102"/>
+      <c r="T8" s="160"/>
+      <c r="U8" s="160"/>
+      <c r="V8" s="160"/>
+      <c r="W8" s="161"/>
+      <c r="X8" s="161"/>
+      <c r="Y8" s="161"/>
+      <c r="Z8" s="161"/>
+      <c r="AA8" s="161"/>
+      <c r="AB8" s="161"/>
+      <c r="AC8" s="161"/>
+      <c r="AD8" s="161"/>
+      <c r="AE8" s="161"/>
+      <c r="AF8" s="161"/>
+      <c r="AG8" s="161"/>
+      <c r="AH8" s="161"/>
+      <c r="AI8" s="161"/>
+      <c r="AJ8" s="161"/>
       <c r="AO8" s="3"/>
       <c r="AP8" s="3"/>
       <c r="AQ8" s="3"/>
       <c r="AR8" s="3"/>
       <c r="AS8" s="3"/>
       <c r="AT8" s="3"/>
       <c r="AU8" s="3"/>
       <c r="AV8" s="3"/>
       <c r="AW8" s="3"/>
       <c r="AX8" s="3"/>
       <c r="AY8" s="3"/>
       <c r="AZ8" s="3"/>
       <c r="BA8" s="3"/>
       <c r="BB8" s="3"/>
       <c r="BC8" s="3"/>
       <c r="BD8" s="3"/>
       <c r="BE8" s="3"/>
       <c r="BF8" s="3"/>
       <c r="BG8" s="3"/>
       <c r="BH8" s="3"/>
       <c r="BI8" s="3"/>
       <c r="BJ8" s="3"/>
       <c r="BK8" s="3"/>
       <c r="BL8" s="3"/>
       <c r="BM8" s="3"/>
       <c r="BN8" s="3"/>
       <c r="BO8" s="3"/>
       <c r="BP8" s="3"/>
       <c r="BQ8" s="3"/>
       <c r="BR8" s="3"/>
       <c r="BS8" s="3"/>
       <c r="BT8" s="3"/>
       <c r="BU8" s="3"/>
       <c r="BV8" s="3"/>
     </row>
     <row r="9" spans="1:74" ht="15" customHeight="1">
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="O9" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="S9" s="101" t="s">
+      <c r="S9" s="160" t="s">
         <v>8</v>
       </c>
-      <c r="T9" s="101"/>
-[...15 lines deleted...]
-      <c r="AJ9" s="102"/>
+      <c r="T9" s="160"/>
+      <c r="U9" s="160"/>
+      <c r="V9" s="160"/>
+      <c r="W9" s="161"/>
+      <c r="X9" s="161"/>
+      <c r="Y9" s="161"/>
+      <c r="Z9" s="161"/>
+      <c r="AA9" s="161"/>
+      <c r="AB9" s="161"/>
+      <c r="AC9" s="161"/>
+      <c r="AD9" s="161"/>
+      <c r="AE9" s="161"/>
+      <c r="AF9" s="161"/>
+      <c r="AG9" s="161"/>
+      <c r="AH9" s="161"/>
+      <c r="AI9" s="161"/>
+      <c r="AJ9" s="161"/>
       <c r="AO9" s="3"/>
       <c r="AP9" s="3"/>
       <c r="AQ9" s="3"/>
       <c r="AR9" s="3"/>
       <c r="AS9" s="3"/>
       <c r="AT9" s="3"/>
       <c r="AU9" s="3"/>
       <c r="AV9" s="3"/>
       <c r="AW9" s="3"/>
       <c r="AX9" s="3"/>
       <c r="AY9" s="3"/>
       <c r="AZ9" s="3"/>
       <c r="BA9" s="3"/>
       <c r="BB9" s="3"/>
       <c r="BC9" s="3"/>
       <c r="BD9" s="3"/>
       <c r="BE9" s="3"/>
       <c r="BF9" s="3"/>
       <c r="BG9" s="3"/>
       <c r="BH9" s="3"/>
       <c r="BI9" s="3"/>
       <c r="BJ9" s="3"/>
       <c r="BK9" s="3"/>
       <c r="BL9" s="3"/>
       <c r="BM9" s="3"/>
       <c r="BN9" s="3"/>
       <c r="BO9" s="3"/>
       <c r="BP9" s="3"/>
       <c r="BQ9" s="3"/>
       <c r="BR9" s="3"/>
       <c r="BS9" s="3"/>
       <c r="BT9" s="3"/>
       <c r="BU9" s="3"/>
       <c r="BV9" s="3"/>
     </row>
     <row r="10" spans="1:74" ht="15" customHeight="1">
       <c r="C10" s="3"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
-      <c r="S10" s="103" t="s">
+      <c r="S10" s="162" t="s">
         <v>9</v>
       </c>
-      <c r="T10" s="103"/>
-[...15 lines deleted...]
-      <c r="AJ10" s="102"/>
+      <c r="T10" s="162"/>
+      <c r="U10" s="162"/>
+      <c r="V10" s="162"/>
+      <c r="W10" s="162"/>
+      <c r="X10" s="162"/>
+      <c r="Y10" s="162"/>
+      <c r="Z10" s="161"/>
+      <c r="AA10" s="161"/>
+      <c r="AB10" s="161"/>
+      <c r="AC10" s="161"/>
+      <c r="AD10" s="161"/>
+      <c r="AE10" s="161"/>
+      <c r="AF10" s="161"/>
+      <c r="AG10" s="161"/>
+      <c r="AH10" s="161"/>
+      <c r="AI10" s="161"/>
+      <c r="AJ10" s="161"/>
       <c r="AO10" s="3"/>
       <c r="AP10" s="3"/>
       <c r="AQ10" s="3"/>
       <c r="AR10" s="3"/>
       <c r="AS10" s="3"/>
       <c r="AT10" s="3"/>
       <c r="AU10" s="3"/>
       <c r="AV10" s="3"/>
       <c r="AW10" s="3"/>
       <c r="AX10" s="3"/>
       <c r="AY10" s="3"/>
       <c r="AZ10" s="3"/>
       <c r="BA10" s="3"/>
       <c r="BB10" s="3"/>
       <c r="BC10" s="3"/>
       <c r="BD10" s="3"/>
       <c r="BE10" s="3"/>
       <c r="BF10" s="3"/>
       <c r="BG10" s="3"/>
       <c r="BH10" s="3"/>
       <c r="BI10" s="3"/>
       <c r="BJ10" s="3"/>
       <c r="BK10" s="3"/>
       <c r="BL10" s="3"/>
       <c r="BM10" s="3"/>
@@ -10591,56 +10593,56 @@
       <c r="AZ20" s="3"/>
       <c r="BA20" s="3"/>
       <c r="BB20" s="3"/>
       <c r="BC20" s="3"/>
       <c r="BD20" s="3"/>
       <c r="BE20" s="3"/>
       <c r="BF20" s="3"/>
       <c r="BG20" s="3"/>
       <c r="BH20" s="3"/>
       <c r="BI20" s="3"/>
       <c r="BJ20" s="3"/>
       <c r="BK20" s="3"/>
       <c r="BL20" s="3"/>
       <c r="BM20" s="3"/>
       <c r="BN20" s="3"/>
       <c r="BO20" s="3"/>
       <c r="BP20" s="3"/>
       <c r="BQ20" s="3"/>
       <c r="BR20" s="3"/>
       <c r="BS20" s="3"/>
       <c r="BT20" s="3"/>
       <c r="BU20" s="3"/>
       <c r="BV20" s="3"/>
     </row>
     <row r="21" spans="1:74" ht="15" customHeight="1">
-      <c r="T21" s="104" t="s">
+      <c r="T21" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="U21" s="105"/>
-[...1 lines deleted...]
-      <c r="W21" s="106"/>
+      <c r="U21" s="127"/>
+      <c r="V21" s="127"/>
+      <c r="W21" s="128"/>
       <c r="X21" s="13"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
       <c r="AA21" s="14"/>
       <c r="AB21" s="14"/>
       <c r="AC21" s="15"/>
       <c r="AD21" s="15"/>
       <c r="AE21" s="15"/>
       <c r="AF21" s="15"/>
       <c r="AG21" s="15"/>
       <c r="AH21" s="15"/>
       <c r="AI21" s="16"/>
       <c r="AJ21" s="17"/>
       <c r="AO21" s="3"/>
       <c r="AP21" s="3"/>
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
@@ -10657,1610 +10659,1610 @@
       <c r="BK21" s="3"/>
       <c r="BL21" s="3"/>
       <c r="BM21" s="3"/>
       <c r="BN21" s="3"/>
       <c r="BO21" s="3"/>
       <c r="BP21" s="3"/>
       <c r="BQ21" s="3"/>
       <c r="BR21" s="3"/>
       <c r="BS21" s="3"/>
       <c r="BT21" s="3"/>
       <c r="BU21" s="3"/>
       <c r="BV21" s="3"/>
     </row>
     <row r="22" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
       <c r="P22" s="4"/>
       <c r="Q22" s="4"/>
       <c r="R22" s="4"/>
       <c r="S22" s="4"/>
-      <c r="T22" s="107" t="s">
+      <c r="T22" s="129" t="s">
         <v>18</v>
       </c>
-      <c r="U22" s="108"/>
-[...4 lines deleted...]
-      <c r="Z22" s="109"/>
+      <c r="U22" s="130"/>
+      <c r="V22" s="130"/>
+      <c r="W22" s="130"/>
+      <c r="X22" s="130"/>
+      <c r="Y22" s="130"/>
+      <c r="Z22" s="131"/>
       <c r="AA22" s="18"/>
       <c r="AB22" s="16"/>
       <c r="AC22" s="19"/>
       <c r="AD22" s="20"/>
       <c r="AE22" s="16"/>
       <c r="AF22" s="16"/>
       <c r="AG22" s="16"/>
       <c r="AH22" s="16"/>
       <c r="AI22" s="16"/>
       <c r="AJ22" s="17"/>
       <c r="AK22" s="4"/>
       <c r="AL22" s="4"/>
       <c r="AO22" s="21"/>
       <c r="AP22" s="21"/>
       <c r="AQ22" s="21"/>
       <c r="AR22" s="21"/>
       <c r="AS22" s="21"/>
       <c r="AT22" s="21"/>
       <c r="AU22" s="21"/>
       <c r="AV22" s="4"/>
       <c r="AW22" s="4"/>
       <c r="AX22" s="4"/>
       <c r="AY22" s="4"/>
       <c r="AZ22" s="4"/>
       <c r="BA22" s="4"/>
       <c r="BB22" s="4"/>
       <c r="BC22" s="4"/>
       <c r="BD22" s="4"/>
       <c r="BE22" s="4"/>
       <c r="BF22" s="4"/>
       <c r="BG22" s="4"/>
       <c r="BH22" s="4"/>
       <c r="BI22" s="4"/>
       <c r="BJ22" s="4"/>
       <c r="BK22" s="4"/>
       <c r="BL22" s="4"/>
       <c r="BM22" s="4"/>
       <c r="BN22" s="4"/>
       <c r="BO22" s="4"/>
       <c r="BP22" s="4"/>
       <c r="BQ22" s="4"/>
       <c r="BR22" s="4"/>
       <c r="BS22" s="4"/>
       <c r="BT22" s="4"/>
       <c r="BU22" s="4"/>
       <c r="BV22" s="4"/>
     </row>
     <row r="23" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B23" s="110" t="s">
+      <c r="B23" s="132" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="111"/>
-[...16 lines deleted...]
-      <c r="T23" s="119" t="s">
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
+      <c r="H23" s="133"/>
+      <c r="I23" s="133"/>
+      <c r="J23" s="133"/>
+      <c r="K23" s="133"/>
+      <c r="L23" s="133"/>
+      <c r="M23" s="133"/>
+      <c r="N23" s="133"/>
+      <c r="O23" s="133"/>
+      <c r="P23" s="133"/>
+      <c r="Q23" s="133"/>
+      <c r="R23" s="133"/>
+      <c r="S23" s="134"/>
+      <c r="T23" s="141" t="s">
         <v>8</v>
       </c>
-      <c r="U23" s="120"/>
-[...14 lines deleted...]
-      <c r="AJ23" s="126"/>
+      <c r="U23" s="142"/>
+      <c r="V23" s="143"/>
+      <c r="W23" s="147"/>
+      <c r="X23" s="147"/>
+      <c r="Y23" s="147"/>
+      <c r="Z23" s="147"/>
+      <c r="AA23" s="147"/>
+      <c r="AB23" s="147"/>
+      <c r="AC23" s="147"/>
+      <c r="AD23" s="147"/>
+      <c r="AE23" s="147"/>
+      <c r="AF23" s="147"/>
+      <c r="AG23" s="147"/>
+      <c r="AH23" s="147"/>
+      <c r="AI23" s="147"/>
+      <c r="AJ23" s="148"/>
       <c r="AK23" s="4"/>
       <c r="AL23" s="4"/>
       <c r="AO23" s="21"/>
       <c r="AP23" s="21"/>
       <c r="AQ23" s="21"/>
       <c r="AR23" s="21"/>
       <c r="AS23" s="21"/>
       <c r="AT23" s="21"/>
       <c r="AU23" s="21"/>
       <c r="AV23" s="4"/>
       <c r="AW23" s="4"/>
       <c r="AX23" s="4"/>
       <c r="AY23" s="4"/>
       <c r="AZ23" s="22"/>
       <c r="BA23" s="22"/>
       <c r="BB23" s="4"/>
       <c r="BC23" s="4"/>
       <c r="BD23" s="4"/>
       <c r="BE23" s="4"/>
       <c r="BF23" s="21"/>
       <c r="BG23" s="22"/>
       <c r="BH23" s="4"/>
       <c r="BJ23" s="4"/>
       <c r="BL23" s="4"/>
       <c r="BM23" s="4"/>
       <c r="BN23" s="4"/>
       <c r="BO23" s="4"/>
       <c r="BQ23" s="4"/>
       <c r="BR23" s="4"/>
       <c r="BS23" s="4"/>
       <c r="BT23" s="4"/>
       <c r="BU23" s="4"/>
       <c r="BV23" s="4"/>
     </row>
     <row r="24" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B24" s="113"/>
-[...33 lines deleted...]
-      <c r="AJ24" s="128"/>
+      <c r="B24" s="135"/>
+      <c r="C24" s="136"/>
+      <c r="D24" s="136"/>
+      <c r="E24" s="136"/>
+      <c r="F24" s="136"/>
+      <c r="G24" s="136"/>
+      <c r="H24" s="136"/>
+      <c r="I24" s="136"/>
+      <c r="J24" s="136"/>
+      <c r="K24" s="136"/>
+      <c r="L24" s="136"/>
+      <c r="M24" s="136"/>
+      <c r="N24" s="136"/>
+      <c r="O24" s="136"/>
+      <c r="P24" s="136"/>
+      <c r="Q24" s="136"/>
+      <c r="R24" s="136"/>
+      <c r="S24" s="137"/>
+      <c r="T24" s="144"/>
+      <c r="U24" s="145"/>
+      <c r="V24" s="146"/>
+      <c r="W24" s="149"/>
+      <c r="X24" s="149"/>
+      <c r="Y24" s="149"/>
+      <c r="Z24" s="149"/>
+      <c r="AA24" s="149"/>
+      <c r="AB24" s="149"/>
+      <c r="AC24" s="149"/>
+      <c r="AD24" s="149"/>
+      <c r="AE24" s="149"/>
+      <c r="AF24" s="149"/>
+      <c r="AG24" s="149"/>
+      <c r="AH24" s="149"/>
+      <c r="AI24" s="149"/>
+      <c r="AJ24" s="150"/>
       <c r="AK24" s="4"/>
       <c r="AL24" s="4"/>
       <c r="AO24" s="21"/>
       <c r="AP24" s="21"/>
       <c r="AQ24" s="21"/>
       <c r="AR24" s="21"/>
       <c r="AS24" s="21"/>
       <c r="AT24" s="21"/>
       <c r="AU24" s="21"/>
       <c r="AV24" s="4"/>
       <c r="AW24" s="4"/>
       <c r="AX24" s="4"/>
       <c r="AY24" s="4"/>
       <c r="AZ24" s="22"/>
       <c r="BA24" s="22"/>
       <c r="BB24" s="4"/>
       <c r="BC24" s="4"/>
       <c r="BD24" s="4"/>
       <c r="BE24" s="4"/>
       <c r="BF24" s="22"/>
       <c r="BG24" s="22"/>
       <c r="BH24" s="4"/>
       <c r="BJ24" s="4"/>
       <c r="BL24" s="4"/>
       <c r="BM24" s="4"/>
       <c r="BN24" s="4"/>
       <c r="BO24" s="4"/>
       <c r="BP24" s="4"/>
       <c r="BQ24" s="4"/>
       <c r="BR24" s="4"/>
       <c r="BS24" s="4"/>
       <c r="BT24" s="4"/>
       <c r="BU24" s="4"/>
       <c r="BV24" s="4"/>
     </row>
     <row r="25" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B25" s="113"/>
-[...17 lines deleted...]
-      <c r="T25" s="119" t="s">
+      <c r="B25" s="135"/>
+      <c r="C25" s="136"/>
+      <c r="D25" s="136"/>
+      <c r="E25" s="136"/>
+      <c r="F25" s="136"/>
+      <c r="G25" s="136"/>
+      <c r="H25" s="136"/>
+      <c r="I25" s="136"/>
+      <c r="J25" s="136"/>
+      <c r="K25" s="136"/>
+      <c r="L25" s="136"/>
+      <c r="M25" s="136"/>
+      <c r="N25" s="136"/>
+      <c r="O25" s="136"/>
+      <c r="P25" s="136"/>
+      <c r="Q25" s="136"/>
+      <c r="R25" s="136"/>
+      <c r="S25" s="137"/>
+      <c r="T25" s="141" t="s">
         <v>6</v>
       </c>
-      <c r="U25" s="120"/>
-[...14 lines deleted...]
-      <c r="AJ25" s="133"/>
+      <c r="U25" s="142"/>
+      <c r="V25" s="143"/>
+      <c r="W25" s="154"/>
+      <c r="X25" s="154"/>
+      <c r="Y25" s="154"/>
+      <c r="Z25" s="154"/>
+      <c r="AA25" s="154"/>
+      <c r="AB25" s="154"/>
+      <c r="AC25" s="154"/>
+      <c r="AD25" s="154"/>
+      <c r="AE25" s="154"/>
+      <c r="AF25" s="154"/>
+      <c r="AG25" s="154"/>
+      <c r="AH25" s="154"/>
+      <c r="AI25" s="154"/>
+      <c r="AJ25" s="155"/>
       <c r="AK25" s="4"/>
       <c r="AL25" s="4"/>
       <c r="AO25" s="21"/>
       <c r="AV25" s="4"/>
       <c r="AW25" s="4"/>
       <c r="AX25" s="4"/>
       <c r="AY25" s="4"/>
       <c r="AZ25" s="4"/>
       <c r="BA25" s="4"/>
       <c r="BB25" s="4"/>
       <c r="BC25" s="4"/>
       <c r="BD25" s="4"/>
       <c r="BE25" s="4"/>
       <c r="BF25" s="4"/>
       <c r="BG25" s="4"/>
       <c r="BH25" s="4"/>
       <c r="BI25" s="4"/>
       <c r="BJ25" s="4"/>
       <c r="BK25" s="4"/>
       <c r="BL25" s="4"/>
       <c r="BM25" s="4"/>
       <c r="BN25" s="4"/>
       <c r="BO25" s="4"/>
       <c r="BP25" s="4"/>
       <c r="BQ25" s="4"/>
       <c r="BR25" s="4"/>
       <c r="BS25" s="4"/>
       <c r="BT25" s="4"/>
       <c r="BU25" s="4"/>
       <c r="BV25" s="4"/>
     </row>
     <row r="26" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B26" s="113"/>
-[...33 lines deleted...]
-      <c r="AJ26" s="135"/>
+      <c r="B26" s="135"/>
+      <c r="C26" s="136"/>
+      <c r="D26" s="136"/>
+      <c r="E26" s="136"/>
+      <c r="F26" s="136"/>
+      <c r="G26" s="136"/>
+      <c r="H26" s="136"/>
+      <c r="I26" s="136"/>
+      <c r="J26" s="136"/>
+      <c r="K26" s="136"/>
+      <c r="L26" s="136"/>
+      <c r="M26" s="136"/>
+      <c r="N26" s="136"/>
+      <c r="O26" s="136"/>
+      <c r="P26" s="136"/>
+      <c r="Q26" s="136"/>
+      <c r="R26" s="136"/>
+      <c r="S26" s="137"/>
+      <c r="T26" s="151"/>
+      <c r="U26" s="152"/>
+      <c r="V26" s="153"/>
+      <c r="W26" s="156"/>
+      <c r="X26" s="156"/>
+      <c r="Y26" s="156"/>
+      <c r="Z26" s="156"/>
+      <c r="AA26" s="156"/>
+      <c r="AB26" s="156"/>
+      <c r="AC26" s="156"/>
+      <c r="AD26" s="156"/>
+      <c r="AE26" s="156"/>
+      <c r="AF26" s="156"/>
+      <c r="AG26" s="156"/>
+      <c r="AH26" s="156"/>
+      <c r="AI26" s="156"/>
+      <c r="AJ26" s="157"/>
       <c r="AK26" s="4"/>
       <c r="AL26" s="4"/>
       <c r="AO26" s="21"/>
       <c r="AV26" s="4"/>
       <c r="AW26" s="4"/>
       <c r="AX26" s="4"/>
       <c r="AY26" s="4"/>
       <c r="AZ26" s="4"/>
       <c r="BA26" s="4"/>
       <c r="BB26" s="4"/>
       <c r="BC26" s="4"/>
       <c r="BD26" s="4"/>
       <c r="BE26" s="4"/>
       <c r="BF26" s="4"/>
       <c r="BG26" s="4"/>
       <c r="BH26" s="4"/>
       <c r="BI26" s="4"/>
       <c r="BJ26" s="4"/>
       <c r="BK26" s="4"/>
       <c r="BL26" s="4"/>
       <c r="BM26" s="4"/>
       <c r="BN26" s="4"/>
       <c r="BO26" s="4"/>
       <c r="BP26" s="4"/>
       <c r="BQ26" s="4"/>
       <c r="BR26" s="4"/>
       <c r="BS26" s="4"/>
       <c r="BT26" s="4"/>
       <c r="BU26" s="4"/>
       <c r="BV26" s="4"/>
     </row>
     <row r="27" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B27" s="116"/>
-[...33 lines deleted...]
-      <c r="AJ27" s="137"/>
+      <c r="B27" s="138"/>
+      <c r="C27" s="139"/>
+      <c r="D27" s="139"/>
+      <c r="E27" s="139"/>
+      <c r="F27" s="139"/>
+      <c r="G27" s="139"/>
+      <c r="H27" s="139"/>
+      <c r="I27" s="139"/>
+      <c r="J27" s="139"/>
+      <c r="K27" s="139"/>
+      <c r="L27" s="139"/>
+      <c r="M27" s="139"/>
+      <c r="N27" s="139"/>
+      <c r="O27" s="139"/>
+      <c r="P27" s="139"/>
+      <c r="Q27" s="139"/>
+      <c r="R27" s="139"/>
+      <c r="S27" s="140"/>
+      <c r="T27" s="144"/>
+      <c r="U27" s="145"/>
+      <c r="V27" s="146"/>
+      <c r="W27" s="158"/>
+      <c r="X27" s="158"/>
+      <c r="Y27" s="158"/>
+      <c r="Z27" s="158"/>
+      <c r="AA27" s="158"/>
+      <c r="AB27" s="158"/>
+      <c r="AC27" s="158"/>
+      <c r="AD27" s="158"/>
+      <c r="AE27" s="158"/>
+      <c r="AF27" s="158"/>
+      <c r="AG27" s="158"/>
+      <c r="AH27" s="158"/>
+      <c r="AI27" s="158"/>
+      <c r="AJ27" s="159"/>
       <c r="AO27" s="21"/>
       <c r="AP27" s="21"/>
     </row>
     <row r="28" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B28" s="138" t="s">
+      <c r="B28" s="108" t="s">
         <v>20</v>
       </c>
-      <c r="C28" s="139"/>
-[...32 lines deleted...]
-      <c r="AJ28" s="355"/>
+      <c r="C28" s="109"/>
+      <c r="D28" s="109"/>
+      <c r="E28" s="109"/>
+      <c r="F28" s="109"/>
+      <c r="G28" s="109"/>
+      <c r="H28" s="109"/>
+      <c r="I28" s="109"/>
+      <c r="J28" s="109"/>
+      <c r="K28" s="109"/>
+      <c r="L28" s="109"/>
+      <c r="M28" s="109"/>
+      <c r="N28" s="109"/>
+      <c r="O28" s="109"/>
+      <c r="P28" s="109"/>
+      <c r="Q28" s="109"/>
+      <c r="R28" s="109"/>
+      <c r="S28" s="110"/>
+      <c r="T28" s="120"/>
+      <c r="U28" s="121"/>
+      <c r="V28" s="121"/>
+      <c r="W28" s="121"/>
+      <c r="X28" s="121"/>
+      <c r="Y28" s="121"/>
+      <c r="Z28" s="121"/>
+      <c r="AA28" s="121"/>
+      <c r="AB28" s="121"/>
+      <c r="AC28" s="121"/>
+      <c r="AD28" s="121"/>
+      <c r="AE28" s="121"/>
+      <c r="AF28" s="121"/>
+      <c r="AG28" s="121"/>
+      <c r="AH28" s="121"/>
+      <c r="AI28" s="121"/>
+      <c r="AJ28" s="122"/>
       <c r="AO28" s="21"/>
       <c r="AP28" s="21"/>
     </row>
     <row r="29" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B29" s="138" t="s">
+      <c r="B29" s="108" t="s">
         <v>21</v>
       </c>
-      <c r="C29" s="139"/>
-[...20 lines deleted...]
-      <c r="X29" s="142"/>
+      <c r="C29" s="109"/>
+      <c r="D29" s="109"/>
+      <c r="E29" s="109"/>
+      <c r="F29" s="109"/>
+      <c r="G29" s="109"/>
+      <c r="H29" s="109"/>
+      <c r="I29" s="109"/>
+      <c r="J29" s="109"/>
+      <c r="K29" s="109"/>
+      <c r="L29" s="109"/>
+      <c r="M29" s="109"/>
+      <c r="N29" s="109"/>
+      <c r="O29" s="109"/>
+      <c r="P29" s="109"/>
+      <c r="Q29" s="109"/>
+      <c r="R29" s="109"/>
+      <c r="S29" s="110"/>
+      <c r="T29" s="123"/>
+      <c r="U29" s="124"/>
+      <c r="V29" s="124"/>
+      <c r="W29" s="124"/>
+      <c r="X29" s="124"/>
       <c r="Y29" s="23" t="s">
         <v>22</v>
       </c>
-      <c r="Z29" s="142"/>
-[...1 lines deleted...]
-      <c r="AB29" s="142"/>
+      <c r="Z29" s="124"/>
+      <c r="AA29" s="124"/>
+      <c r="AB29" s="124"/>
       <c r="AC29" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="AD29" s="142"/>
-[...1 lines deleted...]
-      <c r="AF29" s="142"/>
+      <c r="AD29" s="124"/>
+      <c r="AE29" s="124"/>
+      <c r="AF29" s="124"/>
       <c r="AG29" s="23" t="s">
         <v>24</v>
       </c>
-      <c r="AH29" s="142"/>
-[...1 lines deleted...]
-      <c r="AJ29" s="143"/>
+      <c r="AH29" s="124"/>
+      <c r="AI29" s="124"/>
+      <c r="AJ29" s="125"/>
       <c r="AO29" s="21"/>
       <c r="AP29" s="21"/>
     </row>
     <row r="30" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B30" s="138" t="s">
+      <c r="B30" s="108" t="s">
         <v>25</v>
       </c>
-      <c r="C30" s="139"/>
-[...16 lines deleted...]
-      <c r="T30" s="138" t="s">
+      <c r="C30" s="109"/>
+      <c r="D30" s="109"/>
+      <c r="E30" s="109"/>
+      <c r="F30" s="109"/>
+      <c r="G30" s="109"/>
+      <c r="H30" s="109"/>
+      <c r="I30" s="109"/>
+      <c r="J30" s="109"/>
+      <c r="K30" s="109"/>
+      <c r="L30" s="109"/>
+      <c r="M30" s="109"/>
+      <c r="N30" s="109"/>
+      <c r="O30" s="109"/>
+      <c r="P30" s="109"/>
+      <c r="Q30" s="109"/>
+      <c r="R30" s="109"/>
+      <c r="S30" s="110"/>
+      <c r="T30" s="108" t="s">
         <v>26</v>
       </c>
-      <c r="U30" s="139"/>
-[...14 lines deleted...]
-      <c r="AJ30" s="140"/>
+      <c r="U30" s="109"/>
+      <c r="V30" s="109"/>
+      <c r="W30" s="109"/>
+      <c r="X30" s="109"/>
+      <c r="Y30" s="109"/>
+      <c r="Z30" s="109"/>
+      <c r="AA30" s="109"/>
+      <c r="AB30" s="109"/>
+      <c r="AC30" s="109"/>
+      <c r="AD30" s="109"/>
+      <c r="AE30" s="109"/>
+      <c r="AF30" s="109"/>
+      <c r="AG30" s="109"/>
+      <c r="AH30" s="109"/>
+      <c r="AI30" s="109"/>
+      <c r="AJ30" s="110"/>
       <c r="AO30" s="21"/>
       <c r="AP30" s="21"/>
     </row>
     <row r="31" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="B31" s="144"/>
-[...1 lines deleted...]
-      <c r="D31" s="145" t="s">
+      <c r="B31" s="101"/>
+      <c r="C31" s="101"/>
+      <c r="D31" s="100" t="s">
         <v>27</v>
       </c>
-      <c r="E31" s="145"/>
-[...14 lines deleted...]
-      <c r="T31" s="146" t="s">
+      <c r="E31" s="100"/>
+      <c r="F31" s="100"/>
+      <c r="G31" s="100"/>
+      <c r="H31" s="100"/>
+      <c r="I31" s="100"/>
+      <c r="J31" s="100"/>
+      <c r="K31" s="100"/>
+      <c r="L31" s="100"/>
+      <c r="M31" s="100"/>
+      <c r="N31" s="100"/>
+      <c r="O31" s="100"/>
+      <c r="P31" s="100"/>
+      <c r="Q31" s="100"/>
+      <c r="R31" s="100"/>
+      <c r="S31" s="100"/>
+      <c r="T31" s="111" t="s">
         <v>28</v>
       </c>
-      <c r="U31" s="147"/>
-[...14 lines deleted...]
-      <c r="AJ31" s="148"/>
+      <c r="U31" s="112"/>
+      <c r="V31" s="112"/>
+      <c r="W31" s="112"/>
+      <c r="X31" s="112"/>
+      <c r="Y31" s="112"/>
+      <c r="Z31" s="112"/>
+      <c r="AA31" s="112"/>
+      <c r="AB31" s="112"/>
+      <c r="AC31" s="112"/>
+      <c r="AD31" s="112"/>
+      <c r="AE31" s="112"/>
+      <c r="AF31" s="112"/>
+      <c r="AG31" s="112"/>
+      <c r="AH31" s="112"/>
+      <c r="AI31" s="112"/>
+      <c r="AJ31" s="113"/>
       <c r="AO31" s="21"/>
       <c r="AP31" s="21"/>
     </row>
     <row r="32" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="B32" s="144"/>
-[...1 lines deleted...]
-      <c r="D32" s="145" t="s">
+      <c r="B32" s="101"/>
+      <c r="C32" s="101"/>
+      <c r="D32" s="100" t="s">
         <v>29</v>
       </c>
-      <c r="E32" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ32" s="151"/>
+      <c r="E32" s="100"/>
+      <c r="F32" s="100"/>
+      <c r="G32" s="100"/>
+      <c r="H32" s="100"/>
+      <c r="I32" s="100"/>
+      <c r="J32" s="100"/>
+      <c r="K32" s="100"/>
+      <c r="L32" s="100"/>
+      <c r="M32" s="100"/>
+      <c r="N32" s="100"/>
+      <c r="O32" s="100"/>
+      <c r="P32" s="100"/>
+      <c r="Q32" s="100"/>
+      <c r="R32" s="100"/>
+      <c r="S32" s="100"/>
+      <c r="T32" s="114"/>
+      <c r="U32" s="115"/>
+      <c r="V32" s="115"/>
+      <c r="W32" s="115"/>
+      <c r="X32" s="115"/>
+      <c r="Y32" s="115"/>
+      <c r="Z32" s="115"/>
+      <c r="AA32" s="115"/>
+      <c r="AB32" s="115"/>
+      <c r="AC32" s="115"/>
+      <c r="AD32" s="115"/>
+      <c r="AE32" s="115"/>
+      <c r="AF32" s="115"/>
+      <c r="AG32" s="115"/>
+      <c r="AH32" s="115"/>
+      <c r="AI32" s="115"/>
+      <c r="AJ32" s="116"/>
       <c r="AO32" s="21"/>
       <c r="AP32" s="21"/>
     </row>
     <row r="33" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="B33" s="144"/>
-[...1 lines deleted...]
-      <c r="D33" s="145" t="s">
+      <c r="B33" s="101"/>
+      <c r="C33" s="101"/>
+      <c r="D33" s="100" t="s">
         <v>30</v>
       </c>
-      <c r="E33" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ33" s="151"/>
+      <c r="E33" s="100"/>
+      <c r="F33" s="100"/>
+      <c r="G33" s="100"/>
+      <c r="H33" s="100"/>
+      <c r="I33" s="100"/>
+      <c r="J33" s="100"/>
+      <c r="K33" s="100"/>
+      <c r="L33" s="100"/>
+      <c r="M33" s="100"/>
+      <c r="N33" s="100"/>
+      <c r="O33" s="100"/>
+      <c r="P33" s="100"/>
+      <c r="Q33" s="100"/>
+      <c r="R33" s="100"/>
+      <c r="S33" s="100"/>
+      <c r="T33" s="114"/>
+      <c r="U33" s="115"/>
+      <c r="V33" s="115"/>
+      <c r="W33" s="115"/>
+      <c r="X33" s="115"/>
+      <c r="Y33" s="115"/>
+      <c r="Z33" s="115"/>
+      <c r="AA33" s="115"/>
+      <c r="AB33" s="115"/>
+      <c r="AC33" s="115"/>
+      <c r="AD33" s="115"/>
+      <c r="AE33" s="115"/>
+      <c r="AF33" s="115"/>
+      <c r="AG33" s="115"/>
+      <c r="AH33" s="115"/>
+      <c r="AI33" s="115"/>
+      <c r="AJ33" s="116"/>
       <c r="AO33" s="21"/>
       <c r="AP33" s="21"/>
     </row>
     <row r="34" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A34" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B34" s="144"/>
-[...1 lines deleted...]
-      <c r="D34" s="145" t="s">
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="100" t="s">
         <v>31</v>
       </c>
-      <c r="E34" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ34" s="151"/>
+      <c r="E34" s="100"/>
+      <c r="F34" s="100"/>
+      <c r="G34" s="100"/>
+      <c r="H34" s="100"/>
+      <c r="I34" s="100"/>
+      <c r="J34" s="100"/>
+      <c r="K34" s="100"/>
+      <c r="L34" s="100"/>
+      <c r="M34" s="100"/>
+      <c r="N34" s="100"/>
+      <c r="O34" s="100"/>
+      <c r="P34" s="100"/>
+      <c r="Q34" s="100"/>
+      <c r="R34" s="100"/>
+      <c r="S34" s="100"/>
+      <c r="T34" s="114"/>
+      <c r="U34" s="115"/>
+      <c r="V34" s="115"/>
+      <c r="W34" s="115"/>
+      <c r="X34" s="115"/>
+      <c r="Y34" s="115"/>
+      <c r="Z34" s="115"/>
+      <c r="AA34" s="115"/>
+      <c r="AB34" s="115"/>
+      <c r="AC34" s="115"/>
+      <c r="AD34" s="115"/>
+      <c r="AE34" s="115"/>
+      <c r="AF34" s="115"/>
+      <c r="AG34" s="115"/>
+      <c r="AH34" s="115"/>
+      <c r="AI34" s="115"/>
+      <c r="AJ34" s="116"/>
       <c r="AO34" s="21"/>
       <c r="AP34" s="21"/>
     </row>
     <row r="35" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A35" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="B35" s="144"/>
-[...1 lines deleted...]
-      <c r="D35" s="145" t="s">
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="100" t="s">
         <v>32</v>
       </c>
-      <c r="E35" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ35" s="151"/>
+      <c r="E35" s="100"/>
+      <c r="F35" s="100"/>
+      <c r="G35" s="100"/>
+      <c r="H35" s="100"/>
+      <c r="I35" s="100"/>
+      <c r="J35" s="100"/>
+      <c r="K35" s="100"/>
+      <c r="L35" s="100"/>
+      <c r="M35" s="100"/>
+      <c r="N35" s="100"/>
+      <c r="O35" s="100"/>
+      <c r="P35" s="100"/>
+      <c r="Q35" s="100"/>
+      <c r="R35" s="100"/>
+      <c r="S35" s="100"/>
+      <c r="T35" s="114"/>
+      <c r="U35" s="115"/>
+      <c r="V35" s="115"/>
+      <c r="W35" s="115"/>
+      <c r="X35" s="115"/>
+      <c r="Y35" s="115"/>
+      <c r="Z35" s="115"/>
+      <c r="AA35" s="115"/>
+      <c r="AB35" s="115"/>
+      <c r="AC35" s="115"/>
+      <c r="AD35" s="115"/>
+      <c r="AE35" s="115"/>
+      <c r="AF35" s="115"/>
+      <c r="AG35" s="115"/>
+      <c r="AH35" s="115"/>
+      <c r="AI35" s="115"/>
+      <c r="AJ35" s="116"/>
       <c r="AO35" s="21"/>
       <c r="AP35" s="21"/>
     </row>
     <row r="36" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A36" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="B36" s="144"/>
-[...1 lines deleted...]
-      <c r="D36" s="145" t="s">
+      <c r="B36" s="101"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="100" t="s">
         <v>33</v>
       </c>
-      <c r="E36" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ36" s="151"/>
+      <c r="E36" s="100"/>
+      <c r="F36" s="100"/>
+      <c r="G36" s="100"/>
+      <c r="H36" s="100"/>
+      <c r="I36" s="100"/>
+      <c r="J36" s="100"/>
+      <c r="K36" s="100"/>
+      <c r="L36" s="100"/>
+      <c r="M36" s="100"/>
+      <c r="N36" s="100"/>
+      <c r="O36" s="100"/>
+      <c r="P36" s="100"/>
+      <c r="Q36" s="100"/>
+      <c r="R36" s="100"/>
+      <c r="S36" s="100"/>
+      <c r="T36" s="114"/>
+      <c r="U36" s="115"/>
+      <c r="V36" s="115"/>
+      <c r="W36" s="115"/>
+      <c r="X36" s="115"/>
+      <c r="Y36" s="115"/>
+      <c r="Z36" s="115"/>
+      <c r="AA36" s="115"/>
+      <c r="AB36" s="115"/>
+      <c r="AC36" s="115"/>
+      <c r="AD36" s="115"/>
+      <c r="AE36" s="115"/>
+      <c r="AF36" s="115"/>
+      <c r="AG36" s="115"/>
+      <c r="AH36" s="115"/>
+      <c r="AI36" s="115"/>
+      <c r="AJ36" s="116"/>
       <c r="AO36" s="21"/>
       <c r="AP36" s="21"/>
     </row>
     <row r="37" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A37" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="B37" s="144"/>
-[...1 lines deleted...]
-      <c r="D37" s="145" t="s">
+      <c r="B37" s="101"/>
+      <c r="C37" s="101"/>
+      <c r="D37" s="100" t="s">
         <v>34</v>
       </c>
-      <c r="E37" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ37" s="151"/>
+      <c r="E37" s="100"/>
+      <c r="F37" s="100"/>
+      <c r="G37" s="100"/>
+      <c r="H37" s="100"/>
+      <c r="I37" s="100"/>
+      <c r="J37" s="100"/>
+      <c r="K37" s="100"/>
+      <c r="L37" s="100"/>
+      <c r="M37" s="100"/>
+      <c r="N37" s="100"/>
+      <c r="O37" s="100"/>
+      <c r="P37" s="100"/>
+      <c r="Q37" s="100"/>
+      <c r="R37" s="100"/>
+      <c r="S37" s="100"/>
+      <c r="T37" s="114"/>
+      <c r="U37" s="115"/>
+      <c r="V37" s="115"/>
+      <c r="W37" s="115"/>
+      <c r="X37" s="115"/>
+      <c r="Y37" s="115"/>
+      <c r="Z37" s="115"/>
+      <c r="AA37" s="115"/>
+      <c r="AB37" s="115"/>
+      <c r="AC37" s="115"/>
+      <c r="AD37" s="115"/>
+      <c r="AE37" s="115"/>
+      <c r="AF37" s="115"/>
+      <c r="AG37" s="115"/>
+      <c r="AH37" s="115"/>
+      <c r="AI37" s="115"/>
+      <c r="AJ37" s="116"/>
       <c r="AO37" s="21"/>
       <c r="AP37" s="21"/>
     </row>
     <row r="38" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B38" s="144"/>
-[...1 lines deleted...]
-      <c r="D38" s="145" t="s">
+      <c r="B38" s="101"/>
+      <c r="C38" s="101"/>
+      <c r="D38" s="100" t="s">
         <v>35</v>
       </c>
-      <c r="E38" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ38" s="151"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="100"/>
+      <c r="L38" s="100"/>
+      <c r="M38" s="100"/>
+      <c r="N38" s="100"/>
+      <c r="O38" s="100"/>
+      <c r="P38" s="100"/>
+      <c r="Q38" s="100"/>
+      <c r="R38" s="100"/>
+      <c r="S38" s="100"/>
+      <c r="T38" s="114"/>
+      <c r="U38" s="115"/>
+      <c r="V38" s="115"/>
+      <c r="W38" s="115"/>
+      <c r="X38" s="115"/>
+      <c r="Y38" s="115"/>
+      <c r="Z38" s="115"/>
+      <c r="AA38" s="115"/>
+      <c r="AB38" s="115"/>
+      <c r="AC38" s="115"/>
+      <c r="AD38" s="115"/>
+      <c r="AE38" s="115"/>
+      <c r="AF38" s="115"/>
+      <c r="AG38" s="115"/>
+      <c r="AH38" s="115"/>
+      <c r="AI38" s="115"/>
+      <c r="AJ38" s="116"/>
       <c r="AO38" s="21"/>
       <c r="AP38" s="21"/>
     </row>
     <row r="39" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B39" s="155"/>
-[...1 lines deleted...]
-      <c r="D39" s="145" t="s">
+      <c r="B39" s="98"/>
+      <c r="C39" s="98"/>
+      <c r="D39" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="E39" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ39" s="151"/>
+      <c r="E39" s="100"/>
+      <c r="F39" s="100"/>
+      <c r="G39" s="100"/>
+      <c r="H39" s="100"/>
+      <c r="I39" s="100"/>
+      <c r="J39" s="100"/>
+      <c r="K39" s="100"/>
+      <c r="L39" s="100"/>
+      <c r="M39" s="100"/>
+      <c r="N39" s="100"/>
+      <c r="O39" s="100"/>
+      <c r="P39" s="100"/>
+      <c r="Q39" s="100"/>
+      <c r="R39" s="100"/>
+      <c r="S39" s="100"/>
+      <c r="T39" s="114"/>
+      <c r="U39" s="115"/>
+      <c r="V39" s="115"/>
+      <c r="W39" s="115"/>
+      <c r="X39" s="115"/>
+      <c r="Y39" s="115"/>
+      <c r="Z39" s="115"/>
+      <c r="AA39" s="115"/>
+      <c r="AB39" s="115"/>
+      <c r="AC39" s="115"/>
+      <c r="AD39" s="115"/>
+      <c r="AE39" s="115"/>
+      <c r="AF39" s="115"/>
+      <c r="AG39" s="115"/>
+      <c r="AH39" s="115"/>
+      <c r="AI39" s="115"/>
+      <c r="AJ39" s="116"/>
       <c r="AO39" s="21"/>
       <c r="AP39" s="21"/>
     </row>
     <row r="40" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A40" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="B40" s="144"/>
-[...1 lines deleted...]
-      <c r="D40" s="145" t="s">
+      <c r="B40" s="101"/>
+      <c r="C40" s="101"/>
+      <c r="D40" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="E40" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ40" s="151"/>
+      <c r="E40" s="100"/>
+      <c r="F40" s="100"/>
+      <c r="G40" s="100"/>
+      <c r="H40" s="100"/>
+      <c r="I40" s="100"/>
+      <c r="J40" s="100"/>
+      <c r="K40" s="100"/>
+      <c r="L40" s="100"/>
+      <c r="M40" s="100"/>
+      <c r="N40" s="100"/>
+      <c r="O40" s="100"/>
+      <c r="P40" s="100"/>
+      <c r="Q40" s="100"/>
+      <c r="R40" s="100"/>
+      <c r="S40" s="100"/>
+      <c r="T40" s="114"/>
+      <c r="U40" s="115"/>
+      <c r="V40" s="115"/>
+      <c r="W40" s="115"/>
+      <c r="X40" s="115"/>
+      <c r="Y40" s="115"/>
+      <c r="Z40" s="115"/>
+      <c r="AA40" s="115"/>
+      <c r="AB40" s="115"/>
+      <c r="AC40" s="115"/>
+      <c r="AD40" s="115"/>
+      <c r="AE40" s="115"/>
+      <c r="AF40" s="115"/>
+      <c r="AG40" s="115"/>
+      <c r="AH40" s="115"/>
+      <c r="AI40" s="115"/>
+      <c r="AJ40" s="116"/>
       <c r="AO40" s="21"/>
       <c r="AP40" s="21"/>
     </row>
     <row r="41" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A41" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="B41" s="144"/>
-[...1 lines deleted...]
-      <c r="D41" s="158" t="s">
+      <c r="B41" s="101"/>
+      <c r="C41" s="101"/>
+      <c r="D41" s="104" t="s">
         <v>38</v>
       </c>
-      <c r="E41" s="159"/>
-[...30 lines deleted...]
-      <c r="AJ41" s="151"/>
+      <c r="E41" s="105"/>
+      <c r="F41" s="105"/>
+      <c r="G41" s="105"/>
+      <c r="H41" s="105"/>
+      <c r="I41" s="105"/>
+      <c r="J41" s="105"/>
+      <c r="K41" s="105"/>
+      <c r="L41" s="105"/>
+      <c r="M41" s="105"/>
+      <c r="N41" s="105"/>
+      <c r="O41" s="105"/>
+      <c r="P41" s="105"/>
+      <c r="Q41" s="105"/>
+      <c r="R41" s="105"/>
+      <c r="S41" s="106"/>
+      <c r="T41" s="114"/>
+      <c r="U41" s="115"/>
+      <c r="V41" s="115"/>
+      <c r="W41" s="115"/>
+      <c r="X41" s="115"/>
+      <c r="Y41" s="115"/>
+      <c r="Z41" s="115"/>
+      <c r="AA41" s="115"/>
+      <c r="AB41" s="115"/>
+      <c r="AC41" s="115"/>
+      <c r="AD41" s="115"/>
+      <c r="AE41" s="115"/>
+      <c r="AF41" s="115"/>
+      <c r="AG41" s="115"/>
+      <c r="AH41" s="115"/>
+      <c r="AI41" s="115"/>
+      <c r="AJ41" s="116"/>
       <c r="AO41" s="21"/>
       <c r="AP41" s="21"/>
     </row>
     <row r="42" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>260</v>
       </c>
-      <c r="B42" s="144"/>
-[...1 lines deleted...]
-      <c r="D42" s="158" t="s">
+      <c r="B42" s="101"/>
+      <c r="C42" s="101"/>
+      <c r="D42" s="104" t="s">
         <v>39</v>
       </c>
-      <c r="E42" s="159"/>
-[...30 lines deleted...]
-      <c r="AJ42" s="154"/>
+      <c r="E42" s="105"/>
+      <c r="F42" s="105"/>
+      <c r="G42" s="105"/>
+      <c r="H42" s="105"/>
+      <c r="I42" s="105"/>
+      <c r="J42" s="105"/>
+      <c r="K42" s="105"/>
+      <c r="L42" s="105"/>
+      <c r="M42" s="105"/>
+      <c r="N42" s="105"/>
+      <c r="O42" s="105"/>
+      <c r="P42" s="105"/>
+      <c r="Q42" s="105"/>
+      <c r="R42" s="105"/>
+      <c r="S42" s="105"/>
+      <c r="T42" s="117"/>
+      <c r="U42" s="118"/>
+      <c r="V42" s="118"/>
+      <c r="W42" s="118"/>
+      <c r="X42" s="118"/>
+      <c r="Y42" s="118"/>
+      <c r="Z42" s="118"/>
+      <c r="AA42" s="118"/>
+      <c r="AB42" s="118"/>
+      <c r="AC42" s="118"/>
+      <c r="AD42" s="118"/>
+      <c r="AE42" s="118"/>
+      <c r="AF42" s="118"/>
+      <c r="AG42" s="118"/>
+      <c r="AH42" s="118"/>
+      <c r="AI42" s="118"/>
+      <c r="AJ42" s="119"/>
       <c r="AK42" s="24"/>
       <c r="AO42" s="21"/>
       <c r="AP42" s="21"/>
     </row>
     <row r="43" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A43" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="B43" s="144"/>
-[...1 lines deleted...]
-      <c r="D43" s="145" t="s">
+      <c r="B43" s="101"/>
+      <c r="C43" s="101"/>
+      <c r="D43" s="100" t="s">
         <v>40</v>
       </c>
-      <c r="E43" s="145"/>
-[...14 lines deleted...]
-      <c r="T43" s="156" t="s">
+      <c r="E43" s="100"/>
+      <c r="F43" s="100"/>
+      <c r="G43" s="100"/>
+      <c r="H43" s="100"/>
+      <c r="I43" s="100"/>
+      <c r="J43" s="100"/>
+      <c r="K43" s="100"/>
+      <c r="L43" s="100"/>
+      <c r="M43" s="100"/>
+      <c r="N43" s="100"/>
+      <c r="O43" s="100"/>
+      <c r="P43" s="100"/>
+      <c r="Q43" s="100"/>
+      <c r="R43" s="100"/>
+      <c r="S43" s="100"/>
+      <c r="T43" s="102" t="s">
         <v>41</v>
       </c>
-      <c r="U43" s="156"/>
-[...14 lines deleted...]
-      <c r="AJ43" s="156"/>
+      <c r="U43" s="102"/>
+      <c r="V43" s="102"/>
+      <c r="W43" s="102"/>
+      <c r="X43" s="102"/>
+      <c r="Y43" s="102"/>
+      <c r="Z43" s="102"/>
+      <c r="AA43" s="102"/>
+      <c r="AB43" s="102"/>
+      <c r="AC43" s="102"/>
+      <c r="AD43" s="102"/>
+      <c r="AE43" s="102"/>
+      <c r="AF43" s="102"/>
+      <c r="AG43" s="102"/>
+      <c r="AH43" s="102"/>
+      <c r="AI43" s="102"/>
+      <c r="AJ43" s="102"/>
       <c r="AO43" s="21"/>
       <c r="AP43" s="21"/>
     </row>
     <row r="44" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="B44" s="144"/>
-[...1 lines deleted...]
-      <c r="D44" s="157" t="s">
+      <c r="B44" s="101"/>
+      <c r="C44" s="101"/>
+      <c r="D44" s="103" t="s">
         <v>42</v>
       </c>
-      <c r="E44" s="157"/>
-[...30 lines deleted...]
-      <c r="AJ44" s="156"/>
+      <c r="E44" s="103"/>
+      <c r="F44" s="103"/>
+      <c r="G44" s="103"/>
+      <c r="H44" s="103"/>
+      <c r="I44" s="103"/>
+      <c r="J44" s="103"/>
+      <c r="K44" s="103"/>
+      <c r="L44" s="103"/>
+      <c r="M44" s="103"/>
+      <c r="N44" s="103"/>
+      <c r="O44" s="103"/>
+      <c r="P44" s="103"/>
+      <c r="Q44" s="103"/>
+      <c r="R44" s="103"/>
+      <c r="S44" s="103"/>
+      <c r="T44" s="102"/>
+      <c r="U44" s="102"/>
+      <c r="V44" s="102"/>
+      <c r="W44" s="102"/>
+      <c r="X44" s="102"/>
+      <c r="Y44" s="102"/>
+      <c r="Z44" s="102"/>
+      <c r="AA44" s="102"/>
+      <c r="AB44" s="102"/>
+      <c r="AC44" s="102"/>
+      <c r="AD44" s="102"/>
+      <c r="AE44" s="102"/>
+      <c r="AF44" s="102"/>
+      <c r="AG44" s="102"/>
+      <c r="AH44" s="102"/>
+      <c r="AI44" s="102"/>
+      <c r="AJ44" s="102"/>
       <c r="AO44" s="21"/>
       <c r="AP44" s="21"/>
     </row>
     <row r="45" spans="1:47" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>263</v>
       </c>
-      <c r="B45" s="144"/>
-[...1 lines deleted...]
-      <c r="D45" s="161" t="s">
+      <c r="B45" s="101"/>
+      <c r="C45" s="101"/>
+      <c r="D45" s="99" t="s">
         <v>43</v>
       </c>
-      <c r="E45" s="161"/>
-[...30 lines deleted...]
-      <c r="AJ45" s="156"/>
+      <c r="E45" s="99"/>
+      <c r="F45" s="99"/>
+      <c r="G45" s="99"/>
+      <c r="H45" s="99"/>
+      <c r="I45" s="99"/>
+      <c r="J45" s="99"/>
+      <c r="K45" s="99"/>
+      <c r="L45" s="99"/>
+      <c r="M45" s="99"/>
+      <c r="N45" s="99"/>
+      <c r="O45" s="99"/>
+      <c r="P45" s="99"/>
+      <c r="Q45" s="99"/>
+      <c r="R45" s="99"/>
+      <c r="S45" s="99"/>
+      <c r="T45" s="102"/>
+      <c r="U45" s="102"/>
+      <c r="V45" s="102"/>
+      <c r="W45" s="102"/>
+      <c r="X45" s="102"/>
+      <c r="Y45" s="102"/>
+      <c r="Z45" s="102"/>
+      <c r="AA45" s="102"/>
+      <c r="AB45" s="102"/>
+      <c r="AC45" s="102"/>
+      <c r="AD45" s="102"/>
+      <c r="AE45" s="102"/>
+      <c r="AF45" s="102"/>
+      <c r="AG45" s="102"/>
+      <c r="AH45" s="102"/>
+      <c r="AI45" s="102"/>
+      <c r="AJ45" s="102"/>
       <c r="AO45" s="21"/>
       <c r="AP45" s="21"/>
     </row>
     <row r="46" spans="1:47" s="3" customFormat="1" ht="30" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="B46" s="144"/>
-[...1 lines deleted...]
-      <c r="D46" s="162" t="s">
+      <c r="B46" s="101"/>
+      <c r="C46" s="101"/>
+      <c r="D46" s="107" t="s">
         <v>44</v>
       </c>
-      <c r="E46" s="162"/>
-[...30 lines deleted...]
-      <c r="AJ46" s="156"/>
+      <c r="E46" s="107"/>
+      <c r="F46" s="107"/>
+      <c r="G46" s="107"/>
+      <c r="H46" s="107"/>
+      <c r="I46" s="107"/>
+      <c r="J46" s="107"/>
+      <c r="K46" s="107"/>
+      <c r="L46" s="107"/>
+      <c r="M46" s="107"/>
+      <c r="N46" s="107"/>
+      <c r="O46" s="107"/>
+      <c r="P46" s="107"/>
+      <c r="Q46" s="107"/>
+      <c r="R46" s="107"/>
+      <c r="S46" s="107"/>
+      <c r="T46" s="102"/>
+      <c r="U46" s="102"/>
+      <c r="V46" s="102"/>
+      <c r="W46" s="102"/>
+      <c r="X46" s="102"/>
+      <c r="Y46" s="102"/>
+      <c r="Z46" s="102"/>
+      <c r="AA46" s="102"/>
+      <c r="AB46" s="102"/>
+      <c r="AC46" s="102"/>
+      <c r="AD46" s="102"/>
+      <c r="AE46" s="102"/>
+      <c r="AF46" s="102"/>
+      <c r="AG46" s="102"/>
+      <c r="AH46" s="102"/>
+      <c r="AI46" s="102"/>
+      <c r="AJ46" s="102"/>
       <c r="AO46" s="21"/>
       <c r="AP46" s="21"/>
     </row>
     <row r="47" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>264</v>
       </c>
-      <c r="B47" s="144"/>
-[...1 lines deleted...]
-      <c r="D47" s="145" t="s">
+      <c r="B47" s="101"/>
+      <c r="C47" s="101"/>
+      <c r="D47" s="100" t="s">
         <v>45</v>
       </c>
-      <c r="E47" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ47" s="156"/>
+      <c r="E47" s="100"/>
+      <c r="F47" s="100"/>
+      <c r="G47" s="100"/>
+      <c r="H47" s="100"/>
+      <c r="I47" s="100"/>
+      <c r="J47" s="100"/>
+      <c r="K47" s="100"/>
+      <c r="L47" s="100"/>
+      <c r="M47" s="100"/>
+      <c r="N47" s="100"/>
+      <c r="O47" s="100"/>
+      <c r="P47" s="100"/>
+      <c r="Q47" s="100"/>
+      <c r="R47" s="100"/>
+      <c r="S47" s="100"/>
+      <c r="T47" s="102"/>
+      <c r="U47" s="102"/>
+      <c r="V47" s="102"/>
+      <c r="W47" s="102"/>
+      <c r="X47" s="102"/>
+      <c r="Y47" s="102"/>
+      <c r="Z47" s="102"/>
+      <c r="AA47" s="102"/>
+      <c r="AB47" s="102"/>
+      <c r="AC47" s="102"/>
+      <c r="AD47" s="102"/>
+      <c r="AE47" s="102"/>
+      <c r="AF47" s="102"/>
+      <c r="AG47" s="102"/>
+      <c r="AH47" s="102"/>
+      <c r="AI47" s="102"/>
+      <c r="AJ47" s="102"/>
       <c r="AO47" s="21"/>
       <c r="AP47" s="21"/>
     </row>
     <row r="48" spans="1:47" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A48" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B48" s="144"/>
-[...1 lines deleted...]
-      <c r="D48" s="145" t="s">
+      <c r="B48" s="101"/>
+      <c r="C48" s="101"/>
+      <c r="D48" s="100" t="s">
         <v>46</v>
       </c>
-      <c r="E48" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ48" s="156"/>
+      <c r="E48" s="100"/>
+      <c r="F48" s="100"/>
+      <c r="G48" s="100"/>
+      <c r="H48" s="100"/>
+      <c r="I48" s="100"/>
+      <c r="J48" s="100"/>
+      <c r="K48" s="100"/>
+      <c r="L48" s="100"/>
+      <c r="M48" s="100"/>
+      <c r="N48" s="100"/>
+      <c r="O48" s="100"/>
+      <c r="P48" s="100"/>
+      <c r="Q48" s="100"/>
+      <c r="R48" s="100"/>
+      <c r="S48" s="100"/>
+      <c r="T48" s="102"/>
+      <c r="U48" s="102"/>
+      <c r="V48" s="102"/>
+      <c r="W48" s="102"/>
+      <c r="X48" s="102"/>
+      <c r="Y48" s="102"/>
+      <c r="Z48" s="102"/>
+      <c r="AA48" s="102"/>
+      <c r="AB48" s="102"/>
+      <c r="AC48" s="102"/>
+      <c r="AD48" s="102"/>
+      <c r="AE48" s="102"/>
+      <c r="AF48" s="102"/>
+      <c r="AG48" s="102"/>
+      <c r="AH48" s="102"/>
+      <c r="AI48" s="102"/>
+      <c r="AJ48" s="102"/>
       <c r="AO48" s="21"/>
       <c r="AP48" s="21"/>
       <c r="AU48" s="25" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="49" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A49" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="B49" s="144"/>
-[...1 lines deleted...]
-      <c r="D49" s="145" t="s">
+      <c r="B49" s="101"/>
+      <c r="C49" s="101"/>
+      <c r="D49" s="100" t="s">
         <v>82</v>
       </c>
-      <c r="E49" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ49" s="156"/>
+      <c r="E49" s="100"/>
+      <c r="F49" s="100"/>
+      <c r="G49" s="100"/>
+      <c r="H49" s="100"/>
+      <c r="I49" s="100"/>
+      <c r="J49" s="100"/>
+      <c r="K49" s="100"/>
+      <c r="L49" s="100"/>
+      <c r="M49" s="100"/>
+      <c r="N49" s="100"/>
+      <c r="O49" s="100"/>
+      <c r="P49" s="100"/>
+      <c r="Q49" s="100"/>
+      <c r="R49" s="100"/>
+      <c r="S49" s="100"/>
+      <c r="T49" s="102"/>
+      <c r="U49" s="102"/>
+      <c r="V49" s="102"/>
+      <c r="W49" s="102"/>
+      <c r="X49" s="102"/>
+      <c r="Y49" s="102"/>
+      <c r="Z49" s="102"/>
+      <c r="AA49" s="102"/>
+      <c r="AB49" s="102"/>
+      <c r="AC49" s="102"/>
+      <c r="AD49" s="102"/>
+      <c r="AE49" s="102"/>
+      <c r="AF49" s="102"/>
+      <c r="AG49" s="102"/>
+      <c r="AH49" s="102"/>
+      <c r="AI49" s="102"/>
+      <c r="AJ49" s="102"/>
       <c r="AO49" s="21"/>
       <c r="AP49" s="21"/>
       <c r="AU49" s="25"/>
     </row>
     <row r="50" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B50" s="155"/>
-[...1 lines deleted...]
-      <c r="D50" s="161" t="s">
+      <c r="B50" s="98"/>
+      <c r="C50" s="98"/>
+      <c r="D50" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="E50" s="161"/>
-[...30 lines deleted...]
-      <c r="AJ50" s="156"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
+      <c r="H50" s="99"/>
+      <c r="I50" s="99"/>
+      <c r="J50" s="99"/>
+      <c r="K50" s="99"/>
+      <c r="L50" s="99"/>
+      <c r="M50" s="99"/>
+      <c r="N50" s="99"/>
+      <c r="O50" s="99"/>
+      <c r="P50" s="99"/>
+      <c r="Q50" s="99"/>
+      <c r="R50" s="99"/>
+      <c r="S50" s="99"/>
+      <c r="T50" s="102"/>
+      <c r="U50" s="102"/>
+      <c r="V50" s="102"/>
+      <c r="W50" s="102"/>
+      <c r="X50" s="102"/>
+      <c r="Y50" s="102"/>
+      <c r="Z50" s="102"/>
+      <c r="AA50" s="102"/>
+      <c r="AB50" s="102"/>
+      <c r="AC50" s="102"/>
+      <c r="AD50" s="102"/>
+      <c r="AE50" s="102"/>
+      <c r="AF50" s="102"/>
+      <c r="AG50" s="102"/>
+      <c r="AH50" s="102"/>
+      <c r="AI50" s="102"/>
+      <c r="AJ50" s="102"/>
       <c r="AO50" s="21"/>
       <c r="AP50" s="21"/>
     </row>
     <row r="51" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
-      <c r="B51" s="155"/>
-[...1 lines deleted...]
-      <c r="D51" s="161" t="s">
+      <c r="B51" s="98"/>
+      <c r="C51" s="98"/>
+      <c r="D51" s="99" t="s">
         <v>49</v>
       </c>
-      <c r="E51" s="161"/>
-[...30 lines deleted...]
-      <c r="AJ51" s="156"/>
+      <c r="E51" s="99"/>
+      <c r="F51" s="99"/>
+      <c r="G51" s="99"/>
+      <c r="H51" s="99"/>
+      <c r="I51" s="99"/>
+      <c r="J51" s="99"/>
+      <c r="K51" s="99"/>
+      <c r="L51" s="99"/>
+      <c r="M51" s="99"/>
+      <c r="N51" s="99"/>
+      <c r="O51" s="99"/>
+      <c r="P51" s="99"/>
+      <c r="Q51" s="99"/>
+      <c r="R51" s="99"/>
+      <c r="S51" s="99"/>
+      <c r="T51" s="102"/>
+      <c r="U51" s="102"/>
+      <c r="V51" s="102"/>
+      <c r="W51" s="102"/>
+      <c r="X51" s="102"/>
+      <c r="Y51" s="102"/>
+      <c r="Z51" s="102"/>
+      <c r="AA51" s="102"/>
+      <c r="AB51" s="102"/>
+      <c r="AC51" s="102"/>
+      <c r="AD51" s="102"/>
+      <c r="AE51" s="102"/>
+      <c r="AF51" s="102"/>
+      <c r="AG51" s="102"/>
+      <c r="AH51" s="102"/>
+      <c r="AI51" s="102"/>
+      <c r="AJ51" s="102"/>
       <c r="AO51" s="21"/>
       <c r="AP51" s="21"/>
     </row>
     <row r="52" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A52" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B52" s="144"/>
-[...1 lines deleted...]
-      <c r="D52" s="145" t="s">
+      <c r="B52" s="101"/>
+      <c r="C52" s="101"/>
+      <c r="D52" s="100" t="s">
         <v>50</v>
       </c>
-      <c r="E52" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ52" s="156"/>
+      <c r="E52" s="100"/>
+      <c r="F52" s="100"/>
+      <c r="G52" s="100"/>
+      <c r="H52" s="100"/>
+      <c r="I52" s="100"/>
+      <c r="J52" s="100"/>
+      <c r="K52" s="100"/>
+      <c r="L52" s="100"/>
+      <c r="M52" s="100"/>
+      <c r="N52" s="100"/>
+      <c r="O52" s="100"/>
+      <c r="P52" s="100"/>
+      <c r="Q52" s="100"/>
+      <c r="R52" s="100"/>
+      <c r="S52" s="100"/>
+      <c r="T52" s="102"/>
+      <c r="U52" s="102"/>
+      <c r="V52" s="102"/>
+      <c r="W52" s="102"/>
+      <c r="X52" s="102"/>
+      <c r="Y52" s="102"/>
+      <c r="Z52" s="102"/>
+      <c r="AA52" s="102"/>
+      <c r="AB52" s="102"/>
+      <c r="AC52" s="102"/>
+      <c r="AD52" s="102"/>
+      <c r="AE52" s="102"/>
+      <c r="AF52" s="102"/>
+      <c r="AG52" s="102"/>
+      <c r="AH52" s="102"/>
+      <c r="AI52" s="102"/>
+      <c r="AJ52" s="102"/>
       <c r="AO52" s="21"/>
       <c r="AP52" s="21"/>
     </row>
     <row r="53" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A53" s="3" t="s">
         <v>265</v>
       </c>
-      <c r="B53" s="144"/>
-[...1 lines deleted...]
-      <c r="D53" s="145" t="s">
+      <c r="B53" s="101"/>
+      <c r="C53" s="101"/>
+      <c r="D53" s="100" t="s">
         <v>51</v>
       </c>
-      <c r="E53" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ53" s="156"/>
+      <c r="E53" s="100"/>
+      <c r="F53" s="100"/>
+      <c r="G53" s="100"/>
+      <c r="H53" s="100"/>
+      <c r="I53" s="100"/>
+      <c r="J53" s="100"/>
+      <c r="K53" s="100"/>
+      <c r="L53" s="100"/>
+      <c r="M53" s="100"/>
+      <c r="N53" s="100"/>
+      <c r="O53" s="100"/>
+      <c r="P53" s="100"/>
+      <c r="Q53" s="100"/>
+      <c r="R53" s="100"/>
+      <c r="S53" s="100"/>
+      <c r="T53" s="102"/>
+      <c r="U53" s="102"/>
+      <c r="V53" s="102"/>
+      <c r="W53" s="102"/>
+      <c r="X53" s="102"/>
+      <c r="Y53" s="102"/>
+      <c r="Z53" s="102"/>
+      <c r="AA53" s="102"/>
+      <c r="AB53" s="102"/>
+      <c r="AC53" s="102"/>
+      <c r="AD53" s="102"/>
+      <c r="AE53" s="102"/>
+      <c r="AF53" s="102"/>
+      <c r="AG53" s="102"/>
+      <c r="AH53" s="102"/>
+      <c r="AI53" s="102"/>
+      <c r="AJ53" s="102"/>
       <c r="AO53" s="21"/>
       <c r="AP53" s="21"/>
     </row>
     <row r="54" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="A54" s="3" t="s">
         <v>266</v>
       </c>
-      <c r="B54" s="144"/>
-[...1 lines deleted...]
-      <c r="D54" s="145" t="s">
+      <c r="B54" s="101"/>
+      <c r="C54" s="101"/>
+      <c r="D54" s="100" t="s">
         <v>52</v>
       </c>
-      <c r="E54" s="145"/>
-[...30 lines deleted...]
-      <c r="AJ54" s="156"/>
+      <c r="E54" s="100"/>
+      <c r="F54" s="100"/>
+      <c r="G54" s="100"/>
+      <c r="H54" s="100"/>
+      <c r="I54" s="100"/>
+      <c r="J54" s="100"/>
+      <c r="K54" s="100"/>
+      <c r="L54" s="100"/>
+      <c r="M54" s="100"/>
+      <c r="N54" s="100"/>
+      <c r="O54" s="100"/>
+      <c r="P54" s="100"/>
+      <c r="Q54" s="100"/>
+      <c r="R54" s="100"/>
+      <c r="S54" s="100"/>
+      <c r="T54" s="102"/>
+      <c r="U54" s="102"/>
+      <c r="V54" s="102"/>
+      <c r="W54" s="102"/>
+      <c r="X54" s="102"/>
+      <c r="Y54" s="102"/>
+      <c r="Z54" s="102"/>
+      <c r="AA54" s="102"/>
+      <c r="AB54" s="102"/>
+      <c r="AC54" s="102"/>
+      <c r="AD54" s="102"/>
+      <c r="AE54" s="102"/>
+      <c r="AF54" s="102"/>
+      <c r="AG54" s="102"/>
+      <c r="AH54" s="102"/>
+      <c r="AI54" s="102"/>
+      <c r="AJ54" s="102"/>
       <c r="AO54" s="21"/>
       <c r="AP54" s="21"/>
     </row>
     <row r="55" spans="1:74" s="3" customFormat="1" ht="15" customHeight="1">
       <c r="B55" s="26"/>
       <c r="C55" s="26"/>
       <c r="D55" s="27"/>
       <c r="E55" s="27"/>
       <c r="F55" s="27"/>
       <c r="G55" s="27"/>
       <c r="H55" s="27"/>
       <c r="I55" s="27"/>
       <c r="J55" s="27"/>
       <c r="K55" s="27"/>
       <c r="L55" s="27"/>
       <c r="M55" s="27"/>
       <c r="N55" s="27"/>
       <c r="O55" s="27"/>
       <c r="P55" s="27"/>
       <c r="Q55" s="27"/>
       <c r="R55" s="27"/>
       <c r="S55" s="27"/>
       <c r="T55" s="28"/>
       <c r="U55" s="28"/>
       <c r="V55" s="28"/>
@@ -12732,500 +12734,500 @@
       <c r="P66" s="3"/>
       <c r="Q66" s="3"/>
       <c r="R66" s="3"/>
       <c r="S66" s="3"/>
       <c r="T66" s="3"/>
       <c r="U66" s="3"/>
       <c r="V66" s="3"/>
       <c r="W66" s="3"/>
       <c r="X66" s="3"/>
       <c r="Y66" s="3"/>
       <c r="Z66" s="3"/>
       <c r="AA66" s="3"/>
       <c r="AB66" s="3"/>
       <c r="AC66" s="3"/>
       <c r="AD66" s="3"/>
       <c r="AE66" s="3"/>
       <c r="AF66" s="3"/>
       <c r="AG66" s="3"/>
       <c r="AH66" s="3"/>
       <c r="AI66" s="3"/>
       <c r="AJ66" s="3"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="80">
-    <mergeCell ref="B50:C50"/>
-[...5 lines deleted...]
-    <mergeCell ref="D49:S49"/>
+    <mergeCell ref="G7:H7"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="A3:AJ3"/>
+    <mergeCell ref="A4:AJ4"/>
+    <mergeCell ref="Z6:AC6"/>
+    <mergeCell ref="AE6:AF6"/>
+    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="S8:V8"/>
+    <mergeCell ref="W8:AJ8"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:AJ9"/>
+    <mergeCell ref="S10:Y10"/>
+    <mergeCell ref="Z10:AJ10"/>
+    <mergeCell ref="T21:W21"/>
+    <mergeCell ref="T22:Z22"/>
+    <mergeCell ref="B23:S27"/>
+    <mergeCell ref="T23:V24"/>
+    <mergeCell ref="W23:AJ24"/>
+    <mergeCell ref="T25:V27"/>
+    <mergeCell ref="W25:AJ27"/>
+    <mergeCell ref="B28:S28"/>
+    <mergeCell ref="T28:AJ28"/>
+    <mergeCell ref="B29:S29"/>
+    <mergeCell ref="T29:X29"/>
+    <mergeCell ref="Z29:AB29"/>
+    <mergeCell ref="AD29:AF29"/>
+    <mergeCell ref="AH29:AJ29"/>
+    <mergeCell ref="B30:S30"/>
+    <mergeCell ref="T30:AJ30"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:S31"/>
+    <mergeCell ref="B32:C32"/>
+    <mergeCell ref="D32:S32"/>
+    <mergeCell ref="T31:AJ42"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="D33:S33"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:S34"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:S35"/>
+    <mergeCell ref="B54:C54"/>
+    <mergeCell ref="D54:S54"/>
+    <mergeCell ref="D36:S36"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="D38:S38"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:S39"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:S37"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:S40"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:S43"/>
+    <mergeCell ref="D53:S53"/>
+    <mergeCell ref="B47:C47"/>
     <mergeCell ref="T43:AJ54"/>
     <mergeCell ref="B44:C44"/>
     <mergeCell ref="D44:S44"/>
     <mergeCell ref="B41:C41"/>
     <mergeCell ref="D41:S41"/>
     <mergeCell ref="B42:C42"/>
     <mergeCell ref="D42:S42"/>
     <mergeCell ref="B45:C45"/>
     <mergeCell ref="D45:S45"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="D46:S46"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:S51"/>
     <mergeCell ref="B52:C52"/>
     <mergeCell ref="D52:S52"/>
     <mergeCell ref="B53:C53"/>
-    <mergeCell ref="B54:C54"/>
-[...55 lines deleted...]
-    <mergeCell ref="AH6:AI6"/>
+    <mergeCell ref="B50:C50"/>
+    <mergeCell ref="D50:S50"/>
+    <mergeCell ref="D47:S47"/>
+    <mergeCell ref="B48:C48"/>
+    <mergeCell ref="D48:S48"/>
+    <mergeCell ref="B49:C49"/>
+    <mergeCell ref="D49:S49"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B47:C55 C31:C44 B31:B46" xr:uid="{F71297FC-88DF-4AB7-93D0-D598428C6490}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1025" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>1</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>161925</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>95250</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>19050</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4EE1335D-4D5C-4BC0-B6AD-F855F34EDA04}">
   <dimension ref="A1:AX69"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="I6" sqref="I6"/>
+      <selection activeCell="L34" sqref="L34:Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.625" style="35" customWidth="1"/>
     <col min="2" max="2" width="6.625" style="35" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="35" customWidth="1"/>
     <col min="4" max="4" width="10.875" style="35" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="35" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="35" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="35" customWidth="1"/>
     <col min="8" max="21" width="2.625" style="35" customWidth="1"/>
     <col min="22" max="22" width="2.25" style="35"/>
     <col min="23" max="23" width="6.875" style="35" customWidth="1"/>
     <col min="24" max="16384" width="2.25" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="13.5" customHeight="1">
-      <c r="A1" s="298" t="s">
+      <c r="A1" s="169" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="298"/>
-      <c r="C1" s="298"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
       <c r="AX1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:50" ht="15" customHeight="1">
-      <c r="A2" s="295"/>
-[...19 lines deleted...]
-      <c r="U2" s="295"/>
+      <c r="A2" s="166"/>
+      <c r="B2" s="166"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="166"/>
+      <c r="H2" s="166"/>
+      <c r="I2" s="166"/>
+      <c r="J2" s="166"/>
+      <c r="K2" s="166"/>
+      <c r="L2" s="166"/>
+      <c r="M2" s="166"/>
+      <c r="N2" s="166"/>
+      <c r="O2" s="166"/>
+      <c r="P2" s="166"/>
+      <c r="Q2" s="166"/>
+      <c r="R2" s="166"/>
+      <c r="S2" s="166"/>
+      <c r="T2" s="166"/>
+      <c r="U2" s="166"/>
       <c r="AX2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:50" ht="15" customHeight="1">
-      <c r="A3" s="295" t="s">
+      <c r="A3" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="295"/>
-[...18 lines deleted...]
-      <c r="U3" s="295"/>
+      <c r="B3" s="166"/>
+      <c r="C3" s="166"/>
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
+      <c r="I3" s="166"/>
+      <c r="J3" s="166"/>
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="166"/>
+      <c r="N3" s="166"/>
+      <c r="O3" s="166"/>
+      <c r="P3" s="166"/>
+      <c r="Q3" s="166"/>
+      <c r="R3" s="166"/>
+      <c r="S3" s="166"/>
+      <c r="T3" s="166"/>
+      <c r="U3" s="166"/>
       <c r="AX3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:50" ht="15" customHeight="1">
-      <c r="A4" s="295" t="s">
+      <c r="A4" s="166" t="s">
         <v>60</v>
       </c>
-      <c r="B4" s="295"/>
-[...18 lines deleted...]
-      <c r="U4" s="295"/>
+      <c r="B4" s="166"/>
+      <c r="C4" s="166"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="166"/>
+      <c r="J4" s="166"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="166"/>
+      <c r="M4" s="166"/>
+      <c r="N4" s="166"/>
+      <c r="O4" s="166"/>
+      <c r="P4" s="166"/>
+      <c r="Q4" s="166"/>
+      <c r="R4" s="166"/>
+      <c r="S4" s="166"/>
+      <c r="T4" s="166"/>
+      <c r="U4" s="166"/>
       <c r="AX4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:50" ht="15" customHeight="1">
       <c r="A5" s="36"/>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
-      <c r="E5" s="299" t="s">
+      <c r="E5" s="170" t="s">
         <v>213</v>
       </c>
-      <c r="F5" s="299"/>
+      <c r="F5" s="170"/>
       <c r="G5" s="36" t="s">
         <v>101</v>
       </c>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="36"/>
       <c r="AX5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:50" ht="15" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="36"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="36"/>
-      <c r="K6" s="300"/>
-[...2 lines deleted...]
-      <c r="N6" s="300"/>
+      <c r="K6" s="171"/>
+      <c r="L6" s="171"/>
+      <c r="M6" s="171"/>
+      <c r="N6" s="171"/>
       <c r="O6" s="36" t="s">
         <v>103</v>
       </c>
-      <c r="P6" s="300"/>
-      <c r="Q6" s="300"/>
+      <c r="P6" s="171"/>
+      <c r="Q6" s="171"/>
       <c r="R6" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="S6" s="300"/>
-      <c r="T6" s="300"/>
+      <c r="S6" s="171"/>
+      <c r="T6" s="171"/>
       <c r="U6" s="36" t="s">
         <v>106</v>
       </c>
       <c r="AX6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="15" customHeight="1">
       <c r="A7" s="36"/>
-      <c r="B7" s="295" t="s">
+      <c r="B7" s="166" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="295"/>
+      <c r="C7" s="166"/>
       <c r="D7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="36"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="36"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37"/>
       <c r="U7" s="36"/>
       <c r="AX7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:50" ht="15" customHeight="1">
       <c r="A8" s="36"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36" t="s">
         <v>109</v>
       </c>
       <c r="I8" s="36"/>
       <c r="J8" s="38"/>
-      <c r="K8" s="296"/>
-[...9 lines deleted...]
-      <c r="U8" s="296"/>
+      <c r="K8" s="167"/>
+      <c r="L8" s="167"/>
+      <c r="M8" s="167"/>
+      <c r="N8" s="167"/>
+      <c r="O8" s="167"/>
+      <c r="P8" s="167"/>
+      <c r="Q8" s="167"/>
+      <c r="R8" s="167"/>
+      <c r="S8" s="167"/>
+      <c r="T8" s="167"/>
+      <c r="U8" s="167"/>
       <c r="AX8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="15" customHeight="1">
       <c r="A9" s="36"/>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36" t="s">
         <v>111</v>
       </c>
       <c r="H9" s="39" t="s">
         <v>112</v>
       </c>
       <c r="I9" s="39"/>
       <c r="J9" s="38"/>
-      <c r="K9" s="296"/>
-[...9 lines deleted...]
-      <c r="U9" s="296"/>
+      <c r="K9" s="167"/>
+      <c r="L9" s="167"/>
+      <c r="M9" s="167"/>
+      <c r="N9" s="167"/>
+      <c r="O9" s="167"/>
+      <c r="P9" s="167"/>
+      <c r="Q9" s="167"/>
+      <c r="R9" s="167"/>
+      <c r="S9" s="167"/>
+      <c r="T9" s="167"/>
+      <c r="U9" s="167"/>
       <c r="AX9" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="15" customHeight="1">
       <c r="A10" s="36"/>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36" t="s">
         <v>114</v>
       </c>
       <c r="I10" s="36"/>
       <c r="J10" s="38"/>
-      <c r="K10" s="296"/>
-[...9 lines deleted...]
-      <c r="U10" s="296"/>
+      <c r="K10" s="167"/>
+      <c r="L10" s="167"/>
+      <c r="M10" s="167"/>
+      <c r="N10" s="167"/>
+      <c r="O10" s="167"/>
+      <c r="P10" s="167"/>
+      <c r="Q10" s="167"/>
+      <c r="R10" s="167"/>
+      <c r="S10" s="167"/>
+      <c r="T10" s="167"/>
+      <c r="U10" s="167"/>
       <c r="AX10" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="15" customHeight="1">
       <c r="A11" s="40"/>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
       <c r="P11" s="40"/>
       <c r="Q11" s="40"/>
       <c r="R11" s="40"/>
       <c r="S11" s="40"/>
       <c r="T11" s="40"/>
       <c r="U11" s="40"/>
       <c r="AX11" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="15" customHeight="1">
       <c r="A12" s="40"/>
-      <c r="B12" s="297" t="s">
+      <c r="B12" s="168" t="s">
         <v>117</v>
       </c>
-      <c r="C12" s="297"/>
-      <c r="D12" s="297"/>
+      <c r="C12" s="168"/>
+      <c r="D12" s="168"/>
       <c r="E12" s="41"/>
       <c r="F12" s="40" t="s">
         <v>118</v>
       </c>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="40"/>
       <c r="J12" s="40"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="40"/>
       <c r="Q12" s="40"/>
       <c r="R12" s="40"/>
       <c r="S12" s="40"/>
       <c r="T12" s="40"/>
       <c r="U12" s="40"/>
       <c r="AX12" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="15" customHeight="1">
       <c r="A13" s="42"/>
@@ -13237,2132 +13239,2132 @@
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="40"/>
       <c r="M13" s="40"/>
       <c r="N13" s="40"/>
       <c r="O13" s="40"/>
       <c r="P13" s="40"/>
       <c r="Q13" s="40"/>
       <c r="R13" s="40"/>
       <c r="S13" s="40"/>
       <c r="T13" s="40"/>
       <c r="U13" s="40"/>
       <c r="AX13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="15" customHeight="1">
       <c r="A14" s="42"/>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
-      <c r="F14" s="104" t="s">
+      <c r="F14" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="105"/>
-      <c r="H14" s="106"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="128"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="14"/>
       <c r="L14" s="14"/>
       <c r="M14" s="14"/>
       <c r="N14" s="14"/>
       <c r="O14" s="15"/>
       <c r="P14" s="15"/>
       <c r="Q14" s="15"/>
       <c r="R14" s="15"/>
       <c r="S14" s="15"/>
       <c r="T14" s="15"/>
       <c r="U14" s="43"/>
       <c r="AX14" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="15" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="172" t="s">
         <v>122</v>
       </c>
-      <c r="B15" s="287" t="s">
+      <c r="B15" s="175" t="s">
         <v>123</v>
       </c>
-      <c r="C15" s="229"/>
-[...17 lines deleted...]
-      <c r="U15" s="290"/>
+      <c r="C15" s="176"/>
+      <c r="D15" s="177"/>
+      <c r="E15" s="178"/>
+      <c r="F15" s="178"/>
+      <c r="G15" s="178"/>
+      <c r="H15" s="178"/>
+      <c r="I15" s="178"/>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="178"/>
+      <c r="M15" s="178"/>
+      <c r="N15" s="178"/>
+      <c r="O15" s="178"/>
+      <c r="P15" s="178"/>
+      <c r="Q15" s="178"/>
+      <c r="R15" s="178"/>
+      <c r="S15" s="178"/>
+      <c r="T15" s="178"/>
+      <c r="U15" s="179"/>
       <c r="AX15" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="15" customHeight="1">
-      <c r="A16" s="226"/>
-      <c r="B16" s="291" t="s">
+      <c r="A16" s="173"/>
+      <c r="B16" s="180" t="s">
         <v>125</v>
       </c>
-      <c r="C16" s="234"/>
-[...17 lines deleted...]
-      <c r="U16" s="237"/>
+      <c r="C16" s="181"/>
+      <c r="D16" s="182"/>
+      <c r="E16" s="183"/>
+      <c r="F16" s="183"/>
+      <c r="G16" s="183"/>
+      <c r="H16" s="183"/>
+      <c r="I16" s="183"/>
+      <c r="J16" s="183"/>
+      <c r="K16" s="183"/>
+      <c r="L16" s="183"/>
+      <c r="M16" s="183"/>
+      <c r="N16" s="183"/>
+      <c r="O16" s="183"/>
+      <c r="P16" s="183"/>
+      <c r="Q16" s="183"/>
+      <c r="R16" s="183"/>
+      <c r="S16" s="183"/>
+      <c r="T16" s="183"/>
+      <c r="U16" s="184"/>
     </row>
     <row r="17" spans="1:21" ht="15" customHeight="1">
-      <c r="A17" s="226"/>
-      <c r="B17" s="292" t="s">
+      <c r="A17" s="173"/>
+      <c r="B17" s="185" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="238"/>
+      <c r="C17" s="186"/>
       <c r="D17" s="45" t="s">
         <v>127</v>
       </c>
       <c r="E17" s="46"/>
       <c r="F17" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="G17" s="244"/>
-      <c r="H17" s="244"/>
+      <c r="G17" s="191"/>
+      <c r="H17" s="191"/>
       <c r="I17" s="47" t="s">
         <v>129</v>
       </c>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="47"/>
       <c r="N17" s="47"/>
       <c r="O17" s="47"/>
       <c r="P17" s="47"/>
       <c r="Q17" s="47"/>
       <c r="R17" s="47"/>
       <c r="S17" s="47"/>
       <c r="T17" s="47"/>
       <c r="U17" s="48"/>
     </row>
     <row r="18" spans="1:21" ht="15" customHeight="1">
-      <c r="A18" s="226"/>
-[...1 lines deleted...]
-      <c r="C18" s="240"/>
+      <c r="A18" s="173"/>
+      <c r="B18" s="187"/>
+      <c r="C18" s="188"/>
       <c r="D18" s="49"/>
       <c r="E18" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="F18" s="245"/>
-      <c r="G18" s="245"/>
+      <c r="F18" s="192"/>
+      <c r="G18" s="192"/>
       <c r="H18" s="51" t="s">
         <v>131</v>
       </c>
-      <c r="I18" s="246"/>
-[...11 lines deleted...]
-      <c r="U18" s="247"/>
+      <c r="I18" s="193"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="193"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="193"/>
+      <c r="N18" s="193"/>
+      <c r="O18" s="193"/>
+      <c r="P18" s="193"/>
+      <c r="Q18" s="193"/>
+      <c r="R18" s="193"/>
+      <c r="S18" s="193"/>
+      <c r="T18" s="193"/>
+      <c r="U18" s="194"/>
     </row>
     <row r="19" spans="1:21" ht="15" customHeight="1">
-      <c r="A19" s="226"/>
-[...19 lines deleted...]
-      <c r="U19" s="260"/>
+      <c r="A19" s="173"/>
+      <c r="B19" s="189"/>
+      <c r="C19" s="190"/>
+      <c r="D19" s="195"/>
+      <c r="E19" s="196"/>
+      <c r="F19" s="196"/>
+      <c r="G19" s="196"/>
+      <c r="H19" s="196"/>
+      <c r="I19" s="196"/>
+      <c r="J19" s="196"/>
+      <c r="K19" s="196"/>
+      <c r="L19" s="196"/>
+      <c r="M19" s="196"/>
+      <c r="N19" s="196"/>
+      <c r="O19" s="196"/>
+      <c r="P19" s="196"/>
+      <c r="Q19" s="196"/>
+      <c r="R19" s="196"/>
+      <c r="S19" s="196"/>
+      <c r="T19" s="196"/>
+      <c r="U19" s="197"/>
     </row>
     <row r="20" spans="1:21" ht="15" customHeight="1">
-      <c r="A20" s="226"/>
-      <c r="B20" s="254" t="s">
+      <c r="A20" s="173"/>
+      <c r="B20" s="201" t="s">
         <v>132</v>
       </c>
-      <c r="C20" s="255"/>
+      <c r="C20" s="202"/>
       <c r="D20" s="52" t="s">
         <v>133</v>
       </c>
-      <c r="E20" s="261" t="s">
+      <c r="E20" s="207" t="s">
         <v>134</v>
       </c>
-      <c r="F20" s="262"/>
-[...14 lines deleted...]
-      <c r="U20" s="264"/>
+      <c r="F20" s="208"/>
+      <c r="G20" s="208"/>
+      <c r="H20" s="208"/>
+      <c r="I20" s="208"/>
+      <c r="J20" s="208"/>
+      <c r="K20" s="208"/>
+      <c r="L20" s="209"/>
+      <c r="M20" s="209"/>
+      <c r="N20" s="209"/>
+      <c r="O20" s="209"/>
+      <c r="P20" s="209"/>
+      <c r="Q20" s="209"/>
+      <c r="R20" s="209"/>
+      <c r="S20" s="209"/>
+      <c r="T20" s="209"/>
+      <c r="U20" s="210"/>
     </row>
     <row r="21" spans="1:21" ht="15" customHeight="1">
-      <c r="A21" s="226"/>
-[...2 lines deleted...]
-      <c r="D21" s="265" t="s">
+      <c r="A21" s="173"/>
+      <c r="B21" s="205"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="211" t="s">
         <v>135</v>
       </c>
-      <c r="E21" s="266"/>
-[...15 lines deleted...]
-      <c r="U21" s="189"/>
+      <c r="E21" s="212"/>
+      <c r="F21" s="213"/>
+      <c r="G21" s="213"/>
+      <c r="H21" s="213"/>
+      <c r="I21" s="213"/>
+      <c r="J21" s="213"/>
+      <c r="K21" s="213"/>
+      <c r="L21" s="213"/>
+      <c r="M21" s="213"/>
+      <c r="N21" s="213"/>
+      <c r="O21" s="213"/>
+      <c r="P21" s="213"/>
+      <c r="Q21" s="213"/>
+      <c r="R21" s="213"/>
+      <c r="S21" s="213"/>
+      <c r="T21" s="213"/>
+      <c r="U21" s="214"/>
     </row>
     <row r="22" spans="1:21" ht="15" customHeight="1">
-      <c r="A22" s="226"/>
+      <c r="A22" s="173"/>
       <c r="B22" s="53" t="s">
         <v>136</v>
       </c>
       <c r="C22" s="54"/>
       <c r="D22" s="55"/>
       <c r="E22" s="47"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="56"/>
       <c r="I22" s="56"/>
       <c r="J22" s="56"/>
       <c r="K22" s="56"/>
       <c r="L22" s="56"/>
       <c r="M22" s="56"/>
       <c r="N22" s="56"/>
       <c r="O22" s="56"/>
       <c r="P22" s="56"/>
       <c r="Q22" s="56"/>
       <c r="R22" s="56"/>
       <c r="S22" s="56"/>
       <c r="T22" s="56"/>
       <c r="U22" s="57"/>
     </row>
     <row r="23" spans="1:21" ht="15" customHeight="1">
-      <c r="A23" s="226"/>
-      <c r="B23" s="267" t="s">
+      <c r="A23" s="173"/>
+      <c r="B23" s="215" t="s">
         <v>137</v>
       </c>
-      <c r="C23" s="268"/>
-      <c r="D23" s="271" t="s">
+      <c r="C23" s="216"/>
+      <c r="D23" s="219" t="s">
         <v>138</v>
       </c>
-      <c r="E23" s="273"/>
-      <c r="F23" s="274"/>
+      <c r="E23" s="221"/>
+      <c r="F23" s="222"/>
       <c r="G23" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="H23" s="277"/>
-[...4 lines deleted...]
-      <c r="M23" s="280" t="s">
+      <c r="H23" s="225"/>
+      <c r="I23" s="226"/>
+      <c r="J23" s="226"/>
+      <c r="K23" s="226"/>
+      <c r="L23" s="227"/>
+      <c r="M23" s="228" t="s">
         <v>139</v>
       </c>
-      <c r="N23" s="281"/>
-[...6 lines deleted...]
-      <c r="U23" s="204"/>
+      <c r="N23" s="229"/>
+      <c r="O23" s="232"/>
+      <c r="P23" s="233"/>
+      <c r="Q23" s="233"/>
+      <c r="R23" s="233"/>
+      <c r="S23" s="233"/>
+      <c r="T23" s="233"/>
+      <c r="U23" s="234"/>
     </row>
     <row r="24" spans="1:21" ht="15" customHeight="1">
-      <c r="A24" s="226"/>
-[...4 lines deleted...]
-      <c r="F24" s="276"/>
+      <c r="A24" s="173"/>
+      <c r="B24" s="217"/>
+      <c r="C24" s="218"/>
+      <c r="D24" s="220"/>
+      <c r="E24" s="223"/>
+      <c r="F24" s="224"/>
       <c r="G24" s="58" t="s">
         <v>140</v>
       </c>
-      <c r="H24" s="251"/>
-[...12 lines deleted...]
-      <c r="U24" s="286"/>
+      <c r="H24" s="198"/>
+      <c r="I24" s="199"/>
+      <c r="J24" s="199"/>
+      <c r="K24" s="199"/>
+      <c r="L24" s="200"/>
+      <c r="M24" s="230"/>
+      <c r="N24" s="231"/>
+      <c r="O24" s="235"/>
+      <c r="P24" s="236"/>
+      <c r="Q24" s="236"/>
+      <c r="R24" s="236"/>
+      <c r="S24" s="236"/>
+      <c r="T24" s="236"/>
+      <c r="U24" s="237"/>
     </row>
     <row r="25" spans="1:21" ht="15" customHeight="1">
-      <c r="A25" s="226"/>
-      <c r="B25" s="254" t="s">
+      <c r="A25" s="173"/>
+      <c r="B25" s="201" t="s">
         <v>141</v>
       </c>
-      <c r="C25" s="255"/>
+      <c r="C25" s="202"/>
       <c r="D25" s="45" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="46"/>
       <c r="F25" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="G25" s="244"/>
-      <c r="H25" s="244"/>
+      <c r="G25" s="191"/>
+      <c r="H25" s="191"/>
       <c r="I25" s="47" t="s">
         <v>129</v>
       </c>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="47"/>
       <c r="N25" s="47"/>
       <c r="O25" s="47"/>
       <c r="P25" s="47"/>
       <c r="Q25" s="47"/>
       <c r="R25" s="47"/>
       <c r="S25" s="47"/>
       <c r="T25" s="47"/>
       <c r="U25" s="48"/>
     </row>
     <row r="26" spans="1:21" ht="15" customHeight="1">
-      <c r="A26" s="226"/>
-[...1 lines deleted...]
-      <c r="C26" s="257"/>
+      <c r="A26" s="173"/>
+      <c r="B26" s="203"/>
+      <c r="C26" s="204"/>
       <c r="D26" s="49"/>
       <c r="E26" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="F26" s="245"/>
-      <c r="G26" s="245"/>
+      <c r="F26" s="192"/>
+      <c r="G26" s="192"/>
       <c r="H26" s="51" t="s">
         <v>131</v>
       </c>
-      <c r="I26" s="246"/>
-[...11 lines deleted...]
-      <c r="U26" s="247"/>
+      <c r="I26" s="193"/>
+      <c r="J26" s="193"/>
+      <c r="K26" s="193"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="193"/>
+      <c r="N26" s="193"/>
+      <c r="O26" s="193"/>
+      <c r="P26" s="193"/>
+      <c r="Q26" s="193"/>
+      <c r="R26" s="193"/>
+      <c r="S26" s="193"/>
+      <c r="T26" s="193"/>
+      <c r="U26" s="194"/>
     </row>
     <row r="27" spans="1:21" ht="15" customHeight="1">
-      <c r="A27" s="227"/>
-[...19 lines deleted...]
-      <c r="U27" s="260"/>
+      <c r="A27" s="174"/>
+      <c r="B27" s="205"/>
+      <c r="C27" s="206"/>
+      <c r="D27" s="195"/>
+      <c r="E27" s="196"/>
+      <c r="F27" s="196"/>
+      <c r="G27" s="196"/>
+      <c r="H27" s="196"/>
+      <c r="I27" s="196"/>
+      <c r="J27" s="196"/>
+      <c r="K27" s="196"/>
+      <c r="L27" s="196"/>
+      <c r="M27" s="196"/>
+      <c r="N27" s="196"/>
+      <c r="O27" s="196"/>
+      <c r="P27" s="196"/>
+      <c r="Q27" s="196"/>
+      <c r="R27" s="196"/>
+      <c r="S27" s="196"/>
+      <c r="T27" s="196"/>
+      <c r="U27" s="197"/>
     </row>
     <row r="28" spans="1:21" ht="15" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="172" t="s">
         <v>142</v>
       </c>
-      <c r="B28" s="228" t="s">
+      <c r="B28" s="247" t="s">
         <v>123</v>
       </c>
-      <c r="C28" s="229"/>
-[...17 lines deleted...]
-      <c r="U28" s="232"/>
+      <c r="C28" s="176"/>
+      <c r="D28" s="248"/>
+      <c r="E28" s="249"/>
+      <c r="F28" s="249"/>
+      <c r="G28" s="249"/>
+      <c r="H28" s="249"/>
+      <c r="I28" s="249"/>
+      <c r="J28" s="249"/>
+      <c r="K28" s="249"/>
+      <c r="L28" s="249"/>
+      <c r="M28" s="249"/>
+      <c r="N28" s="249"/>
+      <c r="O28" s="249"/>
+      <c r="P28" s="249"/>
+      <c r="Q28" s="249"/>
+      <c r="R28" s="249"/>
+      <c r="S28" s="249"/>
+      <c r="T28" s="249"/>
+      <c r="U28" s="250"/>
     </row>
     <row r="29" spans="1:21" ht="15" customHeight="1">
-      <c r="A29" s="226"/>
-      <c r="B29" s="233" t="s">
+      <c r="A29" s="173"/>
+      <c r="B29" s="251" t="s">
         <v>125</v>
       </c>
-      <c r="C29" s="234"/>
-[...17 lines deleted...]
-      <c r="U29" s="237"/>
+      <c r="C29" s="181"/>
+      <c r="D29" s="182"/>
+      <c r="E29" s="183"/>
+      <c r="F29" s="183"/>
+      <c r="G29" s="183"/>
+      <c r="H29" s="183"/>
+      <c r="I29" s="183"/>
+      <c r="J29" s="183"/>
+      <c r="K29" s="183"/>
+      <c r="L29" s="183"/>
+      <c r="M29" s="183"/>
+      <c r="N29" s="183"/>
+      <c r="O29" s="183"/>
+      <c r="P29" s="183"/>
+      <c r="Q29" s="183"/>
+      <c r="R29" s="183"/>
+      <c r="S29" s="183"/>
+      <c r="T29" s="183"/>
+      <c r="U29" s="184"/>
     </row>
     <row r="30" spans="1:21" ht="15" customHeight="1">
-      <c r="A30" s="226"/>
-      <c r="B30" s="238" t="s">
+      <c r="A30" s="173"/>
+      <c r="B30" s="186" t="s">
         <v>143</v>
       </c>
-      <c r="C30" s="239"/>
+      <c r="C30" s="252"/>
       <c r="D30" s="45" t="s">
         <v>127</v>
       </c>
       <c r="E30" s="46"/>
       <c r="F30" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="G30" s="244"/>
-      <c r="H30" s="244"/>
+      <c r="G30" s="191"/>
+      <c r="H30" s="191"/>
       <c r="I30" s="47" t="s">
         <v>129</v>
       </c>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="47"/>
       <c r="O30" s="47"/>
       <c r="P30" s="47"/>
       <c r="Q30" s="47"/>
       <c r="R30" s="47"/>
       <c r="S30" s="47"/>
       <c r="T30" s="47"/>
       <c r="U30" s="48"/>
     </row>
     <row r="31" spans="1:21" ht="15" customHeight="1">
-      <c r="A31" s="226"/>
-[...1 lines deleted...]
-      <c r="C31" s="241"/>
+      <c r="A31" s="173"/>
+      <c r="B31" s="188"/>
+      <c r="C31" s="253"/>
       <c r="D31" s="49"/>
       <c r="E31" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="F31" s="245"/>
-      <c r="G31" s="245"/>
+      <c r="F31" s="192"/>
+      <c r="G31" s="192"/>
       <c r="H31" s="51" t="s">
         <v>131</v>
       </c>
-      <c r="I31" s="246"/>
-[...11 lines deleted...]
-      <c r="U31" s="247"/>
+      <c r="I31" s="193"/>
+      <c r="J31" s="193"/>
+      <c r="K31" s="193"/>
+      <c r="L31" s="193"/>
+      <c r="M31" s="193"/>
+      <c r="N31" s="193"/>
+      <c r="O31" s="193"/>
+      <c r="P31" s="193"/>
+      <c r="Q31" s="193"/>
+      <c r="R31" s="193"/>
+      <c r="S31" s="193"/>
+      <c r="T31" s="193"/>
+      <c r="U31" s="194"/>
     </row>
     <row r="32" spans="1:21" ht="15" customHeight="1">
-      <c r="A32" s="226"/>
-[...19 lines deleted...]
-      <c r="U32" s="250"/>
+      <c r="A32" s="173"/>
+      <c r="B32" s="190"/>
+      <c r="C32" s="254"/>
+      <c r="D32" s="195"/>
+      <c r="E32" s="196"/>
+      <c r="F32" s="196"/>
+      <c r="G32" s="196"/>
+      <c r="H32" s="196"/>
+      <c r="I32" s="196"/>
+      <c r="J32" s="196"/>
+      <c r="K32" s="196"/>
+      <c r="L32" s="196"/>
+      <c r="M32" s="196"/>
+      <c r="N32" s="196"/>
+      <c r="O32" s="196"/>
+      <c r="P32" s="196"/>
+      <c r="Q32" s="196"/>
+      <c r="R32" s="196"/>
+      <c r="S32" s="196"/>
+      <c r="T32" s="196"/>
+      <c r="U32" s="255"/>
     </row>
     <row r="33" spans="1:21" ht="15" customHeight="1">
-      <c r="A33" s="226"/>
-      <c r="B33" s="218" t="s">
+      <c r="A33" s="173"/>
+      <c r="B33" s="238" t="s">
         <v>144</v>
       </c>
-      <c r="C33" s="219"/>
-[...3 lines deleted...]
-      <c r="G33" s="169"/>
+      <c r="C33" s="239"/>
+      <c r="D33" s="239"/>
+      <c r="E33" s="240"/>
+      <c r="F33" s="241"/>
+      <c r="G33" s="242"/>
       <c r="H33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
       <c r="K33" s="59"/>
       <c r="L33" s="59"/>
       <c r="M33" s="59"/>
       <c r="N33" s="59"/>
       <c r="O33" s="59"/>
       <c r="P33" s="59"/>
       <c r="Q33" s="59"/>
       <c r="R33" s="59"/>
       <c r="S33" s="59"/>
       <c r="T33" s="59"/>
       <c r="U33" s="59"/>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1">
-      <c r="A34" s="226"/>
-      <c r="B34" s="221" t="s">
+      <c r="A34" s="173"/>
+      <c r="B34" s="243" t="s">
         <v>145</v>
       </c>
-      <c r="C34" s="221"/>
-      <c r="D34" s="221"/>
+      <c r="C34" s="243"/>
+      <c r="D34" s="243"/>
       <c r="E34" s="60"/>
-      <c r="F34" s="223" t="s">
+      <c r="F34" s="245" t="s">
         <v>146</v>
       </c>
-      <c r="G34" s="223"/>
-      <c r="H34" s="223" t="s">
+      <c r="G34" s="245"/>
+      <c r="H34" s="245" t="s">
         <v>147</v>
       </c>
-      <c r="I34" s="223"/>
-[...2 lines deleted...]
-      <c r="L34" s="224" t="s">
+      <c r="I34" s="245"/>
+      <c r="J34" s="245"/>
+      <c r="K34" s="245"/>
+      <c r="L34" s="246" t="s">
         <v>148</v>
       </c>
-      <c r="M34" s="224"/>
-[...4 lines deleted...]
-      <c r="R34" s="207" t="s">
+      <c r="M34" s="246"/>
+      <c r="N34" s="246"/>
+      <c r="O34" s="246"/>
+      <c r="P34" s="246"/>
+      <c r="Q34" s="246"/>
+      <c r="R34" s="263" t="s">
         <v>149</v>
       </c>
-      <c r="S34" s="208"/>
-[...1 lines deleted...]
-      <c r="U34" s="209"/>
+      <c r="S34" s="264"/>
+      <c r="T34" s="264"/>
+      <c r="U34" s="265"/>
     </row>
     <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1">
-      <c r="A35" s="226"/>
-[...2 lines deleted...]
-      <c r="D35" s="222"/>
+      <c r="A35" s="173"/>
+      <c r="B35" s="244"/>
+      <c r="C35" s="244"/>
+      <c r="D35" s="244"/>
       <c r="E35" s="61" t="s">
         <v>150</v>
       </c>
-      <c r="F35" s="223"/>
-[...14 lines deleted...]
-      <c r="U35" s="212"/>
+      <c r="F35" s="245"/>
+      <c r="G35" s="245"/>
+      <c r="H35" s="245"/>
+      <c r="I35" s="245"/>
+      <c r="J35" s="245"/>
+      <c r="K35" s="245"/>
+      <c r="L35" s="246"/>
+      <c r="M35" s="246"/>
+      <c r="N35" s="246"/>
+      <c r="O35" s="246"/>
+      <c r="P35" s="246"/>
+      <c r="Q35" s="246"/>
+      <c r="R35" s="266"/>
+      <c r="S35" s="267"/>
+      <c r="T35" s="267"/>
+      <c r="U35" s="268"/>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1">
-      <c r="A36" s="226"/>
-      <c r="B36" s="213" t="s">
+      <c r="A36" s="173"/>
+      <c r="B36" s="269" t="s">
         <v>151</v>
       </c>
-      <c r="C36" s="216" t="s">
+      <c r="C36" s="272" t="s">
         <v>61</v>
       </c>
-      <c r="D36" s="217"/>
+      <c r="D36" s="273"/>
       <c r="E36" s="63"/>
-      <c r="F36" s="194"/>
-[...11 lines deleted...]
-      <c r="R36" s="202" t="s">
+      <c r="F36" s="258"/>
+      <c r="G36" s="259"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="261"/>
+      <c r="J36" s="261"/>
+      <c r="K36" s="262"/>
+      <c r="L36" s="353"/>
+      <c r="M36" s="354"/>
+      <c r="N36" s="354"/>
+      <c r="O36" s="354"/>
+      <c r="P36" s="354"/>
+      <c r="Q36" s="355"/>
+      <c r="R36" s="232" t="s">
         <v>152</v>
       </c>
-      <c r="S36" s="203"/>
-[...1 lines deleted...]
-      <c r="U36" s="204"/>
+      <c r="S36" s="233"/>
+      <c r="T36" s="233"/>
+      <c r="U36" s="234"/>
     </row>
     <row r="37" spans="1:21" ht="15" customHeight="1">
-      <c r="A37" s="226"/>
-[...1 lines deleted...]
-      <c r="C37" s="188" t="s">
+      <c r="A37" s="173"/>
+      <c r="B37" s="270"/>
+      <c r="C37" s="256" t="s">
         <v>62</v>
       </c>
-      <c r="D37" s="201"/>
+      <c r="D37" s="257"/>
       <c r="E37" s="63"/>
-      <c r="F37" s="194"/>
-[...11 lines deleted...]
-      <c r="R37" s="202" t="s">
+      <c r="F37" s="258"/>
+      <c r="G37" s="259"/>
+      <c r="H37" s="260"/>
+      <c r="I37" s="261"/>
+      <c r="J37" s="261"/>
+      <c r="K37" s="262"/>
+      <c r="L37" s="353"/>
+      <c r="M37" s="354"/>
+      <c r="N37" s="354"/>
+      <c r="O37" s="354"/>
+      <c r="P37" s="354"/>
+      <c r="Q37" s="355"/>
+      <c r="R37" s="232" t="s">
         <v>152</v>
       </c>
-      <c r="S37" s="203"/>
-[...1 lines deleted...]
-      <c r="U37" s="204"/>
+      <c r="S37" s="233"/>
+      <c r="T37" s="233"/>
+      <c r="U37" s="234"/>
     </row>
     <row r="38" spans="1:21" ht="15" customHeight="1">
-      <c r="A38" s="226"/>
-[...1 lines deleted...]
-      <c r="C38" s="188" t="s">
+      <c r="A38" s="173"/>
+      <c r="B38" s="270"/>
+      <c r="C38" s="256" t="s">
         <v>63</v>
       </c>
-      <c r="D38" s="201"/>
+      <c r="D38" s="257"/>
       <c r="E38" s="63"/>
-      <c r="F38" s="194"/>
-[...11 lines deleted...]
-      <c r="R38" s="202" t="s">
+      <c r="F38" s="258"/>
+      <c r="G38" s="259"/>
+      <c r="H38" s="260"/>
+      <c r="I38" s="261"/>
+      <c r="J38" s="261"/>
+      <c r="K38" s="262"/>
+      <c r="L38" s="353"/>
+      <c r="M38" s="354"/>
+      <c r="N38" s="354"/>
+      <c r="O38" s="354"/>
+      <c r="P38" s="354"/>
+      <c r="Q38" s="355"/>
+      <c r="R38" s="232" t="s">
         <v>152</v>
       </c>
-      <c r="S38" s="203"/>
-[...1 lines deleted...]
-      <c r="U38" s="204"/>
+      <c r="S38" s="233"/>
+      <c r="T38" s="233"/>
+      <c r="U38" s="234"/>
     </row>
     <row r="39" spans="1:21" ht="15" customHeight="1">
-      <c r="A39" s="226"/>
-[...1 lines deleted...]
-      <c r="C39" s="188" t="s">
+      <c r="A39" s="173"/>
+      <c r="B39" s="270"/>
+      <c r="C39" s="256" t="s">
         <v>64</v>
       </c>
-      <c r="D39" s="201"/>
+      <c r="D39" s="257"/>
       <c r="E39" s="63"/>
-      <c r="F39" s="194"/>
-[...11 lines deleted...]
-      <c r="R39" s="202" t="s">
+      <c r="F39" s="258"/>
+      <c r="G39" s="259"/>
+      <c r="H39" s="260"/>
+      <c r="I39" s="261"/>
+      <c r="J39" s="261"/>
+      <c r="K39" s="262"/>
+      <c r="L39" s="353"/>
+      <c r="M39" s="354"/>
+      <c r="N39" s="354"/>
+      <c r="O39" s="354"/>
+      <c r="P39" s="354"/>
+      <c r="Q39" s="355"/>
+      <c r="R39" s="232" t="s">
         <v>152</v>
       </c>
-      <c r="S39" s="203"/>
-[...1 lines deleted...]
-      <c r="U39" s="204"/>
+      <c r="S39" s="233"/>
+      <c r="T39" s="233"/>
+      <c r="U39" s="234"/>
     </row>
     <row r="40" spans="1:21" ht="15" customHeight="1">
-      <c r="A40" s="226"/>
-[...1 lines deleted...]
-      <c r="C40" s="188" t="s">
+      <c r="A40" s="173"/>
+      <c r="B40" s="270"/>
+      <c r="C40" s="256" t="s">
         <v>65</v>
       </c>
-      <c r="D40" s="201"/>
+      <c r="D40" s="257"/>
       <c r="E40" s="63"/>
-      <c r="F40" s="194"/>
-[...11 lines deleted...]
-      <c r="R40" s="202" t="s">
+      <c r="F40" s="258"/>
+      <c r="G40" s="259"/>
+      <c r="H40" s="260"/>
+      <c r="I40" s="261"/>
+      <c r="J40" s="261"/>
+      <c r="K40" s="262"/>
+      <c r="L40" s="353"/>
+      <c r="M40" s="354"/>
+      <c r="N40" s="354"/>
+      <c r="O40" s="354"/>
+      <c r="P40" s="354"/>
+      <c r="Q40" s="355"/>
+      <c r="R40" s="232" t="s">
         <v>153</v>
       </c>
-      <c r="S40" s="203"/>
-[...1 lines deleted...]
-      <c r="U40" s="204"/>
+      <c r="S40" s="233"/>
+      <c r="T40" s="233"/>
+      <c r="U40" s="234"/>
     </row>
     <row r="41" spans="1:21" ht="15" customHeight="1">
-      <c r="A41" s="226"/>
-[...1 lines deleted...]
-      <c r="C41" s="188" t="s">
+      <c r="A41" s="173"/>
+      <c r="B41" s="270"/>
+      <c r="C41" s="256" t="s">
         <v>66</v>
       </c>
-      <c r="D41" s="201"/>
+      <c r="D41" s="257"/>
       <c r="E41" s="63"/>
-      <c r="F41" s="178"/>
-[...11 lines deleted...]
-      <c r="R41" s="202" t="s">
+      <c r="F41" s="260"/>
+      <c r="G41" s="262"/>
+      <c r="H41" s="260"/>
+      <c r="I41" s="261"/>
+      <c r="J41" s="261"/>
+      <c r="K41" s="262"/>
+      <c r="L41" s="353"/>
+      <c r="M41" s="354"/>
+      <c r="N41" s="354"/>
+      <c r="O41" s="354"/>
+      <c r="P41" s="354"/>
+      <c r="Q41" s="355"/>
+      <c r="R41" s="232" t="s">
         <v>154</v>
       </c>
-      <c r="S41" s="203"/>
-[...1 lines deleted...]
-      <c r="U41" s="204"/>
+      <c r="S41" s="233"/>
+      <c r="T41" s="233"/>
+      <c r="U41" s="234"/>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1">
-      <c r="A42" s="226"/>
-[...1 lines deleted...]
-      <c r="C42" s="188" t="s">
+      <c r="A42" s="173"/>
+      <c r="B42" s="270"/>
+      <c r="C42" s="256" t="s">
         <v>67</v>
       </c>
-      <c r="D42" s="201"/>
+      <c r="D42" s="257"/>
       <c r="E42" s="63"/>
-      <c r="F42" s="194"/>
-[...11 lines deleted...]
-      <c r="R42" s="202" t="s">
+      <c r="F42" s="258"/>
+      <c r="G42" s="259"/>
+      <c r="H42" s="260"/>
+      <c r="I42" s="261"/>
+      <c r="J42" s="261"/>
+      <c r="K42" s="262"/>
+      <c r="L42" s="353"/>
+      <c r="M42" s="354"/>
+      <c r="N42" s="354"/>
+      <c r="O42" s="354"/>
+      <c r="P42" s="354"/>
+      <c r="Q42" s="355"/>
+      <c r="R42" s="232" t="s">
         <v>155</v>
       </c>
-      <c r="S42" s="203"/>
-[...1 lines deleted...]
-      <c r="U42" s="204"/>
+      <c r="S42" s="233"/>
+      <c r="T42" s="233"/>
+      <c r="U42" s="234"/>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1">
-      <c r="A43" s="226"/>
-[...1 lines deleted...]
-      <c r="C43" s="188" t="s">
+      <c r="A43" s="173"/>
+      <c r="B43" s="270"/>
+      <c r="C43" s="256" t="s">
         <v>68</v>
       </c>
-      <c r="D43" s="201"/>
+      <c r="D43" s="257"/>
       <c r="E43" s="63"/>
-      <c r="F43" s="194"/>
-[...11 lines deleted...]
-      <c r="R43" s="202" t="s">
+      <c r="F43" s="258"/>
+      <c r="G43" s="259"/>
+      <c r="H43" s="260"/>
+      <c r="I43" s="261"/>
+      <c r="J43" s="261"/>
+      <c r="K43" s="262"/>
+      <c r="L43" s="353"/>
+      <c r="M43" s="354"/>
+      <c r="N43" s="354"/>
+      <c r="O43" s="354"/>
+      <c r="P43" s="354"/>
+      <c r="Q43" s="355"/>
+      <c r="R43" s="232" t="s">
         <v>156</v>
       </c>
-      <c r="S43" s="203"/>
-[...1 lines deleted...]
-      <c r="U43" s="204"/>
+      <c r="S43" s="233"/>
+      <c r="T43" s="233"/>
+      <c r="U43" s="234"/>
     </row>
     <row r="44" spans="1:21" ht="15" customHeight="1">
-      <c r="A44" s="226"/>
-[...1 lines deleted...]
-      <c r="C44" s="188" t="s">
+      <c r="A44" s="173"/>
+      <c r="B44" s="270"/>
+      <c r="C44" s="256" t="s">
         <v>69</v>
       </c>
-      <c r="D44" s="189"/>
+      <c r="D44" s="214"/>
       <c r="E44" s="63"/>
-      <c r="F44" s="194"/>
-[...11 lines deleted...]
-      <c r="R44" s="202" t="s">
+      <c r="F44" s="258"/>
+      <c r="G44" s="259"/>
+      <c r="H44" s="260"/>
+      <c r="I44" s="261"/>
+      <c r="J44" s="261"/>
+      <c r="K44" s="262"/>
+      <c r="L44" s="353"/>
+      <c r="M44" s="354"/>
+      <c r="N44" s="354"/>
+      <c r="O44" s="354"/>
+      <c r="P44" s="354"/>
+      <c r="Q44" s="355"/>
+      <c r="R44" s="232" t="s">
         <v>157</v>
       </c>
-      <c r="S44" s="203"/>
-[...1 lines deleted...]
-      <c r="U44" s="204"/>
+      <c r="S44" s="233"/>
+      <c r="T44" s="233"/>
+      <c r="U44" s="234"/>
     </row>
     <row r="45" spans="1:21" ht="15" customHeight="1">
-      <c r="A45" s="226"/>
-[...1 lines deleted...]
-      <c r="C45" s="188" t="s">
+      <c r="A45" s="173"/>
+      <c r="B45" s="270"/>
+      <c r="C45" s="256" t="s">
         <v>70</v>
       </c>
-      <c r="D45" s="189"/>
+      <c r="D45" s="214"/>
       <c r="E45" s="63"/>
-      <c r="F45" s="194"/>
-[...11 lines deleted...]
-      <c r="R45" s="202" t="s">
+      <c r="F45" s="258"/>
+      <c r="G45" s="259"/>
+      <c r="H45" s="260"/>
+      <c r="I45" s="261"/>
+      <c r="J45" s="261"/>
+      <c r="K45" s="262"/>
+      <c r="L45" s="353"/>
+      <c r="M45" s="354"/>
+      <c r="N45" s="354"/>
+      <c r="O45" s="354"/>
+      <c r="P45" s="354"/>
+      <c r="Q45" s="355"/>
+      <c r="R45" s="232" t="s">
         <v>157</v>
       </c>
-      <c r="S45" s="203"/>
-[...1 lines deleted...]
-      <c r="U45" s="204"/>
+      <c r="S45" s="233"/>
+      <c r="T45" s="233"/>
+      <c r="U45" s="234"/>
     </row>
     <row r="46" spans="1:21" ht="15" customHeight="1">
-      <c r="A46" s="226"/>
-[...1 lines deleted...]
-      <c r="C46" s="205" t="s">
+      <c r="A46" s="173"/>
+      <c r="B46" s="270"/>
+      <c r="C46" s="274" t="s">
         <v>71</v>
       </c>
-      <c r="D46" s="206"/>
+      <c r="D46" s="275"/>
       <c r="E46" s="63"/>
-      <c r="F46" s="194"/>
-[...11 lines deleted...]
-      <c r="R46" s="190" t="s">
+      <c r="F46" s="258"/>
+      <c r="G46" s="259"/>
+      <c r="H46" s="260"/>
+      <c r="I46" s="261"/>
+      <c r="J46" s="261"/>
+      <c r="K46" s="262"/>
+      <c r="L46" s="353"/>
+      <c r="M46" s="354"/>
+      <c r="N46" s="354"/>
+      <c r="O46" s="354"/>
+      <c r="P46" s="354"/>
+      <c r="Q46" s="355"/>
+      <c r="R46" s="276" t="s">
         <v>158</v>
       </c>
-      <c r="S46" s="191"/>
-[...1 lines deleted...]
-      <c r="U46" s="192"/>
+      <c r="S46" s="277"/>
+      <c r="T46" s="277"/>
+      <c r="U46" s="278"/>
     </row>
     <row r="47" spans="1:21" ht="15" customHeight="1">
-      <c r="A47" s="226"/>
-[...1 lines deleted...]
-      <c r="C47" s="188" t="s">
+      <c r="A47" s="173"/>
+      <c r="B47" s="270"/>
+      <c r="C47" s="256" t="s">
         <v>72</v>
       </c>
-      <c r="D47" s="189"/>
+      <c r="D47" s="214"/>
       <c r="E47" s="63"/>
-      <c r="F47" s="194"/>
-[...11 lines deleted...]
-      <c r="R47" s="190" t="s">
+      <c r="F47" s="258"/>
+      <c r="G47" s="259"/>
+      <c r="H47" s="260"/>
+      <c r="I47" s="261"/>
+      <c r="J47" s="261"/>
+      <c r="K47" s="262"/>
+      <c r="L47" s="353"/>
+      <c r="M47" s="354"/>
+      <c r="N47" s="354"/>
+      <c r="O47" s="354"/>
+      <c r="P47" s="354"/>
+      <c r="Q47" s="355"/>
+      <c r="R47" s="276" t="s">
         <v>159</v>
       </c>
-      <c r="S47" s="191"/>
-[...1 lines deleted...]
-      <c r="U47" s="192"/>
+      <c r="S47" s="277"/>
+      <c r="T47" s="277"/>
+      <c r="U47" s="278"/>
     </row>
     <row r="48" spans="1:21" ht="15" customHeight="1">
-      <c r="A48" s="226"/>
-[...1 lines deleted...]
-      <c r="C48" s="188" t="s">
+      <c r="A48" s="173"/>
+      <c r="B48" s="270"/>
+      <c r="C48" s="256" t="s">
         <v>73</v>
       </c>
-      <c r="D48" s="189"/>
+      <c r="D48" s="214"/>
       <c r="E48" s="63"/>
-      <c r="F48" s="178"/>
-[...11 lines deleted...]
-      <c r="R48" s="190" t="s">
+      <c r="F48" s="260"/>
+      <c r="G48" s="262"/>
+      <c r="H48" s="260"/>
+      <c r="I48" s="261"/>
+      <c r="J48" s="261"/>
+      <c r="K48" s="262"/>
+      <c r="L48" s="353"/>
+      <c r="M48" s="354"/>
+      <c r="N48" s="354"/>
+      <c r="O48" s="354"/>
+      <c r="P48" s="354"/>
+      <c r="Q48" s="355"/>
+      <c r="R48" s="276" t="s">
         <v>160</v>
       </c>
-      <c r="S48" s="191"/>
-[...1 lines deleted...]
-      <c r="U48" s="192"/>
+      <c r="S48" s="277"/>
+      <c r="T48" s="277"/>
+      <c r="U48" s="278"/>
     </row>
     <row r="49" spans="1:21" ht="15" customHeight="1">
-      <c r="A49" s="226"/>
-[...1 lines deleted...]
-      <c r="C49" s="188" t="s">
+      <c r="A49" s="173"/>
+      <c r="B49" s="270"/>
+      <c r="C49" s="256" t="s">
         <v>74</v>
       </c>
-      <c r="D49" s="189"/>
+      <c r="D49" s="214"/>
       <c r="E49" s="63"/>
-      <c r="F49" s="178"/>
-[...11 lines deleted...]
-      <c r="R49" s="202" t="s">
+      <c r="F49" s="260"/>
+      <c r="G49" s="262"/>
+      <c r="H49" s="260"/>
+      <c r="I49" s="261"/>
+      <c r="J49" s="261"/>
+      <c r="K49" s="262"/>
+      <c r="L49" s="353"/>
+      <c r="M49" s="354"/>
+      <c r="N49" s="354"/>
+      <c r="O49" s="354"/>
+      <c r="P49" s="354"/>
+      <c r="Q49" s="355"/>
+      <c r="R49" s="232" t="s">
         <v>160</v>
       </c>
-      <c r="S49" s="203"/>
-[...1 lines deleted...]
-      <c r="U49" s="204"/>
+      <c r="S49" s="233"/>
+      <c r="T49" s="233"/>
+      <c r="U49" s="234"/>
     </row>
     <row r="50" spans="1:21" ht="15" customHeight="1">
-      <c r="A50" s="226"/>
-[...1 lines deleted...]
-      <c r="C50" s="188" t="s">
+      <c r="A50" s="173"/>
+      <c r="B50" s="270"/>
+      <c r="C50" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="D50" s="189"/>
+      <c r="D50" s="214"/>
       <c r="E50" s="63"/>
-      <c r="F50" s="194"/>
-[...11 lines deleted...]
-      <c r="R50" s="190" t="s">
+      <c r="F50" s="258"/>
+      <c r="G50" s="259"/>
+      <c r="H50" s="260"/>
+      <c r="I50" s="261"/>
+      <c r="J50" s="261"/>
+      <c r="K50" s="262"/>
+      <c r="L50" s="353"/>
+      <c r="M50" s="354"/>
+      <c r="N50" s="354"/>
+      <c r="O50" s="354"/>
+      <c r="P50" s="354"/>
+      <c r="Q50" s="355"/>
+      <c r="R50" s="276" t="s">
         <v>161</v>
       </c>
-      <c r="S50" s="191"/>
-[...1 lines deleted...]
-      <c r="U50" s="192"/>
+      <c r="S50" s="277"/>
+      <c r="T50" s="277"/>
+      <c r="U50" s="278"/>
     </row>
     <row r="51" spans="1:21" ht="15" customHeight="1">
-      <c r="A51" s="226"/>
-[...1 lines deleted...]
-      <c r="C51" s="188" t="s">
+      <c r="A51" s="173"/>
+      <c r="B51" s="270"/>
+      <c r="C51" s="256" t="s">
         <v>76</v>
       </c>
-      <c r="D51" s="201"/>
+      <c r="D51" s="257"/>
       <c r="E51" s="63"/>
-      <c r="F51" s="194"/>
-[...11 lines deleted...]
-      <c r="R51" s="190" t="s">
+      <c r="F51" s="258"/>
+      <c r="G51" s="259"/>
+      <c r="H51" s="260"/>
+      <c r="I51" s="261"/>
+      <c r="J51" s="261"/>
+      <c r="K51" s="262"/>
+      <c r="L51" s="353"/>
+      <c r="M51" s="354"/>
+      <c r="N51" s="354"/>
+      <c r="O51" s="354"/>
+      <c r="P51" s="354"/>
+      <c r="Q51" s="355"/>
+      <c r="R51" s="276" t="s">
         <v>162</v>
       </c>
-      <c r="S51" s="191"/>
-[...1 lines deleted...]
-      <c r="U51" s="192"/>
+      <c r="S51" s="277"/>
+      <c r="T51" s="277"/>
+      <c r="U51" s="278"/>
     </row>
     <row r="52" spans="1:21" ht="15" customHeight="1">
-      <c r="A52" s="226"/>
-[...1 lines deleted...]
-      <c r="C52" s="188" t="s">
+      <c r="A52" s="173"/>
+      <c r="B52" s="271"/>
+      <c r="C52" s="256" t="s">
         <v>77</v>
       </c>
-      <c r="D52" s="201"/>
+      <c r="D52" s="257"/>
       <c r="E52" s="63"/>
-      <c r="F52" s="194"/>
-[...11 lines deleted...]
-      <c r="R52" s="190" t="s">
+      <c r="F52" s="258"/>
+      <c r="G52" s="259"/>
+      <c r="H52" s="260"/>
+      <c r="I52" s="261"/>
+      <c r="J52" s="261"/>
+      <c r="K52" s="262"/>
+      <c r="L52" s="353"/>
+      <c r="M52" s="354"/>
+      <c r="N52" s="354"/>
+      <c r="O52" s="354"/>
+      <c r="P52" s="354"/>
+      <c r="Q52" s="355"/>
+      <c r="R52" s="276" t="s">
         <v>163</v>
       </c>
-      <c r="S52" s="191"/>
-[...1 lines deleted...]
-      <c r="U52" s="192"/>
+      <c r="S52" s="277"/>
+      <c r="T52" s="277"/>
+      <c r="U52" s="278"/>
     </row>
     <row r="53" spans="1:21" ht="15" customHeight="1">
-      <c r="A53" s="226"/>
-      <c r="B53" s="173" t="s">
+      <c r="A53" s="173"/>
+      <c r="B53" s="279" t="s">
         <v>164</v>
       </c>
-      <c r="C53" s="174"/>
-      <c r="D53" s="175"/>
+      <c r="C53" s="280"/>
+      <c r="D53" s="281"/>
       <c r="E53" s="63"/>
-      <c r="F53" s="194"/>
-[...11 lines deleted...]
-      <c r="R53" s="190" t="s">
+      <c r="F53" s="258"/>
+      <c r="G53" s="259"/>
+      <c r="H53" s="260"/>
+      <c r="I53" s="261"/>
+      <c r="J53" s="261"/>
+      <c r="K53" s="262"/>
+      <c r="L53" s="353"/>
+      <c r="M53" s="354"/>
+      <c r="N53" s="354"/>
+      <c r="O53" s="354"/>
+      <c r="P53" s="354"/>
+      <c r="Q53" s="355"/>
+      <c r="R53" s="276" t="s">
         <v>165</v>
       </c>
-      <c r="S53" s="191"/>
-[...1 lines deleted...]
-      <c r="U53" s="192"/>
+      <c r="S53" s="277"/>
+      <c r="T53" s="277"/>
+      <c r="U53" s="278"/>
     </row>
     <row r="54" spans="1:21" ht="15" customHeight="1">
-      <c r="A54" s="226"/>
-      <c r="B54" s="200" t="s">
+      <c r="A54" s="173"/>
+      <c r="B54" s="282" t="s">
         <v>166</v>
       </c>
-      <c r="C54" s="188" t="s">
+      <c r="C54" s="256" t="s">
         <v>79</v>
       </c>
-      <c r="D54" s="199"/>
+      <c r="D54" s="213"/>
       <c r="E54" s="63"/>
-      <c r="F54" s="194"/>
-[...11 lines deleted...]
-      <c r="R54" s="190" t="s">
+      <c r="F54" s="258"/>
+      <c r="G54" s="259"/>
+      <c r="H54" s="260"/>
+      <c r="I54" s="261"/>
+      <c r="J54" s="261"/>
+      <c r="K54" s="262"/>
+      <c r="L54" s="353"/>
+      <c r="M54" s="354"/>
+      <c r="N54" s="354"/>
+      <c r="O54" s="354"/>
+      <c r="P54" s="354"/>
+      <c r="Q54" s="355"/>
+      <c r="R54" s="276" t="s">
         <v>167</v>
       </c>
-      <c r="S54" s="191"/>
-[...1 lines deleted...]
-      <c r="U54" s="192"/>
+      <c r="S54" s="277"/>
+      <c r="T54" s="277"/>
+      <c r="U54" s="278"/>
     </row>
     <row r="55" spans="1:21" ht="15" customHeight="1">
-      <c r="A55" s="226"/>
-[...1 lines deleted...]
-      <c r="C55" s="188" t="s">
+      <c r="A55" s="173"/>
+      <c r="B55" s="282"/>
+      <c r="C55" s="256" t="s">
         <v>80</v>
       </c>
-      <c r="D55" s="199"/>
+      <c r="D55" s="213"/>
       <c r="E55" s="63"/>
-      <c r="F55" s="194"/>
-[...11 lines deleted...]
-      <c r="R55" s="190" t="s">
+      <c r="F55" s="258"/>
+      <c r="G55" s="259"/>
+      <c r="H55" s="260"/>
+      <c r="I55" s="261"/>
+      <c r="J55" s="261"/>
+      <c r="K55" s="262"/>
+      <c r="L55" s="353"/>
+      <c r="M55" s="354"/>
+      <c r="N55" s="354"/>
+      <c r="O55" s="354"/>
+      <c r="P55" s="354"/>
+      <c r="Q55" s="355"/>
+      <c r="R55" s="276" t="s">
         <v>167</v>
       </c>
-      <c r="S55" s="191"/>
-[...1 lines deleted...]
-      <c r="U55" s="192"/>
+      <c r="S55" s="277"/>
+      <c r="T55" s="277"/>
+      <c r="U55" s="278"/>
     </row>
     <row r="56" spans="1:21" ht="15" customHeight="1">
-      <c r="A56" s="226"/>
-      <c r="B56" s="193" t="s">
+      <c r="A56" s="173"/>
+      <c r="B56" s="285" t="s">
         <v>168</v>
       </c>
-      <c r="C56" s="193"/>
-      <c r="D56" s="193"/>
+      <c r="C56" s="285"/>
+      <c r="D56" s="285"/>
       <c r="E56" s="63"/>
-      <c r="F56" s="194"/>
-[...11 lines deleted...]
-      <c r="R56" s="190" t="s">
+      <c r="F56" s="258"/>
+      <c r="G56" s="259"/>
+      <c r="H56" s="260"/>
+      <c r="I56" s="261"/>
+      <c r="J56" s="261"/>
+      <c r="K56" s="262"/>
+      <c r="L56" s="353"/>
+      <c r="M56" s="354"/>
+      <c r="N56" s="354"/>
+      <c r="O56" s="354"/>
+      <c r="P56" s="354"/>
+      <c r="Q56" s="355"/>
+      <c r="R56" s="276" t="s">
         <v>169</v>
       </c>
-      <c r="S56" s="191"/>
-[...1 lines deleted...]
-      <c r="U56" s="192"/>
+      <c r="S56" s="277"/>
+      <c r="T56" s="277"/>
+      <c r="U56" s="278"/>
     </row>
     <row r="57" spans="1:21" ht="15" customHeight="1">
-      <c r="A57" s="226"/>
-      <c r="B57" s="196" t="s">
+      <c r="A57" s="173"/>
+      <c r="B57" s="286" t="s">
         <v>170</v>
       </c>
-      <c r="C57" s="188" t="s">
+      <c r="C57" s="256" t="s">
         <v>171</v>
       </c>
-      <c r="D57" s="189"/>
+      <c r="D57" s="214"/>
       <c r="E57" s="64"/>
-      <c r="F57" s="176"/>
-[...11 lines deleted...]
-      <c r="R57" s="190" t="s">
+      <c r="F57" s="283"/>
+      <c r="G57" s="284"/>
+      <c r="H57" s="260"/>
+      <c r="I57" s="261"/>
+      <c r="J57" s="261"/>
+      <c r="K57" s="262"/>
+      <c r="L57" s="353"/>
+      <c r="M57" s="354"/>
+      <c r="N57" s="354"/>
+      <c r="O57" s="354"/>
+      <c r="P57" s="354"/>
+      <c r="Q57" s="355"/>
+      <c r="R57" s="276" t="s">
         <v>172</v>
       </c>
-      <c r="S57" s="191"/>
-[...1 lines deleted...]
-      <c r="U57" s="192"/>
+      <c r="S57" s="277"/>
+      <c r="T57" s="277"/>
+      <c r="U57" s="278"/>
     </row>
     <row r="58" spans="1:21" ht="15" customHeight="1">
-      <c r="A58" s="226"/>
-[...1 lines deleted...]
-      <c r="C58" s="188" t="s">
+      <c r="A58" s="173"/>
+      <c r="B58" s="287"/>
+      <c r="C58" s="256" t="s">
         <v>173</v>
       </c>
-      <c r="D58" s="189"/>
+      <c r="D58" s="214"/>
       <c r="E58" s="65"/>
-      <c r="F58" s="176"/>
-[...11 lines deleted...]
-      <c r="R58" s="190" t="s">
+      <c r="F58" s="283"/>
+      <c r="G58" s="284"/>
+      <c r="H58" s="260"/>
+      <c r="I58" s="261"/>
+      <c r="J58" s="261"/>
+      <c r="K58" s="262"/>
+      <c r="L58" s="353"/>
+      <c r="M58" s="354"/>
+      <c r="N58" s="354"/>
+      <c r="O58" s="354"/>
+      <c r="P58" s="354"/>
+      <c r="Q58" s="355"/>
+      <c r="R58" s="276" t="s">
         <v>174</v>
       </c>
-      <c r="S58" s="191"/>
-[...1 lines deleted...]
-      <c r="U58" s="192"/>
+      <c r="S58" s="277"/>
+      <c r="T58" s="277"/>
+      <c r="U58" s="278"/>
     </row>
     <row r="59" spans="1:21" ht="15" customHeight="1">
-      <c r="A59" s="226"/>
-[...1 lines deleted...]
-      <c r="C59" s="188" t="s">
+      <c r="A59" s="173"/>
+      <c r="B59" s="287"/>
+      <c r="C59" s="256" t="s">
         <v>175</v>
       </c>
-      <c r="D59" s="189"/>
+      <c r="D59" s="214"/>
       <c r="E59" s="66"/>
-      <c r="F59" s="176"/>
-[...11 lines deleted...]
-      <c r="R59" s="190" t="s">
+      <c r="F59" s="283"/>
+      <c r="G59" s="284"/>
+      <c r="H59" s="260"/>
+      <c r="I59" s="261"/>
+      <c r="J59" s="261"/>
+      <c r="K59" s="262"/>
+      <c r="L59" s="353"/>
+      <c r="M59" s="354"/>
+      <c r="N59" s="354"/>
+      <c r="O59" s="354"/>
+      <c r="P59" s="354"/>
+      <c r="Q59" s="355"/>
+      <c r="R59" s="276" t="s">
         <v>176</v>
       </c>
-      <c r="S59" s="191"/>
-[...1 lines deleted...]
-      <c r="U59" s="192"/>
+      <c r="S59" s="277"/>
+      <c r="T59" s="277"/>
+      <c r="U59" s="278"/>
     </row>
     <row r="60" spans="1:21" ht="15" customHeight="1">
-      <c r="A60" s="226"/>
-[...1 lines deleted...]
-      <c r="C60" s="188" t="s">
+      <c r="A60" s="173"/>
+      <c r="B60" s="288"/>
+      <c r="C60" s="256" t="s">
         <v>177</v>
       </c>
-      <c r="D60" s="189"/>
+      <c r="D60" s="214"/>
       <c r="E60" s="66"/>
-      <c r="F60" s="176"/>
-[...11 lines deleted...]
-      <c r="R60" s="190" t="s">
+      <c r="F60" s="283"/>
+      <c r="G60" s="284"/>
+      <c r="H60" s="260"/>
+      <c r="I60" s="261"/>
+      <c r="J60" s="261"/>
+      <c r="K60" s="262"/>
+      <c r="L60" s="353"/>
+      <c r="M60" s="354"/>
+      <c r="N60" s="354"/>
+      <c r="O60" s="354"/>
+      <c r="P60" s="354"/>
+      <c r="Q60" s="355"/>
+      <c r="R60" s="276" t="s">
         <v>178</v>
       </c>
-      <c r="S60" s="191"/>
-[...1 lines deleted...]
-      <c r="U60" s="192"/>
+      <c r="S60" s="277"/>
+      <c r="T60" s="277"/>
+      <c r="U60" s="278"/>
     </row>
     <row r="61" spans="1:21" ht="15" customHeight="1">
-      <c r="A61" s="226"/>
-      <c r="B61" s="173" t="s">
+      <c r="A61" s="173"/>
+      <c r="B61" s="279" t="s">
         <v>179</v>
       </c>
-      <c r="C61" s="174"/>
-      <c r="D61" s="175"/>
+      <c r="C61" s="280"/>
+      <c r="D61" s="281"/>
       <c r="E61" s="66"/>
-      <c r="F61" s="176"/>
-[...11 lines deleted...]
-      <c r="R61" s="184" t="s">
+      <c r="F61" s="283"/>
+      <c r="G61" s="284"/>
+      <c r="H61" s="260"/>
+      <c r="I61" s="261"/>
+      <c r="J61" s="261"/>
+      <c r="K61" s="262"/>
+      <c r="L61" s="353"/>
+      <c r="M61" s="354"/>
+      <c r="N61" s="354"/>
+      <c r="O61" s="354"/>
+      <c r="P61" s="354"/>
+      <c r="Q61" s="355"/>
+      <c r="R61" s="297" t="s">
         <v>180</v>
       </c>
-      <c r="S61" s="185"/>
-[...1 lines deleted...]
-      <c r="U61" s="186"/>
+      <c r="S61" s="298"/>
+      <c r="T61" s="298"/>
+      <c r="U61" s="299"/>
     </row>
     <row r="62" spans="1:21" ht="15" customHeight="1">
-      <c r="A62" s="227"/>
-      <c r="B62" s="173" t="s">
+      <c r="A62" s="174"/>
+      <c r="B62" s="279" t="s">
         <v>181</v>
       </c>
-      <c r="C62" s="174"/>
-      <c r="D62" s="175"/>
+      <c r="C62" s="280"/>
+      <c r="D62" s="281"/>
       <c r="E62" s="66"/>
-      <c r="F62" s="176"/>
-[...11 lines deleted...]
-      <c r="R62" s="187" t="s">
+      <c r="F62" s="283"/>
+      <c r="G62" s="284"/>
+      <c r="H62" s="260"/>
+      <c r="I62" s="261"/>
+      <c r="J62" s="261"/>
+      <c r="K62" s="262"/>
+      <c r="L62" s="353"/>
+      <c r="M62" s="354"/>
+      <c r="N62" s="354"/>
+      <c r="O62" s="354"/>
+      <c r="P62" s="354"/>
+      <c r="Q62" s="355"/>
+      <c r="R62" s="300" t="s">
         <v>169</v>
       </c>
-      <c r="S62" s="187"/>
-[...1 lines deleted...]
-      <c r="U62" s="187"/>
+      <c r="S62" s="300"/>
+      <c r="T62" s="300"/>
+      <c r="U62" s="300"/>
     </row>
     <row r="63" spans="1:21" ht="15" customHeight="1">
-      <c r="A63" s="164" t="s">
+      <c r="A63" s="290" t="s">
         <v>182</v>
       </c>
-      <c r="B63" s="165"/>
-[...14 lines deleted...]
-      <c r="Q63" s="169"/>
+      <c r="B63" s="291"/>
+      <c r="C63" s="291"/>
+      <c r="D63" s="291"/>
+      <c r="E63" s="291"/>
+      <c r="F63" s="291"/>
+      <c r="G63" s="292"/>
+      <c r="H63" s="241"/>
+      <c r="I63" s="293"/>
+      <c r="J63" s="293"/>
+      <c r="K63" s="293"/>
+      <c r="L63" s="293"/>
+      <c r="M63" s="293"/>
+      <c r="N63" s="293"/>
+      <c r="O63" s="293"/>
+      <c r="P63" s="293"/>
+      <c r="Q63" s="242"/>
       <c r="R63" s="67"/>
       <c r="S63" s="67"/>
       <c r="T63" s="67"/>
       <c r="U63" s="67"/>
     </row>
     <row r="64" spans="1:21" ht="15" customHeight="1">
       <c r="A64" s="40" t="s">
         <v>183</v>
       </c>
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="40"/>
       <c r="I64" s="40"/>
       <c r="J64" s="40"/>
       <c r="K64" s="40"/>
       <c r="L64" s="40"/>
       <c r="M64" s="40"/>
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
     </row>
     <row r="65" spans="1:21" ht="27" customHeight="1">
       <c r="A65" s="68">
         <v>1</v>
       </c>
-      <c r="B65" s="170" t="s">
+      <c r="B65" s="294" t="s">
         <v>184</v>
       </c>
-      <c r="C65" s="170"/>
-[...17 lines deleted...]
-      <c r="U65" s="170"/>
+      <c r="C65" s="294"/>
+      <c r="D65" s="294"/>
+      <c r="E65" s="294"/>
+      <c r="F65" s="294"/>
+      <c r="G65" s="294"/>
+      <c r="H65" s="294"/>
+      <c r="I65" s="294"/>
+      <c r="J65" s="294"/>
+      <c r="K65" s="294"/>
+      <c r="L65" s="294"/>
+      <c r="M65" s="294"/>
+      <c r="N65" s="294"/>
+      <c r="O65" s="294"/>
+      <c r="P65" s="294"/>
+      <c r="Q65" s="294"/>
+      <c r="R65" s="294"/>
+      <c r="S65" s="294"/>
+      <c r="T65" s="294"/>
+      <c r="U65" s="294"/>
     </row>
     <row r="66" spans="1:21" ht="39" customHeight="1">
       <c r="A66" s="68">
         <v>2</v>
       </c>
-      <c r="B66" s="163" t="s">
+      <c r="B66" s="289" t="s">
         <v>185</v>
       </c>
-      <c r="C66" s="163"/>
-[...17 lines deleted...]
-      <c r="U66" s="163"/>
+      <c r="C66" s="289"/>
+      <c r="D66" s="289"/>
+      <c r="E66" s="289"/>
+      <c r="F66" s="289"/>
+      <c r="G66" s="289"/>
+      <c r="H66" s="289"/>
+      <c r="I66" s="289"/>
+      <c r="J66" s="289"/>
+      <c r="K66" s="289"/>
+      <c r="L66" s="289"/>
+      <c r="M66" s="289"/>
+      <c r="N66" s="289"/>
+      <c r="O66" s="289"/>
+      <c r="P66" s="289"/>
+      <c r="Q66" s="289"/>
+      <c r="R66" s="289"/>
+      <c r="S66" s="289"/>
+      <c r="T66" s="289"/>
+      <c r="U66" s="289"/>
     </row>
     <row r="67" spans="1:21" ht="27" customHeight="1">
       <c r="A67" s="68">
         <v>3</v>
       </c>
-      <c r="B67" s="171" t="s">
+      <c r="B67" s="295" t="s">
         <v>186</v>
       </c>
-      <c r="C67" s="172"/>
-[...17 lines deleted...]
-      <c r="U67" s="172"/>
+      <c r="C67" s="296"/>
+      <c r="D67" s="296"/>
+      <c r="E67" s="296"/>
+      <c r="F67" s="296"/>
+      <c r="G67" s="296"/>
+      <c r="H67" s="296"/>
+      <c r="I67" s="296"/>
+      <c r="J67" s="296"/>
+      <c r="K67" s="296"/>
+      <c r="L67" s="296"/>
+      <c r="M67" s="296"/>
+      <c r="N67" s="296"/>
+      <c r="O67" s="296"/>
+      <c r="P67" s="296"/>
+      <c r="Q67" s="296"/>
+      <c r="R67" s="296"/>
+      <c r="S67" s="296"/>
+      <c r="T67" s="296"/>
+      <c r="U67" s="296"/>
     </row>
     <row r="68" spans="1:21" ht="27" customHeight="1">
       <c r="A68" s="68">
         <v>4</v>
       </c>
-      <c r="B68" s="171" t="s">
+      <c r="B68" s="295" t="s">
         <v>187</v>
       </c>
-      <c r="C68" s="172"/>
-[...17 lines deleted...]
-      <c r="U68" s="172"/>
+      <c r="C68" s="296"/>
+      <c r="D68" s="296"/>
+      <c r="E68" s="296"/>
+      <c r="F68" s="296"/>
+      <c r="G68" s="296"/>
+      <c r="H68" s="296"/>
+      <c r="I68" s="296"/>
+      <c r="J68" s="296"/>
+      <c r="K68" s="296"/>
+      <c r="L68" s="296"/>
+      <c r="M68" s="296"/>
+      <c r="N68" s="296"/>
+      <c r="O68" s="296"/>
+      <c r="P68" s="296"/>
+      <c r="Q68" s="296"/>
+      <c r="R68" s="296"/>
+      <c r="S68" s="296"/>
+      <c r="T68" s="296"/>
+      <c r="U68" s="296"/>
     </row>
     <row r="69" spans="1:21" ht="27" customHeight="1">
       <c r="A69" s="68">
         <v>5</v>
       </c>
-      <c r="B69" s="163" t="s">
+      <c r="B69" s="289" t="s">
         <v>188</v>
       </c>
-      <c r="C69" s="163"/>
-[...17 lines deleted...]
-      <c r="U69" s="163"/>
+      <c r="C69" s="289"/>
+      <c r="D69" s="289"/>
+      <c r="E69" s="289"/>
+      <c r="F69" s="289"/>
+      <c r="G69" s="289"/>
+      <c r="H69" s="289"/>
+      <c r="I69" s="289"/>
+      <c r="J69" s="289"/>
+      <c r="K69" s="289"/>
+      <c r="L69" s="289"/>
+      <c r="M69" s="289"/>
+      <c r="N69" s="289"/>
+      <c r="O69" s="289"/>
+      <c r="P69" s="289"/>
+      <c r="Q69" s="289"/>
+      <c r="R69" s="289"/>
+      <c r="S69" s="289"/>
+      <c r="T69" s="289"/>
+      <c r="U69" s="289"/>
     </row>
   </sheetData>
   <mergeCells count="202">
-    <mergeCell ref="B7:C7"/>
-[...12 lines deleted...]
-    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="H63:Q63"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="M23:N24"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:U31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
     <mergeCell ref="A15:A27"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:U15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:U16"/>
     <mergeCell ref="B17:C19"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="I18:U18"/>
     <mergeCell ref="D19:U19"/>
     <mergeCell ref="H24:L24"/>
     <mergeCell ref="B25:C27"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="I26:U26"/>
     <mergeCell ref="D27:U27"/>
     <mergeCell ref="B20:C21"/>
     <mergeCell ref="E20:U20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:U21"/>
     <mergeCell ref="B23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:F24"/>
     <mergeCell ref="H23:L23"/>
-    <mergeCell ref="M23:N24"/>
-[...162 lines deleted...]
-    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12" xr:uid="{7DF357B4-235C-4A99-817B-DFCCFC078E80}">
       <formula1>"指定,指定の更新,指定の変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22" xr:uid="{71804A23-6833-473D-B44A-C65D65AB2299}">
       <formula1>$AX$2:$AX$15</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{BFBDA93D-86C3-46FE-8337-FB85B8F8F05F}">
       <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E57:E58 F36:K62 F33" xr:uid="{DEDD32B5-5222-4423-B464-01F75FC5DBE6}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{1CE0FB56-F7A4-4556-A91B-036A193D95E3}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{C5D42ED3-F415-4F41-A9D8-3DEA8D558C8E}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C71E0CE-68FB-4B7F-A987-880C7A4ED1FA}">
   <dimension ref="A1:AX69"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G6" sqref="G6"/>
+      <selection activeCell="L41" sqref="L41:Q41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.625" style="35" customWidth="1"/>
     <col min="2" max="2" width="6.625" style="35" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="35" customWidth="1"/>
     <col min="4" max="4" width="10.875" style="35" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="35" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="35" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="35" customWidth="1"/>
     <col min="8" max="21" width="2.625" style="35" customWidth="1"/>
     <col min="22" max="22" width="2.25" style="35"/>
     <col min="23" max="23" width="6.875" style="35" customWidth="1"/>
     <col min="24" max="16384" width="2.25" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="13.5" customHeight="1">
-      <c r="A1" s="298" t="s">
+      <c r="A1" s="169" t="s">
         <v>96</v>
       </c>
-      <c r="B1" s="298"/>
-      <c r="C1" s="298"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
       <c r="AX1" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:50" ht="15" customHeight="1">
-      <c r="A2" s="295"/>
-[...19 lines deleted...]
-      <c r="U2" s="295"/>
+      <c r="A2" s="166"/>
+      <c r="B2" s="166"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
+      <c r="E2" s="166"/>
+      <c r="F2" s="166"/>
+      <c r="G2" s="166"/>
+      <c r="H2" s="166"/>
+      <c r="I2" s="166"/>
+      <c r="J2" s="166"/>
+      <c r="K2" s="166"/>
+      <c r="L2" s="166"/>
+      <c r="M2" s="166"/>
+      <c r="N2" s="166"/>
+      <c r="O2" s="166"/>
+      <c r="P2" s="166"/>
+      <c r="Q2" s="166"/>
+      <c r="R2" s="166"/>
+      <c r="S2" s="166"/>
+      <c r="T2" s="166"/>
+      <c r="U2" s="166"/>
       <c r="AX2" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="3" spans="1:50" ht="15" customHeight="1">
-      <c r="A3" s="295" t="s">
+      <c r="A3" s="166" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="295"/>
-[...18 lines deleted...]
-      <c r="U3" s="295"/>
+      <c r="B3" s="166"/>
+      <c r="C3" s="166"/>
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
+      <c r="I3" s="166"/>
+      <c r="J3" s="166"/>
+      <c r="K3" s="166"/>
+      <c r="L3" s="166"/>
+      <c r="M3" s="166"/>
+      <c r="N3" s="166"/>
+      <c r="O3" s="166"/>
+      <c r="P3" s="166"/>
+      <c r="Q3" s="166"/>
+      <c r="R3" s="166"/>
+      <c r="S3" s="166"/>
+      <c r="T3" s="166"/>
+      <c r="U3" s="166"/>
       <c r="AX3" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:50" ht="15" customHeight="1">
-      <c r="A4" s="295" t="s">
+      <c r="A4" s="166" t="s">
         <v>60</v>
       </c>
-      <c r="B4" s="295"/>
-[...18 lines deleted...]
-      <c r="U4" s="295"/>
+      <c r="B4" s="166"/>
+      <c r="C4" s="166"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="166"/>
+      <c r="J4" s="166"/>
+      <c r="K4" s="166"/>
+      <c r="L4" s="166"/>
+      <c r="M4" s="166"/>
+      <c r="N4" s="166"/>
+      <c r="O4" s="166"/>
+      <c r="P4" s="166"/>
+      <c r="Q4" s="166"/>
+      <c r="R4" s="166"/>
+      <c r="S4" s="166"/>
+      <c r="T4" s="166"/>
+      <c r="U4" s="166"/>
       <c r="AX4" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:50" ht="15" customHeight="1">
       <c r="A5" s="36"/>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
-      <c r="E5" s="299" t="s">
+      <c r="E5" s="170" t="s">
         <v>213</v>
       </c>
-      <c r="F5" s="299"/>
+      <c r="F5" s="170"/>
       <c r="G5" s="36" t="s">
         <v>101</v>
       </c>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="36"/>
       <c r="AX5" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:50" ht="15" customHeight="1">
       <c r="A6" s="36"/>
       <c r="B6" s="36"/>
       <c r="C6" s="36"/>
       <c r="D6" s="36"/>
       <c r="E6" s="36"/>
       <c r="F6" s="36"/>
       <c r="G6" s="36"/>
       <c r="H6" s="36"/>
       <c r="I6" s="36"/>
       <c r="J6" s="36"/>
-      <c r="K6" s="300" t="s">
+      <c r="K6" s="171" t="s">
         <v>189</v>
       </c>
-      <c r="L6" s="300"/>
-[...1 lines deleted...]
-      <c r="N6" s="300"/>
+      <c r="L6" s="171"/>
+      <c r="M6" s="171"/>
+      <c r="N6" s="171"/>
       <c r="O6" s="36" t="s">
         <v>103</v>
       </c>
-      <c r="P6" s="300" t="s">
+      <c r="P6" s="171" t="s">
         <v>267</v>
       </c>
-      <c r="Q6" s="300"/>
+      <c r="Q6" s="171"/>
       <c r="R6" s="36" t="s">
         <v>104</v>
       </c>
-      <c r="S6" s="300" t="s">
+      <c r="S6" s="171" t="s">
         <v>268</v>
       </c>
-      <c r="T6" s="300"/>
+      <c r="T6" s="171"/>
       <c r="U6" s="36" t="s">
         <v>106</v>
       </c>
       <c r="AX6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="15" customHeight="1">
       <c r="A7" s="36"/>
-      <c r="B7" s="295" t="s">
+      <c r="B7" s="166" t="s">
         <v>58</v>
       </c>
-      <c r="C7" s="295"/>
+      <c r="C7" s="166"/>
       <c r="D7" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="36"/>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="37"/>
       <c r="L7" s="37"/>
       <c r="M7" s="37"/>
       <c r="N7" s="37"/>
       <c r="O7" s="36"/>
       <c r="P7" s="37"/>
       <c r="Q7" s="37"/>
       <c r="R7" s="36"/>
       <c r="S7" s="37"/>
       <c r="T7" s="37"/>
       <c r="U7" s="36"/>
       <c r="AX7" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="8" spans="1:50" ht="15" customHeight="1">
       <c r="A8" s="36"/>
       <c r="B8" s="36"/>
       <c r="C8" s="36"/>
       <c r="D8" s="36"/>
       <c r="E8" s="36"/>
       <c r="F8" s="36"/>
       <c r="G8" s="36"/>
       <c r="H8" s="36" t="s">
         <v>109</v>
       </c>
       <c r="I8" s="36"/>
       <c r="J8" s="38"/>
-      <c r="K8" s="296" t="s">
+      <c r="K8" s="167" t="s">
         <v>190</v>
       </c>
-      <c r="L8" s="296"/>
-[...8 lines deleted...]
-      <c r="U8" s="296"/>
+      <c r="L8" s="167"/>
+      <c r="M8" s="167"/>
+      <c r="N8" s="167"/>
+      <c r="O8" s="167"/>
+      <c r="P8" s="167"/>
+      <c r="Q8" s="167"/>
+      <c r="R8" s="167"/>
+      <c r="S8" s="167"/>
+      <c r="T8" s="167"/>
+      <c r="U8" s="167"/>
       <c r="AX8" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="15" customHeight="1">
       <c r="A9" s="36"/>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36" t="s">
         <v>111</v>
       </c>
       <c r="H9" s="39" t="s">
         <v>112</v>
       </c>
       <c r="I9" s="39"/>
       <c r="J9" s="38"/>
-      <c r="K9" s="296" t="s">
+      <c r="K9" s="167" t="s">
         <v>191</v>
       </c>
-      <c r="L9" s="296"/>
-[...8 lines deleted...]
-      <c r="U9" s="296"/>
+      <c r="L9" s="167"/>
+      <c r="M9" s="167"/>
+      <c r="N9" s="167"/>
+      <c r="O9" s="167"/>
+      <c r="P9" s="167"/>
+      <c r="Q9" s="167"/>
+      <c r="R9" s="167"/>
+      <c r="S9" s="167"/>
+      <c r="T9" s="167"/>
+      <c r="U9" s="167"/>
       <c r="AX9" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="15" customHeight="1">
       <c r="A10" s="36"/>
       <c r="B10" s="36"/>
       <c r="C10" s="36"/>
       <c r="D10" s="36"/>
       <c r="E10" s="36"/>
       <c r="F10" s="36"/>
       <c r="G10" s="36"/>
       <c r="H10" s="36" t="s">
         <v>114</v>
       </c>
       <c r="I10" s="36"/>
       <c r="J10" s="38"/>
-      <c r="K10" s="296" t="s">
+      <c r="K10" s="167" t="s">
         <v>192</v>
       </c>
-      <c r="L10" s="296"/>
-[...8 lines deleted...]
-      <c r="U10" s="296"/>
+      <c r="L10" s="167"/>
+      <c r="M10" s="167"/>
+      <c r="N10" s="167"/>
+      <c r="O10" s="167"/>
+      <c r="P10" s="167"/>
+      <c r="Q10" s="167"/>
+      <c r="R10" s="167"/>
+      <c r="S10" s="167"/>
+      <c r="T10" s="167"/>
+      <c r="U10" s="167"/>
       <c r="AX10" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="15" customHeight="1">
       <c r="A11" s="40"/>
       <c r="B11" s="40"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
       <c r="P11" s="40"/>
       <c r="Q11" s="40"/>
       <c r="R11" s="40"/>
       <c r="S11" s="40"/>
       <c r="T11" s="40"/>
       <c r="U11" s="40"/>
       <c r="AX11" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="15" customHeight="1">
       <c r="A12" s="40"/>
-      <c r="B12" s="297" t="s">
+      <c r="B12" s="168" t="s">
         <v>117</v>
       </c>
-      <c r="C12" s="297"/>
-      <c r="D12" s="297"/>
+      <c r="C12" s="168"/>
+      <c r="D12" s="168"/>
       <c r="E12" s="41" t="s">
         <v>269</v>
       </c>
       <c r="F12" s="40" t="s">
         <v>118</v>
       </c>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="40"/>
       <c r="J12" s="40"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
       <c r="P12" s="40"/>
       <c r="Q12" s="40"/>
       <c r="R12" s="40"/>
       <c r="S12" s="40"/>
       <c r="T12" s="40"/>
       <c r="U12" s="40"/>
       <c r="AX12" t="s">
         <v>119</v>
       </c>
     </row>
@@ -15376,1844 +15378,1844 @@
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="40"/>
       <c r="M13" s="40"/>
       <c r="N13" s="40"/>
       <c r="O13" s="40"/>
       <c r="P13" s="40"/>
       <c r="Q13" s="40"/>
       <c r="R13" s="40"/>
       <c r="S13" s="40"/>
       <c r="T13" s="40"/>
       <c r="U13" s="40"/>
       <c r="AX13" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="15" customHeight="1">
       <c r="A14" s="42"/>
       <c r="B14" s="40"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
-      <c r="F14" s="104" t="s">
+      <c r="F14" s="126" t="s">
         <v>17</v>
       </c>
-      <c r="G14" s="105"/>
-      <c r="H14" s="106"/>
+      <c r="G14" s="127"/>
+      <c r="H14" s="128"/>
       <c r="I14" s="14" t="s">
         <v>83</v>
       </c>
       <c r="J14" s="14" t="s">
         <v>56</v>
       </c>
       <c r="K14" s="14" t="s">
         <v>270</v>
       </c>
       <c r="L14" s="14" t="s">
         <v>271</v>
       </c>
       <c r="M14" s="14" t="s">
         <v>272</v>
       </c>
       <c r="N14" s="14" t="s">
         <v>273</v>
       </c>
       <c r="O14" s="15" t="s">
         <v>274</v>
       </c>
       <c r="P14" s="15" t="s">
         <v>275</v>
       </c>
       <c r="Q14" s="15" t="s">
         <v>91</v>
       </c>
       <c r="R14" s="15" t="s">
         <v>276</v>
       </c>
       <c r="S14" s="15" t="s">
         <v>83</v>
       </c>
       <c r="T14" s="15" t="s">
         <v>56</v>
       </c>
       <c r="U14" s="43" t="s">
         <v>270</v>
       </c>
       <c r="AX14" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="15" customHeight="1">
-      <c r="A15" s="225" t="s">
+      <c r="A15" s="172" t="s">
         <v>122</v>
       </c>
-      <c r="B15" s="287" t="s">
+      <c r="B15" s="175" t="s">
         <v>123</v>
       </c>
-      <c r="C15" s="229"/>
-      <c r="D15" s="288" t="s">
+      <c r="C15" s="176"/>
+      <c r="D15" s="177" t="s">
         <v>193</v>
       </c>
-      <c r="E15" s="289"/>
-[...15 lines deleted...]
-      <c r="U15" s="290"/>
+      <c r="E15" s="178"/>
+      <c r="F15" s="178"/>
+      <c r="G15" s="178"/>
+      <c r="H15" s="178"/>
+      <c r="I15" s="178"/>
+      <c r="J15" s="178"/>
+      <c r="K15" s="178"/>
+      <c r="L15" s="178"/>
+      <c r="M15" s="178"/>
+      <c r="N15" s="178"/>
+      <c r="O15" s="178"/>
+      <c r="P15" s="178"/>
+      <c r="Q15" s="178"/>
+      <c r="R15" s="178"/>
+      <c r="S15" s="178"/>
+      <c r="T15" s="178"/>
+      <c r="U15" s="179"/>
       <c r="AX15" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="15" customHeight="1">
-      <c r="A16" s="226"/>
-      <c r="B16" s="291" t="s">
+      <c r="A16" s="173"/>
+      <c r="B16" s="180" t="s">
         <v>125</v>
       </c>
-      <c r="C16" s="234"/>
-      <c r="D16" s="235" t="s">
+      <c r="C16" s="181"/>
+      <c r="D16" s="182" t="s">
         <v>191</v>
       </c>
-      <c r="E16" s="236"/>
-[...15 lines deleted...]
-      <c r="U16" s="237"/>
+      <c r="E16" s="183"/>
+      <c r="F16" s="183"/>
+      <c r="G16" s="183"/>
+      <c r="H16" s="183"/>
+      <c r="I16" s="183"/>
+      <c r="J16" s="183"/>
+      <c r="K16" s="183"/>
+      <c r="L16" s="183"/>
+      <c r="M16" s="183"/>
+      <c r="N16" s="183"/>
+      <c r="O16" s="183"/>
+      <c r="P16" s="183"/>
+      <c r="Q16" s="183"/>
+      <c r="R16" s="183"/>
+      <c r="S16" s="183"/>
+      <c r="T16" s="183"/>
+      <c r="U16" s="184"/>
     </row>
     <row r="17" spans="1:21" ht="15" customHeight="1">
-      <c r="A17" s="226"/>
-      <c r="B17" s="292" t="s">
+      <c r="A17" s="173"/>
+      <c r="B17" s="185" t="s">
         <v>126</v>
       </c>
-      <c r="C17" s="238"/>
+      <c r="C17" s="186"/>
       <c r="D17" s="45" t="s">
         <v>127</v>
       </c>
       <c r="E17" s="46" t="s">
         <v>194</v>
       </c>
       <c r="F17" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="G17" s="244" t="s">
+      <c r="G17" s="191" t="s">
         <v>195</v>
       </c>
-      <c r="H17" s="244"/>
+      <c r="H17" s="191"/>
       <c r="I17" s="47" t="s">
         <v>129</v>
       </c>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="47"/>
       <c r="N17" s="47"/>
       <c r="O17" s="47"/>
       <c r="P17" s="47"/>
       <c r="Q17" s="47"/>
       <c r="R17" s="47"/>
       <c r="S17" s="47"/>
       <c r="T17" s="47"/>
       <c r="U17" s="48"/>
     </row>
     <row r="18" spans="1:21" ht="15" customHeight="1">
-      <c r="A18" s="226"/>
-[...1 lines deleted...]
-      <c r="C18" s="240"/>
+      <c r="A18" s="173"/>
+      <c r="B18" s="187"/>
+      <c r="C18" s="188"/>
       <c r="D18" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E18" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="F18" s="245" t="s">
+      <c r="F18" s="192" t="s">
         <v>58</v>
       </c>
-      <c r="G18" s="245"/>
+      <c r="G18" s="192"/>
       <c r="H18" s="51" t="s">
         <v>131</v>
       </c>
-      <c r="I18" s="246"/>
-[...11 lines deleted...]
-      <c r="U18" s="247"/>
+      <c r="I18" s="193"/>
+      <c r="J18" s="193"/>
+      <c r="K18" s="193"/>
+      <c r="L18" s="193"/>
+      <c r="M18" s="193"/>
+      <c r="N18" s="193"/>
+      <c r="O18" s="193"/>
+      <c r="P18" s="193"/>
+      <c r="Q18" s="193"/>
+      <c r="R18" s="193"/>
+      <c r="S18" s="193"/>
+      <c r="T18" s="193"/>
+      <c r="U18" s="194"/>
     </row>
     <row r="19" spans="1:21" ht="15" customHeight="1">
-      <c r="A19" s="226"/>
-[...2 lines deleted...]
-      <c r="D19" s="248" t="s">
+      <c r="A19" s="173"/>
+      <c r="B19" s="189"/>
+      <c r="C19" s="190"/>
+      <c r="D19" s="195" t="s">
         <v>197</v>
       </c>
-      <c r="E19" s="249"/>
-[...15 lines deleted...]
-      <c r="U19" s="260"/>
+      <c r="E19" s="196"/>
+      <c r="F19" s="196"/>
+      <c r="G19" s="196"/>
+      <c r="H19" s="196"/>
+      <c r="I19" s="196"/>
+      <c r="J19" s="196"/>
+      <c r="K19" s="196"/>
+      <c r="L19" s="196"/>
+      <c r="M19" s="196"/>
+      <c r="N19" s="196"/>
+      <c r="O19" s="196"/>
+      <c r="P19" s="196"/>
+      <c r="Q19" s="196"/>
+      <c r="R19" s="196"/>
+      <c r="S19" s="196"/>
+      <c r="T19" s="196"/>
+      <c r="U19" s="197"/>
     </row>
     <row r="20" spans="1:21" ht="15" customHeight="1">
-      <c r="A20" s="226"/>
-      <c r="B20" s="254" t="s">
+      <c r="A20" s="173"/>
+      <c r="B20" s="201" t="s">
         <v>132</v>
       </c>
-      <c r="C20" s="255"/>
+      <c r="C20" s="202"/>
       <c r="D20" s="52" t="s">
         <v>133</v>
       </c>
-      <c r="E20" s="261" t="s">
+      <c r="E20" s="207" t="s">
         <v>198</v>
       </c>
-      <c r="F20" s="262"/>
-[...14 lines deleted...]
-      <c r="U20" s="264"/>
+      <c r="F20" s="208"/>
+      <c r="G20" s="208"/>
+      <c r="H20" s="208"/>
+      <c r="I20" s="208"/>
+      <c r="J20" s="208"/>
+      <c r="K20" s="208"/>
+      <c r="L20" s="209"/>
+      <c r="M20" s="209"/>
+      <c r="N20" s="209"/>
+      <c r="O20" s="209"/>
+      <c r="P20" s="209"/>
+      <c r="Q20" s="209"/>
+      <c r="R20" s="209"/>
+      <c r="S20" s="209"/>
+      <c r="T20" s="209"/>
+      <c r="U20" s="210"/>
     </row>
     <row r="21" spans="1:21" ht="15" customHeight="1">
-      <c r="A21" s="226"/>
-[...2 lines deleted...]
-      <c r="D21" s="265" t="s">
+      <c r="A21" s="173"/>
+      <c r="B21" s="205"/>
+      <c r="C21" s="206"/>
+      <c r="D21" s="211" t="s">
         <v>135</v>
       </c>
-      <c r="E21" s="266"/>
+      <c r="E21" s="212"/>
       <c r="F21" s="301" t="s">
         <v>199</v>
       </c>
-      <c r="G21" s="199"/>
-[...13 lines deleted...]
-      <c r="U21" s="189"/>
+      <c r="G21" s="213"/>
+      <c r="H21" s="213"/>
+      <c r="I21" s="213"/>
+      <c r="J21" s="213"/>
+      <c r="K21" s="213"/>
+      <c r="L21" s="213"/>
+      <c r="M21" s="213"/>
+      <c r="N21" s="213"/>
+      <c r="O21" s="213"/>
+      <c r="P21" s="213"/>
+      <c r="Q21" s="213"/>
+      <c r="R21" s="213"/>
+      <c r="S21" s="213"/>
+      <c r="T21" s="213"/>
+      <c r="U21" s="214"/>
     </row>
     <row r="22" spans="1:21" ht="15" customHeight="1">
-      <c r="A22" s="226"/>
+      <c r="A22" s="173"/>
       <c r="B22" s="53" t="s">
         <v>136</v>
       </c>
       <c r="C22" s="54"/>
       <c r="D22" s="55" t="s">
         <v>200</v>
       </c>
       <c r="E22" s="47"/>
       <c r="F22" s="56"/>
       <c r="G22" s="56"/>
       <c r="H22" s="56"/>
       <c r="I22" s="56"/>
       <c r="J22" s="56"/>
       <c r="K22" s="56"/>
       <c r="L22" s="56"/>
       <c r="M22" s="56"/>
       <c r="N22" s="56"/>
       <c r="O22" s="56"/>
       <c r="P22" s="56"/>
       <c r="Q22" s="56"/>
       <c r="R22" s="56"/>
       <c r="S22" s="56"/>
       <c r="T22" s="56"/>
       <c r="U22" s="57"/>
     </row>
     <row r="23" spans="1:21" ht="15" customHeight="1">
-      <c r="A23" s="226"/>
-      <c r="B23" s="267" t="s">
+      <c r="A23" s="173"/>
+      <c r="B23" s="215" t="s">
         <v>137</v>
       </c>
-      <c r="C23" s="268"/>
-      <c r="D23" s="271" t="s">
+      <c r="C23" s="216"/>
+      <c r="D23" s="219" t="s">
         <v>138</v>
       </c>
-      <c r="E23" s="273" t="s">
+      <c r="E23" s="221" t="s">
         <v>201</v>
       </c>
-      <c r="F23" s="274"/>
+      <c r="F23" s="222"/>
       <c r="G23" s="44" t="s">
         <v>123</v>
       </c>
-      <c r="H23" s="277" t="s">
+      <c r="H23" s="225" t="s">
         <v>202</v>
       </c>
-      <c r="I23" s="278"/>
-[...3 lines deleted...]
-      <c r="M23" s="280" t="s">
+      <c r="I23" s="226"/>
+      <c r="J23" s="226"/>
+      <c r="K23" s="226"/>
+      <c r="L23" s="227"/>
+      <c r="M23" s="228" t="s">
         <v>139</v>
       </c>
-      <c r="N23" s="281"/>
-      <c r="O23" s="202" t="s">
+      <c r="N23" s="229"/>
+      <c r="O23" s="232" t="s">
         <v>203</v>
       </c>
-      <c r="P23" s="203"/>
-[...4 lines deleted...]
-      <c r="U23" s="204"/>
+      <c r="P23" s="233"/>
+      <c r="Q23" s="233"/>
+      <c r="R23" s="233"/>
+      <c r="S23" s="233"/>
+      <c r="T23" s="233"/>
+      <c r="U23" s="234"/>
     </row>
     <row r="24" spans="1:21" ht="15" customHeight="1">
-      <c r="A24" s="226"/>
-[...4 lines deleted...]
-      <c r="F24" s="276"/>
+      <c r="A24" s="173"/>
+      <c r="B24" s="217"/>
+      <c r="C24" s="218"/>
+      <c r="D24" s="220"/>
+      <c r="E24" s="223"/>
+      <c r="F24" s="224"/>
       <c r="G24" s="58" t="s">
         <v>140</v>
       </c>
-      <c r="H24" s="251" t="s">
+      <c r="H24" s="198" t="s">
         <v>204</v>
       </c>
-      <c r="I24" s="252"/>
-[...11 lines deleted...]
-      <c r="U24" s="286"/>
+      <c r="I24" s="199"/>
+      <c r="J24" s="199"/>
+      <c r="K24" s="199"/>
+      <c r="L24" s="200"/>
+      <c r="M24" s="230"/>
+      <c r="N24" s="231"/>
+      <c r="O24" s="235"/>
+      <c r="P24" s="236"/>
+      <c r="Q24" s="236"/>
+      <c r="R24" s="236"/>
+      <c r="S24" s="236"/>
+      <c r="T24" s="236"/>
+      <c r="U24" s="237"/>
     </row>
     <row r="25" spans="1:21" ht="15" customHeight="1">
-      <c r="A25" s="226"/>
-      <c r="B25" s="254" t="s">
+      <c r="A25" s="173"/>
+      <c r="B25" s="201" t="s">
         <v>141</v>
       </c>
-      <c r="C25" s="255"/>
+      <c r="C25" s="202"/>
       <c r="D25" s="45" t="s">
         <v>127</v>
       </c>
       <c r="E25" s="46" t="s">
         <v>205</v>
       </c>
       <c r="F25" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="G25" s="244" t="s">
+      <c r="G25" s="191" t="s">
         <v>206</v>
       </c>
-      <c r="H25" s="244"/>
+      <c r="H25" s="191"/>
       <c r="I25" s="47" t="s">
         <v>129</v>
       </c>
       <c r="J25" s="47"/>
       <c r="K25" s="47"/>
       <c r="L25" s="47"/>
       <c r="M25" s="47"/>
       <c r="N25" s="47"/>
       <c r="O25" s="47"/>
       <c r="P25" s="47"/>
       <c r="Q25" s="47"/>
       <c r="R25" s="47"/>
       <c r="S25" s="47"/>
       <c r="T25" s="47"/>
       <c r="U25" s="48"/>
     </row>
     <row r="26" spans="1:21" ht="15" customHeight="1">
-      <c r="A26" s="226"/>
-[...1 lines deleted...]
-      <c r="C26" s="257"/>
+      <c r="A26" s="173"/>
+      <c r="B26" s="203"/>
+      <c r="C26" s="204"/>
       <c r="D26" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E26" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="F26" s="245" t="s">
+      <c r="F26" s="192" t="s">
         <v>207</v>
       </c>
-      <c r="G26" s="245"/>
+      <c r="G26" s="192"/>
       <c r="H26" s="51" t="s">
         <v>208</v>
       </c>
-      <c r="I26" s="246"/>
-[...11 lines deleted...]
-      <c r="U26" s="247"/>
+      <c r="I26" s="193"/>
+      <c r="J26" s="193"/>
+      <c r="K26" s="193"/>
+      <c r="L26" s="193"/>
+      <c r="M26" s="193"/>
+      <c r="N26" s="193"/>
+      <c r="O26" s="193"/>
+      <c r="P26" s="193"/>
+      <c r="Q26" s="193"/>
+      <c r="R26" s="193"/>
+      <c r="S26" s="193"/>
+      <c r="T26" s="193"/>
+      <c r="U26" s="194"/>
     </row>
     <row r="27" spans="1:21" ht="15" customHeight="1">
-      <c r="A27" s="227"/>
-[...2 lines deleted...]
-      <c r="D27" s="248" t="s">
+      <c r="A27" s="174"/>
+      <c r="B27" s="205"/>
+      <c r="C27" s="206"/>
+      <c r="D27" s="195" t="s">
         <v>209</v>
       </c>
-      <c r="E27" s="249"/>
-[...15 lines deleted...]
-      <c r="U27" s="260"/>
+      <c r="E27" s="196"/>
+      <c r="F27" s="196"/>
+      <c r="G27" s="196"/>
+      <c r="H27" s="196"/>
+      <c r="I27" s="196"/>
+      <c r="J27" s="196"/>
+      <c r="K27" s="196"/>
+      <c r="L27" s="196"/>
+      <c r="M27" s="196"/>
+      <c r="N27" s="196"/>
+      <c r="O27" s="196"/>
+      <c r="P27" s="196"/>
+      <c r="Q27" s="196"/>
+      <c r="R27" s="196"/>
+      <c r="S27" s="196"/>
+      <c r="T27" s="196"/>
+      <c r="U27" s="197"/>
     </row>
     <row r="28" spans="1:21" ht="15" customHeight="1">
-      <c r="A28" s="225" t="s">
+      <c r="A28" s="172" t="s">
         <v>142</v>
       </c>
-      <c r="B28" s="228" t="s">
+      <c r="B28" s="247" t="s">
         <v>123</v>
       </c>
-      <c r="C28" s="229"/>
-      <c r="D28" s="230" t="s">
+      <c r="C28" s="176"/>
+      <c r="D28" s="248" t="s">
         <v>210</v>
       </c>
-      <c r="E28" s="231"/>
-[...15 lines deleted...]
-      <c r="U28" s="232"/>
+      <c r="E28" s="249"/>
+      <c r="F28" s="249"/>
+      <c r="G28" s="249"/>
+      <c r="H28" s="249"/>
+      <c r="I28" s="249"/>
+      <c r="J28" s="249"/>
+      <c r="K28" s="249"/>
+      <c r="L28" s="249"/>
+      <c r="M28" s="249"/>
+      <c r="N28" s="249"/>
+      <c r="O28" s="249"/>
+      <c r="P28" s="249"/>
+      <c r="Q28" s="249"/>
+      <c r="R28" s="249"/>
+      <c r="S28" s="249"/>
+      <c r="T28" s="249"/>
+      <c r="U28" s="250"/>
     </row>
     <row r="29" spans="1:21" ht="15" customHeight="1">
-      <c r="A29" s="226"/>
-      <c r="B29" s="233" t="s">
+      <c r="A29" s="173"/>
+      <c r="B29" s="251" t="s">
         <v>125</v>
       </c>
-      <c r="C29" s="234"/>
-      <c r="D29" s="235" t="s">
+      <c r="C29" s="181"/>
+      <c r="D29" s="182" t="s">
         <v>211</v>
       </c>
-      <c r="E29" s="236"/>
-[...15 lines deleted...]
-      <c r="U29" s="237"/>
+      <c r="E29" s="183"/>
+      <c r="F29" s="183"/>
+      <c r="G29" s="183"/>
+      <c r="H29" s="183"/>
+      <c r="I29" s="183"/>
+      <c r="J29" s="183"/>
+      <c r="K29" s="183"/>
+      <c r="L29" s="183"/>
+      <c r="M29" s="183"/>
+      <c r="N29" s="183"/>
+      <c r="O29" s="183"/>
+      <c r="P29" s="183"/>
+      <c r="Q29" s="183"/>
+      <c r="R29" s="183"/>
+      <c r="S29" s="183"/>
+      <c r="T29" s="183"/>
+      <c r="U29" s="184"/>
     </row>
     <row r="30" spans="1:21" ht="15" customHeight="1">
-      <c r="A30" s="226"/>
-      <c r="B30" s="238" t="s">
+      <c r="A30" s="173"/>
+      <c r="B30" s="186" t="s">
         <v>143</v>
       </c>
-      <c r="C30" s="239"/>
+      <c r="C30" s="252"/>
       <c r="D30" s="45" t="s">
         <v>127</v>
       </c>
       <c r="E30" s="46" t="s">
         <v>277</v>
       </c>
       <c r="F30" s="47" t="s">
         <v>128</v>
       </c>
-      <c r="G30" s="244" t="s">
+      <c r="G30" s="191" t="s">
         <v>206</v>
       </c>
-      <c r="H30" s="244"/>
+      <c r="H30" s="191"/>
       <c r="I30" s="47" t="s">
         <v>129</v>
       </c>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="47"/>
       <c r="N30" s="47"/>
       <c r="O30" s="47"/>
       <c r="P30" s="47"/>
       <c r="Q30" s="47"/>
       <c r="R30" s="47"/>
       <c r="S30" s="47"/>
       <c r="T30" s="47"/>
       <c r="U30" s="48"/>
     </row>
     <row r="31" spans="1:21" ht="15" customHeight="1">
-      <c r="A31" s="226"/>
-[...1 lines deleted...]
-      <c r="C31" s="241"/>
+      <c r="A31" s="173"/>
+      <c r="B31" s="188"/>
+      <c r="C31" s="253"/>
       <c r="D31" s="49" t="s">
         <v>196</v>
       </c>
       <c r="E31" s="50" t="s">
         <v>130</v>
       </c>
-      <c r="F31" s="245" t="s">
+      <c r="F31" s="192" t="s">
         <v>278</v>
       </c>
-      <c r="G31" s="245"/>
+      <c r="G31" s="192"/>
       <c r="H31" s="51" t="s">
         <v>131</v>
       </c>
-      <c r="I31" s="246"/>
-[...11 lines deleted...]
-      <c r="U31" s="247"/>
+      <c r="I31" s="193"/>
+      <c r="J31" s="193"/>
+      <c r="K31" s="193"/>
+      <c r="L31" s="193"/>
+      <c r="M31" s="193"/>
+      <c r="N31" s="193"/>
+      <c r="O31" s="193"/>
+      <c r="P31" s="193"/>
+      <c r="Q31" s="193"/>
+      <c r="R31" s="193"/>
+      <c r="S31" s="193"/>
+      <c r="T31" s="193"/>
+      <c r="U31" s="194"/>
     </row>
     <row r="32" spans="1:21" ht="15" customHeight="1">
-      <c r="A32" s="226"/>
-[...2 lines deleted...]
-      <c r="D32" s="248" t="s">
+      <c r="A32" s="173"/>
+      <c r="B32" s="190"/>
+      <c r="C32" s="254"/>
+      <c r="D32" s="195" t="s">
         <v>212</v>
       </c>
-      <c r="E32" s="249"/>
-[...15 lines deleted...]
-      <c r="U32" s="250"/>
+      <c r="E32" s="196"/>
+      <c r="F32" s="196"/>
+      <c r="G32" s="196"/>
+      <c r="H32" s="196"/>
+      <c r="I32" s="196"/>
+      <c r="J32" s="196"/>
+      <c r="K32" s="196"/>
+      <c r="L32" s="196"/>
+      <c r="M32" s="196"/>
+      <c r="N32" s="196"/>
+      <c r="O32" s="196"/>
+      <c r="P32" s="196"/>
+      <c r="Q32" s="196"/>
+      <c r="R32" s="196"/>
+      <c r="S32" s="196"/>
+      <c r="T32" s="196"/>
+      <c r="U32" s="255"/>
     </row>
     <row r="33" spans="1:21" ht="15" customHeight="1">
-      <c r="A33" s="226"/>
-      <c r="B33" s="218" t="s">
+      <c r="A33" s="173"/>
+      <c r="B33" s="238" t="s">
         <v>144</v>
       </c>
-      <c r="C33" s="219"/>
-[...3 lines deleted...]
-      <c r="G33" s="169"/>
+      <c r="C33" s="239"/>
+      <c r="D33" s="239"/>
+      <c r="E33" s="240"/>
+      <c r="F33" s="241"/>
+      <c r="G33" s="242"/>
       <c r="H33" s="59"/>
       <c r="I33" s="59"/>
       <c r="J33" s="59"/>
       <c r="K33" s="59"/>
       <c r="L33" s="59"/>
       <c r="M33" s="59"/>
       <c r="N33" s="59"/>
       <c r="O33" s="59"/>
       <c r="P33" s="59"/>
       <c r="Q33" s="59"/>
       <c r="R33" s="59"/>
       <c r="S33" s="59"/>
       <c r="T33" s="59"/>
       <c r="U33" s="59"/>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1">
-      <c r="A34" s="226"/>
-      <c r="B34" s="221" t="s">
+      <c r="A34" s="173"/>
+      <c r="B34" s="243" t="s">
         <v>145</v>
       </c>
-      <c r="C34" s="221"/>
-      <c r="D34" s="221"/>
+      <c r="C34" s="243"/>
+      <c r="D34" s="243"/>
       <c r="E34" s="60"/>
-      <c r="F34" s="223" t="s">
+      <c r="F34" s="245" t="s">
         <v>146</v>
       </c>
-      <c r="G34" s="223"/>
-      <c r="H34" s="223" t="s">
+      <c r="G34" s="245"/>
+      <c r="H34" s="245" t="s">
         <v>147</v>
       </c>
-      <c r="I34" s="223"/>
-[...2 lines deleted...]
-      <c r="L34" s="224" t="s">
+      <c r="I34" s="245"/>
+      <c r="J34" s="245"/>
+      <c r="K34" s="245"/>
+      <c r="L34" s="246" t="s">
         <v>148</v>
       </c>
-      <c r="M34" s="224"/>
-[...4 lines deleted...]
-      <c r="R34" s="207" t="s">
+      <c r="M34" s="246"/>
+      <c r="N34" s="246"/>
+      <c r="O34" s="246"/>
+      <c r="P34" s="246"/>
+      <c r="Q34" s="246"/>
+      <c r="R34" s="263" t="s">
         <v>149</v>
       </c>
-      <c r="S34" s="208"/>
-[...1 lines deleted...]
-      <c r="U34" s="209"/>
+      <c r="S34" s="264"/>
+      <c r="T34" s="264"/>
+      <c r="U34" s="265"/>
     </row>
     <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1">
-      <c r="A35" s="226"/>
-[...2 lines deleted...]
-      <c r="D35" s="222"/>
+      <c r="A35" s="173"/>
+      <c r="B35" s="244"/>
+      <c r="C35" s="244"/>
+      <c r="D35" s="244"/>
       <c r="E35" s="61" t="s">
         <v>150</v>
       </c>
-      <c r="F35" s="223"/>
-[...14 lines deleted...]
-      <c r="U35" s="212"/>
+      <c r="F35" s="245"/>
+      <c r="G35" s="245"/>
+      <c r="H35" s="245"/>
+      <c r="I35" s="245"/>
+      <c r="J35" s="245"/>
+      <c r="K35" s="245"/>
+      <c r="L35" s="246"/>
+      <c r="M35" s="246"/>
+      <c r="N35" s="246"/>
+      <c r="O35" s="246"/>
+      <c r="P35" s="246"/>
+      <c r="Q35" s="246"/>
+      <c r="R35" s="266"/>
+      <c r="S35" s="267"/>
+      <c r="T35" s="267"/>
+      <c r="U35" s="268"/>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1">
-      <c r="A36" s="226"/>
-      <c r="B36" s="213" t="s">
+      <c r="A36" s="173"/>
+      <c r="B36" s="269" t="s">
         <v>151</v>
       </c>
-      <c r="C36" s="216" t="s">
+      <c r="C36" s="272" t="s">
         <v>61</v>
       </c>
-      <c r="D36" s="217"/>
+      <c r="D36" s="273"/>
       <c r="E36" s="62"/>
-      <c r="F36" s="178" t="s">
+      <c r="F36" s="260"/>
+      <c r="G36" s="262"/>
+      <c r="H36" s="260"/>
+      <c r="I36" s="261"/>
+      <c r="J36" s="261"/>
+      <c r="K36" s="262"/>
+      <c r="L36" s="353"/>
+      <c r="M36" s="354"/>
+      <c r="N36" s="354"/>
+      <c r="O36" s="354"/>
+      <c r="P36" s="354"/>
+      <c r="Q36" s="355"/>
+      <c r="R36" s="232" t="s">
+        <v>152</v>
+      </c>
+      <c r="S36" s="233"/>
+      <c r="T36" s="233"/>
+      <c r="U36" s="234"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" customHeight="1">
+      <c r="A37" s="173"/>
+      <c r="B37" s="270"/>
+      <c r="C37" s="256" t="s">
+        <v>62</v>
+      </c>
+      <c r="D37" s="257"/>
+      <c r="E37" s="62"/>
+      <c r="F37" s="260"/>
+      <c r="G37" s="262"/>
+      <c r="H37" s="260"/>
+      <c r="I37" s="261"/>
+      <c r="J37" s="261"/>
+      <c r="K37" s="262"/>
+      <c r="L37" s="353"/>
+      <c r="M37" s="354"/>
+      <c r="N37" s="354"/>
+      <c r="O37" s="354"/>
+      <c r="P37" s="354"/>
+      <c r="Q37" s="355"/>
+      <c r="R37" s="232" t="s">
+        <v>152</v>
+      </c>
+      <c r="S37" s="233"/>
+      <c r="T37" s="233"/>
+      <c r="U37" s="234"/>
+    </row>
+    <row r="38" spans="1:21" ht="15" customHeight="1">
+      <c r="A38" s="173"/>
+      <c r="B38" s="270"/>
+      <c r="C38" s="256" t="s">
+        <v>63</v>
+      </c>
+      <c r="D38" s="257"/>
+      <c r="E38" s="63"/>
+      <c r="F38" s="260"/>
+      <c r="G38" s="262"/>
+      <c r="H38" s="260"/>
+      <c r="I38" s="261"/>
+      <c r="J38" s="261"/>
+      <c r="K38" s="262"/>
+      <c r="L38" s="353"/>
+      <c r="M38" s="354"/>
+      <c r="N38" s="354"/>
+      <c r="O38" s="354"/>
+      <c r="P38" s="354"/>
+      <c r="Q38" s="355"/>
+      <c r="R38" s="232" t="s">
+        <v>152</v>
+      </c>
+      <c r="S38" s="233"/>
+      <c r="T38" s="233"/>
+      <c r="U38" s="234"/>
+    </row>
+    <row r="39" spans="1:21" ht="15" customHeight="1">
+      <c r="A39" s="173"/>
+      <c r="B39" s="270"/>
+      <c r="C39" s="256" t="s">
+        <v>64</v>
+      </c>
+      <c r="D39" s="257"/>
+      <c r="E39" s="63"/>
+      <c r="F39" s="260"/>
+      <c r="G39" s="262"/>
+      <c r="H39" s="260"/>
+      <c r="I39" s="261"/>
+      <c r="J39" s="261"/>
+      <c r="K39" s="262"/>
+      <c r="L39" s="353"/>
+      <c r="M39" s="354"/>
+      <c r="N39" s="354"/>
+      <c r="O39" s="354"/>
+      <c r="P39" s="354"/>
+      <c r="Q39" s="355"/>
+      <c r="R39" s="232" t="s">
+        <v>152</v>
+      </c>
+      <c r="S39" s="233"/>
+      <c r="T39" s="233"/>
+      <c r="U39" s="234"/>
+    </row>
+    <row r="40" spans="1:21" ht="15" customHeight="1">
+      <c r="A40" s="173"/>
+      <c r="B40" s="270"/>
+      <c r="C40" s="256" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" s="257"/>
+      <c r="E40" s="63"/>
+      <c r="F40" s="260"/>
+      <c r="G40" s="262"/>
+      <c r="H40" s="260"/>
+      <c r="I40" s="261"/>
+      <c r="J40" s="261"/>
+      <c r="K40" s="262"/>
+      <c r="L40" s="353"/>
+      <c r="M40" s="354"/>
+      <c r="N40" s="354"/>
+      <c r="O40" s="354"/>
+      <c r="P40" s="354"/>
+      <c r="Q40" s="355"/>
+      <c r="R40" s="232" t="s">
+        <v>153</v>
+      </c>
+      <c r="S40" s="233"/>
+      <c r="T40" s="233"/>
+      <c r="U40" s="234"/>
+    </row>
+    <row r="41" spans="1:21" ht="33" customHeight="1">
+      <c r="A41" s="173"/>
+      <c r="B41" s="270"/>
+      <c r="C41" s="256" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" s="257"/>
+      <c r="E41" s="62"/>
+      <c r="F41" s="260" t="s">
         <v>279</v>
       </c>
-      <c r="G36" s="180"/>
-[...4 lines deleted...]
-      <c r="L36" s="181" t="s">
+      <c r="G41" s="262"/>
+      <c r="H41" s="260"/>
+      <c r="I41" s="261"/>
+      <c r="J41" s="261"/>
+      <c r="K41" s="262"/>
+      <c r="L41" s="353" t="s">
         <v>280</v>
       </c>
-      <c r="M36" s="182"/>
-[...139 lines deleted...]
-      <c r="R41" s="202" t="s">
+      <c r="M41" s="354"/>
+      <c r="N41" s="354"/>
+      <c r="O41" s="354"/>
+      <c r="P41" s="354"/>
+      <c r="Q41" s="355"/>
+      <c r="R41" s="232" t="s">
         <v>154</v>
       </c>
-      <c r="S41" s="203"/>
-[...1 lines deleted...]
-      <c r="U41" s="204"/>
+      <c r="S41" s="233"/>
+      <c r="T41" s="233"/>
+      <c r="U41" s="234"/>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1">
-      <c r="A42" s="226"/>
-[...1 lines deleted...]
-      <c r="C42" s="188" t="s">
+      <c r="A42" s="173"/>
+      <c r="B42" s="270"/>
+      <c r="C42" s="256" t="s">
         <v>67</v>
       </c>
-      <c r="D42" s="201"/>
+      <c r="D42" s="257"/>
       <c r="E42" s="62"/>
-      <c r="F42" s="178"/>
-[...11 lines deleted...]
-      <c r="R42" s="202" t="s">
+      <c r="F42" s="260"/>
+      <c r="G42" s="262"/>
+      <c r="H42" s="260"/>
+      <c r="I42" s="261"/>
+      <c r="J42" s="261"/>
+      <c r="K42" s="262"/>
+      <c r="L42" s="353"/>
+      <c r="M42" s="354"/>
+      <c r="N42" s="354"/>
+      <c r="O42" s="354"/>
+      <c r="P42" s="354"/>
+      <c r="Q42" s="355"/>
+      <c r="R42" s="232" t="s">
         <v>155</v>
       </c>
-      <c r="S42" s="203"/>
-[...1 lines deleted...]
-      <c r="U42" s="204"/>
+      <c r="S42" s="233"/>
+      <c r="T42" s="233"/>
+      <c r="U42" s="234"/>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1">
-      <c r="A43" s="226"/>
-[...1 lines deleted...]
-      <c r="C43" s="188" t="s">
+      <c r="A43" s="173"/>
+      <c r="B43" s="270"/>
+      <c r="C43" s="256" t="s">
         <v>68</v>
       </c>
-      <c r="D43" s="201"/>
+      <c r="D43" s="257"/>
       <c r="E43" s="63"/>
-      <c r="F43" s="178"/>
-[...11 lines deleted...]
-      <c r="R43" s="202" t="s">
+      <c r="F43" s="260"/>
+      <c r="G43" s="262"/>
+      <c r="H43" s="260"/>
+      <c r="I43" s="261"/>
+      <c r="J43" s="261"/>
+      <c r="K43" s="262"/>
+      <c r="L43" s="353"/>
+      <c r="M43" s="354"/>
+      <c r="N43" s="354"/>
+      <c r="O43" s="354"/>
+      <c r="P43" s="354"/>
+      <c r="Q43" s="355"/>
+      <c r="R43" s="232" t="s">
         <v>156</v>
       </c>
-      <c r="S43" s="203"/>
-[...1 lines deleted...]
-      <c r="U43" s="204"/>
+      <c r="S43" s="233"/>
+      <c r="T43" s="233"/>
+      <c r="U43" s="234"/>
     </row>
     <row r="44" spans="1:21" ht="15" customHeight="1">
-      <c r="A44" s="226"/>
-[...1 lines deleted...]
-      <c r="C44" s="188" t="s">
+      <c r="A44" s="173"/>
+      <c r="B44" s="270"/>
+      <c r="C44" s="256" t="s">
         <v>69</v>
       </c>
-      <c r="D44" s="189"/>
+      <c r="D44" s="214"/>
       <c r="E44" s="62"/>
-      <c r="F44" s="178"/>
-[...11 lines deleted...]
-      <c r="R44" s="202" t="s">
+      <c r="F44" s="260"/>
+      <c r="G44" s="262"/>
+      <c r="H44" s="260"/>
+      <c r="I44" s="261"/>
+      <c r="J44" s="261"/>
+      <c r="K44" s="262"/>
+      <c r="L44" s="353"/>
+      <c r="M44" s="354"/>
+      <c r="N44" s="354"/>
+      <c r="O44" s="354"/>
+      <c r="P44" s="354"/>
+      <c r="Q44" s="355"/>
+      <c r="R44" s="232" t="s">
         <v>157</v>
       </c>
-      <c r="S44" s="203"/>
-[...1 lines deleted...]
-      <c r="U44" s="204"/>
+      <c r="S44" s="233"/>
+      <c r="T44" s="233"/>
+      <c r="U44" s="234"/>
     </row>
     <row r="45" spans="1:21" ht="15" customHeight="1">
-      <c r="A45" s="226"/>
-[...1 lines deleted...]
-      <c r="C45" s="188" t="s">
+      <c r="A45" s="173"/>
+      <c r="B45" s="270"/>
+      <c r="C45" s="256" t="s">
         <v>70</v>
       </c>
-      <c r="D45" s="189"/>
+      <c r="D45" s="214"/>
       <c r="E45" s="62"/>
-      <c r="F45" s="178"/>
-[...11 lines deleted...]
-      <c r="R45" s="202" t="s">
+      <c r="F45" s="260"/>
+      <c r="G45" s="262"/>
+      <c r="H45" s="260"/>
+      <c r="I45" s="261"/>
+      <c r="J45" s="261"/>
+      <c r="K45" s="262"/>
+      <c r="L45" s="353"/>
+      <c r="M45" s="354"/>
+      <c r="N45" s="354"/>
+      <c r="O45" s="354"/>
+      <c r="P45" s="354"/>
+      <c r="Q45" s="355"/>
+      <c r="R45" s="232" t="s">
         <v>157</v>
       </c>
-      <c r="S45" s="203"/>
-[...1 lines deleted...]
-      <c r="U45" s="204"/>
+      <c r="S45" s="233"/>
+      <c r="T45" s="233"/>
+      <c r="U45" s="234"/>
     </row>
     <row r="46" spans="1:21" ht="15" customHeight="1">
-      <c r="A46" s="226"/>
-[...1 lines deleted...]
-      <c r="C46" s="205" t="s">
+      <c r="A46" s="173"/>
+      <c r="B46" s="270"/>
+      <c r="C46" s="274" t="s">
         <v>71</v>
       </c>
-      <c r="D46" s="206"/>
+      <c r="D46" s="275"/>
       <c r="E46" s="63"/>
-      <c r="F46" s="178"/>
-[...11 lines deleted...]
-      <c r="R46" s="190" t="s">
+      <c r="F46" s="260"/>
+      <c r="G46" s="262"/>
+      <c r="H46" s="260"/>
+      <c r="I46" s="261"/>
+      <c r="J46" s="261"/>
+      <c r="K46" s="262"/>
+      <c r="L46" s="353"/>
+      <c r="M46" s="354"/>
+      <c r="N46" s="354"/>
+      <c r="O46" s="354"/>
+      <c r="P46" s="354"/>
+      <c r="Q46" s="355"/>
+      <c r="R46" s="276" t="s">
         <v>158</v>
       </c>
-      <c r="S46" s="191"/>
-[...1 lines deleted...]
-      <c r="U46" s="192"/>
+      <c r="S46" s="277"/>
+      <c r="T46" s="277"/>
+      <c r="U46" s="278"/>
     </row>
     <row r="47" spans="1:21" ht="15" customHeight="1">
-      <c r="A47" s="226"/>
-[...1 lines deleted...]
-      <c r="C47" s="188" t="s">
+      <c r="A47" s="173"/>
+      <c r="B47" s="270"/>
+      <c r="C47" s="256" t="s">
         <v>72</v>
       </c>
-      <c r="D47" s="189"/>
+      <c r="D47" s="214"/>
       <c r="E47" s="63"/>
-      <c r="F47" s="178"/>
-[...11 lines deleted...]
-      <c r="R47" s="190" t="s">
+      <c r="F47" s="260"/>
+      <c r="G47" s="262"/>
+      <c r="H47" s="260"/>
+      <c r="I47" s="261"/>
+      <c r="J47" s="261"/>
+      <c r="K47" s="262"/>
+      <c r="L47" s="353"/>
+      <c r="M47" s="354"/>
+      <c r="N47" s="354"/>
+      <c r="O47" s="354"/>
+      <c r="P47" s="354"/>
+      <c r="Q47" s="355"/>
+      <c r="R47" s="276" t="s">
         <v>159</v>
       </c>
-      <c r="S47" s="191"/>
-[...1 lines deleted...]
-      <c r="U47" s="192"/>
+      <c r="S47" s="277"/>
+      <c r="T47" s="277"/>
+      <c r="U47" s="278"/>
     </row>
     <row r="48" spans="1:21" ht="15" customHeight="1">
-      <c r="A48" s="226"/>
-[...1 lines deleted...]
-      <c r="C48" s="188" t="s">
+      <c r="A48" s="173"/>
+      <c r="B48" s="270"/>
+      <c r="C48" s="256" t="s">
         <v>73</v>
       </c>
-      <c r="D48" s="189"/>
+      <c r="D48" s="214"/>
       <c r="E48" s="63"/>
-      <c r="F48" s="178"/>
-[...11 lines deleted...]
-      <c r="R48" s="190" t="s">
+      <c r="F48" s="260"/>
+      <c r="G48" s="262"/>
+      <c r="H48" s="260"/>
+      <c r="I48" s="261"/>
+      <c r="J48" s="261"/>
+      <c r="K48" s="262"/>
+      <c r="L48" s="353"/>
+      <c r="M48" s="354"/>
+      <c r="N48" s="354"/>
+      <c r="O48" s="354"/>
+      <c r="P48" s="354"/>
+      <c r="Q48" s="355"/>
+      <c r="R48" s="276" t="s">
         <v>160</v>
       </c>
-      <c r="S48" s="191"/>
-[...1 lines deleted...]
-      <c r="U48" s="192"/>
+      <c r="S48" s="277"/>
+      <c r="T48" s="277"/>
+      <c r="U48" s="278"/>
     </row>
     <row r="49" spans="1:21" ht="15" customHeight="1">
-      <c r="A49" s="226"/>
-[...1 lines deleted...]
-      <c r="C49" s="188" t="s">
+      <c r="A49" s="173"/>
+      <c r="B49" s="270"/>
+      <c r="C49" s="256" t="s">
         <v>74</v>
       </c>
-      <c r="D49" s="189"/>
+      <c r="D49" s="214"/>
       <c r="E49" s="63"/>
-      <c r="F49" s="178"/>
-[...11 lines deleted...]
-      <c r="R49" s="202" t="s">
+      <c r="F49" s="260"/>
+      <c r="G49" s="262"/>
+      <c r="H49" s="260"/>
+      <c r="I49" s="261"/>
+      <c r="J49" s="261"/>
+      <c r="K49" s="262"/>
+      <c r="L49" s="353"/>
+      <c r="M49" s="354"/>
+      <c r="N49" s="354"/>
+      <c r="O49" s="354"/>
+      <c r="P49" s="354"/>
+      <c r="Q49" s="355"/>
+      <c r="R49" s="232" t="s">
         <v>160</v>
       </c>
-      <c r="S49" s="203"/>
-[...1 lines deleted...]
-      <c r="U49" s="204"/>
+      <c r="S49" s="233"/>
+      <c r="T49" s="233"/>
+      <c r="U49" s="234"/>
     </row>
     <row r="50" spans="1:21" ht="15" customHeight="1">
-      <c r="A50" s="226"/>
-[...1 lines deleted...]
-      <c r="C50" s="188" t="s">
+      <c r="A50" s="173"/>
+      <c r="B50" s="270"/>
+      <c r="C50" s="256" t="s">
         <v>75</v>
       </c>
-      <c r="D50" s="189"/>
+      <c r="D50" s="214"/>
       <c r="E50" s="63"/>
-      <c r="F50" s="178"/>
-[...11 lines deleted...]
-      <c r="R50" s="190" t="s">
+      <c r="F50" s="260"/>
+      <c r="G50" s="262"/>
+      <c r="H50" s="260"/>
+      <c r="I50" s="261"/>
+      <c r="J50" s="261"/>
+      <c r="K50" s="262"/>
+      <c r="L50" s="353"/>
+      <c r="M50" s="354"/>
+      <c r="N50" s="354"/>
+      <c r="O50" s="354"/>
+      <c r="P50" s="354"/>
+      <c r="Q50" s="355"/>
+      <c r="R50" s="276" t="s">
         <v>161</v>
       </c>
-      <c r="S50" s="191"/>
-[...1 lines deleted...]
-      <c r="U50" s="192"/>
+      <c r="S50" s="277"/>
+      <c r="T50" s="277"/>
+      <c r="U50" s="278"/>
     </row>
     <row r="51" spans="1:21" ht="15" customHeight="1">
-      <c r="A51" s="226"/>
-[...1 lines deleted...]
-      <c r="C51" s="188" t="s">
+      <c r="A51" s="173"/>
+      <c r="B51" s="270"/>
+      <c r="C51" s="256" t="s">
         <v>76</v>
       </c>
-      <c r="D51" s="201"/>
+      <c r="D51" s="257"/>
       <c r="E51" s="63"/>
-      <c r="F51" s="178"/>
-[...11 lines deleted...]
-      <c r="R51" s="190" t="s">
+      <c r="F51" s="260"/>
+      <c r="G51" s="262"/>
+      <c r="H51" s="260"/>
+      <c r="I51" s="261"/>
+      <c r="J51" s="261"/>
+      <c r="K51" s="262"/>
+      <c r="L51" s="353"/>
+      <c r="M51" s="354"/>
+      <c r="N51" s="354"/>
+      <c r="O51" s="354"/>
+      <c r="P51" s="354"/>
+      <c r="Q51" s="355"/>
+      <c r="R51" s="276" t="s">
         <v>162</v>
       </c>
-      <c r="S51" s="191"/>
-[...1 lines deleted...]
-      <c r="U51" s="192"/>
+      <c r="S51" s="277"/>
+      <c r="T51" s="277"/>
+      <c r="U51" s="278"/>
     </row>
     <row r="52" spans="1:21" ht="15" customHeight="1">
-      <c r="A52" s="226"/>
-[...1 lines deleted...]
-      <c r="C52" s="188" t="s">
+      <c r="A52" s="173"/>
+      <c r="B52" s="271"/>
+      <c r="C52" s="256" t="s">
         <v>77</v>
       </c>
-      <c r="D52" s="201"/>
+      <c r="D52" s="257"/>
       <c r="E52" s="63"/>
-      <c r="F52" s="178"/>
-[...11 lines deleted...]
-      <c r="R52" s="190" t="s">
+      <c r="F52" s="260"/>
+      <c r="G52" s="262"/>
+      <c r="H52" s="260"/>
+      <c r="I52" s="261"/>
+      <c r="J52" s="261"/>
+      <c r="K52" s="262"/>
+      <c r="L52" s="353"/>
+      <c r="M52" s="354"/>
+      <c r="N52" s="354"/>
+      <c r="O52" s="354"/>
+      <c r="P52" s="354"/>
+      <c r="Q52" s="355"/>
+      <c r="R52" s="276" t="s">
         <v>163</v>
       </c>
-      <c r="S52" s="191"/>
-[...1 lines deleted...]
-      <c r="U52" s="192"/>
+      <c r="S52" s="277"/>
+      <c r="T52" s="277"/>
+      <c r="U52" s="278"/>
     </row>
     <row r="53" spans="1:21" ht="15" customHeight="1">
-      <c r="A53" s="226"/>
-      <c r="B53" s="173" t="s">
+      <c r="A53" s="173"/>
+      <c r="B53" s="279" t="s">
         <v>164</v>
       </c>
-      <c r="C53" s="174"/>
-      <c r="D53" s="175"/>
+      <c r="C53" s="280"/>
+      <c r="D53" s="281"/>
       <c r="E53" s="63"/>
-      <c r="F53" s="178"/>
-[...11 lines deleted...]
-      <c r="R53" s="190" t="s">
+      <c r="F53" s="260"/>
+      <c r="G53" s="262"/>
+      <c r="H53" s="260"/>
+      <c r="I53" s="261"/>
+      <c r="J53" s="261"/>
+      <c r="K53" s="262"/>
+      <c r="L53" s="353"/>
+      <c r="M53" s="354"/>
+      <c r="N53" s="354"/>
+      <c r="O53" s="354"/>
+      <c r="P53" s="354"/>
+      <c r="Q53" s="355"/>
+      <c r="R53" s="276" t="s">
         <v>165</v>
       </c>
-      <c r="S53" s="191"/>
-[...1 lines deleted...]
-      <c r="U53" s="192"/>
+      <c r="S53" s="277"/>
+      <c r="T53" s="277"/>
+      <c r="U53" s="278"/>
     </row>
     <row r="54" spans="1:21" ht="15" customHeight="1">
-      <c r="A54" s="226"/>
-      <c r="B54" s="200" t="s">
+      <c r="A54" s="173"/>
+      <c r="B54" s="282" t="s">
         <v>166</v>
       </c>
-      <c r="C54" s="188" t="s">
+      <c r="C54" s="256" t="s">
         <v>79</v>
       </c>
-      <c r="D54" s="199"/>
+      <c r="D54" s="213"/>
       <c r="E54" s="63"/>
-      <c r="F54" s="178"/>
-[...11 lines deleted...]
-      <c r="R54" s="190" t="s">
+      <c r="F54" s="260"/>
+      <c r="G54" s="262"/>
+      <c r="H54" s="260"/>
+      <c r="I54" s="261"/>
+      <c r="J54" s="261"/>
+      <c r="K54" s="262"/>
+      <c r="L54" s="353"/>
+      <c r="M54" s="354"/>
+      <c r="N54" s="354"/>
+      <c r="O54" s="354"/>
+      <c r="P54" s="354"/>
+      <c r="Q54" s="355"/>
+      <c r="R54" s="276" t="s">
         <v>167</v>
       </c>
-      <c r="S54" s="191"/>
-[...1 lines deleted...]
-      <c r="U54" s="192"/>
+      <c r="S54" s="277"/>
+      <c r="T54" s="277"/>
+      <c r="U54" s="278"/>
     </row>
     <row r="55" spans="1:21" ht="15" customHeight="1">
-      <c r="A55" s="226"/>
-[...1 lines deleted...]
-      <c r="C55" s="188" t="s">
+      <c r="A55" s="173"/>
+      <c r="B55" s="282"/>
+      <c r="C55" s="256" t="s">
         <v>80</v>
       </c>
-      <c r="D55" s="199"/>
+      <c r="D55" s="213"/>
       <c r="E55" s="63"/>
-      <c r="F55" s="178"/>
-[...11 lines deleted...]
-      <c r="R55" s="190" t="s">
+      <c r="F55" s="260"/>
+      <c r="G55" s="262"/>
+      <c r="H55" s="260"/>
+      <c r="I55" s="261"/>
+      <c r="J55" s="261"/>
+      <c r="K55" s="262"/>
+      <c r="L55" s="353"/>
+      <c r="M55" s="354"/>
+      <c r="N55" s="354"/>
+      <c r="O55" s="354"/>
+      <c r="P55" s="354"/>
+      <c r="Q55" s="355"/>
+      <c r="R55" s="276" t="s">
         <v>167</v>
       </c>
-      <c r="S55" s="191"/>
-[...1 lines deleted...]
-      <c r="U55" s="192"/>
+      <c r="S55" s="277"/>
+      <c r="T55" s="277"/>
+      <c r="U55" s="278"/>
     </row>
     <row r="56" spans="1:21" ht="15" customHeight="1">
-      <c r="A56" s="226"/>
-      <c r="B56" s="193" t="s">
+      <c r="A56" s="173"/>
+      <c r="B56" s="285" t="s">
         <v>168</v>
       </c>
-      <c r="C56" s="193"/>
-      <c r="D56" s="193"/>
+      <c r="C56" s="285"/>
+      <c r="D56" s="285"/>
       <c r="E56" s="63"/>
-      <c r="F56" s="178"/>
-[...11 lines deleted...]
-      <c r="R56" s="190" t="s">
+      <c r="F56" s="260"/>
+      <c r="G56" s="262"/>
+      <c r="H56" s="260"/>
+      <c r="I56" s="261"/>
+      <c r="J56" s="261"/>
+      <c r="K56" s="262"/>
+      <c r="L56" s="353"/>
+      <c r="M56" s="354"/>
+      <c r="N56" s="354"/>
+      <c r="O56" s="354"/>
+      <c r="P56" s="354"/>
+      <c r="Q56" s="355"/>
+      <c r="R56" s="276" t="s">
         <v>169</v>
       </c>
-      <c r="S56" s="191"/>
-[...1 lines deleted...]
-      <c r="U56" s="192"/>
+      <c r="S56" s="277"/>
+      <c r="T56" s="277"/>
+      <c r="U56" s="278"/>
     </row>
     <row r="57" spans="1:21" ht="15" customHeight="1">
-      <c r="A57" s="226"/>
-      <c r="B57" s="196" t="s">
+      <c r="A57" s="173"/>
+      <c r="B57" s="286" t="s">
         <v>170</v>
       </c>
-      <c r="C57" s="188" t="s">
+      <c r="C57" s="256" t="s">
         <v>171</v>
       </c>
-      <c r="D57" s="189"/>
+      <c r="D57" s="214"/>
       <c r="E57" s="64"/>
-      <c r="F57" s="176"/>
-[...11 lines deleted...]
-      <c r="R57" s="190" t="s">
+      <c r="F57" s="283"/>
+      <c r="G57" s="284"/>
+      <c r="H57" s="260"/>
+      <c r="I57" s="261"/>
+      <c r="J57" s="261"/>
+      <c r="K57" s="262"/>
+      <c r="L57" s="353"/>
+      <c r="M57" s="354"/>
+      <c r="N57" s="354"/>
+      <c r="O57" s="354"/>
+      <c r="P57" s="354"/>
+      <c r="Q57" s="355"/>
+      <c r="R57" s="276" t="s">
         <v>172</v>
       </c>
-      <c r="S57" s="191"/>
-[...1 lines deleted...]
-      <c r="U57" s="192"/>
+      <c r="S57" s="277"/>
+      <c r="T57" s="277"/>
+      <c r="U57" s="278"/>
     </row>
     <row r="58" spans="1:21" ht="15" customHeight="1">
-      <c r="A58" s="226"/>
-[...1 lines deleted...]
-      <c r="C58" s="188" t="s">
+      <c r="A58" s="173"/>
+      <c r="B58" s="287"/>
+      <c r="C58" s="256" t="s">
         <v>173</v>
       </c>
-      <c r="D58" s="189"/>
+      <c r="D58" s="214"/>
       <c r="E58" s="65"/>
-      <c r="F58" s="176"/>
-[...11 lines deleted...]
-      <c r="R58" s="190" t="s">
+      <c r="F58" s="283"/>
+      <c r="G58" s="284"/>
+      <c r="H58" s="260"/>
+      <c r="I58" s="261"/>
+      <c r="J58" s="261"/>
+      <c r="K58" s="262"/>
+      <c r="L58" s="353"/>
+      <c r="M58" s="354"/>
+      <c r="N58" s="354"/>
+      <c r="O58" s="354"/>
+      <c r="P58" s="354"/>
+      <c r="Q58" s="355"/>
+      <c r="R58" s="276" t="s">
         <v>174</v>
       </c>
-      <c r="S58" s="191"/>
-[...1 lines deleted...]
-      <c r="U58" s="192"/>
+      <c r="S58" s="277"/>
+      <c r="T58" s="277"/>
+      <c r="U58" s="278"/>
     </row>
     <row r="59" spans="1:21" ht="15" customHeight="1">
-      <c r="A59" s="226"/>
-[...1 lines deleted...]
-      <c r="C59" s="188" t="s">
+      <c r="A59" s="173"/>
+      <c r="B59" s="287"/>
+      <c r="C59" s="256" t="s">
         <v>175</v>
       </c>
-      <c r="D59" s="189"/>
+      <c r="D59" s="214"/>
       <c r="E59" s="66"/>
-      <c r="F59" s="176"/>
-[...11 lines deleted...]
-      <c r="R59" s="190" t="s">
+      <c r="F59" s="283"/>
+      <c r="G59" s="284"/>
+      <c r="H59" s="260"/>
+      <c r="I59" s="261"/>
+      <c r="J59" s="261"/>
+      <c r="K59" s="262"/>
+      <c r="L59" s="353"/>
+      <c r="M59" s="354"/>
+      <c r="N59" s="354"/>
+      <c r="O59" s="354"/>
+      <c r="P59" s="354"/>
+      <c r="Q59" s="355"/>
+      <c r="R59" s="276" t="s">
         <v>176</v>
       </c>
-      <c r="S59" s="191"/>
-[...1 lines deleted...]
-      <c r="U59" s="192"/>
+      <c r="S59" s="277"/>
+      <c r="T59" s="277"/>
+      <c r="U59" s="278"/>
     </row>
     <row r="60" spans="1:21" ht="15" customHeight="1">
-      <c r="A60" s="226"/>
-[...1 lines deleted...]
-      <c r="C60" s="188" t="s">
+      <c r="A60" s="173"/>
+      <c r="B60" s="288"/>
+      <c r="C60" s="256" t="s">
         <v>177</v>
       </c>
-      <c r="D60" s="189"/>
+      <c r="D60" s="214"/>
       <c r="E60" s="66"/>
-      <c r="F60" s="176"/>
-[...11 lines deleted...]
-      <c r="R60" s="190" t="s">
+      <c r="F60" s="283"/>
+      <c r="G60" s="284"/>
+      <c r="H60" s="260"/>
+      <c r="I60" s="261"/>
+      <c r="J60" s="261"/>
+      <c r="K60" s="262"/>
+      <c r="L60" s="353"/>
+      <c r="M60" s="354"/>
+      <c r="N60" s="354"/>
+      <c r="O60" s="354"/>
+      <c r="P60" s="354"/>
+      <c r="Q60" s="355"/>
+      <c r="R60" s="276" t="s">
         <v>178</v>
       </c>
-      <c r="S60" s="191"/>
-[...1 lines deleted...]
-      <c r="U60" s="192"/>
+      <c r="S60" s="277"/>
+      <c r="T60" s="277"/>
+      <c r="U60" s="278"/>
     </row>
     <row r="61" spans="1:21" ht="15" customHeight="1">
-      <c r="A61" s="226"/>
-      <c r="B61" s="173" t="s">
+      <c r="A61" s="173"/>
+      <c r="B61" s="279" t="s">
         <v>179</v>
       </c>
-      <c r="C61" s="174"/>
-      <c r="D61" s="175"/>
+      <c r="C61" s="280"/>
+      <c r="D61" s="281"/>
       <c r="E61" s="66"/>
-      <c r="F61" s="176"/>
-[...11 lines deleted...]
-      <c r="R61" s="184" t="s">
+      <c r="F61" s="283"/>
+      <c r="G61" s="284"/>
+      <c r="H61" s="260"/>
+      <c r="I61" s="261"/>
+      <c r="J61" s="261"/>
+      <c r="K61" s="262"/>
+      <c r="L61" s="353"/>
+      <c r="M61" s="354"/>
+      <c r="N61" s="354"/>
+      <c r="O61" s="354"/>
+      <c r="P61" s="354"/>
+      <c r="Q61" s="355"/>
+      <c r="R61" s="297" t="s">
         <v>180</v>
       </c>
-      <c r="S61" s="185"/>
-[...1 lines deleted...]
-      <c r="U61" s="186"/>
+      <c r="S61" s="298"/>
+      <c r="T61" s="298"/>
+      <c r="U61" s="299"/>
     </row>
     <row r="62" spans="1:21" ht="15" customHeight="1">
-      <c r="A62" s="227"/>
-      <c r="B62" s="173" t="s">
+      <c r="A62" s="174"/>
+      <c r="B62" s="279" t="s">
         <v>181</v>
       </c>
-      <c r="C62" s="174"/>
-      <c r="D62" s="175"/>
+      <c r="C62" s="280"/>
+      <c r="D62" s="281"/>
       <c r="E62" s="66"/>
-      <c r="F62" s="176"/>
-[...11 lines deleted...]
-      <c r="R62" s="187" t="s">
+      <c r="F62" s="283"/>
+      <c r="G62" s="284"/>
+      <c r="H62" s="260"/>
+      <c r="I62" s="261"/>
+      <c r="J62" s="261"/>
+      <c r="K62" s="262"/>
+      <c r="L62" s="353"/>
+      <c r="M62" s="354"/>
+      <c r="N62" s="354"/>
+      <c r="O62" s="354"/>
+      <c r="P62" s="354"/>
+      <c r="Q62" s="355"/>
+      <c r="R62" s="300" t="s">
         <v>169</v>
       </c>
-      <c r="S62" s="187"/>
-[...1 lines deleted...]
-      <c r="U62" s="187"/>
+      <c r="S62" s="300"/>
+      <c r="T62" s="300"/>
+      <c r="U62" s="300"/>
     </row>
     <row r="63" spans="1:21" ht="15" customHeight="1">
-      <c r="A63" s="164" t="s">
+      <c r="A63" s="290" t="s">
         <v>182</v>
       </c>
-      <c r="B63" s="165"/>
-[...14 lines deleted...]
-      <c r="Q63" s="169"/>
+      <c r="B63" s="291"/>
+      <c r="C63" s="291"/>
+      <c r="D63" s="291"/>
+      <c r="E63" s="291"/>
+      <c r="F63" s="291"/>
+      <c r="G63" s="292"/>
+      <c r="H63" s="241"/>
+      <c r="I63" s="293"/>
+      <c r="J63" s="293"/>
+      <c r="K63" s="293"/>
+      <c r="L63" s="293"/>
+      <c r="M63" s="293"/>
+      <c r="N63" s="293"/>
+      <c r="O63" s="293"/>
+      <c r="P63" s="293"/>
+      <c r="Q63" s="242"/>
       <c r="R63" s="67"/>
       <c r="S63" s="67"/>
       <c r="T63" s="67"/>
       <c r="U63" s="67"/>
     </row>
     <row r="64" spans="1:21" ht="15" customHeight="1">
       <c r="A64" s="40" t="s">
         <v>183</v>
       </c>
       <c r="B64" s="40"/>
       <c r="C64" s="40"/>
       <c r="D64" s="40"/>
       <c r="E64" s="40"/>
       <c r="F64" s="40"/>
       <c r="G64" s="40"/>
       <c r="H64" s="40"/>
       <c r="I64" s="40"/>
       <c r="J64" s="40"/>
       <c r="K64" s="40"/>
       <c r="L64" s="40"/>
       <c r="M64" s="40"/>
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
     </row>
     <row r="65" spans="1:21" ht="27" customHeight="1">
       <c r="A65" s="68">
         <v>1</v>
       </c>
-      <c r="B65" s="170" t="s">
+      <c r="B65" s="294" t="s">
         <v>184</v>
       </c>
-      <c r="C65" s="170"/>
-[...17 lines deleted...]
-      <c r="U65" s="170"/>
+      <c r="C65" s="294"/>
+      <c r="D65" s="294"/>
+      <c r="E65" s="294"/>
+      <c r="F65" s="294"/>
+      <c r="G65" s="294"/>
+      <c r="H65" s="294"/>
+      <c r="I65" s="294"/>
+      <c r="J65" s="294"/>
+      <c r="K65" s="294"/>
+      <c r="L65" s="294"/>
+      <c r="M65" s="294"/>
+      <c r="N65" s="294"/>
+      <c r="O65" s="294"/>
+      <c r="P65" s="294"/>
+      <c r="Q65" s="294"/>
+      <c r="R65" s="294"/>
+      <c r="S65" s="294"/>
+      <c r="T65" s="294"/>
+      <c r="U65" s="294"/>
     </row>
     <row r="66" spans="1:21" ht="39" customHeight="1">
       <c r="A66" s="68">
         <v>2</v>
       </c>
-      <c r="B66" s="163" t="s">
+      <c r="B66" s="289" t="s">
         <v>185</v>
       </c>
-      <c r="C66" s="163"/>
-[...17 lines deleted...]
-      <c r="U66" s="163"/>
+      <c r="C66" s="289"/>
+      <c r="D66" s="289"/>
+      <c r="E66" s="289"/>
+      <c r="F66" s="289"/>
+      <c r="G66" s="289"/>
+      <c r="H66" s="289"/>
+      <c r="I66" s="289"/>
+      <c r="J66" s="289"/>
+      <c r="K66" s="289"/>
+      <c r="L66" s="289"/>
+      <c r="M66" s="289"/>
+      <c r="N66" s="289"/>
+      <c r="O66" s="289"/>
+      <c r="P66" s="289"/>
+      <c r="Q66" s="289"/>
+      <c r="R66" s="289"/>
+      <c r="S66" s="289"/>
+      <c r="T66" s="289"/>
+      <c r="U66" s="289"/>
     </row>
     <row r="67" spans="1:21" ht="27" customHeight="1">
       <c r="A67" s="68">
         <v>3</v>
       </c>
-      <c r="B67" s="171" t="s">
+      <c r="B67" s="295" t="s">
         <v>186</v>
       </c>
-      <c r="C67" s="172"/>
-[...17 lines deleted...]
-      <c r="U67" s="172"/>
+      <c r="C67" s="296"/>
+      <c r="D67" s="296"/>
+      <c r="E67" s="296"/>
+      <c r="F67" s="296"/>
+      <c r="G67" s="296"/>
+      <c r="H67" s="296"/>
+      <c r="I67" s="296"/>
+      <c r="J67" s="296"/>
+      <c r="K67" s="296"/>
+      <c r="L67" s="296"/>
+      <c r="M67" s="296"/>
+      <c r="N67" s="296"/>
+      <c r="O67" s="296"/>
+      <c r="P67" s="296"/>
+      <c r="Q67" s="296"/>
+      <c r="R67" s="296"/>
+      <c r="S67" s="296"/>
+      <c r="T67" s="296"/>
+      <c r="U67" s="296"/>
     </row>
     <row r="68" spans="1:21" ht="27" customHeight="1">
       <c r="A68" s="68">
         <v>4</v>
       </c>
-      <c r="B68" s="171" t="s">
+      <c r="B68" s="295" t="s">
         <v>187</v>
       </c>
-      <c r="C68" s="172"/>
-[...17 lines deleted...]
-      <c r="U68" s="172"/>
+      <c r="C68" s="296"/>
+      <c r="D68" s="296"/>
+      <c r="E68" s="296"/>
+      <c r="F68" s="296"/>
+      <c r="G68" s="296"/>
+      <c r="H68" s="296"/>
+      <c r="I68" s="296"/>
+      <c r="J68" s="296"/>
+      <c r="K68" s="296"/>
+      <c r="L68" s="296"/>
+      <c r="M68" s="296"/>
+      <c r="N68" s="296"/>
+      <c r="O68" s="296"/>
+      <c r="P68" s="296"/>
+      <c r="Q68" s="296"/>
+      <c r="R68" s="296"/>
+      <c r="S68" s="296"/>
+      <c r="T68" s="296"/>
+      <c r="U68" s="296"/>
     </row>
     <row r="69" spans="1:21" ht="27" customHeight="1">
       <c r="A69" s="68">
         <v>5</v>
       </c>
-      <c r="B69" s="163" t="s">
+      <c r="B69" s="289" t="s">
         <v>188</v>
       </c>
-      <c r="C69" s="163"/>
-[...17 lines deleted...]
-      <c r="U69" s="163"/>
+      <c r="C69" s="289"/>
+      <c r="D69" s="289"/>
+      <c r="E69" s="289"/>
+      <c r="F69" s="289"/>
+      <c r="G69" s="289"/>
+      <c r="H69" s="289"/>
+      <c r="I69" s="289"/>
+      <c r="J69" s="289"/>
+      <c r="K69" s="289"/>
+      <c r="L69" s="289"/>
+      <c r="M69" s="289"/>
+      <c r="N69" s="289"/>
+      <c r="O69" s="289"/>
+      <c r="P69" s="289"/>
+      <c r="Q69" s="289"/>
+      <c r="R69" s="289"/>
+      <c r="S69" s="289"/>
+      <c r="T69" s="289"/>
+      <c r="U69" s="289"/>
     </row>
   </sheetData>
   <mergeCells count="202">
-    <mergeCell ref="B7:C7"/>
-[...12 lines deleted...]
-    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="H63:Q63"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="M23:N24"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:U31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
     <mergeCell ref="A15:A27"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:U15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:U16"/>
     <mergeCell ref="B17:C19"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="I18:U18"/>
     <mergeCell ref="D19:U19"/>
     <mergeCell ref="H24:L24"/>
     <mergeCell ref="B25:C27"/>
     <mergeCell ref="G25:H25"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="I26:U26"/>
     <mergeCell ref="D27:U27"/>
     <mergeCell ref="B20:C21"/>
     <mergeCell ref="E20:U20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:U21"/>
     <mergeCell ref="B23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:F24"/>
     <mergeCell ref="H23:L23"/>
-    <mergeCell ref="M23:N24"/>
-[...162 lines deleted...]
-    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{380AE5D6-F295-4126-8FB9-3E910097D780}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{3A4DA647-F909-47AB-B530-7D3A41DE845D}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{867457FF-0D73-4E85-AAE2-3E7615EA7AEF}">
       <formula1>"　,○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{2BB229A4-C2FC-4D42-86E8-A8A67269BE26}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{B105012A-B05F-4234-BA75-4A90EE36B922}">
       <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22" xr:uid="{877BBCF8-8DE9-4E6B-AB69-A5DCAEB95DDA}">
       <formula1>$AX$2:$AX$15</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12" xr:uid="{50CF671D-FB1A-41C5-99DE-F9971F4B396D}">
       <formula1>"指定,指定の更新,指定の変更"</formula1>
     </dataValidation>
   </dataValidations>
@@ -17238,162 +17240,162 @@
     <sheetView view="pageBreakPreview" topLeftCell="A15" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="E23" sqref="E23:V23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.125" style="70" customWidth="1"/>
     <col min="2" max="2" width="12.25" style="70" customWidth="1"/>
     <col min="3" max="3" width="11.5" style="70" customWidth="1"/>
     <col min="4" max="4" width="9.75" style="70" customWidth="1"/>
     <col min="5" max="5" width="14" style="70" customWidth="1"/>
     <col min="6" max="16" width="3.25" style="70" customWidth="1"/>
     <col min="17" max="17" width="4.75" style="70" customWidth="1"/>
     <col min="18" max="18" width="3.25" style="70" customWidth="1"/>
     <col min="19" max="19" width="4.75" style="70" customWidth="1"/>
     <col min="20" max="21" width="3.25" style="70" customWidth="1"/>
     <col min="22" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="14.25">
       <c r="A1" s="69" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="24.75" customHeight="1">
-      <c r="E4" s="305" t="s">
+      <c r="E4" s="344" t="s">
         <v>216</v>
       </c>
-      <c r="F4" s="305"/>
-[...4 lines deleted...]
-      <c r="K4" s="305"/>
+      <c r="F4" s="344"/>
+      <c r="G4" s="344"/>
+      <c r="H4" s="344"/>
+      <c r="I4" s="344"/>
+      <c r="J4" s="344"/>
+      <c r="K4" s="344"/>
     </row>
     <row r="5" spans="1:21" ht="12.75" customHeight="1">
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
     </row>
     <row r="6" spans="1:21" ht="18" customHeight="1">
       <c r="O6" s="72"/>
       <c r="P6" s="73" t="s">
         <v>22</v>
       </c>
       <c r="Q6" s="72"/>
       <c r="R6" s="73" t="s">
         <v>23</v>
       </c>
       <c r="S6" s="72"/>
       <c r="T6" s="73" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="21" customHeight="1">
       <c r="B7" s="74" t="s">
         <v>217</v>
       </c>
       <c r="C7" s="74"/>
     </row>
     <row r="8" spans="1:21">
       <c r="B8" s="75"/>
     </row>
     <row r="9" spans="1:21">
       <c r="B9" s="75"/>
     </row>
     <row r="10" spans="1:21" ht="22.5" customHeight="1">
       <c r="E10" s="76"/>
-      <c r="F10" s="302" t="s">
+      <c r="F10" s="341" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="302"/>
-[...1 lines deleted...]
-      <c r="I10" s="303"/>
+      <c r="G10" s="341"/>
+      <c r="H10" s="341"/>
+      <c r="I10" s="342"/>
       <c r="J10" s="78"/>
-      <c r="K10" s="304"/>
-[...7 lines deleted...]
-      <c r="S10" s="304"/>
+      <c r="K10" s="343"/>
+      <c r="L10" s="343"/>
+      <c r="M10" s="343"/>
+      <c r="N10" s="343"/>
+      <c r="O10" s="343"/>
+      <c r="P10" s="343"/>
+      <c r="Q10" s="343"/>
+      <c r="R10" s="343"/>
+      <c r="S10" s="343"/>
       <c r="T10" s="78"/>
     </row>
     <row r="11" spans="1:21" ht="22.5" customHeight="1">
       <c r="A11" s="73"/>
       <c r="B11" s="73"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="79" t="s">
         <v>218</v>
       </c>
-      <c r="F11" s="302" t="s">
+      <c r="F11" s="341" t="s">
         <v>8</v>
       </c>
-      <c r="G11" s="302"/>
-[...1 lines deleted...]
-      <c r="I11" s="303"/>
+      <c r="G11" s="341"/>
+      <c r="H11" s="341"/>
+      <c r="I11" s="342"/>
       <c r="J11" s="78"/>
-      <c r="K11" s="304"/>
-[...7 lines deleted...]
-      <c r="S11" s="304"/>
+      <c r="K11" s="343"/>
+      <c r="L11" s="343"/>
+      <c r="M11" s="343"/>
+      <c r="N11" s="343"/>
+      <c r="O11" s="343"/>
+      <c r="P11" s="343"/>
+      <c r="Q11" s="343"/>
+      <c r="R11" s="343"/>
+      <c r="S11" s="343"/>
       <c r="T11" s="78"/>
       <c r="U11" s="73"/>
     </row>
     <row r="12" spans="1:21" ht="22.5" customHeight="1">
       <c r="A12" s="73"/>
       <c r="B12" s="73"/>
       <c r="C12" s="73"/>
       <c r="D12" s="73"/>
       <c r="E12" s="73"/>
-      <c r="F12" s="302" t="s">
+      <c r="F12" s="341" t="s">
         <v>219</v>
       </c>
-      <c r="G12" s="302"/>
-[...1 lines deleted...]
-      <c r="I12" s="303"/>
+      <c r="G12" s="341"/>
+      <c r="H12" s="341"/>
+      <c r="I12" s="342"/>
       <c r="J12" s="78"/>
-      <c r="K12" s="304"/>
-[...7 lines deleted...]
-      <c r="S12" s="304"/>
+      <c r="K12" s="343"/>
+      <c r="L12" s="343"/>
+      <c r="M12" s="343"/>
+      <c r="N12" s="343"/>
+      <c r="O12" s="343"/>
+      <c r="P12" s="343"/>
+      <c r="Q12" s="343"/>
+      <c r="R12" s="343"/>
+      <c r="S12" s="343"/>
       <c r="T12" s="73"/>
       <c r="U12" s="73"/>
     </row>
     <row r="13" spans="1:21" ht="14.25">
       <c r="A13" s="73"/>
       <c r="B13" s="73"/>
       <c r="C13" s="73"/>
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="73"/>
       <c r="I13" s="73"/>
       <c r="J13" s="73"/>
       <c r="K13" s="73"/>
       <c r="L13" s="73"/>
       <c r="M13" s="73"/>
       <c r="N13" s="73"/>
       <c r="O13" s="73"/>
       <c r="P13" s="73"/>
       <c r="Q13" s="73"/>
       <c r="R13" s="73"/>
       <c r="S13" s="73"/>
       <c r="T13" s="73"/>
       <c r="U13" s="73"/>
@@ -17474,339 +17476,339 @@
       <c r="B17" s="73"/>
       <c r="C17" s="73"/>
       <c r="D17" s="73"/>
       <c r="E17" s="73"/>
       <c r="F17" s="73"/>
       <c r="G17" s="73"/>
       <c r="H17" s="73"/>
       <c r="I17" s="73"/>
       <c r="J17" s="73"/>
       <c r="K17" s="73"/>
       <c r="L17" s="73"/>
       <c r="M17" s="73"/>
       <c r="N17" s="73"/>
       <c r="O17" s="73"/>
       <c r="P17" s="73"/>
       <c r="Q17" s="73"/>
       <c r="R17" s="73"/>
       <c r="S17" s="73"/>
       <c r="T17" s="73"/>
       <c r="U17" s="73"/>
     </row>
     <row r="18" spans="1:21" ht="19.5" customHeight="1">
       <c r="A18" s="73"/>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
-      <c r="D18" s="306" t="s">
+      <c r="D18" s="317" t="s">
         <v>221</v>
       </c>
-      <c r="E18" s="307"/>
+      <c r="E18" s="318"/>
       <c r="F18" s="80"/>
       <c r="G18" s="80"/>
       <c r="H18" s="80"/>
       <c r="I18" s="80"/>
       <c r="J18" s="80"/>
       <c r="K18" s="80"/>
       <c r="L18" s="80"/>
       <c r="M18" s="80"/>
       <c r="N18" s="80"/>
       <c r="O18" s="80"/>
-      <c r="P18" s="308" t="s">
+      <c r="P18" s="302" t="s">
         <v>222</v>
       </c>
-      <c r="Q18" s="309"/>
-[...1 lines deleted...]
-      <c r="S18" s="310"/>
+      <c r="Q18" s="303"/>
+      <c r="R18" s="303"/>
+      <c r="S18" s="304"/>
       <c r="T18" s="80"/>
       <c r="U18" s="80"/>
     </row>
     <row r="19" spans="1:21" ht="31.5" customHeight="1">
-      <c r="A19" s="311" t="s">
+      <c r="A19" s="319" t="s">
         <v>223</v>
       </c>
-      <c r="B19" s="312"/>
-[...1 lines deleted...]
-      <c r="D19" s="320" t="s">
+      <c r="B19" s="320"/>
+      <c r="C19" s="321"/>
+      <c r="D19" s="328" t="s">
         <v>224</v>
       </c>
-      <c r="E19" s="321"/>
-[...15 lines deleted...]
-      <c r="U19" s="323"/>
+      <c r="E19" s="329"/>
+      <c r="F19" s="330"/>
+      <c r="G19" s="330"/>
+      <c r="H19" s="330"/>
+      <c r="I19" s="330"/>
+      <c r="J19" s="330"/>
+      <c r="K19" s="330"/>
+      <c r="L19" s="330"/>
+      <c r="M19" s="330"/>
+      <c r="N19" s="330"/>
+      <c r="O19" s="330"/>
+      <c r="P19" s="330"/>
+      <c r="Q19" s="330"/>
+      <c r="R19" s="330"/>
+      <c r="S19" s="330"/>
+      <c r="T19" s="330"/>
+      <c r="U19" s="331"/>
     </row>
     <row r="20" spans="1:21" ht="27" customHeight="1">
-      <c r="A20" s="314"/>
-[...2 lines deleted...]
-      <c r="D20" s="324" t="s">
+      <c r="A20" s="322"/>
+      <c r="B20" s="323"/>
+      <c r="C20" s="324"/>
+      <c r="D20" s="332" t="s">
         <v>6</v>
       </c>
-      <c r="E20" s="325"/>
-[...15 lines deleted...]
-      <c r="U20" s="327"/>
+      <c r="E20" s="333"/>
+      <c r="F20" s="334"/>
+      <c r="G20" s="334"/>
+      <c r="H20" s="334"/>
+      <c r="I20" s="334"/>
+      <c r="J20" s="334"/>
+      <c r="K20" s="334"/>
+      <c r="L20" s="334"/>
+      <c r="M20" s="334"/>
+      <c r="N20" s="334"/>
+      <c r="O20" s="334"/>
+      <c r="P20" s="334"/>
+      <c r="Q20" s="334"/>
+      <c r="R20" s="334"/>
+      <c r="S20" s="334"/>
+      <c r="T20" s="334"/>
+      <c r="U20" s="335"/>
     </row>
     <row r="21" spans="1:21" ht="27" customHeight="1">
-      <c r="A21" s="317"/>
-[...2 lines deleted...]
-      <c r="D21" s="328" t="s">
+      <c r="A21" s="325"/>
+      <c r="B21" s="326"/>
+      <c r="C21" s="327"/>
+      <c r="D21" s="336" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="329"/>
-[...15 lines deleted...]
-      <c r="U21" s="332"/>
+      <c r="E21" s="337"/>
+      <c r="F21" s="338"/>
+      <c r="G21" s="339"/>
+      <c r="H21" s="339"/>
+      <c r="I21" s="339"/>
+      <c r="J21" s="339"/>
+      <c r="K21" s="339"/>
+      <c r="L21" s="339"/>
+      <c r="M21" s="339"/>
+      <c r="N21" s="339"/>
+      <c r="O21" s="339"/>
+      <c r="P21" s="339"/>
+      <c r="Q21" s="339"/>
+      <c r="R21" s="339"/>
+      <c r="S21" s="339"/>
+      <c r="T21" s="339"/>
+      <c r="U21" s="340"/>
     </row>
     <row r="22" spans="1:21" ht="20.100000000000001" customHeight="1">
-      <c r="A22" s="335" t="s">
+      <c r="A22" s="307" t="s">
         <v>225</v>
       </c>
-      <c r="B22" s="335"/>
-[...2 lines deleted...]
-      <c r="E22" s="335" t="s">
+      <c r="B22" s="307"/>
+      <c r="C22" s="307"/>
+      <c r="D22" s="307"/>
+      <c r="E22" s="307" t="s">
         <v>226</v>
       </c>
-      <c r="F22" s="335"/>
-[...14 lines deleted...]
-      <c r="U22" s="335"/>
+      <c r="F22" s="307"/>
+      <c r="G22" s="307"/>
+      <c r="H22" s="307"/>
+      <c r="I22" s="307"/>
+      <c r="J22" s="307"/>
+      <c r="K22" s="307"/>
+      <c r="L22" s="307"/>
+      <c r="M22" s="307"/>
+      <c r="N22" s="307"/>
+      <c r="O22" s="307"/>
+      <c r="P22" s="307"/>
+      <c r="Q22" s="307"/>
+      <c r="R22" s="307"/>
+      <c r="S22" s="307"/>
+      <c r="T22" s="307"/>
+      <c r="U22" s="307"/>
     </row>
     <row r="23" spans="1:21" ht="142.5" customHeight="1">
-      <c r="A23" s="308" t="s">
+      <c r="A23" s="302" t="s">
         <v>227</v>
       </c>
-      <c r="B23" s="309"/>
-[...18 lines deleted...]
-      <c r="U23" s="338"/>
+      <c r="B23" s="303"/>
+      <c r="C23" s="303"/>
+      <c r="D23" s="304"/>
+      <c r="E23" s="308"/>
+      <c r="F23" s="309"/>
+      <c r="G23" s="309"/>
+      <c r="H23" s="309"/>
+      <c r="I23" s="309"/>
+      <c r="J23" s="309"/>
+      <c r="K23" s="309"/>
+      <c r="L23" s="309"/>
+      <c r="M23" s="309"/>
+      <c r="N23" s="309"/>
+      <c r="O23" s="309"/>
+      <c r="P23" s="309"/>
+      <c r="Q23" s="309"/>
+      <c r="R23" s="309"/>
+      <c r="S23" s="309"/>
+      <c r="T23" s="309"/>
+      <c r="U23" s="310"/>
     </row>
     <row r="24" spans="1:21" ht="142.5" customHeight="1">
-      <c r="A24" s="339" t="s">
+      <c r="A24" s="311" t="s">
         <v>228</v>
       </c>
-      <c r="B24" s="340"/>
-[...2 lines deleted...]
-      <c r="E24" s="342" t="s">
+      <c r="B24" s="312"/>
+      <c r="C24" s="312"/>
+      <c r="D24" s="313"/>
+      <c r="E24" s="314" t="s">
         <v>229</v>
       </c>
-      <c r="F24" s="343"/>
-[...14 lines deleted...]
-      <c r="U24" s="344"/>
+      <c r="F24" s="315"/>
+      <c r="G24" s="315"/>
+      <c r="H24" s="315"/>
+      <c r="I24" s="315"/>
+      <c r="J24" s="315"/>
+      <c r="K24" s="315"/>
+      <c r="L24" s="315"/>
+      <c r="M24" s="315"/>
+      <c r="N24" s="315"/>
+      <c r="O24" s="315"/>
+      <c r="P24" s="315"/>
+      <c r="Q24" s="315"/>
+      <c r="R24" s="315"/>
+      <c r="S24" s="315"/>
+      <c r="T24" s="315"/>
+      <c r="U24" s="316"/>
     </row>
     <row r="25" spans="1:21" ht="20.100000000000001" customHeight="1">
-      <c r="A25" s="308" t="s">
+      <c r="A25" s="302" t="s">
         <v>230</v>
       </c>
-      <c r="B25" s="309"/>
-[...2 lines deleted...]
-      <c r="E25" s="308" t="s">
+      <c r="B25" s="303"/>
+      <c r="C25" s="303"/>
+      <c r="D25" s="304"/>
+      <c r="E25" s="302" t="s">
         <v>231</v>
       </c>
-      <c r="F25" s="309"/>
-[...14 lines deleted...]
-      <c r="U25" s="310"/>
+      <c r="F25" s="303"/>
+      <c r="G25" s="303"/>
+      <c r="H25" s="303"/>
+      <c r="I25" s="303"/>
+      <c r="J25" s="303"/>
+      <c r="K25" s="303"/>
+      <c r="L25" s="303"/>
+      <c r="M25" s="303"/>
+      <c r="N25" s="303"/>
+      <c r="O25" s="303"/>
+      <c r="P25" s="303"/>
+      <c r="Q25" s="303"/>
+      <c r="R25" s="303"/>
+      <c r="S25" s="303"/>
+      <c r="T25" s="303"/>
+      <c r="U25" s="304"/>
     </row>
     <row r="26" spans="1:21" ht="36.75" customHeight="1">
       <c r="A26" s="81" t="s">
         <v>232</v>
       </c>
-      <c r="B26" s="333" t="s">
+      <c r="B26" s="305" t="s">
         <v>233</v>
       </c>
-      <c r="C26" s="334"/>
-[...17 lines deleted...]
-      <c r="U26" s="334"/>
+      <c r="C26" s="306"/>
+      <c r="D26" s="306"/>
+      <c r="E26" s="306"/>
+      <c r="F26" s="306"/>
+      <c r="G26" s="306"/>
+      <c r="H26" s="306"/>
+      <c r="I26" s="306"/>
+      <c r="J26" s="306"/>
+      <c r="K26" s="306"/>
+      <c r="L26" s="306"/>
+      <c r="M26" s="306"/>
+      <c r="N26" s="306"/>
+      <c r="O26" s="306"/>
+      <c r="P26" s="306"/>
+      <c r="Q26" s="306"/>
+      <c r="R26" s="306"/>
+      <c r="S26" s="306"/>
+      <c r="T26" s="306"/>
+      <c r="U26" s="306"/>
     </row>
     <row r="27" spans="1:21" ht="20.25" customHeight="1">
       <c r="B27" s="73" t="s">
         <v>234</v>
       </c>
       <c r="C27" s="73"/>
       <c r="D27" s="73"/>
       <c r="E27" s="73"/>
       <c r="F27" s="73"/>
       <c r="G27" s="73"/>
       <c r="H27" s="73"/>
       <c r="I27" s="73"/>
       <c r="J27" s="73"/>
       <c r="K27" s="73"/>
       <c r="L27" s="73"/>
       <c r="M27" s="73"/>
       <c r="N27" s="73"/>
       <c r="O27" s="73"/>
       <c r="P27" s="73"/>
       <c r="Q27" s="73"/>
       <c r="R27" s="73"/>
       <c r="S27" s="73"/>
       <c r="T27" s="73"/>
       <c r="U27" s="73"/>
     </row>
     <row r="28" spans="1:21" ht="25.5" customHeight="1">
       <c r="B28" s="73" t="s">
         <v>235</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
+    <mergeCell ref="F12:I12"/>
+    <mergeCell ref="K12:S12"/>
+    <mergeCell ref="E4:K4"/>
+    <mergeCell ref="F10:I10"/>
+    <mergeCell ref="K10:S10"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="K11:S11"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="P18:S18"/>
+    <mergeCell ref="A19:C21"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="F19:U19"/>
+    <mergeCell ref="D20:E20"/>
+    <mergeCell ref="F20:U20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:U21"/>
     <mergeCell ref="A25:D25"/>
     <mergeCell ref="E25:U25"/>
     <mergeCell ref="B26:U26"/>
     <mergeCell ref="A22:D22"/>
     <mergeCell ref="E22:U22"/>
     <mergeCell ref="A23:D23"/>
     <mergeCell ref="E23:U23"/>
     <mergeCell ref="A24:D24"/>
     <mergeCell ref="E24:U24"/>
-    <mergeCell ref="D18:E18"/>
-[...14 lines deleted...]
-    <mergeCell ref="K11:S11"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="72" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="6145" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>266700</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>390525</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>66675</xdr:colOff>
                     <xdr:row>23</xdr:row>
@@ -18155,57 +18157,57 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="3.5" style="70" customWidth="1"/>
     <col min="2" max="2" width="16.5" style="70" customWidth="1"/>
     <col min="3" max="3" width="11.5" style="70" customWidth="1"/>
     <col min="4" max="4" width="7.5" style="70" customWidth="1"/>
     <col min="5" max="5" width="14" style="70" customWidth="1"/>
     <col min="6" max="15" width="3.25" style="70" customWidth="1"/>
     <col min="16" max="16" width="4.5" style="70" customWidth="1"/>
     <col min="17" max="17" width="2.75" style="70" customWidth="1"/>
     <col min="18" max="18" width="4.25" style="70" customWidth="1"/>
     <col min="19" max="19" width="2.75" style="70" customWidth="1"/>
     <col min="20" max="20" width="4.25" style="70" customWidth="1"/>
     <col min="21" max="22" width="3.25" style="70" customWidth="1"/>
     <col min="23" max="16384" width="9" style="70"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" ht="14.25">
       <c r="A1" s="69" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="94" customFormat="1" ht="29.25" customHeight="1">
-      <c r="D4" s="346" t="s">
+      <c r="D4" s="352" t="s">
         <v>250</v>
       </c>
-      <c r="E4" s="346"/>
-[...2 lines deleted...]
-      <c r="H4" s="346"/>
+      <c r="E4" s="352"/>
+      <c r="F4" s="352"/>
+      <c r="G4" s="352"/>
+      <c r="H4" s="352"/>
     </row>
     <row r="5" spans="1:22" ht="13.5" customHeight="1">
       <c r="D5" s="71"/>
       <c r="E5" s="71"/>
       <c r="F5" s="71"/>
       <c r="G5" s="71"/>
       <c r="H5" s="71"/>
     </row>
     <row r="6" spans="1:22" ht="16.5" customHeight="1">
       <c r="P6" s="72"/>
       <c r="Q6" s="73" t="s">
         <v>22</v>
       </c>
       <c r="R6" s="72"/>
       <c r="S6" s="73" t="s">
         <v>23</v>
       </c>
       <c r="T6" s="72"/>
       <c r="U6" s="73" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:22" ht="19.5" customHeight="1">
       <c r="A8" s="73"/>
       <c r="B8" s="95" t="s">
@@ -18264,120 +18266,120 @@
       <c r="E10" s="73"/>
       <c r="F10" s="73"/>
       <c r="G10" s="73"/>
       <c r="H10" s="73"/>
       <c r="I10" s="73"/>
       <c r="J10" s="73"/>
       <c r="K10" s="73"/>
       <c r="L10" s="73"/>
       <c r="M10" s="73"/>
       <c r="N10" s="73"/>
       <c r="O10" s="73"/>
       <c r="P10" s="73"/>
       <c r="Q10" s="73"/>
       <c r="R10" s="73"/>
       <c r="S10" s="73"/>
       <c r="T10" s="73"/>
       <c r="U10" s="73"/>
       <c r="V10" s="73"/>
     </row>
     <row r="11" spans="1:22" ht="22.5" customHeight="1">
       <c r="A11" s="73"/>
       <c r="B11" s="73"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="77"/>
-      <c r="F11" s="302" t="s">
+      <c r="F11" s="341" t="s">
         <v>6</v>
       </c>
-      <c r="G11" s="302"/>
-[...1 lines deleted...]
-      <c r="I11" s="303"/>
+      <c r="G11" s="341"/>
+      <c r="H11" s="341"/>
+      <c r="I11" s="342"/>
       <c r="J11" s="78"/>
-      <c r="K11" s="304"/>
-[...7 lines deleted...]
-      <c r="S11" s="304"/>
+      <c r="K11" s="343"/>
+      <c r="L11" s="343"/>
+      <c r="M11" s="343"/>
+      <c r="N11" s="343"/>
+      <c r="O11" s="343"/>
+      <c r="P11" s="343"/>
+      <c r="Q11" s="343"/>
+      <c r="R11" s="343"/>
+      <c r="S11" s="343"/>
       <c r="T11" s="78"/>
       <c r="U11" s="78"/>
       <c r="V11" s="73"/>
     </row>
     <row r="12" spans="1:22" ht="22.5" customHeight="1">
       <c r="A12" s="73"/>
       <c r="B12" s="73"/>
       <c r="C12" s="73"/>
       <c r="D12" s="73"/>
       <c r="E12" s="79" t="s">
         <v>251</v>
       </c>
-      <c r="F12" s="302" t="s">
+      <c r="F12" s="341" t="s">
         <v>8</v>
       </c>
-      <c r="G12" s="302"/>
-[...1 lines deleted...]
-      <c r="I12" s="303"/>
+      <c r="G12" s="341"/>
+      <c r="H12" s="341"/>
+      <c r="I12" s="342"/>
       <c r="J12" s="78"/>
-      <c r="K12" s="304"/>
-[...7 lines deleted...]
-      <c r="S12" s="304"/>
+      <c r="K12" s="343"/>
+      <c r="L12" s="343"/>
+      <c r="M12" s="343"/>
+      <c r="N12" s="343"/>
+      <c r="O12" s="343"/>
+      <c r="P12" s="343"/>
+      <c r="Q12" s="343"/>
+      <c r="R12" s="343"/>
+      <c r="S12" s="343"/>
       <c r="T12" s="78"/>
       <c r="U12" s="78"/>
       <c r="V12" s="73"/>
     </row>
     <row r="13" spans="1:22" ht="22.5" customHeight="1">
       <c r="A13" s="73"/>
       <c r="B13" s="73"/>
       <c r="C13" s="73"/>
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
-      <c r="F13" s="302" t="s">
+      <c r="F13" s="341" t="s">
         <v>219</v>
       </c>
-      <c r="G13" s="302"/>
-[...1 lines deleted...]
-      <c r="I13" s="303"/>
+      <c r="G13" s="341"/>
+      <c r="H13" s="341"/>
+      <c r="I13" s="342"/>
       <c r="J13" s="78"/>
-      <c r="K13" s="304"/>
-[...7 lines deleted...]
-      <c r="S13" s="304"/>
+      <c r="K13" s="343"/>
+      <c r="L13" s="343"/>
+      <c r="M13" s="343"/>
+      <c r="N13" s="343"/>
+      <c r="O13" s="343"/>
+      <c r="P13" s="343"/>
+      <c r="Q13" s="343"/>
+      <c r="R13" s="343"/>
+      <c r="S13" s="343"/>
       <c r="T13" s="78"/>
       <c r="U13" s="73"/>
       <c r="V13" s="73"/>
     </row>
     <row r="14" spans="1:22" ht="14.25">
       <c r="A14" s="73"/>
       <c r="B14" s="73"/>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
       <c r="F14" s="73"/>
       <c r="G14" s="73"/>
       <c r="H14" s="73"/>
       <c r="I14" s="73"/>
       <c r="J14" s="73"/>
       <c r="K14" s="73"/>
       <c r="L14" s="73"/>
       <c r="M14" s="73"/>
       <c r="N14" s="73"/>
       <c r="O14" s="73"/>
       <c r="P14" s="73"/>
       <c r="Q14" s="73"/>
       <c r="R14" s="73"/>
       <c r="S14" s="73"/>
       <c r="T14" s="73"/>
@@ -18440,261 +18442,261 @@
       <c r="C17" s="73"/>
       <c r="D17" s="73"/>
       <c r="E17" s="73"/>
       <c r="F17" s="73"/>
       <c r="G17" s="73"/>
       <c r="H17" s="73"/>
       <c r="I17" s="73"/>
       <c r="J17" s="73"/>
       <c r="K17" s="73"/>
       <c r="L17" s="73"/>
       <c r="M17" s="73"/>
       <c r="N17" s="73"/>
       <c r="O17" s="73"/>
       <c r="P17" s="73"/>
       <c r="Q17" s="73"/>
       <c r="R17" s="73"/>
       <c r="S17" s="73"/>
       <c r="T17" s="73"/>
       <c r="U17" s="73"/>
       <c r="V17" s="73"/>
     </row>
     <row r="18" spans="1:22" ht="19.5" customHeight="1">
       <c r="A18" s="73"/>
       <c r="B18" s="73"/>
       <c r="C18" s="73"/>
-      <c r="D18" s="306" t="s">
+      <c r="D18" s="317" t="s">
         <v>221</v>
       </c>
-      <c r="E18" s="307"/>
+      <c r="E18" s="318"/>
       <c r="F18" s="96"/>
       <c r="G18" s="96"/>
       <c r="H18" s="96"/>
       <c r="I18" s="96"/>
       <c r="J18" s="96"/>
       <c r="K18" s="96"/>
       <c r="L18" s="96"/>
       <c r="M18" s="96"/>
       <c r="N18" s="96"/>
       <c r="O18" s="96"/>
-      <c r="P18" s="308" t="s">
+      <c r="P18" s="302" t="s">
         <v>222</v>
       </c>
-      <c r="Q18" s="309"/>
-[...2 lines deleted...]
-      <c r="T18" s="310"/>
+      <c r="Q18" s="303"/>
+      <c r="R18" s="303"/>
+      <c r="S18" s="303"/>
+      <c r="T18" s="304"/>
       <c r="U18" s="96"/>
       <c r="V18" s="96"/>
     </row>
     <row r="19" spans="1:22" ht="25.5" customHeight="1">
-      <c r="A19" s="311" t="s">
+      <c r="A19" s="319" t="s">
         <v>253</v>
       </c>
-      <c r="B19" s="312"/>
-[...1 lines deleted...]
-      <c r="D19" s="320" t="s">
+      <c r="B19" s="320"/>
+      <c r="C19" s="321"/>
+      <c r="D19" s="328" t="s">
         <v>224</v>
       </c>
-      <c r="E19" s="321"/>
-[...16 lines deleted...]
-      <c r="V19" s="348"/>
+      <c r="E19" s="329"/>
+      <c r="F19" s="349"/>
+      <c r="G19" s="349"/>
+      <c r="H19" s="349"/>
+      <c r="I19" s="349"/>
+      <c r="J19" s="349"/>
+      <c r="K19" s="349"/>
+      <c r="L19" s="349"/>
+      <c r="M19" s="349"/>
+      <c r="N19" s="349"/>
+      <c r="O19" s="349"/>
+      <c r="P19" s="349"/>
+      <c r="Q19" s="349"/>
+      <c r="R19" s="349"/>
+      <c r="S19" s="349"/>
+      <c r="T19" s="349"/>
+      <c r="U19" s="349"/>
+      <c r="V19" s="350"/>
     </row>
     <row r="20" spans="1:22" ht="24.75" customHeight="1">
-      <c r="A20" s="314"/>
-[...2 lines deleted...]
-      <c r="D20" s="324" t="s">
+      <c r="A20" s="322"/>
+      <c r="B20" s="323"/>
+      <c r="C20" s="324"/>
+      <c r="D20" s="332" t="s">
         <v>6</v>
       </c>
-      <c r="E20" s="325"/>
-[...16 lines deleted...]
-      <c r="V20" s="327"/>
+      <c r="E20" s="333"/>
+      <c r="F20" s="334"/>
+      <c r="G20" s="334"/>
+      <c r="H20" s="334"/>
+      <c r="I20" s="334"/>
+      <c r="J20" s="334"/>
+      <c r="K20" s="334"/>
+      <c r="L20" s="334"/>
+      <c r="M20" s="334"/>
+      <c r="N20" s="334"/>
+      <c r="O20" s="334"/>
+      <c r="P20" s="334"/>
+      <c r="Q20" s="334"/>
+      <c r="R20" s="334"/>
+      <c r="S20" s="334"/>
+      <c r="T20" s="334"/>
+      <c r="U20" s="334"/>
+      <c r="V20" s="335"/>
     </row>
     <row r="21" spans="1:22" ht="24.75" customHeight="1">
-      <c r="A21" s="317"/>
-[...2 lines deleted...]
-      <c r="D21" s="328" t="s">
+      <c r="A21" s="325"/>
+      <c r="B21" s="326"/>
+      <c r="C21" s="327"/>
+      <c r="D21" s="336" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="349"/>
-[...16 lines deleted...]
-      <c r="V21" s="332"/>
+      <c r="E21" s="351"/>
+      <c r="F21" s="338"/>
+      <c r="G21" s="339"/>
+      <c r="H21" s="339"/>
+      <c r="I21" s="339"/>
+      <c r="J21" s="339"/>
+      <c r="K21" s="339"/>
+      <c r="L21" s="339"/>
+      <c r="M21" s="339"/>
+      <c r="N21" s="339"/>
+      <c r="O21" s="339"/>
+      <c r="P21" s="339"/>
+      <c r="Q21" s="339"/>
+      <c r="R21" s="339"/>
+      <c r="S21" s="339"/>
+      <c r="T21" s="339"/>
+      <c r="U21" s="339"/>
+      <c r="V21" s="340"/>
     </row>
     <row r="22" spans="1:22" ht="27.75" customHeight="1">
-      <c r="A22" s="335" t="s">
+      <c r="A22" s="307" t="s">
         <v>254</v>
       </c>
-      <c r="B22" s="335"/>
-[...2 lines deleted...]
-      <c r="E22" s="335" t="s">
+      <c r="B22" s="307"/>
+      <c r="C22" s="307"/>
+      <c r="D22" s="307"/>
+      <c r="E22" s="307" t="s">
         <v>226</v>
       </c>
-      <c r="F22" s="335"/>
-[...15 lines deleted...]
-      <c r="V22" s="335"/>
+      <c r="F22" s="307"/>
+      <c r="G22" s="307"/>
+      <c r="H22" s="307"/>
+      <c r="I22" s="307"/>
+      <c r="J22" s="307"/>
+      <c r="K22" s="307"/>
+      <c r="L22" s="307"/>
+      <c r="M22" s="307"/>
+      <c r="N22" s="307"/>
+      <c r="O22" s="307"/>
+      <c r="P22" s="307"/>
+      <c r="Q22" s="307"/>
+      <c r="R22" s="307"/>
+      <c r="S22" s="307"/>
+      <c r="T22" s="307"/>
+      <c r="U22" s="307"/>
+      <c r="V22" s="307"/>
     </row>
     <row r="23" spans="1:22" ht="27.75" customHeight="1">
-      <c r="A23" s="335" t="s">
+      <c r="A23" s="307" t="s">
         <v>255</v>
       </c>
-      <c r="B23" s="335"/>
-[...2 lines deleted...]
-      <c r="E23" s="335" t="s">
+      <c r="B23" s="307"/>
+      <c r="C23" s="307"/>
+      <c r="D23" s="307"/>
+      <c r="E23" s="307" t="s">
         <v>256</v>
       </c>
-      <c r="F23" s="335"/>
-[...15 lines deleted...]
-      <c r="V23" s="335"/>
+      <c r="F23" s="307"/>
+      <c r="G23" s="307"/>
+      <c r="H23" s="307"/>
+      <c r="I23" s="307"/>
+      <c r="J23" s="307"/>
+      <c r="K23" s="307"/>
+      <c r="L23" s="307"/>
+      <c r="M23" s="307"/>
+      <c r="N23" s="307"/>
+      <c r="O23" s="307"/>
+      <c r="P23" s="307"/>
+      <c r="Q23" s="307"/>
+      <c r="R23" s="307"/>
+      <c r="S23" s="307"/>
+      <c r="T23" s="307"/>
+      <c r="U23" s="307"/>
+      <c r="V23" s="307"/>
     </row>
     <row r="24" spans="1:22" ht="105.75" customHeight="1">
-      <c r="A24" s="308" t="s">
+      <c r="A24" s="302" t="s">
         <v>257</v>
       </c>
-      <c r="B24" s="309"/>
-[...19 lines deleted...]
-      <c r="V24" s="352"/>
+      <c r="B24" s="303"/>
+      <c r="C24" s="303"/>
+      <c r="D24" s="304"/>
+      <c r="E24" s="346"/>
+      <c r="F24" s="347"/>
+      <c r="G24" s="347"/>
+      <c r="H24" s="347"/>
+      <c r="I24" s="347"/>
+      <c r="J24" s="347"/>
+      <c r="K24" s="347"/>
+      <c r="L24" s="347"/>
+      <c r="M24" s="347"/>
+      <c r="N24" s="347"/>
+      <c r="O24" s="347"/>
+      <c r="P24" s="347"/>
+      <c r="Q24" s="347"/>
+      <c r="R24" s="347"/>
+      <c r="S24" s="347"/>
+      <c r="T24" s="347"/>
+      <c r="U24" s="347"/>
+      <c r="V24" s="348"/>
     </row>
     <row r="25" spans="1:22" ht="107.25" customHeight="1">
-      <c r="A25" s="339" t="s">
+      <c r="A25" s="311" t="s">
         <v>258</v>
       </c>
-      <c r="B25" s="340"/>
-[...19 lines deleted...]
-      <c r="V25" s="352"/>
+      <c r="B25" s="312"/>
+      <c r="C25" s="312"/>
+      <c r="D25" s="313"/>
+      <c r="E25" s="346"/>
+      <c r="F25" s="347"/>
+      <c r="G25" s="347"/>
+      <c r="H25" s="347"/>
+      <c r="I25" s="347"/>
+      <c r="J25" s="347"/>
+      <c r="K25" s="347"/>
+      <c r="L25" s="347"/>
+      <c r="M25" s="347"/>
+      <c r="N25" s="347"/>
+      <c r="O25" s="347"/>
+      <c r="P25" s="347"/>
+      <c r="Q25" s="347"/>
+      <c r="R25" s="347"/>
+      <c r="S25" s="347"/>
+      <c r="T25" s="347"/>
+      <c r="U25" s="347"/>
+      <c r="V25" s="348"/>
     </row>
     <row r="26" spans="1:22" ht="14.25">
       <c r="A26" s="97"/>
       <c r="B26" s="73"/>
       <c r="C26" s="73"/>
       <c r="D26" s="73"/>
       <c r="E26" s="73"/>
       <c r="F26" s="73"/>
       <c r="G26" s="73"/>
       <c r="H26" s="73"/>
       <c r="I26" s="73"/>
       <c r="J26" s="73"/>
       <c r="K26" s="73"/>
       <c r="L26" s="73"/>
       <c r="M26" s="73"/>
       <c r="N26" s="73"/>
       <c r="O26" s="73"/>
       <c r="P26" s="73"/>
       <c r="Q26" s="73"/>
       <c r="R26" s="73"/>
       <c r="S26" s="73"/>
       <c r="T26" s="73"/>
       <c r="U26" s="73"/>
       <c r="V26" s="73"/>
     </row>
@@ -20624,74 +20626,74 @@
       <c r="A107" s="73"/>
       <c r="B107" s="73"/>
       <c r="C107" s="73"/>
       <c r="D107" s="73"/>
       <c r="E107" s="73"/>
       <c r="F107" s="73"/>
       <c r="G107" s="73"/>
       <c r="H107" s="73"/>
       <c r="I107" s="73"/>
       <c r="J107" s="73"/>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="N107" s="73"/>
       <c r="O107" s="73"/>
       <c r="P107" s="73"/>
       <c r="Q107" s="73"/>
       <c r="R107" s="73"/>
       <c r="S107" s="73"/>
       <c r="T107" s="73"/>
       <c r="U107" s="73"/>
       <c r="V107" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="A25:D25"/>
-[...6 lines deleted...]
-    <mergeCell ref="E24:V24"/>
+    <mergeCell ref="F13:I13"/>
+    <mergeCell ref="K13:S13"/>
+    <mergeCell ref="D4:H4"/>
+    <mergeCell ref="F11:I11"/>
+    <mergeCell ref="K11:S11"/>
+    <mergeCell ref="F12:I12"/>
+    <mergeCell ref="K12:S12"/>
     <mergeCell ref="D18:E18"/>
     <mergeCell ref="P18:T18"/>
     <mergeCell ref="A19:C21"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="F19:V19"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="F20:V20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:V21"/>
-    <mergeCell ref="F13:I13"/>
-[...5 lines deleted...]
-    <mergeCell ref="K12:S12"/>
+    <mergeCell ref="A25:D25"/>
+    <mergeCell ref="E25:V25"/>
+    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="E22:V22"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="E23:V23"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="E24:V24"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.78740157480314965" bottom="0.59055118110236227" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E90473A-8A2B-41CB-9FAC-D76E9053E3C6}">
   <dimension ref="A1:A21"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="A22" sqref="A22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18.75"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" t="s">
         <v>61</v>
       </c>
     </row>