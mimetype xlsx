--- v0 (2026-07-07)
+++ v1 (2026-10-09)
@@ -30,53 +30,53 @@
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4CB8D40F-C304-4898-87E4-63B8C727E989}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA161AC0-9359-4FD6-8746-CAD110EA5E23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
     <sheet name="指定(更新・変更)申請書" sheetId="96" r:id="rId1"/>
     <sheet name="指定(更新・変更)申請書（記載例）" sheetId="103" r:id="rId2"/>
     <sheet name="口座振込依頼書" sheetId="102" r:id="rId3"/>
     <sheet name="口座振込依頼書 (記載例)" sheetId="104" r:id="rId4"/>
     <sheet name="付表１４" sheetId="107" r:id="rId5"/>
     <sheet name="付表１４ (記載例)" sheetId="108" r:id="rId6"/>
     <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId7"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">口座振込依頼書!$A$1:$AP$130</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'口座振込依頼書 (記載例)'!$A$1:$AP$130</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'指定(更新・変更)申請書'!$A$1:$V$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'指定(更新・変更)申請書（記載例）'!$A$1:$V$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">付表１４!$A$1:$M$87</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'付表１４ (記載例)'!$A$1:$M$87</definedName>
     <definedName name="WAM対応2">[1]様式第１号!$AX$85:$BB$93</definedName>
     <definedName name="Z_DDFB4891_8D6C_4C1E_BD9F_97DEF428EC5B_.wvu.PrintArea" localSheetId="2" hidden="1">口座振込依頼書!$A$1:$AP$113</definedName>
@@ -7287,507 +7287,1180 @@
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="107" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="4" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="5" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...331 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="31" fillId="0" borderId="6" xfId="11" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="77" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="80" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="62" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="48" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="56" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="27" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="32" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="75" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="44" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="58" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="65" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="66" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="67" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="65" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="66" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="68" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="69" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="70" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="71" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="72" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="73" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="15" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="63" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="64" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="74" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="71" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="72" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="63" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="64" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="15" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="86" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="87" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="88" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="89" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="90" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="90" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="91" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="91" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="87" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="88" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="71" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="78" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="81" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="12" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="15" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="76" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="22" fillId="0" borderId="79" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="77" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="80" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="76" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="79" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="82" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="84" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="83" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="85" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="78" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="9" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="81" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="14" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="71" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="72" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="73" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="63" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="64" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="74" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="71" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="72" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="73" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="11" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="71" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="72" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="73" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="71" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="72" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="92" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="13" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="12" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="84" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="93" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="96" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="94" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="22" fillId="0" borderId="85" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="98" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="22" fillId="0" borderId="99" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="95" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="97" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="9" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="15" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="11" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="13" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="14" xfId="6" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="7" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="15" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="4" borderId="0" xfId="10" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="68" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="69" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="7" borderId="102" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="10" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="9" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -7796,106 +8469,58 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="1" fontId="22" fillId="0" borderId="77" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...38 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="16" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -7912,728 +8537,106 @@
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="11" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="7" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="6" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="distributed" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="16" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="16" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="100" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="13" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="22" fillId="0" borderId="101" xfId="10" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="95" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...612 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="22" fillId="7" borderId="71" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="7" borderId="16" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="7" borderId="68" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="106" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -8641,689 +8644,686 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="10" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="255"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="10" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="103" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="104" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="105" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...36 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="7" xfId="11" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="55" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="57" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="44" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="58" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="53" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="54" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="4" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="4" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...31 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="4" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="50" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="32" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...8 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="4" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="53" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="54" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="49" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="48" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="56" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
     <cellStyle name="ハイパーリンク" xfId="11" builtinId="8"/>
     <cellStyle name="通貨 2" xfId="7" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
     <cellStyle name="通貨 2 2" xfId="9" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
     <cellStyle name="標準 2 2" xfId="6" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
     <cellStyle name="標準 3" xfId="4" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
     <cellStyle name="標準_⑨指定申請様式（案）（多機能用総括表）" xfId="3" xr:uid="{DF3CA8F1-1F6F-4ED5-9A91-E97ADBD999B5}"/>
     <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="5" xr:uid="{E647E5B1-0B03-4A17-A884-C912BBB44671}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="8" xr:uid="{0BA782A7-DFE0-4D4C-8974-31A0AF9BBAC2}"/>
     <cellStyle name="標準_第２プリンスマンション 県申請" xfId="10" xr:uid="{1A021563-D794-41B9-9A29-CBBEAEB29015}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCC99"/>
       <color rgb="FFCCECFF"/>
     </mruColors>
   </colors>
   <extLst>
@@ -12856,51 +12856,51 @@
           </a:pPr>
           <a:r>
             <a:rPr lang="ja-JP" altLang="en-US">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:effectLst/>
             </a:rPr>
             <a:t>プルダウン選択になっている箇所は「水色」に色付けしています。</a:t>
           </a:r>
           <a:endParaRPr lang="ja-JP" altLang="ja-JP">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\01091123\Downloads\68a27fa1a835f_CT45N146%20(3).xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\01091123\Downloads\68a27fa1a835f_CT45N146%20(3).xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\01091123\Downloads\68a27fa1a835f_CT45N146%20(3).xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="68a27fa1a835f_CT45N146%20(3).xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/xlExternalLinkPath/xlPathMissing" Target="&#38556;&#23475;&#20816;&#26045;&#35373;&#30003;&#35531;&#27096;&#24335;V0851" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <xxl21:alternateUrls>
       <xxl21:absoluteUrl r:id="rId2"/>
     </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="CSV用"/>
       <sheetName val="様式第１号"/>
       <sheetName val="口座振込依頼書"/>
       <sheetName val="付表１"/>
       <sheetName val="付表１－２"/>
       <sheetName val="付表２"/>
       <sheetName val="付表３"/>
       <sheetName val="付表３－２"/>
       <sheetName val="付表４"/>
       <sheetName val="付表４－２"/>
       <sheetName val="付表５"/>
       <sheetName val="付表６"/>
@@ -15965,369 +15965,369 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanagawatest@test.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3C84DB2-2FC1-4AB8-A0B5-8B2A1B472CA9}">
   <dimension ref="A1:AX69"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:U2"/>
+      <selection activeCell="G30" sqref="G30:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
     <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
     <col min="22" max="22" width="2.25" style="1"/>
     <col min="23" max="23" width="6.875" style="1" customWidth="1"/>
     <col min="24" max="16384" width="2.25" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="13.5" customHeight="1">
-      <c r="A1" s="318" t="s">
+      <c r="A1" s="184" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="318"/>
-      <c r="C1" s="318"/>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
       <c r="AX1" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="2" spans="1:50" ht="15" customHeight="1">
-      <c r="A2" s="319"/>
-[...19 lines deleted...]
-      <c r="U2" s="319"/>
+      <c r="A2" s="185"/>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
+      <c r="Q2" s="185"/>
+      <c r="R2" s="185"/>
+      <c r="S2" s="185"/>
+      <c r="T2" s="185"/>
+      <c r="U2" s="185"/>
       <c r="AX2" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="3" spans="1:50" ht="15" customHeight="1">
-      <c r="A3" s="319" t="s">
+      <c r="A3" s="185" t="s">
         <v>189</v>
       </c>
-      <c r="B3" s="319"/>
-[...18 lines deleted...]
-      <c r="U3" s="319"/>
+      <c r="B3" s="185"/>
+      <c r="C3" s="185"/>
+      <c r="D3" s="185"/>
+      <c r="E3" s="185"/>
+      <c r="F3" s="185"/>
+      <c r="G3" s="185"/>
+      <c r="H3" s="185"/>
+      <c r="I3" s="185"/>
+      <c r="J3" s="185"/>
+      <c r="K3" s="185"/>
+      <c r="L3" s="185"/>
+      <c r="M3" s="185"/>
+      <c r="N3" s="185"/>
+      <c r="O3" s="185"/>
+      <c r="P3" s="185"/>
+      <c r="Q3" s="185"/>
+      <c r="R3" s="185"/>
+      <c r="S3" s="185"/>
+      <c r="T3" s="185"/>
+      <c r="U3" s="185"/>
       <c r="AX3" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="4" spans="1:50" ht="15" customHeight="1">
-      <c r="A4" s="319" t="s">
+      <c r="A4" s="185" t="s">
         <v>188</v>
       </c>
-      <c r="B4" s="319"/>
-[...18 lines deleted...]
-      <c r="U4" s="319"/>
+      <c r="B4" s="185"/>
+      <c r="C4" s="185"/>
+      <c r="D4" s="185"/>
+      <c r="E4" s="185"/>
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
+      <c r="O4" s="185"/>
+      <c r="P4" s="185"/>
+      <c r="Q4" s="185"/>
+      <c r="R4" s="185"/>
+      <c r="S4" s="185"/>
+      <c r="T4" s="185"/>
+      <c r="U4" s="185"/>
       <c r="AX4" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="5" spans="1:50" ht="15" customHeight="1">
       <c r="A5" s="60"/>
       <c r="B5" s="60"/>
       <c r="C5" s="60"/>
       <c r="D5" s="60"/>
-      <c r="E5" s="320"/>
-      <c r="F5" s="320"/>
+      <c r="E5" s="186"/>
+      <c r="F5" s="186"/>
       <c r="G5" s="60" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="60"/>
       <c r="I5" s="60"/>
       <c r="J5" s="60"/>
       <c r="K5" s="60"/>
       <c r="L5" s="60"/>
       <c r="M5" s="60"/>
       <c r="N5" s="60"/>
       <c r="O5" s="60"/>
       <c r="P5" s="60"/>
       <c r="Q5" s="60"/>
       <c r="R5" s="60"/>
       <c r="S5" s="60"/>
       <c r="T5" s="60"/>
       <c r="U5" s="60"/>
       <c r="AX5" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="6" spans="1:50" ht="15" customHeight="1">
       <c r="A6" s="60"/>
       <c r="B6" s="60"/>
       <c r="C6" s="60"/>
       <c r="D6" s="60"/>
       <c r="E6" s="60"/>
       <c r="F6" s="60"/>
       <c r="G6" s="60"/>
       <c r="H6" s="60"/>
       <c r="I6" s="60"/>
       <c r="J6" s="60"/>
-      <c r="K6" s="321"/>
-[...2 lines deleted...]
-      <c r="N6" s="321"/>
+      <c r="K6" s="187"/>
+      <c r="L6" s="187"/>
+      <c r="M6" s="187"/>
+      <c r="N6" s="187"/>
       <c r="O6" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="321"/>
-      <c r="Q6" s="321"/>
+      <c r="P6" s="187"/>
+      <c r="Q6" s="187"/>
       <c r="R6" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="S6" s="321"/>
-      <c r="T6" s="321"/>
+      <c r="S6" s="187"/>
+      <c r="T6" s="187"/>
       <c r="U6" s="60" t="s">
         <v>4</v>
       </c>
       <c r="AX6" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="7" spans="1:50" ht="15" customHeight="1">
       <c r="A7" s="60"/>
-      <c r="B7" s="319" t="s">
+      <c r="B7" s="185" t="s">
         <v>186</v>
       </c>
-      <c r="C7" s="319"/>
+      <c r="C7" s="185"/>
       <c r="D7" s="79" t="s">
         <v>187</v>
       </c>
       <c r="E7" s="60"/>
       <c r="F7" s="60"/>
       <c r="G7" s="60"/>
       <c r="H7" s="60"/>
       <c r="I7" s="60"/>
       <c r="J7" s="60"/>
       <c r="K7" s="86"/>
       <c r="L7" s="86"/>
       <c r="M7" s="86"/>
       <c r="N7" s="86"/>
       <c r="O7" s="60"/>
       <c r="P7" s="86"/>
       <c r="Q7" s="86"/>
       <c r="R7" s="60"/>
       <c r="S7" s="86"/>
       <c r="T7" s="86"/>
       <c r="U7" s="60"/>
       <c r="AX7" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="8" spans="1:50" ht="15" customHeight="1">
       <c r="A8" s="60"/>
       <c r="B8" s="60"/>
       <c r="C8" s="60"/>
       <c r="D8" s="60"/>
       <c r="E8" s="60"/>
       <c r="F8" s="60"/>
       <c r="G8" s="60"/>
       <c r="H8" s="60" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="60"/>
       <c r="J8" s="87"/>
-      <c r="K8" s="280"/>
-[...9 lines deleted...]
-      <c r="U8" s="280"/>
+      <c r="K8" s="188"/>
+      <c r="L8" s="188"/>
+      <c r="M8" s="188"/>
+      <c r="N8" s="188"/>
+      <c r="O8" s="188"/>
+      <c r="P8" s="188"/>
+      <c r="Q8" s="188"/>
+      <c r="R8" s="188"/>
+      <c r="S8" s="188"/>
+      <c r="T8" s="188"/>
+      <c r="U8" s="188"/>
       <c r="AX8" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="15" customHeight="1">
       <c r="A9" s="60"/>
       <c r="B9" s="60"/>
       <c r="C9" s="60"/>
       <c r="D9" s="60"/>
       <c r="E9" s="60"/>
       <c r="F9" s="60"/>
       <c r="G9" s="60" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="76" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="76"/>
       <c r="J9" s="87"/>
-      <c r="K9" s="280"/>
-[...9 lines deleted...]
-      <c r="U9" s="280"/>
+      <c r="K9" s="188"/>
+      <c r="L9" s="188"/>
+      <c r="M9" s="188"/>
+      <c r="N9" s="188"/>
+      <c r="O9" s="188"/>
+      <c r="P9" s="188"/>
+      <c r="Q9" s="188"/>
+      <c r="R9" s="188"/>
+      <c r="S9" s="188"/>
+      <c r="T9" s="188"/>
+      <c r="U9" s="188"/>
       <c r="AX9" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="10" spans="1:50" ht="15" customHeight="1">
       <c r="A10" s="60"/>
       <c r="B10" s="60"/>
       <c r="C10" s="60"/>
       <c r="D10" s="60"/>
       <c r="E10" s="60"/>
       <c r="F10" s="60"/>
       <c r="G10" s="60"/>
       <c r="H10" s="60" t="s">
         <v>8</v>
       </c>
       <c r="I10" s="60"/>
       <c r="J10" s="87"/>
-      <c r="K10" s="280"/>
-[...9 lines deleted...]
-      <c r="U10" s="280"/>
+      <c r="K10" s="188"/>
+      <c r="L10" s="188"/>
+      <c r="M10" s="188"/>
+      <c r="N10" s="188"/>
+      <c r="O10" s="188"/>
+      <c r="P10" s="188"/>
+      <c r="Q10" s="188"/>
+      <c r="R10" s="188"/>
+      <c r="S10" s="188"/>
+      <c r="T10" s="188"/>
+      <c r="U10" s="188"/>
       <c r="AX10" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="15" customHeight="1">
       <c r="A11" s="61"/>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="61"/>
       <c r="N11" s="61"/>
       <c r="O11" s="61"/>
       <c r="P11" s="61"/>
       <c r="Q11" s="61"/>
       <c r="R11" s="61"/>
       <c r="S11" s="61"/>
       <c r="T11" s="61"/>
       <c r="U11" s="61"/>
       <c r="AX11" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="15" customHeight="1">
       <c r="A12" s="61"/>
-      <c r="B12" s="192" t="s">
+      <c r="B12" s="317" t="s">
         <v>202</v>
       </c>
-      <c r="C12" s="192"/>
-      <c r="D12" s="192"/>
+      <c r="C12" s="317"/>
+      <c r="D12" s="317"/>
       <c r="E12" s="95"/>
       <c r="F12" s="61" t="s">
         <v>201</v>
       </c>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
       <c r="N12" s="61"/>
       <c r="O12" s="61"/>
       <c r="P12" s="61"/>
       <c r="Q12" s="61"/>
       <c r="R12" s="61"/>
       <c r="S12" s="61"/>
       <c r="T12" s="61"/>
       <c r="U12" s="61"/>
       <c r="AX12" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="15" customHeight="1">
       <c r="A13" s="62"/>
@@ -16339,1632 +16339,3861 @@
       <c r="G13" s="61"/>
       <c r="H13" s="61"/>
       <c r="I13" s="61"/>
       <c r="J13" s="61"/>
       <c r="K13" s="61"/>
       <c r="L13" s="61"/>
       <c r="M13" s="61"/>
       <c r="N13" s="61"/>
       <c r="O13" s="61"/>
       <c r="P13" s="61"/>
       <c r="Q13" s="61"/>
       <c r="R13" s="61"/>
       <c r="S13" s="61"/>
       <c r="T13" s="61"/>
       <c r="U13" s="61"/>
       <c r="AX13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="15" customHeight="1">
       <c r="A14" s="62"/>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
-      <c r="F14" s="281" t="s">
+      <c r="F14" s="189" t="s">
         <v>9</v>
       </c>
-      <c r="G14" s="282"/>
-      <c r="H14" s="283"/>
+      <c r="G14" s="190"/>
+      <c r="H14" s="191"/>
       <c r="I14" s="63"/>
       <c r="J14" s="63"/>
       <c r="K14" s="63"/>
       <c r="L14" s="63"/>
       <c r="M14" s="63"/>
       <c r="N14" s="63"/>
       <c r="O14" s="64"/>
       <c r="P14" s="64"/>
       <c r="Q14" s="64"/>
       <c r="R14" s="64"/>
       <c r="S14" s="64"/>
       <c r="T14" s="64"/>
       <c r="U14" s="65"/>
       <c r="AX14" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="15" customHeight="1">
-      <c r="A15" s="219" t="s">
+      <c r="A15" s="192" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="284" t="s">
+      <c r="B15" s="195" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="271"/>
-[...17 lines deleted...]
-      <c r="U15" s="287"/>
+      <c r="C15" s="196"/>
+      <c r="D15" s="197"/>
+      <c r="E15" s="198"/>
+      <c r="F15" s="198"/>
+      <c r="G15" s="198"/>
+      <c r="H15" s="198"/>
+      <c r="I15" s="198"/>
+      <c r="J15" s="198"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+      <c r="O15" s="198"/>
+      <c r="P15" s="198"/>
+      <c r="Q15" s="198"/>
+      <c r="R15" s="198"/>
+      <c r="S15" s="198"/>
+      <c r="T15" s="198"/>
+      <c r="U15" s="199"/>
       <c r="AX15" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="15" customHeight="1">
-      <c r="A16" s="220"/>
-      <c r="B16" s="288" t="s">
+      <c r="A16" s="193"/>
+      <c r="B16" s="200" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="276"/>
-[...17 lines deleted...]
-      <c r="U16" s="279"/>
+      <c r="C16" s="201"/>
+      <c r="D16" s="202"/>
+      <c r="E16" s="203"/>
+      <c r="F16" s="203"/>
+      <c r="G16" s="203"/>
+      <c r="H16" s="203"/>
+      <c r="I16" s="203"/>
+      <c r="J16" s="203"/>
+      <c r="K16" s="203"/>
+      <c r="L16" s="203"/>
+      <c r="M16" s="203"/>
+      <c r="N16" s="203"/>
+      <c r="O16" s="203"/>
+      <c r="P16" s="203"/>
+      <c r="Q16" s="203"/>
+      <c r="R16" s="203"/>
+      <c r="S16" s="203"/>
+      <c r="T16" s="203"/>
+      <c r="U16" s="204"/>
     </row>
     <row r="17" spans="1:21" ht="15" customHeight="1">
-      <c r="A17" s="220"/>
-      <c r="B17" s="309" t="s">
+      <c r="A17" s="193"/>
+      <c r="B17" s="225" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="247"/>
+      <c r="C17" s="226"/>
       <c r="D17" s="66" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="81"/>
       <c r="F17" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="G17" s="253"/>
-      <c r="H17" s="253"/>
+      <c r="G17" s="231"/>
+      <c r="H17" s="231"/>
       <c r="I17" s="67" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="67"/>
       <c r="K17" s="67"/>
       <c r="L17" s="67"/>
       <c r="M17" s="67"/>
       <c r="N17" s="67"/>
       <c r="O17" s="67"/>
       <c r="P17" s="67"/>
       <c r="Q17" s="67"/>
       <c r="R17" s="67"/>
       <c r="S17" s="67"/>
       <c r="T17" s="67"/>
       <c r="U17" s="68"/>
     </row>
     <row r="18" spans="1:21" ht="15" customHeight="1">
-      <c r="A18" s="220"/>
-[...1 lines deleted...]
-      <c r="C18" s="249"/>
+      <c r="A18" s="193"/>
+      <c r="B18" s="227"/>
+      <c r="C18" s="228"/>
       <c r="D18" s="69"/>
       <c r="E18" s="91" t="s">
         <v>184</v>
       </c>
-      <c r="F18" s="254"/>
-      <c r="G18" s="254"/>
+      <c r="F18" s="232"/>
+      <c r="G18" s="232"/>
       <c r="H18" s="92" t="s">
         <v>185</v>
       </c>
-      <c r="I18" s="255"/>
-[...11 lines deleted...]
-      <c r="U18" s="256"/>
+      <c r="I18" s="233"/>
+      <c r="J18" s="233"/>
+      <c r="K18" s="233"/>
+      <c r="L18" s="233"/>
+      <c r="M18" s="233"/>
+      <c r="N18" s="233"/>
+      <c r="O18" s="233"/>
+      <c r="P18" s="233"/>
+      <c r="Q18" s="233"/>
+      <c r="R18" s="233"/>
+      <c r="S18" s="233"/>
+      <c r="T18" s="233"/>
+      <c r="U18" s="234"/>
     </row>
     <row r="19" spans="1:21" ht="15" customHeight="1">
-      <c r="A19" s="220"/>
-[...19 lines deleted...]
-      <c r="U19" s="269"/>
+      <c r="A19" s="193"/>
+      <c r="B19" s="229"/>
+      <c r="C19" s="230"/>
+      <c r="D19" s="235"/>
+      <c r="E19" s="236"/>
+      <c r="F19" s="236"/>
+      <c r="G19" s="236"/>
+      <c r="H19" s="236"/>
+      <c r="I19" s="236"/>
+      <c r="J19" s="236"/>
+      <c r="K19" s="236"/>
+      <c r="L19" s="236"/>
+      <c r="M19" s="236"/>
+      <c r="N19" s="236"/>
+      <c r="O19" s="236"/>
+      <c r="P19" s="236"/>
+      <c r="Q19" s="236"/>
+      <c r="R19" s="236"/>
+      <c r="S19" s="236"/>
+      <c r="T19" s="236"/>
+      <c r="U19" s="237"/>
     </row>
     <row r="20" spans="1:21" ht="15" customHeight="1">
-      <c r="A20" s="220"/>
-      <c r="B20" s="263" t="s">
+      <c r="A20" s="193"/>
+      <c r="B20" s="238" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="264"/>
+      <c r="C20" s="239"/>
       <c r="D20" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="E20" s="312" t="s">
+      <c r="E20" s="242" t="s">
         <v>19</v>
       </c>
-      <c r="F20" s="313"/>
-[...14 lines deleted...]
-      <c r="U20" s="315"/>
+      <c r="F20" s="243"/>
+      <c r="G20" s="243"/>
+      <c r="H20" s="243"/>
+      <c r="I20" s="243"/>
+      <c r="J20" s="243"/>
+      <c r="K20" s="243"/>
+      <c r="L20" s="244"/>
+      <c r="M20" s="244"/>
+      <c r="N20" s="244"/>
+      <c r="O20" s="244"/>
+      <c r="P20" s="244"/>
+      <c r="Q20" s="244"/>
+      <c r="R20" s="244"/>
+      <c r="S20" s="244"/>
+      <c r="T20" s="244"/>
+      <c r="U20" s="245"/>
     </row>
     <row r="21" spans="1:21" ht="15" customHeight="1">
-      <c r="A21" s="220"/>
-[...2 lines deleted...]
-      <c r="D21" s="316" t="s">
+      <c r="A21" s="193"/>
+      <c r="B21" s="240"/>
+      <c r="C21" s="241"/>
+      <c r="D21" s="246" t="s">
         <v>20</v>
       </c>
-      <c r="E21" s="317"/>
-[...15 lines deleted...]
-      <c r="U21" s="194"/>
+      <c r="E21" s="247"/>
+      <c r="F21" s="248"/>
+      <c r="G21" s="248"/>
+      <c r="H21" s="248"/>
+      <c r="I21" s="248"/>
+      <c r="J21" s="248"/>
+      <c r="K21" s="248"/>
+      <c r="L21" s="248"/>
+      <c r="M21" s="248"/>
+      <c r="N21" s="248"/>
+      <c r="O21" s="248"/>
+      <c r="P21" s="248"/>
+      <c r="Q21" s="248"/>
+      <c r="R21" s="248"/>
+      <c r="S21" s="248"/>
+      <c r="T21" s="248"/>
+      <c r="U21" s="249"/>
     </row>
     <row r="22" spans="1:21" ht="15" customHeight="1">
-      <c r="A22" s="220"/>
+      <c r="A22" s="193"/>
       <c r="B22" s="70" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="71"/>
       <c r="D22" s="94"/>
       <c r="E22" s="67"/>
       <c r="F22" s="83"/>
       <c r="G22" s="83"/>
       <c r="H22" s="83"/>
       <c r="I22" s="83"/>
       <c r="J22" s="83"/>
       <c r="K22" s="83"/>
       <c r="L22" s="83"/>
       <c r="M22" s="83"/>
       <c r="N22" s="83"/>
       <c r="O22" s="83"/>
       <c r="P22" s="83"/>
       <c r="Q22" s="83"/>
       <c r="R22" s="83"/>
       <c r="S22" s="83"/>
       <c r="T22" s="83"/>
       <c r="U22" s="84"/>
     </row>
     <row r="23" spans="1:21" ht="15" customHeight="1">
-      <c r="A23" s="220"/>
-      <c r="B23" s="289" t="s">
+      <c r="A23" s="193"/>
+      <c r="B23" s="205" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="290"/>
-      <c r="D23" s="293" t="s">
+      <c r="C23" s="206"/>
+      <c r="D23" s="209" t="s">
         <v>23</v>
       </c>
-      <c r="E23" s="295"/>
-      <c r="F23" s="296"/>
+      <c r="E23" s="211"/>
+      <c r="F23" s="212"/>
       <c r="G23" s="85" t="s">
         <v>11</v>
       </c>
-      <c r="H23" s="299"/>
-[...4 lines deleted...]
-      <c r="M23" s="302" t="s">
+      <c r="H23" s="215"/>
+      <c r="I23" s="216"/>
+      <c r="J23" s="216"/>
+      <c r="K23" s="216"/>
+      <c r="L23" s="217"/>
+      <c r="M23" s="218" t="s">
         <v>24</v>
       </c>
-      <c r="N23" s="303"/>
-[...6 lines deleted...]
-      <c r="U23" s="185"/>
+      <c r="N23" s="219"/>
+      <c r="O23" s="266"/>
+      <c r="P23" s="267"/>
+      <c r="Q23" s="267"/>
+      <c r="R23" s="267"/>
+      <c r="S23" s="267"/>
+      <c r="T23" s="267"/>
+      <c r="U23" s="268"/>
     </row>
     <row r="24" spans="1:21" ht="15" customHeight="1">
-      <c r="A24" s="220"/>
-[...4 lines deleted...]
-      <c r="F24" s="298"/>
+      <c r="A24" s="193"/>
+      <c r="B24" s="207"/>
+      <c r="C24" s="208"/>
+      <c r="D24" s="210"/>
+      <c r="E24" s="213"/>
+      <c r="F24" s="214"/>
       <c r="G24" s="82" t="s">
         <v>25</v>
       </c>
-      <c r="H24" s="306"/>
-[...12 lines deleted...]
-      <c r="U24" s="188"/>
+      <c r="H24" s="222"/>
+      <c r="I24" s="223"/>
+      <c r="J24" s="223"/>
+      <c r="K24" s="223"/>
+      <c r="L24" s="224"/>
+      <c r="M24" s="220"/>
+      <c r="N24" s="221"/>
+      <c r="O24" s="313"/>
+      <c r="P24" s="314"/>
+      <c r="Q24" s="314"/>
+      <c r="R24" s="314"/>
+      <c r="S24" s="314"/>
+      <c r="T24" s="314"/>
+      <c r="U24" s="315"/>
     </row>
     <row r="25" spans="1:21" ht="15" customHeight="1">
-      <c r="A25" s="220"/>
-      <c r="B25" s="263" t="s">
+      <c r="A25" s="193"/>
+      <c r="B25" s="238" t="s">
         <v>26</v>
       </c>
-      <c r="C25" s="264"/>
+      <c r="C25" s="239"/>
       <c r="D25" s="66" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="81"/>
       <c r="F25" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="G25" s="253"/>
-      <c r="H25" s="253"/>
+      <c r="G25" s="231"/>
+      <c r="H25" s="231"/>
       <c r="I25" s="67" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="67"/>
       <c r="K25" s="67"/>
       <c r="L25" s="67"/>
       <c r="M25" s="67"/>
       <c r="N25" s="67"/>
       <c r="O25" s="67"/>
       <c r="P25" s="67"/>
       <c r="Q25" s="67"/>
       <c r="R25" s="67"/>
       <c r="S25" s="67"/>
       <c r="T25" s="67"/>
       <c r="U25" s="68"/>
     </row>
     <row r="26" spans="1:21" ht="15" customHeight="1">
-      <c r="A26" s="220"/>
-[...1 lines deleted...]
-      <c r="C26" s="266"/>
+      <c r="A26" s="193"/>
+      <c r="B26" s="259"/>
+      <c r="C26" s="260"/>
       <c r="D26" s="69"/>
       <c r="E26" s="91" t="s">
         <v>184</v>
       </c>
-      <c r="F26" s="254"/>
-      <c r="G26" s="254"/>
+      <c r="F26" s="232"/>
+      <c r="G26" s="232"/>
       <c r="H26" s="92" t="s">
         <v>185</v>
       </c>
-      <c r="I26" s="255"/>
-[...11 lines deleted...]
-      <c r="U26" s="256"/>
+      <c r="I26" s="233"/>
+      <c r="J26" s="233"/>
+      <c r="K26" s="233"/>
+      <c r="L26" s="233"/>
+      <c r="M26" s="233"/>
+      <c r="N26" s="233"/>
+      <c r="O26" s="233"/>
+      <c r="P26" s="233"/>
+      <c r="Q26" s="233"/>
+      <c r="R26" s="233"/>
+      <c r="S26" s="233"/>
+      <c r="T26" s="233"/>
+      <c r="U26" s="234"/>
     </row>
     <row r="27" spans="1:21" ht="15" customHeight="1">
-      <c r="A27" s="221"/>
-[...19 lines deleted...]
-      <c r="U27" s="269"/>
+      <c r="A27" s="194"/>
+      <c r="B27" s="240"/>
+      <c r="C27" s="241"/>
+      <c r="D27" s="235"/>
+      <c r="E27" s="236"/>
+      <c r="F27" s="236"/>
+      <c r="G27" s="236"/>
+      <c r="H27" s="236"/>
+      <c r="I27" s="236"/>
+      <c r="J27" s="236"/>
+      <c r="K27" s="236"/>
+      <c r="L27" s="236"/>
+      <c r="M27" s="236"/>
+      <c r="N27" s="236"/>
+      <c r="O27" s="236"/>
+      <c r="P27" s="236"/>
+      <c r="Q27" s="236"/>
+      <c r="R27" s="236"/>
+      <c r="S27" s="236"/>
+      <c r="T27" s="236"/>
+      <c r="U27" s="237"/>
     </row>
     <row r="28" spans="1:21" ht="15" customHeight="1">
-      <c r="A28" s="219" t="s">
+      <c r="A28" s="192" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="270" t="s">
+      <c r="B28" s="261" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="271"/>
-[...17 lines deleted...]
-      <c r="U28" s="274"/>
+      <c r="C28" s="196"/>
+      <c r="D28" s="262"/>
+      <c r="E28" s="263"/>
+      <c r="F28" s="263"/>
+      <c r="G28" s="263"/>
+      <c r="H28" s="263"/>
+      <c r="I28" s="263"/>
+      <c r="J28" s="263"/>
+      <c r="K28" s="263"/>
+      <c r="L28" s="263"/>
+      <c r="M28" s="263"/>
+      <c r="N28" s="263"/>
+      <c r="O28" s="263"/>
+      <c r="P28" s="263"/>
+      <c r="Q28" s="263"/>
+      <c r="R28" s="263"/>
+      <c r="S28" s="263"/>
+      <c r="T28" s="263"/>
+      <c r="U28" s="264"/>
     </row>
     <row r="29" spans="1:21" ht="15" customHeight="1">
-      <c r="A29" s="220"/>
-      <c r="B29" s="275" t="s">
+      <c r="A29" s="193"/>
+      <c r="B29" s="265" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="276"/>
-[...17 lines deleted...]
-      <c r="U29" s="279"/>
+      <c r="C29" s="201"/>
+      <c r="D29" s="202"/>
+      <c r="E29" s="203"/>
+      <c r="F29" s="203"/>
+      <c r="G29" s="203"/>
+      <c r="H29" s="203"/>
+      <c r="I29" s="203"/>
+      <c r="J29" s="203"/>
+      <c r="K29" s="203"/>
+      <c r="L29" s="203"/>
+      <c r="M29" s="203"/>
+      <c r="N29" s="203"/>
+      <c r="O29" s="203"/>
+      <c r="P29" s="203"/>
+      <c r="Q29" s="203"/>
+      <c r="R29" s="203"/>
+      <c r="S29" s="203"/>
+      <c r="T29" s="203"/>
+      <c r="U29" s="204"/>
     </row>
     <row r="30" spans="1:21" ht="15" customHeight="1">
-      <c r="A30" s="220"/>
-      <c r="B30" s="247" t="s">
+      <c r="A30" s="193"/>
+      <c r="B30" s="226" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="248"/>
+      <c r="C30" s="250"/>
       <c r="D30" s="66" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="81"/>
       <c r="F30" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="253"/>
-      <c r="H30" s="253"/>
+      <c r="G30" s="231"/>
+      <c r="H30" s="231"/>
       <c r="I30" s="67" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="67"/>
       <c r="K30" s="67"/>
       <c r="L30" s="67"/>
       <c r="M30" s="67"/>
       <c r="N30" s="67"/>
       <c r="O30" s="67"/>
       <c r="P30" s="67"/>
       <c r="Q30" s="67"/>
       <c r="R30" s="67"/>
       <c r="S30" s="67"/>
       <c r="T30" s="67"/>
       <c r="U30" s="68"/>
     </row>
     <row r="31" spans="1:21" ht="15" customHeight="1">
-      <c r="A31" s="220"/>
-[...1 lines deleted...]
-      <c r="C31" s="250"/>
+      <c r="A31" s="193"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="251"/>
       <c r="D31" s="69"/>
       <c r="E31" s="91" t="s">
         <v>184</v>
       </c>
-      <c r="F31" s="254"/>
-      <c r="G31" s="254"/>
+      <c r="F31" s="232"/>
+      <c r="G31" s="232"/>
       <c r="H31" s="92" t="s">
         <v>185</v>
       </c>
-      <c r="I31" s="255"/>
-[...11 lines deleted...]
-      <c r="U31" s="256"/>
+      <c r="I31" s="233"/>
+      <c r="J31" s="233"/>
+      <c r="K31" s="233"/>
+      <c r="L31" s="233"/>
+      <c r="M31" s="233"/>
+      <c r="N31" s="233"/>
+      <c r="O31" s="233"/>
+      <c r="P31" s="233"/>
+      <c r="Q31" s="233"/>
+      <c r="R31" s="233"/>
+      <c r="S31" s="233"/>
+      <c r="T31" s="233"/>
+      <c r="U31" s="234"/>
     </row>
     <row r="32" spans="1:21" ht="15" customHeight="1">
-      <c r="A32" s="220"/>
-      <c r="B32" s="251"/>
+      <c r="A32" s="193"/>
+      <c r="B32" s="230"/>
       <c r="C32" s="252"/>
-      <c r="D32" s="257"/>
-[...16 lines deleted...]
-      <c r="U32" s="259"/>
+      <c r="D32" s="235"/>
+      <c r="E32" s="236"/>
+      <c r="F32" s="236"/>
+      <c r="G32" s="236"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="236"/>
+      <c r="K32" s="236"/>
+      <c r="L32" s="236"/>
+      <c r="M32" s="236"/>
+      <c r="N32" s="236"/>
+      <c r="O32" s="236"/>
+      <c r="P32" s="236"/>
+      <c r="Q32" s="236"/>
+      <c r="R32" s="236"/>
+      <c r="S32" s="236"/>
+      <c r="T32" s="236"/>
+      <c r="U32" s="253"/>
     </row>
     <row r="33" spans="1:21" ht="15" customHeight="1">
-      <c r="A33" s="220"/>
-      <c r="B33" s="260" t="s">
+      <c r="A33" s="193"/>
+      <c r="B33" s="254" t="s">
         <v>29</v>
       </c>
-      <c r="C33" s="261"/>
-[...3 lines deleted...]
-      <c r="G33" s="191"/>
+      <c r="C33" s="255"/>
+      <c r="D33" s="255"/>
+      <c r="E33" s="256"/>
+      <c r="F33" s="257"/>
+      <c r="G33" s="258"/>
       <c r="H33" s="80"/>
       <c r="I33" s="80"/>
       <c r="J33" s="80"/>
       <c r="K33" s="80"/>
       <c r="L33" s="80"/>
       <c r="M33" s="80"/>
       <c r="N33" s="80"/>
       <c r="O33" s="80"/>
       <c r="P33" s="80"/>
       <c r="Q33" s="80"/>
       <c r="R33" s="80"/>
       <c r="S33" s="80"/>
       <c r="T33" s="80"/>
       <c r="U33" s="80"/>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1">
-      <c r="A34" s="220"/>
-      <c r="B34" s="232" t="s">
+      <c r="A34" s="193"/>
+      <c r="B34" s="277" t="s">
         <v>30</v>
       </c>
-      <c r="C34" s="232"/>
-      <c r="D34" s="232"/>
+      <c r="C34" s="277"/>
+      <c r="D34" s="277"/>
       <c r="E34" s="72"/>
-      <c r="F34" s="234" t="s">
+      <c r="F34" s="279" t="s">
         <v>31</v>
       </c>
-      <c r="G34" s="234"/>
-      <c r="H34" s="234" t="s">
+      <c r="G34" s="279"/>
+      <c r="H34" s="279" t="s">
         <v>32</v>
       </c>
-      <c r="I34" s="234"/>
-[...2 lines deleted...]
-      <c r="L34" s="235" t="s">
+      <c r="I34" s="279"/>
+      <c r="J34" s="279"/>
+      <c r="K34" s="279"/>
+      <c r="L34" s="280" t="s">
         <v>33</v>
       </c>
-      <c r="M34" s="235"/>
-[...4 lines deleted...]
-      <c r="R34" s="236" t="s">
+      <c r="M34" s="280"/>
+      <c r="N34" s="280"/>
+      <c r="O34" s="280"/>
+      <c r="P34" s="280"/>
+      <c r="Q34" s="280"/>
+      <c r="R34" s="281" t="s">
         <v>34</v>
       </c>
-      <c r="S34" s="237"/>
-[...1 lines deleted...]
-      <c r="U34" s="238"/>
+      <c r="S34" s="282"/>
+      <c r="T34" s="282"/>
+      <c r="U34" s="283"/>
     </row>
     <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1">
-      <c r="A35" s="220"/>
-[...2 lines deleted...]
-      <c r="D35" s="233"/>
+      <c r="A35" s="193"/>
+      <c r="B35" s="278"/>
+      <c r="C35" s="278"/>
+      <c r="D35" s="278"/>
       <c r="E35" s="73" t="s">
         <v>35</v>
       </c>
-      <c r="F35" s="234"/>
-[...14 lines deleted...]
-      <c r="U35" s="241"/>
+      <c r="F35" s="279"/>
+      <c r="G35" s="279"/>
+      <c r="H35" s="279"/>
+      <c r="I35" s="279"/>
+      <c r="J35" s="279"/>
+      <c r="K35" s="279"/>
+      <c r="L35" s="280"/>
+      <c r="M35" s="280"/>
+      <c r="N35" s="280"/>
+      <c r="O35" s="280"/>
+      <c r="P35" s="280"/>
+      <c r="Q35" s="280"/>
+      <c r="R35" s="284"/>
+      <c r="S35" s="285"/>
+      <c r="T35" s="285"/>
+      <c r="U35" s="286"/>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1">
-      <c r="A36" s="220"/>
-      <c r="B36" s="242" t="s">
+      <c r="A36" s="193"/>
+      <c r="B36" s="287" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="245" t="s">
+      <c r="C36" s="290" t="s">
         <v>37</v>
       </c>
-      <c r="D36" s="246"/>
+      <c r="D36" s="291"/>
       <c r="E36" s="93"/>
-      <c r="F36" s="197"/>
-[...11 lines deleted...]
-      <c r="R36" s="183" t="s">
+      <c r="F36" s="271"/>
+      <c r="G36" s="272"/>
+      <c r="H36" s="271"/>
+      <c r="I36" s="273"/>
+      <c r="J36" s="273"/>
+      <c r="K36" s="272"/>
+      <c r="L36" s="274"/>
+      <c r="M36" s="275"/>
+      <c r="N36" s="275"/>
+      <c r="O36" s="275"/>
+      <c r="P36" s="275"/>
+      <c r="Q36" s="276"/>
+      <c r="R36" s="266" t="s">
         <v>38</v>
       </c>
-      <c r="S36" s="184"/>
-[...1 lines deleted...]
-      <c r="U36" s="185"/>
+      <c r="S36" s="267"/>
+      <c r="T36" s="267"/>
+      <c r="U36" s="268"/>
     </row>
     <row r="37" spans="1:21" ht="15" customHeight="1">
-      <c r="A37" s="220"/>
-[...1 lines deleted...]
-      <c r="C37" s="193" t="s">
+      <c r="A37" s="193"/>
+      <c r="B37" s="288"/>
+      <c r="C37" s="269" t="s">
         <v>39</v>
       </c>
-      <c r="D37" s="229"/>
+      <c r="D37" s="270"/>
       <c r="E37" s="93"/>
-      <c r="F37" s="197"/>
-[...11 lines deleted...]
-      <c r="R37" s="183" t="s">
+      <c r="F37" s="271"/>
+      <c r="G37" s="272"/>
+      <c r="H37" s="271"/>
+      <c r="I37" s="273"/>
+      <c r="J37" s="273"/>
+      <c r="K37" s="272"/>
+      <c r="L37" s="274"/>
+      <c r="M37" s="275"/>
+      <c r="N37" s="275"/>
+      <c r="O37" s="275"/>
+      <c r="P37" s="275"/>
+      <c r="Q37" s="276"/>
+      <c r="R37" s="266" t="s">
         <v>38</v>
       </c>
-      <c r="S37" s="184"/>
-[...1 lines deleted...]
-      <c r="U37" s="185"/>
+      <c r="S37" s="267"/>
+      <c r="T37" s="267"/>
+      <c r="U37" s="268"/>
     </row>
     <row r="38" spans="1:21" ht="15" customHeight="1">
-      <c r="A38" s="220"/>
-[...1 lines deleted...]
-      <c r="C38" s="193" t="s">
+      <c r="A38" s="193"/>
+      <c r="B38" s="288"/>
+      <c r="C38" s="269" t="s">
         <v>40</v>
       </c>
-      <c r="D38" s="229"/>
+      <c r="D38" s="270"/>
       <c r="E38" s="75"/>
-      <c r="F38" s="197"/>
-[...11 lines deleted...]
-      <c r="R38" s="183" t="s">
+      <c r="F38" s="271"/>
+      <c r="G38" s="272"/>
+      <c r="H38" s="271"/>
+      <c r="I38" s="273"/>
+      <c r="J38" s="273"/>
+      <c r="K38" s="272"/>
+      <c r="L38" s="274"/>
+      <c r="M38" s="275"/>
+      <c r="N38" s="275"/>
+      <c r="O38" s="275"/>
+      <c r="P38" s="275"/>
+      <c r="Q38" s="276"/>
+      <c r="R38" s="266" t="s">
         <v>38</v>
       </c>
-      <c r="S38" s="184"/>
-[...1 lines deleted...]
-      <c r="U38" s="185"/>
+      <c r="S38" s="267"/>
+      <c r="T38" s="267"/>
+      <c r="U38" s="268"/>
     </row>
     <row r="39" spans="1:21" ht="15" customHeight="1">
-      <c r="A39" s="220"/>
-[...1 lines deleted...]
-      <c r="C39" s="193" t="s">
+      <c r="A39" s="193"/>
+      <c r="B39" s="288"/>
+      <c r="C39" s="269" t="s">
         <v>41</v>
       </c>
-      <c r="D39" s="229"/>
+      <c r="D39" s="270"/>
       <c r="E39" s="75"/>
-      <c r="F39" s="197"/>
-[...11 lines deleted...]
-      <c r="R39" s="183" t="s">
+      <c r="F39" s="271"/>
+      <c r="G39" s="272"/>
+      <c r="H39" s="271"/>
+      <c r="I39" s="273"/>
+      <c r="J39" s="273"/>
+      <c r="K39" s="272"/>
+      <c r="L39" s="274"/>
+      <c r="M39" s="275"/>
+      <c r="N39" s="275"/>
+      <c r="O39" s="275"/>
+      <c r="P39" s="275"/>
+      <c r="Q39" s="276"/>
+      <c r="R39" s="266" t="s">
         <v>38</v>
       </c>
-      <c r="S39" s="184"/>
-[...1 lines deleted...]
-      <c r="U39" s="185"/>
+      <c r="S39" s="267"/>
+      <c r="T39" s="267"/>
+      <c r="U39" s="268"/>
     </row>
     <row r="40" spans="1:21" ht="15" customHeight="1">
-      <c r="A40" s="220"/>
-[...1 lines deleted...]
-      <c r="C40" s="193" t="s">
+      <c r="A40" s="193"/>
+      <c r="B40" s="288"/>
+      <c r="C40" s="269" t="s">
         <v>42</v>
       </c>
-      <c r="D40" s="229"/>
+      <c r="D40" s="270"/>
       <c r="E40" s="75"/>
-      <c r="F40" s="197"/>
-[...11 lines deleted...]
-      <c r="R40" s="183" t="s">
+      <c r="F40" s="271"/>
+      <c r="G40" s="272"/>
+      <c r="H40" s="271"/>
+      <c r="I40" s="273"/>
+      <c r="J40" s="273"/>
+      <c r="K40" s="272"/>
+      <c r="L40" s="274"/>
+      <c r="M40" s="275"/>
+      <c r="N40" s="275"/>
+      <c r="O40" s="275"/>
+      <c r="P40" s="275"/>
+      <c r="Q40" s="276"/>
+      <c r="R40" s="266" t="s">
         <v>43</v>
       </c>
-      <c r="S40" s="184"/>
-[...1 lines deleted...]
-      <c r="U40" s="185"/>
+      <c r="S40" s="267"/>
+      <c r="T40" s="267"/>
+      <c r="U40" s="268"/>
     </row>
     <row r="41" spans="1:21" ht="15" customHeight="1">
-      <c r="A41" s="220"/>
-[...1 lines deleted...]
-      <c r="C41" s="193" t="s">
+      <c r="A41" s="193"/>
+      <c r="B41" s="288"/>
+      <c r="C41" s="269" t="s">
         <v>44</v>
       </c>
-      <c r="D41" s="229"/>
+      <c r="D41" s="270"/>
       <c r="E41" s="93"/>
-      <c r="F41" s="197"/>
-[...11 lines deleted...]
-      <c r="R41" s="183" t="s">
+      <c r="F41" s="271"/>
+      <c r="G41" s="272"/>
+      <c r="H41" s="271"/>
+      <c r="I41" s="273"/>
+      <c r="J41" s="273"/>
+      <c r="K41" s="272"/>
+      <c r="L41" s="274"/>
+      <c r="M41" s="275"/>
+      <c r="N41" s="275"/>
+      <c r="O41" s="275"/>
+      <c r="P41" s="275"/>
+      <c r="Q41" s="276"/>
+      <c r="R41" s="266" t="s">
         <v>45</v>
       </c>
-      <c r="S41" s="184"/>
-[...1 lines deleted...]
-      <c r="U41" s="185"/>
+      <c r="S41" s="267"/>
+      <c r="T41" s="267"/>
+      <c r="U41" s="268"/>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1">
-      <c r="A42" s="220"/>
-[...1 lines deleted...]
-      <c r="C42" s="193" t="s">
+      <c r="A42" s="193"/>
+      <c r="B42" s="288"/>
+      <c r="C42" s="269" t="s">
         <v>46</v>
       </c>
-      <c r="D42" s="229"/>
+      <c r="D42" s="270"/>
       <c r="E42" s="93"/>
-      <c r="F42" s="197"/>
-[...11 lines deleted...]
-      <c r="R42" s="183" t="s">
+      <c r="F42" s="271"/>
+      <c r="G42" s="272"/>
+      <c r="H42" s="271"/>
+      <c r="I42" s="273"/>
+      <c r="J42" s="273"/>
+      <c r="K42" s="272"/>
+      <c r="L42" s="274"/>
+      <c r="M42" s="275"/>
+      <c r="N42" s="275"/>
+      <c r="O42" s="275"/>
+      <c r="P42" s="275"/>
+      <c r="Q42" s="276"/>
+      <c r="R42" s="266" t="s">
         <v>47</v>
       </c>
-      <c r="S42" s="184"/>
-[...1 lines deleted...]
-      <c r="U42" s="185"/>
+      <c r="S42" s="267"/>
+      <c r="T42" s="267"/>
+      <c r="U42" s="268"/>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1">
-      <c r="A43" s="220"/>
-[...1 lines deleted...]
-      <c r="C43" s="193" t="s">
+      <c r="A43" s="193"/>
+      <c r="B43" s="288"/>
+      <c r="C43" s="269" t="s">
         <v>48</v>
       </c>
-      <c r="D43" s="229"/>
+      <c r="D43" s="270"/>
       <c r="E43" s="75"/>
-      <c r="F43" s="197"/>
-[...11 lines deleted...]
-      <c r="R43" s="183" t="s">
+      <c r="F43" s="271"/>
+      <c r="G43" s="272"/>
+      <c r="H43" s="271"/>
+      <c r="I43" s="273"/>
+      <c r="J43" s="273"/>
+      <c r="K43" s="272"/>
+      <c r="L43" s="274"/>
+      <c r="M43" s="275"/>
+      <c r="N43" s="275"/>
+      <c r="O43" s="275"/>
+      <c r="P43" s="275"/>
+      <c r="Q43" s="276"/>
+      <c r="R43" s="266" t="s">
         <v>49</v>
       </c>
-      <c r="S43" s="184"/>
-[...1 lines deleted...]
-      <c r="U43" s="185"/>
+      <c r="S43" s="267"/>
+      <c r="T43" s="267"/>
+      <c r="U43" s="268"/>
     </row>
     <row r="44" spans="1:21" ht="15" customHeight="1">
-      <c r="A44" s="220"/>
-[...1 lines deleted...]
-      <c r="C44" s="193" t="s">
+      <c r="A44" s="193"/>
+      <c r="B44" s="288"/>
+      <c r="C44" s="269" t="s">
         <v>50</v>
       </c>
-      <c r="D44" s="194"/>
+      <c r="D44" s="249"/>
       <c r="E44" s="93"/>
-      <c r="F44" s="197"/>
-[...11 lines deleted...]
-      <c r="R44" s="183" t="s">
+      <c r="F44" s="271"/>
+      <c r="G44" s="272"/>
+      <c r="H44" s="271"/>
+      <c r="I44" s="273"/>
+      <c r="J44" s="273"/>
+      <c r="K44" s="272"/>
+      <c r="L44" s="274"/>
+      <c r="M44" s="275"/>
+      <c r="N44" s="275"/>
+      <c r="O44" s="275"/>
+      <c r="P44" s="275"/>
+      <c r="Q44" s="276"/>
+      <c r="R44" s="266" t="s">
         <v>51</v>
       </c>
-      <c r="S44" s="184"/>
-[...1 lines deleted...]
-      <c r="U44" s="185"/>
+      <c r="S44" s="267"/>
+      <c r="T44" s="267"/>
+      <c r="U44" s="268"/>
     </row>
     <row r="45" spans="1:21" ht="15" customHeight="1">
-      <c r="A45" s="220"/>
-[...1 lines deleted...]
-      <c r="C45" s="193" t="s">
+      <c r="A45" s="193"/>
+      <c r="B45" s="288"/>
+      <c r="C45" s="269" t="s">
         <v>52</v>
       </c>
-      <c r="D45" s="194"/>
+      <c r="D45" s="249"/>
       <c r="E45" s="93"/>
-      <c r="F45" s="197"/>
-[...11 lines deleted...]
-      <c r="R45" s="183" t="s">
+      <c r="F45" s="271"/>
+      <c r="G45" s="272"/>
+      <c r="H45" s="271"/>
+      <c r="I45" s="273"/>
+      <c r="J45" s="273"/>
+      <c r="K45" s="272"/>
+      <c r="L45" s="274"/>
+      <c r="M45" s="275"/>
+      <c r="N45" s="275"/>
+      <c r="O45" s="275"/>
+      <c r="P45" s="275"/>
+      <c r="Q45" s="276"/>
+      <c r="R45" s="266" t="s">
         <v>51</v>
       </c>
-      <c r="S45" s="184"/>
-[...1 lines deleted...]
-      <c r="U45" s="185"/>
+      <c r="S45" s="267"/>
+      <c r="T45" s="267"/>
+      <c r="U45" s="268"/>
     </row>
     <row r="46" spans="1:21" ht="15" customHeight="1">
-      <c r="A46" s="220"/>
-[...1 lines deleted...]
-      <c r="C46" s="230" t="s">
+      <c r="A46" s="193"/>
+      <c r="B46" s="288"/>
+      <c r="C46" s="292" t="s">
         <v>53</v>
       </c>
-      <c r="D46" s="231"/>
+      <c r="D46" s="293"/>
       <c r="E46" s="75"/>
-      <c r="F46" s="197"/>
-[...11 lines deleted...]
-      <c r="R46" s="203" t="s">
+      <c r="F46" s="271"/>
+      <c r="G46" s="272"/>
+      <c r="H46" s="271"/>
+      <c r="I46" s="273"/>
+      <c r="J46" s="273"/>
+      <c r="K46" s="272"/>
+      <c r="L46" s="274"/>
+      <c r="M46" s="275"/>
+      <c r="N46" s="275"/>
+      <c r="O46" s="275"/>
+      <c r="P46" s="275"/>
+      <c r="Q46" s="276"/>
+      <c r="R46" s="294" t="s">
         <v>54</v>
       </c>
-      <c r="S46" s="204"/>
-[...1 lines deleted...]
-      <c r="U46" s="205"/>
+      <c r="S46" s="295"/>
+      <c r="T46" s="295"/>
+      <c r="U46" s="296"/>
     </row>
     <row r="47" spans="1:21" ht="15" customHeight="1">
-      <c r="A47" s="220"/>
-[...1 lines deleted...]
-      <c r="C47" s="193" t="s">
+      <c r="A47" s="193"/>
+      <c r="B47" s="288"/>
+      <c r="C47" s="269" t="s">
         <v>55</v>
       </c>
-      <c r="D47" s="194"/>
+      <c r="D47" s="249"/>
       <c r="E47" s="75"/>
-      <c r="F47" s="197"/>
-[...11 lines deleted...]
-      <c r="R47" s="203" t="s">
+      <c r="F47" s="271"/>
+      <c r="G47" s="272"/>
+      <c r="H47" s="271"/>
+      <c r="I47" s="273"/>
+      <c r="J47" s="273"/>
+      <c r="K47" s="272"/>
+      <c r="L47" s="274"/>
+      <c r="M47" s="275"/>
+      <c r="N47" s="275"/>
+      <c r="O47" s="275"/>
+      <c r="P47" s="275"/>
+      <c r="Q47" s="276"/>
+      <c r="R47" s="294" t="s">
         <v>56</v>
       </c>
-      <c r="S47" s="204"/>
-[...1 lines deleted...]
-      <c r="U47" s="205"/>
+      <c r="S47" s="295"/>
+      <c r="T47" s="295"/>
+      <c r="U47" s="296"/>
     </row>
     <row r="48" spans="1:21" ht="15" customHeight="1">
-      <c r="A48" s="220"/>
-[...1 lines deleted...]
-      <c r="C48" s="193" t="s">
+      <c r="A48" s="193"/>
+      <c r="B48" s="288"/>
+      <c r="C48" s="269" t="s">
         <v>57</v>
       </c>
-      <c r="D48" s="194"/>
+      <c r="D48" s="249"/>
       <c r="E48" s="75"/>
-      <c r="F48" s="197"/>
-[...11 lines deleted...]
-      <c r="R48" s="203" t="s">
+      <c r="F48" s="271"/>
+      <c r="G48" s="272"/>
+      <c r="H48" s="271"/>
+      <c r="I48" s="273"/>
+      <c r="J48" s="273"/>
+      <c r="K48" s="272"/>
+      <c r="L48" s="274"/>
+      <c r="M48" s="275"/>
+      <c r="N48" s="275"/>
+      <c r="O48" s="275"/>
+      <c r="P48" s="275"/>
+      <c r="Q48" s="276"/>
+      <c r="R48" s="294" t="s">
         <v>58</v>
       </c>
-      <c r="S48" s="204"/>
-[...1 lines deleted...]
-      <c r="U48" s="205"/>
+      <c r="S48" s="295"/>
+      <c r="T48" s="295"/>
+      <c r="U48" s="296"/>
     </row>
     <row r="49" spans="1:21" ht="15" customHeight="1">
-      <c r="A49" s="220"/>
-[...1 lines deleted...]
-      <c r="C49" s="193" t="s">
+      <c r="A49" s="193"/>
+      <c r="B49" s="288"/>
+      <c r="C49" s="269" t="s">
         <v>59</v>
       </c>
-      <c r="D49" s="194"/>
+      <c r="D49" s="249"/>
       <c r="E49" s="75"/>
-      <c r="F49" s="197"/>
-[...11 lines deleted...]
-      <c r="R49" s="183" t="s">
+      <c r="F49" s="271"/>
+      <c r="G49" s="272"/>
+      <c r="H49" s="271"/>
+      <c r="I49" s="273"/>
+      <c r="J49" s="273"/>
+      <c r="K49" s="272"/>
+      <c r="L49" s="274"/>
+      <c r="M49" s="275"/>
+      <c r="N49" s="275"/>
+      <c r="O49" s="275"/>
+      <c r="P49" s="275"/>
+      <c r="Q49" s="276"/>
+      <c r="R49" s="266" t="s">
         <v>58</v>
       </c>
-      <c r="S49" s="184"/>
-[...1 lines deleted...]
-      <c r="U49" s="185"/>
+      <c r="S49" s="267"/>
+      <c r="T49" s="267"/>
+      <c r="U49" s="268"/>
     </row>
     <row r="50" spans="1:21" ht="15" customHeight="1">
-      <c r="A50" s="220"/>
-[...1 lines deleted...]
-      <c r="C50" s="193" t="s">
+      <c r="A50" s="193"/>
+      <c r="B50" s="288"/>
+      <c r="C50" s="269" t="s">
         <v>61</v>
       </c>
-      <c r="D50" s="194"/>
+      <c r="D50" s="249"/>
       <c r="E50" s="75"/>
-      <c r="F50" s="197"/>
-[...11 lines deleted...]
-      <c r="R50" s="203" t="s">
+      <c r="F50" s="271"/>
+      <c r="G50" s="272"/>
+      <c r="H50" s="271"/>
+      <c r="I50" s="273"/>
+      <c r="J50" s="273"/>
+      <c r="K50" s="272"/>
+      <c r="L50" s="274"/>
+      <c r="M50" s="275"/>
+      <c r="N50" s="275"/>
+      <c r="O50" s="275"/>
+      <c r="P50" s="275"/>
+      <c r="Q50" s="276"/>
+      <c r="R50" s="294" t="s">
         <v>60</v>
       </c>
-      <c r="S50" s="204"/>
-[...1 lines deleted...]
-      <c r="U50" s="205"/>
+      <c r="S50" s="295"/>
+      <c r="T50" s="295"/>
+      <c r="U50" s="296"/>
     </row>
     <row r="51" spans="1:21" ht="15" customHeight="1">
-      <c r="A51" s="220"/>
-[...1 lines deleted...]
-      <c r="C51" s="193" t="s">
+      <c r="A51" s="193"/>
+      <c r="B51" s="288"/>
+      <c r="C51" s="269" t="s">
         <v>62</v>
       </c>
-      <c r="D51" s="229"/>
+      <c r="D51" s="270"/>
       <c r="E51" s="75"/>
-      <c r="F51" s="197"/>
-[...11 lines deleted...]
-      <c r="R51" s="203" t="s">
+      <c r="F51" s="271"/>
+      <c r="G51" s="272"/>
+      <c r="H51" s="271"/>
+      <c r="I51" s="273"/>
+      <c r="J51" s="273"/>
+      <c r="K51" s="272"/>
+      <c r="L51" s="274"/>
+      <c r="M51" s="275"/>
+      <c r="N51" s="275"/>
+      <c r="O51" s="275"/>
+      <c r="P51" s="275"/>
+      <c r="Q51" s="276"/>
+      <c r="R51" s="294" t="s">
         <v>63</v>
       </c>
-      <c r="S51" s="204"/>
-[...1 lines deleted...]
-      <c r="U51" s="205"/>
+      <c r="S51" s="295"/>
+      <c r="T51" s="295"/>
+      <c r="U51" s="296"/>
     </row>
     <row r="52" spans="1:21" ht="15" customHeight="1">
-      <c r="A52" s="220"/>
-[...1 lines deleted...]
-      <c r="C52" s="193" t="s">
+      <c r="A52" s="193"/>
+      <c r="B52" s="289"/>
+      <c r="C52" s="269" t="s">
         <v>64</v>
       </c>
-      <c r="D52" s="229"/>
+      <c r="D52" s="270"/>
       <c r="E52" s="75"/>
-      <c r="F52" s="197"/>
-[...11 lines deleted...]
-      <c r="R52" s="203" t="s">
+      <c r="F52" s="271"/>
+      <c r="G52" s="272"/>
+      <c r="H52" s="271"/>
+      <c r="I52" s="273"/>
+      <c r="J52" s="273"/>
+      <c r="K52" s="272"/>
+      <c r="L52" s="274"/>
+      <c r="M52" s="275"/>
+      <c r="N52" s="275"/>
+      <c r="O52" s="275"/>
+      <c r="P52" s="275"/>
+      <c r="Q52" s="276"/>
+      <c r="R52" s="294" t="s">
         <v>65</v>
       </c>
-      <c r="S52" s="204"/>
-[...1 lines deleted...]
-      <c r="U52" s="205"/>
+      <c r="S52" s="295"/>
+      <c r="T52" s="295"/>
+      <c r="U52" s="296"/>
     </row>
     <row r="53" spans="1:21" ht="15" customHeight="1">
-      <c r="A53" s="220"/>
-      <c r="B53" s="212" t="s">
+      <c r="A53" s="193"/>
+      <c r="B53" s="297" t="s">
         <v>66</v>
       </c>
-      <c r="C53" s="213"/>
-      <c r="D53" s="214"/>
+      <c r="C53" s="298"/>
+      <c r="D53" s="299"/>
       <c r="E53" s="75"/>
-      <c r="F53" s="197"/>
-[...11 lines deleted...]
-      <c r="R53" s="203" t="s">
+      <c r="F53" s="271"/>
+      <c r="G53" s="272"/>
+      <c r="H53" s="271"/>
+      <c r="I53" s="273"/>
+      <c r="J53" s="273"/>
+      <c r="K53" s="272"/>
+      <c r="L53" s="274"/>
+      <c r="M53" s="275"/>
+      <c r="N53" s="275"/>
+      <c r="O53" s="275"/>
+      <c r="P53" s="275"/>
+      <c r="Q53" s="276"/>
+      <c r="R53" s="294" t="s">
         <v>67</v>
       </c>
-      <c r="S53" s="204"/>
-[...1 lines deleted...]
-      <c r="U53" s="205"/>
+      <c r="S53" s="295"/>
+      <c r="T53" s="295"/>
+      <c r="U53" s="296"/>
     </row>
     <row r="54" spans="1:21" ht="15" customHeight="1">
-      <c r="A54" s="220"/>
-      <c r="B54" s="210" t="s">
+      <c r="A54" s="193"/>
+      <c r="B54" s="322" t="s">
         <v>68</v>
       </c>
-      <c r="C54" s="193" t="s">
+      <c r="C54" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="D54" s="228"/>
+      <c r="D54" s="248"/>
       <c r="E54" s="75"/>
-      <c r="F54" s="197"/>
-[...11 lines deleted...]
-      <c r="R54" s="203" t="s">
+      <c r="F54" s="271"/>
+      <c r="G54" s="272"/>
+      <c r="H54" s="271"/>
+      <c r="I54" s="273"/>
+      <c r="J54" s="273"/>
+      <c r="K54" s="272"/>
+      <c r="L54" s="274"/>
+      <c r="M54" s="275"/>
+      <c r="N54" s="275"/>
+      <c r="O54" s="275"/>
+      <c r="P54" s="275"/>
+      <c r="Q54" s="276"/>
+      <c r="R54" s="294" t="s">
         <v>70</v>
       </c>
-      <c r="S54" s="204"/>
-[...1 lines deleted...]
-      <c r="U54" s="205"/>
+      <c r="S54" s="295"/>
+      <c r="T54" s="295"/>
+      <c r="U54" s="296"/>
     </row>
     <row r="55" spans="1:21" ht="15" customHeight="1">
-      <c r="A55" s="220"/>
-[...1 lines deleted...]
-      <c r="C55" s="193" t="s">
+      <c r="A55" s="193"/>
+      <c r="B55" s="322"/>
+      <c r="C55" s="269" t="s">
         <v>71</v>
       </c>
-      <c r="D55" s="228"/>
+      <c r="D55" s="248"/>
       <c r="E55" s="75"/>
-      <c r="F55" s="197"/>
-[...11 lines deleted...]
-      <c r="R55" s="203" t="s">
+      <c r="F55" s="271"/>
+      <c r="G55" s="272"/>
+      <c r="H55" s="271"/>
+      <c r="I55" s="273"/>
+      <c r="J55" s="273"/>
+      <c r="K55" s="272"/>
+      <c r="L55" s="274"/>
+      <c r="M55" s="275"/>
+      <c r="N55" s="275"/>
+      <c r="O55" s="275"/>
+      <c r="P55" s="275"/>
+      <c r="Q55" s="276"/>
+      <c r="R55" s="294" t="s">
         <v>70</v>
       </c>
-      <c r="S55" s="204"/>
-[...1 lines deleted...]
-      <c r="U55" s="205"/>
+      <c r="S55" s="295"/>
+      <c r="T55" s="295"/>
+      <c r="U55" s="296"/>
     </row>
     <row r="56" spans="1:21" ht="15" customHeight="1">
-      <c r="A56" s="220"/>
-      <c r="B56" s="209" t="s">
+      <c r="A56" s="193"/>
+      <c r="B56" s="321" t="s">
         <v>72</v>
       </c>
-      <c r="C56" s="209"/>
-      <c r="D56" s="209"/>
+      <c r="C56" s="321"/>
+      <c r="D56" s="321"/>
       <c r="E56" s="75"/>
-      <c r="F56" s="197"/>
-[...11 lines deleted...]
-      <c r="R56" s="203" t="s">
+      <c r="F56" s="271"/>
+      <c r="G56" s="272"/>
+      <c r="H56" s="271"/>
+      <c r="I56" s="273"/>
+      <c r="J56" s="273"/>
+      <c r="K56" s="272"/>
+      <c r="L56" s="274"/>
+      <c r="M56" s="275"/>
+      <c r="N56" s="275"/>
+      <c r="O56" s="275"/>
+      <c r="P56" s="275"/>
+      <c r="Q56" s="276"/>
+      <c r="R56" s="294" t="s">
         <v>73</v>
       </c>
-      <c r="S56" s="204"/>
-[...1 lines deleted...]
-      <c r="U56" s="205"/>
+      <c r="S56" s="295"/>
+      <c r="T56" s="295"/>
+      <c r="U56" s="296"/>
     </row>
     <row r="57" spans="1:21" ht="15" customHeight="1">
-      <c r="A57" s="220"/>
-      <c r="B57" s="206" t="s">
+      <c r="A57" s="193"/>
+      <c r="B57" s="318" t="s">
         <v>74</v>
       </c>
-      <c r="C57" s="193" t="s">
+      <c r="C57" s="269" t="s">
         <v>75</v>
       </c>
-      <c r="D57" s="194"/>
+      <c r="D57" s="249"/>
       <c r="E57" s="88"/>
-      <c r="F57" s="195"/>
-[...11 lines deleted...]
-      <c r="R57" s="203" t="s">
+      <c r="F57" s="301"/>
+      <c r="G57" s="302"/>
+      <c r="H57" s="271"/>
+      <c r="I57" s="273"/>
+      <c r="J57" s="273"/>
+      <c r="K57" s="272"/>
+      <c r="L57" s="274"/>
+      <c r="M57" s="275"/>
+      <c r="N57" s="275"/>
+      <c r="O57" s="275"/>
+      <c r="P57" s="275"/>
+      <c r="Q57" s="276"/>
+      <c r="R57" s="294" t="s">
         <v>76</v>
       </c>
-      <c r="S57" s="204"/>
-[...1 lines deleted...]
-      <c r="U57" s="205"/>
+      <c r="S57" s="295"/>
+      <c r="T57" s="295"/>
+      <c r="U57" s="296"/>
     </row>
     <row r="58" spans="1:21" ht="15" customHeight="1">
-      <c r="A58" s="220"/>
-[...1 lines deleted...]
-      <c r="C58" s="193" t="s">
+      <c r="A58" s="193"/>
+      <c r="B58" s="319"/>
+      <c r="C58" s="269" t="s">
         <v>77</v>
       </c>
-      <c r="D58" s="194"/>
+      <c r="D58" s="249"/>
       <c r="E58" s="89"/>
-      <c r="F58" s="195"/>
-[...11 lines deleted...]
-      <c r="R58" s="203" t="s">
+      <c r="F58" s="301"/>
+      <c r="G58" s="302"/>
+      <c r="H58" s="271"/>
+      <c r="I58" s="273"/>
+      <c r="J58" s="273"/>
+      <c r="K58" s="272"/>
+      <c r="L58" s="274"/>
+      <c r="M58" s="275"/>
+      <c r="N58" s="275"/>
+      <c r="O58" s="275"/>
+      <c r="P58" s="275"/>
+      <c r="Q58" s="276"/>
+      <c r="R58" s="294" t="s">
         <v>78</v>
       </c>
-      <c r="S58" s="204"/>
-[...1 lines deleted...]
-      <c r="U58" s="205"/>
+      <c r="S58" s="295"/>
+      <c r="T58" s="295"/>
+      <c r="U58" s="296"/>
     </row>
     <row r="59" spans="1:21" ht="15" customHeight="1">
-      <c r="A59" s="220"/>
-[...1 lines deleted...]
-      <c r="C59" s="193" t="s">
+      <c r="A59" s="193"/>
+      <c r="B59" s="319"/>
+      <c r="C59" s="269" t="s">
         <v>79</v>
       </c>
-      <c r="D59" s="194"/>
+      <c r="D59" s="249"/>
       <c r="E59" s="90"/>
-      <c r="F59" s="195"/>
-[...11 lines deleted...]
-      <c r="R59" s="203" t="s">
+      <c r="F59" s="301"/>
+      <c r="G59" s="302"/>
+      <c r="H59" s="271"/>
+      <c r="I59" s="273"/>
+      <c r="J59" s="273"/>
+      <c r="K59" s="272"/>
+      <c r="L59" s="274"/>
+      <c r="M59" s="275"/>
+      <c r="N59" s="275"/>
+      <c r="O59" s="275"/>
+      <c r="P59" s="275"/>
+      <c r="Q59" s="276"/>
+      <c r="R59" s="294" t="s">
         <v>80</v>
       </c>
-      <c r="S59" s="204"/>
-[...1 lines deleted...]
-      <c r="U59" s="205"/>
+      <c r="S59" s="295"/>
+      <c r="T59" s="295"/>
+      <c r="U59" s="296"/>
     </row>
     <row r="60" spans="1:21" ht="15" customHeight="1">
-      <c r="A60" s="220"/>
-[...1 lines deleted...]
-      <c r="C60" s="193" t="s">
+      <c r="A60" s="193"/>
+      <c r="B60" s="320"/>
+      <c r="C60" s="269" t="s">
         <v>81</v>
       </c>
-      <c r="D60" s="194"/>
+      <c r="D60" s="249"/>
       <c r="E60" s="90"/>
-      <c r="F60" s="195"/>
-[...11 lines deleted...]
-      <c r="R60" s="203" t="s">
+      <c r="F60" s="301"/>
+      <c r="G60" s="302"/>
+      <c r="H60" s="271"/>
+      <c r="I60" s="273"/>
+      <c r="J60" s="273"/>
+      <c r="K60" s="272"/>
+      <c r="L60" s="274"/>
+      <c r="M60" s="275"/>
+      <c r="N60" s="275"/>
+      <c r="O60" s="275"/>
+      <c r="P60" s="275"/>
+      <c r="Q60" s="276"/>
+      <c r="R60" s="294" t="s">
         <v>82</v>
       </c>
-      <c r="S60" s="204"/>
-[...1 lines deleted...]
-      <c r="U60" s="205"/>
+      <c r="S60" s="295"/>
+      <c r="T60" s="295"/>
+      <c r="U60" s="296"/>
     </row>
     <row r="61" spans="1:21" ht="15" customHeight="1">
-      <c r="A61" s="220"/>
-      <c r="B61" s="212" t="s">
+      <c r="A61" s="193"/>
+      <c r="B61" s="297" t="s">
         <v>83</v>
       </c>
-      <c r="C61" s="213"/>
-      <c r="D61" s="214"/>
+      <c r="C61" s="298"/>
+      <c r="D61" s="299"/>
       <c r="E61" s="90"/>
-      <c r="F61" s="195"/>
-[...11 lines deleted...]
-      <c r="R61" s="222" t="s">
+      <c r="F61" s="301"/>
+      <c r="G61" s="302"/>
+      <c r="H61" s="271"/>
+      <c r="I61" s="273"/>
+      <c r="J61" s="273"/>
+      <c r="K61" s="272"/>
+      <c r="L61" s="274"/>
+      <c r="M61" s="275"/>
+      <c r="N61" s="275"/>
+      <c r="O61" s="275"/>
+      <c r="P61" s="275"/>
+      <c r="Q61" s="276"/>
+      <c r="R61" s="307" t="s">
         <v>84</v>
       </c>
-      <c r="S61" s="223"/>
-[...1 lines deleted...]
-      <c r="U61" s="224"/>
+      <c r="S61" s="308"/>
+      <c r="T61" s="308"/>
+      <c r="U61" s="309"/>
     </row>
     <row r="62" spans="1:21" ht="15" customHeight="1">
-      <c r="A62" s="221"/>
-      <c r="B62" s="212" t="s">
+      <c r="A62" s="194"/>
+      <c r="B62" s="297" t="s">
         <v>85</v>
       </c>
-      <c r="C62" s="213"/>
-      <c r="D62" s="214"/>
+      <c r="C62" s="298"/>
+      <c r="D62" s="299"/>
       <c r="E62" s="90"/>
-      <c r="F62" s="195"/>
-[...11 lines deleted...]
-      <c r="R62" s="215" t="s">
+      <c r="F62" s="301"/>
+      <c r="G62" s="302"/>
+      <c r="H62" s="271"/>
+      <c r="I62" s="273"/>
+      <c r="J62" s="273"/>
+      <c r="K62" s="272"/>
+      <c r="L62" s="274"/>
+      <c r="M62" s="275"/>
+      <c r="N62" s="275"/>
+      <c r="O62" s="275"/>
+      <c r="P62" s="275"/>
+      <c r="Q62" s="276"/>
+      <c r="R62" s="303" t="s">
         <v>73</v>
       </c>
-      <c r="S62" s="215"/>
-[...1 lines deleted...]
-      <c r="U62" s="215"/>
+      <c r="S62" s="303"/>
+      <c r="T62" s="303"/>
+      <c r="U62" s="303"/>
     </row>
     <row r="63" spans="1:21" ht="15" customHeight="1">
-      <c r="A63" s="216" t="s">
+      <c r="A63" s="304" t="s">
         <v>86</v>
       </c>
-      <c r="B63" s="217"/>
-[...14 lines deleted...]
-      <c r="Q63" s="191"/>
+      <c r="B63" s="305"/>
+      <c r="C63" s="305"/>
+      <c r="D63" s="305"/>
+      <c r="E63" s="305"/>
+      <c r="F63" s="305"/>
+      <c r="G63" s="306"/>
+      <c r="H63" s="257"/>
+      <c r="I63" s="316"/>
+      <c r="J63" s="316"/>
+      <c r="K63" s="316"/>
+      <c r="L63" s="316"/>
+      <c r="M63" s="316"/>
+      <c r="N63" s="316"/>
+      <c r="O63" s="316"/>
+      <c r="P63" s="316"/>
+      <c r="Q63" s="258"/>
       <c r="R63" s="74"/>
       <c r="S63" s="74"/>
       <c r="T63" s="74"/>
       <c r="U63" s="74"/>
     </row>
     <row r="64" spans="1:21" ht="15" customHeight="1">
       <c r="A64" s="61" t="s">
         <v>87</v>
       </c>
       <c r="B64" s="61"/>
       <c r="C64" s="61"/>
       <c r="D64" s="61"/>
       <c r="E64" s="61"/>
       <c r="F64" s="61"/>
       <c r="G64" s="61"/>
       <c r="H64" s="61"/>
       <c r="I64" s="61"/>
       <c r="J64" s="61"/>
       <c r="K64" s="61"/>
       <c r="L64" s="61"/>
       <c r="M64" s="61"/>
       <c r="N64" s="61"/>
       <c r="O64" s="61"/>
       <c r="P64" s="61"/>
       <c r="Q64" s="61"/>
       <c r="R64" s="61"/>
       <c r="S64" s="61"/>
       <c r="T64" s="61"/>
       <c r="U64" s="61"/>
     </row>
     <row r="65" spans="1:21" ht="27" customHeight="1">
       <c r="A65" s="77">
         <v>1</v>
       </c>
-      <c r="B65" s="225" t="s">
+      <c r="B65" s="310" t="s">
         <v>88</v>
       </c>
-      <c r="C65" s="225"/>
-[...17 lines deleted...]
-      <c r="U65" s="225"/>
+      <c r="C65" s="310"/>
+      <c r="D65" s="310"/>
+      <c r="E65" s="310"/>
+      <c r="F65" s="310"/>
+      <c r="G65" s="310"/>
+      <c r="H65" s="310"/>
+      <c r="I65" s="310"/>
+      <c r="J65" s="310"/>
+      <c r="K65" s="310"/>
+      <c r="L65" s="310"/>
+      <c r="M65" s="310"/>
+      <c r="N65" s="310"/>
+      <c r="O65" s="310"/>
+      <c r="P65" s="310"/>
+      <c r="Q65" s="310"/>
+      <c r="R65" s="310"/>
+      <c r="S65" s="310"/>
+      <c r="T65" s="310"/>
+      <c r="U65" s="310"/>
     </row>
     <row r="66" spans="1:21" ht="39" customHeight="1">
       <c r="A66" s="77">
         <v>2</v>
       </c>
-      <c r="B66" s="211" t="s">
+      <c r="B66" s="300" t="s">
         <v>89</v>
       </c>
-      <c r="C66" s="211"/>
-[...17 lines deleted...]
-      <c r="U66" s="211"/>
+      <c r="C66" s="300"/>
+      <c r="D66" s="300"/>
+      <c r="E66" s="300"/>
+      <c r="F66" s="300"/>
+      <c r="G66" s="300"/>
+      <c r="H66" s="300"/>
+      <c r="I66" s="300"/>
+      <c r="J66" s="300"/>
+      <c r="K66" s="300"/>
+      <c r="L66" s="300"/>
+      <c r="M66" s="300"/>
+      <c r="N66" s="300"/>
+      <c r="O66" s="300"/>
+      <c r="P66" s="300"/>
+      <c r="Q66" s="300"/>
+      <c r="R66" s="300"/>
+      <c r="S66" s="300"/>
+      <c r="T66" s="300"/>
+      <c r="U66" s="300"/>
     </row>
     <row r="67" spans="1:21" ht="27" customHeight="1">
       <c r="A67" s="77">
         <v>3</v>
       </c>
-      <c r="B67" s="226" t="s">
+      <c r="B67" s="311" t="s">
         <v>90</v>
       </c>
-      <c r="C67" s="227"/>
-[...17 lines deleted...]
-      <c r="U67" s="227"/>
+      <c r="C67" s="312"/>
+      <c r="D67" s="312"/>
+      <c r="E67" s="312"/>
+      <c r="F67" s="312"/>
+      <c r="G67" s="312"/>
+      <c r="H67" s="312"/>
+      <c r="I67" s="312"/>
+      <c r="J67" s="312"/>
+      <c r="K67" s="312"/>
+      <c r="L67" s="312"/>
+      <c r="M67" s="312"/>
+      <c r="N67" s="312"/>
+      <c r="O67" s="312"/>
+      <c r="P67" s="312"/>
+      <c r="Q67" s="312"/>
+      <c r="R67" s="312"/>
+      <c r="S67" s="312"/>
+      <c r="T67" s="312"/>
+      <c r="U67" s="312"/>
     </row>
     <row r="68" spans="1:21" ht="27" customHeight="1">
       <c r="A68" s="77">
         <v>4</v>
       </c>
-      <c r="B68" s="226" t="s">
+      <c r="B68" s="311" t="s">
         <v>91</v>
       </c>
-      <c r="C68" s="227"/>
-[...17 lines deleted...]
-      <c r="U68" s="227"/>
+      <c r="C68" s="312"/>
+      <c r="D68" s="312"/>
+      <c r="E68" s="312"/>
+      <c r="F68" s="312"/>
+      <c r="G68" s="312"/>
+      <c r="H68" s="312"/>
+      <c r="I68" s="312"/>
+      <c r="J68" s="312"/>
+      <c r="K68" s="312"/>
+      <c r="L68" s="312"/>
+      <c r="M68" s="312"/>
+      <c r="N68" s="312"/>
+      <c r="O68" s="312"/>
+      <c r="P68" s="312"/>
+      <c r="Q68" s="312"/>
+      <c r="R68" s="312"/>
+      <c r="S68" s="312"/>
+      <c r="T68" s="312"/>
+      <c r="U68" s="312"/>
     </row>
     <row r="69" spans="1:21" ht="27" customHeight="1">
       <c r="A69" s="77">
         <v>5</v>
       </c>
-      <c r="B69" s="211" t="s">
+      <c r="B69" s="300" t="s">
         <v>92</v>
       </c>
-      <c r="C69" s="211"/>
-[...17 lines deleted...]
-      <c r="U69" s="211"/>
+      <c r="C69" s="300"/>
+      <c r="D69" s="300"/>
+      <c r="E69" s="300"/>
+      <c r="F69" s="300"/>
+      <c r="G69" s="300"/>
+      <c r="H69" s="300"/>
+      <c r="I69" s="300"/>
+      <c r="J69" s="300"/>
+      <c r="K69" s="300"/>
+      <c r="L69" s="300"/>
+      <c r="M69" s="300"/>
+      <c r="N69" s="300"/>
+      <c r="O69" s="300"/>
+      <c r="P69" s="300"/>
+      <c r="Q69" s="300"/>
+      <c r="R69" s="300"/>
+      <c r="S69" s="300"/>
+      <c r="T69" s="300"/>
+      <c r="U69" s="300"/>
     </row>
   </sheetData>
   <mergeCells count="202">
-    <mergeCell ref="A1:C1"/>
-[...7 lines deleted...]
-    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="H63:Q63"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="I31:U31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B25:C27"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:U26"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
     <mergeCell ref="K8:U8"/>
     <mergeCell ref="K9:U9"/>
     <mergeCell ref="K10:U10"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="A15:A27"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:U15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="D16:U16"/>
     <mergeCell ref="B23:C24"/>
     <mergeCell ref="D23:D24"/>
     <mergeCell ref="E23:F24"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="M23:N24"/>
     <mergeCell ref="H24:L24"/>
     <mergeCell ref="B17:C19"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="I18:U18"/>
     <mergeCell ref="D19:U19"/>
     <mergeCell ref="B20:C21"/>
     <mergeCell ref="E20:U20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="F21:U21"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="B7:C7"/>
+  </mergeCells>
+  <phoneticPr fontId="3"/>
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{833528DC-8E7A-4B93-A4E5-32FB0FA51F65}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{62DD3BF5-19BF-4A4A-BFD6-7387662F05BB}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{7E8DB689-D6D2-401E-9755-9F35E5F7BA72}">
+      <formula1>"　,○"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{B1001756-0458-4A65-8B3D-B72BEF0215E4}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{54809E3A-E190-411B-9962-9DFAD18B73F7}">
+      <formula1>"指定,指定更新,指定変更"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22" xr:uid="{B81B4DF2-6B39-4080-AB4C-27E6BB578274}">
+      <formula1>$AX$2:$AX$15</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12" xr:uid="{BF19A958-6BC7-4724-90D1-7C3BA5B5787B}">
+      <formula1>"指定,指定の更新,指定の変更"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABA86CCC-8737-4D17-A0C1-20EC8EBA8CA5}">
+  <dimension ref="A1:AX69"/>
+  <sheetViews>
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="F56" sqref="F56:Q56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
+    <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="2.25" style="1"/>
+    <col min="23" max="23" width="6.875" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="2.25" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:50" ht="13.5" customHeight="1">
+      <c r="A1" s="184" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="184"/>
+      <c r="C1" s="184"/>
+      <c r="AX1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50" ht="15" customHeight="1">
+      <c r="A2" s="185"/>
+      <c r="B2" s="185"/>
+      <c r="C2" s="185"/>
+      <c r="D2" s="185"/>
+      <c r="E2" s="185"/>
+      <c r="F2" s="185"/>
+      <c r="G2" s="185"/>
+      <c r="H2" s="185"/>
+      <c r="I2" s="185"/>
+      <c r="J2" s="185"/>
+      <c r="K2" s="185"/>
+      <c r="L2" s="185"/>
+      <c r="M2" s="185"/>
+      <c r="N2" s="185"/>
+      <c r="O2" s="185"/>
+      <c r="P2" s="185"/>
+      <c r="Q2" s="185"/>
+      <c r="R2" s="185"/>
+      <c r="S2" s="185"/>
+      <c r="T2" s="185"/>
+      <c r="U2" s="185"/>
+      <c r="AX2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:50" ht="15" customHeight="1">
+      <c r="A3" s="185" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3" s="185"/>
+      <c r="C3" s="185"/>
+      <c r="D3" s="185"/>
+      <c r="E3" s="185"/>
+      <c r="F3" s="185"/>
+      <c r="G3" s="185"/>
+      <c r="H3" s="185"/>
+      <c r="I3" s="185"/>
+      <c r="J3" s="185"/>
+      <c r="K3" s="185"/>
+      <c r="L3" s="185"/>
+      <c r="M3" s="185"/>
+      <c r="N3" s="185"/>
+      <c r="O3" s="185"/>
+      <c r="P3" s="185"/>
+      <c r="Q3" s="185"/>
+      <c r="R3" s="185"/>
+      <c r="S3" s="185"/>
+      <c r="T3" s="185"/>
+      <c r="U3" s="185"/>
+      <c r="AX3" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="4" spans="1:50" ht="15" customHeight="1">
+      <c r="A4" s="185" t="s">
+        <v>188</v>
+      </c>
+      <c r="B4" s="185"/>
+      <c r="C4" s="185"/>
+      <c r="D4" s="185"/>
+      <c r="E4" s="185"/>
+      <c r="F4" s="185"/>
+      <c r="G4" s="185"/>
+      <c r="H4" s="185"/>
+      <c r="I4" s="185"/>
+      <c r="J4" s="185"/>
+      <c r="K4" s="185"/>
+      <c r="L4" s="185"/>
+      <c r="M4" s="185"/>
+      <c r="N4" s="185"/>
+      <c r="O4" s="185"/>
+      <c r="P4" s="185"/>
+      <c r="Q4" s="185"/>
+      <c r="R4" s="185"/>
+      <c r="S4" s="185"/>
+      <c r="T4" s="185"/>
+      <c r="U4" s="185"/>
+      <c r="AX4" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="5" spans="1:50" ht="15" customHeight="1">
+      <c r="A5" s="60"/>
+      <c r="B5" s="60"/>
+      <c r="C5" s="60"/>
+      <c r="D5" s="60"/>
+      <c r="E5" s="186" t="s">
+        <v>264</v>
+      </c>
+      <c r="F5" s="186"/>
+      <c r="G5" s="60" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="60"/>
+      <c r="I5" s="60"/>
+      <c r="J5" s="60"/>
+      <c r="K5" s="60"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60"/>
+      <c r="N5" s="60"/>
+      <c r="O5" s="60"/>
+      <c r="P5" s="60"/>
+      <c r="Q5" s="60"/>
+      <c r="R5" s="60"/>
+      <c r="S5" s="60"/>
+      <c r="T5" s="60"/>
+      <c r="U5" s="60"/>
+      <c r="AX5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="6" spans="1:50" ht="15" customHeight="1">
+      <c r="A6" s="60"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
+      <c r="G6" s="60"/>
+      <c r="H6" s="60"/>
+      <c r="I6" s="60"/>
+      <c r="J6" s="60"/>
+      <c r="K6" s="187" t="s">
+        <v>265</v>
+      </c>
+      <c r="L6" s="187"/>
+      <c r="M6" s="187"/>
+      <c r="N6" s="187"/>
+      <c r="O6" s="60" t="s">
+        <v>2</v>
+      </c>
+      <c r="P6" s="187" t="s">
+        <v>266</v>
+      </c>
+      <c r="Q6" s="187"/>
+      <c r="R6" s="60" t="s">
+        <v>3</v>
+      </c>
+      <c r="S6" s="187" t="s">
+        <v>267</v>
+      </c>
+      <c r="T6" s="187"/>
+      <c r="U6" s="60" t="s">
+        <v>4</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="7" spans="1:50" ht="15" customHeight="1">
+      <c r="A7" s="60"/>
+      <c r="B7" s="185" t="s">
+        <v>186</v>
+      </c>
+      <c r="C7" s="185"/>
+      <c r="D7" s="79" t="s">
+        <v>187</v>
+      </c>
+      <c r="E7" s="60"/>
+      <c r="F7" s="60"/>
+      <c r="G7" s="60"/>
+      <c r="H7" s="60"/>
+      <c r="I7" s="60"/>
+      <c r="J7" s="60"/>
+      <c r="K7" s="86"/>
+      <c r="L7" s="86"/>
+      <c r="M7" s="86"/>
+      <c r="N7" s="86"/>
+      <c r="O7" s="60"/>
+      <c r="P7" s="86"/>
+      <c r="Q7" s="86"/>
+      <c r="R7" s="60"/>
+      <c r="S7" s="86"/>
+      <c r="T7" s="86"/>
+      <c r="U7" s="60"/>
+      <c r="AX7" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="8" spans="1:50" ht="15" customHeight="1">
+      <c r="A8" s="60"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="I8" s="60"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="188" t="s">
+        <v>268</v>
+      </c>
+      <c r="L8" s="188"/>
+      <c r="M8" s="188"/>
+      <c r="N8" s="188"/>
+      <c r="O8" s="188"/>
+      <c r="P8" s="188"/>
+      <c r="Q8" s="188"/>
+      <c r="R8" s="188"/>
+      <c r="S8" s="188"/>
+      <c r="T8" s="188"/>
+      <c r="U8" s="188"/>
+      <c r="AX8" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="9" spans="1:50" ht="15" customHeight="1">
+      <c r="A9" s="60"/>
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60" t="s">
+        <v>6</v>
+      </c>
+      <c r="H9" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="76"/>
+      <c r="J9" s="87"/>
+      <c r="K9" s="188" t="s">
+        <v>269</v>
+      </c>
+      <c r="L9" s="188"/>
+      <c r="M9" s="188"/>
+      <c r="N9" s="188"/>
+      <c r="O9" s="188"/>
+      <c r="P9" s="188"/>
+      <c r="Q9" s="188"/>
+      <c r="R9" s="188"/>
+      <c r="S9" s="188"/>
+      <c r="T9" s="188"/>
+      <c r="U9" s="188"/>
+      <c r="AX9" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="10" spans="1:50" ht="15" customHeight="1">
+      <c r="A10" s="60"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="60"/>
+      <c r="E10" s="60"/>
+      <c r="F10" s="60"/>
+      <c r="G10" s="60"/>
+      <c r="H10" s="60" t="s">
+        <v>8</v>
+      </c>
+      <c r="I10" s="60"/>
+      <c r="J10" s="87"/>
+      <c r="K10" s="188" t="s">
+        <v>270</v>
+      </c>
+      <c r="L10" s="188"/>
+      <c r="M10" s="188"/>
+      <c r="N10" s="188"/>
+      <c r="O10" s="188"/>
+      <c r="P10" s="188"/>
+      <c r="Q10" s="188"/>
+      <c r="R10" s="188"/>
+      <c r="S10" s="188"/>
+      <c r="T10" s="188"/>
+      <c r="U10" s="188"/>
+      <c r="AX10" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="15" customHeight="1">
+      <c r="A11" s="61"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="61"/>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+      <c r="P11" s="61"/>
+      <c r="Q11" s="61"/>
+      <c r="R11" s="61"/>
+      <c r="S11" s="61"/>
+      <c r="T11" s="61"/>
+      <c r="U11" s="61"/>
+      <c r="AX11" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="15" customHeight="1">
+      <c r="A12" s="61"/>
+      <c r="B12" s="317" t="s">
+        <v>202</v>
+      </c>
+      <c r="C12" s="317"/>
+      <c r="D12" s="317"/>
+      <c r="E12" s="95" t="s">
+        <v>264</v>
+      </c>
+      <c r="F12" s="61" t="s">
+        <v>201</v>
+      </c>
+      <c r="G12" s="61"/>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+      <c r="P12" s="61"/>
+      <c r="Q12" s="61"/>
+      <c r="R12" s="61"/>
+      <c r="S12" s="61"/>
+      <c r="T12" s="61"/>
+      <c r="U12" s="61"/>
+      <c r="AX12" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="15" customHeight="1">
+      <c r="A13" s="62"/>
+      <c r="B13" s="61"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61"/>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="61"/>
+      <c r="T13" s="61"/>
+      <c r="U13" s="61"/>
+      <c r="AX13" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="15" customHeight="1">
+      <c r="A14" s="62"/>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="189" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="190"/>
+      <c r="H14" s="191"/>
+      <c r="I14" s="63" t="s">
+        <v>271</v>
+      </c>
+      <c r="J14" s="63" t="s">
+        <v>272</v>
+      </c>
+      <c r="K14" s="63" t="s">
+        <v>273</v>
+      </c>
+      <c r="L14" s="63" t="s">
+        <v>274</v>
+      </c>
+      <c r="M14" s="63" t="s">
+        <v>275</v>
+      </c>
+      <c r="N14" s="63" t="s">
+        <v>276</v>
+      </c>
+      <c r="O14" s="64" t="s">
+        <v>277</v>
+      </c>
+      <c r="P14" s="64" t="s">
+        <v>278</v>
+      </c>
+      <c r="Q14" s="64" t="s">
+        <v>279</v>
+      </c>
+      <c r="R14" s="64" t="s">
+        <v>280</v>
+      </c>
+      <c r="S14" s="64" t="s">
+        <v>271</v>
+      </c>
+      <c r="T14" s="64" t="s">
+        <v>272</v>
+      </c>
+      <c r="U14" s="65" t="s">
+        <v>273</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="15" customHeight="1">
+      <c r="A15" s="192" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="195" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="196"/>
+      <c r="D15" s="197" t="s">
+        <v>281</v>
+      </c>
+      <c r="E15" s="198"/>
+      <c r="F15" s="198"/>
+      <c r="G15" s="198"/>
+      <c r="H15" s="198"/>
+      <c r="I15" s="198"/>
+      <c r="J15" s="198"/>
+      <c r="K15" s="198"/>
+      <c r="L15" s="198"/>
+      <c r="M15" s="198"/>
+      <c r="N15" s="198"/>
+      <c r="O15" s="198"/>
+      <c r="P15" s="198"/>
+      <c r="Q15" s="198"/>
+      <c r="R15" s="198"/>
+      <c r="S15" s="198"/>
+      <c r="T15" s="198"/>
+      <c r="U15" s="199"/>
+      <c r="AX15" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="15" customHeight="1">
+      <c r="A16" s="193"/>
+      <c r="B16" s="200" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="201"/>
+      <c r="D16" s="202" t="s">
+        <v>269</v>
+      </c>
+      <c r="E16" s="203"/>
+      <c r="F16" s="203"/>
+      <c r="G16" s="203"/>
+      <c r="H16" s="203"/>
+      <c r="I16" s="203"/>
+      <c r="J16" s="203"/>
+      <c r="K16" s="203"/>
+      <c r="L16" s="203"/>
+      <c r="M16" s="203"/>
+      <c r="N16" s="203"/>
+      <c r="O16" s="203"/>
+      <c r="P16" s="203"/>
+      <c r="Q16" s="203"/>
+      <c r="R16" s="203"/>
+      <c r="S16" s="203"/>
+      <c r="T16" s="203"/>
+      <c r="U16" s="204"/>
+    </row>
+    <row r="17" spans="1:21" ht="15" customHeight="1">
+      <c r="A17" s="193"/>
+      <c r="B17" s="225" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="226"/>
+      <c r="D17" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="81" t="s">
+        <v>282</v>
+      </c>
+      <c r="F17" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="G17" s="231" t="s">
+        <v>283</v>
+      </c>
+      <c r="H17" s="231"/>
+      <c r="I17" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="J17" s="67"/>
+      <c r="K17" s="67"/>
+      <c r="L17" s="67"/>
+      <c r="M17" s="67"/>
+      <c r="N17" s="67"/>
+      <c r="O17" s="67"/>
+      <c r="P17" s="67"/>
+      <c r="Q17" s="67"/>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="67"/>
+      <c r="U17" s="68"/>
+    </row>
+    <row r="18" spans="1:21" ht="15" customHeight="1">
+      <c r="A18" s="193"/>
+      <c r="B18" s="227"/>
+      <c r="C18" s="228"/>
+      <c r="D18" s="69" t="s">
+        <v>284</v>
+      </c>
+      <c r="E18" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="F18" s="232" t="s">
+        <v>186</v>
+      </c>
+      <c r="G18" s="232"/>
+      <c r="H18" s="92" t="s">
+        <v>185</v>
+      </c>
+      <c r="I18" s="233"/>
+      <c r="J18" s="233"/>
+      <c r="K18" s="233"/>
+      <c r="L18" s="233"/>
+      <c r="M18" s="233"/>
+      <c r="N18" s="233"/>
+      <c r="O18" s="233"/>
+      <c r="P18" s="233"/>
+      <c r="Q18" s="233"/>
+      <c r="R18" s="233"/>
+      <c r="S18" s="233"/>
+      <c r="T18" s="233"/>
+      <c r="U18" s="234"/>
+    </row>
+    <row r="19" spans="1:21" ht="15" customHeight="1">
+      <c r="A19" s="193"/>
+      <c r="B19" s="229"/>
+      <c r="C19" s="230"/>
+      <c r="D19" s="235" t="s">
+        <v>285</v>
+      </c>
+      <c r="E19" s="236"/>
+      <c r="F19" s="236"/>
+      <c r="G19" s="236"/>
+      <c r="H19" s="236"/>
+      <c r="I19" s="236"/>
+      <c r="J19" s="236"/>
+      <c r="K19" s="236"/>
+      <c r="L19" s="236"/>
+      <c r="M19" s="236"/>
+      <c r="N19" s="236"/>
+      <c r="O19" s="236"/>
+      <c r="P19" s="236"/>
+      <c r="Q19" s="236"/>
+      <c r="R19" s="236"/>
+      <c r="S19" s="236"/>
+      <c r="T19" s="236"/>
+      <c r="U19" s="237"/>
+    </row>
+    <row r="20" spans="1:21" ht="15" customHeight="1">
+      <c r="A20" s="193"/>
+      <c r="B20" s="238" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="239"/>
+      <c r="D20" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" s="242" t="s">
+        <v>286</v>
+      </c>
+      <c r="F20" s="243"/>
+      <c r="G20" s="243"/>
+      <c r="H20" s="243"/>
+      <c r="I20" s="243"/>
+      <c r="J20" s="243"/>
+      <c r="K20" s="243"/>
+      <c r="L20" s="244"/>
+      <c r="M20" s="244"/>
+      <c r="N20" s="244"/>
+      <c r="O20" s="244"/>
+      <c r="P20" s="244"/>
+      <c r="Q20" s="244"/>
+      <c r="R20" s="244"/>
+      <c r="S20" s="244"/>
+      <c r="T20" s="244"/>
+      <c r="U20" s="245"/>
+    </row>
+    <row r="21" spans="1:21" ht="15" customHeight="1">
+      <c r="A21" s="193"/>
+      <c r="B21" s="240"/>
+      <c r="C21" s="241"/>
+      <c r="D21" s="246" t="s">
+        <v>20</v>
+      </c>
+      <c r="E21" s="247"/>
+      <c r="F21" s="323" t="s">
+        <v>287</v>
+      </c>
+      <c r="G21" s="248"/>
+      <c r="H21" s="248"/>
+      <c r="I21" s="248"/>
+      <c r="J21" s="248"/>
+      <c r="K21" s="248"/>
+      <c r="L21" s="248"/>
+      <c r="M21" s="248"/>
+      <c r="N21" s="248"/>
+      <c r="O21" s="248"/>
+      <c r="P21" s="248"/>
+      <c r="Q21" s="248"/>
+      <c r="R21" s="248"/>
+      <c r="S21" s="248"/>
+      <c r="T21" s="248"/>
+      <c r="U21" s="249"/>
+    </row>
+    <row r="22" spans="1:21" ht="15" customHeight="1">
+      <c r="A22" s="193"/>
+      <c r="B22" s="70" t="s">
+        <v>21</v>
+      </c>
+      <c r="C22" s="71"/>
+      <c r="D22" s="94" t="s">
+        <v>288</v>
+      </c>
+      <c r="E22" s="67"/>
+      <c r="F22" s="83"/>
+      <c r="G22" s="83"/>
+      <c r="H22" s="83"/>
+      <c r="I22" s="83"/>
+      <c r="J22" s="83"/>
+      <c r="K22" s="83"/>
+      <c r="L22" s="83"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="83"/>
+      <c r="O22" s="83"/>
+      <c r="P22" s="83"/>
+      <c r="Q22" s="83"/>
+      <c r="R22" s="83"/>
+      <c r="S22" s="83"/>
+      <c r="T22" s="83"/>
+      <c r="U22" s="84"/>
+    </row>
+    <row r="23" spans="1:21" ht="15" customHeight="1">
+      <c r="A23" s="193"/>
+      <c r="B23" s="205" t="s">
+        <v>22</v>
+      </c>
+      <c r="C23" s="206"/>
+      <c r="D23" s="209" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="211" t="s">
+        <v>289</v>
+      </c>
+      <c r="F23" s="212"/>
+      <c r="G23" s="85" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="215" t="s">
+        <v>290</v>
+      </c>
+      <c r="I23" s="216"/>
+      <c r="J23" s="216"/>
+      <c r="K23" s="216"/>
+      <c r="L23" s="217"/>
+      <c r="M23" s="218" t="s">
+        <v>24</v>
+      </c>
+      <c r="N23" s="219"/>
+      <c r="O23" s="266" t="s">
+        <v>292</v>
+      </c>
+      <c r="P23" s="267"/>
+      <c r="Q23" s="267"/>
+      <c r="R23" s="267"/>
+      <c r="S23" s="267"/>
+      <c r="T23" s="267"/>
+      <c r="U23" s="268"/>
+    </row>
+    <row r="24" spans="1:21" ht="15" customHeight="1">
+      <c r="A24" s="193"/>
+      <c r="B24" s="207"/>
+      <c r="C24" s="208"/>
+      <c r="D24" s="210"/>
+      <c r="E24" s="213"/>
+      <c r="F24" s="214"/>
+      <c r="G24" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="222" t="s">
+        <v>291</v>
+      </c>
+      <c r="I24" s="223"/>
+      <c r="J24" s="223"/>
+      <c r="K24" s="223"/>
+      <c r="L24" s="224"/>
+      <c r="M24" s="220"/>
+      <c r="N24" s="221"/>
+      <c r="O24" s="313"/>
+      <c r="P24" s="314"/>
+      <c r="Q24" s="314"/>
+      <c r="R24" s="314"/>
+      <c r="S24" s="314"/>
+      <c r="T24" s="314"/>
+      <c r="U24" s="315"/>
+    </row>
+    <row r="25" spans="1:21" ht="15" customHeight="1">
+      <c r="A25" s="193"/>
+      <c r="B25" s="238" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="239"/>
+      <c r="D25" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="81" t="s">
+        <v>293</v>
+      </c>
+      <c r="F25" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="G25" s="231" t="s">
+        <v>294</v>
+      </c>
+      <c r="H25" s="231"/>
+      <c r="I25" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="J25" s="67"/>
+      <c r="K25" s="67"/>
+      <c r="L25" s="67"/>
+      <c r="M25" s="67"/>
+      <c r="N25" s="67"/>
+      <c r="O25" s="67"/>
+      <c r="P25" s="67"/>
+      <c r="Q25" s="67"/>
+      <c r="R25" s="67"/>
+      <c r="S25" s="67"/>
+      <c r="T25" s="67"/>
+      <c r="U25" s="68"/>
+    </row>
+    <row r="26" spans="1:21" ht="15" customHeight="1">
+      <c r="A26" s="193"/>
+      <c r="B26" s="259"/>
+      <c r="C26" s="260"/>
+      <c r="D26" s="69" t="s">
+        <v>284</v>
+      </c>
+      <c r="E26" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="F26" s="232" t="s">
+        <v>297</v>
+      </c>
+      <c r="G26" s="232"/>
+      <c r="H26" s="92" t="s">
+        <v>295</v>
+      </c>
+      <c r="I26" s="233"/>
+      <c r="J26" s="233"/>
+      <c r="K26" s="233"/>
+      <c r="L26" s="233"/>
+      <c r="M26" s="233"/>
+      <c r="N26" s="233"/>
+      <c r="O26" s="233"/>
+      <c r="P26" s="233"/>
+      <c r="Q26" s="233"/>
+      <c r="R26" s="233"/>
+      <c r="S26" s="233"/>
+      <c r="T26" s="233"/>
+      <c r="U26" s="234"/>
+    </row>
+    <row r="27" spans="1:21" ht="15" customHeight="1">
+      <c r="A27" s="194"/>
+      <c r="B27" s="240"/>
+      <c r="C27" s="241"/>
+      <c r="D27" s="235" t="s">
+        <v>298</v>
+      </c>
+      <c r="E27" s="236"/>
+      <c r="F27" s="236"/>
+      <c r="G27" s="236"/>
+      <c r="H27" s="236"/>
+      <c r="I27" s="236"/>
+      <c r="J27" s="236"/>
+      <c r="K27" s="236"/>
+      <c r="L27" s="236"/>
+      <c r="M27" s="236"/>
+      <c r="N27" s="236"/>
+      <c r="O27" s="236"/>
+      <c r="P27" s="236"/>
+      <c r="Q27" s="236"/>
+      <c r="R27" s="236"/>
+      <c r="S27" s="236"/>
+      <c r="T27" s="236"/>
+      <c r="U27" s="237"/>
+    </row>
+    <row r="28" spans="1:21" ht="15" customHeight="1">
+      <c r="A28" s="192" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="261" t="s">
+        <v>11</v>
+      </c>
+      <c r="C28" s="196"/>
+      <c r="D28" s="262" t="s">
+        <v>299</v>
+      </c>
+      <c r="E28" s="263"/>
+      <c r="F28" s="263"/>
+      <c r="G28" s="263"/>
+      <c r="H28" s="263"/>
+      <c r="I28" s="263"/>
+      <c r="J28" s="263"/>
+      <c r="K28" s="263"/>
+      <c r="L28" s="263"/>
+      <c r="M28" s="263"/>
+      <c r="N28" s="263"/>
+      <c r="O28" s="263"/>
+      <c r="P28" s="263"/>
+      <c r="Q28" s="263"/>
+      <c r="R28" s="263"/>
+      <c r="S28" s="263"/>
+      <c r="T28" s="263"/>
+      <c r="U28" s="264"/>
+    </row>
+    <row r="29" spans="1:21" ht="15" customHeight="1">
+      <c r="A29" s="193"/>
+      <c r="B29" s="265" t="s">
+        <v>12</v>
+      </c>
+      <c r="C29" s="201"/>
+      <c r="D29" s="202" t="s">
+        <v>300</v>
+      </c>
+      <c r="E29" s="203"/>
+      <c r="F29" s="203"/>
+      <c r="G29" s="203"/>
+      <c r="H29" s="203"/>
+      <c r="I29" s="203"/>
+      <c r="J29" s="203"/>
+      <c r="K29" s="203"/>
+      <c r="L29" s="203"/>
+      <c r="M29" s="203"/>
+      <c r="N29" s="203"/>
+      <c r="O29" s="203"/>
+      <c r="P29" s="203"/>
+      <c r="Q29" s="203"/>
+      <c r="R29" s="203"/>
+      <c r="S29" s="203"/>
+      <c r="T29" s="203"/>
+      <c r="U29" s="204"/>
+    </row>
+    <row r="30" spans="1:21" ht="15" customHeight="1">
+      <c r="A30" s="193"/>
+      <c r="B30" s="226" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="250"/>
+      <c r="D30" s="66" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="81" t="s">
+        <v>301</v>
+      </c>
+      <c r="F30" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="G30" s="231" t="s">
+        <v>294</v>
+      </c>
+      <c r="H30" s="231"/>
+      <c r="I30" s="67" t="s">
+        <v>16</v>
+      </c>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="67"/>
+      <c r="R30" s="67"/>
+      <c r="S30" s="67"/>
+      <c r="T30" s="67"/>
+      <c r="U30" s="68"/>
+    </row>
+    <row r="31" spans="1:21" ht="15" customHeight="1">
+      <c r="A31" s="193"/>
+      <c r="B31" s="228"/>
+      <c r="C31" s="251"/>
+      <c r="D31" s="69" t="s">
+        <v>284</v>
+      </c>
+      <c r="E31" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="F31" s="232" t="s">
+        <v>296</v>
+      </c>
+      <c r="G31" s="232"/>
+      <c r="H31" s="92" t="s">
+        <v>185</v>
+      </c>
+      <c r="I31" s="233"/>
+      <c r="J31" s="233"/>
+      <c r="K31" s="233"/>
+      <c r="L31" s="233"/>
+      <c r="M31" s="233"/>
+      <c r="N31" s="233"/>
+      <c r="O31" s="233"/>
+      <c r="P31" s="233"/>
+      <c r="Q31" s="233"/>
+      <c r="R31" s="233"/>
+      <c r="S31" s="233"/>
+      <c r="T31" s="233"/>
+      <c r="U31" s="234"/>
+    </row>
+    <row r="32" spans="1:21" ht="15" customHeight="1">
+      <c r="A32" s="193"/>
+      <c r="B32" s="230"/>
+      <c r="C32" s="252"/>
+      <c r="D32" s="235" t="s">
+        <v>302</v>
+      </c>
+      <c r="E32" s="236"/>
+      <c r="F32" s="236"/>
+      <c r="G32" s="236"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="236"/>
+      <c r="K32" s="236"/>
+      <c r="L32" s="236"/>
+      <c r="M32" s="236"/>
+      <c r="N32" s="236"/>
+      <c r="O32" s="236"/>
+      <c r="P32" s="236"/>
+      <c r="Q32" s="236"/>
+      <c r="R32" s="236"/>
+      <c r="S32" s="236"/>
+      <c r="T32" s="236"/>
+      <c r="U32" s="253"/>
+    </row>
+    <row r="33" spans="1:21" ht="15" customHeight="1">
+      <c r="A33" s="193"/>
+      <c r="B33" s="254" t="s">
+        <v>29</v>
+      </c>
+      <c r="C33" s="255"/>
+      <c r="D33" s="255"/>
+      <c r="E33" s="256"/>
+      <c r="F33" s="257"/>
+      <c r="G33" s="258"/>
+      <c r="H33" s="80"/>
+      <c r="I33" s="80"/>
+      <c r="J33" s="80"/>
+      <c r="K33" s="80"/>
+      <c r="L33" s="80"/>
+      <c r="M33" s="80"/>
+      <c r="N33" s="80"/>
+      <c r="O33" s="80"/>
+      <c r="P33" s="80"/>
+      <c r="Q33" s="80"/>
+      <c r="R33" s="80"/>
+      <c r="S33" s="80"/>
+      <c r="T33" s="80"/>
+      <c r="U33" s="80"/>
+    </row>
+    <row r="34" spans="1:21" ht="15" customHeight="1">
+      <c r="A34" s="193"/>
+      <c r="B34" s="277" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="277"/>
+      <c r="D34" s="277"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="279" t="s">
+        <v>31</v>
+      </c>
+      <c r="G34" s="279"/>
+      <c r="H34" s="279" t="s">
+        <v>32</v>
+      </c>
+      <c r="I34" s="279"/>
+      <c r="J34" s="279"/>
+      <c r="K34" s="279"/>
+      <c r="L34" s="280" t="s">
+        <v>33</v>
+      </c>
+      <c r="M34" s="280"/>
+      <c r="N34" s="280"/>
+      <c r="O34" s="280"/>
+      <c r="P34" s="280"/>
+      <c r="Q34" s="280"/>
+      <c r="R34" s="281" t="s">
+        <v>34</v>
+      </c>
+      <c r="S34" s="282"/>
+      <c r="T34" s="282"/>
+      <c r="U34" s="283"/>
+    </row>
+    <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A35" s="193"/>
+      <c r="B35" s="278"/>
+      <c r="C35" s="278"/>
+      <c r="D35" s="278"/>
+      <c r="E35" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="F35" s="279"/>
+      <c r="G35" s="279"/>
+      <c r="H35" s="279"/>
+      <c r="I35" s="279"/>
+      <c r="J35" s="279"/>
+      <c r="K35" s="279"/>
+      <c r="L35" s="280"/>
+      <c r="M35" s="280"/>
+      <c r="N35" s="280"/>
+      <c r="O35" s="280"/>
+      <c r="P35" s="280"/>
+      <c r="Q35" s="280"/>
+      <c r="R35" s="284"/>
+      <c r="S35" s="285"/>
+      <c r="T35" s="285"/>
+      <c r="U35" s="286"/>
+    </row>
+    <row r="36" spans="1:21" ht="15" customHeight="1">
+      <c r="A36" s="193"/>
+      <c r="B36" s="287" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="290" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="291"/>
+      <c r="E36" s="93"/>
+      <c r="F36" s="271"/>
+      <c r="G36" s="272"/>
+      <c r="H36" s="271"/>
+      <c r="I36" s="273"/>
+      <c r="J36" s="273"/>
+      <c r="K36" s="272"/>
+      <c r="L36" s="274"/>
+      <c r="M36" s="275"/>
+      <c r="N36" s="275"/>
+      <c r="O36" s="275"/>
+      <c r="P36" s="275"/>
+      <c r="Q36" s="276"/>
+      <c r="R36" s="266" t="s">
+        <v>38</v>
+      </c>
+      <c r="S36" s="267"/>
+      <c r="T36" s="267"/>
+      <c r="U36" s="268"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" customHeight="1">
+      <c r="A37" s="193"/>
+      <c r="B37" s="288"/>
+      <c r="C37" s="269" t="s">
+        <v>39</v>
+      </c>
+      <c r="D37" s="270"/>
+      <c r="E37" s="93"/>
+      <c r="F37" s="271"/>
+      <c r="G37" s="272"/>
+      <c r="H37" s="271"/>
+      <c r="I37" s="273"/>
+      <c r="J37" s="273"/>
+      <c r="K37" s="272"/>
+      <c r="L37" s="274"/>
+      <c r="M37" s="275"/>
+      <c r="N37" s="275"/>
+      <c r="O37" s="275"/>
+      <c r="P37" s="275"/>
+      <c r="Q37" s="276"/>
+      <c r="R37" s="266" t="s">
+        <v>38</v>
+      </c>
+      <c r="S37" s="267"/>
+      <c r="T37" s="267"/>
+      <c r="U37" s="268"/>
+    </row>
+    <row r="38" spans="1:21" ht="15" customHeight="1">
+      <c r="A38" s="193"/>
+      <c r="B38" s="288"/>
+      <c r="C38" s="269" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" s="270"/>
+      <c r="E38" s="75"/>
+      <c r="F38" s="271"/>
+      <c r="G38" s="272"/>
+      <c r="H38" s="271"/>
+      <c r="I38" s="273"/>
+      <c r="J38" s="273"/>
+      <c r="K38" s="272"/>
+      <c r="L38" s="274"/>
+      <c r="M38" s="275"/>
+      <c r="N38" s="275"/>
+      <c r="O38" s="275"/>
+      <c r="P38" s="275"/>
+      <c r="Q38" s="276"/>
+      <c r="R38" s="266" t="s">
+        <v>38</v>
+      </c>
+      <c r="S38" s="267"/>
+      <c r="T38" s="267"/>
+      <c r="U38" s="268"/>
+    </row>
+    <row r="39" spans="1:21" ht="15" customHeight="1">
+      <c r="A39" s="193"/>
+      <c r="B39" s="288"/>
+      <c r="C39" s="269" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" s="270"/>
+      <c r="E39" s="75"/>
+      <c r="F39" s="271"/>
+      <c r="G39" s="272"/>
+      <c r="H39" s="271"/>
+      <c r="I39" s="273"/>
+      <c r="J39" s="273"/>
+      <c r="K39" s="272"/>
+      <c r="L39" s="274"/>
+      <c r="M39" s="275"/>
+      <c r="N39" s="275"/>
+      <c r="O39" s="275"/>
+      <c r="P39" s="275"/>
+      <c r="Q39" s="276"/>
+      <c r="R39" s="266" t="s">
+        <v>38</v>
+      </c>
+      <c r="S39" s="267"/>
+      <c r="T39" s="267"/>
+      <c r="U39" s="268"/>
+    </row>
+    <row r="40" spans="1:21" ht="15" customHeight="1">
+      <c r="A40" s="193"/>
+      <c r="B40" s="288"/>
+      <c r="C40" s="269" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="270"/>
+      <c r="E40" s="75"/>
+      <c r="F40" s="271"/>
+      <c r="G40" s="272"/>
+      <c r="H40" s="271"/>
+      <c r="I40" s="273"/>
+      <c r="J40" s="273"/>
+      <c r="K40" s="272"/>
+      <c r="L40" s="274"/>
+      <c r="M40" s="275"/>
+      <c r="N40" s="275"/>
+      <c r="O40" s="275"/>
+      <c r="P40" s="275"/>
+      <c r="Q40" s="276"/>
+      <c r="R40" s="266" t="s">
+        <v>43</v>
+      </c>
+      <c r="S40" s="267"/>
+      <c r="T40" s="267"/>
+      <c r="U40" s="268"/>
+    </row>
+    <row r="41" spans="1:21" ht="15" customHeight="1">
+      <c r="A41" s="193"/>
+      <c r="B41" s="288"/>
+      <c r="C41" s="269" t="s">
+        <v>44</v>
+      </c>
+      <c r="D41" s="270"/>
+      <c r="E41" s="93"/>
+      <c r="F41" s="271"/>
+      <c r="G41" s="272"/>
+      <c r="H41" s="271"/>
+      <c r="I41" s="273"/>
+      <c r="J41" s="273"/>
+      <c r="K41" s="272"/>
+      <c r="L41" s="274"/>
+      <c r="M41" s="275"/>
+      <c r="N41" s="275"/>
+      <c r="O41" s="275"/>
+      <c r="P41" s="275"/>
+      <c r="Q41" s="276"/>
+      <c r="R41" s="266" t="s">
+        <v>45</v>
+      </c>
+      <c r="S41" s="267"/>
+      <c r="T41" s="267"/>
+      <c r="U41" s="268"/>
+    </row>
+    <row r="42" spans="1:21" ht="15" customHeight="1">
+      <c r="A42" s="193"/>
+      <c r="B42" s="288"/>
+      <c r="C42" s="269" t="s">
+        <v>46</v>
+      </c>
+      <c r="D42" s="270"/>
+      <c r="E42" s="93"/>
+      <c r="F42" s="271"/>
+      <c r="G42" s="272"/>
+      <c r="H42" s="271"/>
+      <c r="I42" s="273"/>
+      <c r="J42" s="273"/>
+      <c r="K42" s="272"/>
+      <c r="L42" s="274"/>
+      <c r="M42" s="275"/>
+      <c r="N42" s="275"/>
+      <c r="O42" s="275"/>
+      <c r="P42" s="275"/>
+      <c r="Q42" s="276"/>
+      <c r="R42" s="266" t="s">
+        <v>47</v>
+      </c>
+      <c r="S42" s="267"/>
+      <c r="T42" s="267"/>
+      <c r="U42" s="268"/>
+    </row>
+    <row r="43" spans="1:21" ht="15" customHeight="1">
+      <c r="A43" s="193"/>
+      <c r="B43" s="288"/>
+      <c r="C43" s="269" t="s">
+        <v>48</v>
+      </c>
+      <c r="D43" s="270"/>
+      <c r="E43" s="75"/>
+      <c r="F43" s="271"/>
+      <c r="G43" s="272"/>
+      <c r="H43" s="271"/>
+      <c r="I43" s="273"/>
+      <c r="J43" s="273"/>
+      <c r="K43" s="272"/>
+      <c r="L43" s="274"/>
+      <c r="M43" s="275"/>
+      <c r="N43" s="275"/>
+      <c r="O43" s="275"/>
+      <c r="P43" s="275"/>
+      <c r="Q43" s="276"/>
+      <c r="R43" s="266" t="s">
+        <v>49</v>
+      </c>
+      <c r="S43" s="267"/>
+      <c r="T43" s="267"/>
+      <c r="U43" s="268"/>
+    </row>
+    <row r="44" spans="1:21" ht="15" customHeight="1">
+      <c r="A44" s="193"/>
+      <c r="B44" s="288"/>
+      <c r="C44" s="269" t="s">
+        <v>50</v>
+      </c>
+      <c r="D44" s="249"/>
+      <c r="E44" s="93"/>
+      <c r="F44" s="271"/>
+      <c r="G44" s="272"/>
+      <c r="H44" s="271"/>
+      <c r="I44" s="273"/>
+      <c r="J44" s="273"/>
+      <c r="K44" s="272"/>
+      <c r="L44" s="274"/>
+      <c r="M44" s="275"/>
+      <c r="N44" s="275"/>
+      <c r="O44" s="275"/>
+      <c r="P44" s="275"/>
+      <c r="Q44" s="276"/>
+      <c r="R44" s="266" t="s">
+        <v>51</v>
+      </c>
+      <c r="S44" s="267"/>
+      <c r="T44" s="267"/>
+      <c r="U44" s="268"/>
+    </row>
+    <row r="45" spans="1:21" ht="15" customHeight="1">
+      <c r="A45" s="193"/>
+      <c r="B45" s="288"/>
+      <c r="C45" s="269" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" s="249"/>
+      <c r="E45" s="93"/>
+      <c r="F45" s="271"/>
+      <c r="G45" s="272"/>
+      <c r="H45" s="271"/>
+      <c r="I45" s="273"/>
+      <c r="J45" s="273"/>
+      <c r="K45" s="272"/>
+      <c r="L45" s="274"/>
+      <c r="M45" s="275"/>
+      <c r="N45" s="275"/>
+      <c r="O45" s="275"/>
+      <c r="P45" s="275"/>
+      <c r="Q45" s="276"/>
+      <c r="R45" s="266" t="s">
+        <v>51</v>
+      </c>
+      <c r="S45" s="267"/>
+      <c r="T45" s="267"/>
+      <c r="U45" s="268"/>
+    </row>
+    <row r="46" spans="1:21" ht="15" customHeight="1">
+      <c r="A46" s="193"/>
+      <c r="B46" s="288"/>
+      <c r="C46" s="292" t="s">
+        <v>53</v>
+      </c>
+      <c r="D46" s="293"/>
+      <c r="E46" s="75"/>
+      <c r="F46" s="271"/>
+      <c r="G46" s="272"/>
+      <c r="H46" s="271"/>
+      <c r="I46" s="273"/>
+      <c r="J46" s="273"/>
+      <c r="K46" s="272"/>
+      <c r="L46" s="274"/>
+      <c r="M46" s="275"/>
+      <c r="N46" s="275"/>
+      <c r="O46" s="275"/>
+      <c r="P46" s="275"/>
+      <c r="Q46" s="276"/>
+      <c r="R46" s="294" t="s">
+        <v>54</v>
+      </c>
+      <c r="S46" s="295"/>
+      <c r="T46" s="295"/>
+      <c r="U46" s="296"/>
+    </row>
+    <row r="47" spans="1:21" ht="15" customHeight="1">
+      <c r="A47" s="193"/>
+      <c r="B47" s="288"/>
+      <c r="C47" s="269" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" s="249"/>
+      <c r="E47" s="75"/>
+      <c r="F47" s="271"/>
+      <c r="G47" s="272"/>
+      <c r="H47" s="271"/>
+      <c r="I47" s="273"/>
+      <c r="J47" s="273"/>
+      <c r="K47" s="272"/>
+      <c r="L47" s="274"/>
+      <c r="M47" s="275"/>
+      <c r="N47" s="275"/>
+      <c r="O47" s="275"/>
+      <c r="P47" s="275"/>
+      <c r="Q47" s="276"/>
+      <c r="R47" s="294" t="s">
+        <v>56</v>
+      </c>
+      <c r="S47" s="295"/>
+      <c r="T47" s="295"/>
+      <c r="U47" s="296"/>
+    </row>
+    <row r="48" spans="1:21" ht="15" customHeight="1">
+      <c r="A48" s="193"/>
+      <c r="B48" s="288"/>
+      <c r="C48" s="269" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" s="249"/>
+      <c r="E48" s="75"/>
+      <c r="F48" s="271"/>
+      <c r="G48" s="272"/>
+      <c r="H48" s="271"/>
+      <c r="I48" s="273"/>
+      <c r="J48" s="273"/>
+      <c r="K48" s="272"/>
+      <c r="L48" s="274"/>
+      <c r="M48" s="275"/>
+      <c r="N48" s="275"/>
+      <c r="O48" s="275"/>
+      <c r="P48" s="275"/>
+      <c r="Q48" s="276"/>
+      <c r="R48" s="294" t="s">
+        <v>58</v>
+      </c>
+      <c r="S48" s="295"/>
+      <c r="T48" s="295"/>
+      <c r="U48" s="296"/>
+    </row>
+    <row r="49" spans="1:21" ht="15" customHeight="1">
+      <c r="A49" s="193"/>
+      <c r="B49" s="288"/>
+      <c r="C49" s="269" t="s">
+        <v>59</v>
+      </c>
+      <c r="D49" s="249"/>
+      <c r="E49" s="75"/>
+      <c r="F49" s="271"/>
+      <c r="G49" s="272"/>
+      <c r="H49" s="271"/>
+      <c r="I49" s="273"/>
+      <c r="J49" s="273"/>
+      <c r="K49" s="272"/>
+      <c r="L49" s="274"/>
+      <c r="M49" s="275"/>
+      <c r="N49" s="275"/>
+      <c r="O49" s="275"/>
+      <c r="P49" s="275"/>
+      <c r="Q49" s="276"/>
+      <c r="R49" s="266" t="s">
+        <v>58</v>
+      </c>
+      <c r="S49" s="267"/>
+      <c r="T49" s="267"/>
+      <c r="U49" s="268"/>
+    </row>
+    <row r="50" spans="1:21" ht="15" customHeight="1">
+      <c r="A50" s="193"/>
+      <c r="B50" s="288"/>
+      <c r="C50" s="269" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" s="249"/>
+      <c r="E50" s="75"/>
+      <c r="F50" s="271"/>
+      <c r="G50" s="272"/>
+      <c r="H50" s="271"/>
+      <c r="I50" s="273"/>
+      <c r="J50" s="273"/>
+      <c r="K50" s="272"/>
+      <c r="L50" s="274"/>
+      <c r="M50" s="275"/>
+      <c r="N50" s="275"/>
+      <c r="O50" s="275"/>
+      <c r="P50" s="275"/>
+      <c r="Q50" s="276"/>
+      <c r="R50" s="294" t="s">
+        <v>60</v>
+      </c>
+      <c r="S50" s="295"/>
+      <c r="T50" s="295"/>
+      <c r="U50" s="296"/>
+    </row>
+    <row r="51" spans="1:21" ht="15" customHeight="1">
+      <c r="A51" s="193"/>
+      <c r="B51" s="288"/>
+      <c r="C51" s="269" t="s">
+        <v>62</v>
+      </c>
+      <c r="D51" s="270"/>
+      <c r="E51" s="75"/>
+      <c r="F51" s="271"/>
+      <c r="G51" s="272"/>
+      <c r="H51" s="271"/>
+      <c r="I51" s="273"/>
+      <c r="J51" s="273"/>
+      <c r="K51" s="272"/>
+      <c r="L51" s="274"/>
+      <c r="M51" s="275"/>
+      <c r="N51" s="275"/>
+      <c r="O51" s="275"/>
+      <c r="P51" s="275"/>
+      <c r="Q51" s="276"/>
+      <c r="R51" s="294" t="s">
+        <v>63</v>
+      </c>
+      <c r="S51" s="295"/>
+      <c r="T51" s="295"/>
+      <c r="U51" s="296"/>
+    </row>
+    <row r="52" spans="1:21" ht="15" customHeight="1">
+      <c r="A52" s="193"/>
+      <c r="B52" s="289"/>
+      <c r="C52" s="269" t="s">
+        <v>64</v>
+      </c>
+      <c r="D52" s="270"/>
+      <c r="E52" s="75"/>
+      <c r="F52" s="271"/>
+      <c r="G52" s="272"/>
+      <c r="H52" s="271"/>
+      <c r="I52" s="273"/>
+      <c r="J52" s="273"/>
+      <c r="K52" s="272"/>
+      <c r="L52" s="274"/>
+      <c r="M52" s="275"/>
+      <c r="N52" s="275"/>
+      <c r="O52" s="275"/>
+      <c r="P52" s="275"/>
+      <c r="Q52" s="276"/>
+      <c r="R52" s="294" t="s">
+        <v>65</v>
+      </c>
+      <c r="S52" s="295"/>
+      <c r="T52" s="295"/>
+      <c r="U52" s="296"/>
+    </row>
+    <row r="53" spans="1:21" ht="15" customHeight="1">
+      <c r="A53" s="193"/>
+      <c r="B53" s="297" t="s">
+        <v>66</v>
+      </c>
+      <c r="C53" s="298"/>
+      <c r="D53" s="299"/>
+      <c r="E53" s="75"/>
+      <c r="F53" s="271"/>
+      <c r="G53" s="272"/>
+      <c r="H53" s="271"/>
+      <c r="I53" s="273"/>
+      <c r="J53" s="273"/>
+      <c r="K53" s="272"/>
+      <c r="L53" s="274"/>
+      <c r="M53" s="275"/>
+      <c r="N53" s="275"/>
+      <c r="O53" s="275"/>
+      <c r="P53" s="275"/>
+      <c r="Q53" s="276"/>
+      <c r="R53" s="294" t="s">
+        <v>67</v>
+      </c>
+      <c r="S53" s="295"/>
+      <c r="T53" s="295"/>
+      <c r="U53" s="296"/>
+    </row>
+    <row r="54" spans="1:21" ht="15" customHeight="1">
+      <c r="A54" s="193"/>
+      <c r="B54" s="322" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" s="269" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" s="248"/>
+      <c r="E54" s="75"/>
+      <c r="F54" s="271" t="s">
+        <v>303</v>
+      </c>
+      <c r="G54" s="272"/>
+      <c r="H54" s="271"/>
+      <c r="I54" s="273"/>
+      <c r="J54" s="273"/>
+      <c r="K54" s="272"/>
+      <c r="L54" s="274" t="s">
+        <v>304</v>
+      </c>
+      <c r="M54" s="275"/>
+      <c r="N54" s="275"/>
+      <c r="O54" s="275"/>
+      <c r="P54" s="275"/>
+      <c r="Q54" s="276"/>
+      <c r="R54" s="294" t="s">
+        <v>70</v>
+      </c>
+      <c r="S54" s="295"/>
+      <c r="T54" s="295"/>
+      <c r="U54" s="296"/>
+    </row>
+    <row r="55" spans="1:21" ht="15" customHeight="1">
+      <c r="A55" s="193"/>
+      <c r="B55" s="322"/>
+      <c r="C55" s="269" t="s">
+        <v>71</v>
+      </c>
+      <c r="D55" s="248"/>
+      <c r="E55" s="75"/>
+      <c r="F55" s="271" t="s">
+        <v>303</v>
+      </c>
+      <c r="G55" s="272"/>
+      <c r="H55" s="271"/>
+      <c r="I55" s="273"/>
+      <c r="J55" s="273"/>
+      <c r="K55" s="272"/>
+      <c r="L55" s="274" t="s">
+        <v>304</v>
+      </c>
+      <c r="M55" s="275"/>
+      <c r="N55" s="275"/>
+      <c r="O55" s="275"/>
+      <c r="P55" s="275"/>
+      <c r="Q55" s="276"/>
+      <c r="R55" s="294" t="s">
+        <v>70</v>
+      </c>
+      <c r="S55" s="295"/>
+      <c r="T55" s="295"/>
+      <c r="U55" s="296"/>
+    </row>
+    <row r="56" spans="1:21" ht="15" customHeight="1">
+      <c r="A56" s="193"/>
+      <c r="B56" s="321" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="321"/>
+      <c r="D56" s="321"/>
+      <c r="E56" s="75"/>
+      <c r="F56" s="271"/>
+      <c r="G56" s="272"/>
+      <c r="H56" s="271"/>
+      <c r="I56" s="273"/>
+      <c r="J56" s="273"/>
+      <c r="K56" s="272"/>
+      <c r="L56" s="274"/>
+      <c r="M56" s="275"/>
+      <c r="N56" s="275"/>
+      <c r="O56" s="275"/>
+      <c r="P56" s="275"/>
+      <c r="Q56" s="276"/>
+      <c r="R56" s="294" t="s">
+        <v>73</v>
+      </c>
+      <c r="S56" s="295"/>
+      <c r="T56" s="295"/>
+      <c r="U56" s="296"/>
+    </row>
+    <row r="57" spans="1:21" ht="15" customHeight="1">
+      <c r="A57" s="193"/>
+      <c r="B57" s="318" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="269" t="s">
+        <v>75</v>
+      </c>
+      <c r="D57" s="249"/>
+      <c r="E57" s="88"/>
+      <c r="F57" s="301"/>
+      <c r="G57" s="302"/>
+      <c r="H57" s="271"/>
+      <c r="I57" s="273"/>
+      <c r="J57" s="273"/>
+      <c r="K57" s="272"/>
+      <c r="L57" s="274"/>
+      <c r="M57" s="275"/>
+      <c r="N57" s="275"/>
+      <c r="O57" s="275"/>
+      <c r="P57" s="275"/>
+      <c r="Q57" s="276"/>
+      <c r="R57" s="294" t="s">
+        <v>76</v>
+      </c>
+      <c r="S57" s="295"/>
+      <c r="T57" s="295"/>
+      <c r="U57" s="296"/>
+    </row>
+    <row r="58" spans="1:21" ht="15" customHeight="1">
+      <c r="A58" s="193"/>
+      <c r="B58" s="319"/>
+      <c r="C58" s="269" t="s">
+        <v>77</v>
+      </c>
+      <c r="D58" s="249"/>
+      <c r="E58" s="89"/>
+      <c r="F58" s="301"/>
+      <c r="G58" s="302"/>
+      <c r="H58" s="271"/>
+      <c r="I58" s="273"/>
+      <c r="J58" s="273"/>
+      <c r="K58" s="272"/>
+      <c r="L58" s="274"/>
+      <c r="M58" s="275"/>
+      <c r="N58" s="275"/>
+      <c r="O58" s="275"/>
+      <c r="P58" s="275"/>
+      <c r="Q58" s="276"/>
+      <c r="R58" s="294" t="s">
+        <v>78</v>
+      </c>
+      <c r="S58" s="295"/>
+      <c r="T58" s="295"/>
+      <c r="U58" s="296"/>
+    </row>
+    <row r="59" spans="1:21" ht="15" customHeight="1">
+      <c r="A59" s="193"/>
+      <c r="B59" s="319"/>
+      <c r="C59" s="269" t="s">
+        <v>79</v>
+      </c>
+      <c r="D59" s="249"/>
+      <c r="E59" s="90"/>
+      <c r="F59" s="301"/>
+      <c r="G59" s="302"/>
+      <c r="H59" s="271"/>
+      <c r="I59" s="273"/>
+      <c r="J59" s="273"/>
+      <c r="K59" s="272"/>
+      <c r="L59" s="274"/>
+      <c r="M59" s="275"/>
+      <c r="N59" s="275"/>
+      <c r="O59" s="275"/>
+      <c r="P59" s="275"/>
+      <c r="Q59" s="276"/>
+      <c r="R59" s="294" t="s">
+        <v>80</v>
+      </c>
+      <c r="S59" s="295"/>
+      <c r="T59" s="295"/>
+      <c r="U59" s="296"/>
+    </row>
+    <row r="60" spans="1:21" ht="15" customHeight="1">
+      <c r="A60" s="193"/>
+      <c r="B60" s="320"/>
+      <c r="C60" s="269" t="s">
+        <v>81</v>
+      </c>
+      <c r="D60" s="249"/>
+      <c r="E60" s="90"/>
+      <c r="F60" s="301"/>
+      <c r="G60" s="302"/>
+      <c r="H60" s="271"/>
+      <c r="I60" s="273"/>
+      <c r="J60" s="273"/>
+      <c r="K60" s="272"/>
+      <c r="L60" s="274"/>
+      <c r="M60" s="275"/>
+      <c r="N60" s="275"/>
+      <c r="O60" s="275"/>
+      <c r="P60" s="275"/>
+      <c r="Q60" s="276"/>
+      <c r="R60" s="294" t="s">
+        <v>82</v>
+      </c>
+      <c r="S60" s="295"/>
+      <c r="T60" s="295"/>
+      <c r="U60" s="296"/>
+    </row>
+    <row r="61" spans="1:21" ht="15" customHeight="1">
+      <c r="A61" s="193"/>
+      <c r="B61" s="297" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="298"/>
+      <c r="D61" s="299"/>
+      <c r="E61" s="90"/>
+      <c r="F61" s="301"/>
+      <c r="G61" s="302"/>
+      <c r="H61" s="271"/>
+      <c r="I61" s="273"/>
+      <c r="J61" s="273"/>
+      <c r="K61" s="272"/>
+      <c r="L61" s="274"/>
+      <c r="M61" s="275"/>
+      <c r="N61" s="275"/>
+      <c r="O61" s="275"/>
+      <c r="P61" s="275"/>
+      <c r="Q61" s="276"/>
+      <c r="R61" s="307" t="s">
+        <v>84</v>
+      </c>
+      <c r="S61" s="308"/>
+      <c r="T61" s="308"/>
+      <c r="U61" s="309"/>
+    </row>
+    <row r="62" spans="1:21" ht="15" customHeight="1">
+      <c r="A62" s="194"/>
+      <c r="B62" s="297" t="s">
+        <v>85</v>
+      </c>
+      <c r="C62" s="298"/>
+      <c r="D62" s="299"/>
+      <c r="E62" s="90"/>
+      <c r="F62" s="301"/>
+      <c r="G62" s="302"/>
+      <c r="H62" s="271"/>
+      <c r="I62" s="273"/>
+      <c r="J62" s="273"/>
+      <c r="K62" s="272"/>
+      <c r="L62" s="274"/>
+      <c r="M62" s="275"/>
+      <c r="N62" s="275"/>
+      <c r="O62" s="275"/>
+      <c r="P62" s="275"/>
+      <c r="Q62" s="276"/>
+      <c r="R62" s="303" t="s">
+        <v>73</v>
+      </c>
+      <c r="S62" s="303"/>
+      <c r="T62" s="303"/>
+      <c r="U62" s="303"/>
+    </row>
+    <row r="63" spans="1:21" ht="15" customHeight="1">
+      <c r="A63" s="304" t="s">
+        <v>86</v>
+      </c>
+      <c r="B63" s="305"/>
+      <c r="C63" s="305"/>
+      <c r="D63" s="305"/>
+      <c r="E63" s="305"/>
+      <c r="F63" s="305"/>
+      <c r="G63" s="306"/>
+      <c r="H63" s="257"/>
+      <c r="I63" s="316"/>
+      <c r="J63" s="316"/>
+      <c r="K63" s="316"/>
+      <c r="L63" s="316"/>
+      <c r="M63" s="316"/>
+      <c r="N63" s="316"/>
+      <c r="O63" s="316"/>
+      <c r="P63" s="316"/>
+      <c r="Q63" s="258"/>
+      <c r="R63" s="74"/>
+      <c r="S63" s="74"/>
+      <c r="T63" s="74"/>
+      <c r="U63" s="74"/>
+    </row>
+    <row r="64" spans="1:21" ht="15" customHeight="1">
+      <c r="A64" s="61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B64" s="61"/>
+      <c r="C64" s="61"/>
+      <c r="D64" s="61"/>
+      <c r="E64" s="61"/>
+      <c r="F64" s="61"/>
+      <c r="G64" s="61"/>
+      <c r="H64" s="61"/>
+      <c r="I64" s="61"/>
+      <c r="J64" s="61"/>
+      <c r="K64" s="61"/>
+      <c r="L64" s="61"/>
+      <c r="M64" s="61"/>
+      <c r="N64" s="61"/>
+      <c r="O64" s="61"/>
+      <c r="P64" s="61"/>
+      <c r="Q64" s="61"/>
+      <c r="R64" s="61"/>
+      <c r="S64" s="61"/>
+      <c r="T64" s="61"/>
+      <c r="U64" s="61"/>
+    </row>
+    <row r="65" spans="1:21" ht="27" customHeight="1">
+      <c r="A65" s="77">
+        <v>1</v>
+      </c>
+      <c r="B65" s="310" t="s">
+        <v>88</v>
+      </c>
+      <c r="C65" s="310"/>
+      <c r="D65" s="310"/>
+      <c r="E65" s="310"/>
+      <c r="F65" s="310"/>
+      <c r="G65" s="310"/>
+      <c r="H65" s="310"/>
+      <c r="I65" s="310"/>
+      <c r="J65" s="310"/>
+      <c r="K65" s="310"/>
+      <c r="L65" s="310"/>
+      <c r="M65" s="310"/>
+      <c r="N65" s="310"/>
+      <c r="O65" s="310"/>
+      <c r="P65" s="310"/>
+      <c r="Q65" s="310"/>
+      <c r="R65" s="310"/>
+      <c r="S65" s="310"/>
+      <c r="T65" s="310"/>
+      <c r="U65" s="310"/>
+    </row>
+    <row r="66" spans="1:21" ht="39" customHeight="1">
+      <c r="A66" s="77">
+        <v>2</v>
+      </c>
+      <c r="B66" s="300" t="s">
+        <v>89</v>
+      </c>
+      <c r="C66" s="300"/>
+      <c r="D66" s="300"/>
+      <c r="E66" s="300"/>
+      <c r="F66" s="300"/>
+      <c r="G66" s="300"/>
+      <c r="H66" s="300"/>
+      <c r="I66" s="300"/>
+      <c r="J66" s="300"/>
+      <c r="K66" s="300"/>
+      <c r="L66" s="300"/>
+      <c r="M66" s="300"/>
+      <c r="N66" s="300"/>
+      <c r="O66" s="300"/>
+      <c r="P66" s="300"/>
+      <c r="Q66" s="300"/>
+      <c r="R66" s="300"/>
+      <c r="S66" s="300"/>
+      <c r="T66" s="300"/>
+      <c r="U66" s="300"/>
+    </row>
+    <row r="67" spans="1:21" ht="27" customHeight="1">
+      <c r="A67" s="77">
+        <v>3</v>
+      </c>
+      <c r="B67" s="311" t="s">
+        <v>90</v>
+      </c>
+      <c r="C67" s="312"/>
+      <c r="D67" s="312"/>
+      <c r="E67" s="312"/>
+      <c r="F67" s="312"/>
+      <c r="G67" s="312"/>
+      <c r="H67" s="312"/>
+      <c r="I67" s="312"/>
+      <c r="J67" s="312"/>
+      <c r="K67" s="312"/>
+      <c r="L67" s="312"/>
+      <c r="M67" s="312"/>
+      <c r="N67" s="312"/>
+      <c r="O67" s="312"/>
+      <c r="P67" s="312"/>
+      <c r="Q67" s="312"/>
+      <c r="R67" s="312"/>
+      <c r="S67" s="312"/>
+      <c r="T67" s="312"/>
+      <c r="U67" s="312"/>
+    </row>
+    <row r="68" spans="1:21" ht="27" customHeight="1">
+      <c r="A68" s="77">
+        <v>4</v>
+      </c>
+      <c r="B68" s="311" t="s">
+        <v>91</v>
+      </c>
+      <c r="C68" s="312"/>
+      <c r="D68" s="312"/>
+      <c r="E68" s="312"/>
+      <c r="F68" s="312"/>
+      <c r="G68" s="312"/>
+      <c r="H68" s="312"/>
+      <c r="I68" s="312"/>
+      <c r="J68" s="312"/>
+      <c r="K68" s="312"/>
+      <c r="L68" s="312"/>
+      <c r="M68" s="312"/>
+      <c r="N68" s="312"/>
+      <c r="O68" s="312"/>
+      <c r="P68" s="312"/>
+      <c r="Q68" s="312"/>
+      <c r="R68" s="312"/>
+      <c r="S68" s="312"/>
+      <c r="T68" s="312"/>
+      <c r="U68" s="312"/>
+    </row>
+    <row r="69" spans="1:21" ht="27" customHeight="1">
+      <c r="A69" s="77">
+        <v>5</v>
+      </c>
+      <c r="B69" s="300" t="s">
+        <v>92</v>
+      </c>
+      <c r="C69" s="300"/>
+      <c r="D69" s="300"/>
+      <c r="E69" s="300"/>
+      <c r="F69" s="300"/>
+      <c r="G69" s="300"/>
+      <c r="H69" s="300"/>
+      <c r="I69" s="300"/>
+      <c r="J69" s="300"/>
+      <c r="K69" s="300"/>
+      <c r="L69" s="300"/>
+      <c r="M69" s="300"/>
+      <c r="N69" s="300"/>
+      <c r="O69" s="300"/>
+      <c r="P69" s="300"/>
+      <c r="Q69" s="300"/>
+      <c r="R69" s="300"/>
+      <c r="S69" s="300"/>
+      <c r="T69" s="300"/>
+      <c r="U69" s="300"/>
+    </row>
+  </sheetData>
+  <mergeCells count="202">
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="A4:U4"/>
+    <mergeCell ref="E5:F5"/>
+    <mergeCell ref="K6:N6"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="A15:A27"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="D15:U15"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="D16:U16"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="F18:G18"/>
+    <mergeCell ref="I18:U18"/>
+    <mergeCell ref="D19:U19"/>
+    <mergeCell ref="H24:L24"/>
+    <mergeCell ref="B25:C27"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:U26"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="B20:C21"/>
+    <mergeCell ref="E20:U20"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="F21:U21"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:D24"/>
+    <mergeCell ref="E23:F24"/>
+    <mergeCell ref="H23:L23"/>
+    <mergeCell ref="M23:N24"/>
+    <mergeCell ref="O23:U24"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="D29:U29"/>
     <mergeCell ref="B30:C32"/>
     <mergeCell ref="G30:H30"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="I31:U31"/>
     <mergeCell ref="D32:U32"/>
-    <mergeCell ref="B33:E33"/>
-[...13 lines deleted...]
-    <mergeCell ref="H37:K37"/>
     <mergeCell ref="L37:Q37"/>
     <mergeCell ref="R37:U37"/>
-    <mergeCell ref="B34:D35"/>
-[...2 lines deleted...]
-    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="R38:U38"/>
     <mergeCell ref="R34:U35"/>
     <mergeCell ref="B36:B52"/>
     <mergeCell ref="C36:D36"/>
     <mergeCell ref="F36:G36"/>
     <mergeCell ref="H36:K36"/>
     <mergeCell ref="L36:Q36"/>
-    <mergeCell ref="C38:D38"/>
-[...3 lines deleted...]
-    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:K37"/>
     <mergeCell ref="C39:D39"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="H39:K39"/>
     <mergeCell ref="L39:Q39"/>
     <mergeCell ref="R39:U39"/>
     <mergeCell ref="C40:D40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:K40"/>
     <mergeCell ref="L40:Q40"/>
     <mergeCell ref="R40:U40"/>
     <mergeCell ref="C41:D41"/>
     <mergeCell ref="F41:G41"/>
     <mergeCell ref="H41:K41"/>
     <mergeCell ref="L41:Q41"/>
     <mergeCell ref="R41:U41"/>
     <mergeCell ref="C42:D42"/>
     <mergeCell ref="F42:G42"/>
     <mergeCell ref="H42:K42"/>
     <mergeCell ref="L42:Q42"/>
     <mergeCell ref="R42:U42"/>
     <mergeCell ref="C43:D43"/>
     <mergeCell ref="F43:G43"/>
     <mergeCell ref="H43:K43"/>
     <mergeCell ref="L43:Q43"/>
     <mergeCell ref="R43:U43"/>
@@ -17991,2338 +20220,109 @@
     <mergeCell ref="C48:D48"/>
     <mergeCell ref="F48:G48"/>
     <mergeCell ref="H48:K48"/>
     <mergeCell ref="L48:Q48"/>
     <mergeCell ref="R48:U48"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="F49:G49"/>
     <mergeCell ref="H49:K49"/>
     <mergeCell ref="L49:Q49"/>
     <mergeCell ref="R49:U49"/>
     <mergeCell ref="C50:D50"/>
     <mergeCell ref="F50:G50"/>
     <mergeCell ref="H50:K50"/>
     <mergeCell ref="L50:Q50"/>
     <mergeCell ref="R50:U50"/>
     <mergeCell ref="C51:D51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:K51"/>
     <mergeCell ref="L51:Q51"/>
     <mergeCell ref="R51:U51"/>
     <mergeCell ref="C52:D52"/>
     <mergeCell ref="F52:G52"/>
     <mergeCell ref="H52:K52"/>
     <mergeCell ref="L52:Q52"/>
     <mergeCell ref="R52:U52"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="R55:U55"/>
     <mergeCell ref="B53:D53"/>
     <mergeCell ref="F53:G53"/>
     <mergeCell ref="H53:K53"/>
     <mergeCell ref="L53:Q53"/>
     <mergeCell ref="R53:U53"/>
+    <mergeCell ref="B54:B55"/>
     <mergeCell ref="C54:D54"/>
     <mergeCell ref="F54:G54"/>
     <mergeCell ref="H54:K54"/>
     <mergeCell ref="L54:Q54"/>
-    <mergeCell ref="R54:U54"/>
-[...2094 lines deleted...]
-    <mergeCell ref="R62:U62"/>
     <mergeCell ref="R57:U57"/>
     <mergeCell ref="C58:D58"/>
     <mergeCell ref="F58:G58"/>
     <mergeCell ref="H58:K58"/>
     <mergeCell ref="L58:Q58"/>
     <mergeCell ref="R58:U58"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="F56:G56"/>
     <mergeCell ref="H56:K56"/>
     <mergeCell ref="L56:Q56"/>
     <mergeCell ref="R56:U56"/>
     <mergeCell ref="B57:B60"/>
     <mergeCell ref="C57:D57"/>
     <mergeCell ref="F57:G57"/>
     <mergeCell ref="H57:K57"/>
     <mergeCell ref="L57:Q57"/>
     <mergeCell ref="C59:D59"/>
     <mergeCell ref="F59:G59"/>
     <mergeCell ref="H59:K59"/>
     <mergeCell ref="L59:Q59"/>
     <mergeCell ref="R59:U59"/>
     <mergeCell ref="C60:D60"/>
     <mergeCell ref="F60:G60"/>
     <mergeCell ref="H60:K60"/>
-    <mergeCell ref="C52:D52"/>
-[...157 lines deleted...]
-    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="H63:Q63"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="R62:U62"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E12" xr:uid="{69AB4330-2DA7-4601-A2EC-F14D63926E87}">
       <formula1>"指定,指定の更新,指定の変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22" xr:uid="{2AA4609D-7CA5-40F1-96E3-0AEE89750F53}">
       <formula1>$AX$2:$AX$15</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{5BABFAA6-8457-448C-ADC4-104A2DED31D3}">
       <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{4D4CDE6E-0515-477D-9496-2BA5FBE92E35}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{3D4B1FD5-DDE7-4960-B8AF-04A8EE644A65}">
       <formula1>"　,○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{F6E8636B-3CCE-4033-A044-D81CDA6908F4}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{05CDC848-21DF-468B-A880-0B53CA29FB82}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
   </dataValidations>
@@ -20338,142 +20338,142 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EE2C1F2-822F-432E-8EF9-B1A2478092EA}">
   <sheetPr codeName="Sheet11">
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BQ169"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="I11" sqref="I11:AF12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="8" width="2.625" style="97" customWidth="1"/>
     <col min="9" max="9" width="2.375" style="97" customWidth="1"/>
     <col min="10" max="67" width="2.625" style="97" customWidth="1"/>
     <col min="68" max="68" width="11.5" style="97" customWidth="1"/>
     <col min="69" max="69" width="33.125" style="97" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="3.25" style="97" customWidth="1"/>
     <col min="71" max="16384" width="2.625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="15" customHeight="1">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="324" t="s">
         <v>207</v>
       </c>
-      <c r="B1" s="410"/>
-[...38 lines deleted...]
-      <c r="AO1" s="410"/>
+      <c r="B1" s="324"/>
+      <c r="C1" s="324"/>
+      <c r="D1" s="324"/>
+      <c r="E1" s="324"/>
+      <c r="F1" s="324"/>
+      <c r="G1" s="324"/>
+      <c r="H1" s="324"/>
+      <c r="I1" s="324"/>
+      <c r="J1" s="324"/>
+      <c r="K1" s="324"/>
+      <c r="L1" s="324"/>
+      <c r="M1" s="324"/>
+      <c r="N1" s="324"/>
+      <c r="O1" s="324"/>
+      <c r="P1" s="324"/>
+      <c r="Q1" s="324"/>
+      <c r="R1" s="324"/>
+      <c r="S1" s="324"/>
+      <c r="T1" s="324"/>
+      <c r="U1" s="324"/>
+      <c r="V1" s="324"/>
+      <c r="W1" s="324"/>
+      <c r="X1" s="324"/>
+      <c r="Y1" s="324"/>
+      <c r="Z1" s="324"/>
+      <c r="AA1" s="324"/>
+      <c r="AB1" s="324"/>
+      <c r="AC1" s="324"/>
+      <c r="AD1" s="324"/>
+      <c r="AE1" s="324"/>
+      <c r="AF1" s="324"/>
+      <c r="AG1" s="324"/>
+      <c r="AH1" s="324"/>
+      <c r="AI1" s="324"/>
+      <c r="AJ1" s="324"/>
+      <c r="AK1" s="324"/>
+      <c r="AL1" s="324"/>
+      <c r="AM1" s="324"/>
+      <c r="AN1" s="324"/>
+      <c r="AO1" s="324"/>
       <c r="BP1" s="133" t="s">
         <v>262</v>
       </c>
       <c r="BQ1" s="133" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:69" ht="15" customHeight="1">
-      <c r="A2" s="410"/>
-[...39 lines deleted...]
-      <c r="AO2" s="410"/>
+      <c r="A2" s="324"/>
+      <c r="B2" s="324"/>
+      <c r="C2" s="324"/>
+      <c r="D2" s="324"/>
+      <c r="E2" s="324"/>
+      <c r="F2" s="324"/>
+      <c r="G2" s="324"/>
+      <c r="H2" s="324"/>
+      <c r="I2" s="324"/>
+      <c r="J2" s="324"/>
+      <c r="K2" s="324"/>
+      <c r="L2" s="324"/>
+      <c r="M2" s="324"/>
+      <c r="N2" s="324"/>
+      <c r="O2" s="324"/>
+      <c r="P2" s="324"/>
+      <c r="Q2" s="324"/>
+      <c r="R2" s="324"/>
+      <c r="S2" s="324"/>
+      <c r="T2" s="324"/>
+      <c r="U2" s="324"/>
+      <c r="V2" s="324"/>
+      <c r="W2" s="324"/>
+      <c r="X2" s="324"/>
+      <c r="Y2" s="324"/>
+      <c r="Z2" s="324"/>
+      <c r="AA2" s="324"/>
+      <c r="AB2" s="324"/>
+      <c r="AC2" s="324"/>
+      <c r="AD2" s="324"/>
+      <c r="AE2" s="324"/>
+      <c r="AF2" s="324"/>
+      <c r="AG2" s="324"/>
+      <c r="AH2" s="324"/>
+      <c r="AI2" s="324"/>
+      <c r="AJ2" s="324"/>
+      <c r="AK2" s="324"/>
+      <c r="AL2" s="324"/>
+      <c r="AM2" s="324"/>
+      <c r="AN2" s="324"/>
+      <c r="AO2" s="324"/>
       <c r="BP2" s="133">
         <v>11</v>
       </c>
       <c r="BQ2" s="133" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:69" ht="15" customHeight="1">
       <c r="A3" s="98"/>
       <c r="B3" s="98"/>
       <c r="C3" s="98"/>
       <c r="D3" s="98"/>
       <c r="E3" s="98"/>
       <c r="F3" s="98"/>
       <c r="G3" s="98"/>
       <c r="H3" s="98"/>
       <c r="I3" s="98"/>
       <c r="J3" s="98"/>
       <c r="K3" s="98"/>
       <c r="L3" s="98"/>
       <c r="M3" s="98"/>
       <c r="N3" s="98"/>
       <c r="O3" s="98"/>
       <c r="P3" s="98"/>
       <c r="Q3" s="98"/>
@@ -20587,93 +20587,93 @@
       <c r="Y5" s="98"/>
       <c r="Z5" s="98"/>
       <c r="AA5" s="98"/>
       <c r="AB5" s="98"/>
       <c r="AC5" s="98"/>
       <c r="AD5" s="98"/>
       <c r="AE5" s="98"/>
       <c r="AF5" s="98"/>
       <c r="AG5" s="98"/>
       <c r="AH5" s="98"/>
       <c r="AI5" s="98"/>
       <c r="AJ5" s="98"/>
       <c r="AK5" s="98"/>
       <c r="AL5" s="98"/>
       <c r="AM5" s="98"/>
       <c r="AN5" s="98"/>
       <c r="AO5" s="98"/>
       <c r="BP5" s="133">
         <v>13</v>
       </c>
       <c r="BQ5" s="133" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:69" ht="15" customHeight="1">
-      <c r="A6" s="410" t="s">
+      <c r="A6" s="324" t="s">
         <v>209</v>
       </c>
-      <c r="B6" s="410"/>
-[...38 lines deleted...]
-      <c r="AO6" s="410"/>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="324"/>
+      <c r="E6" s="324"/>
+      <c r="F6" s="324"/>
+      <c r="G6" s="324"/>
+      <c r="H6" s="324"/>
+      <c r="I6" s="324"/>
+      <c r="J6" s="324"/>
+      <c r="K6" s="324"/>
+      <c r="L6" s="324"/>
+      <c r="M6" s="324"/>
+      <c r="N6" s="324"/>
+      <c r="O6" s="324"/>
+      <c r="P6" s="324"/>
+      <c r="Q6" s="324"/>
+      <c r="R6" s="324"/>
+      <c r="S6" s="324"/>
+      <c r="T6" s="324"/>
+      <c r="U6" s="324"/>
+      <c r="V6" s="324"/>
+      <c r="W6" s="324"/>
+      <c r="X6" s="324"/>
+      <c r="Y6" s="324"/>
+      <c r="Z6" s="324"/>
+      <c r="AA6" s="324"/>
+      <c r="AB6" s="324"/>
+      <c r="AC6" s="324"/>
+      <c r="AD6" s="324"/>
+      <c r="AE6" s="324"/>
+      <c r="AF6" s="324"/>
+      <c r="AG6" s="324"/>
+      <c r="AH6" s="324"/>
+      <c r="AI6" s="324"/>
+      <c r="AJ6" s="324"/>
+      <c r="AK6" s="324"/>
+      <c r="AL6" s="324"/>
+      <c r="AM6" s="324"/>
+      <c r="AN6" s="324"/>
+      <c r="AO6" s="324"/>
       <c r="BP6" s="133">
         <v>21</v>
       </c>
       <c r="BQ6" s="133" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:69" ht="15" customHeight="1">
       <c r="A7" s="96"/>
       <c r="B7" s="96"/>
       <c r="C7" s="96"/>
       <c r="D7" s="96"/>
       <c r="E7" s="96"/>
       <c r="F7" s="96"/>
       <c r="G7" s="96"/>
       <c r="H7" s="96"/>
       <c r="I7" s="96"/>
       <c r="J7" s="96"/>
       <c r="K7" s="96"/>
       <c r="L7" s="96"/>
       <c r="M7" s="96"/>
       <c r="N7" s="96"/>
       <c r="O7" s="96"/>
       <c r="P7" s="96"/>
       <c r="Q7" s="96"/>
@@ -20707,128 +20707,128 @@
       <c r="BQ7" s="133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:69" ht="16.899999999999999" customHeight="1">
       <c r="A8" s="96"/>
       <c r="B8" s="96"/>
       <c r="C8" s="96"/>
       <c r="D8" s="96"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="G8" s="96"/>
       <c r="H8" s="96"/>
       <c r="I8" s="96"/>
       <c r="J8" s="96"/>
       <c r="K8" s="96"/>
       <c r="L8" s="96"/>
       <c r="M8" s="96"/>
       <c r="N8" s="96"/>
       <c r="O8" s="96"/>
       <c r="P8" s="96"/>
       <c r="Q8" s="96"/>
       <c r="R8" s="96"/>
       <c r="S8" s="96"/>
       <c r="T8" s="96"/>
-      <c r="U8" s="547" t="s">
+      <c r="U8" s="325" t="s">
         <v>210</v>
       </c>
-      <c r="V8" s="548"/>
-[...4 lines deleted...]
-      <c r="AA8" s="427" t="s">
+      <c r="V8" s="326"/>
+      <c r="W8" s="326"/>
+      <c r="X8" s="329"/>
+      <c r="Y8" s="329"/>
+      <c r="Z8" s="329"/>
+      <c r="AA8" s="331" t="s">
         <v>211</v>
       </c>
-      <c r="AB8" s="427"/>
-[...4 lines deleted...]
-      <c r="AG8" s="427" t="s">
+      <c r="AB8" s="331"/>
+      <c r="AC8" s="331"/>
+      <c r="AD8" s="329"/>
+      <c r="AE8" s="329"/>
+      <c r="AF8" s="329"/>
+      <c r="AG8" s="331" t="s">
         <v>212</v>
       </c>
-      <c r="AH8" s="427"/>
-[...4 lines deleted...]
-      <c r="AM8" s="427" t="s">
+      <c r="AH8" s="331"/>
+      <c r="AI8" s="331"/>
+      <c r="AJ8" s="329"/>
+      <c r="AK8" s="329"/>
+      <c r="AL8" s="329"/>
+      <c r="AM8" s="331" t="s">
         <v>213</v>
       </c>
-      <c r="AN8" s="427"/>
-      <c r="AO8" s="442"/>
+      <c r="AN8" s="331"/>
+      <c r="AO8" s="333"/>
       <c r="BP8" s="133">
         <v>24</v>
       </c>
       <c r="BQ8" s="133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:69" ht="16.899999999999999" customHeight="1">
       <c r="A9" s="98"/>
       <c r="B9" s="98"/>
       <c r="C9" s="98"/>
       <c r="D9" s="98"/>
       <c r="E9" s="98"/>
       <c r="F9" s="98"/>
       <c r="G9" s="98"/>
       <c r="H9" s="98"/>
       <c r="I9" s="98"/>
       <c r="J9" s="98"/>
       <c r="K9" s="98"/>
       <c r="L9" s="98"/>
       <c r="M9" s="98"/>
       <c r="N9" s="98"/>
       <c r="O9" s="98"/>
       <c r="P9" s="98"/>
       <c r="Q9" s="98"/>
       <c r="R9" s="98"/>
       <c r="S9" s="98"/>
       <c r="T9" s="98"/>
-      <c r="U9" s="549"/>
-[...19 lines deleted...]
-      <c r="AO9" s="443"/>
+      <c r="U9" s="327"/>
+      <c r="V9" s="328"/>
+      <c r="W9" s="328"/>
+      <c r="X9" s="330"/>
+      <c r="Y9" s="330"/>
+      <c r="Z9" s="330"/>
+      <c r="AA9" s="332"/>
+      <c r="AB9" s="332"/>
+      <c r="AC9" s="332"/>
+      <c r="AD9" s="330"/>
+      <c r="AE9" s="330"/>
+      <c r="AF9" s="330"/>
+      <c r="AG9" s="332"/>
+      <c r="AH9" s="332"/>
+      <c r="AI9" s="332"/>
+      <c r="AJ9" s="330"/>
+      <c r="AK9" s="330"/>
+      <c r="AL9" s="330"/>
+      <c r="AM9" s="332"/>
+      <c r="AN9" s="332"/>
+      <c r="AO9" s="334"/>
       <c r="BP9" s="133">
         <v>14</v>
       </c>
       <c r="BQ9" s="133" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:69" ht="15" customHeight="1" thickBot="1">
       <c r="A10" s="98"/>
       <c r="B10" s="98"/>
       <c r="C10" s="98"/>
       <c r="D10" s="98"/>
       <c r="E10" s="98"/>
       <c r="F10" s="98"/>
       <c r="G10" s="98"/>
       <c r="H10" s="98"/>
       <c r="I10" s="98"/>
       <c r="J10" s="98"/>
       <c r="K10" s="98"/>
       <c r="L10" s="98"/>
       <c r="M10" s="98"/>
       <c r="N10" s="98"/>
       <c r="O10" s="98"/>
       <c r="P10" s="98"/>
       <c r="Q10" s="98"/>
@@ -20842,1779 +20842,1779 @@
       <c r="Y10" s="98"/>
       <c r="Z10" s="98"/>
       <c r="AA10" s="98"/>
       <c r="AB10" s="98"/>
       <c r="AC10" s="98"/>
       <c r="AD10" s="98"/>
       <c r="AE10" s="98"/>
       <c r="AF10" s="98"/>
       <c r="AG10" s="98"/>
       <c r="AH10" s="98"/>
       <c r="AI10" s="98"/>
       <c r="AJ10" s="98"/>
       <c r="AK10" s="98"/>
       <c r="AL10" s="98"/>
       <c r="AM10" s="98"/>
       <c r="AN10" s="98"/>
       <c r="AO10" s="98"/>
       <c r="BP10" s="133">
         <v>41</v>
       </c>
       <c r="BQ10" s="133" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A11" s="416" t="s">
+      <c r="A11" s="384" t="s">
         <v>214</v>
       </c>
-      <c r="B11" s="496"/>
-      <c r="C11" s="501" t="s">
+      <c r="B11" s="385"/>
+      <c r="C11" s="390" t="s">
         <v>215</v>
       </c>
-      <c r="D11" s="355"/>
-[...4 lines deleted...]
-      <c r="I11" s="502">
+      <c r="D11" s="391"/>
+      <c r="E11" s="391"/>
+      <c r="F11" s="391"/>
+      <c r="G11" s="391"/>
+      <c r="H11" s="392"/>
+      <c r="I11" s="393">
         <f>'指定(更新・変更)申請書'!D16</f>
         <v>0</v>
       </c>
-      <c r="J11" s="503"/>
-[...22 lines deleted...]
-      <c r="AG11" s="530" t="s">
+      <c r="J11" s="394"/>
+      <c r="K11" s="394"/>
+      <c r="L11" s="394"/>
+      <c r="M11" s="394"/>
+      <c r="N11" s="394"/>
+      <c r="O11" s="394"/>
+      <c r="P11" s="394"/>
+      <c r="Q11" s="394"/>
+      <c r="R11" s="394"/>
+      <c r="S11" s="394"/>
+      <c r="T11" s="394"/>
+      <c r="U11" s="394"/>
+      <c r="V11" s="394"/>
+      <c r="W11" s="394"/>
+      <c r="X11" s="394"/>
+      <c r="Y11" s="394"/>
+      <c r="Z11" s="394"/>
+      <c r="AA11" s="394"/>
+      <c r="AB11" s="394"/>
+      <c r="AC11" s="394"/>
+      <c r="AD11" s="394"/>
+      <c r="AE11" s="394"/>
+      <c r="AF11" s="394"/>
+      <c r="AG11" s="337" t="s">
         <v>216</v>
       </c>
-      <c r="AH11" s="531"/>
-[...6 lines deleted...]
-      <c r="AO11" s="532"/>
+      <c r="AH11" s="338"/>
+      <c r="AI11" s="338"/>
+      <c r="AJ11" s="338"/>
+      <c r="AK11" s="338"/>
+      <c r="AL11" s="338"/>
+      <c r="AM11" s="338"/>
+      <c r="AN11" s="338"/>
+      <c r="AO11" s="339"/>
       <c r="BP11" s="133">
         <v>42</v>
       </c>
       <c r="BQ11" s="133" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A12" s="497"/>
-[...39 lines deleted...]
-      <c r="AO12" s="534"/>
+      <c r="A12" s="386"/>
+      <c r="B12" s="387"/>
+      <c r="C12" s="357"/>
+      <c r="D12" s="358"/>
+      <c r="E12" s="358"/>
+      <c r="F12" s="358"/>
+      <c r="G12" s="358"/>
+      <c r="H12" s="359"/>
+      <c r="I12" s="365"/>
+      <c r="J12" s="366"/>
+      <c r="K12" s="366"/>
+      <c r="L12" s="366"/>
+      <c r="M12" s="366"/>
+      <c r="N12" s="366"/>
+      <c r="O12" s="366"/>
+      <c r="P12" s="366"/>
+      <c r="Q12" s="366"/>
+      <c r="R12" s="366"/>
+      <c r="S12" s="366"/>
+      <c r="T12" s="366"/>
+      <c r="U12" s="366"/>
+      <c r="V12" s="366"/>
+      <c r="W12" s="366"/>
+      <c r="X12" s="366"/>
+      <c r="Y12" s="366"/>
+      <c r="Z12" s="366"/>
+      <c r="AA12" s="366"/>
+      <c r="AB12" s="366"/>
+      <c r="AC12" s="366"/>
+      <c r="AD12" s="366"/>
+      <c r="AE12" s="366"/>
+      <c r="AF12" s="366"/>
+      <c r="AG12" s="340"/>
+      <c r="AH12" s="341"/>
+      <c r="AI12" s="341"/>
+      <c r="AJ12" s="341"/>
+      <c r="AK12" s="341"/>
+      <c r="AL12" s="341"/>
+      <c r="AM12" s="341"/>
+      <c r="AN12" s="341"/>
+      <c r="AO12" s="342"/>
       <c r="BP12" s="133">
         <v>48</v>
       </c>
       <c r="BQ12" s="133" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A13" s="497"/>
-[...1 lines deleted...]
-      <c r="C13" s="538" t="s">
+      <c r="A13" s="386"/>
+      <c r="B13" s="387"/>
+      <c r="C13" s="346" t="s">
         <v>217</v>
       </c>
-      <c r="D13" s="539"/>
-[...4 lines deleted...]
-      <c r="I13" s="541" t="s">
+      <c r="D13" s="347"/>
+      <c r="E13" s="347"/>
+      <c r="F13" s="347"/>
+      <c r="G13" s="347"/>
+      <c r="H13" s="348"/>
+      <c r="I13" s="349" t="s">
         <v>218</v>
       </c>
-      <c r="J13" s="542"/>
-      <c r="K13" s="325">
+      <c r="J13" s="350"/>
+      <c r="K13" s="506">
         <f>'指定(更新・変更)申請書'!E17</f>
         <v>0</v>
       </c>
-      <c r="L13" s="326"/>
-      <c r="M13" s="327"/>
+      <c r="L13" s="507"/>
+      <c r="M13" s="508"/>
       <c r="N13" s="99" t="s">
         <v>219</v>
       </c>
-      <c r="O13" s="325">
+      <c r="O13" s="506">
         <f>'指定(更新・変更)申請書'!G17</f>
         <v>0</v>
       </c>
-      <c r="P13" s="326"/>
-[...24 lines deleted...]
-      <c r="AO13" s="534"/>
+      <c r="P13" s="507"/>
+      <c r="Q13" s="507"/>
+      <c r="R13" s="508"/>
+      <c r="S13" s="351"/>
+      <c r="T13" s="352"/>
+      <c r="U13" s="352"/>
+      <c r="V13" s="352"/>
+      <c r="W13" s="352"/>
+      <c r="X13" s="352"/>
+      <c r="Y13" s="352"/>
+      <c r="Z13" s="352"/>
+      <c r="AA13" s="352"/>
+      <c r="AB13" s="352"/>
+      <c r="AC13" s="352"/>
+      <c r="AD13" s="352"/>
+      <c r="AE13" s="352"/>
+      <c r="AF13" s="353"/>
+      <c r="AG13" s="340"/>
+      <c r="AH13" s="341"/>
+      <c r="AI13" s="341"/>
+      <c r="AJ13" s="341"/>
+      <c r="AK13" s="341"/>
+      <c r="AL13" s="341"/>
+      <c r="AM13" s="341"/>
+      <c r="AN13" s="341"/>
+      <c r="AO13" s="342"/>
       <c r="BP13" s="133">
         <v>43</v>
       </c>
       <c r="BQ13" s="133" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A14" s="497"/>
-[...1 lines deleted...]
-      <c r="C14" s="546" t="s">
+      <c r="A14" s="386"/>
+      <c r="B14" s="387"/>
+      <c r="C14" s="354" t="s">
         <v>220</v>
       </c>
-      <c r="D14" s="455"/>
-[...4 lines deleted...]
-      <c r="I14" s="516" t="str">
+      <c r="D14" s="355"/>
+      <c r="E14" s="355"/>
+      <c r="F14" s="355"/>
+      <c r="G14" s="355"/>
+      <c r="H14" s="356"/>
+      <c r="I14" s="363" t="str">
         <f>'指定(更新・変更)申請書'!D18&amp;'指定(更新・変更)申請書'!E18&amp;'指定(更新・変更)申請書'!F18&amp;'指定(更新・変更)申請書'!H18</f>
         <v>県市</v>
       </c>
-      <c r="J14" s="517"/>
-[...30 lines deleted...]
-      <c r="AO14" s="534"/>
+      <c r="J14" s="364"/>
+      <c r="K14" s="364"/>
+      <c r="L14" s="364"/>
+      <c r="M14" s="364"/>
+      <c r="N14" s="364"/>
+      <c r="O14" s="364"/>
+      <c r="P14" s="364"/>
+      <c r="Q14" s="364"/>
+      <c r="R14" s="364"/>
+      <c r="S14" s="364"/>
+      <c r="T14" s="364"/>
+      <c r="U14" s="364"/>
+      <c r="V14" s="364"/>
+      <c r="W14" s="364"/>
+      <c r="X14" s="364"/>
+      <c r="Y14" s="364"/>
+      <c r="Z14" s="364"/>
+      <c r="AA14" s="364"/>
+      <c r="AB14" s="364"/>
+      <c r="AC14" s="364"/>
+      <c r="AD14" s="364"/>
+      <c r="AE14" s="364"/>
+      <c r="AF14" s="364"/>
+      <c r="AG14" s="340"/>
+      <c r="AH14" s="341"/>
+      <c r="AI14" s="341"/>
+      <c r="AJ14" s="341"/>
+      <c r="AK14" s="341"/>
+      <c r="AL14" s="341"/>
+      <c r="AM14" s="341"/>
+      <c r="AN14" s="341"/>
+      <c r="AO14" s="342"/>
       <c r="BP14" s="133">
         <v>45</v>
       </c>
       <c r="BQ14" s="133" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A15" s="497"/>
-[...39 lines deleted...]
-      <c r="AO15" s="534"/>
+      <c r="A15" s="386"/>
+      <c r="B15" s="387"/>
+      <c r="C15" s="357"/>
+      <c r="D15" s="358"/>
+      <c r="E15" s="358"/>
+      <c r="F15" s="358"/>
+      <c r="G15" s="358"/>
+      <c r="H15" s="359"/>
+      <c r="I15" s="365"/>
+      <c r="J15" s="366"/>
+      <c r="K15" s="366"/>
+      <c r="L15" s="366"/>
+      <c r="M15" s="366"/>
+      <c r="N15" s="366"/>
+      <c r="O15" s="366"/>
+      <c r="P15" s="366"/>
+      <c r="Q15" s="366"/>
+      <c r="R15" s="366"/>
+      <c r="S15" s="366"/>
+      <c r="T15" s="366"/>
+      <c r="U15" s="366"/>
+      <c r="V15" s="366"/>
+      <c r="W15" s="366"/>
+      <c r="X15" s="366"/>
+      <c r="Y15" s="366"/>
+      <c r="Z15" s="366"/>
+      <c r="AA15" s="366"/>
+      <c r="AB15" s="366"/>
+      <c r="AC15" s="366"/>
+      <c r="AD15" s="366"/>
+      <c r="AE15" s="366"/>
+      <c r="AF15" s="366"/>
+      <c r="AG15" s="340"/>
+      <c r="AH15" s="341"/>
+      <c r="AI15" s="341"/>
+      <c r="AJ15" s="341"/>
+      <c r="AK15" s="341"/>
+      <c r="AL15" s="341"/>
+      <c r="AM15" s="341"/>
+      <c r="AN15" s="341"/>
+      <c r="AO15" s="342"/>
       <c r="BP15" s="133">
         <v>46</v>
       </c>
       <c r="BQ15" s="133" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A16" s="497"/>
-[...7 lines deleted...]
-      <c r="I16" s="516">
+      <c r="A16" s="386"/>
+      <c r="B16" s="387"/>
+      <c r="C16" s="357"/>
+      <c r="D16" s="358"/>
+      <c r="E16" s="358"/>
+      <c r="F16" s="358"/>
+      <c r="G16" s="358"/>
+      <c r="H16" s="359"/>
+      <c r="I16" s="363">
         <f>'指定(更新・変更)申請書'!D19</f>
         <v>0</v>
       </c>
-      <c r="J16" s="517"/>
-[...30 lines deleted...]
-      <c r="AO16" s="534"/>
+      <c r="J16" s="364"/>
+      <c r="K16" s="364"/>
+      <c r="L16" s="364"/>
+      <c r="M16" s="364"/>
+      <c r="N16" s="364"/>
+      <c r="O16" s="364"/>
+      <c r="P16" s="364"/>
+      <c r="Q16" s="364"/>
+      <c r="R16" s="364"/>
+      <c r="S16" s="364"/>
+      <c r="T16" s="364"/>
+      <c r="U16" s="364"/>
+      <c r="V16" s="364"/>
+      <c r="W16" s="364"/>
+      <c r="X16" s="364"/>
+      <c r="Y16" s="364"/>
+      <c r="Z16" s="364"/>
+      <c r="AA16" s="364"/>
+      <c r="AB16" s="364"/>
+      <c r="AC16" s="364"/>
+      <c r="AD16" s="364"/>
+      <c r="AE16" s="364"/>
+      <c r="AF16" s="364"/>
+      <c r="AG16" s="340"/>
+      <c r="AH16" s="341"/>
+      <c r="AI16" s="341"/>
+      <c r="AJ16" s="341"/>
+      <c r="AK16" s="341"/>
+      <c r="AL16" s="341"/>
+      <c r="AM16" s="341"/>
+      <c r="AN16" s="341"/>
+      <c r="AO16" s="342"/>
       <c r="BP16" s="133">
         <v>47</v>
       </c>
       <c r="BQ16" s="133" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A17" s="497"/>
-[...39 lines deleted...]
-      <c r="AO17" s="534"/>
+      <c r="A17" s="386"/>
+      <c r="B17" s="387"/>
+      <c r="C17" s="360"/>
+      <c r="D17" s="361"/>
+      <c r="E17" s="361"/>
+      <c r="F17" s="361"/>
+      <c r="G17" s="361"/>
+      <c r="H17" s="362"/>
+      <c r="I17" s="365"/>
+      <c r="J17" s="366"/>
+      <c r="K17" s="366"/>
+      <c r="L17" s="366"/>
+      <c r="M17" s="366"/>
+      <c r="N17" s="366"/>
+      <c r="O17" s="366"/>
+      <c r="P17" s="366"/>
+      <c r="Q17" s="366"/>
+      <c r="R17" s="366"/>
+      <c r="S17" s="366"/>
+      <c r="T17" s="366"/>
+      <c r="U17" s="366"/>
+      <c r="V17" s="366"/>
+      <c r="W17" s="366"/>
+      <c r="X17" s="366"/>
+      <c r="Y17" s="366"/>
+      <c r="Z17" s="366"/>
+      <c r="AA17" s="366"/>
+      <c r="AB17" s="366"/>
+      <c r="AC17" s="366"/>
+      <c r="AD17" s="366"/>
+      <c r="AE17" s="366"/>
+      <c r="AF17" s="366"/>
+      <c r="AG17" s="340"/>
+      <c r="AH17" s="341"/>
+      <c r="AI17" s="341"/>
+      <c r="AJ17" s="341"/>
+      <c r="AK17" s="341"/>
+      <c r="AL17" s="341"/>
+      <c r="AM17" s="341"/>
+      <c r="AN17" s="341"/>
+      <c r="AO17" s="342"/>
       <c r="BP17" s="133">
         <v>35</v>
       </c>
       <c r="BQ17" s="133" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A18" s="497"/>
-[...1 lines deleted...]
-      <c r="C18" s="454" t="s">
+      <c r="A18" s="386"/>
+      <c r="B18" s="387"/>
+      <c r="C18" s="383" t="s">
         <v>221</v>
       </c>
-      <c r="D18" s="455"/>
-[...4 lines deleted...]
-      <c r="I18" s="516">
+      <c r="D18" s="355"/>
+      <c r="E18" s="355"/>
+      <c r="F18" s="355"/>
+      <c r="G18" s="355"/>
+      <c r="H18" s="356"/>
+      <c r="I18" s="363">
         <f>'指定(更新・変更)申請書'!H24</f>
         <v>0</v>
       </c>
-      <c r="J18" s="517"/>
-[...30 lines deleted...]
-      <c r="AO18" s="534"/>
+      <c r="J18" s="364"/>
+      <c r="K18" s="364"/>
+      <c r="L18" s="364"/>
+      <c r="M18" s="364"/>
+      <c r="N18" s="364"/>
+      <c r="O18" s="364"/>
+      <c r="P18" s="364"/>
+      <c r="Q18" s="364"/>
+      <c r="R18" s="364"/>
+      <c r="S18" s="364"/>
+      <c r="T18" s="364"/>
+      <c r="U18" s="364"/>
+      <c r="V18" s="364"/>
+      <c r="W18" s="364"/>
+      <c r="X18" s="364"/>
+      <c r="Y18" s="364"/>
+      <c r="Z18" s="364"/>
+      <c r="AA18" s="364"/>
+      <c r="AB18" s="364"/>
+      <c r="AC18" s="364"/>
+      <c r="AD18" s="364"/>
+      <c r="AE18" s="364"/>
+      <c r="AF18" s="364"/>
+      <c r="AG18" s="340"/>
+      <c r="AH18" s="341"/>
+      <c r="AI18" s="341"/>
+      <c r="AJ18" s="341"/>
+      <c r="AK18" s="341"/>
+      <c r="AL18" s="341"/>
+      <c r="AM18" s="341"/>
+      <c r="AN18" s="341"/>
+      <c r="AO18" s="342"/>
       <c r="BP18" s="133">
         <v>33</v>
       </c>
       <c r="BQ18" s="133" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:69" ht="16.899999999999999" customHeight="1" thickBot="1">
-      <c r="A19" s="497"/>
-[...39 lines deleted...]
-      <c r="AO19" s="537"/>
+      <c r="A19" s="386"/>
+      <c r="B19" s="387"/>
+      <c r="C19" s="403"/>
+      <c r="D19" s="404"/>
+      <c r="E19" s="404"/>
+      <c r="F19" s="404"/>
+      <c r="G19" s="404"/>
+      <c r="H19" s="405"/>
+      <c r="I19" s="406"/>
+      <c r="J19" s="407"/>
+      <c r="K19" s="407"/>
+      <c r="L19" s="407"/>
+      <c r="M19" s="407"/>
+      <c r="N19" s="407"/>
+      <c r="O19" s="407"/>
+      <c r="P19" s="407"/>
+      <c r="Q19" s="407"/>
+      <c r="R19" s="407"/>
+      <c r="S19" s="407"/>
+      <c r="T19" s="407"/>
+      <c r="U19" s="407"/>
+      <c r="V19" s="407"/>
+      <c r="W19" s="407"/>
+      <c r="X19" s="407"/>
+      <c r="Y19" s="407"/>
+      <c r="Z19" s="407"/>
+      <c r="AA19" s="407"/>
+      <c r="AB19" s="407"/>
+      <c r="AC19" s="407"/>
+      <c r="AD19" s="407"/>
+      <c r="AE19" s="407"/>
+      <c r="AF19" s="407"/>
+      <c r="AG19" s="343"/>
+      <c r="AH19" s="344"/>
+      <c r="AI19" s="344"/>
+      <c r="AJ19" s="344"/>
+      <c r="AK19" s="344"/>
+      <c r="AL19" s="344"/>
+      <c r="AM19" s="344"/>
+      <c r="AN19" s="344"/>
+      <c r="AO19" s="345"/>
       <c r="BP19" s="133">
         <v>32</v>
       </c>
       <c r="BQ19" s="133" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A20" s="497"/>
-[...1 lines deleted...]
-      <c r="C20" s="354" t="s">
+      <c r="A20" s="386"/>
+      <c r="B20" s="387"/>
+      <c r="C20" s="408" t="s">
         <v>222</v>
       </c>
-      <c r="D20" s="355"/>
-[...4 lines deleted...]
-      <c r="I20" s="502">
+      <c r="D20" s="391"/>
+      <c r="E20" s="391"/>
+      <c r="F20" s="391"/>
+      <c r="G20" s="391"/>
+      <c r="H20" s="392"/>
+      <c r="I20" s="393">
         <f>'指定(更新・変更)申請書'!D29</f>
         <v>0</v>
       </c>
-      <c r="J20" s="503"/>
-[...30 lines deleted...]
-      <c r="AO20" s="521"/>
+      <c r="J20" s="394"/>
+      <c r="K20" s="394"/>
+      <c r="L20" s="394"/>
+      <c r="M20" s="394"/>
+      <c r="N20" s="394"/>
+      <c r="O20" s="394"/>
+      <c r="P20" s="394"/>
+      <c r="Q20" s="394"/>
+      <c r="R20" s="394"/>
+      <c r="S20" s="394"/>
+      <c r="T20" s="394"/>
+      <c r="U20" s="394"/>
+      <c r="V20" s="394"/>
+      <c r="W20" s="394"/>
+      <c r="X20" s="394"/>
+      <c r="Y20" s="394"/>
+      <c r="Z20" s="394"/>
+      <c r="AA20" s="394"/>
+      <c r="AB20" s="394"/>
+      <c r="AC20" s="394"/>
+      <c r="AD20" s="394"/>
+      <c r="AE20" s="394"/>
+      <c r="AF20" s="394"/>
+      <c r="AG20" s="409"/>
+      <c r="AH20" s="409"/>
+      <c r="AI20" s="409"/>
+      <c r="AJ20" s="409"/>
+      <c r="AK20" s="409"/>
+      <c r="AL20" s="409"/>
+      <c r="AM20" s="409"/>
+      <c r="AN20" s="409"/>
+      <c r="AO20" s="410"/>
       <c r="BP20" s="133">
         <v>52</v>
       </c>
       <c r="BQ20" s="133" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="21" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A21" s="497"/>
-[...39 lines deleted...]
-      <c r="AO21" s="522"/>
+      <c r="A21" s="386"/>
+      <c r="B21" s="387"/>
+      <c r="C21" s="403"/>
+      <c r="D21" s="404"/>
+      <c r="E21" s="404"/>
+      <c r="F21" s="404"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="405"/>
+      <c r="I21" s="406"/>
+      <c r="J21" s="407"/>
+      <c r="K21" s="407"/>
+      <c r="L21" s="407"/>
+      <c r="M21" s="407"/>
+      <c r="N21" s="407"/>
+      <c r="O21" s="407"/>
+      <c r="P21" s="407"/>
+      <c r="Q21" s="407"/>
+      <c r="R21" s="407"/>
+      <c r="S21" s="407"/>
+      <c r="T21" s="407"/>
+      <c r="U21" s="407"/>
+      <c r="V21" s="407"/>
+      <c r="W21" s="407"/>
+      <c r="X21" s="407"/>
+      <c r="Y21" s="407"/>
+      <c r="Z21" s="407"/>
+      <c r="AA21" s="407"/>
+      <c r="AB21" s="407"/>
+      <c r="AC21" s="407"/>
+      <c r="AD21" s="407"/>
+      <c r="AE21" s="407"/>
+      <c r="AF21" s="407"/>
+      <c r="AG21" s="407"/>
+      <c r="AH21" s="407"/>
+      <c r="AI21" s="407"/>
+      <c r="AJ21" s="407"/>
+      <c r="AK21" s="407"/>
+      <c r="AL21" s="407"/>
+      <c r="AM21" s="407"/>
+      <c r="AN21" s="407"/>
+      <c r="AO21" s="411"/>
       <c r="BP21" s="133">
         <v>53</v>
       </c>
       <c r="BQ21" s="133" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A22" s="497"/>
-[...1 lines deleted...]
-      <c r="C22" s="501" t="s">
+      <c r="A22" s="386"/>
+      <c r="B22" s="387"/>
+      <c r="C22" s="390" t="s">
         <v>223</v>
       </c>
-      <c r="D22" s="523"/>
-[...36 lines deleted...]
-      <c r="AO22" s="513"/>
+      <c r="D22" s="412"/>
+      <c r="E22" s="412"/>
+      <c r="F22" s="412"/>
+      <c r="G22" s="412"/>
+      <c r="H22" s="413"/>
+      <c r="I22" s="417"/>
+      <c r="J22" s="335"/>
+      <c r="K22" s="335"/>
+      <c r="L22" s="335"/>
+      <c r="M22" s="335"/>
+      <c r="N22" s="335"/>
+      <c r="O22" s="335"/>
+      <c r="P22" s="335"/>
+      <c r="Q22" s="335"/>
+      <c r="R22" s="335"/>
+      <c r="S22" s="335"/>
+      <c r="T22" s="335"/>
+      <c r="U22" s="335"/>
+      <c r="V22" s="335"/>
+      <c r="W22" s="335"/>
+      <c r="X22" s="335"/>
+      <c r="Y22" s="335"/>
+      <c r="Z22" s="395"/>
+      <c r="AA22" s="395"/>
+      <c r="AB22" s="397"/>
+      <c r="AC22" s="399"/>
+      <c r="AD22" s="399"/>
+      <c r="AE22" s="399"/>
+      <c r="AF22" s="399"/>
+      <c r="AG22" s="399"/>
+      <c r="AH22" s="399"/>
+      <c r="AI22" s="399"/>
+      <c r="AJ22" s="399"/>
+      <c r="AK22" s="399"/>
+      <c r="AL22" s="399"/>
+      <c r="AM22" s="399"/>
+      <c r="AN22" s="399"/>
+      <c r="AO22" s="400"/>
       <c r="BP22" s="133">
         <v>54</v>
       </c>
       <c r="BQ22" s="133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A23" s="497"/>
-[...39 lines deleted...]
-      <c r="AO23" s="515"/>
+      <c r="A23" s="386"/>
+      <c r="B23" s="387"/>
+      <c r="C23" s="414"/>
+      <c r="D23" s="415"/>
+      <c r="E23" s="415"/>
+      <c r="F23" s="415"/>
+      <c r="G23" s="415"/>
+      <c r="H23" s="416"/>
+      <c r="I23" s="418"/>
+      <c r="J23" s="336"/>
+      <c r="K23" s="336"/>
+      <c r="L23" s="336"/>
+      <c r="M23" s="336"/>
+      <c r="N23" s="336"/>
+      <c r="O23" s="336"/>
+      <c r="P23" s="336"/>
+      <c r="Q23" s="336"/>
+      <c r="R23" s="336"/>
+      <c r="S23" s="336"/>
+      <c r="T23" s="336"/>
+      <c r="U23" s="336"/>
+      <c r="V23" s="336"/>
+      <c r="W23" s="336"/>
+      <c r="X23" s="336"/>
+      <c r="Y23" s="336"/>
+      <c r="Z23" s="396"/>
+      <c r="AA23" s="396"/>
+      <c r="AB23" s="398"/>
+      <c r="AC23" s="401"/>
+      <c r="AD23" s="401"/>
+      <c r="AE23" s="401"/>
+      <c r="AF23" s="401"/>
+      <c r="AG23" s="401"/>
+      <c r="AH23" s="401"/>
+      <c r="AI23" s="401"/>
+      <c r="AJ23" s="401"/>
+      <c r="AK23" s="401"/>
+      <c r="AL23" s="401"/>
+      <c r="AM23" s="401"/>
+      <c r="AN23" s="401"/>
+      <c r="AO23" s="402"/>
     </row>
     <row r="24" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A24" s="497"/>
-[...1 lines deleted...]
-      <c r="C24" s="393" t="s">
+      <c r="A24" s="386"/>
+      <c r="B24" s="387"/>
+      <c r="C24" s="431" t="s">
         <v>224</v>
       </c>
-      <c r="D24" s="394"/>
-[...36 lines deleted...]
-      <c r="AO24" s="438"/>
+      <c r="D24" s="432"/>
+      <c r="E24" s="432"/>
+      <c r="F24" s="432"/>
+      <c r="G24" s="432"/>
+      <c r="H24" s="433"/>
+      <c r="I24" s="437"/>
+      <c r="J24" s="438"/>
+      <c r="K24" s="441"/>
+      <c r="L24" s="442"/>
+      <c r="M24" s="442"/>
+      <c r="N24" s="442"/>
+      <c r="O24" s="442"/>
+      <c r="P24" s="442"/>
+      <c r="Q24" s="442"/>
+      <c r="R24" s="442"/>
+      <c r="S24" s="442"/>
+      <c r="T24" s="442"/>
+      <c r="U24" s="442"/>
+      <c r="V24" s="442"/>
+      <c r="W24" s="442"/>
+      <c r="X24" s="442"/>
+      <c r="Y24" s="442"/>
+      <c r="Z24" s="442"/>
+      <c r="AA24" s="442"/>
+      <c r="AB24" s="442"/>
+      <c r="AC24" s="442"/>
+      <c r="AD24" s="442"/>
+      <c r="AE24" s="442"/>
+      <c r="AF24" s="442"/>
+      <c r="AG24" s="442"/>
+      <c r="AH24" s="442"/>
+      <c r="AI24" s="442"/>
+      <c r="AJ24" s="442"/>
+      <c r="AK24" s="442"/>
+      <c r="AL24" s="442"/>
+      <c r="AM24" s="442"/>
+      <c r="AN24" s="442"/>
+      <c r="AO24" s="443"/>
     </row>
     <row r="25" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A25" s="499"/>
-[...39 lines deleted...]
-      <c r="AO25" s="441"/>
+      <c r="A25" s="388"/>
+      <c r="B25" s="389"/>
+      <c r="C25" s="434"/>
+      <c r="D25" s="435"/>
+      <c r="E25" s="435"/>
+      <c r="F25" s="435"/>
+      <c r="G25" s="435"/>
+      <c r="H25" s="436"/>
+      <c r="I25" s="439"/>
+      <c r="J25" s="440"/>
+      <c r="K25" s="444"/>
+      <c r="L25" s="445"/>
+      <c r="M25" s="445"/>
+      <c r="N25" s="445"/>
+      <c r="O25" s="445"/>
+      <c r="P25" s="445"/>
+      <c r="Q25" s="445"/>
+      <c r="R25" s="445"/>
+      <c r="S25" s="445"/>
+      <c r="T25" s="445"/>
+      <c r="U25" s="445"/>
+      <c r="V25" s="445"/>
+      <c r="W25" s="445"/>
+      <c r="X25" s="445"/>
+      <c r="Y25" s="445"/>
+      <c r="Z25" s="445"/>
+      <c r="AA25" s="445"/>
+      <c r="AB25" s="445"/>
+      <c r="AC25" s="445"/>
+      <c r="AD25" s="445"/>
+      <c r="AE25" s="445"/>
+      <c r="AF25" s="445"/>
+      <c r="AG25" s="445"/>
+      <c r="AH25" s="445"/>
+      <c r="AI25" s="445"/>
+      <c r="AJ25" s="445"/>
+      <c r="AK25" s="445"/>
+      <c r="AL25" s="445"/>
+      <c r="AM25" s="445"/>
+      <c r="AN25" s="445"/>
+      <c r="AO25" s="446"/>
     </row>
     <row r="26" spans="1:69" ht="15" customHeight="1">
       <c r="A26" s="100"/>
       <c r="B26" s="101"/>
       <c r="C26" s="102"/>
       <c r="D26" s="103"/>
       <c r="E26" s="103"/>
       <c r="F26" s="98"/>
       <c r="G26" s="103"/>
       <c r="H26" s="103"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="96"/>
       <c r="O26" s="96"/>
       <c r="P26" s="96"/>
       <c r="Q26" s="96"/>
       <c r="R26" s="96"/>
       <c r="S26" s="96"/>
       <c r="T26" s="96"/>
       <c r="U26" s="96"/>
       <c r="V26" s="96"/>
       <c r="W26" s="96"/>
       <c r="X26" s="96"/>
       <c r="Y26" s="96"/>
       <c r="Z26" s="96"/>
       <c r="AA26" s="96"/>
       <c r="AB26" s="96"/>
       <c r="AC26" s="96"/>
       <c r="AD26" s="96"/>
       <c r="AE26" s="96"/>
       <c r="AF26" s="96"/>
       <c r="AG26" s="96"/>
       <c r="AH26" s="96"/>
       <c r="AI26" s="96"/>
       <c r="AJ26" s="96"/>
       <c r="AK26" s="96"/>
       <c r="AL26" s="96"/>
       <c r="AM26" s="96"/>
       <c r="AN26" s="96"/>
       <c r="AO26" s="96"/>
     </row>
     <row r="27" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="477" t="s">
+      <c r="A27" s="367" t="s">
         <v>225</v>
       </c>
-      <c r="B27" s="478"/>
-      <c r="C27" s="483" t="s">
+      <c r="B27" s="368"/>
+      <c r="C27" s="373" t="s">
         <v>217</v>
       </c>
-      <c r="D27" s="484"/>
-[...4 lines deleted...]
-      <c r="I27" s="486" t="s">
+      <c r="D27" s="374"/>
+      <c r="E27" s="374"/>
+      <c r="F27" s="374"/>
+      <c r="G27" s="374"/>
+      <c r="H27" s="375"/>
+      <c r="I27" s="376" t="s">
         <v>218</v>
       </c>
-      <c r="J27" s="487"/>
-      <c r="K27" s="488" t="e">
+      <c r="J27" s="377"/>
+      <c r="K27" s="378" t="e">
         <f>IF(#REF!="","",LEFT(#REF!,3))</f>
         <v>#REF!</v>
       </c>
-      <c r="L27" s="488"/>
-      <c r="M27" s="488"/>
+      <c r="L27" s="378"/>
+      <c r="M27" s="378"/>
       <c r="N27" s="104" t="s">
         <v>219</v>
       </c>
-      <c r="O27" s="488" t="e">
+      <c r="O27" s="378" t="e">
         <f>IF(#REF!="","",RIGHT(#REF!,4))</f>
         <v>#REF!</v>
       </c>
-      <c r="P27" s="488"/>
-[...24 lines deleted...]
-      <c r="AO27" s="492"/>
+      <c r="P27" s="378"/>
+      <c r="Q27" s="379"/>
+      <c r="R27" s="380"/>
+      <c r="S27" s="381"/>
+      <c r="T27" s="381"/>
+      <c r="U27" s="381"/>
+      <c r="V27" s="381"/>
+      <c r="W27" s="381"/>
+      <c r="X27" s="381"/>
+      <c r="Y27" s="381"/>
+      <c r="Z27" s="381"/>
+      <c r="AA27" s="381"/>
+      <c r="AB27" s="381"/>
+      <c r="AC27" s="381"/>
+      <c r="AD27" s="381"/>
+      <c r="AE27" s="381"/>
+      <c r="AF27" s="381"/>
+      <c r="AG27" s="381"/>
+      <c r="AH27" s="381"/>
+      <c r="AI27" s="381"/>
+      <c r="AJ27" s="381"/>
+      <c r="AK27" s="381"/>
+      <c r="AL27" s="381"/>
+      <c r="AM27" s="381"/>
+      <c r="AN27" s="381"/>
+      <c r="AO27" s="382"/>
     </row>
     <row r="28" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="479"/>
-[...1 lines deleted...]
-      <c r="C28" s="454" t="s">
+      <c r="A28" s="369"/>
+      <c r="B28" s="370"/>
+      <c r="C28" s="383" t="s">
         <v>226</v>
       </c>
-      <c r="D28" s="455"/>
-[...4 lines deleted...]
-      <c r="I28" s="448" t="e">
+      <c r="D28" s="355"/>
+      <c r="E28" s="355"/>
+      <c r="F28" s="355"/>
+      <c r="G28" s="355"/>
+      <c r="H28" s="356"/>
+      <c r="I28" s="451" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J28" s="449"/>
-[...30 lines deleted...]
-      <c r="AO28" s="450"/>
+      <c r="J28" s="452"/>
+      <c r="K28" s="452"/>
+      <c r="L28" s="452"/>
+      <c r="M28" s="452"/>
+      <c r="N28" s="452"/>
+      <c r="O28" s="452"/>
+      <c r="P28" s="452"/>
+      <c r="Q28" s="452"/>
+      <c r="R28" s="452"/>
+      <c r="S28" s="452"/>
+      <c r="T28" s="452"/>
+      <c r="U28" s="452"/>
+      <c r="V28" s="452"/>
+      <c r="W28" s="452"/>
+      <c r="X28" s="452"/>
+      <c r="Y28" s="452"/>
+      <c r="Z28" s="452"/>
+      <c r="AA28" s="452"/>
+      <c r="AB28" s="452"/>
+      <c r="AC28" s="452"/>
+      <c r="AD28" s="452"/>
+      <c r="AE28" s="452"/>
+      <c r="AF28" s="452"/>
+      <c r="AG28" s="452"/>
+      <c r="AH28" s="452"/>
+      <c r="AI28" s="452"/>
+      <c r="AJ28" s="452"/>
+      <c r="AK28" s="452"/>
+      <c r="AL28" s="452"/>
+      <c r="AM28" s="452"/>
+      <c r="AN28" s="452"/>
+      <c r="AO28" s="453"/>
     </row>
     <row r="29" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A29" s="479"/>
-[...39 lines deleted...]
-      <c r="AO29" s="453"/>
+      <c r="A29" s="369"/>
+      <c r="B29" s="370"/>
+      <c r="C29" s="357"/>
+      <c r="D29" s="358"/>
+      <c r="E29" s="358"/>
+      <c r="F29" s="358"/>
+      <c r="G29" s="358"/>
+      <c r="H29" s="359"/>
+      <c r="I29" s="454"/>
+      <c r="J29" s="455"/>
+      <c r="K29" s="455"/>
+      <c r="L29" s="455"/>
+      <c r="M29" s="455"/>
+      <c r="N29" s="455"/>
+      <c r="O29" s="455"/>
+      <c r="P29" s="455"/>
+      <c r="Q29" s="455"/>
+      <c r="R29" s="455"/>
+      <c r="S29" s="455"/>
+      <c r="T29" s="455"/>
+      <c r="U29" s="455"/>
+      <c r="V29" s="455"/>
+      <c r="W29" s="455"/>
+      <c r="X29" s="455"/>
+      <c r="Y29" s="455"/>
+      <c r="Z29" s="455"/>
+      <c r="AA29" s="455"/>
+      <c r="AB29" s="455"/>
+      <c r="AC29" s="455"/>
+      <c r="AD29" s="455"/>
+      <c r="AE29" s="455"/>
+      <c r="AF29" s="455"/>
+      <c r="AG29" s="455"/>
+      <c r="AH29" s="455"/>
+      <c r="AI29" s="455"/>
+      <c r="AJ29" s="455"/>
+      <c r="AK29" s="455"/>
+      <c r="AL29" s="455"/>
+      <c r="AM29" s="455"/>
+      <c r="AN29" s="455"/>
+      <c r="AO29" s="456"/>
     </row>
     <row r="30" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A30" s="479"/>
-[...7 lines deleted...]
-      <c r="I30" s="448" t="e">
+      <c r="A30" s="369"/>
+      <c r="B30" s="370"/>
+      <c r="C30" s="357"/>
+      <c r="D30" s="358"/>
+      <c r="E30" s="358"/>
+      <c r="F30" s="358"/>
+      <c r="G30" s="358"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="451" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J30" s="449"/>
-[...30 lines deleted...]
-      <c r="AO30" s="450"/>
+      <c r="J30" s="452"/>
+      <c r="K30" s="452"/>
+      <c r="L30" s="452"/>
+      <c r="M30" s="452"/>
+      <c r="N30" s="452"/>
+      <c r="O30" s="452"/>
+      <c r="P30" s="452"/>
+      <c r="Q30" s="452"/>
+      <c r="R30" s="452"/>
+      <c r="S30" s="452"/>
+      <c r="T30" s="452"/>
+      <c r="U30" s="452"/>
+      <c r="V30" s="452"/>
+      <c r="W30" s="452"/>
+      <c r="X30" s="452"/>
+      <c r="Y30" s="452"/>
+      <c r="Z30" s="452"/>
+      <c r="AA30" s="452"/>
+      <c r="AB30" s="452"/>
+      <c r="AC30" s="452"/>
+      <c r="AD30" s="452"/>
+      <c r="AE30" s="452"/>
+      <c r="AF30" s="452"/>
+      <c r="AG30" s="452"/>
+      <c r="AH30" s="452"/>
+      <c r="AI30" s="452"/>
+      <c r="AJ30" s="452"/>
+      <c r="AK30" s="452"/>
+      <c r="AL30" s="452"/>
+      <c r="AM30" s="452"/>
+      <c r="AN30" s="452"/>
+      <c r="AO30" s="453"/>
     </row>
     <row r="31" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A31" s="479"/>
-[...39 lines deleted...]
-      <c r="AO31" s="453"/>
+      <c r="A31" s="369"/>
+      <c r="B31" s="370"/>
+      <c r="C31" s="360"/>
+      <c r="D31" s="361"/>
+      <c r="E31" s="361"/>
+      <c r="F31" s="361"/>
+      <c r="G31" s="361"/>
+      <c r="H31" s="362"/>
+      <c r="I31" s="454"/>
+      <c r="J31" s="455"/>
+      <c r="K31" s="455"/>
+      <c r="L31" s="455"/>
+      <c r="M31" s="455"/>
+      <c r="N31" s="455"/>
+      <c r="O31" s="455"/>
+      <c r="P31" s="455"/>
+      <c r="Q31" s="455"/>
+      <c r="R31" s="455"/>
+      <c r="S31" s="455"/>
+      <c r="T31" s="455"/>
+      <c r="U31" s="455"/>
+      <c r="V31" s="455"/>
+      <c r="W31" s="455"/>
+      <c r="X31" s="455"/>
+      <c r="Y31" s="455"/>
+      <c r="Z31" s="455"/>
+      <c r="AA31" s="455"/>
+      <c r="AB31" s="455"/>
+      <c r="AC31" s="455"/>
+      <c r="AD31" s="455"/>
+      <c r="AE31" s="455"/>
+      <c r="AF31" s="455"/>
+      <c r="AG31" s="455"/>
+      <c r="AH31" s="455"/>
+      <c r="AI31" s="455"/>
+      <c r="AJ31" s="455"/>
+      <c r="AK31" s="455"/>
+      <c r="AL31" s="455"/>
+      <c r="AM31" s="455"/>
+      <c r="AN31" s="455"/>
+      <c r="AO31" s="456"/>
     </row>
     <row r="32" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A32" s="479"/>
-[...1 lines deleted...]
-      <c r="C32" s="454" t="s">
+      <c r="A32" s="369"/>
+      <c r="B32" s="370"/>
+      <c r="C32" s="383" t="s">
         <v>227</v>
       </c>
-      <c r="D32" s="455"/>
-[...4 lines deleted...]
-      <c r="I32" s="460" t="e">
+      <c r="D32" s="355"/>
+      <c r="E32" s="355"/>
+      <c r="F32" s="355"/>
+      <c r="G32" s="355"/>
+      <c r="H32" s="356"/>
+      <c r="I32" s="457" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J32" s="461"/>
-[...30 lines deleted...]
-      <c r="AO32" s="462"/>
+      <c r="J32" s="458"/>
+      <c r="K32" s="458"/>
+      <c r="L32" s="458"/>
+      <c r="M32" s="458"/>
+      <c r="N32" s="458"/>
+      <c r="O32" s="458"/>
+      <c r="P32" s="458"/>
+      <c r="Q32" s="458"/>
+      <c r="R32" s="458"/>
+      <c r="S32" s="458"/>
+      <c r="T32" s="458"/>
+      <c r="U32" s="458"/>
+      <c r="V32" s="458"/>
+      <c r="W32" s="458"/>
+      <c r="X32" s="458"/>
+      <c r="Y32" s="458"/>
+      <c r="Z32" s="458"/>
+      <c r="AA32" s="458"/>
+      <c r="AB32" s="458"/>
+      <c r="AC32" s="458"/>
+      <c r="AD32" s="458"/>
+      <c r="AE32" s="458"/>
+      <c r="AF32" s="458"/>
+      <c r="AG32" s="458"/>
+      <c r="AH32" s="458"/>
+      <c r="AI32" s="458"/>
+      <c r="AJ32" s="458"/>
+      <c r="AK32" s="458"/>
+      <c r="AL32" s="458"/>
+      <c r="AM32" s="458"/>
+      <c r="AN32" s="458"/>
+      <c r="AO32" s="459"/>
     </row>
     <row r="33" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A33" s="479"/>
-[...39 lines deleted...]
-      <c r="AO33" s="347"/>
+      <c r="A33" s="369"/>
+      <c r="B33" s="370"/>
+      <c r="C33" s="360"/>
+      <c r="D33" s="361"/>
+      <c r="E33" s="361"/>
+      <c r="F33" s="361"/>
+      <c r="G33" s="361"/>
+      <c r="H33" s="362"/>
+      <c r="I33" s="460"/>
+      <c r="J33" s="461"/>
+      <c r="K33" s="461"/>
+      <c r="L33" s="461"/>
+      <c r="M33" s="461"/>
+      <c r="N33" s="461"/>
+      <c r="O33" s="461"/>
+      <c r="P33" s="461"/>
+      <c r="Q33" s="461"/>
+      <c r="R33" s="461"/>
+      <c r="S33" s="461"/>
+      <c r="T33" s="461"/>
+      <c r="U33" s="461"/>
+      <c r="V33" s="461"/>
+      <c r="W33" s="461"/>
+      <c r="X33" s="461"/>
+      <c r="Y33" s="461"/>
+      <c r="Z33" s="461"/>
+      <c r="AA33" s="461"/>
+      <c r="AB33" s="461"/>
+      <c r="AC33" s="461"/>
+      <c r="AD33" s="461"/>
+      <c r="AE33" s="461"/>
+      <c r="AF33" s="461"/>
+      <c r="AG33" s="461"/>
+      <c r="AH33" s="461"/>
+      <c r="AI33" s="461"/>
+      <c r="AJ33" s="461"/>
+      <c r="AK33" s="461"/>
+      <c r="AL33" s="461"/>
+      <c r="AM33" s="461"/>
+      <c r="AN33" s="461"/>
+      <c r="AO33" s="462"/>
     </row>
     <row r="34" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A34" s="479"/>
-[...1 lines deleted...]
-      <c r="C34" s="464" t="s">
+      <c r="A34" s="369"/>
+      <c r="B34" s="370"/>
+      <c r="C34" s="463" t="s">
         <v>228</v>
       </c>
-      <c r="D34" s="465"/>
-[...4 lines deleted...]
-      <c r="I34" s="467" t="e">
+      <c r="D34" s="464"/>
+      <c r="E34" s="464"/>
+      <c r="F34" s="464"/>
+      <c r="G34" s="464"/>
+      <c r="H34" s="465"/>
+      <c r="I34" s="466" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="468"/>
-[...1 lines deleted...]
-      <c r="L34" s="473" t="e">
+      <c r="J34" s="467"/>
+      <c r="K34" s="468"/>
+      <c r="L34" s="472" t="e">
         <f>IF(I34="","","-")</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="475" t="e">
+      <c r="M34" s="474" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="468"/>
-[...1 lines deleted...]
-      <c r="P34" s="473" t="e">
+      <c r="N34" s="467"/>
+      <c r="O34" s="468"/>
+      <c r="P34" s="472" t="e">
         <f>IF(M34="","","-")</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="475" t="e">
+      <c r="Q34" s="474" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="R34" s="468"/>
-[...1 lines deleted...]
-      <c r="T34" s="391" t="s">
+      <c r="R34" s="467"/>
+      <c r="S34" s="468"/>
+      <c r="T34" s="478" t="s">
         <v>229</v>
       </c>
-      <c r="U34" s="393"/>
-[...19 lines deleted...]
-      <c r="AO34" s="395"/>
+      <c r="U34" s="431"/>
+      <c r="V34" s="432"/>
+      <c r="W34" s="432"/>
+      <c r="X34" s="432"/>
+      <c r="Y34" s="432"/>
+      <c r="Z34" s="432"/>
+      <c r="AA34" s="432"/>
+      <c r="AB34" s="432"/>
+      <c r="AC34" s="432"/>
+      <c r="AD34" s="432"/>
+      <c r="AE34" s="432"/>
+      <c r="AF34" s="432"/>
+      <c r="AG34" s="432"/>
+      <c r="AH34" s="432"/>
+      <c r="AI34" s="432"/>
+      <c r="AJ34" s="432"/>
+      <c r="AK34" s="432"/>
+      <c r="AL34" s="432"/>
+      <c r="AM34" s="432"/>
+      <c r="AN34" s="432"/>
+      <c r="AO34" s="433"/>
     </row>
     <row r="35" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A35" s="481"/>
-[...39 lines deleted...]
-      <c r="AO35" s="398"/>
+      <c r="A35" s="371"/>
+      <c r="B35" s="372"/>
+      <c r="C35" s="434"/>
+      <c r="D35" s="435"/>
+      <c r="E35" s="435"/>
+      <c r="F35" s="435"/>
+      <c r="G35" s="435"/>
+      <c r="H35" s="436"/>
+      <c r="I35" s="469"/>
+      <c r="J35" s="470"/>
+      <c r="K35" s="471"/>
+      <c r="L35" s="473"/>
+      <c r="M35" s="475"/>
+      <c r="N35" s="470"/>
+      <c r="O35" s="471"/>
+      <c r="P35" s="473"/>
+      <c r="Q35" s="475"/>
+      <c r="R35" s="470"/>
+      <c r="S35" s="471"/>
+      <c r="T35" s="479"/>
+      <c r="U35" s="434"/>
+      <c r="V35" s="435"/>
+      <c r="W35" s="435"/>
+      <c r="X35" s="435"/>
+      <c r="Y35" s="435"/>
+      <c r="Z35" s="435"/>
+      <c r="AA35" s="435"/>
+      <c r="AB35" s="435"/>
+      <c r="AC35" s="435"/>
+      <c r="AD35" s="435"/>
+      <c r="AE35" s="435"/>
+      <c r="AF35" s="435"/>
+      <c r="AG35" s="435"/>
+      <c r="AH35" s="435"/>
+      <c r="AI35" s="435"/>
+      <c r="AJ35" s="435"/>
+      <c r="AK35" s="435"/>
+      <c r="AL35" s="435"/>
+      <c r="AM35" s="435"/>
+      <c r="AN35" s="435"/>
+      <c r="AO35" s="436"/>
     </row>
     <row r="36" spans="1:41" ht="15" hidden="1" customHeight="1">
       <c r="A36" s="106"/>
       <c r="B36" s="106"/>
       <c r="C36" s="103"/>
       <c r="D36" s="103"/>
       <c r="E36" s="103"/>
       <c r="F36" s="103"/>
       <c r="G36" s="103"/>
       <c r="H36" s="103"/>
       <c r="I36" s="96"/>
       <c r="J36" s="96"/>
       <c r="K36" s="96"/>
       <c r="L36" s="96"/>
       <c r="M36" s="96"/>
       <c r="N36" s="96"/>
       <c r="O36" s="96"/>
       <c r="P36" s="96"/>
       <c r="Q36" s="96"/>
       <c r="R36" s="96"/>
       <c r="S36" s="96"/>
       <c r="T36" s="96"/>
       <c r="U36" s="96"/>
       <c r="V36" s="96"/>
       <c r="W36" s="96"/>
       <c r="X36" s="96"/>
       <c r="Y36" s="96"/>
       <c r="Z36" s="96"/>
       <c r="AA36" s="96"/>
       <c r="AB36" s="96"/>
       <c r="AC36" s="96"/>
       <c r="AD36" s="96"/>
       <c r="AE36" s="96"/>
       <c r="AF36" s="96"/>
       <c r="AG36" s="96"/>
       <c r="AH36" s="96"/>
       <c r="AI36" s="96"/>
       <c r="AJ36" s="96"/>
       <c r="AK36" s="96"/>
       <c r="AL36" s="96"/>
       <c r="AM36" s="96"/>
       <c r="AN36" s="96"/>
       <c r="AO36" s="96"/>
     </row>
     <row r="37" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A37" s="416" t="s">
+      <c r="A37" s="384" t="s">
         <v>230</v>
       </c>
-      <c r="B37" s="417"/>
-      <c r="C37" s="354" t="s">
+      <c r="B37" s="499"/>
+      <c r="C37" s="408" t="s">
         <v>231</v>
       </c>
-      <c r="D37" s="355"/>
-[...4 lines deleted...]
-      <c r="I37" s="375"/>
+      <c r="D37" s="391"/>
+      <c r="E37" s="391"/>
+      <c r="F37" s="391"/>
+      <c r="G37" s="391"/>
+      <c r="H37" s="392"/>
+      <c r="I37" s="421"/>
       <c r="J37" s="422"/>
       <c r="K37" s="422"/>
       <c r="L37" s="422"/>
       <c r="M37" s="422"/>
       <c r="N37" s="422"/>
       <c r="O37" s="422"/>
       <c r="P37" s="422"/>
       <c r="Q37" s="422"/>
       <c r="R37" s="422"/>
       <c r="S37" s="422"/>
       <c r="T37" s="422"/>
       <c r="U37" s="422"/>
       <c r="V37" s="422"/>
       <c r="W37" s="422"/>
       <c r="X37" s="423"/>
-      <c r="Y37" s="426" t="s">
+      <c r="Y37" s="427" t="s">
         <v>232</v>
       </c>
-      <c r="Z37" s="427"/>
-[...14 lines deleted...]
-      <c r="AO37" s="445"/>
+      <c r="Z37" s="331"/>
+      <c r="AA37" s="331"/>
+      <c r="AB37" s="331"/>
+      <c r="AC37" s="331"/>
+      <c r="AD37" s="331"/>
+      <c r="AE37" s="331"/>
+      <c r="AF37" s="331"/>
+      <c r="AG37" s="333"/>
+      <c r="AH37" s="429"/>
+      <c r="AI37" s="419"/>
+      <c r="AJ37" s="419"/>
+      <c r="AK37" s="419"/>
+      <c r="AL37" s="419"/>
+      <c r="AM37" s="419"/>
+      <c r="AN37" s="447"/>
+      <c r="AO37" s="448"/>
     </row>
     <row r="38" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A38" s="418"/>
-[...22 lines deleted...]
-      <c r="X38" s="425"/>
+      <c r="A38" s="500"/>
+      <c r="B38" s="501"/>
+      <c r="C38" s="403"/>
+      <c r="D38" s="404"/>
+      <c r="E38" s="404"/>
+      <c r="F38" s="404"/>
+      <c r="G38" s="404"/>
+      <c r="H38" s="405"/>
+      <c r="I38" s="424"/>
+      <c r="J38" s="425"/>
+      <c r="K38" s="425"/>
+      <c r="L38" s="425"/>
+      <c r="M38" s="425"/>
+      <c r="N38" s="425"/>
+      <c r="O38" s="425"/>
+      <c r="P38" s="425"/>
+      <c r="Q38" s="425"/>
+      <c r="R38" s="425"/>
+      <c r="S38" s="425"/>
+      <c r="T38" s="425"/>
+      <c r="U38" s="425"/>
+      <c r="V38" s="425"/>
+      <c r="W38" s="425"/>
+      <c r="X38" s="426"/>
       <c r="Y38" s="428"/>
-      <c r="Z38" s="429"/>
-[...14 lines deleted...]
-      <c r="AO38" s="447"/>
+      <c r="Z38" s="332"/>
+      <c r="AA38" s="332"/>
+      <c r="AB38" s="332"/>
+      <c r="AC38" s="332"/>
+      <c r="AD38" s="332"/>
+      <c r="AE38" s="332"/>
+      <c r="AF38" s="332"/>
+      <c r="AG38" s="334"/>
+      <c r="AH38" s="430"/>
+      <c r="AI38" s="420"/>
+      <c r="AJ38" s="420"/>
+      <c r="AK38" s="420"/>
+      <c r="AL38" s="420"/>
+      <c r="AM38" s="420"/>
+      <c r="AN38" s="449"/>
+      <c r="AO38" s="450"/>
     </row>
     <row r="39" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A39" s="418"/>
-[...1 lines deleted...]
-      <c r="C39" s="354" t="s">
+      <c r="A39" s="500"/>
+      <c r="B39" s="501"/>
+      <c r="C39" s="408" t="s">
         <v>233</v>
       </c>
-      <c r="D39" s="355"/>
-[...4 lines deleted...]
-      <c r="I39" s="375"/>
+      <c r="D39" s="391"/>
+      <c r="E39" s="391"/>
+      <c r="F39" s="391"/>
+      <c r="G39" s="391"/>
+      <c r="H39" s="392"/>
+      <c r="I39" s="421"/>
       <c r="J39" s="422"/>
       <c r="K39" s="422"/>
       <c r="L39" s="422"/>
       <c r="M39" s="422"/>
       <c r="N39" s="422"/>
       <c r="O39" s="422"/>
       <c r="P39" s="422"/>
       <c r="Q39" s="422"/>
       <c r="R39" s="422"/>
       <c r="S39" s="422"/>
       <c r="T39" s="422"/>
       <c r="U39" s="422"/>
       <c r="V39" s="422"/>
       <c r="W39" s="422"/>
       <c r="X39" s="423"/>
-      <c r="Y39" s="426" t="s">
+      <c r="Y39" s="427" t="s">
         <v>234</v>
       </c>
-      <c r="Z39" s="427"/>
-[...14 lines deleted...]
-      <c r="AO39" s="352"/>
+      <c r="Z39" s="331"/>
+      <c r="AA39" s="331"/>
+      <c r="AB39" s="331"/>
+      <c r="AC39" s="331"/>
+      <c r="AD39" s="331"/>
+      <c r="AE39" s="331"/>
+      <c r="AF39" s="331"/>
+      <c r="AG39" s="331"/>
+      <c r="AH39" s="331"/>
+      <c r="AI39" s="331"/>
+      <c r="AJ39" s="429"/>
+      <c r="AK39" s="419"/>
+      <c r="AL39" s="419"/>
+      <c r="AM39" s="419"/>
+      <c r="AN39" s="419"/>
+      <c r="AO39" s="476"/>
     </row>
     <row r="40" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A40" s="418"/>
-[...22 lines deleted...]
-      <c r="X40" s="425"/>
+      <c r="A40" s="500"/>
+      <c r="B40" s="501"/>
+      <c r="C40" s="403"/>
+      <c r="D40" s="404"/>
+      <c r="E40" s="404"/>
+      <c r="F40" s="404"/>
+      <c r="G40" s="404"/>
+      <c r="H40" s="405"/>
+      <c r="I40" s="424"/>
+      <c r="J40" s="425"/>
+      <c r="K40" s="425"/>
+      <c r="L40" s="425"/>
+      <c r="M40" s="425"/>
+      <c r="N40" s="425"/>
+      <c r="O40" s="425"/>
+      <c r="P40" s="425"/>
+      <c r="Q40" s="425"/>
+      <c r="R40" s="425"/>
+      <c r="S40" s="425"/>
+      <c r="T40" s="425"/>
+      <c r="U40" s="425"/>
+      <c r="V40" s="425"/>
+      <c r="W40" s="425"/>
+      <c r="X40" s="426"/>
       <c r="Y40" s="428"/>
-      <c r="Z40" s="429"/>
-[...14 lines deleted...]
-      <c r="AO40" s="353"/>
+      <c r="Z40" s="332"/>
+      <c r="AA40" s="332"/>
+      <c r="AB40" s="332"/>
+      <c r="AC40" s="332"/>
+      <c r="AD40" s="332"/>
+      <c r="AE40" s="332"/>
+      <c r="AF40" s="332"/>
+      <c r="AG40" s="332"/>
+      <c r="AH40" s="332"/>
+      <c r="AI40" s="332"/>
+      <c r="AJ40" s="430"/>
+      <c r="AK40" s="420"/>
+      <c r="AL40" s="420"/>
+      <c r="AM40" s="420"/>
+      <c r="AN40" s="420"/>
+      <c r="AO40" s="477"/>
     </row>
     <row r="41" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A41" s="418"/>
-[...1 lines deleted...]
-      <c r="C41" s="354" t="s">
+      <c r="A41" s="500"/>
+      <c r="B41" s="501"/>
+      <c r="C41" s="408" t="s">
         <v>235</v>
       </c>
-      <c r="D41" s="355"/>
-[...18 lines deleted...]
-      <c r="W41" s="354" t="s">
+      <c r="D41" s="391"/>
+      <c r="E41" s="391"/>
+      <c r="F41" s="391"/>
+      <c r="G41" s="391"/>
+      <c r="H41" s="392"/>
+      <c r="I41" s="550"/>
+      <c r="J41" s="551"/>
+      <c r="K41" s="419"/>
+      <c r="L41" s="419"/>
+      <c r="M41" s="419"/>
+      <c r="N41" s="419"/>
+      <c r="O41" s="419"/>
+      <c r="P41" s="419"/>
+      <c r="Q41" s="419"/>
+      <c r="R41" s="419"/>
+      <c r="S41" s="419"/>
+      <c r="T41" s="419"/>
+      <c r="U41" s="419"/>
+      <c r="V41" s="476"/>
+      <c r="W41" s="408" t="s">
         <v>236</v>
       </c>
-      <c r="X41" s="355"/>
-[...4 lines deleted...]
-      <c r="AC41" s="360">
+      <c r="X41" s="391"/>
+      <c r="Y41" s="391"/>
+      <c r="Z41" s="391"/>
+      <c r="AA41" s="391"/>
+      <c r="AB41" s="392"/>
+      <c r="AC41" s="525">
         <v>1</v>
       </c>
-      <c r="AD41" s="361"/>
-[...10 lines deleted...]
-      <c r="AO41" s="362"/>
+      <c r="AD41" s="526"/>
+      <c r="AE41" s="526"/>
+      <c r="AF41" s="526"/>
+      <c r="AG41" s="526"/>
+      <c r="AH41" s="526"/>
+      <c r="AI41" s="526"/>
+      <c r="AJ41" s="526"/>
+      <c r="AK41" s="526"/>
+      <c r="AL41" s="526"/>
+      <c r="AM41" s="526"/>
+      <c r="AN41" s="526"/>
+      <c r="AO41" s="527"/>
     </row>
     <row r="42" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A42" s="418"/>
-[...39 lines deleted...]
-      <c r="AO42" s="365"/>
+      <c r="A42" s="500"/>
+      <c r="B42" s="501"/>
+      <c r="C42" s="403"/>
+      <c r="D42" s="404"/>
+      <c r="E42" s="404"/>
+      <c r="F42" s="404"/>
+      <c r="G42" s="404"/>
+      <c r="H42" s="405"/>
+      <c r="I42" s="552"/>
+      <c r="J42" s="553"/>
+      <c r="K42" s="420"/>
+      <c r="L42" s="420"/>
+      <c r="M42" s="420"/>
+      <c r="N42" s="420"/>
+      <c r="O42" s="420"/>
+      <c r="P42" s="420"/>
+      <c r="Q42" s="420"/>
+      <c r="R42" s="420"/>
+      <c r="S42" s="420"/>
+      <c r="T42" s="420"/>
+      <c r="U42" s="420"/>
+      <c r="V42" s="477"/>
+      <c r="W42" s="403"/>
+      <c r="X42" s="404"/>
+      <c r="Y42" s="404"/>
+      <c r="Z42" s="404"/>
+      <c r="AA42" s="404"/>
+      <c r="AB42" s="405"/>
+      <c r="AC42" s="528"/>
+      <c r="AD42" s="529"/>
+      <c r="AE42" s="529"/>
+      <c r="AF42" s="529"/>
+      <c r="AG42" s="529"/>
+      <c r="AH42" s="529"/>
+      <c r="AI42" s="529"/>
+      <c r="AJ42" s="529"/>
+      <c r="AK42" s="529"/>
+      <c r="AL42" s="529"/>
+      <c r="AM42" s="529"/>
+      <c r="AN42" s="529"/>
+      <c r="AO42" s="530"/>
     </row>
     <row r="43" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A43" s="418"/>
-[...1 lines deleted...]
-      <c r="C43" s="366" t="s">
+      <c r="A43" s="500"/>
+      <c r="B43" s="501"/>
+      <c r="C43" s="531" t="s">
         <v>237</v>
       </c>
-      <c r="D43" s="367"/>
-      <c r="E43" s="372" t="s">
+      <c r="D43" s="532"/>
+      <c r="E43" s="537" t="s">
         <v>238</v>
       </c>
-      <c r="F43" s="373"/>
-[...34 lines deleted...]
-      <c r="AO43" s="377"/>
+      <c r="F43" s="538"/>
+      <c r="G43" s="538"/>
+      <c r="H43" s="539"/>
+      <c r="I43" s="421"/>
+      <c r="J43" s="540"/>
+      <c r="K43" s="540"/>
+      <c r="L43" s="540"/>
+      <c r="M43" s="540"/>
+      <c r="N43" s="540"/>
+      <c r="O43" s="540"/>
+      <c r="P43" s="540"/>
+      <c r="Q43" s="540"/>
+      <c r="R43" s="540"/>
+      <c r="S43" s="540"/>
+      <c r="T43" s="540"/>
+      <c r="U43" s="540"/>
+      <c r="V43" s="540"/>
+      <c r="W43" s="540"/>
+      <c r="X43" s="540"/>
+      <c r="Y43" s="540"/>
+      <c r="Z43" s="540"/>
+      <c r="AA43" s="540"/>
+      <c r="AB43" s="540"/>
+      <c r="AC43" s="540"/>
+      <c r="AD43" s="540"/>
+      <c r="AE43" s="540"/>
+      <c r="AF43" s="540"/>
+      <c r="AG43" s="540"/>
+      <c r="AH43" s="540"/>
+      <c r="AI43" s="540"/>
+      <c r="AJ43" s="540"/>
+      <c r="AK43" s="540"/>
+      <c r="AL43" s="540"/>
+      <c r="AM43" s="540"/>
+      <c r="AN43" s="540"/>
+      <c r="AO43" s="541"/>
     </row>
     <row r="44" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A44" s="418"/>
-[...39 lines deleted...]
-      <c r="AO44" s="380"/>
+      <c r="A44" s="500"/>
+      <c r="B44" s="501"/>
+      <c r="C44" s="533"/>
+      <c r="D44" s="534"/>
+      <c r="E44" s="537"/>
+      <c r="F44" s="538"/>
+      <c r="G44" s="538"/>
+      <c r="H44" s="539"/>
+      <c r="I44" s="424"/>
+      <c r="J44" s="542"/>
+      <c r="K44" s="542"/>
+      <c r="L44" s="542"/>
+      <c r="M44" s="542"/>
+      <c r="N44" s="542"/>
+      <c r="O44" s="542"/>
+      <c r="P44" s="542"/>
+      <c r="Q44" s="542"/>
+      <c r="R44" s="542"/>
+      <c r="S44" s="542"/>
+      <c r="T44" s="542"/>
+      <c r="U44" s="542"/>
+      <c r="V44" s="542"/>
+      <c r="W44" s="542"/>
+      <c r="X44" s="542"/>
+      <c r="Y44" s="542"/>
+      <c r="Z44" s="542"/>
+      <c r="AA44" s="542"/>
+      <c r="AB44" s="542"/>
+      <c r="AC44" s="542"/>
+      <c r="AD44" s="542"/>
+      <c r="AE44" s="542"/>
+      <c r="AF44" s="542"/>
+      <c r="AG44" s="542"/>
+      <c r="AH44" s="542"/>
+      <c r="AI44" s="542"/>
+      <c r="AJ44" s="542"/>
+      <c r="AK44" s="542"/>
+      <c r="AL44" s="542"/>
+      <c r="AM44" s="542"/>
+      <c r="AN44" s="542"/>
+      <c r="AO44" s="543"/>
     </row>
     <row r="45" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A45" s="418"/>
-[...3 lines deleted...]
-      <c r="E45" s="372" t="s">
+      <c r="A45" s="500"/>
+      <c r="B45" s="501"/>
+      <c r="C45" s="533"/>
+      <c r="D45" s="534"/>
+      <c r="E45" s="537" t="s">
         <v>239</v>
       </c>
-      <c r="F45" s="373"/>
-[...34 lines deleted...]
-      <c r="AO45" s="383"/>
+      <c r="F45" s="538"/>
+      <c r="G45" s="538"/>
+      <c r="H45" s="539"/>
+      <c r="I45" s="544"/>
+      <c r="J45" s="545"/>
+      <c r="K45" s="545"/>
+      <c r="L45" s="545"/>
+      <c r="M45" s="545"/>
+      <c r="N45" s="545"/>
+      <c r="O45" s="545"/>
+      <c r="P45" s="545"/>
+      <c r="Q45" s="545"/>
+      <c r="R45" s="545"/>
+      <c r="S45" s="545"/>
+      <c r="T45" s="545"/>
+      <c r="U45" s="545"/>
+      <c r="V45" s="545"/>
+      <c r="W45" s="545"/>
+      <c r="X45" s="545"/>
+      <c r="Y45" s="545"/>
+      <c r="Z45" s="545"/>
+      <c r="AA45" s="545"/>
+      <c r="AB45" s="545"/>
+      <c r="AC45" s="545"/>
+      <c r="AD45" s="545"/>
+      <c r="AE45" s="545"/>
+      <c r="AF45" s="545"/>
+      <c r="AG45" s="545"/>
+      <c r="AH45" s="545"/>
+      <c r="AI45" s="545"/>
+      <c r="AJ45" s="545"/>
+      <c r="AK45" s="545"/>
+      <c r="AL45" s="545"/>
+      <c r="AM45" s="545"/>
+      <c r="AN45" s="545"/>
+      <c r="AO45" s="546"/>
     </row>
     <row r="46" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A46" s="420"/>
-[...39 lines deleted...]
-      <c r="AO46" s="386"/>
+      <c r="A46" s="502"/>
+      <c r="B46" s="503"/>
+      <c r="C46" s="535"/>
+      <c r="D46" s="536"/>
+      <c r="E46" s="537"/>
+      <c r="F46" s="538"/>
+      <c r="G46" s="538"/>
+      <c r="H46" s="539"/>
+      <c r="I46" s="547"/>
+      <c r="J46" s="548"/>
+      <c r="K46" s="548"/>
+      <c r="L46" s="548"/>
+      <c r="M46" s="548"/>
+      <c r="N46" s="548"/>
+      <c r="O46" s="548"/>
+      <c r="P46" s="548"/>
+      <c r="Q46" s="548"/>
+      <c r="R46" s="548"/>
+      <c r="S46" s="548"/>
+      <c r="T46" s="548"/>
+      <c r="U46" s="548"/>
+      <c r="V46" s="548"/>
+      <c r="W46" s="548"/>
+      <c r="X46" s="548"/>
+      <c r="Y46" s="548"/>
+      <c r="Z46" s="548"/>
+      <c r="AA46" s="548"/>
+      <c r="AB46" s="548"/>
+      <c r="AC46" s="548"/>
+      <c r="AD46" s="548"/>
+      <c r="AE46" s="548"/>
+      <c r="AF46" s="548"/>
+      <c r="AG46" s="548"/>
+      <c r="AH46" s="548"/>
+      <c r="AI46" s="548"/>
+      <c r="AJ46" s="548"/>
+      <c r="AK46" s="548"/>
+      <c r="AL46" s="548"/>
+      <c r="AM46" s="548"/>
+      <c r="AN46" s="548"/>
+      <c r="AO46" s="549"/>
     </row>
     <row r="47" spans="1:41" ht="15" customHeight="1">
       <c r="A47" s="106"/>
       <c r="B47" s="106"/>
       <c r="C47" s="107"/>
       <c r="D47" s="107"/>
       <c r="E47" s="103"/>
       <c r="F47" s="103"/>
       <c r="G47" s="103"/>
       <c r="H47" s="103"/>
       <c r="I47" s="108"/>
       <c r="J47" s="108"/>
       <c r="K47" s="108"/>
       <c r="L47" s="108"/>
       <c r="M47" s="108"/>
       <c r="N47" s="108"/>
       <c r="O47" s="108"/>
       <c r="P47" s="108"/>
       <c r="Q47" s="108"/>
       <c r="R47" s="108"/>
       <c r="S47" s="108"/>
       <c r="T47" s="108"/>
       <c r="U47" s="108"/>
       <c r="V47" s="108"/>
       <c r="W47" s="108"/>
@@ -22659,380 +22659,380 @@
       <c r="S48" s="98"/>
       <c r="T48" s="98"/>
       <c r="U48" s="98"/>
       <c r="V48" s="98"/>
       <c r="W48" s="98"/>
       <c r="X48" s="98"/>
       <c r="Y48" s="98"/>
       <c r="Z48" s="98"/>
       <c r="AA48" s="98"/>
       <c r="AB48" s="98"/>
       <c r="AC48" s="98"/>
       <c r="AD48" s="98"/>
       <c r="AE48" s="98"/>
       <c r="AF48" s="98"/>
       <c r="AG48" s="98"/>
       <c r="AH48" s="98"/>
       <c r="AI48" s="98"/>
       <c r="AJ48" s="98"/>
       <c r="AK48" s="98"/>
       <c r="AL48" s="98"/>
       <c r="AM48" s="98"/>
       <c r="AN48" s="98"/>
       <c r="AO48" s="98"/>
     </row>
     <row r="49" spans="1:57" ht="15" customHeight="1">
-      <c r="A49" s="416" t="s">
+      <c r="A49" s="384" t="s">
         <v>240</v>
       </c>
-      <c r="B49" s="417"/>
+      <c r="B49" s="499"/>
       <c r="C49" s="109"/>
       <c r="D49" s="110"/>
       <c r="E49" s="110"/>
       <c r="F49" s="110"/>
       <c r="G49" s="110"/>
       <c r="H49" s="110"/>
       <c r="I49" s="110"/>
       <c r="J49" s="110"/>
       <c r="K49" s="110"/>
       <c r="L49" s="110"/>
       <c r="M49" s="110"/>
       <c r="N49" s="110"/>
       <c r="O49" s="110"/>
       <c r="P49" s="110"/>
       <c r="Q49" s="110"/>
       <c r="R49" s="110"/>
       <c r="S49" s="110"/>
       <c r="T49" s="110"/>
       <c r="U49" s="110"/>
       <c r="V49" s="110"/>
       <c r="W49" s="110"/>
       <c r="X49" s="110"/>
       <c r="Y49" s="110"/>
       <c r="Z49" s="110"/>
       <c r="AA49" s="110"/>
       <c r="AB49" s="110"/>
       <c r="AC49" s="110"/>
       <c r="AD49" s="110"/>
       <c r="AE49" s="110"/>
       <c r="AF49" s="110"/>
       <c r="AG49" s="110"/>
       <c r="AH49" s="110"/>
       <c r="AI49" s="110"/>
       <c r="AJ49" s="110"/>
       <c r="AK49" s="110"/>
       <c r="AL49" s="110"/>
       <c r="AM49" s="110"/>
       <c r="AN49" s="110"/>
       <c r="AO49" s="111"/>
     </row>
     <row r="50" spans="1:57" ht="15" customHeight="1">
-      <c r="A50" s="418"/>
-      <c r="B50" s="419"/>
+      <c r="A50" s="500"/>
+      <c r="B50" s="501"/>
       <c r="C50" s="112" t="s">
         <v>241</v>
       </c>
       <c r="D50" s="98"/>
       <c r="E50" s="98"/>
       <c r="F50" s="98"/>
       <c r="G50" s="98"/>
       <c r="H50" s="98"/>
       <c r="I50" s="98"/>
       <c r="J50" s="98"/>
       <c r="K50" s="98"/>
       <c r="L50" s="98"/>
       <c r="M50" s="98"/>
       <c r="N50" s="98"/>
       <c r="O50" s="98"/>
       <c r="P50" s="98"/>
       <c r="Q50" s="98"/>
       <c r="R50" s="98"/>
       <c r="S50" s="98"/>
       <c r="T50" s="98"/>
       <c r="U50" s="98"/>
       <c r="V50" s="98"/>
       <c r="W50" s="98"/>
       <c r="X50" s="98"/>
       <c r="Y50" s="98"/>
       <c r="Z50" s="98"/>
       <c r="AA50" s="98"/>
       <c r="AB50" s="98"/>
       <c r="AC50" s="98"/>
       <c r="AD50" s="98"/>
       <c r="AE50" s="98"/>
       <c r="AF50" s="98"/>
       <c r="AG50" s="98"/>
       <c r="AH50" s="98"/>
       <c r="AI50" s="98"/>
       <c r="AJ50" s="98"/>
       <c r="AK50" s="98"/>
       <c r="AL50" s="98"/>
       <c r="AM50" s="98"/>
       <c r="AN50" s="98"/>
       <c r="AO50" s="113"/>
     </row>
     <row r="51" spans="1:57" ht="15" customHeight="1">
-      <c r="A51" s="418"/>
-      <c r="B51" s="419"/>
+      <c r="A51" s="500"/>
+      <c r="B51" s="501"/>
       <c r="C51" s="112" t="s">
         <v>242</v>
       </c>
       <c r="D51" s="98"/>
       <c r="E51" s="98"/>
       <c r="F51" s="98"/>
       <c r="G51" s="98"/>
       <c r="H51" s="98"/>
       <c r="I51" s="98"/>
       <c r="J51" s="98"/>
       <c r="K51" s="98"/>
       <c r="L51" s="98"/>
       <c r="M51" s="98"/>
       <c r="N51" s="98"/>
       <c r="O51" s="98"/>
       <c r="P51" s="98"/>
       <c r="Q51" s="98"/>
       <c r="R51" s="98"/>
       <c r="S51" s="98"/>
       <c r="T51" s="98"/>
       <c r="U51" s="98"/>
       <c r="V51" s="98"/>
       <c r="W51" s="98"/>
       <c r="X51" s="98"/>
       <c r="Y51" s="98"/>
       <c r="Z51" s="98"/>
       <c r="AA51" s="98"/>
       <c r="AB51" s="98"/>
       <c r="AC51" s="98"/>
       <c r="AD51" s="98"/>
       <c r="AE51" s="98"/>
       <c r="AF51" s="98"/>
       <c r="AG51" s="98"/>
       <c r="AH51" s="98"/>
       <c r="AI51" s="98"/>
       <c r="AJ51" s="98"/>
       <c r="AK51" s="98"/>
       <c r="AL51" s="98"/>
       <c r="AM51" s="98"/>
       <c r="AN51" s="98"/>
       <c r="AO51" s="113"/>
     </row>
     <row r="52" spans="1:57" ht="15" customHeight="1">
-      <c r="A52" s="418"/>
-[...1 lines deleted...]
-      <c r="C52" s="407" t="str">
+      <c r="A52" s="500"/>
+      <c r="B52" s="501"/>
+      <c r="C52" s="492" t="str">
         <f>U8</f>
         <v>令和</v>
       </c>
-      <c r="D52" s="407"/>
-[...1 lines deleted...]
-      <c r="F52" s="407" t="str">
+      <c r="D52" s="492"/>
+      <c r="E52" s="492"/>
+      <c r="F52" s="492" t="str">
         <f>IF(X8&lt;&gt;"",X8,"")</f>
         <v/>
       </c>
-      <c r="G52" s="407"/>
-[...1 lines deleted...]
-      <c r="I52" s="408" t="s">
+      <c r="G52" s="492"/>
+      <c r="H52" s="492"/>
+      <c r="I52" s="493" t="s">
         <v>211</v>
       </c>
-      <c r="J52" s="407" t="str">
+      <c r="J52" s="492" t="str">
         <f>IF(AD8&lt;&gt;"",AD8,"")</f>
         <v/>
       </c>
-      <c r="K52" s="407"/>
-[...1 lines deleted...]
-      <c r="M52" s="408" t="s">
+      <c r="K52" s="492"/>
+      <c r="L52" s="492"/>
+      <c r="M52" s="493" t="s">
         <v>212</v>
       </c>
-      <c r="N52" s="407" t="str">
+      <c r="N52" s="492" t="str">
         <f>IF(AJ8&lt;&gt;"",AJ8,"")</f>
         <v/>
       </c>
-      <c r="O52" s="407"/>
-[...1 lines deleted...]
-      <c r="Q52" s="408" t="s">
+      <c r="O52" s="492"/>
+      <c r="P52" s="492"/>
+      <c r="Q52" s="493" t="s">
         <v>213</v>
       </c>
       <c r="R52" s="98"/>
       <c r="S52" s="98"/>
       <c r="T52" s="98"/>
       <c r="U52" s="114"/>
       <c r="V52" s="114"/>
       <c r="W52" s="114"/>
       <c r="X52" s="98"/>
       <c r="Y52" s="98"/>
       <c r="Z52" s="98"/>
       <c r="AA52" s="98"/>
       <c r="AB52" s="98"/>
       <c r="AC52" s="98"/>
       <c r="AD52" s="98"/>
       <c r="AE52" s="98"/>
       <c r="AF52" s="98"/>
       <c r="AG52" s="98"/>
       <c r="AH52" s="98"/>
       <c r="AI52" s="98"/>
       <c r="AJ52" s="98"/>
       <c r="AK52" s="98"/>
       <c r="AL52" s="98"/>
       <c r="AM52" s="98"/>
       <c r="AN52" s="98"/>
       <c r="AO52" s="113"/>
     </row>
     <row r="53" spans="1:57" ht="15" customHeight="1">
-      <c r="A53" s="418"/>
-[...15 lines deleted...]
-      <c r="Q53" s="408"/>
+      <c r="A53" s="500"/>
+      <c r="B53" s="501"/>
+      <c r="C53" s="492"/>
+      <c r="D53" s="492"/>
+      <c r="E53" s="492"/>
+      <c r="F53" s="492"/>
+      <c r="G53" s="492"/>
+      <c r="H53" s="492"/>
+      <c r="I53" s="493"/>
+      <c r="J53" s="492"/>
+      <c r="K53" s="492"/>
+      <c r="L53" s="492"/>
+      <c r="M53" s="493"/>
+      <c r="N53" s="492"/>
+      <c r="O53" s="492"/>
+      <c r="P53" s="492"/>
+      <c r="Q53" s="493"/>
       <c r="R53" s="98"/>
       <c r="S53" s="98"/>
       <c r="T53" s="98"/>
       <c r="U53" s="114"/>
       <c r="V53" s="114"/>
       <c r="W53" s="114"/>
       <c r="X53" s="98"/>
       <c r="Y53" s="98"/>
       <c r="Z53" s="98"/>
       <c r="AA53" s="98"/>
       <c r="AB53" s="98"/>
       <c r="AC53" s="98"/>
       <c r="AD53" s="98"/>
       <c r="AE53" s="98"/>
       <c r="AF53" s="98"/>
       <c r="AG53" s="98"/>
       <c r="AH53" s="98"/>
       <c r="AI53" s="98"/>
       <c r="AJ53" s="98"/>
       <c r="AK53" s="98"/>
       <c r="AL53" s="98"/>
       <c r="AM53" s="98"/>
       <c r="AN53" s="98"/>
       <c r="AO53" s="113"/>
     </row>
     <row r="54" spans="1:57" ht="15" customHeight="1">
-      <c r="A54" s="418"/>
-[...1 lines deleted...]
-      <c r="C54" s="409" t="s">
+      <c r="A54" s="500"/>
+      <c r="B54" s="501"/>
+      <c r="C54" s="494" t="s">
         <v>243</v>
       </c>
-      <c r="D54" s="410"/>
-[...4 lines deleted...]
-      <c r="I54" s="413">
+      <c r="D54" s="324"/>
+      <c r="E54" s="324"/>
+      <c r="F54" s="324"/>
+      <c r="G54" s="324"/>
+      <c r="H54" s="324"/>
+      <c r="I54" s="497">
         <f>IF(I18&lt;&gt;"",I18,"")</f>
         <v>0</v>
       </c>
-      <c r="J54" s="413"/>
-[...26 lines deleted...]
-      <c r="AK54" s="346" t="s">
+      <c r="J54" s="497"/>
+      <c r="K54" s="497"/>
+      <c r="L54" s="497"/>
+      <c r="M54" s="497"/>
+      <c r="N54" s="497"/>
+      <c r="O54" s="497"/>
+      <c r="P54" s="497"/>
+      <c r="Q54" s="497"/>
+      <c r="R54" s="497"/>
+      <c r="S54" s="497"/>
+      <c r="T54" s="497"/>
+      <c r="U54" s="497"/>
+      <c r="V54" s="497"/>
+      <c r="W54" s="497"/>
+      <c r="X54" s="497"/>
+      <c r="Y54" s="497"/>
+      <c r="Z54" s="497"/>
+      <c r="AA54" s="497"/>
+      <c r="AB54" s="497"/>
+      <c r="AC54" s="497"/>
+      <c r="AD54" s="497"/>
+      <c r="AE54" s="497"/>
+      <c r="AF54" s="497"/>
+      <c r="AG54" s="497"/>
+      <c r="AH54" s="497"/>
+      <c r="AI54" s="497"/>
+      <c r="AJ54" s="497"/>
+      <c r="AK54" s="461" t="s">
         <v>244</v>
       </c>
-      <c r="AL54" s="346"/>
-[...2 lines deleted...]
-      <c r="AO54" s="347"/>
+      <c r="AL54" s="461"/>
+      <c r="AM54" s="461"/>
+      <c r="AN54" s="461"/>
+      <c r="AO54" s="462"/>
     </row>
     <row r="55" spans="1:57" ht="15" customHeight="1">
-      <c r="A55" s="420"/>
-[...39 lines deleted...]
-      <c r="AO55" s="349"/>
+      <c r="A55" s="502"/>
+      <c r="B55" s="503"/>
+      <c r="C55" s="495"/>
+      <c r="D55" s="496"/>
+      <c r="E55" s="496"/>
+      <c r="F55" s="496"/>
+      <c r="G55" s="496"/>
+      <c r="H55" s="496"/>
+      <c r="I55" s="498"/>
+      <c r="J55" s="498"/>
+      <c r="K55" s="498"/>
+      <c r="L55" s="498"/>
+      <c r="M55" s="498"/>
+      <c r="N55" s="498"/>
+      <c r="O55" s="498"/>
+      <c r="P55" s="498"/>
+      <c r="Q55" s="498"/>
+      <c r="R55" s="498"/>
+      <c r="S55" s="498"/>
+      <c r="T55" s="498"/>
+      <c r="U55" s="498"/>
+      <c r="V55" s="498"/>
+      <c r="W55" s="498"/>
+      <c r="X55" s="498"/>
+      <c r="Y55" s="498"/>
+      <c r="Z55" s="498"/>
+      <c r="AA55" s="498"/>
+      <c r="AB55" s="498"/>
+      <c r="AC55" s="498"/>
+      <c r="AD55" s="498"/>
+      <c r="AE55" s="498"/>
+      <c r="AF55" s="498"/>
+      <c r="AG55" s="498"/>
+      <c r="AH55" s="498"/>
+      <c r="AI55" s="498"/>
+      <c r="AJ55" s="498"/>
+      <c r="AK55" s="523"/>
+      <c r="AL55" s="523"/>
+      <c r="AM55" s="523"/>
+      <c r="AN55" s="523"/>
+      <c r="AO55" s="524"/>
     </row>
     <row r="56" spans="1:57" ht="15" customHeight="1">
       <c r="A56" s="98"/>
       <c r="B56" s="98"/>
       <c r="C56" s="98"/>
       <c r="D56" s="98"/>
       <c r="E56" s="98"/>
       <c r="F56" s="98"/>
       <c r="G56" s="98"/>
       <c r="H56" s="98"/>
       <c r="I56" s="98"/>
       <c r="J56" s="98"/>
       <c r="K56" s="98"/>
       <c r="L56" s="98"/>
       <c r="M56" s="98"/>
       <c r="N56" s="98"/>
       <c r="O56" s="98"/>
       <c r="P56" s="98"/>
       <c r="Q56" s="98"/>
       <c r="R56" s="98"/>
       <c r="S56" s="98"/>
       <c r="T56" s="98"/>
       <c r="U56" s="98"/>
       <c r="V56" s="98"/>
       <c r="W56" s="98"/>
@@ -23142,403 +23142,403 @@
       <c r="V58" s="105" t="s">
         <v>247</v>
       </c>
       <c r="W58" s="105"/>
       <c r="X58" s="105"/>
       <c r="Y58" s="105"/>
       <c r="Z58" s="105"/>
       <c r="AA58" s="105"/>
       <c r="AB58" s="105"/>
       <c r="AC58" s="105"/>
       <c r="AD58" s="105"/>
       <c r="AE58" s="105"/>
       <c r="AF58" s="105"/>
       <c r="AG58" s="105"/>
       <c r="AH58" s="105"/>
       <c r="AI58" s="105"/>
       <c r="AJ58" s="105"/>
       <c r="AK58" s="105"/>
       <c r="AL58" s="105"/>
       <c r="AM58" s="105"/>
       <c r="AN58" s="105"/>
       <c r="AO58" s="105"/>
       <c r="AP58" s="105"/>
     </row>
     <row r="59" spans="1:57" ht="15" customHeight="1">
-      <c r="A59" s="415"/>
-[...39 lines deleted...]
-      <c r="AO59" s="415"/>
+      <c r="A59" s="341"/>
+      <c r="B59" s="341"/>
+      <c r="C59" s="341"/>
+      <c r="D59" s="341"/>
+      <c r="E59" s="341"/>
+      <c r="F59" s="341"/>
+      <c r="G59" s="341"/>
+      <c r="H59" s="341"/>
+      <c r="I59" s="341"/>
+      <c r="J59" s="341"/>
+      <c r="K59" s="341"/>
+      <c r="L59" s="341"/>
+      <c r="M59" s="341"/>
+      <c r="N59" s="341"/>
+      <c r="O59" s="341"/>
+      <c r="P59" s="341"/>
+      <c r="Q59" s="341"/>
+      <c r="R59" s="341"/>
+      <c r="S59" s="341"/>
+      <c r="T59" s="341"/>
+      <c r="U59" s="341"/>
+      <c r="V59" s="341"/>
+      <c r="W59" s="341"/>
+      <c r="X59" s="341"/>
+      <c r="Y59" s="341"/>
+      <c r="Z59" s="341"/>
+      <c r="AA59" s="341"/>
+      <c r="AB59" s="341"/>
+      <c r="AC59" s="341"/>
+      <c r="AD59" s="341"/>
+      <c r="AE59" s="341"/>
+      <c r="AF59" s="341"/>
+      <c r="AG59" s="341"/>
+      <c r="AH59" s="341"/>
+      <c r="AI59" s="341"/>
+      <c r="AJ59" s="341"/>
+      <c r="AK59" s="341"/>
+      <c r="AL59" s="341"/>
+      <c r="AM59" s="341"/>
+      <c r="AN59" s="341"/>
+      <c r="AO59" s="341"/>
     </row>
     <row r="60" spans="1:57" ht="15" customHeight="1">
-      <c r="A60" s="399" t="s">
+      <c r="A60" s="480" t="s">
         <v>248</v>
       </c>
-      <c r="B60" s="400"/>
+      <c r="B60" s="481"/>
       <c r="C60" s="110"/>
       <c r="D60" s="110"/>
       <c r="E60" s="110"/>
       <c r="F60" s="110"/>
       <c r="G60" s="110"/>
       <c r="H60" s="110"/>
       <c r="I60" s="110"/>
       <c r="J60" s="110"/>
       <c r="K60" s="110"/>
       <c r="L60" s="110"/>
       <c r="M60" s="110"/>
       <c r="N60" s="110"/>
       <c r="O60" s="110"/>
       <c r="P60" s="110"/>
       <c r="Q60" s="110"/>
       <c r="R60" s="110"/>
       <c r="S60" s="110"/>
       <c r="T60" s="110"/>
       <c r="U60" s="110"/>
       <c r="V60" s="110"/>
       <c r="W60" s="110"/>
       <c r="X60" s="110"/>
       <c r="Y60" s="110"/>
       <c r="Z60" s="110"/>
       <c r="AA60" s="110"/>
       <c r="AB60" s="110"/>
       <c r="AC60" s="110"/>
       <c r="AD60" s="110"/>
       <c r="AE60" s="110"/>
       <c r="AF60" s="110"/>
       <c r="AG60" s="110"/>
       <c r="AH60" s="110"/>
       <c r="AI60" s="110"/>
       <c r="AJ60" s="110"/>
       <c r="AK60" s="110"/>
       <c r="AL60" s="110"/>
       <c r="AM60" s="110"/>
       <c r="AN60" s="110"/>
       <c r="AO60" s="111"/>
     </row>
     <row r="61" spans="1:57" ht="15" customHeight="1">
-      <c r="A61" s="401"/>
-      <c r="B61" s="402"/>
+      <c r="A61" s="482"/>
+      <c r="B61" s="483"/>
       <c r="C61" s="98"/>
       <c r="D61" s="98"/>
       <c r="E61" s="98"/>
       <c r="F61" s="98"/>
       <c r="H61" s="98"/>
       <c r="I61" s="98" t="s">
         <v>249</v>
       </c>
       <c r="J61" s="98"/>
       <c r="K61" s="98"/>
       <c r="L61" s="98"/>
       <c r="M61" s="98"/>
       <c r="N61" s="98"/>
       <c r="O61" s="98"/>
       <c r="P61" s="98"/>
       <c r="Q61" s="98"/>
       <c r="R61" s="98"/>
       <c r="S61" s="98"/>
       <c r="T61" s="98"/>
       <c r="U61" s="98"/>
       <c r="V61" s="98"/>
       <c r="W61" s="98"/>
       <c r="X61" s="98"/>
       <c r="Y61" s="98"/>
       <c r="Z61" s="98"/>
       <c r="AA61" s="98"/>
       <c r="AB61" s="98"/>
       <c r="AC61" s="98"/>
       <c r="AD61" s="98"/>
       <c r="AE61" s="98"/>
       <c r="AF61" s="98"/>
       <c r="AG61" s="98"/>
       <c r="AH61" s="98"/>
       <c r="AI61" s="96"/>
       <c r="AJ61" s="96"/>
       <c r="AK61" s="96"/>
       <c r="AL61" s="96"/>
       <c r="AM61" s="96"/>
       <c r="AN61" s="96"/>
       <c r="AO61" s="119"/>
     </row>
     <row r="62" spans="1:57" ht="15" customHeight="1">
-      <c r="A62" s="401"/>
-      <c r="B62" s="402"/>
+      <c r="A62" s="482"/>
+      <c r="B62" s="483"/>
       <c r="C62" s="98"/>
       <c r="D62" s="98"/>
       <c r="E62" s="98"/>
       <c r="F62" s="98"/>
       <c r="G62" s="98"/>
       <c r="H62" s="98"/>
       <c r="I62" s="98"/>
       <c r="J62" s="98"/>
       <c r="L62" s="98"/>
       <c r="M62" s="98"/>
       <c r="N62" s="98"/>
       <c r="O62" s="98"/>
       <c r="P62" s="98"/>
       <c r="Q62" s="98"/>
       <c r="R62" s="98"/>
       <c r="S62" s="98"/>
       <c r="T62" s="98"/>
       <c r="U62" s="98"/>
       <c r="V62" s="98"/>
       <c r="W62" s="98"/>
       <c r="X62" s="98"/>
       <c r="Y62" s="98"/>
       <c r="Z62" s="98"/>
       <c r="AA62" s="98"/>
       <c r="AB62" s="98"/>
       <c r="AC62" s="98"/>
       <c r="AD62" s="98"/>
       <c r="AE62" s="98"/>
       <c r="AF62" s="120"/>
       <c r="AG62" s="121"/>
       <c r="AH62" s="121"/>
       <c r="AI62" s="121"/>
       <c r="AJ62" s="121"/>
       <c r="AK62" s="121"/>
       <c r="AL62" s="121"/>
       <c r="AM62" s="122"/>
       <c r="AN62" s="122"/>
       <c r="AO62" s="119"/>
     </row>
     <row r="63" spans="1:57" ht="15" customHeight="1">
-      <c r="A63" s="401"/>
-      <c r="B63" s="402"/>
+      <c r="A63" s="482"/>
+      <c r="B63" s="483"/>
       <c r="C63" s="98"/>
       <c r="D63" s="98"/>
       <c r="E63" s="98"/>
       <c r="F63" s="98"/>
       <c r="G63" s="98"/>
       <c r="H63" s="98"/>
       <c r="I63" s="98"/>
       <c r="J63" s="98"/>
       <c r="K63" s="98" t="s">
         <v>250</v>
       </c>
       <c r="L63" s="98"/>
       <c r="M63" s="98"/>
       <c r="N63" s="98"/>
       <c r="O63" s="98"/>
       <c r="P63" s="98"/>
       <c r="Q63" s="98"/>
       <c r="R63" s="98"/>
       <c r="S63" s="98"/>
       <c r="T63" s="98"/>
       <c r="U63" s="98"/>
       <c r="V63" s="98"/>
       <c r="W63" s="98"/>
       <c r="X63" s="98"/>
       <c r="Y63" s="98"/>
       <c r="Z63" s="98"/>
       <c r="AA63" s="98"/>
       <c r="AB63" s="98"/>
       <c r="AC63" s="98"/>
       <c r="AD63" s="98"/>
       <c r="AE63" s="98"/>
       <c r="AF63" s="121"/>
       <c r="AG63" s="121"/>
       <c r="AH63" s="121"/>
       <c r="AI63" s="121"/>
       <c r="AJ63" s="121"/>
       <c r="AK63" s="121"/>
       <c r="AL63" s="121"/>
       <c r="AM63" s="122"/>
       <c r="AN63" s="122"/>
       <c r="AO63" s="119"/>
     </row>
     <row r="64" spans="1:57" ht="15" customHeight="1">
-      <c r="A64" s="401"/>
-      <c r="B64" s="402"/>
+      <c r="A64" s="482"/>
+      <c r="B64" s="483"/>
       <c r="C64" s="98"/>
       <c r="D64" s="98"/>
       <c r="E64" s="98"/>
       <c r="F64" s="98"/>
       <c r="G64" s="98"/>
       <c r="H64" s="98"/>
       <c r="I64" s="98"/>
       <c r="J64" s="98"/>
       <c r="K64" s="98"/>
       <c r="L64" s="98"/>
       <c r="M64" s="98"/>
       <c r="N64" s="98"/>
       <c r="O64" s="98"/>
       <c r="P64" s="98"/>
       <c r="R64" s="98"/>
       <c r="S64" s="98"/>
       <c r="T64" s="98"/>
       <c r="U64" s="98"/>
       <c r="V64" s="98"/>
       <c r="W64" s="98"/>
       <c r="X64" s="98"/>
       <c r="Y64" s="98"/>
       <c r="Z64" s="98"/>
       <c r="AA64" s="98"/>
       <c r="AB64" s="98"/>
       <c r="AC64" s="98"/>
       <c r="AD64" s="98"/>
       <c r="AE64" s="98"/>
       <c r="AF64" s="121"/>
       <c r="AG64" s="121"/>
       <c r="AH64" s="121"/>
       <c r="AI64" s="121"/>
       <c r="AJ64" s="121"/>
       <c r="AK64" s="121"/>
       <c r="AL64" s="121"/>
       <c r="AM64" s="122"/>
       <c r="AN64" s="122"/>
       <c r="AO64" s="119"/>
     </row>
     <row r="65" spans="1:41" ht="15" customHeight="1">
-      <c r="A65" s="401"/>
-      <c r="B65" s="402"/>
+      <c r="A65" s="482"/>
+      <c r="B65" s="483"/>
       <c r="C65" s="98"/>
       <c r="D65" s="98"/>
       <c r="E65" s="98"/>
       <c r="F65" s="98"/>
       <c r="G65" s="98"/>
       <c r="H65" s="98"/>
       <c r="I65" s="98"/>
       <c r="J65" s="98"/>
       <c r="K65" s="98" t="s">
         <v>251</v>
       </c>
       <c r="L65" s="98"/>
       <c r="M65" s="98"/>
       <c r="N65" s="98"/>
       <c r="O65" s="98"/>
       <c r="P65" s="98"/>
       <c r="Q65" s="98"/>
       <c r="R65" s="98"/>
       <c r="S65" s="98"/>
       <c r="T65" s="98"/>
       <c r="U65" s="98"/>
       <c r="V65" s="98"/>
       <c r="W65" s="98"/>
       <c r="X65" s="98"/>
       <c r="Y65" s="98"/>
       <c r="Z65" s="98"/>
       <c r="AA65" s="98"/>
       <c r="AB65" s="98"/>
       <c r="AC65" s="98"/>
       <c r="AD65" s="98"/>
       <c r="AE65" s="98"/>
       <c r="AF65" s="121"/>
       <c r="AG65" s="121"/>
       <c r="AH65" s="123" t="s">
         <v>252</v>
       </c>
       <c r="AI65" s="121"/>
       <c r="AJ65" s="121"/>
       <c r="AK65" s="121"/>
       <c r="AL65" s="121"/>
       <c r="AM65" s="122"/>
       <c r="AN65" s="122"/>
       <c r="AO65" s="119"/>
     </row>
     <row r="66" spans="1:41" ht="15" customHeight="1">
-      <c r="A66" s="401"/>
-      <c r="B66" s="402"/>
+      <c r="A66" s="482"/>
+      <c r="B66" s="483"/>
       <c r="C66" s="98"/>
       <c r="D66" s="98"/>
       <c r="E66" s="98"/>
       <c r="F66" s="98"/>
       <c r="G66" s="98"/>
       <c r="H66" s="98"/>
       <c r="I66" s="98"/>
       <c r="J66" s="98"/>
       <c r="K66" s="98"/>
       <c r="L66" s="98"/>
       <c r="M66" s="98"/>
       <c r="N66" s="98"/>
       <c r="O66" s="98"/>
       <c r="P66" s="98"/>
       <c r="Q66" s="98"/>
       <c r="R66" s="98"/>
       <c r="S66" s="98"/>
       <c r="T66" s="98"/>
       <c r="U66" s="98"/>
       <c r="V66" s="98"/>
       <c r="W66" s="98"/>
       <c r="X66" s="98"/>
       <c r="Y66" s="98"/>
       <c r="Z66" s="98"/>
       <c r="AA66" s="98"/>
       <c r="AB66" s="98"/>
       <c r="AC66" s="98"/>
       <c r="AD66" s="98"/>
       <c r="AE66" s="98"/>
       <c r="AF66" s="98"/>
       <c r="AG66" s="122"/>
       <c r="AH66" s="122"/>
       <c r="AI66" s="122"/>
       <c r="AJ66" s="122"/>
       <c r="AK66" s="122"/>
       <c r="AL66" s="122"/>
       <c r="AM66" s="122"/>
       <c r="AN66" s="122"/>
       <c r="AO66" s="113"/>
     </row>
     <row r="67" spans="1:41" ht="15" customHeight="1">
-      <c r="A67" s="403"/>
-      <c r="B67" s="404"/>
+      <c r="A67" s="484"/>
+      <c r="B67" s="485"/>
       <c r="C67" s="124"/>
       <c r="D67" s="124"/>
       <c r="E67" s="124"/>
       <c r="F67" s="124"/>
       <c r="G67" s="124"/>
       <c r="H67" s="124"/>
       <c r="I67" s="124"/>
       <c r="J67" s="124"/>
       <c r="K67" s="124"/>
       <c r="L67" s="124"/>
       <c r="M67" s="124"/>
       <c r="N67" s="124"/>
       <c r="O67" s="124"/>
       <c r="P67" s="124"/>
       <c r="Q67" s="124"/>
       <c r="R67" s="124"/>
       <c r="S67" s="124"/>
       <c r="T67" s="124"/>
       <c r="U67" s="124"/>
       <c r="V67" s="124"/>
       <c r="W67" s="124"/>
       <c r="X67" s="124"/>
       <c r="Y67" s="124"/>
       <c r="Z67" s="124"/>
       <c r="AA67" s="124"/>
@@ -23681,319 +23681,319 @@
       <c r="AK71" s="96"/>
       <c r="AL71" s="96"/>
       <c r="AM71" s="96"/>
     </row>
     <row r="72" spans="1:41" ht="15" customHeight="1">
       <c r="A72" s="96"/>
       <c r="B72" s="96"/>
       <c r="C72" s="96"/>
       <c r="D72" s="96"/>
       <c r="E72" s="96"/>
       <c r="F72" s="96"/>
       <c r="G72" s="96"/>
       <c r="H72" s="96"/>
       <c r="I72" s="96"/>
       <c r="J72" s="96"/>
       <c r="K72" s="96"/>
       <c r="L72" s="96"/>
       <c r="M72" s="96"/>
       <c r="N72" s="96"/>
       <c r="O72" s="96"/>
       <c r="P72" s="96"/>
       <c r="Q72" s="96"/>
       <c r="R72" s="96"/>
       <c r="S72" s="96"/>
       <c r="T72" s="96"/>
-      <c r="U72" s="405" t="str">
+      <c r="U72" s="486" t="str">
         <f>$U$8</f>
         <v>令和</v>
       </c>
-      <c r="V72" s="330"/>
-[...1 lines deleted...]
-      <c r="X72" s="328" t="str">
+      <c r="V72" s="487"/>
+      <c r="W72" s="487"/>
+      <c r="X72" s="490" t="str">
         <f>IF(X8&lt;&gt;"",X8,"")</f>
         <v/>
       </c>
-      <c r="Y72" s="328"/>
-[...1 lines deleted...]
-      <c r="AA72" s="330" t="s">
+      <c r="Y72" s="490"/>
+      <c r="Z72" s="490"/>
+      <c r="AA72" s="487" t="s">
         <v>211</v>
       </c>
-      <c r="AB72" s="330"/>
-[...1 lines deleted...]
-      <c r="AD72" s="328" t="str">
+      <c r="AB72" s="487"/>
+      <c r="AC72" s="487"/>
+      <c r="AD72" s="490" t="str">
         <f>IF(AD8&lt;&gt;"",AD8,"")</f>
         <v/>
       </c>
-      <c r="AE72" s="328"/>
-[...1 lines deleted...]
-      <c r="AG72" s="330" t="s">
+      <c r="AE72" s="490"/>
+      <c r="AF72" s="490"/>
+      <c r="AG72" s="487" t="s">
         <v>212</v>
       </c>
-      <c r="AH72" s="330"/>
-[...1 lines deleted...]
-      <c r="AJ72" s="328" t="str">
+      <c r="AH72" s="487"/>
+      <c r="AI72" s="487"/>
+      <c r="AJ72" s="490" t="str">
         <f>IF(AJ8&lt;&gt;"",AJ8,"")</f>
         <v/>
       </c>
-      <c r="AK72" s="328"/>
-[...1 lines deleted...]
-      <c r="AM72" s="330" t="s">
+      <c r="AK72" s="490"/>
+      <c r="AL72" s="490"/>
+      <c r="AM72" s="487" t="s">
         <v>213</v>
       </c>
-      <c r="AN72" s="330"/>
-      <c r="AO72" s="331"/>
+      <c r="AN72" s="487"/>
+      <c r="AO72" s="509"/>
     </row>
     <row r="73" spans="1:41" ht="16.899999999999999" customHeight="1">
       <c r="A73" s="98"/>
       <c r="B73" s="98"/>
       <c r="C73" s="98"/>
       <c r="D73" s="98"/>
       <c r="E73" s="98"/>
       <c r="F73" s="98"/>
       <c r="G73" s="98"/>
       <c r="H73" s="98"/>
       <c r="I73" s="98"/>
       <c r="J73" s="98"/>
       <c r="K73" s="98"/>
       <c r="L73" s="98"/>
       <c r="M73" s="98"/>
       <c r="N73" s="98"/>
       <c r="O73" s="98"/>
       <c r="P73" s="98"/>
       <c r="Q73" s="98"/>
       <c r="R73" s="98"/>
       <c r="S73" s="98"/>
       <c r="T73" s="98"/>
-      <c r="U73" s="406"/>
-[...19 lines deleted...]
-      <c r="AO73" s="333"/>
+      <c r="U73" s="488"/>
+      <c r="V73" s="489"/>
+      <c r="W73" s="489"/>
+      <c r="X73" s="491"/>
+      <c r="Y73" s="491"/>
+      <c r="Z73" s="491"/>
+      <c r="AA73" s="489"/>
+      <c r="AB73" s="489"/>
+      <c r="AC73" s="489"/>
+      <c r="AD73" s="491"/>
+      <c r="AE73" s="491"/>
+      <c r="AF73" s="491"/>
+      <c r="AG73" s="489"/>
+      <c r="AH73" s="489"/>
+      <c r="AI73" s="489"/>
+      <c r="AJ73" s="491"/>
+      <c r="AK73" s="491"/>
+      <c r="AL73" s="491"/>
+      <c r="AM73" s="489"/>
+      <c r="AN73" s="489"/>
+      <c r="AO73" s="510"/>
     </row>
     <row r="74" spans="1:41" ht="16.899999999999999" customHeight="1">
       <c r="A74" s="98"/>
       <c r="B74" s="98"/>
       <c r="C74" s="98"/>
       <c r="D74" s="98"/>
       <c r="E74" s="98"/>
       <c r="F74" s="98"/>
       <c r="G74" s="98"/>
       <c r="H74" s="98"/>
       <c r="I74" s="98"/>
       <c r="J74" s="98"/>
       <c r="K74" s="98"/>
       <c r="L74" s="98"/>
       <c r="M74" s="98"/>
       <c r="N74" s="98"/>
       <c r="O74" s="98"/>
       <c r="P74" s="98"/>
       <c r="Q74" s="98"/>
       <c r="R74" s="98"/>
       <c r="S74" s="98"/>
       <c r="T74" s="98"/>
       <c r="U74" s="98"/>
       <c r="V74" s="98"/>
       <c r="W74" s="98"/>
       <c r="X74" s="98"/>
       <c r="Y74" s="98"/>
       <c r="Z74" s="98"/>
       <c r="AA74" s="98"/>
       <c r="AB74" s="98"/>
       <c r="AC74" s="98"/>
       <c r="AD74" s="98"/>
       <c r="AE74" s="98"/>
       <c r="AF74" s="98"/>
       <c r="AG74" s="98"/>
       <c r="AH74" s="98"/>
       <c r="AI74" s="98"/>
       <c r="AJ74" s="98"/>
       <c r="AK74" s="98"/>
       <c r="AL74" s="98"/>
       <c r="AM74" s="98"/>
     </row>
     <row r="75" spans="1:41" ht="15" customHeight="1">
-      <c r="E75" s="334" t="s">
+      <c r="E75" s="511" t="s">
         <v>254</v>
       </c>
-      <c r="F75" s="335"/>
-[...4 lines deleted...]
-      <c r="K75" s="340">
+      <c r="F75" s="512"/>
+      <c r="G75" s="512"/>
+      <c r="H75" s="512"/>
+      <c r="I75" s="512"/>
+      <c r="J75" s="513"/>
+      <c r="K75" s="517">
         <f>IF(I20&lt;&gt;"",I20,"")</f>
         <v>0</v>
       </c>
-      <c r="L75" s="341"/>
-[...22 lines deleted...]
-      <c r="AI75" s="342"/>
+      <c r="L75" s="518"/>
+      <c r="M75" s="518"/>
+      <c r="N75" s="518"/>
+      <c r="O75" s="518"/>
+      <c r="P75" s="518"/>
+      <c r="Q75" s="518"/>
+      <c r="R75" s="518"/>
+      <c r="S75" s="518"/>
+      <c r="T75" s="518"/>
+      <c r="U75" s="518"/>
+      <c r="V75" s="518"/>
+      <c r="W75" s="518"/>
+      <c r="X75" s="518"/>
+      <c r="Y75" s="518"/>
+      <c r="Z75" s="518"/>
+      <c r="AA75" s="518"/>
+      <c r="AB75" s="518"/>
+      <c r="AC75" s="518"/>
+      <c r="AD75" s="518"/>
+      <c r="AE75" s="518"/>
+      <c r="AF75" s="518"/>
+      <c r="AG75" s="518"/>
+      <c r="AH75" s="518"/>
+      <c r="AI75" s="519"/>
     </row>
     <row r="76" spans="1:41" ht="15" customHeight="1">
-      <c r="E76" s="337"/>
-[...29 lines deleted...]
-      <c r="AI76" s="345"/>
+      <c r="E76" s="514"/>
+      <c r="F76" s="515"/>
+      <c r="G76" s="515"/>
+      <c r="H76" s="515"/>
+      <c r="I76" s="515"/>
+      <c r="J76" s="516"/>
+      <c r="K76" s="520"/>
+      <c r="L76" s="521"/>
+      <c r="M76" s="521"/>
+      <c r="N76" s="521"/>
+      <c r="O76" s="521"/>
+      <c r="P76" s="521"/>
+      <c r="Q76" s="521"/>
+      <c r="R76" s="521"/>
+      <c r="S76" s="521"/>
+      <c r="T76" s="521"/>
+      <c r="U76" s="521"/>
+      <c r="V76" s="521"/>
+      <c r="W76" s="521"/>
+      <c r="X76" s="521"/>
+      <c r="Y76" s="521"/>
+      <c r="Z76" s="521"/>
+      <c r="AA76" s="521"/>
+      <c r="AB76" s="521"/>
+      <c r="AC76" s="521"/>
+      <c r="AD76" s="521"/>
+      <c r="AE76" s="521"/>
+      <c r="AF76" s="521"/>
+      <c r="AG76" s="521"/>
+      <c r="AH76" s="521"/>
+      <c r="AI76" s="522"/>
     </row>
     <row r="80" spans="1:41" ht="15" customHeight="1">
       <c r="L80" s="127"/>
     </row>
     <row r="81" spans="4:38" ht="15" customHeight="1">
-      <c r="E81" s="323" t="s">
+      <c r="E81" s="504" t="s">
         <v>255</v>
       </c>
-      <c r="F81" s="323"/>
-[...30 lines deleted...]
-      <c r="AK81" s="323"/>
+      <c r="F81" s="504"/>
+      <c r="G81" s="504"/>
+      <c r="H81" s="504"/>
+      <c r="I81" s="504"/>
+      <c r="J81" s="504"/>
+      <c r="K81" s="504"/>
+      <c r="L81" s="504"/>
+      <c r="M81" s="504"/>
+      <c r="N81" s="504"/>
+      <c r="O81" s="504"/>
+      <c r="P81" s="504"/>
+      <c r="Q81" s="504"/>
+      <c r="R81" s="504"/>
+      <c r="S81" s="504"/>
+      <c r="T81" s="504"/>
+      <c r="U81" s="504"/>
+      <c r="V81" s="504"/>
+      <c r="W81" s="504"/>
+      <c r="X81" s="504"/>
+      <c r="Y81" s="504"/>
+      <c r="Z81" s="504"/>
+      <c r="AA81" s="504"/>
+      <c r="AB81" s="504"/>
+      <c r="AC81" s="504"/>
+      <c r="AD81" s="504"/>
+      <c r="AE81" s="504"/>
+      <c r="AF81" s="504"/>
+      <c r="AG81" s="504"/>
+      <c r="AH81" s="504"/>
+      <c r="AI81" s="504"/>
+      <c r="AJ81" s="504"/>
+      <c r="AK81" s="504"/>
     </row>
     <row r="82" spans="4:38" ht="15" customHeight="1">
-      <c r="E82" s="323"/>
-[...31 lines deleted...]
-      <c r="AK82" s="323"/>
+      <c r="E82" s="504"/>
+      <c r="F82" s="504"/>
+      <c r="G82" s="504"/>
+      <c r="H82" s="504"/>
+      <c r="I82" s="504"/>
+      <c r="J82" s="504"/>
+      <c r="K82" s="504"/>
+      <c r="L82" s="504"/>
+      <c r="M82" s="504"/>
+      <c r="N82" s="504"/>
+      <c r="O82" s="504"/>
+      <c r="P82" s="504"/>
+      <c r="Q82" s="504"/>
+      <c r="R82" s="504"/>
+      <c r="S82" s="504"/>
+      <c r="T82" s="504"/>
+      <c r="U82" s="504"/>
+      <c r="V82" s="504"/>
+      <c r="W82" s="504"/>
+      <c r="X82" s="504"/>
+      <c r="Y82" s="504"/>
+      <c r="Z82" s="504"/>
+      <c r="AA82" s="504"/>
+      <c r="AB82" s="504"/>
+      <c r="AC82" s="504"/>
+      <c r="AD82" s="504"/>
+      <c r="AE82" s="504"/>
+      <c r="AF82" s="504"/>
+      <c r="AG82" s="504"/>
+      <c r="AH82" s="504"/>
+      <c r="AI82" s="504"/>
+      <c r="AJ82" s="504"/>
+      <c r="AK82" s="504"/>
     </row>
     <row r="83" spans="4:38" ht="15" customHeight="1">
       <c r="G83" s="128"/>
       <c r="H83" s="128"/>
       <c r="I83" s="128"/>
       <c r="J83" s="128"/>
       <c r="K83" s="128"/>
       <c r="L83" s="128"/>
       <c r="M83" s="128"/>
       <c r="N83" s="128"/>
       <c r="O83" s="128"/>
       <c r="P83" s="128"/>
       <c r="Q83" s="128"/>
       <c r="R83" s="128"/>
       <c r="S83" s="128"/>
       <c r="T83" s="128"/>
       <c r="U83" s="128"/>
       <c r="V83" s="128"/>
       <c r="W83" s="128"/>
       <c r="X83" s="128"/>
       <c r="Y83" s="128"/>
       <c r="Z83" s="128"/>
       <c r="AA83" s="128"/>
       <c r="AB83" s="128"/>
       <c r="AC83" s="128"/>
@@ -24429,196 +24429,196 @@
       <c r="M97" s="128"/>
       <c r="N97" s="128"/>
       <c r="O97" s="128"/>
       <c r="P97" s="128"/>
       <c r="Q97" s="128"/>
       <c r="R97" s="128"/>
       <c r="S97" s="128"/>
       <c r="T97" s="128"/>
       <c r="U97" s="128"/>
       <c r="V97" s="128"/>
       <c r="W97" s="128"/>
       <c r="X97" s="128"/>
       <c r="Y97" s="128"/>
       <c r="Z97" s="128"/>
       <c r="AA97" s="128"/>
       <c r="AB97" s="128"/>
       <c r="AC97" s="128"/>
       <c r="AD97" s="128"/>
       <c r="AE97" s="128"/>
       <c r="AF97" s="128"/>
       <c r="AG97" s="128"/>
       <c r="AH97" s="128"/>
       <c r="AI97" s="128"/>
     </row>
     <row r="98" spans="4:38" ht="15" customHeight="1">
-      <c r="D98" s="324" t="s">
+      <c r="D98" s="505" t="s">
         <v>256</v>
       </c>
-      <c r="E98" s="324"/>
-[...32 lines deleted...]
-      <c r="AL98" s="324"/>
+      <c r="E98" s="505"/>
+      <c r="F98" s="505"/>
+      <c r="G98" s="505"/>
+      <c r="H98" s="505"/>
+      <c r="I98" s="505"/>
+      <c r="J98" s="505"/>
+      <c r="K98" s="505"/>
+      <c r="L98" s="505"/>
+      <c r="M98" s="505"/>
+      <c r="N98" s="505"/>
+      <c r="O98" s="505"/>
+      <c r="P98" s="505"/>
+      <c r="Q98" s="505"/>
+      <c r="R98" s="505"/>
+      <c r="S98" s="505"/>
+      <c r="T98" s="505"/>
+      <c r="U98" s="505"/>
+      <c r="V98" s="505"/>
+      <c r="W98" s="505"/>
+      <c r="X98" s="505"/>
+      <c r="Y98" s="505"/>
+      <c r="Z98" s="505"/>
+      <c r="AA98" s="505"/>
+      <c r="AB98" s="505"/>
+      <c r="AC98" s="505"/>
+      <c r="AD98" s="505"/>
+      <c r="AE98" s="505"/>
+      <c r="AF98" s="505"/>
+      <c r="AG98" s="505"/>
+      <c r="AH98" s="505"/>
+      <c r="AI98" s="505"/>
+      <c r="AJ98" s="505"/>
+      <c r="AK98" s="505"/>
+      <c r="AL98" s="505"/>
     </row>
     <row r="99" spans="4:38" ht="15" customHeight="1">
-      <c r="D99" s="324"/>
-[...33 lines deleted...]
-      <c r="AL99" s="324"/>
+      <c r="D99" s="505"/>
+      <c r="E99" s="505"/>
+      <c r="F99" s="505"/>
+      <c r="G99" s="505"/>
+      <c r="H99" s="505"/>
+      <c r="I99" s="505"/>
+      <c r="J99" s="505"/>
+      <c r="K99" s="505"/>
+      <c r="L99" s="505"/>
+      <c r="M99" s="505"/>
+      <c r="N99" s="505"/>
+      <c r="O99" s="505"/>
+      <c r="P99" s="505"/>
+      <c r="Q99" s="505"/>
+      <c r="R99" s="505"/>
+      <c r="S99" s="505"/>
+      <c r="T99" s="505"/>
+      <c r="U99" s="505"/>
+      <c r="V99" s="505"/>
+      <c r="W99" s="505"/>
+      <c r="X99" s="505"/>
+      <c r="Y99" s="505"/>
+      <c r="Z99" s="505"/>
+      <c r="AA99" s="505"/>
+      <c r="AB99" s="505"/>
+      <c r="AC99" s="505"/>
+      <c r="AD99" s="505"/>
+      <c r="AE99" s="505"/>
+      <c r="AF99" s="505"/>
+      <c r="AG99" s="505"/>
+      <c r="AH99" s="505"/>
+      <c r="AI99" s="505"/>
+      <c r="AJ99" s="505"/>
+      <c r="AK99" s="505"/>
+      <c r="AL99" s="505"/>
     </row>
     <row r="106" spans="4:38" ht="15" customHeight="1">
-      <c r="E106" s="323" t="s">
+      <c r="E106" s="504" t="s">
         <v>257</v>
       </c>
-      <c r="F106" s="323"/>
-[...30 lines deleted...]
-      <c r="AK106" s="323"/>
+      <c r="F106" s="504"/>
+      <c r="G106" s="504"/>
+      <c r="H106" s="504"/>
+      <c r="I106" s="504"/>
+      <c r="J106" s="504"/>
+      <c r="K106" s="504"/>
+      <c r="L106" s="504"/>
+      <c r="M106" s="504"/>
+      <c r="N106" s="504"/>
+      <c r="O106" s="504"/>
+      <c r="P106" s="504"/>
+      <c r="Q106" s="504"/>
+      <c r="R106" s="504"/>
+      <c r="S106" s="504"/>
+      <c r="T106" s="504"/>
+      <c r="U106" s="504"/>
+      <c r="V106" s="504"/>
+      <c r="W106" s="504"/>
+      <c r="X106" s="504"/>
+      <c r="Y106" s="504"/>
+      <c r="Z106" s="504"/>
+      <c r="AA106" s="504"/>
+      <c r="AB106" s="504"/>
+      <c r="AC106" s="504"/>
+      <c r="AD106" s="504"/>
+      <c r="AE106" s="504"/>
+      <c r="AF106" s="504"/>
+      <c r="AG106" s="504"/>
+      <c r="AH106" s="504"/>
+      <c r="AI106" s="504"/>
+      <c r="AJ106" s="504"/>
+      <c r="AK106" s="504"/>
     </row>
     <row r="107" spans="4:38" ht="15" customHeight="1">
-      <c r="E107" s="323"/>
-[...31 lines deleted...]
-      <c r="AK107" s="323"/>
+      <c r="E107" s="504"/>
+      <c r="F107" s="504"/>
+      <c r="G107" s="504"/>
+      <c r="H107" s="504"/>
+      <c r="I107" s="504"/>
+      <c r="J107" s="504"/>
+      <c r="K107" s="504"/>
+      <c r="L107" s="504"/>
+      <c r="M107" s="504"/>
+      <c r="N107" s="504"/>
+      <c r="O107" s="504"/>
+      <c r="P107" s="504"/>
+      <c r="Q107" s="504"/>
+      <c r="R107" s="504"/>
+      <c r="S107" s="504"/>
+      <c r="T107" s="504"/>
+      <c r="U107" s="504"/>
+      <c r="V107" s="504"/>
+      <c r="W107" s="504"/>
+      <c r="X107" s="504"/>
+      <c r="Y107" s="504"/>
+      <c r="Z107" s="504"/>
+      <c r="AA107" s="504"/>
+      <c r="AB107" s="504"/>
+      <c r="AC107" s="504"/>
+      <c r="AD107" s="504"/>
+      <c r="AE107" s="504"/>
+      <c r="AF107" s="504"/>
+      <c r="AG107" s="504"/>
+      <c r="AH107" s="504"/>
+      <c r="AI107" s="504"/>
+      <c r="AJ107" s="504"/>
+      <c r="AK107" s="504"/>
     </row>
     <row r="108" spans="4:38" ht="15" customHeight="1">
       <c r="D108" s="129"/>
       <c r="E108" s="129"/>
       <c r="G108" s="128"/>
       <c r="H108" s="128"/>
       <c r="I108" s="128"/>
       <c r="J108" s="128"/>
       <c r="K108" s="128"/>
       <c r="L108" s="128"/>
       <c r="M108" s="128"/>
       <c r="N108" s="128"/>
       <c r="O108" s="128"/>
       <c r="P108" s="128"/>
       <c r="Q108" s="128"/>
       <c r="R108" s="128"/>
       <c r="S108" s="128"/>
       <c r="T108" s="128"/>
       <c r="U108" s="128"/>
       <c r="V108" s="128"/>
       <c r="W108" s="128"/>
       <c r="X108" s="128"/>
       <c r="Y108" s="128"/>
       <c r="Z108" s="128"/>
       <c r="AA108" s="128"/>
@@ -25065,243 +25065,243 @@
       <c r="M122" s="128"/>
       <c r="N122" s="128"/>
       <c r="O122" s="128"/>
       <c r="P122" s="128"/>
       <c r="Q122" s="128"/>
       <c r="R122" s="128"/>
       <c r="S122" s="128"/>
       <c r="T122" s="128"/>
       <c r="U122" s="128"/>
       <c r="V122" s="128"/>
       <c r="W122" s="128"/>
       <c r="X122" s="128"/>
       <c r="Y122" s="128"/>
       <c r="Z122" s="128"/>
       <c r="AA122" s="128"/>
       <c r="AB122" s="128"/>
       <c r="AC122" s="128"/>
       <c r="AD122" s="128"/>
       <c r="AE122" s="128"/>
       <c r="AF122" s="128"/>
       <c r="AG122" s="128"/>
       <c r="AH122" s="128"/>
       <c r="AI122" s="128"/>
     </row>
     <row r="123" spans="1:41" ht="15" customHeight="1">
-      <c r="E123" s="324" t="s">
+      <c r="E123" s="505" t="s">
         <v>258</v>
       </c>
-      <c r="F123" s="324"/>
-[...30 lines deleted...]
-      <c r="AK123" s="324"/>
+      <c r="F123" s="505"/>
+      <c r="G123" s="505"/>
+      <c r="H123" s="505"/>
+      <c r="I123" s="505"/>
+      <c r="J123" s="505"/>
+      <c r="K123" s="505"/>
+      <c r="L123" s="505"/>
+      <c r="M123" s="505"/>
+      <c r="N123" s="505"/>
+      <c r="O123" s="505"/>
+      <c r="P123" s="505"/>
+      <c r="Q123" s="505"/>
+      <c r="R123" s="505"/>
+      <c r="S123" s="505"/>
+      <c r="T123" s="505"/>
+      <c r="U123" s="505"/>
+      <c r="V123" s="505"/>
+      <c r="W123" s="505"/>
+      <c r="X123" s="505"/>
+      <c r="Y123" s="505"/>
+      <c r="Z123" s="505"/>
+      <c r="AA123" s="505"/>
+      <c r="AB123" s="505"/>
+      <c r="AC123" s="505"/>
+      <c r="AD123" s="505"/>
+      <c r="AE123" s="505"/>
+      <c r="AF123" s="505"/>
+      <c r="AG123" s="505"/>
+      <c r="AH123" s="505"/>
+      <c r="AI123" s="505"/>
+      <c r="AJ123" s="505"/>
+      <c r="AK123" s="505"/>
     </row>
     <row r="124" spans="1:41" ht="15" customHeight="1">
-      <c r="E124" s="324"/>
-[...31 lines deleted...]
-      <c r="AK124" s="324"/>
+      <c r="E124" s="505"/>
+      <c r="F124" s="505"/>
+      <c r="G124" s="505"/>
+      <c r="H124" s="505"/>
+      <c r="I124" s="505"/>
+      <c r="J124" s="505"/>
+      <c r="K124" s="505"/>
+      <c r="L124" s="505"/>
+      <c r="M124" s="505"/>
+      <c r="N124" s="505"/>
+      <c r="O124" s="505"/>
+      <c r="P124" s="505"/>
+      <c r="Q124" s="505"/>
+      <c r="R124" s="505"/>
+      <c r="S124" s="505"/>
+      <c r="T124" s="505"/>
+      <c r="U124" s="505"/>
+      <c r="V124" s="505"/>
+      <c r="W124" s="505"/>
+      <c r="X124" s="505"/>
+      <c r="Y124" s="505"/>
+      <c r="Z124" s="505"/>
+      <c r="AA124" s="505"/>
+      <c r="AB124" s="505"/>
+      <c r="AC124" s="505"/>
+      <c r="AD124" s="505"/>
+      <c r="AE124" s="505"/>
+      <c r="AF124" s="505"/>
+      <c r="AG124" s="505"/>
+      <c r="AH124" s="505"/>
+      <c r="AI124" s="505"/>
+      <c r="AJ124" s="505"/>
+      <c r="AK124" s="505"/>
     </row>
     <row r="169" spans="20:20" ht="15" customHeight="1">
       <c r="T169" s="97" t="s">
         <v>259</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="114">
-    <mergeCell ref="A1:AO2"/>
-[...16 lines deleted...]
-    <mergeCell ref="I16:AF17"/>
+    <mergeCell ref="E106:AK107"/>
+    <mergeCell ref="E123:AK124"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="O13:R13"/>
+    <mergeCell ref="AJ72:AL73"/>
+    <mergeCell ref="AM72:AO73"/>
+    <mergeCell ref="E75:J76"/>
+    <mergeCell ref="K75:AI76"/>
+    <mergeCell ref="E81:AK82"/>
+    <mergeCell ref="D98:AL99"/>
+    <mergeCell ref="AK54:AO55"/>
+    <mergeCell ref="S41:T42"/>
+    <mergeCell ref="U41:V42"/>
+    <mergeCell ref="W41:AB42"/>
+    <mergeCell ref="AC41:AO42"/>
+    <mergeCell ref="C43:D46"/>
+    <mergeCell ref="E43:H44"/>
+    <mergeCell ref="I43:AO44"/>
+    <mergeCell ref="E45:H46"/>
+    <mergeCell ref="I45:AO46"/>
+    <mergeCell ref="C41:H42"/>
+    <mergeCell ref="I41:J42"/>
+    <mergeCell ref="K41:L42"/>
+    <mergeCell ref="M41:N42"/>
+    <mergeCell ref="AL39:AM40"/>
+    <mergeCell ref="AN39:AO40"/>
+    <mergeCell ref="T34:T35"/>
+    <mergeCell ref="U34:AO35"/>
+    <mergeCell ref="A60:B67"/>
+    <mergeCell ref="U72:W73"/>
+    <mergeCell ref="X72:Z73"/>
+    <mergeCell ref="AA72:AC73"/>
+    <mergeCell ref="AD72:AF73"/>
+    <mergeCell ref="AG72:AI73"/>
+    <mergeCell ref="N52:P53"/>
+    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="C54:H55"/>
+    <mergeCell ref="I54:AJ55"/>
+    <mergeCell ref="A59:AO59"/>
+    <mergeCell ref="A49:B55"/>
+    <mergeCell ref="C52:E53"/>
+    <mergeCell ref="F52:H53"/>
+    <mergeCell ref="I52:I53"/>
+    <mergeCell ref="J52:L53"/>
+    <mergeCell ref="M52:M53"/>
+    <mergeCell ref="A37:B46"/>
+    <mergeCell ref="C37:H38"/>
+    <mergeCell ref="I37:X38"/>
+    <mergeCell ref="O41:P42"/>
+    <mergeCell ref="Q41:R42"/>
+    <mergeCell ref="C39:H40"/>
+    <mergeCell ref="I39:X40"/>
+    <mergeCell ref="Y39:AI40"/>
+    <mergeCell ref="AJ39:AK40"/>
+    <mergeCell ref="C24:H25"/>
+    <mergeCell ref="I24:J25"/>
+    <mergeCell ref="K24:AO25"/>
+    <mergeCell ref="Y37:AG38"/>
+    <mergeCell ref="AH37:AI38"/>
+    <mergeCell ref="AJ37:AK38"/>
+    <mergeCell ref="AL37:AM38"/>
+    <mergeCell ref="AN37:AO38"/>
+    <mergeCell ref="I28:AO29"/>
+    <mergeCell ref="I30:AO31"/>
+    <mergeCell ref="C32:H33"/>
+    <mergeCell ref="I32:AO33"/>
+    <mergeCell ref="C34:H35"/>
+    <mergeCell ref="I34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:O35"/>
+    <mergeCell ref="P34:P35"/>
+    <mergeCell ref="Q34:S35"/>
     <mergeCell ref="A27:B35"/>
     <mergeCell ref="C27:H27"/>
     <mergeCell ref="I27:J27"/>
     <mergeCell ref="K27:M27"/>
     <mergeCell ref="O27:Q27"/>
     <mergeCell ref="R27:AO27"/>
     <mergeCell ref="C28:H31"/>
     <mergeCell ref="A11:B25"/>
     <mergeCell ref="C11:H12"/>
     <mergeCell ref="I11:AF12"/>
     <mergeCell ref="S22:T23"/>
     <mergeCell ref="U22:V23"/>
     <mergeCell ref="W22:X23"/>
     <mergeCell ref="Y22:Z23"/>
     <mergeCell ref="AA22:AB23"/>
     <mergeCell ref="AC22:AO23"/>
     <mergeCell ref="C18:H19"/>
     <mergeCell ref="I18:AF19"/>
     <mergeCell ref="C20:H21"/>
     <mergeCell ref="I20:AO21"/>
     <mergeCell ref="C22:H23"/>
     <mergeCell ref="I22:J23"/>
     <mergeCell ref="K22:L23"/>
     <mergeCell ref="M22:N23"/>
-    <mergeCell ref="O41:P42"/>
-[...70 lines deleted...]
-    <mergeCell ref="M41:N42"/>
+    <mergeCell ref="O22:P23"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="AG11:AO19"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="S13:AF13"/>
+    <mergeCell ref="C14:H17"/>
+    <mergeCell ref="I14:AF15"/>
+    <mergeCell ref="I16:AF17"/>
+    <mergeCell ref="A1:AO2"/>
+    <mergeCell ref="A6:AO6"/>
+    <mergeCell ref="U8:W9"/>
+    <mergeCell ref="X8:Z9"/>
+    <mergeCell ref="AA8:AC9"/>
+    <mergeCell ref="AD8:AF9"/>
+    <mergeCell ref="AG8:AI9"/>
+    <mergeCell ref="AJ8:AL9"/>
+    <mergeCell ref="AM8:AO9"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation imeMode="off" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH37:AI38 AJ39:AK40" xr:uid="{6BCF7E3A-3D25-4369-B3FB-B57949943259}"/>
     <dataValidation type="whole" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X8:Z9 AD8:AF9 AJ8:AL9" xr:uid="{C9693847-9ED5-499B-ABB3-D2045BB7ABB9}">
       <formula1>0</formula1>
       <formula2>99</formula2>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U41 U72:AO73 I41 K41 M41 O41 Q41 S41 AL37 AN37 AJ37 AN39 AL39 K13 N13:O13" xr:uid="{DEE2FE4E-54D7-4AD5-81C4-6A5D5F5127E8}"/>
     <dataValidation type="textLength" imeMode="halfKatakana" showInputMessage="1" showErrorMessage="1" sqref="I43:AO44" xr:uid="{80255229-2153-47BE-BB37-4136EB558305}">
       <formula1>0</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K24:AO25" xr:uid="{F0D8102B-CB9D-4773-84BB-D9A58D849908}">
       <formula1>$BQ$2:$BQ$22</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I24:J25" xr:uid="{2E079F9E-51DF-4513-BDF5-7AFB8BC2829C}">
       <formula1>$BP$2:$BP$22</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.55000000000000004" right="0.2" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
@@ -25430,142 +25430,142 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15C5CAEB-E0A4-4A2D-9BC4-4CECEE8027D0}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BQ169"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" topLeftCell="A12" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="K24" sqref="K24:AO25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="8" width="2.625" style="97" customWidth="1"/>
     <col min="9" max="9" width="2.375" style="97" customWidth="1"/>
     <col min="10" max="67" width="2.625" style="97" customWidth="1"/>
     <col min="68" max="68" width="11.5" style="97" customWidth="1"/>
     <col min="69" max="69" width="33.125" style="97" bestFit="1" customWidth="1"/>
     <col min="70" max="70" width="3.25" style="97" customWidth="1"/>
     <col min="71" max="16384" width="2.625" style="97"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:69" ht="15" customHeight="1">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="324" t="s">
         <v>207</v>
       </c>
-      <c r="B1" s="410"/>
-[...38 lines deleted...]
-      <c r="AO1" s="410"/>
+      <c r="B1" s="324"/>
+      <c r="C1" s="324"/>
+      <c r="D1" s="324"/>
+      <c r="E1" s="324"/>
+      <c r="F1" s="324"/>
+      <c r="G1" s="324"/>
+      <c r="H1" s="324"/>
+      <c r="I1" s="324"/>
+      <c r="J1" s="324"/>
+      <c r="K1" s="324"/>
+      <c r="L1" s="324"/>
+      <c r="M1" s="324"/>
+      <c r="N1" s="324"/>
+      <c r="O1" s="324"/>
+      <c r="P1" s="324"/>
+      <c r="Q1" s="324"/>
+      <c r="R1" s="324"/>
+      <c r="S1" s="324"/>
+      <c r="T1" s="324"/>
+      <c r="U1" s="324"/>
+      <c r="V1" s="324"/>
+      <c r="W1" s="324"/>
+      <c r="X1" s="324"/>
+      <c r="Y1" s="324"/>
+      <c r="Z1" s="324"/>
+      <c r="AA1" s="324"/>
+      <c r="AB1" s="324"/>
+      <c r="AC1" s="324"/>
+      <c r="AD1" s="324"/>
+      <c r="AE1" s="324"/>
+      <c r="AF1" s="324"/>
+      <c r="AG1" s="324"/>
+      <c r="AH1" s="324"/>
+      <c r="AI1" s="324"/>
+      <c r="AJ1" s="324"/>
+      <c r="AK1" s="324"/>
+      <c r="AL1" s="324"/>
+      <c r="AM1" s="324"/>
+      <c r="AN1" s="324"/>
+      <c r="AO1" s="324"/>
       <c r="BP1" s="133" t="s">
         <v>262</v>
       </c>
       <c r="BQ1" s="133" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="2" spans="1:69" ht="15" customHeight="1">
-      <c r="A2" s="410"/>
-[...39 lines deleted...]
-      <c r="AO2" s="410"/>
+      <c r="A2" s="324"/>
+      <c r="B2" s="324"/>
+      <c r="C2" s="324"/>
+      <c r="D2" s="324"/>
+      <c r="E2" s="324"/>
+      <c r="F2" s="324"/>
+      <c r="G2" s="324"/>
+      <c r="H2" s="324"/>
+      <c r="I2" s="324"/>
+      <c r="J2" s="324"/>
+      <c r="K2" s="324"/>
+      <c r="L2" s="324"/>
+      <c r="M2" s="324"/>
+      <c r="N2" s="324"/>
+      <c r="O2" s="324"/>
+      <c r="P2" s="324"/>
+      <c r="Q2" s="324"/>
+      <c r="R2" s="324"/>
+      <c r="S2" s="324"/>
+      <c r="T2" s="324"/>
+      <c r="U2" s="324"/>
+      <c r="V2" s="324"/>
+      <c r="W2" s="324"/>
+      <c r="X2" s="324"/>
+      <c r="Y2" s="324"/>
+      <c r="Z2" s="324"/>
+      <c r="AA2" s="324"/>
+      <c r="AB2" s="324"/>
+      <c r="AC2" s="324"/>
+      <c r="AD2" s="324"/>
+      <c r="AE2" s="324"/>
+      <c r="AF2" s="324"/>
+      <c r="AG2" s="324"/>
+      <c r="AH2" s="324"/>
+      <c r="AI2" s="324"/>
+      <c r="AJ2" s="324"/>
+      <c r="AK2" s="324"/>
+      <c r="AL2" s="324"/>
+      <c r="AM2" s="324"/>
+      <c r="AN2" s="324"/>
+      <c r="AO2" s="324"/>
       <c r="BP2" s="133">
         <v>11</v>
       </c>
       <c r="BQ2" s="133" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:69" ht="15" customHeight="1">
       <c r="A3" s="98"/>
       <c r="B3" s="98"/>
       <c r="C3" s="98"/>
       <c r="D3" s="98"/>
       <c r="E3" s="98"/>
       <c r="F3" s="98"/>
       <c r="G3" s="98"/>
       <c r="H3" s="98"/>
       <c r="I3" s="98"/>
       <c r="J3" s="98"/>
       <c r="K3" s="98"/>
       <c r="L3" s="98"/>
       <c r="M3" s="98"/>
       <c r="N3" s="98"/>
       <c r="O3" s="98"/>
       <c r="P3" s="98"/>
       <c r="Q3" s="98"/>
@@ -25679,93 +25679,93 @@
       <c r="Y5" s="98"/>
       <c r="Z5" s="98"/>
       <c r="AA5" s="98"/>
       <c r="AB5" s="98"/>
       <c r="AC5" s="98"/>
       <c r="AD5" s="98"/>
       <c r="AE5" s="98"/>
       <c r="AF5" s="98"/>
       <c r="AG5" s="98"/>
       <c r="AH5" s="98"/>
       <c r="AI5" s="98"/>
       <c r="AJ5" s="98"/>
       <c r="AK5" s="98"/>
       <c r="AL5" s="98"/>
       <c r="AM5" s="98"/>
       <c r="AN5" s="98"/>
       <c r="AO5" s="98"/>
       <c r="BP5" s="133">
         <v>13</v>
       </c>
       <c r="BQ5" s="133" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:69" ht="15" customHeight="1">
-      <c r="A6" s="410" t="s">
+      <c r="A6" s="324" t="s">
         <v>209</v>
       </c>
-      <c r="B6" s="410"/>
-[...38 lines deleted...]
-      <c r="AO6" s="410"/>
+      <c r="B6" s="324"/>
+      <c r="C6" s="324"/>
+      <c r="D6" s="324"/>
+      <c r="E6" s="324"/>
+      <c r="F6" s="324"/>
+      <c r="G6" s="324"/>
+      <c r="H6" s="324"/>
+      <c r="I6" s="324"/>
+      <c r="J6" s="324"/>
+      <c r="K6" s="324"/>
+      <c r="L6" s="324"/>
+      <c r="M6" s="324"/>
+      <c r="N6" s="324"/>
+      <c r="O6" s="324"/>
+      <c r="P6" s="324"/>
+      <c r="Q6" s="324"/>
+      <c r="R6" s="324"/>
+      <c r="S6" s="324"/>
+      <c r="T6" s="324"/>
+      <c r="U6" s="324"/>
+      <c r="V6" s="324"/>
+      <c r="W6" s="324"/>
+      <c r="X6" s="324"/>
+      <c r="Y6" s="324"/>
+      <c r="Z6" s="324"/>
+      <c r="AA6" s="324"/>
+      <c r="AB6" s="324"/>
+      <c r="AC6" s="324"/>
+      <c r="AD6" s="324"/>
+      <c r="AE6" s="324"/>
+      <c r="AF6" s="324"/>
+      <c r="AG6" s="324"/>
+      <c r="AH6" s="324"/>
+      <c r="AI6" s="324"/>
+      <c r="AJ6" s="324"/>
+      <c r="AK6" s="324"/>
+      <c r="AL6" s="324"/>
+      <c r="AM6" s="324"/>
+      <c r="AN6" s="324"/>
+      <c r="AO6" s="324"/>
       <c r="BP6" s="133">
         <v>21</v>
       </c>
       <c r="BQ6" s="133" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:69" ht="15" customHeight="1">
       <c r="A7" s="96"/>
       <c r="B7" s="96"/>
       <c r="C7" s="96"/>
       <c r="D7" s="96"/>
       <c r="E7" s="96"/>
       <c r="F7" s="96"/>
       <c r="G7" s="96"/>
       <c r="H7" s="96"/>
       <c r="I7" s="96"/>
       <c r="J7" s="96"/>
       <c r="K7" s="96"/>
       <c r="L7" s="96"/>
       <c r="M7" s="96"/>
       <c r="N7" s="96"/>
       <c r="O7" s="96"/>
       <c r="P7" s="96"/>
       <c r="Q7" s="96"/>
@@ -25799,128 +25799,128 @@
       <c r="BQ7" s="133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:69" ht="16.899999999999999" customHeight="1">
       <c r="A8" s="96"/>
       <c r="B8" s="96"/>
       <c r="C8" s="96"/>
       <c r="D8" s="96"/>
       <c r="E8" s="96"/>
       <c r="F8" s="96"/>
       <c r="G8" s="96"/>
       <c r="H8" s="96"/>
       <c r="I8" s="96"/>
       <c r="J8" s="96"/>
       <c r="K8" s="96"/>
       <c r="L8" s="96"/>
       <c r="M8" s="96"/>
       <c r="N8" s="96"/>
       <c r="O8" s="96"/>
       <c r="P8" s="96"/>
       <c r="Q8" s="96"/>
       <c r="R8" s="96"/>
       <c r="S8" s="96"/>
       <c r="T8" s="96"/>
-      <c r="U8" s="547" t="s">
+      <c r="U8" s="325" t="s">
         <v>210</v>
       </c>
-      <c r="V8" s="548"/>
-[...4 lines deleted...]
-      <c r="AA8" s="427" t="s">
+      <c r="V8" s="326"/>
+      <c r="W8" s="326"/>
+      <c r="X8" s="329"/>
+      <c r="Y8" s="329"/>
+      <c r="Z8" s="329"/>
+      <c r="AA8" s="331" t="s">
         <v>211</v>
       </c>
-      <c r="AB8" s="427"/>
-[...4 lines deleted...]
-      <c r="AG8" s="427" t="s">
+      <c r="AB8" s="331"/>
+      <c r="AC8" s="331"/>
+      <c r="AD8" s="329"/>
+      <c r="AE8" s="329"/>
+      <c r="AF8" s="329"/>
+      <c r="AG8" s="331" t="s">
         <v>212</v>
       </c>
-      <c r="AH8" s="427"/>
-[...4 lines deleted...]
-      <c r="AM8" s="427" t="s">
+      <c r="AH8" s="331"/>
+      <c r="AI8" s="331"/>
+      <c r="AJ8" s="329"/>
+      <c r="AK8" s="329"/>
+      <c r="AL8" s="329"/>
+      <c r="AM8" s="331" t="s">
         <v>213</v>
       </c>
-      <c r="AN8" s="427"/>
-      <c r="AO8" s="442"/>
+      <c r="AN8" s="331"/>
+      <c r="AO8" s="333"/>
       <c r="BP8" s="133">
         <v>24</v>
       </c>
       <c r="BQ8" s="133" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:69" ht="16.899999999999999" customHeight="1">
       <c r="A9" s="98"/>
       <c r="B9" s="98"/>
       <c r="C9" s="98"/>
       <c r="D9" s="98"/>
       <c r="E9" s="98"/>
       <c r="F9" s="98"/>
       <c r="G9" s="98"/>
       <c r="H9" s="98"/>
       <c r="I9" s="98"/>
       <c r="J9" s="98"/>
       <c r="K9" s="98"/>
       <c r="L9" s="98"/>
       <c r="M9" s="98"/>
       <c r="N9" s="98"/>
       <c r="O9" s="98"/>
       <c r="P9" s="98"/>
       <c r="Q9" s="98"/>
       <c r="R9" s="98"/>
       <c r="S9" s="98"/>
       <c r="T9" s="98"/>
-      <c r="U9" s="549"/>
-[...19 lines deleted...]
-      <c r="AO9" s="443"/>
+      <c r="U9" s="327"/>
+      <c r="V9" s="328"/>
+      <c r="W9" s="328"/>
+      <c r="X9" s="330"/>
+      <c r="Y9" s="330"/>
+      <c r="Z9" s="330"/>
+      <c r="AA9" s="332"/>
+      <c r="AB9" s="332"/>
+      <c r="AC9" s="332"/>
+      <c r="AD9" s="330"/>
+      <c r="AE9" s="330"/>
+      <c r="AF9" s="330"/>
+      <c r="AG9" s="332"/>
+      <c r="AH9" s="332"/>
+      <c r="AI9" s="332"/>
+      <c r="AJ9" s="330"/>
+      <c r="AK9" s="330"/>
+      <c r="AL9" s="330"/>
+      <c r="AM9" s="332"/>
+      <c r="AN9" s="332"/>
+      <c r="AO9" s="334"/>
       <c r="BP9" s="133">
         <v>14</v>
       </c>
       <c r="BQ9" s="133" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:69" ht="15" customHeight="1" thickBot="1">
       <c r="A10" s="98"/>
       <c r="B10" s="98"/>
       <c r="C10" s="98"/>
       <c r="D10" s="98"/>
       <c r="E10" s="98"/>
       <c r="F10" s="98"/>
       <c r="G10" s="98"/>
       <c r="H10" s="98"/>
       <c r="I10" s="98"/>
       <c r="J10" s="98"/>
       <c r="K10" s="98"/>
       <c r="L10" s="98"/>
       <c r="M10" s="98"/>
       <c r="N10" s="98"/>
       <c r="O10" s="98"/>
       <c r="P10" s="98"/>
       <c r="Q10" s="98"/>
@@ -25934,1821 +25934,1821 @@
       <c r="Y10" s="98"/>
       <c r="Z10" s="98"/>
       <c r="AA10" s="98"/>
       <c r="AB10" s="98"/>
       <c r="AC10" s="98"/>
       <c r="AD10" s="98"/>
       <c r="AE10" s="98"/>
       <c r="AF10" s="98"/>
       <c r="AG10" s="98"/>
       <c r="AH10" s="98"/>
       <c r="AI10" s="98"/>
       <c r="AJ10" s="98"/>
       <c r="AK10" s="98"/>
       <c r="AL10" s="98"/>
       <c r="AM10" s="98"/>
       <c r="AN10" s="98"/>
       <c r="AO10" s="98"/>
       <c r="BP10" s="133">
         <v>41</v>
       </c>
       <c r="BQ10" s="133" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A11" s="416" t="s">
+      <c r="A11" s="384" t="s">
         <v>214</v>
       </c>
-      <c r="B11" s="496"/>
-      <c r="C11" s="501" t="s">
+      <c r="B11" s="385"/>
+      <c r="C11" s="390" t="s">
         <v>215</v>
       </c>
-      <c r="D11" s="355"/>
-[...4 lines deleted...]
-      <c r="I11" s="554" t="str">
+      <c r="D11" s="391"/>
+      <c r="E11" s="391"/>
+      <c r="F11" s="391"/>
+      <c r="G11" s="391"/>
+      <c r="H11" s="392"/>
+      <c r="I11" s="555" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!D16</f>
         <v>社会福祉法人かながわ福祉会</v>
       </c>
-      <c r="J11" s="503"/>
-[...22 lines deleted...]
-      <c r="AG11" s="530" t="s">
+      <c r="J11" s="394"/>
+      <c r="K11" s="394"/>
+      <c r="L11" s="394"/>
+      <c r="M11" s="394"/>
+      <c r="N11" s="394"/>
+      <c r="O11" s="394"/>
+      <c r="P11" s="394"/>
+      <c r="Q11" s="394"/>
+      <c r="R11" s="394"/>
+      <c r="S11" s="394"/>
+      <c r="T11" s="394"/>
+      <c r="U11" s="394"/>
+      <c r="V11" s="394"/>
+      <c r="W11" s="394"/>
+      <c r="X11" s="394"/>
+      <c r="Y11" s="394"/>
+      <c r="Z11" s="394"/>
+      <c r="AA11" s="394"/>
+      <c r="AB11" s="394"/>
+      <c r="AC11" s="394"/>
+      <c r="AD11" s="394"/>
+      <c r="AE11" s="394"/>
+      <c r="AF11" s="394"/>
+      <c r="AG11" s="337" t="s">
         <v>216</v>
       </c>
-      <c r="AH11" s="531"/>
-[...6 lines deleted...]
-      <c r="AO11" s="532"/>
+      <c r="AH11" s="338"/>
+      <c r="AI11" s="338"/>
+      <c r="AJ11" s="338"/>
+      <c r="AK11" s="338"/>
+      <c r="AL11" s="338"/>
+      <c r="AM11" s="338"/>
+      <c r="AN11" s="338"/>
+      <c r="AO11" s="339"/>
       <c r="BP11" s="133">
         <v>42</v>
       </c>
       <c r="BQ11" s="133" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A12" s="497"/>
-[...39 lines deleted...]
-      <c r="AO12" s="534"/>
+      <c r="A12" s="386"/>
+      <c r="B12" s="387"/>
+      <c r="C12" s="357"/>
+      <c r="D12" s="358"/>
+      <c r="E12" s="358"/>
+      <c r="F12" s="358"/>
+      <c r="G12" s="358"/>
+      <c r="H12" s="359"/>
+      <c r="I12" s="365"/>
+      <c r="J12" s="366"/>
+      <c r="K12" s="366"/>
+      <c r="L12" s="366"/>
+      <c r="M12" s="366"/>
+      <c r="N12" s="366"/>
+      <c r="O12" s="366"/>
+      <c r="P12" s="366"/>
+      <c r="Q12" s="366"/>
+      <c r="R12" s="366"/>
+      <c r="S12" s="366"/>
+      <c r="T12" s="366"/>
+      <c r="U12" s="366"/>
+      <c r="V12" s="366"/>
+      <c r="W12" s="366"/>
+      <c r="X12" s="366"/>
+      <c r="Y12" s="366"/>
+      <c r="Z12" s="366"/>
+      <c r="AA12" s="366"/>
+      <c r="AB12" s="366"/>
+      <c r="AC12" s="366"/>
+      <c r="AD12" s="366"/>
+      <c r="AE12" s="366"/>
+      <c r="AF12" s="366"/>
+      <c r="AG12" s="340"/>
+      <c r="AH12" s="341"/>
+      <c r="AI12" s="341"/>
+      <c r="AJ12" s="341"/>
+      <c r="AK12" s="341"/>
+      <c r="AL12" s="341"/>
+      <c r="AM12" s="341"/>
+      <c r="AN12" s="341"/>
+      <c r="AO12" s="342"/>
       <c r="BP12" s="133">
         <v>48</v>
       </c>
       <c r="BQ12" s="133" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="13" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A13" s="497"/>
-[...1 lines deleted...]
-      <c r="C13" s="538" t="s">
+      <c r="A13" s="386"/>
+      <c r="B13" s="387"/>
+      <c r="C13" s="346" t="s">
         <v>217</v>
       </c>
-      <c r="D13" s="539"/>
-[...4 lines deleted...]
-      <c r="I13" s="541" t="s">
+      <c r="D13" s="347"/>
+      <c r="E13" s="347"/>
+      <c r="F13" s="347"/>
+      <c r="G13" s="347"/>
+      <c r="H13" s="348"/>
+      <c r="I13" s="349" t="s">
         <v>218</v>
       </c>
-      <c r="J13" s="542"/>
-      <c r="K13" s="555" t="str">
+      <c r="J13" s="350"/>
+      <c r="K13" s="556" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!E17</f>
         <v>231</v>
       </c>
-      <c r="L13" s="326"/>
-      <c r="M13" s="327"/>
+      <c r="L13" s="507"/>
+      <c r="M13" s="508"/>
       <c r="N13" s="99" t="s">
         <v>219</v>
       </c>
-      <c r="O13" s="555" t="str">
+      <c r="O13" s="556" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!G17</f>
         <v>8588</v>
       </c>
-      <c r="P13" s="326"/>
-[...24 lines deleted...]
-      <c r="AO13" s="534"/>
+      <c r="P13" s="507"/>
+      <c r="Q13" s="507"/>
+      <c r="R13" s="508"/>
+      <c r="S13" s="351"/>
+      <c r="T13" s="352"/>
+      <c r="U13" s="352"/>
+      <c r="V13" s="352"/>
+      <c r="W13" s="352"/>
+      <c r="X13" s="352"/>
+      <c r="Y13" s="352"/>
+      <c r="Z13" s="352"/>
+      <c r="AA13" s="352"/>
+      <c r="AB13" s="352"/>
+      <c r="AC13" s="352"/>
+      <c r="AD13" s="352"/>
+      <c r="AE13" s="352"/>
+      <c r="AF13" s="353"/>
+      <c r="AG13" s="340"/>
+      <c r="AH13" s="341"/>
+      <c r="AI13" s="341"/>
+      <c r="AJ13" s="341"/>
+      <c r="AK13" s="341"/>
+      <c r="AL13" s="341"/>
+      <c r="AM13" s="341"/>
+      <c r="AN13" s="341"/>
+      <c r="AO13" s="342"/>
       <c r="BP13" s="133">
         <v>43</v>
       </c>
       <c r="BQ13" s="133" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="14" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A14" s="497"/>
-[...1 lines deleted...]
-      <c r="C14" s="546" t="s">
+      <c r="A14" s="386"/>
+      <c r="B14" s="387"/>
+      <c r="C14" s="354" t="s">
         <v>220</v>
       </c>
-      <c r="D14" s="455"/>
-[...4 lines deleted...]
-      <c r="I14" s="553" t="str">
+      <c r="D14" s="355"/>
+      <c r="E14" s="355"/>
+      <c r="F14" s="355"/>
+      <c r="G14" s="355"/>
+      <c r="H14" s="356"/>
+      <c r="I14" s="554" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!D18&amp;'指定(更新・変更)申請書（記載例）'!E18&amp;'指定(更新・変更)申請書（記載例）'!F18&amp;'指定(更新・変更)申請書（記載例）'!H18&amp;'指定(更新・変更)申請書（記載例）'!D19</f>
         <v>神奈川県横浜市中区日本大通１</v>
       </c>
-      <c r="J14" s="517"/>
-[...30 lines deleted...]
-      <c r="AO14" s="534"/>
+      <c r="J14" s="364"/>
+      <c r="K14" s="364"/>
+      <c r="L14" s="364"/>
+      <c r="M14" s="364"/>
+      <c r="N14" s="364"/>
+      <c r="O14" s="364"/>
+      <c r="P14" s="364"/>
+      <c r="Q14" s="364"/>
+      <c r="R14" s="364"/>
+      <c r="S14" s="364"/>
+      <c r="T14" s="364"/>
+      <c r="U14" s="364"/>
+      <c r="V14" s="364"/>
+      <c r="W14" s="364"/>
+      <c r="X14" s="364"/>
+      <c r="Y14" s="364"/>
+      <c r="Z14" s="364"/>
+      <c r="AA14" s="364"/>
+      <c r="AB14" s="364"/>
+      <c r="AC14" s="364"/>
+      <c r="AD14" s="364"/>
+      <c r="AE14" s="364"/>
+      <c r="AF14" s="364"/>
+      <c r="AG14" s="340"/>
+      <c r="AH14" s="341"/>
+      <c r="AI14" s="341"/>
+      <c r="AJ14" s="341"/>
+      <c r="AK14" s="341"/>
+      <c r="AL14" s="341"/>
+      <c r="AM14" s="341"/>
+      <c r="AN14" s="341"/>
+      <c r="AO14" s="342"/>
       <c r="BP14" s="133">
         <v>45</v>
       </c>
       <c r="BQ14" s="133" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="15" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A15" s="497"/>
-[...39 lines deleted...]
-      <c r="AO15" s="534"/>
+      <c r="A15" s="386"/>
+      <c r="B15" s="387"/>
+      <c r="C15" s="357"/>
+      <c r="D15" s="358"/>
+      <c r="E15" s="358"/>
+      <c r="F15" s="358"/>
+      <c r="G15" s="358"/>
+      <c r="H15" s="359"/>
+      <c r="I15" s="365"/>
+      <c r="J15" s="366"/>
+      <c r="K15" s="366"/>
+      <c r="L15" s="366"/>
+      <c r="M15" s="366"/>
+      <c r="N15" s="366"/>
+      <c r="O15" s="366"/>
+      <c r="P15" s="366"/>
+      <c r="Q15" s="366"/>
+      <c r="R15" s="366"/>
+      <c r="S15" s="366"/>
+      <c r="T15" s="366"/>
+      <c r="U15" s="366"/>
+      <c r="V15" s="366"/>
+      <c r="W15" s="366"/>
+      <c r="X15" s="366"/>
+      <c r="Y15" s="366"/>
+      <c r="Z15" s="366"/>
+      <c r="AA15" s="366"/>
+      <c r="AB15" s="366"/>
+      <c r="AC15" s="366"/>
+      <c r="AD15" s="366"/>
+      <c r="AE15" s="366"/>
+      <c r="AF15" s="366"/>
+      <c r="AG15" s="340"/>
+      <c r="AH15" s="341"/>
+      <c r="AI15" s="341"/>
+      <c r="AJ15" s="341"/>
+      <c r="AK15" s="341"/>
+      <c r="AL15" s="341"/>
+      <c r="AM15" s="341"/>
+      <c r="AN15" s="341"/>
+      <c r="AO15" s="342"/>
       <c r="BP15" s="133">
         <v>46</v>
       </c>
       <c r="BQ15" s="133" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A16" s="497"/>
-[...7 lines deleted...]
-      <c r="I16" s="553" t="str">
+      <c r="A16" s="386"/>
+      <c r="B16" s="387"/>
+      <c r="C16" s="357"/>
+      <c r="D16" s="358"/>
+      <c r="E16" s="358"/>
+      <c r="F16" s="358"/>
+      <c r="G16" s="358"/>
+      <c r="H16" s="359"/>
+      <c r="I16" s="554" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!D19</f>
         <v>中区日本大通１</v>
       </c>
-      <c r="J16" s="517"/>
-[...30 lines deleted...]
-      <c r="AO16" s="534"/>
+      <c r="J16" s="364"/>
+      <c r="K16" s="364"/>
+      <c r="L16" s="364"/>
+      <c r="M16" s="364"/>
+      <c r="N16" s="364"/>
+      <c r="O16" s="364"/>
+      <c r="P16" s="364"/>
+      <c r="Q16" s="364"/>
+      <c r="R16" s="364"/>
+      <c r="S16" s="364"/>
+      <c r="T16" s="364"/>
+      <c r="U16" s="364"/>
+      <c r="V16" s="364"/>
+      <c r="W16" s="364"/>
+      <c r="X16" s="364"/>
+      <c r="Y16" s="364"/>
+      <c r="Z16" s="364"/>
+      <c r="AA16" s="364"/>
+      <c r="AB16" s="364"/>
+      <c r="AC16" s="364"/>
+      <c r="AD16" s="364"/>
+      <c r="AE16" s="364"/>
+      <c r="AF16" s="364"/>
+      <c r="AG16" s="340"/>
+      <c r="AH16" s="341"/>
+      <c r="AI16" s="341"/>
+      <c r="AJ16" s="341"/>
+      <c r="AK16" s="341"/>
+      <c r="AL16" s="341"/>
+      <c r="AM16" s="341"/>
+      <c r="AN16" s="341"/>
+      <c r="AO16" s="342"/>
       <c r="BP16" s="133">
         <v>47</v>
       </c>
       <c r="BQ16" s="133" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A17" s="497"/>
-[...39 lines deleted...]
-      <c r="AO17" s="534"/>
+      <c r="A17" s="386"/>
+      <c r="B17" s="387"/>
+      <c r="C17" s="360"/>
+      <c r="D17" s="361"/>
+      <c r="E17" s="361"/>
+      <c r="F17" s="361"/>
+      <c r="G17" s="361"/>
+      <c r="H17" s="362"/>
+      <c r="I17" s="365"/>
+      <c r="J17" s="366"/>
+      <c r="K17" s="366"/>
+      <c r="L17" s="366"/>
+      <c r="M17" s="366"/>
+      <c r="N17" s="366"/>
+      <c r="O17" s="366"/>
+      <c r="P17" s="366"/>
+      <c r="Q17" s="366"/>
+      <c r="R17" s="366"/>
+      <c r="S17" s="366"/>
+      <c r="T17" s="366"/>
+      <c r="U17" s="366"/>
+      <c r="V17" s="366"/>
+      <c r="W17" s="366"/>
+      <c r="X17" s="366"/>
+      <c r="Y17" s="366"/>
+      <c r="Z17" s="366"/>
+      <c r="AA17" s="366"/>
+      <c r="AB17" s="366"/>
+      <c r="AC17" s="366"/>
+      <c r="AD17" s="366"/>
+      <c r="AE17" s="366"/>
+      <c r="AF17" s="366"/>
+      <c r="AG17" s="340"/>
+      <c r="AH17" s="341"/>
+      <c r="AI17" s="341"/>
+      <c r="AJ17" s="341"/>
+      <c r="AK17" s="341"/>
+      <c r="AL17" s="341"/>
+      <c r="AM17" s="341"/>
+      <c r="AN17" s="341"/>
+      <c r="AO17" s="342"/>
       <c r="BP17" s="133">
         <v>35</v>
       </c>
       <c r="BQ17" s="133" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A18" s="497"/>
-[...1 lines deleted...]
-      <c r="C18" s="454" t="s">
+      <c r="A18" s="386"/>
+      <c r="B18" s="387"/>
+      <c r="C18" s="383" t="s">
         <v>221</v>
       </c>
-      <c r="D18" s="455"/>
-[...4 lines deleted...]
-      <c r="I18" s="516" t="str">
+      <c r="D18" s="355"/>
+      <c r="E18" s="355"/>
+      <c r="F18" s="355"/>
+      <c r="G18" s="355"/>
+      <c r="H18" s="356"/>
+      <c r="I18" s="363" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!H24</f>
         <v>かながわ　一郎</v>
       </c>
-      <c r="J18" s="517"/>
-[...30 lines deleted...]
-      <c r="AO18" s="534"/>
+      <c r="J18" s="364"/>
+      <c r="K18" s="364"/>
+      <c r="L18" s="364"/>
+      <c r="M18" s="364"/>
+      <c r="N18" s="364"/>
+      <c r="O18" s="364"/>
+      <c r="P18" s="364"/>
+      <c r="Q18" s="364"/>
+      <c r="R18" s="364"/>
+      <c r="S18" s="364"/>
+      <c r="T18" s="364"/>
+      <c r="U18" s="364"/>
+      <c r="V18" s="364"/>
+      <c r="W18" s="364"/>
+      <c r="X18" s="364"/>
+      <c r="Y18" s="364"/>
+      <c r="Z18" s="364"/>
+      <c r="AA18" s="364"/>
+      <c r="AB18" s="364"/>
+      <c r="AC18" s="364"/>
+      <c r="AD18" s="364"/>
+      <c r="AE18" s="364"/>
+      <c r="AF18" s="364"/>
+      <c r="AG18" s="340"/>
+      <c r="AH18" s="341"/>
+      <c r="AI18" s="341"/>
+      <c r="AJ18" s="341"/>
+      <c r="AK18" s="341"/>
+      <c r="AL18" s="341"/>
+      <c r="AM18" s="341"/>
+      <c r="AN18" s="341"/>
+      <c r="AO18" s="342"/>
       <c r="BP18" s="133">
         <v>33</v>
       </c>
       <c r="BQ18" s="133" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:69" ht="16.899999999999999" customHeight="1" thickBot="1">
-      <c r="A19" s="497"/>
-[...39 lines deleted...]
-      <c r="AO19" s="537"/>
+      <c r="A19" s="386"/>
+      <c r="B19" s="387"/>
+      <c r="C19" s="403"/>
+      <c r="D19" s="404"/>
+      <c r="E19" s="404"/>
+      <c r="F19" s="404"/>
+      <c r="G19" s="404"/>
+      <c r="H19" s="405"/>
+      <c r="I19" s="406"/>
+      <c r="J19" s="407"/>
+      <c r="K19" s="407"/>
+      <c r="L19" s="407"/>
+      <c r="M19" s="407"/>
+      <c r="N19" s="407"/>
+      <c r="O19" s="407"/>
+      <c r="P19" s="407"/>
+      <c r="Q19" s="407"/>
+      <c r="R19" s="407"/>
+      <c r="S19" s="407"/>
+      <c r="T19" s="407"/>
+      <c r="U19" s="407"/>
+      <c r="V19" s="407"/>
+      <c r="W19" s="407"/>
+      <c r="X19" s="407"/>
+      <c r="Y19" s="407"/>
+      <c r="Z19" s="407"/>
+      <c r="AA19" s="407"/>
+      <c r="AB19" s="407"/>
+      <c r="AC19" s="407"/>
+      <c r="AD19" s="407"/>
+      <c r="AE19" s="407"/>
+      <c r="AF19" s="407"/>
+      <c r="AG19" s="343"/>
+      <c r="AH19" s="344"/>
+      <c r="AI19" s="344"/>
+      <c r="AJ19" s="344"/>
+      <c r="AK19" s="344"/>
+      <c r="AL19" s="344"/>
+      <c r="AM19" s="344"/>
+      <c r="AN19" s="344"/>
+      <c r="AO19" s="345"/>
       <c r="BP19" s="133">
         <v>32</v>
       </c>
       <c r="BQ19" s="133" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A20" s="497"/>
-[...1 lines deleted...]
-      <c r="C20" s="354" t="s">
+      <c r="A20" s="386"/>
+      <c r="B20" s="387"/>
+      <c r="C20" s="408" t="s">
         <v>222</v>
       </c>
-      <c r="D20" s="355"/>
-[...4 lines deleted...]
-      <c r="I20" s="554" t="str">
+      <c r="D20" s="391"/>
+      <c r="E20" s="391"/>
+      <c r="F20" s="391"/>
+      <c r="G20" s="391"/>
+      <c r="H20" s="392"/>
+      <c r="I20" s="555" t="str">
         <f>'指定(更新・変更)申請書（記載例）'!D29</f>
         <v>かながわ○△ホームヘルプ</v>
       </c>
-      <c r="J20" s="503"/>
-[...30 lines deleted...]
-      <c r="AO20" s="521"/>
+      <c r="J20" s="394"/>
+      <c r="K20" s="394"/>
+      <c r="L20" s="394"/>
+      <c r="M20" s="394"/>
+      <c r="N20" s="394"/>
+      <c r="O20" s="394"/>
+      <c r="P20" s="394"/>
+      <c r="Q20" s="394"/>
+      <c r="R20" s="394"/>
+      <c r="S20" s="394"/>
+      <c r="T20" s="394"/>
+      <c r="U20" s="394"/>
+      <c r="V20" s="394"/>
+      <c r="W20" s="394"/>
+      <c r="X20" s="394"/>
+      <c r="Y20" s="394"/>
+      <c r="Z20" s="394"/>
+      <c r="AA20" s="394"/>
+      <c r="AB20" s="394"/>
+      <c r="AC20" s="394"/>
+      <c r="AD20" s="394"/>
+      <c r="AE20" s="394"/>
+      <c r="AF20" s="394"/>
+      <c r="AG20" s="409"/>
+      <c r="AH20" s="409"/>
+      <c r="AI20" s="409"/>
+      <c r="AJ20" s="409"/>
+      <c r="AK20" s="409"/>
+      <c r="AL20" s="409"/>
+      <c r="AM20" s="409"/>
+      <c r="AN20" s="409"/>
+      <c r="AO20" s="410"/>
       <c r="BP20" s="133">
         <v>52</v>
       </c>
       <c r="BQ20" s="133" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="21" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A21" s="497"/>
-[...39 lines deleted...]
-      <c r="AO21" s="522"/>
+      <c r="A21" s="386"/>
+      <c r="B21" s="387"/>
+      <c r="C21" s="403"/>
+      <c r="D21" s="404"/>
+      <c r="E21" s="404"/>
+      <c r="F21" s="404"/>
+      <c r="G21" s="404"/>
+      <c r="H21" s="405"/>
+      <c r="I21" s="406"/>
+      <c r="J21" s="407"/>
+      <c r="K21" s="407"/>
+      <c r="L21" s="407"/>
+      <c r="M21" s="407"/>
+      <c r="N21" s="407"/>
+      <c r="O21" s="407"/>
+      <c r="P21" s="407"/>
+      <c r="Q21" s="407"/>
+      <c r="R21" s="407"/>
+      <c r="S21" s="407"/>
+      <c r="T21" s="407"/>
+      <c r="U21" s="407"/>
+      <c r="V21" s="407"/>
+      <c r="W21" s="407"/>
+      <c r="X21" s="407"/>
+      <c r="Y21" s="407"/>
+      <c r="Z21" s="407"/>
+      <c r="AA21" s="407"/>
+      <c r="AB21" s="407"/>
+      <c r="AC21" s="407"/>
+      <c r="AD21" s="407"/>
+      <c r="AE21" s="407"/>
+      <c r="AF21" s="407"/>
+      <c r="AG21" s="407"/>
+      <c r="AH21" s="407"/>
+      <c r="AI21" s="407"/>
+      <c r="AJ21" s="407"/>
+      <c r="AK21" s="407"/>
+      <c r="AL21" s="407"/>
+      <c r="AM21" s="407"/>
+      <c r="AN21" s="407"/>
+      <c r="AO21" s="411"/>
       <c r="BP21" s="133">
         <v>53</v>
       </c>
       <c r="BQ21" s="133" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A22" s="497"/>
-[...1 lines deleted...]
-      <c r="C22" s="501" t="s">
+      <c r="A22" s="386"/>
+      <c r="B22" s="387"/>
+      <c r="C22" s="390" t="s">
         <v>223</v>
       </c>
-      <c r="D22" s="523"/>
-[...24 lines deleted...]
-      <c r="AC22" s="512" t="s">
+      <c r="D22" s="412"/>
+      <c r="E22" s="412"/>
+      <c r="F22" s="412"/>
+      <c r="G22" s="412"/>
+      <c r="H22" s="413"/>
+      <c r="I22" s="417"/>
+      <c r="J22" s="335"/>
+      <c r="K22" s="335"/>
+      <c r="L22" s="335"/>
+      <c r="M22" s="335"/>
+      <c r="N22" s="335"/>
+      <c r="O22" s="335"/>
+      <c r="P22" s="335"/>
+      <c r="Q22" s="335"/>
+      <c r="R22" s="335"/>
+      <c r="S22" s="335"/>
+      <c r="T22" s="335"/>
+      <c r="U22" s="335"/>
+      <c r="V22" s="335"/>
+      <c r="W22" s="335"/>
+      <c r="X22" s="335"/>
+      <c r="Y22" s="335"/>
+      <c r="Z22" s="395"/>
+      <c r="AA22" s="395"/>
+      <c r="AB22" s="397"/>
+      <c r="AC22" s="399" t="s">
         <v>305</v>
       </c>
-      <c r="AD22" s="512"/>
-[...10 lines deleted...]
-      <c r="AO22" s="513"/>
+      <c r="AD22" s="399"/>
+      <c r="AE22" s="399"/>
+      <c r="AF22" s="399"/>
+      <c r="AG22" s="399"/>
+      <c r="AH22" s="399"/>
+      <c r="AI22" s="399"/>
+      <c r="AJ22" s="399"/>
+      <c r="AK22" s="399"/>
+      <c r="AL22" s="399"/>
+      <c r="AM22" s="399"/>
+      <c r="AN22" s="399"/>
+      <c r="AO22" s="400"/>
       <c r="BP22" s="133">
         <v>54</v>
       </c>
       <c r="BQ22" s="133" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="23" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A23" s="497"/>
-[...39 lines deleted...]
-      <c r="AO23" s="515"/>
+      <c r="A23" s="386"/>
+      <c r="B23" s="387"/>
+      <c r="C23" s="414"/>
+      <c r="D23" s="415"/>
+      <c r="E23" s="415"/>
+      <c r="F23" s="415"/>
+      <c r="G23" s="415"/>
+      <c r="H23" s="416"/>
+      <c r="I23" s="418"/>
+      <c r="J23" s="336"/>
+      <c r="K23" s="336"/>
+      <c r="L23" s="336"/>
+      <c r="M23" s="336"/>
+      <c r="N23" s="336"/>
+      <c r="O23" s="336"/>
+      <c r="P23" s="336"/>
+      <c r="Q23" s="336"/>
+      <c r="R23" s="336"/>
+      <c r="S23" s="336"/>
+      <c r="T23" s="336"/>
+      <c r="U23" s="336"/>
+      <c r="V23" s="336"/>
+      <c r="W23" s="336"/>
+      <c r="X23" s="336"/>
+      <c r="Y23" s="336"/>
+      <c r="Z23" s="396"/>
+      <c r="AA23" s="396"/>
+      <c r="AB23" s="398"/>
+      <c r="AC23" s="401"/>
+      <c r="AD23" s="401"/>
+      <c r="AE23" s="401"/>
+      <c r="AF23" s="401"/>
+      <c r="AG23" s="401"/>
+      <c r="AH23" s="401"/>
+      <c r="AI23" s="401"/>
+      <c r="AJ23" s="401"/>
+      <c r="AK23" s="401"/>
+      <c r="AL23" s="401"/>
+      <c r="AM23" s="401"/>
+      <c r="AN23" s="401"/>
+      <c r="AO23" s="402"/>
     </row>
     <row r="24" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A24" s="497"/>
-[...1 lines deleted...]
-      <c r="C24" s="393" t="s">
+      <c r="A24" s="386"/>
+      <c r="B24" s="387"/>
+      <c r="C24" s="431" t="s">
         <v>224</v>
       </c>
-      <c r="D24" s="394"/>
-[...4 lines deleted...]
-      <c r="I24" s="432">
+      <c r="D24" s="432"/>
+      <c r="E24" s="432"/>
+      <c r="F24" s="432"/>
+      <c r="G24" s="432"/>
+      <c r="H24" s="433"/>
+      <c r="I24" s="437">
         <v>53</v>
       </c>
-      <c r="J24" s="433"/>
-      <c r="K24" s="436" t="s">
+      <c r="J24" s="438"/>
+      <c r="K24" s="441" t="s">
         <v>69</v>
       </c>
-      <c r="L24" s="437"/>
-[...28 lines deleted...]
-      <c r="AO24" s="438"/>
+      <c r="L24" s="442"/>
+      <c r="M24" s="442"/>
+      <c r="N24" s="442"/>
+      <c r="O24" s="442"/>
+      <c r="P24" s="442"/>
+      <c r="Q24" s="442"/>
+      <c r="R24" s="442"/>
+      <c r="S24" s="442"/>
+      <c r="T24" s="442"/>
+      <c r="U24" s="442"/>
+      <c r="V24" s="442"/>
+      <c r="W24" s="442"/>
+      <c r="X24" s="442"/>
+      <c r="Y24" s="442"/>
+      <c r="Z24" s="442"/>
+      <c r="AA24" s="442"/>
+      <c r="AB24" s="442"/>
+      <c r="AC24" s="442"/>
+      <c r="AD24" s="442"/>
+      <c r="AE24" s="442"/>
+      <c r="AF24" s="442"/>
+      <c r="AG24" s="442"/>
+      <c r="AH24" s="442"/>
+      <c r="AI24" s="442"/>
+      <c r="AJ24" s="442"/>
+      <c r="AK24" s="442"/>
+      <c r="AL24" s="442"/>
+      <c r="AM24" s="442"/>
+      <c r="AN24" s="442"/>
+      <c r="AO24" s="443"/>
     </row>
     <row r="25" spans="1:69" ht="16.899999999999999" customHeight="1">
-      <c r="A25" s="499"/>
-[...39 lines deleted...]
-      <c r="AO25" s="441"/>
+      <c r="A25" s="388"/>
+      <c r="B25" s="389"/>
+      <c r="C25" s="434"/>
+      <c r="D25" s="435"/>
+      <c r="E25" s="435"/>
+      <c r="F25" s="435"/>
+      <c r="G25" s="435"/>
+      <c r="H25" s="436"/>
+      <c r="I25" s="439"/>
+      <c r="J25" s="440"/>
+      <c r="K25" s="444"/>
+      <c r="L25" s="445"/>
+      <c r="M25" s="445"/>
+      <c r="N25" s="445"/>
+      <c r="O25" s="445"/>
+      <c r="P25" s="445"/>
+      <c r="Q25" s="445"/>
+      <c r="R25" s="445"/>
+      <c r="S25" s="445"/>
+      <c r="T25" s="445"/>
+      <c r="U25" s="445"/>
+      <c r="V25" s="445"/>
+      <c r="W25" s="445"/>
+      <c r="X25" s="445"/>
+      <c r="Y25" s="445"/>
+      <c r="Z25" s="445"/>
+      <c r="AA25" s="445"/>
+      <c r="AB25" s="445"/>
+      <c r="AC25" s="445"/>
+      <c r="AD25" s="445"/>
+      <c r="AE25" s="445"/>
+      <c r="AF25" s="445"/>
+      <c r="AG25" s="445"/>
+      <c r="AH25" s="445"/>
+      <c r="AI25" s="445"/>
+      <c r="AJ25" s="445"/>
+      <c r="AK25" s="445"/>
+      <c r="AL25" s="445"/>
+      <c r="AM25" s="445"/>
+      <c r="AN25" s="445"/>
+      <c r="AO25" s="446"/>
     </row>
     <row r="26" spans="1:69" ht="15" customHeight="1">
       <c r="A26" s="100"/>
       <c r="B26" s="101"/>
       <c r="C26" s="102"/>
       <c r="D26" s="103"/>
       <c r="E26" s="103"/>
       <c r="F26" s="98"/>
       <c r="G26" s="103"/>
       <c r="H26" s="103"/>
       <c r="I26" s="96"/>
       <c r="J26" s="96"/>
       <c r="K26" s="96"/>
       <c r="L26" s="96"/>
       <c r="M26" s="96"/>
       <c r="N26" s="96"/>
       <c r="O26" s="96"/>
       <c r="P26" s="96"/>
       <c r="Q26" s="96"/>
       <c r="R26" s="96"/>
       <c r="S26" s="96"/>
       <c r="T26" s="96"/>
       <c r="U26" s="96"/>
       <c r="V26" s="96"/>
       <c r="W26" s="96"/>
       <c r="X26" s="96"/>
       <c r="Y26" s="96"/>
       <c r="Z26" s="96"/>
       <c r="AA26" s="96"/>
       <c r="AB26" s="96"/>
       <c r="AC26" s="96"/>
       <c r="AD26" s="96"/>
       <c r="AE26" s="96"/>
       <c r="AF26" s="96"/>
       <c r="AG26" s="96"/>
       <c r="AH26" s="96"/>
       <c r="AI26" s="96"/>
       <c r="AJ26" s="96"/>
       <c r="AK26" s="96"/>
       <c r="AL26" s="96"/>
       <c r="AM26" s="96"/>
       <c r="AN26" s="96"/>
       <c r="AO26" s="96"/>
     </row>
     <row r="27" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="477" t="s">
+      <c r="A27" s="367" t="s">
         <v>225</v>
       </c>
-      <c r="B27" s="478"/>
-      <c r="C27" s="483" t="s">
+      <c r="B27" s="368"/>
+      <c r="C27" s="373" t="s">
         <v>217</v>
       </c>
-      <c r="D27" s="484"/>
-[...4 lines deleted...]
-      <c r="I27" s="486" t="s">
+      <c r="D27" s="374"/>
+      <c r="E27" s="374"/>
+      <c r="F27" s="374"/>
+      <c r="G27" s="374"/>
+      <c r="H27" s="375"/>
+      <c r="I27" s="376" t="s">
         <v>218</v>
       </c>
-      <c r="J27" s="487"/>
-      <c r="K27" s="488" t="e">
+      <c r="J27" s="377"/>
+      <c r="K27" s="378" t="e">
         <f>IF(#REF!="","",LEFT(#REF!,3))</f>
         <v>#REF!</v>
       </c>
-      <c r="L27" s="488"/>
-      <c r="M27" s="488"/>
+      <c r="L27" s="378"/>
+      <c r="M27" s="378"/>
       <c r="N27" s="104" t="s">
         <v>219</v>
       </c>
-      <c r="O27" s="488" t="e">
+      <c r="O27" s="378" t="e">
         <f>IF(#REF!="","",RIGHT(#REF!,4))</f>
         <v>#REF!</v>
       </c>
-      <c r="P27" s="488"/>
-[...24 lines deleted...]
-      <c r="AO27" s="492"/>
+      <c r="P27" s="378"/>
+      <c r="Q27" s="379"/>
+      <c r="R27" s="380"/>
+      <c r="S27" s="381"/>
+      <c r="T27" s="381"/>
+      <c r="U27" s="381"/>
+      <c r="V27" s="381"/>
+      <c r="W27" s="381"/>
+      <c r="X27" s="381"/>
+      <c r="Y27" s="381"/>
+      <c r="Z27" s="381"/>
+      <c r="AA27" s="381"/>
+      <c r="AB27" s="381"/>
+      <c r="AC27" s="381"/>
+      <c r="AD27" s="381"/>
+      <c r="AE27" s="381"/>
+      <c r="AF27" s="381"/>
+      <c r="AG27" s="381"/>
+      <c r="AH27" s="381"/>
+      <c r="AI27" s="381"/>
+      <c r="AJ27" s="381"/>
+      <c r="AK27" s="381"/>
+      <c r="AL27" s="381"/>
+      <c r="AM27" s="381"/>
+      <c r="AN27" s="381"/>
+      <c r="AO27" s="382"/>
     </row>
     <row r="28" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="479"/>
-[...1 lines deleted...]
-      <c r="C28" s="454" t="s">
+      <c r="A28" s="369"/>
+      <c r="B28" s="370"/>
+      <c r="C28" s="383" t="s">
         <v>226</v>
       </c>
-      <c r="D28" s="455"/>
-[...4 lines deleted...]
-      <c r="I28" s="448" t="e">
+      <c r="D28" s="355"/>
+      <c r="E28" s="355"/>
+      <c r="F28" s="355"/>
+      <c r="G28" s="355"/>
+      <c r="H28" s="356"/>
+      <c r="I28" s="451" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J28" s="449"/>
-[...30 lines deleted...]
-      <c r="AO28" s="450"/>
+      <c r="J28" s="452"/>
+      <c r="K28" s="452"/>
+      <c r="L28" s="452"/>
+      <c r="M28" s="452"/>
+      <c r="N28" s="452"/>
+      <c r="O28" s="452"/>
+      <c r="P28" s="452"/>
+      <c r="Q28" s="452"/>
+      <c r="R28" s="452"/>
+      <c r="S28" s="452"/>
+      <c r="T28" s="452"/>
+      <c r="U28" s="452"/>
+      <c r="V28" s="452"/>
+      <c r="W28" s="452"/>
+      <c r="X28" s="452"/>
+      <c r="Y28" s="452"/>
+      <c r="Z28" s="452"/>
+      <c r="AA28" s="452"/>
+      <c r="AB28" s="452"/>
+      <c r="AC28" s="452"/>
+      <c r="AD28" s="452"/>
+      <c r="AE28" s="452"/>
+      <c r="AF28" s="452"/>
+      <c r="AG28" s="452"/>
+      <c r="AH28" s="452"/>
+      <c r="AI28" s="452"/>
+      <c r="AJ28" s="452"/>
+      <c r="AK28" s="452"/>
+      <c r="AL28" s="452"/>
+      <c r="AM28" s="452"/>
+      <c r="AN28" s="452"/>
+      <c r="AO28" s="453"/>
     </row>
     <row r="29" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A29" s="479"/>
-[...39 lines deleted...]
-      <c r="AO29" s="453"/>
+      <c r="A29" s="369"/>
+      <c r="B29" s="370"/>
+      <c r="C29" s="357"/>
+      <c r="D29" s="358"/>
+      <c r="E29" s="358"/>
+      <c r="F29" s="358"/>
+      <c r="G29" s="358"/>
+      <c r="H29" s="359"/>
+      <c r="I29" s="454"/>
+      <c r="J29" s="455"/>
+      <c r="K29" s="455"/>
+      <c r="L29" s="455"/>
+      <c r="M29" s="455"/>
+      <c r="N29" s="455"/>
+      <c r="O29" s="455"/>
+      <c r="P29" s="455"/>
+      <c r="Q29" s="455"/>
+      <c r="R29" s="455"/>
+      <c r="S29" s="455"/>
+      <c r="T29" s="455"/>
+      <c r="U29" s="455"/>
+      <c r="V29" s="455"/>
+      <c r="W29" s="455"/>
+      <c r="X29" s="455"/>
+      <c r="Y29" s="455"/>
+      <c r="Z29" s="455"/>
+      <c r="AA29" s="455"/>
+      <c r="AB29" s="455"/>
+      <c r="AC29" s="455"/>
+      <c r="AD29" s="455"/>
+      <c r="AE29" s="455"/>
+      <c r="AF29" s="455"/>
+      <c r="AG29" s="455"/>
+      <c r="AH29" s="455"/>
+      <c r="AI29" s="455"/>
+      <c r="AJ29" s="455"/>
+      <c r="AK29" s="455"/>
+      <c r="AL29" s="455"/>
+      <c r="AM29" s="455"/>
+      <c r="AN29" s="455"/>
+      <c r="AO29" s="456"/>
     </row>
     <row r="30" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A30" s="479"/>
-[...7 lines deleted...]
-      <c r="I30" s="448" t="e">
+      <c r="A30" s="369"/>
+      <c r="B30" s="370"/>
+      <c r="C30" s="357"/>
+      <c r="D30" s="358"/>
+      <c r="E30" s="358"/>
+      <c r="F30" s="358"/>
+      <c r="G30" s="358"/>
+      <c r="H30" s="359"/>
+      <c r="I30" s="451" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J30" s="449"/>
-[...30 lines deleted...]
-      <c r="AO30" s="450"/>
+      <c r="J30" s="452"/>
+      <c r="K30" s="452"/>
+      <c r="L30" s="452"/>
+      <c r="M30" s="452"/>
+      <c r="N30" s="452"/>
+      <c r="O30" s="452"/>
+      <c r="P30" s="452"/>
+      <c r="Q30" s="452"/>
+      <c r="R30" s="452"/>
+      <c r="S30" s="452"/>
+      <c r="T30" s="452"/>
+      <c r="U30" s="452"/>
+      <c r="V30" s="452"/>
+      <c r="W30" s="452"/>
+      <c r="X30" s="452"/>
+      <c r="Y30" s="452"/>
+      <c r="Z30" s="452"/>
+      <c r="AA30" s="452"/>
+      <c r="AB30" s="452"/>
+      <c r="AC30" s="452"/>
+      <c r="AD30" s="452"/>
+      <c r="AE30" s="452"/>
+      <c r="AF30" s="452"/>
+      <c r="AG30" s="452"/>
+      <c r="AH30" s="452"/>
+      <c r="AI30" s="452"/>
+      <c r="AJ30" s="452"/>
+      <c r="AK30" s="452"/>
+      <c r="AL30" s="452"/>
+      <c r="AM30" s="452"/>
+      <c r="AN30" s="452"/>
+      <c r="AO30" s="453"/>
     </row>
     <row r="31" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A31" s="479"/>
-[...39 lines deleted...]
-      <c r="AO31" s="453"/>
+      <c r="A31" s="369"/>
+      <c r="B31" s="370"/>
+      <c r="C31" s="360"/>
+      <c r="D31" s="361"/>
+      <c r="E31" s="361"/>
+      <c r="F31" s="361"/>
+      <c r="G31" s="361"/>
+      <c r="H31" s="362"/>
+      <c r="I31" s="454"/>
+      <c r="J31" s="455"/>
+      <c r="K31" s="455"/>
+      <c r="L31" s="455"/>
+      <c r="M31" s="455"/>
+      <c r="N31" s="455"/>
+      <c r="O31" s="455"/>
+      <c r="P31" s="455"/>
+      <c r="Q31" s="455"/>
+      <c r="R31" s="455"/>
+      <c r="S31" s="455"/>
+      <c r="T31" s="455"/>
+      <c r="U31" s="455"/>
+      <c r="V31" s="455"/>
+      <c r="W31" s="455"/>
+      <c r="X31" s="455"/>
+      <c r="Y31" s="455"/>
+      <c r="Z31" s="455"/>
+      <c r="AA31" s="455"/>
+      <c r="AB31" s="455"/>
+      <c r="AC31" s="455"/>
+      <c r="AD31" s="455"/>
+      <c r="AE31" s="455"/>
+      <c r="AF31" s="455"/>
+      <c r="AG31" s="455"/>
+      <c r="AH31" s="455"/>
+      <c r="AI31" s="455"/>
+      <c r="AJ31" s="455"/>
+      <c r="AK31" s="455"/>
+      <c r="AL31" s="455"/>
+      <c r="AM31" s="455"/>
+      <c r="AN31" s="455"/>
+      <c r="AO31" s="456"/>
     </row>
     <row r="32" spans="1:69" ht="15" hidden="1" customHeight="1">
-      <c r="A32" s="479"/>
-[...1 lines deleted...]
-      <c r="C32" s="454" t="s">
+      <c r="A32" s="369"/>
+      <c r="B32" s="370"/>
+      <c r="C32" s="383" t="s">
         <v>227</v>
       </c>
-      <c r="D32" s="455"/>
-[...4 lines deleted...]
-      <c r="I32" s="460" t="e">
+      <c r="D32" s="355"/>
+      <c r="E32" s="355"/>
+      <c r="F32" s="355"/>
+      <c r="G32" s="355"/>
+      <c r="H32" s="356"/>
+      <c r="I32" s="457" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J32" s="461"/>
-[...30 lines deleted...]
-      <c r="AO32" s="462"/>
+      <c r="J32" s="458"/>
+      <c r="K32" s="458"/>
+      <c r="L32" s="458"/>
+      <c r="M32" s="458"/>
+      <c r="N32" s="458"/>
+      <c r="O32" s="458"/>
+      <c r="P32" s="458"/>
+      <c r="Q32" s="458"/>
+      <c r="R32" s="458"/>
+      <c r="S32" s="458"/>
+      <c r="T32" s="458"/>
+      <c r="U32" s="458"/>
+      <c r="V32" s="458"/>
+      <c r="W32" s="458"/>
+      <c r="X32" s="458"/>
+      <c r="Y32" s="458"/>
+      <c r="Z32" s="458"/>
+      <c r="AA32" s="458"/>
+      <c r="AB32" s="458"/>
+      <c r="AC32" s="458"/>
+      <c r="AD32" s="458"/>
+      <c r="AE32" s="458"/>
+      <c r="AF32" s="458"/>
+      <c r="AG32" s="458"/>
+      <c r="AH32" s="458"/>
+      <c r="AI32" s="458"/>
+      <c r="AJ32" s="458"/>
+      <c r="AK32" s="458"/>
+      <c r="AL32" s="458"/>
+      <c r="AM32" s="458"/>
+      <c r="AN32" s="458"/>
+      <c r="AO32" s="459"/>
     </row>
     <row r="33" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A33" s="479"/>
-[...39 lines deleted...]
-      <c r="AO33" s="347"/>
+      <c r="A33" s="369"/>
+      <c r="B33" s="370"/>
+      <c r="C33" s="360"/>
+      <c r="D33" s="361"/>
+      <c r="E33" s="361"/>
+      <c r="F33" s="361"/>
+      <c r="G33" s="361"/>
+      <c r="H33" s="362"/>
+      <c r="I33" s="460"/>
+      <c r="J33" s="461"/>
+      <c r="K33" s="461"/>
+      <c r="L33" s="461"/>
+      <c r="M33" s="461"/>
+      <c r="N33" s="461"/>
+      <c r="O33" s="461"/>
+      <c r="P33" s="461"/>
+      <c r="Q33" s="461"/>
+      <c r="R33" s="461"/>
+      <c r="S33" s="461"/>
+      <c r="T33" s="461"/>
+      <c r="U33" s="461"/>
+      <c r="V33" s="461"/>
+      <c r="W33" s="461"/>
+      <c r="X33" s="461"/>
+      <c r="Y33" s="461"/>
+      <c r="Z33" s="461"/>
+      <c r="AA33" s="461"/>
+      <c r="AB33" s="461"/>
+      <c r="AC33" s="461"/>
+      <c r="AD33" s="461"/>
+      <c r="AE33" s="461"/>
+      <c r="AF33" s="461"/>
+      <c r="AG33" s="461"/>
+      <c r="AH33" s="461"/>
+      <c r="AI33" s="461"/>
+      <c r="AJ33" s="461"/>
+      <c r="AK33" s="461"/>
+      <c r="AL33" s="461"/>
+      <c r="AM33" s="461"/>
+      <c r="AN33" s="461"/>
+      <c r="AO33" s="462"/>
     </row>
     <row r="34" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A34" s="479"/>
-[...1 lines deleted...]
-      <c r="C34" s="464" t="s">
+      <c r="A34" s="369"/>
+      <c r="B34" s="370"/>
+      <c r="C34" s="463" t="s">
         <v>228</v>
       </c>
-      <c r="D34" s="465"/>
-[...4 lines deleted...]
-      <c r="I34" s="467" t="e">
+      <c r="D34" s="464"/>
+      <c r="E34" s="464"/>
+      <c r="F34" s="464"/>
+      <c r="G34" s="464"/>
+      <c r="H34" s="465"/>
+      <c r="I34" s="466" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="468"/>
-[...1 lines deleted...]
-      <c r="L34" s="473" t="e">
+      <c r="J34" s="467"/>
+      <c r="K34" s="468"/>
+      <c r="L34" s="472" t="e">
         <f>IF(I34="","","-")</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="475" t="e">
+      <c r="M34" s="474" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="468"/>
-[...1 lines deleted...]
-      <c r="P34" s="473" t="e">
+      <c r="N34" s="467"/>
+      <c r="O34" s="468"/>
+      <c r="P34" s="472" t="e">
         <f>IF(M34="","","-")</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="475" t="e">
+      <c r="Q34" s="474" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="R34" s="468"/>
-[...1 lines deleted...]
-      <c r="T34" s="391" t="s">
+      <c r="R34" s="467"/>
+      <c r="S34" s="468"/>
+      <c r="T34" s="478" t="s">
         <v>229</v>
       </c>
-      <c r="U34" s="393"/>
-[...19 lines deleted...]
-      <c r="AO34" s="395"/>
+      <c r="U34" s="431"/>
+      <c r="V34" s="432"/>
+      <c r="W34" s="432"/>
+      <c r="X34" s="432"/>
+      <c r="Y34" s="432"/>
+      <c r="Z34" s="432"/>
+      <c r="AA34" s="432"/>
+      <c r="AB34" s="432"/>
+      <c r="AC34" s="432"/>
+      <c r="AD34" s="432"/>
+      <c r="AE34" s="432"/>
+      <c r="AF34" s="432"/>
+      <c r="AG34" s="432"/>
+      <c r="AH34" s="432"/>
+      <c r="AI34" s="432"/>
+      <c r="AJ34" s="432"/>
+      <c r="AK34" s="432"/>
+      <c r="AL34" s="432"/>
+      <c r="AM34" s="432"/>
+      <c r="AN34" s="432"/>
+      <c r="AO34" s="433"/>
     </row>
     <row r="35" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A35" s="481"/>
-[...39 lines deleted...]
-      <c r="AO35" s="398"/>
+      <c r="A35" s="371"/>
+      <c r="B35" s="372"/>
+      <c r="C35" s="434"/>
+      <c r="D35" s="435"/>
+      <c r="E35" s="435"/>
+      <c r="F35" s="435"/>
+      <c r="G35" s="435"/>
+      <c r="H35" s="436"/>
+      <c r="I35" s="469"/>
+      <c r="J35" s="470"/>
+      <c r="K35" s="471"/>
+      <c r="L35" s="473"/>
+      <c r="M35" s="475"/>
+      <c r="N35" s="470"/>
+      <c r="O35" s="471"/>
+      <c r="P35" s="473"/>
+      <c r="Q35" s="475"/>
+      <c r="R35" s="470"/>
+      <c r="S35" s="471"/>
+      <c r="T35" s="479"/>
+      <c r="U35" s="434"/>
+      <c r="V35" s="435"/>
+      <c r="W35" s="435"/>
+      <c r="X35" s="435"/>
+      <c r="Y35" s="435"/>
+      <c r="Z35" s="435"/>
+      <c r="AA35" s="435"/>
+      <c r="AB35" s="435"/>
+      <c r="AC35" s="435"/>
+      <c r="AD35" s="435"/>
+      <c r="AE35" s="435"/>
+      <c r="AF35" s="435"/>
+      <c r="AG35" s="435"/>
+      <c r="AH35" s="435"/>
+      <c r="AI35" s="435"/>
+      <c r="AJ35" s="435"/>
+      <c r="AK35" s="435"/>
+      <c r="AL35" s="435"/>
+      <c r="AM35" s="435"/>
+      <c r="AN35" s="435"/>
+      <c r="AO35" s="436"/>
     </row>
     <row r="36" spans="1:41" ht="15" hidden="1" customHeight="1">
       <c r="A36" s="106"/>
       <c r="B36" s="106"/>
       <c r="C36" s="103"/>
       <c r="D36" s="103"/>
       <c r="E36" s="103"/>
       <c r="F36" s="103"/>
       <c r="G36" s="103"/>
       <c r="H36" s="103"/>
       <c r="I36" s="96"/>
       <c r="J36" s="96"/>
       <c r="K36" s="96"/>
       <c r="L36" s="96"/>
       <c r="M36" s="96"/>
       <c r="N36" s="96"/>
       <c r="O36" s="96"/>
       <c r="P36" s="96"/>
       <c r="Q36" s="96"/>
       <c r="R36" s="96"/>
       <c r="S36" s="96"/>
       <c r="T36" s="96"/>
       <c r="U36" s="96"/>
       <c r="V36" s="96"/>
       <c r="W36" s="96"/>
       <c r="X36" s="96"/>
       <c r="Y36" s="96"/>
       <c r="Z36" s="96"/>
       <c r="AA36" s="96"/>
       <c r="AB36" s="96"/>
       <c r="AC36" s="96"/>
       <c r="AD36" s="96"/>
       <c r="AE36" s="96"/>
       <c r="AF36" s="96"/>
       <c r="AG36" s="96"/>
       <c r="AH36" s="96"/>
       <c r="AI36" s="96"/>
       <c r="AJ36" s="96"/>
       <c r="AK36" s="96"/>
       <c r="AL36" s="96"/>
       <c r="AM36" s="96"/>
       <c r="AN36" s="96"/>
       <c r="AO36" s="96"/>
     </row>
     <row r="37" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A37" s="416" t="s">
+      <c r="A37" s="384" t="s">
         <v>230</v>
       </c>
-      <c r="B37" s="417"/>
-      <c r="C37" s="354" t="s">
+      <c r="B37" s="499"/>
+      <c r="C37" s="408" t="s">
         <v>231</v>
       </c>
-      <c r="D37" s="355"/>
-[...4 lines deleted...]
-      <c r="I37" s="375" t="s">
+      <c r="D37" s="391"/>
+      <c r="E37" s="391"/>
+      <c r="F37" s="391"/>
+      <c r="G37" s="391"/>
+      <c r="H37" s="392"/>
+      <c r="I37" s="421" t="s">
         <v>306</v>
       </c>
       <c r="J37" s="422"/>
       <c r="K37" s="422"/>
       <c r="L37" s="422"/>
       <c r="M37" s="422"/>
       <c r="N37" s="422"/>
       <c r="O37" s="422"/>
       <c r="P37" s="422"/>
       <c r="Q37" s="422"/>
       <c r="R37" s="422"/>
       <c r="S37" s="422"/>
       <c r="T37" s="422"/>
       <c r="U37" s="422"/>
       <c r="V37" s="422"/>
       <c r="W37" s="422"/>
       <c r="X37" s="423"/>
-      <c r="Y37" s="426" t="s">
+      <c r="Y37" s="427" t="s">
         <v>232</v>
       </c>
-      <c r="Z37" s="427"/>
-[...7 lines deleted...]
-      <c r="AH37" s="430" t="s">
+      <c r="Z37" s="331"/>
+      <c r="AA37" s="331"/>
+      <c r="AB37" s="331"/>
+      <c r="AC37" s="331"/>
+      <c r="AD37" s="331"/>
+      <c r="AE37" s="331"/>
+      <c r="AF37" s="331"/>
+      <c r="AG37" s="333"/>
+      <c r="AH37" s="429" t="s">
         <v>308</v>
       </c>
-      <c r="AI37" s="350"/>
-      <c r="AJ37" s="350" t="s">
+      <c r="AI37" s="419"/>
+      <c r="AJ37" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="AK37" s="350"/>
-      <c r="AL37" s="350" t="s">
+      <c r="AK37" s="419"/>
+      <c r="AL37" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="AM37" s="350"/>
-      <c r="AN37" s="444" t="s">
+      <c r="AM37" s="419"/>
+      <c r="AN37" s="447" t="s">
         <v>308</v>
       </c>
-      <c r="AO37" s="445"/>
+      <c r="AO37" s="448"/>
     </row>
     <row r="38" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A38" s="418"/>
-[...22 lines deleted...]
-      <c r="X38" s="425"/>
+      <c r="A38" s="500"/>
+      <c r="B38" s="501"/>
+      <c r="C38" s="403"/>
+      <c r="D38" s="404"/>
+      <c r="E38" s="404"/>
+      <c r="F38" s="404"/>
+      <c r="G38" s="404"/>
+      <c r="H38" s="405"/>
+      <c r="I38" s="424"/>
+      <c r="J38" s="425"/>
+      <c r="K38" s="425"/>
+      <c r="L38" s="425"/>
+      <c r="M38" s="425"/>
+      <c r="N38" s="425"/>
+      <c r="O38" s="425"/>
+      <c r="P38" s="425"/>
+      <c r="Q38" s="425"/>
+      <c r="R38" s="425"/>
+      <c r="S38" s="425"/>
+      <c r="T38" s="425"/>
+      <c r="U38" s="425"/>
+      <c r="V38" s="425"/>
+      <c r="W38" s="425"/>
+      <c r="X38" s="426"/>
       <c r="Y38" s="428"/>
-      <c r="Z38" s="429"/>
-[...14 lines deleted...]
-      <c r="AO38" s="447"/>
+      <c r="Z38" s="332"/>
+      <c r="AA38" s="332"/>
+      <c r="AB38" s="332"/>
+      <c r="AC38" s="332"/>
+      <c r="AD38" s="332"/>
+      <c r="AE38" s="332"/>
+      <c r="AF38" s="332"/>
+      <c r="AG38" s="334"/>
+      <c r="AH38" s="430"/>
+      <c r="AI38" s="420"/>
+      <c r="AJ38" s="420"/>
+      <c r="AK38" s="420"/>
+      <c r="AL38" s="420"/>
+      <c r="AM38" s="420"/>
+      <c r="AN38" s="449"/>
+      <c r="AO38" s="450"/>
     </row>
     <row r="39" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A39" s="418"/>
-[...1 lines deleted...]
-      <c r="C39" s="354" t="s">
+      <c r="A39" s="500"/>
+      <c r="B39" s="501"/>
+      <c r="C39" s="408" t="s">
         <v>233</v>
       </c>
-      <c r="D39" s="355"/>
-[...4 lines deleted...]
-      <c r="I39" s="375" t="s">
+      <c r="D39" s="391"/>
+      <c r="E39" s="391"/>
+      <c r="F39" s="391"/>
+      <c r="G39" s="391"/>
+      <c r="H39" s="392"/>
+      <c r="I39" s="421" t="s">
         <v>307</v>
       </c>
       <c r="J39" s="422"/>
       <c r="K39" s="422"/>
       <c r="L39" s="422"/>
       <c r="M39" s="422"/>
       <c r="N39" s="422"/>
       <c r="O39" s="422"/>
       <c r="P39" s="422"/>
       <c r="Q39" s="422"/>
       <c r="R39" s="422"/>
       <c r="S39" s="422"/>
       <c r="T39" s="422"/>
       <c r="U39" s="422"/>
       <c r="V39" s="422"/>
       <c r="W39" s="422"/>
       <c r="X39" s="423"/>
-      <c r="Y39" s="426" t="s">
+      <c r="Y39" s="427" t="s">
         <v>234</v>
       </c>
-      <c r="Z39" s="427"/>
-[...9 lines deleted...]
-      <c r="AJ39" s="430" t="s">
+      <c r="Z39" s="331"/>
+      <c r="AA39" s="331"/>
+      <c r="AB39" s="331"/>
+      <c r="AC39" s="331"/>
+      <c r="AD39" s="331"/>
+      <c r="AE39" s="331"/>
+      <c r="AF39" s="331"/>
+      <c r="AG39" s="331"/>
+      <c r="AH39" s="331"/>
+      <c r="AI39" s="331"/>
+      <c r="AJ39" s="429" t="s">
         <v>308</v>
       </c>
-      <c r="AK39" s="350"/>
-      <c r="AL39" s="350" t="s">
+      <c r="AK39" s="419"/>
+      <c r="AL39" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="AM39" s="350"/>
-      <c r="AN39" s="350" t="s">
+      <c r="AM39" s="419"/>
+      <c r="AN39" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="AO39" s="352"/>
+      <c r="AO39" s="476"/>
     </row>
     <row r="40" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A40" s="418"/>
-[...22 lines deleted...]
-      <c r="X40" s="425"/>
+      <c r="A40" s="500"/>
+      <c r="B40" s="501"/>
+      <c r="C40" s="403"/>
+      <c r="D40" s="404"/>
+      <c r="E40" s="404"/>
+      <c r="F40" s="404"/>
+      <c r="G40" s="404"/>
+      <c r="H40" s="405"/>
+      <c r="I40" s="424"/>
+      <c r="J40" s="425"/>
+      <c r="K40" s="425"/>
+      <c r="L40" s="425"/>
+      <c r="M40" s="425"/>
+      <c r="N40" s="425"/>
+      <c r="O40" s="425"/>
+      <c r="P40" s="425"/>
+      <c r="Q40" s="425"/>
+      <c r="R40" s="425"/>
+      <c r="S40" s="425"/>
+      <c r="T40" s="425"/>
+      <c r="U40" s="425"/>
+      <c r="V40" s="425"/>
+      <c r="W40" s="425"/>
+      <c r="X40" s="426"/>
       <c r="Y40" s="428"/>
-      <c r="Z40" s="429"/>
-[...14 lines deleted...]
-      <c r="AO40" s="353"/>
+      <c r="Z40" s="332"/>
+      <c r="AA40" s="332"/>
+      <c r="AB40" s="332"/>
+      <c r="AC40" s="332"/>
+      <c r="AD40" s="332"/>
+      <c r="AE40" s="332"/>
+      <c r="AF40" s="332"/>
+      <c r="AG40" s="332"/>
+      <c r="AH40" s="332"/>
+      <c r="AI40" s="332"/>
+      <c r="AJ40" s="430"/>
+      <c r="AK40" s="420"/>
+      <c r="AL40" s="420"/>
+      <c r="AM40" s="420"/>
+      <c r="AN40" s="420"/>
+      <c r="AO40" s="477"/>
     </row>
     <row r="41" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A41" s="418"/>
-[...1 lines deleted...]
-      <c r="C41" s="354" t="s">
+      <c r="A41" s="500"/>
+      <c r="B41" s="501"/>
+      <c r="C41" s="408" t="s">
         <v>235</v>
       </c>
-      <c r="D41" s="355"/>
-[...4 lines deleted...]
-      <c r="I41" s="387" t="s">
+      <c r="D41" s="391"/>
+      <c r="E41" s="391"/>
+      <c r="F41" s="391"/>
+      <c r="G41" s="391"/>
+      <c r="H41" s="392"/>
+      <c r="I41" s="550" t="s">
         <v>308</v>
       </c>
-      <c r="J41" s="388"/>
-      <c r="K41" s="350" t="s">
+      <c r="J41" s="551"/>
+      <c r="K41" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="L41" s="350"/>
-      <c r="M41" s="350" t="s">
+      <c r="L41" s="419"/>
+      <c r="M41" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="N41" s="350"/>
-      <c r="O41" s="350" t="s">
+      <c r="N41" s="419"/>
+      <c r="O41" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="P41" s="350"/>
-      <c r="Q41" s="350" t="s">
+      <c r="P41" s="419"/>
+      <c r="Q41" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="R41" s="350"/>
-      <c r="S41" s="350" t="s">
+      <c r="R41" s="419"/>
+      <c r="S41" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="T41" s="350"/>
-      <c r="U41" s="350" t="s">
+      <c r="T41" s="419"/>
+      <c r="U41" s="419" t="s">
         <v>308</v>
       </c>
-      <c r="V41" s="352"/>
-      <c r="W41" s="354" t="s">
+      <c r="V41" s="476"/>
+      <c r="W41" s="408" t="s">
         <v>236</v>
       </c>
-      <c r="X41" s="355"/>
-[...4 lines deleted...]
-      <c r="AC41" s="360">
+      <c r="X41" s="391"/>
+      <c r="Y41" s="391"/>
+      <c r="Z41" s="391"/>
+      <c r="AA41" s="391"/>
+      <c r="AB41" s="392"/>
+      <c r="AC41" s="525">
         <v>1</v>
       </c>
-      <c r="AD41" s="361"/>
-[...10 lines deleted...]
-      <c r="AO41" s="362"/>
+      <c r="AD41" s="526"/>
+      <c r="AE41" s="526"/>
+      <c r="AF41" s="526"/>
+      <c r="AG41" s="526"/>
+      <c r="AH41" s="526"/>
+      <c r="AI41" s="526"/>
+      <c r="AJ41" s="526"/>
+      <c r="AK41" s="526"/>
+      <c r="AL41" s="526"/>
+      <c r="AM41" s="526"/>
+      <c r="AN41" s="526"/>
+      <c r="AO41" s="527"/>
     </row>
     <row r="42" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A42" s="418"/>
-[...39 lines deleted...]
-      <c r="AO42" s="365"/>
+      <c r="A42" s="500"/>
+      <c r="B42" s="501"/>
+      <c r="C42" s="403"/>
+      <c r="D42" s="404"/>
+      <c r="E42" s="404"/>
+      <c r="F42" s="404"/>
+      <c r="G42" s="404"/>
+      <c r="H42" s="405"/>
+      <c r="I42" s="552"/>
+      <c r="J42" s="553"/>
+      <c r="K42" s="420"/>
+      <c r="L42" s="420"/>
+      <c r="M42" s="420"/>
+      <c r="N42" s="420"/>
+      <c r="O42" s="420"/>
+      <c r="P42" s="420"/>
+      <c r="Q42" s="420"/>
+      <c r="R42" s="420"/>
+      <c r="S42" s="420"/>
+      <c r="T42" s="420"/>
+      <c r="U42" s="420"/>
+      <c r="V42" s="477"/>
+      <c r="W42" s="403"/>
+      <c r="X42" s="404"/>
+      <c r="Y42" s="404"/>
+      <c r="Z42" s="404"/>
+      <c r="AA42" s="404"/>
+      <c r="AB42" s="405"/>
+      <c r="AC42" s="528"/>
+      <c r="AD42" s="529"/>
+      <c r="AE42" s="529"/>
+      <c r="AF42" s="529"/>
+      <c r="AG42" s="529"/>
+      <c r="AH42" s="529"/>
+      <c r="AI42" s="529"/>
+      <c r="AJ42" s="529"/>
+      <c r="AK42" s="529"/>
+      <c r="AL42" s="529"/>
+      <c r="AM42" s="529"/>
+      <c r="AN42" s="529"/>
+      <c r="AO42" s="530"/>
     </row>
     <row r="43" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A43" s="418"/>
-[...1 lines deleted...]
-      <c r="C43" s="366" t="s">
+      <c r="A43" s="500"/>
+      <c r="B43" s="501"/>
+      <c r="C43" s="531" t="s">
         <v>237</v>
       </c>
-      <c r="D43" s="367"/>
-      <c r="E43" s="372" t="s">
+      <c r="D43" s="532"/>
+      <c r="E43" s="537" t="s">
         <v>238</v>
       </c>
-      <c r="F43" s="373"/>
-[...2 lines deleted...]
-      <c r="I43" s="375" t="s">
+      <c r="F43" s="538"/>
+      <c r="G43" s="538"/>
+      <c r="H43" s="539"/>
+      <c r="I43" s="421" t="s">
         <v>309</v>
       </c>
-      <c r="J43" s="376"/>
-[...30 lines deleted...]
-      <c r="AO43" s="377"/>
+      <c r="J43" s="540"/>
+      <c r="K43" s="540"/>
+      <c r="L43" s="540"/>
+      <c r="M43" s="540"/>
+      <c r="N43" s="540"/>
+      <c r="O43" s="540"/>
+      <c r="P43" s="540"/>
+      <c r="Q43" s="540"/>
+      <c r="R43" s="540"/>
+      <c r="S43" s="540"/>
+      <c r="T43" s="540"/>
+      <c r="U43" s="540"/>
+      <c r="V43" s="540"/>
+      <c r="W43" s="540"/>
+      <c r="X43" s="540"/>
+      <c r="Y43" s="540"/>
+      <c r="Z43" s="540"/>
+      <c r="AA43" s="540"/>
+      <c r="AB43" s="540"/>
+      <c r="AC43" s="540"/>
+      <c r="AD43" s="540"/>
+      <c r="AE43" s="540"/>
+      <c r="AF43" s="540"/>
+      <c r="AG43" s="540"/>
+      <c r="AH43" s="540"/>
+      <c r="AI43" s="540"/>
+      <c r="AJ43" s="540"/>
+      <c r="AK43" s="540"/>
+      <c r="AL43" s="540"/>
+      <c r="AM43" s="540"/>
+      <c r="AN43" s="540"/>
+      <c r="AO43" s="541"/>
     </row>
     <row r="44" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A44" s="418"/>
-[...39 lines deleted...]
-      <c r="AO44" s="380"/>
+      <c r="A44" s="500"/>
+      <c r="B44" s="501"/>
+      <c r="C44" s="533"/>
+      <c r="D44" s="534"/>
+      <c r="E44" s="537"/>
+      <c r="F44" s="538"/>
+      <c r="G44" s="538"/>
+      <c r="H44" s="539"/>
+      <c r="I44" s="424"/>
+      <c r="J44" s="542"/>
+      <c r="K44" s="542"/>
+      <c r="L44" s="542"/>
+      <c r="M44" s="542"/>
+      <c r="N44" s="542"/>
+      <c r="O44" s="542"/>
+      <c r="P44" s="542"/>
+      <c r="Q44" s="542"/>
+      <c r="R44" s="542"/>
+      <c r="S44" s="542"/>
+      <c r="T44" s="542"/>
+      <c r="U44" s="542"/>
+      <c r="V44" s="542"/>
+      <c r="W44" s="542"/>
+      <c r="X44" s="542"/>
+      <c r="Y44" s="542"/>
+      <c r="Z44" s="542"/>
+      <c r="AA44" s="542"/>
+      <c r="AB44" s="542"/>
+      <c r="AC44" s="542"/>
+      <c r="AD44" s="542"/>
+      <c r="AE44" s="542"/>
+      <c r="AF44" s="542"/>
+      <c r="AG44" s="542"/>
+      <c r="AH44" s="542"/>
+      <c r="AI44" s="542"/>
+      <c r="AJ44" s="542"/>
+      <c r="AK44" s="542"/>
+      <c r="AL44" s="542"/>
+      <c r="AM44" s="542"/>
+      <c r="AN44" s="542"/>
+      <c r="AO44" s="543"/>
     </row>
     <row r="45" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A45" s="418"/>
-[...3 lines deleted...]
-      <c r="E45" s="372" t="s">
+      <c r="A45" s="500"/>
+      <c r="B45" s="501"/>
+      <c r="C45" s="533"/>
+      <c r="D45" s="534"/>
+      <c r="E45" s="537" t="s">
         <v>239</v>
       </c>
-      <c r="F45" s="373"/>
-[...2 lines deleted...]
-      <c r="I45" s="381" t="s">
+      <c r="F45" s="538"/>
+      <c r="G45" s="538"/>
+      <c r="H45" s="539"/>
+      <c r="I45" s="544" t="s">
         <v>269</v>
       </c>
-      <c r="J45" s="382"/>
-[...30 lines deleted...]
-      <c r="AO45" s="383"/>
+      <c r="J45" s="545"/>
+      <c r="K45" s="545"/>
+      <c r="L45" s="545"/>
+      <c r="M45" s="545"/>
+      <c r="N45" s="545"/>
+      <c r="O45" s="545"/>
+      <c r="P45" s="545"/>
+      <c r="Q45" s="545"/>
+      <c r="R45" s="545"/>
+      <c r="S45" s="545"/>
+      <c r="T45" s="545"/>
+      <c r="U45" s="545"/>
+      <c r="V45" s="545"/>
+      <c r="W45" s="545"/>
+      <c r="X45" s="545"/>
+      <c r="Y45" s="545"/>
+      <c r="Z45" s="545"/>
+      <c r="AA45" s="545"/>
+      <c r="AB45" s="545"/>
+      <c r="AC45" s="545"/>
+      <c r="AD45" s="545"/>
+      <c r="AE45" s="545"/>
+      <c r="AF45" s="545"/>
+      <c r="AG45" s="545"/>
+      <c r="AH45" s="545"/>
+      <c r="AI45" s="545"/>
+      <c r="AJ45" s="545"/>
+      <c r="AK45" s="545"/>
+      <c r="AL45" s="545"/>
+      <c r="AM45" s="545"/>
+      <c r="AN45" s="545"/>
+      <c r="AO45" s="546"/>
     </row>
     <row r="46" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A46" s="420"/>
-[...39 lines deleted...]
-      <c r="AO46" s="386"/>
+      <c r="A46" s="502"/>
+      <c r="B46" s="503"/>
+      <c r="C46" s="535"/>
+      <c r="D46" s="536"/>
+      <c r="E46" s="537"/>
+      <c r="F46" s="538"/>
+      <c r="G46" s="538"/>
+      <c r="H46" s="539"/>
+      <c r="I46" s="547"/>
+      <c r="J46" s="548"/>
+      <c r="K46" s="548"/>
+      <c r="L46" s="548"/>
+      <c r="M46" s="548"/>
+      <c r="N46" s="548"/>
+      <c r="O46" s="548"/>
+      <c r="P46" s="548"/>
+      <c r="Q46" s="548"/>
+      <c r="R46" s="548"/>
+      <c r="S46" s="548"/>
+      <c r="T46" s="548"/>
+      <c r="U46" s="548"/>
+      <c r="V46" s="548"/>
+      <c r="W46" s="548"/>
+      <c r="X46" s="548"/>
+      <c r="Y46" s="548"/>
+      <c r="Z46" s="548"/>
+      <c r="AA46" s="548"/>
+      <c r="AB46" s="548"/>
+      <c r="AC46" s="548"/>
+      <c r="AD46" s="548"/>
+      <c r="AE46" s="548"/>
+      <c r="AF46" s="548"/>
+      <c r="AG46" s="548"/>
+      <c r="AH46" s="548"/>
+      <c r="AI46" s="548"/>
+      <c r="AJ46" s="548"/>
+      <c r="AK46" s="548"/>
+      <c r="AL46" s="548"/>
+      <c r="AM46" s="548"/>
+      <c r="AN46" s="548"/>
+      <c r="AO46" s="549"/>
     </row>
     <row r="47" spans="1:41" ht="15" customHeight="1">
       <c r="A47" s="106"/>
       <c r="B47" s="106"/>
       <c r="C47" s="107"/>
       <c r="D47" s="107"/>
       <c r="E47" s="103"/>
       <c r="F47" s="103"/>
       <c r="G47" s="103"/>
       <c r="H47" s="103"/>
       <c r="I47" s="108"/>
       <c r="J47" s="108"/>
       <c r="K47" s="108"/>
       <c r="L47" s="108"/>
       <c r="M47" s="108"/>
       <c r="N47" s="108"/>
       <c r="O47" s="108"/>
       <c r="P47" s="108"/>
       <c r="Q47" s="108"/>
       <c r="R47" s="108"/>
       <c r="S47" s="108"/>
       <c r="T47" s="108"/>
       <c r="U47" s="108"/>
       <c r="V47" s="108"/>
       <c r="W47" s="108"/>
@@ -27793,380 +27793,380 @@
       <c r="S48" s="98"/>
       <c r="T48" s="98"/>
       <c r="U48" s="98"/>
       <c r="V48" s="98"/>
       <c r="W48" s="98"/>
       <c r="X48" s="98"/>
       <c r="Y48" s="98"/>
       <c r="Z48" s="98"/>
       <c r="AA48" s="98"/>
       <c r="AB48" s="98"/>
       <c r="AC48" s="98"/>
       <c r="AD48" s="98"/>
       <c r="AE48" s="98"/>
       <c r="AF48" s="98"/>
       <c r="AG48" s="98"/>
       <c r="AH48" s="98"/>
       <c r="AI48" s="98"/>
       <c r="AJ48" s="98"/>
       <c r="AK48" s="98"/>
       <c r="AL48" s="98"/>
       <c r="AM48" s="98"/>
       <c r="AN48" s="98"/>
       <c r="AO48" s="98"/>
     </row>
     <row r="49" spans="1:57" ht="15" customHeight="1">
-      <c r="A49" s="416" t="s">
+      <c r="A49" s="384" t="s">
         <v>240</v>
       </c>
-      <c r="B49" s="417"/>
+      <c r="B49" s="499"/>
       <c r="C49" s="109"/>
       <c r="D49" s="110"/>
       <c r="E49" s="110"/>
       <c r="F49" s="110"/>
       <c r="G49" s="110"/>
       <c r="H49" s="110"/>
       <c r="I49" s="110"/>
       <c r="J49" s="110"/>
       <c r="K49" s="110"/>
       <c r="L49" s="110"/>
       <c r="M49" s="110"/>
       <c r="N49" s="110"/>
       <c r="O49" s="110"/>
       <c r="P49" s="110"/>
       <c r="Q49" s="110"/>
       <c r="R49" s="110"/>
       <c r="S49" s="110"/>
       <c r="T49" s="110"/>
       <c r="U49" s="110"/>
       <c r="V49" s="110"/>
       <c r="W49" s="110"/>
       <c r="X49" s="110"/>
       <c r="Y49" s="110"/>
       <c r="Z49" s="110"/>
       <c r="AA49" s="110"/>
       <c r="AB49" s="110"/>
       <c r="AC49" s="110"/>
       <c r="AD49" s="110"/>
       <c r="AE49" s="110"/>
       <c r="AF49" s="110"/>
       <c r="AG49" s="110"/>
       <c r="AH49" s="110"/>
       <c r="AI49" s="110"/>
       <c r="AJ49" s="110"/>
       <c r="AK49" s="110"/>
       <c r="AL49" s="110"/>
       <c r="AM49" s="110"/>
       <c r="AN49" s="110"/>
       <c r="AO49" s="111"/>
     </row>
     <row r="50" spans="1:57" ht="15" customHeight="1">
-      <c r="A50" s="418"/>
-      <c r="B50" s="419"/>
+      <c r="A50" s="500"/>
+      <c r="B50" s="501"/>
       <c r="C50" s="112" t="s">
         <v>241</v>
       </c>
       <c r="D50" s="98"/>
       <c r="E50" s="98"/>
       <c r="F50" s="98"/>
       <c r="G50" s="98"/>
       <c r="H50" s="98"/>
       <c r="I50" s="98"/>
       <c r="J50" s="98"/>
       <c r="K50" s="98"/>
       <c r="L50" s="98"/>
       <c r="M50" s="98"/>
       <c r="N50" s="98"/>
       <c r="O50" s="98"/>
       <c r="P50" s="98"/>
       <c r="Q50" s="98"/>
       <c r="R50" s="98"/>
       <c r="S50" s="98"/>
       <c r="T50" s="98"/>
       <c r="U50" s="98"/>
       <c r="V50" s="98"/>
       <c r="W50" s="98"/>
       <c r="X50" s="98"/>
       <c r="Y50" s="98"/>
       <c r="Z50" s="98"/>
       <c r="AA50" s="98"/>
       <c r="AB50" s="98"/>
       <c r="AC50" s="98"/>
       <c r="AD50" s="98"/>
       <c r="AE50" s="98"/>
       <c r="AF50" s="98"/>
       <c r="AG50" s="98"/>
       <c r="AH50" s="98"/>
       <c r="AI50" s="98"/>
       <c r="AJ50" s="98"/>
       <c r="AK50" s="98"/>
       <c r="AL50" s="98"/>
       <c r="AM50" s="98"/>
       <c r="AN50" s="98"/>
       <c r="AO50" s="113"/>
     </row>
     <row r="51" spans="1:57" ht="15" customHeight="1">
-      <c r="A51" s="418"/>
-      <c r="B51" s="419"/>
+      <c r="A51" s="500"/>
+      <c r="B51" s="501"/>
       <c r="C51" s="112" t="s">
         <v>242</v>
       </c>
       <c r="D51" s="98"/>
       <c r="E51" s="98"/>
       <c r="F51" s="98"/>
       <c r="G51" s="98"/>
       <c r="H51" s="98"/>
       <c r="I51" s="98"/>
       <c r="J51" s="98"/>
       <c r="K51" s="98"/>
       <c r="L51" s="98"/>
       <c r="M51" s="98"/>
       <c r="N51" s="98"/>
       <c r="O51" s="98"/>
       <c r="P51" s="98"/>
       <c r="Q51" s="98"/>
       <c r="R51" s="98"/>
       <c r="S51" s="98"/>
       <c r="T51" s="98"/>
       <c r="U51" s="98"/>
       <c r="V51" s="98"/>
       <c r="W51" s="98"/>
       <c r="X51" s="98"/>
       <c r="Y51" s="98"/>
       <c r="Z51" s="98"/>
       <c r="AA51" s="98"/>
       <c r="AB51" s="98"/>
       <c r="AC51" s="98"/>
       <c r="AD51" s="98"/>
       <c r="AE51" s="98"/>
       <c r="AF51" s="98"/>
       <c r="AG51" s="98"/>
       <c r="AH51" s="98"/>
       <c r="AI51" s="98"/>
       <c r="AJ51" s="98"/>
       <c r="AK51" s="98"/>
       <c r="AL51" s="98"/>
       <c r="AM51" s="98"/>
       <c r="AN51" s="98"/>
       <c r="AO51" s="113"/>
     </row>
     <row r="52" spans="1:57" ht="15" customHeight="1">
-      <c r="A52" s="418"/>
-[...1 lines deleted...]
-      <c r="C52" s="407" t="str">
+      <c r="A52" s="500"/>
+      <c r="B52" s="501"/>
+      <c r="C52" s="492" t="str">
         <f>U8</f>
         <v>令和</v>
       </c>
-      <c r="D52" s="407"/>
-[...1 lines deleted...]
-      <c r="F52" s="407" t="str">
+      <c r="D52" s="492"/>
+      <c r="E52" s="492"/>
+      <c r="F52" s="492" t="str">
         <f>IF(X8&lt;&gt;"",X8,"")</f>
         <v/>
       </c>
-      <c r="G52" s="407"/>
-[...1 lines deleted...]
-      <c r="I52" s="408" t="s">
+      <c r="G52" s="492"/>
+      <c r="H52" s="492"/>
+      <c r="I52" s="493" t="s">
         <v>211</v>
       </c>
-      <c r="J52" s="407" t="str">
+      <c r="J52" s="492" t="str">
         <f>IF(AD8&lt;&gt;"",AD8,"")</f>
         <v/>
       </c>
-      <c r="K52" s="407"/>
-[...1 lines deleted...]
-      <c r="M52" s="408" t="s">
+      <c r="K52" s="492"/>
+      <c r="L52" s="492"/>
+      <c r="M52" s="493" t="s">
         <v>212</v>
       </c>
-      <c r="N52" s="407" t="str">
+      <c r="N52" s="492" t="str">
         <f>IF(AJ8&lt;&gt;"",AJ8,"")</f>
         <v/>
       </c>
-      <c r="O52" s="407"/>
-[...1 lines deleted...]
-      <c r="Q52" s="408" t="s">
+      <c r="O52" s="492"/>
+      <c r="P52" s="492"/>
+      <c r="Q52" s="493" t="s">
         <v>213</v>
       </c>
       <c r="R52" s="98"/>
       <c r="S52" s="98"/>
       <c r="T52" s="98"/>
       <c r="U52" s="114"/>
       <c r="V52" s="114"/>
       <c r="W52" s="114"/>
       <c r="X52" s="98"/>
       <c r="Y52" s="98"/>
       <c r="Z52" s="98"/>
       <c r="AA52" s="98"/>
       <c r="AB52" s="98"/>
       <c r="AC52" s="98"/>
       <c r="AD52" s="98"/>
       <c r="AE52" s="98"/>
       <c r="AF52" s="98"/>
       <c r="AG52" s="98"/>
       <c r="AH52" s="98"/>
       <c r="AI52" s="98"/>
       <c r="AJ52" s="98"/>
       <c r="AK52" s="98"/>
       <c r="AL52" s="98"/>
       <c r="AM52" s="98"/>
       <c r="AN52" s="98"/>
       <c r="AO52" s="113"/>
     </row>
     <row r="53" spans="1:57" ht="15" customHeight="1">
-      <c r="A53" s="418"/>
-[...15 lines deleted...]
-      <c r="Q53" s="408"/>
+      <c r="A53" s="500"/>
+      <c r="B53" s="501"/>
+      <c r="C53" s="492"/>
+      <c r="D53" s="492"/>
+      <c r="E53" s="492"/>
+      <c r="F53" s="492"/>
+      <c r="G53" s="492"/>
+      <c r="H53" s="492"/>
+      <c r="I53" s="493"/>
+      <c r="J53" s="492"/>
+      <c r="K53" s="492"/>
+      <c r="L53" s="492"/>
+      <c r="M53" s="493"/>
+      <c r="N53" s="492"/>
+      <c r="O53" s="492"/>
+      <c r="P53" s="492"/>
+      <c r="Q53" s="493"/>
       <c r="R53" s="98"/>
       <c r="S53" s="98"/>
       <c r="T53" s="98"/>
       <c r="U53" s="114"/>
       <c r="V53" s="114"/>
       <c r="W53" s="114"/>
       <c r="X53" s="98"/>
       <c r="Y53" s="98"/>
       <c r="Z53" s="98"/>
       <c r="AA53" s="98"/>
       <c r="AB53" s="98"/>
       <c r="AC53" s="98"/>
       <c r="AD53" s="98"/>
       <c r="AE53" s="98"/>
       <c r="AF53" s="98"/>
       <c r="AG53" s="98"/>
       <c r="AH53" s="98"/>
       <c r="AI53" s="98"/>
       <c r="AJ53" s="98"/>
       <c r="AK53" s="98"/>
       <c r="AL53" s="98"/>
       <c r="AM53" s="98"/>
       <c r="AN53" s="98"/>
       <c r="AO53" s="113"/>
     </row>
     <row r="54" spans="1:57" ht="15" customHeight="1">
-      <c r="A54" s="418"/>
-[...1 lines deleted...]
-      <c r="C54" s="409" t="s">
+      <c r="A54" s="500"/>
+      <c r="B54" s="501"/>
+      <c r="C54" s="494" t="s">
         <v>243</v>
       </c>
-      <c r="D54" s="410"/>
-[...4 lines deleted...]
-      <c r="I54" s="413" t="str">
+      <c r="D54" s="324"/>
+      <c r="E54" s="324"/>
+      <c r="F54" s="324"/>
+      <c r="G54" s="324"/>
+      <c r="H54" s="324"/>
+      <c r="I54" s="497" t="str">
         <f>IF(I18&lt;&gt;"",I18,"")</f>
         <v>かながわ　一郎</v>
       </c>
-      <c r="J54" s="413"/>
-[...26 lines deleted...]
-      <c r="AK54" s="346" t="s">
+      <c r="J54" s="497"/>
+      <c r="K54" s="497"/>
+      <c r="L54" s="497"/>
+      <c r="M54" s="497"/>
+      <c r="N54" s="497"/>
+      <c r="O54" s="497"/>
+      <c r="P54" s="497"/>
+      <c r="Q54" s="497"/>
+      <c r="R54" s="497"/>
+      <c r="S54" s="497"/>
+      <c r="T54" s="497"/>
+      <c r="U54" s="497"/>
+      <c r="V54" s="497"/>
+      <c r="W54" s="497"/>
+      <c r="X54" s="497"/>
+      <c r="Y54" s="497"/>
+      <c r="Z54" s="497"/>
+      <c r="AA54" s="497"/>
+      <c r="AB54" s="497"/>
+      <c r="AC54" s="497"/>
+      <c r="AD54" s="497"/>
+      <c r="AE54" s="497"/>
+      <c r="AF54" s="497"/>
+      <c r="AG54" s="497"/>
+      <c r="AH54" s="497"/>
+      <c r="AI54" s="497"/>
+      <c r="AJ54" s="497"/>
+      <c r="AK54" s="461" t="s">
         <v>244</v>
       </c>
-      <c r="AL54" s="346"/>
-[...2 lines deleted...]
-      <c r="AO54" s="347"/>
+      <c r="AL54" s="461"/>
+      <c r="AM54" s="461"/>
+      <c r="AN54" s="461"/>
+      <c r="AO54" s="462"/>
     </row>
     <row r="55" spans="1:57" ht="15" customHeight="1">
-      <c r="A55" s="420"/>
-[...39 lines deleted...]
-      <c r="AO55" s="349"/>
+      <c r="A55" s="502"/>
+      <c r="B55" s="503"/>
+      <c r="C55" s="495"/>
+      <c r="D55" s="496"/>
+      <c r="E55" s="496"/>
+      <c r="F55" s="496"/>
+      <c r="G55" s="496"/>
+      <c r="H55" s="496"/>
+      <c r="I55" s="498"/>
+      <c r="J55" s="498"/>
+      <c r="K55" s="498"/>
+      <c r="L55" s="498"/>
+      <c r="M55" s="498"/>
+      <c r="N55" s="498"/>
+      <c r="O55" s="498"/>
+      <c r="P55" s="498"/>
+      <c r="Q55" s="498"/>
+      <c r="R55" s="498"/>
+      <c r="S55" s="498"/>
+      <c r="T55" s="498"/>
+      <c r="U55" s="498"/>
+      <c r="V55" s="498"/>
+      <c r="W55" s="498"/>
+      <c r="X55" s="498"/>
+      <c r="Y55" s="498"/>
+      <c r="Z55" s="498"/>
+      <c r="AA55" s="498"/>
+      <c r="AB55" s="498"/>
+      <c r="AC55" s="498"/>
+      <c r="AD55" s="498"/>
+      <c r="AE55" s="498"/>
+      <c r="AF55" s="498"/>
+      <c r="AG55" s="498"/>
+      <c r="AH55" s="498"/>
+      <c r="AI55" s="498"/>
+      <c r="AJ55" s="498"/>
+      <c r="AK55" s="523"/>
+      <c r="AL55" s="523"/>
+      <c r="AM55" s="523"/>
+      <c r="AN55" s="523"/>
+      <c r="AO55" s="524"/>
     </row>
     <row r="56" spans="1:57" ht="15" customHeight="1">
       <c r="A56" s="98"/>
       <c r="B56" s="98"/>
       <c r="C56" s="98"/>
       <c r="D56" s="98"/>
       <c r="E56" s="98"/>
       <c r="F56" s="98"/>
       <c r="G56" s="98"/>
       <c r="H56" s="98"/>
       <c r="I56" s="98"/>
       <c r="J56" s="98"/>
       <c r="K56" s="98"/>
       <c r="L56" s="98"/>
       <c r="M56" s="98"/>
       <c r="N56" s="98"/>
       <c r="O56" s="98"/>
       <c r="P56" s="98"/>
       <c r="Q56" s="98"/>
       <c r="R56" s="98"/>
       <c r="S56" s="98"/>
       <c r="T56" s="98"/>
       <c r="U56" s="98"/>
       <c r="V56" s="98"/>
       <c r="W56" s="98"/>
@@ -28276,403 +28276,403 @@
       <c r="V58" s="105" t="s">
         <v>247</v>
       </c>
       <c r="W58" s="105"/>
       <c r="X58" s="105"/>
       <c r="Y58" s="105"/>
       <c r="Z58" s="105"/>
       <c r="AA58" s="105"/>
       <c r="AB58" s="105"/>
       <c r="AC58" s="105"/>
       <c r="AD58" s="105"/>
       <c r="AE58" s="105"/>
       <c r="AF58" s="105"/>
       <c r="AG58" s="105"/>
       <c r="AH58" s="105"/>
       <c r="AI58" s="105"/>
       <c r="AJ58" s="105"/>
       <c r="AK58" s="105"/>
       <c r="AL58" s="105"/>
       <c r="AM58" s="105"/>
       <c r="AN58" s="105"/>
       <c r="AO58" s="105"/>
       <c r="AP58" s="105"/>
     </row>
     <row r="59" spans="1:57" ht="15" customHeight="1">
-      <c r="A59" s="415"/>
-[...39 lines deleted...]
-      <c r="AO59" s="415"/>
+      <c r="A59" s="341"/>
+      <c r="B59" s="341"/>
+      <c r="C59" s="341"/>
+      <c r="D59" s="341"/>
+      <c r="E59" s="341"/>
+      <c r="F59" s="341"/>
+      <c r="G59" s="341"/>
+      <c r="H59" s="341"/>
+      <c r="I59" s="341"/>
+      <c r="J59" s="341"/>
+      <c r="K59" s="341"/>
+      <c r="L59" s="341"/>
+      <c r="M59" s="341"/>
+      <c r="N59" s="341"/>
+      <c r="O59" s="341"/>
+      <c r="P59" s="341"/>
+      <c r="Q59" s="341"/>
+      <c r="R59" s="341"/>
+      <c r="S59" s="341"/>
+      <c r="T59" s="341"/>
+      <c r="U59" s="341"/>
+      <c r="V59" s="341"/>
+      <c r="W59" s="341"/>
+      <c r="X59" s="341"/>
+      <c r="Y59" s="341"/>
+      <c r="Z59" s="341"/>
+      <c r="AA59" s="341"/>
+      <c r="AB59" s="341"/>
+      <c r="AC59" s="341"/>
+      <c r="AD59" s="341"/>
+      <c r="AE59" s="341"/>
+      <c r="AF59" s="341"/>
+      <c r="AG59" s="341"/>
+      <c r="AH59" s="341"/>
+      <c r="AI59" s="341"/>
+      <c r="AJ59" s="341"/>
+      <c r="AK59" s="341"/>
+      <c r="AL59" s="341"/>
+      <c r="AM59" s="341"/>
+      <c r="AN59" s="341"/>
+      <c r="AO59" s="341"/>
     </row>
     <row r="60" spans="1:57" ht="15" customHeight="1">
-      <c r="A60" s="399" t="s">
+      <c r="A60" s="480" t="s">
         <v>248</v>
       </c>
-      <c r="B60" s="400"/>
+      <c r="B60" s="481"/>
       <c r="C60" s="110"/>
       <c r="D60" s="110"/>
       <c r="E60" s="110"/>
       <c r="F60" s="110"/>
       <c r="G60" s="110"/>
       <c r="H60" s="110"/>
       <c r="I60" s="110"/>
       <c r="J60" s="110"/>
       <c r="K60" s="110"/>
       <c r="L60" s="110"/>
       <c r="M60" s="110"/>
       <c r="N60" s="110"/>
       <c r="O60" s="110"/>
       <c r="P60" s="110"/>
       <c r="Q60" s="110"/>
       <c r="R60" s="110"/>
       <c r="S60" s="110"/>
       <c r="T60" s="110"/>
       <c r="U60" s="110"/>
       <c r="V60" s="110"/>
       <c r="W60" s="110"/>
       <c r="X60" s="110"/>
       <c r="Y60" s="110"/>
       <c r="Z60" s="110"/>
       <c r="AA60" s="110"/>
       <c r="AB60" s="110"/>
       <c r="AC60" s="110"/>
       <c r="AD60" s="110"/>
       <c r="AE60" s="110"/>
       <c r="AF60" s="110"/>
       <c r="AG60" s="110"/>
       <c r="AH60" s="110"/>
       <c r="AI60" s="110"/>
       <c r="AJ60" s="110"/>
       <c r="AK60" s="110"/>
       <c r="AL60" s="110"/>
       <c r="AM60" s="110"/>
       <c r="AN60" s="110"/>
       <c r="AO60" s="111"/>
     </row>
     <row r="61" spans="1:57" ht="15" customHeight="1">
-      <c r="A61" s="401"/>
-      <c r="B61" s="402"/>
+      <c r="A61" s="482"/>
+      <c r="B61" s="483"/>
       <c r="C61" s="98"/>
       <c r="D61" s="98"/>
       <c r="E61" s="98"/>
       <c r="F61" s="98"/>
       <c r="H61" s="98"/>
       <c r="I61" s="98" t="s">
         <v>249</v>
       </c>
       <c r="J61" s="98"/>
       <c r="K61" s="98"/>
       <c r="L61" s="98"/>
       <c r="M61" s="98"/>
       <c r="N61" s="98"/>
       <c r="O61" s="98"/>
       <c r="P61" s="98"/>
       <c r="Q61" s="98"/>
       <c r="R61" s="98"/>
       <c r="S61" s="98"/>
       <c r="T61" s="98"/>
       <c r="U61" s="98"/>
       <c r="V61" s="98"/>
       <c r="W61" s="98"/>
       <c r="X61" s="98"/>
       <c r="Y61" s="98"/>
       <c r="Z61" s="98"/>
       <c r="AA61" s="98"/>
       <c r="AB61" s="98"/>
       <c r="AC61" s="98"/>
       <c r="AD61" s="98"/>
       <c r="AE61" s="98"/>
       <c r="AF61" s="98"/>
       <c r="AG61" s="98"/>
       <c r="AH61" s="98"/>
       <c r="AI61" s="96"/>
       <c r="AJ61" s="96"/>
       <c r="AK61" s="96"/>
       <c r="AL61" s="96"/>
       <c r="AM61" s="96"/>
       <c r="AN61" s="96"/>
       <c r="AO61" s="119"/>
     </row>
     <row r="62" spans="1:57" ht="15" customHeight="1">
-      <c r="A62" s="401"/>
-      <c r="B62" s="402"/>
+      <c r="A62" s="482"/>
+      <c r="B62" s="483"/>
       <c r="C62" s="98"/>
       <c r="D62" s="98"/>
       <c r="E62" s="98"/>
       <c r="F62" s="98"/>
       <c r="G62" s="98"/>
       <c r="H62" s="98"/>
       <c r="I62" s="98"/>
       <c r="J62" s="98"/>
       <c r="L62" s="98"/>
       <c r="M62" s="98"/>
       <c r="N62" s="98"/>
       <c r="O62" s="98"/>
       <c r="P62" s="98"/>
       <c r="Q62" s="98"/>
       <c r="R62" s="98"/>
       <c r="S62" s="98"/>
       <c r="T62" s="98"/>
       <c r="U62" s="98"/>
       <c r="V62" s="98"/>
       <c r="W62" s="98"/>
       <c r="X62" s="98"/>
       <c r="Y62" s="98"/>
       <c r="Z62" s="98"/>
       <c r="AA62" s="98"/>
       <c r="AB62" s="98"/>
       <c r="AC62" s="98"/>
       <c r="AD62" s="98"/>
       <c r="AE62" s="98"/>
       <c r="AF62" s="120"/>
       <c r="AG62" s="121"/>
       <c r="AH62" s="121"/>
       <c r="AI62" s="121"/>
       <c r="AJ62" s="121"/>
       <c r="AK62" s="121"/>
       <c r="AL62" s="121"/>
       <c r="AM62" s="122"/>
       <c r="AN62" s="122"/>
       <c r="AO62" s="119"/>
     </row>
     <row r="63" spans="1:57" ht="15" customHeight="1">
-      <c r="A63" s="401"/>
-      <c r="B63" s="402"/>
+      <c r="A63" s="482"/>
+      <c r="B63" s="483"/>
       <c r="C63" s="98"/>
       <c r="D63" s="98"/>
       <c r="E63" s="98"/>
       <c r="F63" s="98"/>
       <c r="G63" s="98"/>
       <c r="H63" s="98"/>
       <c r="I63" s="98"/>
       <c r="J63" s="98"/>
       <c r="K63" s="98" t="s">
         <v>250</v>
       </c>
       <c r="L63" s="98"/>
       <c r="M63" s="98"/>
       <c r="N63" s="98"/>
       <c r="O63" s="98"/>
       <c r="P63" s="98"/>
       <c r="Q63" s="98"/>
       <c r="R63" s="98"/>
       <c r="S63" s="98"/>
       <c r="T63" s="98"/>
       <c r="U63" s="98"/>
       <c r="V63" s="98"/>
       <c r="W63" s="98"/>
       <c r="X63" s="98"/>
       <c r="Y63" s="98"/>
       <c r="Z63" s="98"/>
       <c r="AA63" s="98"/>
       <c r="AB63" s="98"/>
       <c r="AC63" s="98"/>
       <c r="AD63" s="98"/>
       <c r="AE63" s="98"/>
       <c r="AF63" s="121"/>
       <c r="AG63" s="121"/>
       <c r="AH63" s="121"/>
       <c r="AI63" s="121"/>
       <c r="AJ63" s="121"/>
       <c r="AK63" s="121"/>
       <c r="AL63" s="121"/>
       <c r="AM63" s="122"/>
       <c r="AN63" s="122"/>
       <c r="AO63" s="119"/>
     </row>
     <row r="64" spans="1:57" ht="15" customHeight="1">
-      <c r="A64" s="401"/>
-      <c r="B64" s="402"/>
+      <c r="A64" s="482"/>
+      <c r="B64" s="483"/>
       <c r="C64" s="98"/>
       <c r="D64" s="98"/>
       <c r="E64" s="98"/>
       <c r="F64" s="98"/>
       <c r="G64" s="98"/>
       <c r="H64" s="98"/>
       <c r="I64" s="98"/>
       <c r="J64" s="98"/>
       <c r="K64" s="98"/>
       <c r="L64" s="98"/>
       <c r="M64" s="98"/>
       <c r="N64" s="98"/>
       <c r="O64" s="98"/>
       <c r="P64" s="98"/>
       <c r="R64" s="98"/>
       <c r="S64" s="98"/>
       <c r="T64" s="98"/>
       <c r="U64" s="98"/>
       <c r="V64" s="98"/>
       <c r="W64" s="98"/>
       <c r="X64" s="98"/>
       <c r="Y64" s="98"/>
       <c r="Z64" s="98"/>
       <c r="AA64" s="98"/>
       <c r="AB64" s="98"/>
       <c r="AC64" s="98"/>
       <c r="AD64" s="98"/>
       <c r="AE64" s="98"/>
       <c r="AF64" s="121"/>
       <c r="AG64" s="121"/>
       <c r="AH64" s="121"/>
       <c r="AI64" s="121"/>
       <c r="AJ64" s="121"/>
       <c r="AK64" s="121"/>
       <c r="AL64" s="121"/>
       <c r="AM64" s="122"/>
       <c r="AN64" s="122"/>
       <c r="AO64" s="119"/>
     </row>
     <row r="65" spans="1:41" ht="15" customHeight="1">
-      <c r="A65" s="401"/>
-      <c r="B65" s="402"/>
+      <c r="A65" s="482"/>
+      <c r="B65" s="483"/>
       <c r="C65" s="98"/>
       <c r="D65" s="98"/>
       <c r="E65" s="98"/>
       <c r="F65" s="98"/>
       <c r="G65" s="98"/>
       <c r="H65" s="98"/>
       <c r="I65" s="98"/>
       <c r="J65" s="98"/>
       <c r="K65" s="98" t="s">
         <v>251</v>
       </c>
       <c r="L65" s="98"/>
       <c r="M65" s="98"/>
       <c r="N65" s="98"/>
       <c r="O65" s="98"/>
       <c r="P65" s="98"/>
       <c r="Q65" s="98"/>
       <c r="R65" s="98"/>
       <c r="S65" s="98"/>
       <c r="T65" s="98"/>
       <c r="U65" s="98"/>
       <c r="V65" s="98"/>
       <c r="W65" s="98"/>
       <c r="X65" s="98"/>
       <c r="Y65" s="98"/>
       <c r="Z65" s="98"/>
       <c r="AA65" s="98"/>
       <c r="AB65" s="98"/>
       <c r="AC65" s="98"/>
       <c r="AD65" s="98"/>
       <c r="AE65" s="98"/>
       <c r="AF65" s="121"/>
       <c r="AG65" s="121"/>
       <c r="AH65" s="123" t="s">
         <v>252</v>
       </c>
       <c r="AI65" s="121"/>
       <c r="AJ65" s="121"/>
       <c r="AK65" s="121"/>
       <c r="AL65" s="121"/>
       <c r="AM65" s="122"/>
       <c r="AN65" s="122"/>
       <c r="AO65" s="119"/>
     </row>
     <row r="66" spans="1:41" ht="15" customHeight="1">
-      <c r="A66" s="401"/>
-      <c r="B66" s="402"/>
+      <c r="A66" s="482"/>
+      <c r="B66" s="483"/>
       <c r="C66" s="98"/>
       <c r="D66" s="98"/>
       <c r="E66" s="98"/>
       <c r="F66" s="98"/>
       <c r="G66" s="98"/>
       <c r="H66" s="98"/>
       <c r="I66" s="98"/>
       <c r="J66" s="98"/>
       <c r="K66" s="98"/>
       <c r="L66" s="98"/>
       <c r="M66" s="98"/>
       <c r="N66" s="98"/>
       <c r="O66" s="98"/>
       <c r="P66" s="98"/>
       <c r="Q66" s="98"/>
       <c r="R66" s="98"/>
       <c r="S66" s="98"/>
       <c r="T66" s="98"/>
       <c r="U66" s="98"/>
       <c r="V66" s="98"/>
       <c r="W66" s="98"/>
       <c r="X66" s="98"/>
       <c r="Y66" s="98"/>
       <c r="Z66" s="98"/>
       <c r="AA66" s="98"/>
       <c r="AB66" s="98"/>
       <c r="AC66" s="98"/>
       <c r="AD66" s="98"/>
       <c r="AE66" s="98"/>
       <c r="AF66" s="98"/>
       <c r="AG66" s="122"/>
       <c r="AH66" s="122"/>
       <c r="AI66" s="122"/>
       <c r="AJ66" s="122"/>
       <c r="AK66" s="122"/>
       <c r="AL66" s="122"/>
       <c r="AM66" s="122"/>
       <c r="AN66" s="122"/>
       <c r="AO66" s="113"/>
     </row>
     <row r="67" spans="1:41" ht="15" customHeight="1">
-      <c r="A67" s="403"/>
-      <c r="B67" s="404"/>
+      <c r="A67" s="484"/>
+      <c r="B67" s="485"/>
       <c r="C67" s="124"/>
       <c r="D67" s="124"/>
       <c r="E67" s="124"/>
       <c r="F67" s="124"/>
       <c r="G67" s="124"/>
       <c r="H67" s="124"/>
       <c r="I67" s="124"/>
       <c r="J67" s="124"/>
       <c r="K67" s="124"/>
       <c r="L67" s="124"/>
       <c r="M67" s="124"/>
       <c r="N67" s="124"/>
       <c r="O67" s="124"/>
       <c r="P67" s="124"/>
       <c r="Q67" s="124"/>
       <c r="R67" s="124"/>
       <c r="S67" s="124"/>
       <c r="T67" s="124"/>
       <c r="U67" s="124"/>
       <c r="V67" s="124"/>
       <c r="W67" s="124"/>
       <c r="X67" s="124"/>
       <c r="Y67" s="124"/>
       <c r="Z67" s="124"/>
       <c r="AA67" s="124"/>
@@ -28815,319 +28815,319 @@
       <c r="AK71" s="96"/>
       <c r="AL71" s="96"/>
       <c r="AM71" s="96"/>
     </row>
     <row r="72" spans="1:41" ht="15" customHeight="1">
       <c r="A72" s="96"/>
       <c r="B72" s="96"/>
       <c r="C72" s="96"/>
       <c r="D72" s="96"/>
       <c r="E72" s="96"/>
       <c r="F72" s="96"/>
       <c r="G72" s="96"/>
       <c r="H72" s="96"/>
       <c r="I72" s="96"/>
       <c r="J72" s="96"/>
       <c r="K72" s="96"/>
       <c r="L72" s="96"/>
       <c r="M72" s="96"/>
       <c r="N72" s="96"/>
       <c r="O72" s="96"/>
       <c r="P72" s="96"/>
       <c r="Q72" s="96"/>
       <c r="R72" s="96"/>
       <c r="S72" s="96"/>
       <c r="T72" s="96"/>
-      <c r="U72" s="405" t="str">
+      <c r="U72" s="486" t="str">
         <f>$U$8</f>
         <v>令和</v>
       </c>
-      <c r="V72" s="330"/>
-[...1 lines deleted...]
-      <c r="X72" s="328" t="str">
+      <c r="V72" s="487"/>
+      <c r="W72" s="487"/>
+      <c r="X72" s="490" t="str">
         <f>IF(X8&lt;&gt;"",X8,"")</f>
         <v/>
       </c>
-      <c r="Y72" s="328"/>
-[...1 lines deleted...]
-      <c r="AA72" s="330" t="s">
+      <c r="Y72" s="490"/>
+      <c r="Z72" s="490"/>
+      <c r="AA72" s="487" t="s">
         <v>211</v>
       </c>
-      <c r="AB72" s="330"/>
-[...1 lines deleted...]
-      <c r="AD72" s="328" t="str">
+      <c r="AB72" s="487"/>
+      <c r="AC72" s="487"/>
+      <c r="AD72" s="490" t="str">
         <f>IF(AD8&lt;&gt;"",AD8,"")</f>
         <v/>
       </c>
-      <c r="AE72" s="328"/>
-[...1 lines deleted...]
-      <c r="AG72" s="330" t="s">
+      <c r="AE72" s="490"/>
+      <c r="AF72" s="490"/>
+      <c r="AG72" s="487" t="s">
         <v>212</v>
       </c>
-      <c r="AH72" s="330"/>
-[...1 lines deleted...]
-      <c r="AJ72" s="328" t="str">
+      <c r="AH72" s="487"/>
+      <c r="AI72" s="487"/>
+      <c r="AJ72" s="490" t="str">
         <f>IF(AJ8&lt;&gt;"",AJ8,"")</f>
         <v/>
       </c>
-      <c r="AK72" s="328"/>
-[...1 lines deleted...]
-      <c r="AM72" s="330" t="s">
+      <c r="AK72" s="490"/>
+      <c r="AL72" s="490"/>
+      <c r="AM72" s="487" t="s">
         <v>213</v>
       </c>
-      <c r="AN72" s="330"/>
-      <c r="AO72" s="331"/>
+      <c r="AN72" s="487"/>
+      <c r="AO72" s="509"/>
     </row>
     <row r="73" spans="1:41" ht="16.899999999999999" customHeight="1">
       <c r="A73" s="98"/>
       <c r="B73" s="98"/>
       <c r="C73" s="98"/>
       <c r="D73" s="98"/>
       <c r="E73" s="98"/>
       <c r="F73" s="98"/>
       <c r="G73" s="98"/>
       <c r="H73" s="98"/>
       <c r="I73" s="98"/>
       <c r="J73" s="98"/>
       <c r="K73" s="98"/>
       <c r="L73" s="98"/>
       <c r="M73" s="98"/>
       <c r="N73" s="98"/>
       <c r="O73" s="98"/>
       <c r="P73" s="98"/>
       <c r="Q73" s="98"/>
       <c r="R73" s="98"/>
       <c r="S73" s="98"/>
       <c r="T73" s="98"/>
-      <c r="U73" s="406"/>
-[...19 lines deleted...]
-      <c r="AO73" s="333"/>
+      <c r="U73" s="488"/>
+      <c r="V73" s="489"/>
+      <c r="W73" s="489"/>
+      <c r="X73" s="491"/>
+      <c r="Y73" s="491"/>
+      <c r="Z73" s="491"/>
+      <c r="AA73" s="489"/>
+      <c r="AB73" s="489"/>
+      <c r="AC73" s="489"/>
+      <c r="AD73" s="491"/>
+      <c r="AE73" s="491"/>
+      <c r="AF73" s="491"/>
+      <c r="AG73" s="489"/>
+      <c r="AH73" s="489"/>
+      <c r="AI73" s="489"/>
+      <c r="AJ73" s="491"/>
+      <c r="AK73" s="491"/>
+      <c r="AL73" s="491"/>
+      <c r="AM73" s="489"/>
+      <c r="AN73" s="489"/>
+      <c r="AO73" s="510"/>
     </row>
     <row r="74" spans="1:41" ht="16.899999999999999" customHeight="1">
       <c r="A74" s="98"/>
       <c r="B74" s="98"/>
       <c r="C74" s="98"/>
       <c r="D74" s="98"/>
       <c r="E74" s="98"/>
       <c r="F74" s="98"/>
       <c r="G74" s="98"/>
       <c r="H74" s="98"/>
       <c r="I74" s="98"/>
       <c r="J74" s="98"/>
       <c r="K74" s="98"/>
       <c r="L74" s="98"/>
       <c r="M74" s="98"/>
       <c r="N74" s="98"/>
       <c r="O74" s="98"/>
       <c r="P74" s="98"/>
       <c r="Q74" s="98"/>
       <c r="R74" s="98"/>
       <c r="S74" s="98"/>
       <c r="T74" s="98"/>
       <c r="U74" s="98"/>
       <c r="V74" s="98"/>
       <c r="W74" s="98"/>
       <c r="X74" s="98"/>
       <c r="Y74" s="98"/>
       <c r="Z74" s="98"/>
       <c r="AA74" s="98"/>
       <c r="AB74" s="98"/>
       <c r="AC74" s="98"/>
       <c r="AD74" s="98"/>
       <c r="AE74" s="98"/>
       <c r="AF74" s="98"/>
       <c r="AG74" s="98"/>
       <c r="AH74" s="98"/>
       <c r="AI74" s="98"/>
       <c r="AJ74" s="98"/>
       <c r="AK74" s="98"/>
       <c r="AL74" s="98"/>
       <c r="AM74" s="98"/>
     </row>
     <row r="75" spans="1:41" ht="15" customHeight="1">
-      <c r="E75" s="334" t="s">
+      <c r="E75" s="511" t="s">
         <v>254</v>
       </c>
-      <c r="F75" s="335"/>
-[...4 lines deleted...]
-      <c r="K75" s="340" t="str">
+      <c r="F75" s="512"/>
+      <c r="G75" s="512"/>
+      <c r="H75" s="512"/>
+      <c r="I75" s="512"/>
+      <c r="J75" s="513"/>
+      <c r="K75" s="517" t="str">
         <f>IF(I20&lt;&gt;"",I20,"")</f>
         <v>かながわ○△ホームヘルプ</v>
       </c>
-      <c r="L75" s="341"/>
-[...22 lines deleted...]
-      <c r="AI75" s="342"/>
+      <c r="L75" s="518"/>
+      <c r="M75" s="518"/>
+      <c r="N75" s="518"/>
+      <c r="O75" s="518"/>
+      <c r="P75" s="518"/>
+      <c r="Q75" s="518"/>
+      <c r="R75" s="518"/>
+      <c r="S75" s="518"/>
+      <c r="T75" s="518"/>
+      <c r="U75" s="518"/>
+      <c r="V75" s="518"/>
+      <c r="W75" s="518"/>
+      <c r="X75" s="518"/>
+      <c r="Y75" s="518"/>
+      <c r="Z75" s="518"/>
+      <c r="AA75" s="518"/>
+      <c r="AB75" s="518"/>
+      <c r="AC75" s="518"/>
+      <c r="AD75" s="518"/>
+      <c r="AE75" s="518"/>
+      <c r="AF75" s="518"/>
+      <c r="AG75" s="518"/>
+      <c r="AH75" s="518"/>
+      <c r="AI75" s="519"/>
     </row>
     <row r="76" spans="1:41" ht="15" customHeight="1">
-      <c r="E76" s="337"/>
-[...29 lines deleted...]
-      <c r="AI76" s="345"/>
+      <c r="E76" s="514"/>
+      <c r="F76" s="515"/>
+      <c r="G76" s="515"/>
+      <c r="H76" s="515"/>
+      <c r="I76" s="515"/>
+      <c r="J76" s="516"/>
+      <c r="K76" s="520"/>
+      <c r="L76" s="521"/>
+      <c r="M76" s="521"/>
+      <c r="N76" s="521"/>
+      <c r="O76" s="521"/>
+      <c r="P76" s="521"/>
+      <c r="Q76" s="521"/>
+      <c r="R76" s="521"/>
+      <c r="S76" s="521"/>
+      <c r="T76" s="521"/>
+      <c r="U76" s="521"/>
+      <c r="V76" s="521"/>
+      <c r="W76" s="521"/>
+      <c r="X76" s="521"/>
+      <c r="Y76" s="521"/>
+      <c r="Z76" s="521"/>
+      <c r="AA76" s="521"/>
+      <c r="AB76" s="521"/>
+      <c r="AC76" s="521"/>
+      <c r="AD76" s="521"/>
+      <c r="AE76" s="521"/>
+      <c r="AF76" s="521"/>
+      <c r="AG76" s="521"/>
+      <c r="AH76" s="521"/>
+      <c r="AI76" s="522"/>
     </row>
     <row r="80" spans="1:41" ht="15" customHeight="1">
       <c r="L80" s="127"/>
     </row>
     <row r="81" spans="4:38" ht="15" customHeight="1">
-      <c r="E81" s="323" t="s">
+      <c r="E81" s="504" t="s">
         <v>255</v>
       </c>
-      <c r="F81" s="323"/>
-[...30 lines deleted...]
-      <c r="AK81" s="323"/>
+      <c r="F81" s="504"/>
+      <c r="G81" s="504"/>
+      <c r="H81" s="504"/>
+      <c r="I81" s="504"/>
+      <c r="J81" s="504"/>
+      <c r="K81" s="504"/>
+      <c r="L81" s="504"/>
+      <c r="M81" s="504"/>
+      <c r="N81" s="504"/>
+      <c r="O81" s="504"/>
+      <c r="P81" s="504"/>
+      <c r="Q81" s="504"/>
+      <c r="R81" s="504"/>
+      <c r="S81" s="504"/>
+      <c r="T81" s="504"/>
+      <c r="U81" s="504"/>
+      <c r="V81" s="504"/>
+      <c r="W81" s="504"/>
+      <c r="X81" s="504"/>
+      <c r="Y81" s="504"/>
+      <c r="Z81" s="504"/>
+      <c r="AA81" s="504"/>
+      <c r="AB81" s="504"/>
+      <c r="AC81" s="504"/>
+      <c r="AD81" s="504"/>
+      <c r="AE81" s="504"/>
+      <c r="AF81" s="504"/>
+      <c r="AG81" s="504"/>
+      <c r="AH81" s="504"/>
+      <c r="AI81" s="504"/>
+      <c r="AJ81" s="504"/>
+      <c r="AK81" s="504"/>
     </row>
     <row r="82" spans="4:38" ht="15" customHeight="1">
-      <c r="E82" s="323"/>
-[...31 lines deleted...]
-      <c r="AK82" s="323"/>
+      <c r="E82" s="504"/>
+      <c r="F82" s="504"/>
+      <c r="G82" s="504"/>
+      <c r="H82" s="504"/>
+      <c r="I82" s="504"/>
+      <c r="J82" s="504"/>
+      <c r="K82" s="504"/>
+      <c r="L82" s="504"/>
+      <c r="M82" s="504"/>
+      <c r="N82" s="504"/>
+      <c r="O82" s="504"/>
+      <c r="P82" s="504"/>
+      <c r="Q82" s="504"/>
+      <c r="R82" s="504"/>
+      <c r="S82" s="504"/>
+      <c r="T82" s="504"/>
+      <c r="U82" s="504"/>
+      <c r="V82" s="504"/>
+      <c r="W82" s="504"/>
+      <c r="X82" s="504"/>
+      <c r="Y82" s="504"/>
+      <c r="Z82" s="504"/>
+      <c r="AA82" s="504"/>
+      <c r="AB82" s="504"/>
+      <c r="AC82" s="504"/>
+      <c r="AD82" s="504"/>
+      <c r="AE82" s="504"/>
+      <c r="AF82" s="504"/>
+      <c r="AG82" s="504"/>
+      <c r="AH82" s="504"/>
+      <c r="AI82" s="504"/>
+      <c r="AJ82" s="504"/>
+      <c r="AK82" s="504"/>
     </row>
     <row r="83" spans="4:38" ht="15" customHeight="1">
       <c r="G83" s="128"/>
       <c r="H83" s="128"/>
       <c r="I83" s="128"/>
       <c r="J83" s="128"/>
       <c r="K83" s="128"/>
       <c r="L83" s="128"/>
       <c r="M83" s="128"/>
       <c r="N83" s="128"/>
       <c r="O83" s="128"/>
       <c r="P83" s="128"/>
       <c r="Q83" s="128"/>
       <c r="R83" s="128"/>
       <c r="S83" s="128"/>
       <c r="T83" s="128"/>
       <c r="U83" s="128"/>
       <c r="V83" s="128"/>
       <c r="W83" s="128"/>
       <c r="X83" s="128"/>
       <c r="Y83" s="128"/>
       <c r="Z83" s="128"/>
       <c r="AA83" s="128"/>
       <c r="AB83" s="128"/>
       <c r="AC83" s="128"/>
@@ -29563,196 +29563,196 @@
       <c r="M97" s="128"/>
       <c r="N97" s="128"/>
       <c r="O97" s="128"/>
       <c r="P97" s="128"/>
       <c r="Q97" s="128"/>
       <c r="R97" s="128"/>
       <c r="S97" s="128"/>
       <c r="T97" s="128"/>
       <c r="U97" s="128"/>
       <c r="V97" s="128"/>
       <c r="W97" s="128"/>
       <c r="X97" s="128"/>
       <c r="Y97" s="128"/>
       <c r="Z97" s="128"/>
       <c r="AA97" s="128"/>
       <c r="AB97" s="128"/>
       <c r="AC97" s="128"/>
       <c r="AD97" s="128"/>
       <c r="AE97" s="128"/>
       <c r="AF97" s="128"/>
       <c r="AG97" s="128"/>
       <c r="AH97" s="128"/>
       <c r="AI97" s="128"/>
     </row>
     <row r="98" spans="4:38" ht="15" customHeight="1">
-      <c r="D98" s="324" t="s">
+      <c r="D98" s="505" t="s">
         <v>256</v>
       </c>
-      <c r="E98" s="324"/>
-[...32 lines deleted...]
-      <c r="AL98" s="324"/>
+      <c r="E98" s="505"/>
+      <c r="F98" s="505"/>
+      <c r="G98" s="505"/>
+      <c r="H98" s="505"/>
+      <c r="I98" s="505"/>
+      <c r="J98" s="505"/>
+      <c r="K98" s="505"/>
+      <c r="L98" s="505"/>
+      <c r="M98" s="505"/>
+      <c r="N98" s="505"/>
+      <c r="O98" s="505"/>
+      <c r="P98" s="505"/>
+      <c r="Q98" s="505"/>
+      <c r="R98" s="505"/>
+      <c r="S98" s="505"/>
+      <c r="T98" s="505"/>
+      <c r="U98" s="505"/>
+      <c r="V98" s="505"/>
+      <c r="W98" s="505"/>
+      <c r="X98" s="505"/>
+      <c r="Y98" s="505"/>
+      <c r="Z98" s="505"/>
+      <c r="AA98" s="505"/>
+      <c r="AB98" s="505"/>
+      <c r="AC98" s="505"/>
+      <c r="AD98" s="505"/>
+      <c r="AE98" s="505"/>
+      <c r="AF98" s="505"/>
+      <c r="AG98" s="505"/>
+      <c r="AH98" s="505"/>
+      <c r="AI98" s="505"/>
+      <c r="AJ98" s="505"/>
+      <c r="AK98" s="505"/>
+      <c r="AL98" s="505"/>
     </row>
     <row r="99" spans="4:38" ht="15" customHeight="1">
-      <c r="D99" s="324"/>
-[...33 lines deleted...]
-      <c r="AL99" s="324"/>
+      <c r="D99" s="505"/>
+      <c r="E99" s="505"/>
+      <c r="F99" s="505"/>
+      <c r="G99" s="505"/>
+      <c r="H99" s="505"/>
+      <c r="I99" s="505"/>
+      <c r="J99" s="505"/>
+      <c r="K99" s="505"/>
+      <c r="L99" s="505"/>
+      <c r="M99" s="505"/>
+      <c r="N99" s="505"/>
+      <c r="O99" s="505"/>
+      <c r="P99" s="505"/>
+      <c r="Q99" s="505"/>
+      <c r="R99" s="505"/>
+      <c r="S99" s="505"/>
+      <c r="T99" s="505"/>
+      <c r="U99" s="505"/>
+      <c r="V99" s="505"/>
+      <c r="W99" s="505"/>
+      <c r="X99" s="505"/>
+      <c r="Y99" s="505"/>
+      <c r="Z99" s="505"/>
+      <c r="AA99" s="505"/>
+      <c r="AB99" s="505"/>
+      <c r="AC99" s="505"/>
+      <c r="AD99" s="505"/>
+      <c r="AE99" s="505"/>
+      <c r="AF99" s="505"/>
+      <c r="AG99" s="505"/>
+      <c r="AH99" s="505"/>
+      <c r="AI99" s="505"/>
+      <c r="AJ99" s="505"/>
+      <c r="AK99" s="505"/>
+      <c r="AL99" s="505"/>
     </row>
     <row r="106" spans="4:38" ht="15" customHeight="1">
-      <c r="E106" s="323" t="s">
+      <c r="E106" s="504" t="s">
         <v>257</v>
       </c>
-      <c r="F106" s="323"/>
-[...30 lines deleted...]
-      <c r="AK106" s="323"/>
+      <c r="F106" s="504"/>
+      <c r="G106" s="504"/>
+      <c r="H106" s="504"/>
+      <c r="I106" s="504"/>
+      <c r="J106" s="504"/>
+      <c r="K106" s="504"/>
+      <c r="L106" s="504"/>
+      <c r="M106" s="504"/>
+      <c r="N106" s="504"/>
+      <c r="O106" s="504"/>
+      <c r="P106" s="504"/>
+      <c r="Q106" s="504"/>
+      <c r="R106" s="504"/>
+      <c r="S106" s="504"/>
+      <c r="T106" s="504"/>
+      <c r="U106" s="504"/>
+      <c r="V106" s="504"/>
+      <c r="W106" s="504"/>
+      <c r="X106" s="504"/>
+      <c r="Y106" s="504"/>
+      <c r="Z106" s="504"/>
+      <c r="AA106" s="504"/>
+      <c r="AB106" s="504"/>
+      <c r="AC106" s="504"/>
+      <c r="AD106" s="504"/>
+      <c r="AE106" s="504"/>
+      <c r="AF106" s="504"/>
+      <c r="AG106" s="504"/>
+      <c r="AH106" s="504"/>
+      <c r="AI106" s="504"/>
+      <c r="AJ106" s="504"/>
+      <c r="AK106" s="504"/>
     </row>
     <row r="107" spans="4:38" ht="15" customHeight="1">
-      <c r="E107" s="323"/>
-[...31 lines deleted...]
-      <c r="AK107" s="323"/>
+      <c r="E107" s="504"/>
+      <c r="F107" s="504"/>
+      <c r="G107" s="504"/>
+      <c r="H107" s="504"/>
+      <c r="I107" s="504"/>
+      <c r="J107" s="504"/>
+      <c r="K107" s="504"/>
+      <c r="L107" s="504"/>
+      <c r="M107" s="504"/>
+      <c r="N107" s="504"/>
+      <c r="O107" s="504"/>
+      <c r="P107" s="504"/>
+      <c r="Q107" s="504"/>
+      <c r="R107" s="504"/>
+      <c r="S107" s="504"/>
+      <c r="T107" s="504"/>
+      <c r="U107" s="504"/>
+      <c r="V107" s="504"/>
+      <c r="W107" s="504"/>
+      <c r="X107" s="504"/>
+      <c r="Y107" s="504"/>
+      <c r="Z107" s="504"/>
+      <c r="AA107" s="504"/>
+      <c r="AB107" s="504"/>
+      <c r="AC107" s="504"/>
+      <c r="AD107" s="504"/>
+      <c r="AE107" s="504"/>
+      <c r="AF107" s="504"/>
+      <c r="AG107" s="504"/>
+      <c r="AH107" s="504"/>
+      <c r="AI107" s="504"/>
+      <c r="AJ107" s="504"/>
+      <c r="AK107" s="504"/>
     </row>
     <row r="108" spans="4:38" ht="15" customHeight="1">
       <c r="D108" s="129"/>
       <c r="E108" s="129"/>
       <c r="G108" s="128"/>
       <c r="H108" s="128"/>
       <c r="I108" s="128"/>
       <c r="J108" s="128"/>
       <c r="K108" s="128"/>
       <c r="L108" s="128"/>
       <c r="M108" s="128"/>
       <c r="N108" s="128"/>
       <c r="O108" s="128"/>
       <c r="P108" s="128"/>
       <c r="Q108" s="128"/>
       <c r="R108" s="128"/>
       <c r="S108" s="128"/>
       <c r="T108" s="128"/>
       <c r="U108" s="128"/>
       <c r="V108" s="128"/>
       <c r="W108" s="128"/>
       <c r="X108" s="128"/>
       <c r="Y108" s="128"/>
       <c r="Z108" s="128"/>
       <c r="AA108" s="128"/>
@@ -30199,243 +30199,243 @@
       <c r="M122" s="128"/>
       <c r="N122" s="128"/>
       <c r="O122" s="128"/>
       <c r="P122" s="128"/>
       <c r="Q122" s="128"/>
       <c r="R122" s="128"/>
       <c r="S122" s="128"/>
       <c r="T122" s="128"/>
       <c r="U122" s="128"/>
       <c r="V122" s="128"/>
       <c r="W122" s="128"/>
       <c r="X122" s="128"/>
       <c r="Y122" s="128"/>
       <c r="Z122" s="128"/>
       <c r="AA122" s="128"/>
       <c r="AB122" s="128"/>
       <c r="AC122" s="128"/>
       <c r="AD122" s="128"/>
       <c r="AE122" s="128"/>
       <c r="AF122" s="128"/>
       <c r="AG122" s="128"/>
       <c r="AH122" s="128"/>
       <c r="AI122" s="128"/>
     </row>
     <row r="123" spans="1:41" ht="15" customHeight="1">
-      <c r="E123" s="324" t="s">
+      <c r="E123" s="505" t="s">
         <v>258</v>
       </c>
-      <c r="F123" s="324"/>
-[...30 lines deleted...]
-      <c r="AK123" s="324"/>
+      <c r="F123" s="505"/>
+      <c r="G123" s="505"/>
+      <c r="H123" s="505"/>
+      <c r="I123" s="505"/>
+      <c r="J123" s="505"/>
+      <c r="K123" s="505"/>
+      <c r="L123" s="505"/>
+      <c r="M123" s="505"/>
+      <c r="N123" s="505"/>
+      <c r="O123" s="505"/>
+      <c r="P123" s="505"/>
+      <c r="Q123" s="505"/>
+      <c r="R123" s="505"/>
+      <c r="S123" s="505"/>
+      <c r="T123" s="505"/>
+      <c r="U123" s="505"/>
+      <c r="V123" s="505"/>
+      <c r="W123" s="505"/>
+      <c r="X123" s="505"/>
+      <c r="Y123" s="505"/>
+      <c r="Z123" s="505"/>
+      <c r="AA123" s="505"/>
+      <c r="AB123" s="505"/>
+      <c r="AC123" s="505"/>
+      <c r="AD123" s="505"/>
+      <c r="AE123" s="505"/>
+      <c r="AF123" s="505"/>
+      <c r="AG123" s="505"/>
+      <c r="AH123" s="505"/>
+      <c r="AI123" s="505"/>
+      <c r="AJ123" s="505"/>
+      <c r="AK123" s="505"/>
     </row>
     <row r="124" spans="1:41" ht="15" customHeight="1">
-      <c r="E124" s="324"/>
-[...31 lines deleted...]
-      <c r="AK124" s="324"/>
+      <c r="E124" s="505"/>
+      <c r="F124" s="505"/>
+      <c r="G124" s="505"/>
+      <c r="H124" s="505"/>
+      <c r="I124" s="505"/>
+      <c r="J124" s="505"/>
+      <c r="K124" s="505"/>
+      <c r="L124" s="505"/>
+      <c r="M124" s="505"/>
+      <c r="N124" s="505"/>
+      <c r="O124" s="505"/>
+      <c r="P124" s="505"/>
+      <c r="Q124" s="505"/>
+      <c r="R124" s="505"/>
+      <c r="S124" s="505"/>
+      <c r="T124" s="505"/>
+      <c r="U124" s="505"/>
+      <c r="V124" s="505"/>
+      <c r="W124" s="505"/>
+      <c r="X124" s="505"/>
+      <c r="Y124" s="505"/>
+      <c r="Z124" s="505"/>
+      <c r="AA124" s="505"/>
+      <c r="AB124" s="505"/>
+      <c r="AC124" s="505"/>
+      <c r="AD124" s="505"/>
+      <c r="AE124" s="505"/>
+      <c r="AF124" s="505"/>
+      <c r="AG124" s="505"/>
+      <c r="AH124" s="505"/>
+      <c r="AI124" s="505"/>
+      <c r="AJ124" s="505"/>
+      <c r="AK124" s="505"/>
     </row>
     <row r="169" spans="20:20" ht="15" customHeight="1">
       <c r="T169" s="97" t="s">
         <v>259</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="114">
-    <mergeCell ref="E106:AK107"/>
-[...31 lines deleted...]
-    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="A1:AO2"/>
+    <mergeCell ref="A6:AO6"/>
+    <mergeCell ref="U8:W9"/>
+    <mergeCell ref="X8:Z9"/>
+    <mergeCell ref="AA8:AC9"/>
+    <mergeCell ref="AD8:AF9"/>
+    <mergeCell ref="AG8:AI9"/>
+    <mergeCell ref="AJ8:AL9"/>
+    <mergeCell ref="AM8:AO9"/>
+    <mergeCell ref="I14:AF15"/>
+    <mergeCell ref="I16:AF17"/>
+    <mergeCell ref="C18:H19"/>
+    <mergeCell ref="I18:AF19"/>
+    <mergeCell ref="C20:H21"/>
+    <mergeCell ref="I20:AO21"/>
+    <mergeCell ref="A11:B25"/>
+    <mergeCell ref="C11:H12"/>
+    <mergeCell ref="I11:AF12"/>
+    <mergeCell ref="AG11:AO19"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="O13:R13"/>
+    <mergeCell ref="S13:AF13"/>
+    <mergeCell ref="C14:H17"/>
+    <mergeCell ref="S22:T23"/>
+    <mergeCell ref="U22:V23"/>
+    <mergeCell ref="W22:X23"/>
+    <mergeCell ref="Y22:Z23"/>
+    <mergeCell ref="AA22:AB23"/>
+    <mergeCell ref="AC22:AO23"/>
+    <mergeCell ref="C22:H23"/>
+    <mergeCell ref="I22:J23"/>
+    <mergeCell ref="K22:L23"/>
+    <mergeCell ref="M22:N23"/>
+    <mergeCell ref="O22:P23"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="C24:H25"/>
+    <mergeCell ref="I24:J25"/>
+    <mergeCell ref="K24:AO25"/>
+    <mergeCell ref="A27:B35"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="O27:Q27"/>
+    <mergeCell ref="R27:AO27"/>
+    <mergeCell ref="C28:H31"/>
+    <mergeCell ref="I28:AO29"/>
+    <mergeCell ref="I30:AO31"/>
+    <mergeCell ref="C32:H33"/>
+    <mergeCell ref="I32:AO33"/>
+    <mergeCell ref="C34:H35"/>
+    <mergeCell ref="I34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:O35"/>
+    <mergeCell ref="P34:P35"/>
+    <mergeCell ref="Q34:S35"/>
     <mergeCell ref="C39:H40"/>
     <mergeCell ref="I39:X40"/>
     <mergeCell ref="Y39:AI40"/>
     <mergeCell ref="AJ39:AK40"/>
     <mergeCell ref="AL39:AM40"/>
     <mergeCell ref="AN39:AO40"/>
     <mergeCell ref="T34:T35"/>
     <mergeCell ref="U34:AO35"/>
     <mergeCell ref="A37:B46"/>
     <mergeCell ref="C37:H38"/>
     <mergeCell ref="I37:X38"/>
     <mergeCell ref="Y37:AG38"/>
     <mergeCell ref="AH37:AI38"/>
     <mergeCell ref="AJ37:AK38"/>
     <mergeCell ref="AL37:AM38"/>
     <mergeCell ref="AN37:AO38"/>
     <mergeCell ref="S41:T42"/>
     <mergeCell ref="U41:V42"/>
     <mergeCell ref="W41:AB42"/>
     <mergeCell ref="AC41:AO42"/>
     <mergeCell ref="C43:D46"/>
     <mergeCell ref="E43:H44"/>
     <mergeCell ref="I43:AO44"/>
     <mergeCell ref="E45:H46"/>
-    <mergeCell ref="K22:L23"/>
-[...55 lines deleted...]
-    <mergeCell ref="AM8:AO9"/>
+    <mergeCell ref="I45:AO46"/>
+    <mergeCell ref="C41:H42"/>
+    <mergeCell ref="I41:J42"/>
+    <mergeCell ref="K41:L42"/>
+    <mergeCell ref="M41:N42"/>
+    <mergeCell ref="O41:P42"/>
+    <mergeCell ref="Q41:R42"/>
+    <mergeCell ref="N52:P53"/>
+    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="C54:H55"/>
+    <mergeCell ref="I54:AJ55"/>
+    <mergeCell ref="AK54:AO55"/>
+    <mergeCell ref="A59:AO59"/>
+    <mergeCell ref="A49:B55"/>
+    <mergeCell ref="C52:E53"/>
+    <mergeCell ref="F52:H53"/>
+    <mergeCell ref="I52:I53"/>
+    <mergeCell ref="J52:L53"/>
+    <mergeCell ref="M52:M53"/>
+    <mergeCell ref="E106:AK107"/>
+    <mergeCell ref="E123:AK124"/>
+    <mergeCell ref="AJ72:AL73"/>
+    <mergeCell ref="AM72:AO73"/>
+    <mergeCell ref="E75:J76"/>
+    <mergeCell ref="K75:AI76"/>
+    <mergeCell ref="E81:AK82"/>
+    <mergeCell ref="D98:AL99"/>
+    <mergeCell ref="A60:B67"/>
+    <mergeCell ref="U72:W73"/>
+    <mergeCell ref="X72:Z73"/>
+    <mergeCell ref="AA72:AC73"/>
+    <mergeCell ref="AD72:AF73"/>
+    <mergeCell ref="AG72:AI73"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I24:J25" xr:uid="{C91EF6A5-406F-4DE6-AB34-E00DC1CC4131}">
       <formula1>$BP$2:$BP$22</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K24:AO25" xr:uid="{677D4D9C-6F64-4DA5-A16A-8EDD29B8550C}">
       <formula1>$BQ$2:$BQ$22</formula1>
     </dataValidation>
     <dataValidation type="textLength" imeMode="halfKatakana" showInputMessage="1" showErrorMessage="1" sqref="I43:AO44" xr:uid="{854657FC-1177-4D6E-886C-7862C4C80F33}">
       <formula1>0</formula1>
       <formula2>30</formula2>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U41 U72:AO73 I41 K41 M41 O41 Q41 S41 AL37 AN37 AJ37 AN39 AL39 K13 N13:O13" xr:uid="{314096B1-A368-487D-9CFE-FE70A07BCBAB}"/>
     <dataValidation type="whole" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X8:Z9 AD8:AF9 AJ8:AL9" xr:uid="{26C7334F-61FD-4B0A-A207-234112E82AE1}">
       <formula1>0</formula1>
       <formula2>99</formula2>
     </dataValidation>
     <dataValidation imeMode="off" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH37:AI38 AJ39:AK40" xr:uid="{E2CA0D15-DA75-414A-A0AC-80C529AE2C97}"/>
   </dataValidations>
   <pageMargins left="0.55000000000000004" right="0.2" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
@@ -30546,2012 +30546,2012 @@
                     <xdr:row>56</xdr:row>
                     <xdr:rowOff>171450</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>21</xdr:col>
                     <xdr:colOff>57150</xdr:colOff>
                     <xdr:row>58</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E14D2E3-1A96-47F3-B58B-A890335DE6B5}">
   <dimension ref="A1:O88"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="T48" sqref="T48"/>
+      <selection activeCell="D32" sqref="D32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="136" customWidth="1"/>
     <col min="2" max="3" width="8.625" style="136" customWidth="1"/>
     <col min="4" max="6" width="9.875" style="136" customWidth="1"/>
     <col min="7" max="7" width="8.625" style="136" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="136" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="136"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
       <c r="A1" s="134" t="s">
         <v>371</v>
       </c>
       <c r="B1" s="135"/>
       <c r="C1" s="135"/>
       <c r="D1" s="135"/>
       <c r="E1" s="135"/>
       <c r="F1" s="135"/>
       <c r="G1" s="135"/>
       <c r="H1" s="135"/>
       <c r="I1" s="135"/>
       <c r="J1" s="135"/>
       <c r="K1" s="135"/>
       <c r="L1" s="135"/>
       <c r="M1" s="135"/>
       <c r="N1" s="135"/>
       <c r="O1" s="135"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="137"/>
       <c r="B2" s="135"/>
       <c r="C2" s="135"/>
       <c r="D2" s="135"/>
       <c r="E2" s="135"/>
       <c r="F2" s="135"/>
       <c r="G2" s="135"/>
       <c r="H2" s="135"/>
       <c r="I2" s="135"/>
       <c r="J2" s="135"/>
       <c r="K2" s="135"/>
       <c r="L2" s="135"/>
       <c r="M2" s="135"/>
       <c r="N2" s="135"/>
       <c r="O2" s="135"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="646" t="s">
         <v>310</v>
       </c>
-      <c r="B3" s="645"/>
-[...2 lines deleted...]
-      <c r="E3" s="769" t="s">
+      <c r="B3" s="647"/>
+      <c r="C3" s="647"/>
+      <c r="D3" s="647"/>
+      <c r="E3" s="648" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="769"/>
+      <c r="F3" s="648"/>
       <c r="G3" s="138"/>
-      <c r="H3" s="602" t="s">
+      <c r="H3" s="619" t="s">
         <v>372</v>
       </c>
-      <c r="I3" s="603"/>
-[...3 lines deleted...]
-      <c r="M3" s="772"/>
+      <c r="I3" s="620"/>
+      <c r="J3" s="620"/>
+      <c r="K3" s="649"/>
+      <c r="L3" s="650"/>
+      <c r="M3" s="651"/>
       <c r="N3" s="139"/>
       <c r="O3" s="135"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="580" t="s">
+      <c r="A4" s="579" t="s">
         <v>311</v>
       </c>
       <c r="B4" s="140" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="625"/>
-[...9 lines deleted...]
-      <c r="M4" s="627"/>
+      <c r="C4" s="652"/>
+      <c r="D4" s="653"/>
+      <c r="E4" s="653"/>
+      <c r="F4" s="653"/>
+      <c r="G4" s="653"/>
+      <c r="H4" s="653"/>
+      <c r="I4" s="653"/>
+      <c r="J4" s="653"/>
+      <c r="K4" s="653"/>
+      <c r="L4" s="653"/>
+      <c r="M4" s="654"/>
       <c r="N4" s="135"/>
       <c r="O4" s="135"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="568"/>
+      <c r="A5" s="580"/>
       <c r="B5" s="143" t="s">
         <v>95</v>
       </c>
-      <c r="C5" s="628"/>
-[...9 lines deleted...]
-      <c r="M5" s="630"/>
+      <c r="C5" s="655"/>
+      <c r="D5" s="656"/>
+      <c r="E5" s="656"/>
+      <c r="F5" s="656"/>
+      <c r="G5" s="656"/>
+      <c r="H5" s="656"/>
+      <c r="I5" s="656"/>
+      <c r="J5" s="656"/>
+      <c r="K5" s="656"/>
+      <c r="L5" s="656"/>
+      <c r="M5" s="657"/>
       <c r="N5" s="135"/>
       <c r="O5" s="135"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="568"/>
-      <c r="B6" s="631" t="s">
+      <c r="A6" s="580"/>
+      <c r="B6" s="616" t="s">
         <v>93</v>
       </c>
       <c r="C6" s="145" t="s">
         <v>312</v>
       </c>
       <c r="D6" s="146"/>
       <c r="E6" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F6" s="146"/>
       <c r="G6" s="147" t="s">
         <v>314</v>
       </c>
       <c r="H6" s="147"/>
       <c r="I6" s="147"/>
       <c r="J6" s="147"/>
       <c r="K6" s="147"/>
       <c r="L6" s="147"/>
       <c r="M6" s="148"/>
       <c r="N6" s="135"/>
       <c r="O6" s="135"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="568"/>
-      <c r="B7" s="632"/>
+      <c r="A7" s="580"/>
+      <c r="B7" s="658"/>
       <c r="C7" s="149"/>
       <c r="D7" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E7" s="151"/>
       <c r="F7" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G7" s="559"/>
-[...5 lines deleted...]
-      <c r="M7" s="560"/>
+      <c r="G7" s="560"/>
+      <c r="H7" s="560"/>
+      <c r="I7" s="560"/>
+      <c r="J7" s="560"/>
+      <c r="K7" s="560"/>
+      <c r="L7" s="560"/>
+      <c r="M7" s="561"/>
       <c r="N7" s="135"/>
       <c r="O7" s="135"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="568"/>
-[...11 lines deleted...]
-      <c r="M8" s="630"/>
+      <c r="A8" s="580"/>
+      <c r="B8" s="659"/>
+      <c r="C8" s="655"/>
+      <c r="D8" s="656"/>
+      <c r="E8" s="656"/>
+      <c r="F8" s="656"/>
+      <c r="G8" s="656"/>
+      <c r="H8" s="656"/>
+      <c r="I8" s="656"/>
+      <c r="J8" s="656"/>
+      <c r="K8" s="656"/>
+      <c r="L8" s="656"/>
+      <c r="M8" s="657"/>
       <c r="N8" s="135"/>
       <c r="O8" s="135"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="568"/>
+      <c r="A9" s="580"/>
       <c r="B9" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="C9" s="634"/>
-[...9 lines deleted...]
-      <c r="M9" s="636"/>
+      <c r="C9" s="641"/>
+      <c r="D9" s="642"/>
+      <c r="E9" s="642"/>
+      <c r="F9" s="642"/>
+      <c r="G9" s="642"/>
+      <c r="H9" s="642"/>
+      <c r="I9" s="642"/>
+      <c r="J9" s="642"/>
+      <c r="K9" s="642"/>
+      <c r="L9" s="642"/>
+      <c r="M9" s="643"/>
       <c r="N9" s="135"/>
       <c r="O9" s="135"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="569"/>
+      <c r="A10" s="581"/>
       <c r="B10" s="155" t="s">
         <v>315</v>
       </c>
-      <c r="C10" s="601"/>
-[...9 lines deleted...]
-      <c r="M10" s="599"/>
+      <c r="C10" s="592"/>
+      <c r="D10" s="593"/>
+      <c r="E10" s="593"/>
+      <c r="F10" s="593"/>
+      <c r="G10" s="593"/>
+      <c r="H10" s="593"/>
+      <c r="I10" s="593"/>
+      <c r="J10" s="593"/>
+      <c r="K10" s="593"/>
+      <c r="L10" s="593"/>
+      <c r="M10" s="594"/>
       <c r="N10" s="135"/>
       <c r="O10" s="135"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="580" t="s">
+      <c r="A11" s="579" t="s">
         <v>316</v>
       </c>
       <c r="B11" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="564"/>
-[...2 lines deleted...]
-      <c r="F11" s="567" t="s">
+      <c r="C11" s="565"/>
+      <c r="D11" s="566"/>
+      <c r="E11" s="567"/>
+      <c r="F11" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G11" s="623"/>
+      <c r="G11" s="569"/>
       <c r="H11" s="158"/>
-      <c r="I11" s="623"/>
+      <c r="I11" s="569"/>
       <c r="J11" s="158"/>
-      <c r="K11" s="623"/>
+      <c r="K11" s="569"/>
       <c r="L11" s="158"/>
       <c r="M11" s="159"/>
       <c r="N11" s="135"/>
       <c r="O11" s="135"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="568"/>
+      <c r="A12" s="580"/>
       <c r="B12" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="561"/>
-[...3 lines deleted...]
-      <c r="G12" s="624"/>
+      <c r="C12" s="562"/>
+      <c r="D12" s="563"/>
+      <c r="E12" s="564"/>
+      <c r="F12" s="568"/>
+      <c r="G12" s="570"/>
       <c r="H12" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I12" s="624"/>
+      <c r="I12" s="570"/>
       <c r="J12" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K12" s="624"/>
+      <c r="K12" s="570"/>
       <c r="L12" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M12" s="163"/>
       <c r="N12" s="135"/>
       <c r="O12" s="135"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="568"/>
-      <c r="B13" s="556" t="s">
+      <c r="A13" s="580"/>
+      <c r="B13" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C13" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D13" s="146"/>
       <c r="E13" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F13" s="146"/>
       <c r="G13" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H13" s="147"/>
       <c r="I13" s="147"/>
       <c r="J13" s="147"/>
       <c r="K13" s="147"/>
       <c r="L13" s="147"/>
       <c r="M13" s="148"/>
       <c r="N13" s="135"/>
       <c r="O13" s="135"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="568"/>
-      <c r="B14" s="557"/>
+      <c r="A14" s="580"/>
+      <c r="B14" s="558"/>
       <c r="C14" s="149"/>
       <c r="D14" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E14" s="151"/>
       <c r="F14" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G14" s="559"/>
-[...5 lines deleted...]
-      <c r="M14" s="560"/>
+      <c r="G14" s="560"/>
+      <c r="H14" s="560"/>
+      <c r="I14" s="560"/>
+      <c r="J14" s="560"/>
+      <c r="K14" s="560"/>
+      <c r="L14" s="560"/>
+      <c r="M14" s="561"/>
       <c r="N14" s="135"/>
       <c r="O14" s="135"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="568"/>
-[...11 lines deleted...]
-      <c r="M15" s="563"/>
+      <c r="A15" s="580"/>
+      <c r="B15" s="559"/>
+      <c r="C15" s="562"/>
+      <c r="D15" s="563"/>
+      <c r="E15" s="563"/>
+      <c r="F15" s="563"/>
+      <c r="G15" s="563"/>
+      <c r="H15" s="563"/>
+      <c r="I15" s="563"/>
+      <c r="J15" s="563"/>
+      <c r="K15" s="563"/>
+      <c r="L15" s="563"/>
+      <c r="M15" s="564"/>
       <c r="N15" s="135"/>
       <c r="O15" s="135"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="568"/>
-      <c r="B16" s="596" t="s">
+      <c r="A16" s="580"/>
+      <c r="B16" s="589" t="s">
         <v>324</v>
       </c>
-      <c r="C16" s="600"/>
-[...3 lines deleted...]
-      <c r="G16" s="597"/>
+      <c r="C16" s="590"/>
+      <c r="D16" s="590"/>
+      <c r="E16" s="590"/>
+      <c r="F16" s="590"/>
+      <c r="G16" s="591"/>
       <c r="H16" s="155" t="s">
         <v>325</v>
       </c>
-      <c r="I16" s="570"/>
-      <c r="J16" s="571"/>
+      <c r="I16" s="629"/>
+      <c r="J16" s="630"/>
       <c r="K16" s="153" t="s">
         <v>326</v>
       </c>
-      <c r="L16" s="570"/>
-      <c r="M16" s="571"/>
+      <c r="L16" s="629"/>
+      <c r="M16" s="630"/>
       <c r="N16" s="135"/>
       <c r="O16" s="135"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="621"/>
-      <c r="B17" s="609" t="s">
+      <c r="A17" s="644"/>
+      <c r="B17" s="631" t="s">
         <v>327</v>
       </c>
-      <c r="C17" s="610"/>
-      <c r="D17" s="615" t="s">
+      <c r="C17" s="632"/>
+      <c r="D17" s="585" t="s">
         <v>328</v>
       </c>
-      <c r="E17" s="616"/>
-[...7 lines deleted...]
-      <c r="M17" s="599"/>
+      <c r="E17" s="586"/>
+      <c r="F17" s="593"/>
+      <c r="G17" s="593"/>
+      <c r="H17" s="637"/>
+      <c r="I17" s="637"/>
+      <c r="J17" s="637"/>
+      <c r="K17" s="593"/>
+      <c r="L17" s="593"/>
+      <c r="M17" s="594"/>
       <c r="N17" s="135"/>
       <c r="O17" s="135"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="621"/>
-[...2 lines deleted...]
-      <c r="D18" s="590" t="s">
+      <c r="A18" s="644"/>
+      <c r="B18" s="633"/>
+      <c r="C18" s="634"/>
+      <c r="D18" s="610" t="s">
         <v>329</v>
       </c>
-      <c r="E18" s="618"/>
+      <c r="E18" s="638"/>
       <c r="F18" s="141"/>
       <c r="G18" s="141"/>
       <c r="H18" s="141"/>
       <c r="I18" s="141"/>
       <c r="J18" s="141"/>
       <c r="K18" s="141"/>
       <c r="L18" s="141"/>
       <c r="M18" s="142"/>
       <c r="N18" s="135"/>
       <c r="O18" s="135"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="622"/>
-[...3 lines deleted...]
-      <c r="E19" s="620"/>
+      <c r="A19" s="645"/>
+      <c r="B19" s="635"/>
+      <c r="C19" s="636"/>
+      <c r="D19" s="639"/>
+      <c r="E19" s="640"/>
       <c r="F19" s="166"/>
       <c r="G19" s="166"/>
       <c r="H19" s="166"/>
       <c r="I19" s="166"/>
       <c r="J19" s="166"/>
       <c r="K19" s="166"/>
       <c r="L19" s="166"/>
       <c r="M19" s="167"/>
       <c r="N19" s="135"/>
       <c r="O19" s="135"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="580" t="s">
+      <c r="A20" s="579" t="s">
         <v>373</v>
       </c>
       <c r="B20" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="564"/>
-[...2 lines deleted...]
-      <c r="F20" s="567" t="s">
+      <c r="C20" s="565"/>
+      <c r="D20" s="566"/>
+      <c r="E20" s="567"/>
+      <c r="F20" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G20" s="623"/>
+      <c r="G20" s="569"/>
       <c r="H20" s="158"/>
-      <c r="I20" s="623"/>
+      <c r="I20" s="569"/>
       <c r="J20" s="158"/>
-      <c r="K20" s="623"/>
+      <c r="K20" s="569"/>
       <c r="L20" s="158"/>
       <c r="M20" s="159"/>
       <c r="N20" s="135"/>
       <c r="O20" s="135"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="568"/>
+      <c r="A21" s="580"/>
       <c r="B21" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C21" s="561"/>
-[...3 lines deleted...]
-      <c r="G21" s="624"/>
+      <c r="C21" s="562"/>
+      <c r="D21" s="563"/>
+      <c r="E21" s="564"/>
+      <c r="F21" s="568"/>
+      <c r="G21" s="570"/>
       <c r="H21" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I21" s="624"/>
+      <c r="I21" s="570"/>
       <c r="J21" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K21" s="624"/>
+      <c r="K21" s="570"/>
       <c r="L21" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M21" s="163"/>
       <c r="N21" s="135"/>
       <c r="O21" s="135"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="568"/>
-      <c r="B22" s="556" t="s">
+      <c r="A22" s="580"/>
+      <c r="B22" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C22" s="145" t="s">
         <v>322</v>
       </c>
-      <c r="D22" s="168"/>
+      <c r="D22" s="146"/>
       <c r="E22" s="144" t="s">
         <v>313</v>
       </c>
-      <c r="F22" s="168"/>
+      <c r="F22" s="146"/>
       <c r="G22" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H22" s="147"/>
       <c r="I22" s="147"/>
       <c r="J22" s="147"/>
       <c r="K22" s="147"/>
       <c r="L22" s="147"/>
       <c r="M22" s="148"/>
       <c r="N22" s="135"/>
       <c r="O22" s="135"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1">
-      <c r="A23" s="568"/>
-      <c r="B23" s="557"/>
+      <c r="A23" s="580"/>
+      <c r="B23" s="558"/>
       <c r="C23" s="149"/>
       <c r="D23" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E23" s="151"/>
       <c r="F23" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G23" s="559"/>
-[...5 lines deleted...]
-      <c r="M23" s="560"/>
+      <c r="G23" s="560"/>
+      <c r="H23" s="560"/>
+      <c r="I23" s="560"/>
+      <c r="J23" s="560"/>
+      <c r="K23" s="560"/>
+      <c r="L23" s="560"/>
+      <c r="M23" s="561"/>
       <c r="N23" s="135"/>
       <c r="O23" s="135"/>
     </row>
     <row r="24" spans="1:15" ht="15" customHeight="1">
-      <c r="A24" s="568"/>
-[...11 lines deleted...]
-      <c r="M24" s="563"/>
+      <c r="A24" s="580"/>
+      <c r="B24" s="559"/>
+      <c r="C24" s="562"/>
+      <c r="D24" s="563"/>
+      <c r="E24" s="563"/>
+      <c r="F24" s="563"/>
+      <c r="G24" s="563"/>
+      <c r="H24" s="563"/>
+      <c r="I24" s="563"/>
+      <c r="J24" s="563"/>
+      <c r="K24" s="563"/>
+      <c r="L24" s="563"/>
+      <c r="M24" s="564"/>
       <c r="N24" s="135"/>
       <c r="O24" s="135"/>
     </row>
     <row r="25" spans="1:15" ht="15" customHeight="1">
-      <c r="A25" s="568"/>
+      <c r="A25" s="580"/>
       <c r="B25" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C25" s="564"/>
-[...2 lines deleted...]
-      <c r="F25" s="567" t="s">
+      <c r="C25" s="565"/>
+      <c r="D25" s="566"/>
+      <c r="E25" s="567"/>
+      <c r="F25" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G25" s="623"/>
+      <c r="G25" s="569"/>
       <c r="H25" s="158"/>
-      <c r="I25" s="623"/>
+      <c r="I25" s="569"/>
       <c r="J25" s="158"/>
-      <c r="K25" s="623"/>
+      <c r="K25" s="569"/>
       <c r="L25" s="158"/>
       <c r="M25" s="159"/>
       <c r="N25" s="135"/>
       <c r="O25" s="135"/>
     </row>
     <row r="26" spans="1:15" ht="15" customHeight="1">
-      <c r="A26" s="568"/>
+      <c r="A26" s="580"/>
       <c r="B26" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C26" s="561"/>
-[...3 lines deleted...]
-      <c r="G26" s="624"/>
+      <c r="C26" s="562"/>
+      <c r="D26" s="563"/>
+      <c r="E26" s="564"/>
+      <c r="F26" s="568"/>
+      <c r="G26" s="570"/>
       <c r="H26" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I26" s="624"/>
+      <c r="I26" s="570"/>
       <c r="J26" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K26" s="624"/>
+      <c r="K26" s="570"/>
       <c r="L26" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M26" s="163"/>
       <c r="N26" s="135"/>
       <c r="O26" s="135"/>
     </row>
     <row r="27" spans="1:15" ht="15" customHeight="1">
-      <c r="A27" s="568"/>
-      <c r="B27" s="556" t="s">
+      <c r="A27" s="580"/>
+      <c r="B27" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C27" s="145" t="s">
         <v>322</v>
       </c>
-      <c r="D27" s="168"/>
+      <c r="D27" s="146"/>
       <c r="E27" s="144" t="s">
         <v>313</v>
       </c>
-      <c r="F27" s="168"/>
+      <c r="F27" s="146"/>
       <c r="G27" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H27" s="147"/>
       <c r="I27" s="147"/>
       <c r="J27" s="147"/>
       <c r="K27" s="147"/>
       <c r="L27" s="147"/>
       <c r="M27" s="148"/>
       <c r="N27" s="135"/>
       <c r="O27" s="135"/>
     </row>
     <row r="28" spans="1:15" ht="15" customHeight="1">
-      <c r="A28" s="568"/>
-      <c r="B28" s="557"/>
+      <c r="A28" s="580"/>
+      <c r="B28" s="558"/>
       <c r="C28" s="149"/>
       <c r="D28" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E28" s="151"/>
       <c r="F28" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G28" s="559"/>
-[...5 lines deleted...]
-      <c r="M28" s="560"/>
+      <c r="G28" s="560"/>
+      <c r="H28" s="560"/>
+      <c r="I28" s="560"/>
+      <c r="J28" s="560"/>
+      <c r="K28" s="560"/>
+      <c r="L28" s="560"/>
+      <c r="M28" s="561"/>
       <c r="N28" s="135"/>
       <c r="O28" s="135"/>
     </row>
     <row r="29" spans="1:15" ht="15" customHeight="1">
-      <c r="A29" s="568"/>
-[...11 lines deleted...]
-      <c r="M29" s="563"/>
+      <c r="A29" s="580"/>
+      <c r="B29" s="559"/>
+      <c r="C29" s="562"/>
+      <c r="D29" s="563"/>
+      <c r="E29" s="563"/>
+      <c r="F29" s="563"/>
+      <c r="G29" s="563"/>
+      <c r="H29" s="563"/>
+      <c r="I29" s="563"/>
+      <c r="J29" s="563"/>
+      <c r="K29" s="563"/>
+      <c r="L29" s="563"/>
+      <c r="M29" s="564"/>
       <c r="N29" s="135"/>
       <c r="O29" s="135"/>
     </row>
     <row r="30" spans="1:15" ht="15" customHeight="1">
-      <c r="A30" s="568"/>
+      <c r="A30" s="580"/>
       <c r="B30" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C30" s="564"/>
-[...2 lines deleted...]
-      <c r="F30" s="567" t="s">
+      <c r="C30" s="565"/>
+      <c r="D30" s="566"/>
+      <c r="E30" s="567"/>
+      <c r="F30" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G30" s="623"/>
+      <c r="G30" s="569"/>
       <c r="H30" s="158"/>
-      <c r="I30" s="623"/>
+      <c r="I30" s="569"/>
       <c r="J30" s="158"/>
-      <c r="K30" s="623"/>
+      <c r="K30" s="569"/>
       <c r="L30" s="158"/>
       <c r="M30" s="159"/>
       <c r="N30" s="135"/>
       <c r="O30" s="135"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="568"/>
+      <c r="A31" s="580"/>
       <c r="B31" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C31" s="561"/>
-[...3 lines deleted...]
-      <c r="G31" s="624"/>
+      <c r="C31" s="562"/>
+      <c r="D31" s="563"/>
+      <c r="E31" s="564"/>
+      <c r="F31" s="568"/>
+      <c r="G31" s="570"/>
       <c r="H31" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I31" s="624"/>
+      <c r="I31" s="570"/>
       <c r="J31" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K31" s="624"/>
+      <c r="K31" s="570"/>
       <c r="L31" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M31" s="163"/>
       <c r="N31" s="135"/>
       <c r="O31" s="135"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="568"/>
-      <c r="B32" s="556" t="s">
+      <c r="A32" s="580"/>
+      <c r="B32" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C32" s="145" t="s">
         <v>322</v>
       </c>
-      <c r="D32" s="168"/>
+      <c r="D32" s="146"/>
       <c r="E32" s="144" t="s">
         <v>313</v>
       </c>
-      <c r="F32" s="168"/>
+      <c r="F32" s="146"/>
       <c r="G32" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H32" s="147"/>
       <c r="I32" s="147"/>
       <c r="J32" s="147"/>
       <c r="K32" s="147"/>
       <c r="L32" s="147"/>
       <c r="M32" s="148"/>
       <c r="N32" s="135"/>
       <c r="O32" s="135"/>
     </row>
     <row r="33" spans="1:15" ht="15" customHeight="1">
-      <c r="A33" s="568"/>
-      <c r="B33" s="557"/>
+      <c r="A33" s="580"/>
+      <c r="B33" s="558"/>
       <c r="C33" s="149"/>
       <c r="D33" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E33" s="151"/>
       <c r="F33" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G33" s="559"/>
-[...5 lines deleted...]
-      <c r="M33" s="560"/>
+      <c r="G33" s="560"/>
+      <c r="H33" s="560"/>
+      <c r="I33" s="560"/>
+      <c r="J33" s="560"/>
+      <c r="K33" s="560"/>
+      <c r="L33" s="560"/>
+      <c r="M33" s="561"/>
       <c r="N33" s="135"/>
       <c r="O33" s="135"/>
     </row>
     <row r="34" spans="1:15" ht="15" customHeight="1">
-      <c r="A34" s="569"/>
-[...11 lines deleted...]
-      <c r="M34" s="563"/>
+      <c r="A34" s="581"/>
+      <c r="B34" s="559"/>
+      <c r="C34" s="562"/>
+      <c r="D34" s="563"/>
+      <c r="E34" s="563"/>
+      <c r="F34" s="563"/>
+      <c r="G34" s="563"/>
+      <c r="H34" s="563"/>
+      <c r="I34" s="563"/>
+      <c r="J34" s="563"/>
+      <c r="K34" s="563"/>
+      <c r="L34" s="563"/>
+      <c r="M34" s="564"/>
       <c r="N34" s="135"/>
       <c r="O34" s="135"/>
     </row>
     <row r="35" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A35" s="602" t="s">
+      <c r="A35" s="619" t="s">
         <v>98</v>
       </c>
-      <c r="B35" s="603"/>
-[...5 lines deleted...]
-      <c r="H35" s="606" t="s">
+      <c r="B35" s="620"/>
+      <c r="C35" s="620"/>
+      <c r="D35" s="620"/>
+      <c r="E35" s="620"/>
+      <c r="F35" s="621"/>
+      <c r="G35" s="622"/>
+      <c r="H35" s="623" t="s">
         <v>330</v>
       </c>
-      <c r="I35" s="607"/>
-[...3 lines deleted...]
-      <c r="M35" s="608"/>
+      <c r="I35" s="624"/>
+      <c r="J35" s="624"/>
+      <c r="K35" s="624"/>
+      <c r="L35" s="624"/>
+      <c r="M35" s="625"/>
       <c r="N35" s="139"/>
       <c r="O35" s="135"/>
     </row>
     <row r="36" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A36" s="639" t="s">
+      <c r="A36" s="626" t="s">
         <v>331</v>
       </c>
-      <c r="B36" s="640"/>
-[...10 lines deleted...]
-      <c r="M36" s="641"/>
+      <c r="B36" s="627"/>
+      <c r="C36" s="627"/>
+      <c r="D36" s="627"/>
+      <c r="E36" s="627"/>
+      <c r="F36" s="627"/>
+      <c r="G36" s="627"/>
+      <c r="H36" s="627"/>
+      <c r="I36" s="627"/>
+      <c r="J36" s="627"/>
+      <c r="K36" s="627"/>
+      <c r="L36" s="627"/>
+      <c r="M36" s="628"/>
       <c r="N36" s="135"/>
       <c r="O36" s="135"/>
     </row>
     <row r="37" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A37" s="590" t="s">
+      <c r="A37" s="610" t="s">
         <v>99</v>
       </c>
-      <c r="B37" s="591"/>
-      <c r="C37" s="567" t="s">
+      <c r="B37" s="611"/>
+      <c r="C37" s="568" t="s">
         <v>332</v>
       </c>
-      <c r="D37" s="567"/>
-      <c r="E37" s="556" t="s">
+      <c r="D37" s="568"/>
+      <c r="E37" s="557" t="s">
         <v>100</v>
       </c>
-      <c r="F37" s="631"/>
+      <c r="F37" s="616"/>
       <c r="G37" s="144"/>
       <c r="H37" s="144"/>
       <c r="I37" s="144"/>
       <c r="J37" s="144"/>
       <c r="K37" s="144"/>
       <c r="L37" s="144"/>
       <c r="M37" s="169"/>
       <c r="N37" s="135"/>
       <c r="O37" s="135"/>
     </row>
     <row r="38" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A38" s="594"/>
-      <c r="B38" s="595"/>
+      <c r="A38" s="614"/>
+      <c r="B38" s="615"/>
       <c r="C38" s="157" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="157" t="s">
         <v>333</v>
       </c>
       <c r="E38" s="157" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="157" t="s">
         <v>333</v>
       </c>
       <c r="G38" s="135"/>
       <c r="H38" s="135"/>
       <c r="I38" s="135"/>
       <c r="J38" s="135"/>
       <c r="K38" s="135"/>
       <c r="L38" s="135"/>
       <c r="M38" s="170"/>
       <c r="N38" s="135"/>
       <c r="O38" s="135"/>
     </row>
     <row r="39" spans="1:15" ht="7.5" hidden="1" customHeight="1">
-      <c r="A39" s="556" t="s">
+      <c r="A39" s="557" t="s">
         <v>334</v>
       </c>
-      <c r="B39" s="642"/>
+      <c r="B39" s="617"/>
       <c r="C39" s="157"/>
       <c r="D39" s="157"/>
       <c r="E39" s="157"/>
       <c r="F39" s="157"/>
       <c r="G39" s="135"/>
       <c r="H39" s="135"/>
       <c r="I39" s="135"/>
       <c r="J39" s="135"/>
       <c r="K39" s="135"/>
       <c r="L39" s="135"/>
       <c r="M39" s="170"/>
       <c r="N39" s="135"/>
       <c r="O39" s="135"/>
     </row>
     <row r="40" spans="1:15" ht="9" hidden="1" customHeight="1">
-      <c r="A40" s="558" t="s">
+      <c r="A40" s="559" t="s">
         <v>335</v>
       </c>
-      <c r="B40" s="643"/>
+      <c r="B40" s="618"/>
       <c r="C40" s="157"/>
       <c r="D40" s="157"/>
       <c r="E40" s="157"/>
       <c r="F40" s="157"/>
       <c r="G40" s="135"/>
       <c r="H40" s="135"/>
       <c r="I40" s="135"/>
       <c r="J40" s="135"/>
       <c r="K40" s="135"/>
       <c r="L40" s="135"/>
       <c r="M40" s="170"/>
       <c r="N40" s="135"/>
       <c r="O40" s="135"/>
     </row>
     <row r="41" spans="1:15" ht="3.75" hidden="1" customHeight="1">
       <c r="A41" s="155" t="s">
         <v>336</v>
       </c>
       <c r="B41" s="165"/>
-      <c r="C41" s="567"/>
-[...2 lines deleted...]
-      <c r="F41" s="567"/>
+      <c r="C41" s="568"/>
+      <c r="D41" s="568"/>
+      <c r="E41" s="568"/>
+      <c r="F41" s="568"/>
       <c r="G41" s="135"/>
       <c r="H41" s="135"/>
       <c r="I41" s="135"/>
       <c r="J41" s="135"/>
       <c r="K41" s="135"/>
       <c r="L41" s="135"/>
       <c r="M41" s="170"/>
       <c r="N41" s="135"/>
       <c r="O41" s="135"/>
     </row>
     <row r="42" spans="1:15" ht="8.25" hidden="1" customHeight="1">
       <c r="A42" s="164" t="s">
         <v>337</v>
       </c>
       <c r="B42" s="144"/>
-      <c r="C42" s="773"/>
-[...2 lines deleted...]
-      <c r="F42" s="773"/>
+      <c r="C42" s="601"/>
+      <c r="D42" s="601"/>
+      <c r="E42" s="601"/>
+      <c r="F42" s="601"/>
       <c r="G42" s="135"/>
       <c r="H42" s="135"/>
       <c r="I42" s="135"/>
       <c r="J42" s="135"/>
       <c r="K42" s="135"/>
       <c r="L42" s="135"/>
       <c r="M42" s="170"/>
       <c r="N42" s="139"/>
       <c r="O42" s="135"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
-      <c r="A43" s="774" t="s">
+      <c r="A43" s="602" t="s">
         <v>338</v>
       </c>
-      <c r="B43" s="775"/>
-[...10 lines deleted...]
-      <c r="M43" s="776"/>
+      <c r="B43" s="603"/>
+      <c r="C43" s="603"/>
+      <c r="D43" s="603"/>
+      <c r="E43" s="603"/>
+      <c r="F43" s="603"/>
+      <c r="G43" s="603"/>
+      <c r="H43" s="603"/>
+      <c r="I43" s="603"/>
+      <c r="J43" s="603"/>
+      <c r="K43" s="603"/>
+      <c r="L43" s="603"/>
+      <c r="M43" s="604"/>
       <c r="N43" s="139"/>
       <c r="O43" s="135"/>
     </row>
     <row r="44" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A44" s="777" t="s">
+      <c r="A44" s="605" t="s">
         <v>374</v>
       </c>
-      <c r="B44" s="778"/>
-[...10 lines deleted...]
-      <c r="M44" s="781"/>
+      <c r="B44" s="606"/>
+      <c r="C44" s="607"/>
+      <c r="D44" s="608"/>
+      <c r="E44" s="608"/>
+      <c r="F44" s="608"/>
+      <c r="G44" s="608"/>
+      <c r="H44" s="608"/>
+      <c r="I44" s="608"/>
+      <c r="J44" s="608"/>
+      <c r="K44" s="608"/>
+      <c r="L44" s="608"/>
+      <c r="M44" s="609"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
-      <c r="A45" s="590" t="s">
+      <c r="A45" s="610" t="s">
         <v>339</v>
       </c>
-      <c r="B45" s="591"/>
+      <c r="B45" s="611"/>
       <c r="C45" s="136" t="s">
         <v>4</v>
       </c>
       <c r="D45" s="157" t="s">
         <v>340</v>
       </c>
       <c r="E45" s="157" t="s">
         <v>341</v>
       </c>
       <c r="F45" s="157" t="s">
         <v>342</v>
       </c>
       <c r="G45" s="157" t="s">
         <v>343</v>
       </c>
-      <c r="H45" s="596" t="s">
+      <c r="H45" s="589" t="s">
         <v>344</v>
       </c>
-      <c r="I45" s="597"/>
-      <c r="J45" s="596" t="s">
+      <c r="I45" s="591"/>
+      <c r="J45" s="589" t="s">
         <v>345</v>
       </c>
-      <c r="K45" s="597"/>
-      <c r="L45" s="596" t="s">
+      <c r="K45" s="591"/>
+      <c r="L45" s="589" t="s">
         <v>346</v>
       </c>
-      <c r="M45" s="597"/>
+      <c r="M45" s="591"/>
       <c r="N45" s="135"/>
       <c r="O45" s="135"/>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1">
-      <c r="A46" s="592"/>
-      <c r="B46" s="593"/>
+      <c r="A46" s="612"/>
+      <c r="B46" s="613"/>
       <c r="C46" s="171"/>
       <c r="D46" s="171"/>
       <c r="E46" s="171"/>
       <c r="F46" s="171"/>
       <c r="G46" s="171"/>
-      <c r="H46" s="637"/>
-[...4 lines deleted...]
-      <c r="M46" s="638"/>
+      <c r="H46" s="587"/>
+      <c r="I46" s="588"/>
+      <c r="J46" s="587"/>
+      <c r="K46" s="588"/>
+      <c r="L46" s="587"/>
+      <c r="M46" s="588"/>
       <c r="N46" s="135"/>
       <c r="O46" s="135"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="594"/>
-[...1 lines deleted...]
-      <c r="C47" s="596" t="s">
+      <c r="A47" s="614"/>
+      <c r="B47" s="615"/>
+      <c r="C47" s="589" t="s">
         <v>347</v>
       </c>
-      <c r="D47" s="600"/>
-[...8 lines deleted...]
-      <c r="M47" s="599"/>
+      <c r="D47" s="590"/>
+      <c r="E47" s="591"/>
+      <c r="F47" s="592"/>
+      <c r="G47" s="593"/>
+      <c r="H47" s="593"/>
+      <c r="I47" s="593"/>
+      <c r="J47" s="593"/>
+      <c r="K47" s="593"/>
+      <c r="L47" s="593"/>
+      <c r="M47" s="594"/>
       <c r="N47" s="135"/>
       <c r="O47" s="135"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="581" t="s">
+      <c r="A48" s="595" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="582"/>
+      <c r="B48" s="596"/>
       <c r="C48" s="172" t="s">
         <v>348</v>
       </c>
       <c r="D48" s="173"/>
       <c r="E48" s="174" t="s">
         <v>349</v>
       </c>
       <c r="F48" s="175"/>
       <c r="G48" s="176" t="s">
         <v>350</v>
       </c>
-      <c r="H48" s="587"/>
-[...1 lines deleted...]
-      <c r="J48" s="588" t="s">
+      <c r="H48" s="582"/>
+      <c r="I48" s="582"/>
+      <c r="J48" s="584" t="s">
         <v>349</v>
       </c>
-      <c r="K48" s="588"/>
-[...1 lines deleted...]
-      <c r="M48" s="589"/>
+      <c r="K48" s="584"/>
+      <c r="L48" s="582"/>
+      <c r="M48" s="583"/>
       <c r="N48" s="139"/>
       <c r="O48" s="135"/>
     </row>
     <row r="49" spans="1:15" ht="15" customHeight="1">
-      <c r="A49" s="583"/>
-      <c r="B49" s="584"/>
+      <c r="A49" s="597"/>
+      <c r="B49" s="598"/>
       <c r="C49" s="177" t="s">
         <v>351</v>
       </c>
       <c r="D49" s="173"/>
       <c r="E49" s="174" t="s">
         <v>349</v>
       </c>
       <c r="F49" s="175"/>
       <c r="G49" s="176" t="s">
         <v>350</v>
       </c>
-      <c r="H49" s="587"/>
-[...1 lines deleted...]
-      <c r="J49" s="588" t="s">
+      <c r="H49" s="582"/>
+      <c r="I49" s="582"/>
+      <c r="J49" s="584" t="s">
         <v>349</v>
       </c>
-      <c r="K49" s="588"/>
-[...1 lines deleted...]
-      <c r="M49" s="589"/>
+      <c r="K49" s="584"/>
+      <c r="L49" s="582"/>
+      <c r="M49" s="583"/>
       <c r="N49" s="139"/>
       <c r="O49" s="135"/>
     </row>
     <row r="50" spans="1:15" ht="15" customHeight="1">
-      <c r="A50" s="585"/>
-      <c r="B50" s="586"/>
+      <c r="A50" s="599"/>
+      <c r="B50" s="600"/>
       <c r="C50" s="178" t="s">
         <v>352</v>
       </c>
       <c r="D50" s="179"/>
       <c r="E50" s="180" t="s">
         <v>349</v>
       </c>
       <c r="F50" s="175"/>
       <c r="G50" s="176" t="s">
         <v>350</v>
       </c>
-      <c r="H50" s="587"/>
-[...1 lines deleted...]
-      <c r="J50" s="588" t="s">
+      <c r="H50" s="582"/>
+      <c r="I50" s="582"/>
+      <c r="J50" s="584" t="s">
         <v>349</v>
       </c>
-      <c r="K50" s="588"/>
-[...1 lines deleted...]
-      <c r="M50" s="589"/>
+      <c r="K50" s="584"/>
+      <c r="L50" s="582"/>
+      <c r="M50" s="583"/>
       <c r="N50" s="139"/>
       <c r="O50" s="135"/>
     </row>
     <row r="51" spans="1:15" ht="15" customHeight="1">
-      <c r="A51" s="615" t="s">
+      <c r="A51" s="585" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="616"/>
-[...10 lines deleted...]
-      <c r="M51" s="576"/>
+      <c r="B51" s="586"/>
+      <c r="C51" s="573"/>
+      <c r="D51" s="574"/>
+      <c r="E51" s="574"/>
+      <c r="F51" s="574"/>
+      <c r="G51" s="574"/>
+      <c r="H51" s="574"/>
+      <c r="I51" s="574"/>
+      <c r="J51" s="574"/>
+      <c r="K51" s="574"/>
+      <c r="L51" s="574"/>
+      <c r="M51" s="575"/>
       <c r="N51" s="139"/>
       <c r="O51" s="135"/>
     </row>
     <row r="52" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A52" s="572" t="s">
+      <c r="A52" s="571" t="s">
         <v>353</v>
       </c>
-      <c r="B52" s="573"/>
-[...10 lines deleted...]
-      <c r="M52" s="576"/>
+      <c r="B52" s="572"/>
+      <c r="C52" s="573"/>
+      <c r="D52" s="574"/>
+      <c r="E52" s="574"/>
+      <c r="F52" s="574"/>
+      <c r="G52" s="574"/>
+      <c r="H52" s="574"/>
+      <c r="I52" s="574"/>
+      <c r="J52" s="574"/>
+      <c r="K52" s="574"/>
+      <c r="L52" s="574"/>
+      <c r="M52" s="575"/>
       <c r="N52" s="139"/>
       <c r="O52" s="135"/>
     </row>
     <row r="53" spans="1:15" ht="15" customHeight="1">
       <c r="A53" s="135" t="s">
         <v>354</v>
       </c>
       <c r="B53" s="135"/>
       <c r="C53" s="135"/>
       <c r="D53" s="135"/>
       <c r="E53" s="135"/>
       <c r="F53" s="135"/>
       <c r="G53" s="135"/>
       <c r="H53" s="135"/>
       <c r="I53" s="135"/>
       <c r="J53" s="135"/>
       <c r="K53" s="135"/>
       <c r="L53" s="135"/>
       <c r="M53" s="135"/>
       <c r="N53" s="135"/>
       <c r="O53" s="135"/>
     </row>
     <row r="54" spans="1:15" ht="18" customHeight="1">
-      <c r="A54" s="577" t="s">
+      <c r="A54" s="576" t="s">
         <v>355</v>
       </c>
-      <c r="B54" s="577"/>
-[...10 lines deleted...]
-      <c r="M54" s="577"/>
+      <c r="B54" s="576"/>
+      <c r="C54" s="576"/>
+      <c r="D54" s="576"/>
+      <c r="E54" s="576"/>
+      <c r="F54" s="576"/>
+      <c r="G54" s="576"/>
+      <c r="H54" s="576"/>
+      <c r="I54" s="576"/>
+      <c r="J54" s="576"/>
+      <c r="K54" s="576"/>
+      <c r="L54" s="576"/>
+      <c r="M54" s="576"/>
       <c r="N54" s="139"/>
       <c r="O54" s="135"/>
     </row>
     <row r="55" spans="1:15" ht="30" customHeight="1">
-      <c r="A55" s="578" t="s">
+      <c r="A55" s="577" t="s">
         <v>356</v>
       </c>
-      <c r="B55" s="579"/>
-[...10 lines deleted...]
-      <c r="M55" s="579"/>
+      <c r="B55" s="578"/>
+      <c r="C55" s="578"/>
+      <c r="D55" s="578"/>
+      <c r="E55" s="578"/>
+      <c r="F55" s="578"/>
+      <c r="G55" s="578"/>
+      <c r="H55" s="578"/>
+      <c r="I55" s="578"/>
+      <c r="J55" s="578"/>
+      <c r="K55" s="578"/>
+      <c r="L55" s="578"/>
+      <c r="M55" s="578"/>
       <c r="N55" s="135"/>
       <c r="O55" s="135"/>
     </row>
     <row r="56" spans="1:15" ht="15" customHeight="1">
       <c r="A56" s="139" t="s">
         <v>357</v>
       </c>
       <c r="B56" s="135"/>
       <c r="C56" s="135"/>
       <c r="D56" s="135"/>
       <c r="E56" s="135"/>
       <c r="F56" s="135"/>
       <c r="G56" s="135"/>
       <c r="H56" s="135"/>
       <c r="I56" s="135"/>
       <c r="J56" s="135"/>
       <c r="K56" s="135"/>
       <c r="L56" s="135"/>
       <c r="M56" s="135"/>
       <c r="N56" s="135"/>
       <c r="O56" s="135"/>
     </row>
     <row r="57" spans="1:15" ht="15" customHeight="1">
       <c r="A57" s="181" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="15" customHeight="1">
-      <c r="A58" s="580" t="s">
+      <c r="A58" s="579" t="s">
         <v>376</v>
       </c>
       <c r="B58" s="140" t="s">
         <v>94</v>
       </c>
-      <c r="C58" s="564"/>
-[...2 lines deleted...]
-      <c r="F58" s="567" t="s">
+      <c r="C58" s="565"/>
+      <c r="D58" s="566"/>
+      <c r="E58" s="567"/>
+      <c r="F58" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G58" s="623"/>
+      <c r="G58" s="569"/>
       <c r="H58" s="158"/>
-      <c r="I58" s="623"/>
+      <c r="I58" s="569"/>
       <c r="J58" s="158"/>
-      <c r="K58" s="623"/>
+      <c r="K58" s="569"/>
       <c r="L58" s="158"/>
       <c r="M58" s="159"/>
     </row>
     <row r="59" spans="1:15" ht="15" customHeight="1">
-      <c r="A59" s="568"/>
-      <c r="B59" s="782" t="s">
+      <c r="A59" s="580"/>
+      <c r="B59" s="183" t="s">
         <v>97</v>
       </c>
-      <c r="C59" s="561"/>
-[...3 lines deleted...]
-      <c r="G59" s="624"/>
+      <c r="C59" s="562"/>
+      <c r="D59" s="563"/>
+      <c r="E59" s="564"/>
+      <c r="F59" s="568"/>
+      <c r="G59" s="570"/>
       <c r="H59" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I59" s="624"/>
+      <c r="I59" s="570"/>
       <c r="J59" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K59" s="624"/>
+      <c r="K59" s="570"/>
       <c r="L59" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M59" s="163"/>
     </row>
     <row r="60" spans="1:15" ht="15" customHeight="1">
-      <c r="A60" s="568"/>
-      <c r="B60" s="556" t="s">
+      <c r="A60" s="580"/>
+      <c r="B60" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C60" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D60" s="168"/>
       <c r="E60" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F60" s="168"/>
       <c r="G60" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H60" s="147"/>
       <c r="I60" s="147"/>
       <c r="J60" s="147"/>
       <c r="K60" s="147"/>
       <c r="L60" s="147"/>
       <c r="M60" s="148"/>
     </row>
     <row r="61" spans="1:15" ht="15" customHeight="1">
-      <c r="A61" s="568"/>
-      <c r="B61" s="557"/>
+      <c r="A61" s="580"/>
+      <c r="B61" s="558"/>
       <c r="C61" s="149"/>
       <c r="D61" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E61" s="151"/>
       <c r="F61" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G61" s="559"/>
-[...5 lines deleted...]
-      <c r="M61" s="560"/>
+      <c r="G61" s="560"/>
+      <c r="H61" s="560"/>
+      <c r="I61" s="560"/>
+      <c r="J61" s="560"/>
+      <c r="K61" s="560"/>
+      <c r="L61" s="560"/>
+      <c r="M61" s="561"/>
     </row>
     <row r="62" spans="1:15" ht="15" customHeight="1">
-      <c r="A62" s="568"/>
-[...11 lines deleted...]
-      <c r="M62" s="563"/>
+      <c r="A62" s="580"/>
+      <c r="B62" s="559"/>
+      <c r="C62" s="562"/>
+      <c r="D62" s="563"/>
+      <c r="E62" s="563"/>
+      <c r="F62" s="563"/>
+      <c r="G62" s="563"/>
+      <c r="H62" s="563"/>
+      <c r="I62" s="563"/>
+      <c r="J62" s="563"/>
+      <c r="K62" s="563"/>
+      <c r="L62" s="563"/>
+      <c r="M62" s="564"/>
     </row>
     <row r="63" spans="1:15" ht="15" customHeight="1">
-      <c r="A63" s="568"/>
+      <c r="A63" s="580"/>
       <c r="B63" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C63" s="564"/>
-[...2 lines deleted...]
-      <c r="F63" s="567" t="s">
+      <c r="C63" s="565"/>
+      <c r="D63" s="566"/>
+      <c r="E63" s="567"/>
+      <c r="F63" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G63" s="623"/>
+      <c r="G63" s="569"/>
       <c r="H63" s="158"/>
-      <c r="I63" s="623"/>
+      <c r="I63" s="569"/>
       <c r="J63" s="158"/>
-      <c r="K63" s="623"/>
+      <c r="K63" s="569"/>
       <c r="L63" s="158"/>
       <c r="M63" s="159"/>
     </row>
     <row r="64" spans="1:15" ht="15" customHeight="1">
-      <c r="A64" s="568"/>
+      <c r="A64" s="580"/>
       <c r="B64" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C64" s="561"/>
-[...3 lines deleted...]
-      <c r="G64" s="624"/>
+      <c r="C64" s="562"/>
+      <c r="D64" s="563"/>
+      <c r="E64" s="564"/>
+      <c r="F64" s="568"/>
+      <c r="G64" s="570"/>
       <c r="H64" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I64" s="624"/>
+      <c r="I64" s="570"/>
       <c r="J64" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K64" s="624"/>
+      <c r="K64" s="570"/>
       <c r="L64" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M64" s="163"/>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="568"/>
-      <c r="B65" s="556" t="s">
+      <c r="A65" s="580"/>
+      <c r="B65" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C65" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D65" s="168"/>
       <c r="E65" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F65" s="168"/>
       <c r="G65" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H65" s="147"/>
       <c r="I65" s="147"/>
       <c r="J65" s="147"/>
       <c r="K65" s="147"/>
       <c r="L65" s="147"/>
       <c r="M65" s="148"/>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="568"/>
-      <c r="B66" s="557"/>
+      <c r="A66" s="580"/>
+      <c r="B66" s="558"/>
       <c r="C66" s="149"/>
       <c r="D66" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="151"/>
       <c r="F66" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G66" s="559"/>
-[...5 lines deleted...]
-      <c r="M66" s="560"/>
+      <c r="G66" s="560"/>
+      <c r="H66" s="560"/>
+      <c r="I66" s="560"/>
+      <c r="J66" s="560"/>
+      <c r="K66" s="560"/>
+      <c r="L66" s="560"/>
+      <c r="M66" s="561"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="568"/>
-[...11 lines deleted...]
-      <c r="M67" s="563"/>
+      <c r="A67" s="580"/>
+      <c r="B67" s="559"/>
+      <c r="C67" s="562"/>
+      <c r="D67" s="563"/>
+      <c r="E67" s="563"/>
+      <c r="F67" s="563"/>
+      <c r="G67" s="563"/>
+      <c r="H67" s="563"/>
+      <c r="I67" s="563"/>
+      <c r="J67" s="563"/>
+      <c r="K67" s="563"/>
+      <c r="L67" s="563"/>
+      <c r="M67" s="564"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="568"/>
+      <c r="A68" s="580"/>
       <c r="B68" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C68" s="564"/>
-[...2 lines deleted...]
-      <c r="F68" s="567" t="s">
+      <c r="C68" s="565"/>
+      <c r="D68" s="566"/>
+      <c r="E68" s="567"/>
+      <c r="F68" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G68" s="623"/>
+      <c r="G68" s="569"/>
       <c r="H68" s="158"/>
-      <c r="I68" s="623"/>
+      <c r="I68" s="569"/>
       <c r="J68" s="158"/>
-      <c r="K68" s="623"/>
+      <c r="K68" s="569"/>
       <c r="L68" s="158"/>
       <c r="M68" s="159"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="568"/>
+      <c r="A69" s="580"/>
       <c r="B69" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C69" s="561"/>
-[...3 lines deleted...]
-      <c r="G69" s="624"/>
+      <c r="C69" s="562"/>
+      <c r="D69" s="563"/>
+      <c r="E69" s="564"/>
+      <c r="F69" s="568"/>
+      <c r="G69" s="570"/>
       <c r="H69" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I69" s="624"/>
+      <c r="I69" s="570"/>
       <c r="J69" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K69" s="624"/>
+      <c r="K69" s="570"/>
       <c r="L69" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M69" s="163"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="568"/>
-      <c r="B70" s="556" t="s">
+      <c r="A70" s="580"/>
+      <c r="B70" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C70" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D70" s="168"/>
       <c r="E70" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F70" s="168"/>
       <c r="G70" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H70" s="147"/>
       <c r="I70" s="147"/>
       <c r="J70" s="147"/>
       <c r="K70" s="147"/>
       <c r="L70" s="147"/>
       <c r="M70" s="148"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="568"/>
-      <c r="B71" s="557"/>
+      <c r="A71" s="580"/>
+      <c r="B71" s="558"/>
       <c r="C71" s="149"/>
       <c r="D71" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E71" s="151"/>
       <c r="F71" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G71" s="559"/>
-[...5 lines deleted...]
-      <c r="M71" s="560"/>
+      <c r="G71" s="560"/>
+      <c r="H71" s="560"/>
+      <c r="I71" s="560"/>
+      <c r="J71" s="560"/>
+      <c r="K71" s="560"/>
+      <c r="L71" s="560"/>
+      <c r="M71" s="561"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="568"/>
-[...11 lines deleted...]
-      <c r="M72" s="563"/>
+      <c r="A72" s="580"/>
+      <c r="B72" s="559"/>
+      <c r="C72" s="562"/>
+      <c r="D72" s="563"/>
+      <c r="E72" s="563"/>
+      <c r="F72" s="563"/>
+      <c r="G72" s="563"/>
+      <c r="H72" s="563"/>
+      <c r="I72" s="563"/>
+      <c r="J72" s="563"/>
+      <c r="K72" s="563"/>
+      <c r="L72" s="563"/>
+      <c r="M72" s="564"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="568"/>
+      <c r="A73" s="580"/>
       <c r="B73" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C73" s="564"/>
-[...2 lines deleted...]
-      <c r="F73" s="567" t="s">
+      <c r="C73" s="565"/>
+      <c r="D73" s="566"/>
+      <c r="E73" s="567"/>
+      <c r="F73" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G73" s="623"/>
+      <c r="G73" s="569"/>
       <c r="H73" s="158"/>
-      <c r="I73" s="623"/>
+      <c r="I73" s="569"/>
       <c r="J73" s="158"/>
-      <c r="K73" s="623"/>
+      <c r="K73" s="569"/>
       <c r="L73" s="158"/>
       <c r="M73" s="159"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="568"/>
+      <c r="A74" s="580"/>
       <c r="B74" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C74" s="561"/>
-[...3 lines deleted...]
-      <c r="G74" s="624"/>
+      <c r="C74" s="562"/>
+      <c r="D74" s="563"/>
+      <c r="E74" s="564"/>
+      <c r="F74" s="568"/>
+      <c r="G74" s="570"/>
       <c r="H74" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I74" s="624"/>
+      <c r="I74" s="570"/>
       <c r="J74" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K74" s="624"/>
+      <c r="K74" s="570"/>
       <c r="L74" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M74" s="163"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="568"/>
-      <c r="B75" s="556" t="s">
+      <c r="A75" s="580"/>
+      <c r="B75" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C75" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D75" s="168"/>
       <c r="E75" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F75" s="168"/>
       <c r="G75" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H75" s="147"/>
       <c r="I75" s="147"/>
       <c r="J75" s="147"/>
       <c r="K75" s="147"/>
       <c r="L75" s="147"/>
       <c r="M75" s="148"/>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
-      <c r="A76" s="568"/>
-      <c r="B76" s="557"/>
+      <c r="A76" s="580"/>
+      <c r="B76" s="558"/>
       <c r="C76" s="149"/>
       <c r="D76" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E76" s="151"/>
       <c r="F76" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G76" s="559"/>
-[...5 lines deleted...]
-      <c r="M76" s="560"/>
+      <c r="G76" s="560"/>
+      <c r="H76" s="560"/>
+      <c r="I76" s="560"/>
+      <c r="J76" s="560"/>
+      <c r="K76" s="560"/>
+      <c r="L76" s="560"/>
+      <c r="M76" s="561"/>
     </row>
     <row r="77" spans="1:13" ht="15" customHeight="1">
-      <c r="A77" s="568"/>
-[...11 lines deleted...]
-      <c r="M77" s="563"/>
+      <c r="A77" s="580"/>
+      <c r="B77" s="559"/>
+      <c r="C77" s="562"/>
+      <c r="D77" s="563"/>
+      <c r="E77" s="563"/>
+      <c r="F77" s="563"/>
+      <c r="G77" s="563"/>
+      <c r="H77" s="563"/>
+      <c r="I77" s="563"/>
+      <c r="J77" s="563"/>
+      <c r="K77" s="563"/>
+      <c r="L77" s="563"/>
+      <c r="M77" s="564"/>
     </row>
     <row r="78" spans="1:13" ht="15" customHeight="1">
-      <c r="A78" s="568"/>
+      <c r="A78" s="580"/>
       <c r="B78" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C78" s="564"/>
-[...2 lines deleted...]
-      <c r="F78" s="567" t="s">
+      <c r="C78" s="565"/>
+      <c r="D78" s="566"/>
+      <c r="E78" s="567"/>
+      <c r="F78" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G78" s="623"/>
+      <c r="G78" s="569"/>
       <c r="H78" s="158"/>
-      <c r="I78" s="623"/>
+      <c r="I78" s="569"/>
       <c r="J78" s="158"/>
-      <c r="K78" s="623"/>
+      <c r="K78" s="569"/>
       <c r="L78" s="158"/>
       <c r="M78" s="159"/>
     </row>
     <row r="79" spans="1:13" ht="15" customHeight="1">
-      <c r="A79" s="568"/>
+      <c r="A79" s="580"/>
       <c r="B79" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C79" s="561"/>
-[...3 lines deleted...]
-      <c r="G79" s="624"/>
+      <c r="C79" s="562"/>
+      <c r="D79" s="563"/>
+      <c r="E79" s="564"/>
+      <c r="F79" s="568"/>
+      <c r="G79" s="570"/>
       <c r="H79" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I79" s="624"/>
+      <c r="I79" s="570"/>
       <c r="J79" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K79" s="624"/>
+      <c r="K79" s="570"/>
       <c r="L79" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M79" s="163"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
-      <c r="A80" s="568"/>
-      <c r="B80" s="556" t="s">
+      <c r="A80" s="580"/>
+      <c r="B80" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C80" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D80" s="168"/>
       <c r="E80" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F80" s="168"/>
       <c r="G80" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H80" s="147"/>
       <c r="I80" s="147"/>
       <c r="J80" s="147"/>
       <c r="K80" s="147"/>
       <c r="L80" s="147"/>
       <c r="M80" s="148"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="568"/>
-      <c r="B81" s="557"/>
+      <c r="A81" s="580"/>
+      <c r="B81" s="558"/>
       <c r="C81" s="149"/>
       <c r="D81" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E81" s="151"/>
       <c r="F81" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G81" s="559"/>
-[...5 lines deleted...]
-      <c r="M81" s="560"/>
+      <c r="G81" s="560"/>
+      <c r="H81" s="560"/>
+      <c r="I81" s="560"/>
+      <c r="J81" s="560"/>
+      <c r="K81" s="560"/>
+      <c r="L81" s="560"/>
+      <c r="M81" s="561"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="568"/>
-[...11 lines deleted...]
-      <c r="M82" s="563"/>
+      <c r="A82" s="580"/>
+      <c r="B82" s="559"/>
+      <c r="C82" s="562"/>
+      <c r="D82" s="563"/>
+      <c r="E82" s="563"/>
+      <c r="F82" s="563"/>
+      <c r="G82" s="563"/>
+      <c r="H82" s="563"/>
+      <c r="I82" s="563"/>
+      <c r="J82" s="563"/>
+      <c r="K82" s="563"/>
+      <c r="L82" s="563"/>
+      <c r="M82" s="564"/>
     </row>
     <row r="83" spans="1:13" ht="15" customHeight="1">
-      <c r="A83" s="568"/>
+      <c r="A83" s="580"/>
       <c r="B83" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C83" s="564"/>
-[...2 lines deleted...]
-      <c r="F83" s="567" t="s">
+      <c r="C83" s="565"/>
+      <c r="D83" s="566"/>
+      <c r="E83" s="567"/>
+      <c r="F83" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G83" s="623"/>
+      <c r="G83" s="569"/>
       <c r="H83" s="158"/>
-      <c r="I83" s="623"/>
+      <c r="I83" s="569"/>
       <c r="J83" s="158"/>
-      <c r="K83" s="623"/>
+      <c r="K83" s="569"/>
       <c r="L83" s="158"/>
       <c r="M83" s="159"/>
     </row>
     <row r="84" spans="1:13" ht="15" customHeight="1">
-      <c r="A84" s="568"/>
+      <c r="A84" s="580"/>
       <c r="B84" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C84" s="561"/>
-[...3 lines deleted...]
-      <c r="G84" s="624"/>
+      <c r="C84" s="562"/>
+      <c r="D84" s="563"/>
+      <c r="E84" s="564"/>
+      <c r="F84" s="568"/>
+      <c r="G84" s="570"/>
       <c r="H84" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I84" s="624"/>
+      <c r="I84" s="570"/>
       <c r="J84" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K84" s="624"/>
+      <c r="K84" s="570"/>
       <c r="L84" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M84" s="163"/>
     </row>
     <row r="85" spans="1:13" ht="15" customHeight="1">
-      <c r="A85" s="568"/>
-      <c r="B85" s="556" t="s">
+      <c r="A85" s="580"/>
+      <c r="B85" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C85" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D85" s="168"/>
       <c r="E85" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F85" s="168"/>
       <c r="G85" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H85" s="147"/>
       <c r="I85" s="147"/>
       <c r="J85" s="147"/>
       <c r="K85" s="147"/>
       <c r="L85" s="147"/>
       <c r="M85" s="148"/>
     </row>
     <row r="86" spans="1:13" ht="15" customHeight="1">
-      <c r="A86" s="568"/>
-      <c r="B86" s="557"/>
+      <c r="A86" s="580"/>
+      <c r="B86" s="558"/>
       <c r="C86" s="149"/>
       <c r="D86" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E86" s="151"/>
       <c r="F86" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G86" s="559"/>
-[...5 lines deleted...]
-      <c r="M86" s="560"/>
+      <c r="G86" s="560"/>
+      <c r="H86" s="560"/>
+      <c r="I86" s="560"/>
+      <c r="J86" s="560"/>
+      <c r="K86" s="560"/>
+      <c r="L86" s="560"/>
+      <c r="M86" s="561"/>
     </row>
     <row r="87" spans="1:13" ht="15" customHeight="1">
-      <c r="A87" s="569"/>
-[...11 lines deleted...]
-      <c r="M87" s="563"/>
+      <c r="A87" s="581"/>
+      <c r="B87" s="559"/>
+      <c r="C87" s="562"/>
+      <c r="D87" s="563"/>
+      <c r="E87" s="563"/>
+      <c r="F87" s="563"/>
+      <c r="G87" s="563"/>
+      <c r="H87" s="563"/>
+      <c r="I87" s="563"/>
+      <c r="J87" s="563"/>
+      <c r="K87" s="563"/>
+      <c r="L87" s="563"/>
+      <c r="M87" s="564"/>
     </row>
     <row r="88" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
   </sheetData>
   <mergeCells count="152">
-    <mergeCell ref="B85:B87"/>
-[...57 lines deleted...]
-    <mergeCell ref="K58:K59"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A4:A10"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="G7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="A11:A19"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:M17"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="A20:A34"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="G23:M23"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="G28:M28"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="A37:B38"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="G33:M33"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="H35:M35"/>
+    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="A45:B47"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="H46:I46"/>
     <mergeCell ref="L49:M49"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="C51:M51"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="F47:M47"/>
     <mergeCell ref="A48:B50"/>
     <mergeCell ref="H48:I48"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="H49:I49"/>
     <mergeCell ref="J49:K49"/>
-    <mergeCell ref="C42:D42"/>
-[...75 lines deleted...]
-    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="A55:M55"/>
+    <mergeCell ref="A58:A87"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F58:F59"/>
+    <mergeCell ref="G58:G59"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="K58:K59"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="G61:M61"/>
+    <mergeCell ref="C62:M62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="F63:F64"/>
+    <mergeCell ref="G63:G64"/>
+    <mergeCell ref="I63:I64"/>
+    <mergeCell ref="K63:K64"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="B65:B67"/>
+    <mergeCell ref="G66:M66"/>
+    <mergeCell ref="C67:M67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:F69"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="K68:K69"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="G71:M71"/>
+    <mergeCell ref="C72:M72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="F73:F74"/>
+    <mergeCell ref="G73:G74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="K73:K74"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="G76:M76"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="F78:F79"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="K78:K79"/>
+    <mergeCell ref="C79:E79"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="G86:M86"/>
+    <mergeCell ref="C87:M87"/>
+    <mergeCell ref="B80:B82"/>
+    <mergeCell ref="G81:M81"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="C83:E83"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="G83:G84"/>
+    <mergeCell ref="I83:I84"/>
+    <mergeCell ref="K83:K84"/>
+    <mergeCell ref="C84:E84"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C44" xr:uid="{6BCE79F3-E45D-4591-B1D8-4D7C339747C3}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C46:M46 I16:J16 L16:M16 G3 L3:M3" xr:uid="{D295ADD7-480E-4926-98C4-97B934825597}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G25:G26 I25:I26 K25:K26 G58:G59 I58:I59 K58:K59 G63:G64 I63:I64 K63:K64 G68:G69 I68:I69 K68:K69 G73:G74 I73:I74 K73:K74 G78:G79 I78:I79 K78:K79 G83:G84 I83:I84 K83:K84 G20:G21 I20:I21 K20:K21 G30:G31 I30:I31 K30:K31 G11:G12 I11:I12 K11:K12" xr:uid="{891D64CB-E32D-41BB-B059-72CD8B1DF5AB}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D13 F13 D6 F6" xr:uid="{E17A0C52-6FE8-4B80-9923-19565FC59764}"/>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D13 F13 D6 F6 F22 D22 D27 F27 F32 D32" xr:uid="{E17A0C52-6FE8-4B80-9923-19565FC59764}"/>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:M4 C25:E25 C58:E58 C63:E63 C68:E68 C73:E73 C78:E78 C83:E83 C20:E20 C30:E30 C11:E11" xr:uid="{0FCDB53A-7E28-4061-AB91-3598DA5E5AC4}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F76 F28 F14 F33 F61 F66 F71 F81 F23 F7 F86" xr:uid="{C4C535D7-499D-4213-A502-B8EDC6A6BAEE}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D76 D28 D14 D33 D61 D66 D71 D81 D23 D7 D86" xr:uid="{1FD6FCD7-567A-4C11-A5AD-A9559B84710B}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="55" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{614E7B54-7064-485C-8292-222E908352A0}">
   <dimension ref="A1:O88"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
@@ -32583,2059 +32583,2059 @@
       <c r="J1" s="135"/>
       <c r="K1" s="135"/>
       <c r="L1" s="135"/>
       <c r="M1" s="135"/>
       <c r="N1" s="135"/>
       <c r="O1" s="135"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="137"/>
       <c r="B2" s="135"/>
       <c r="C2" s="135"/>
       <c r="D2" s="135"/>
       <c r="E2" s="135"/>
       <c r="F2" s="135"/>
       <c r="G2" s="135"/>
       <c r="H2" s="135"/>
       <c r="I2" s="135"/>
       <c r="J2" s="135"/>
       <c r="K2" s="135"/>
       <c r="L2" s="135"/>
       <c r="M2" s="135"/>
       <c r="N2" s="135"/>
       <c r="O2" s="135"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="644" t="s">
+      <c r="A3" s="646" t="s">
         <v>310</v>
       </c>
-      <c r="B3" s="645"/>
-[...2 lines deleted...]
-      <c r="E3" s="769" t="s">
+      <c r="B3" s="647"/>
+      <c r="C3" s="647"/>
+      <c r="D3" s="647"/>
+      <c r="E3" s="648" t="s">
         <v>69</v>
       </c>
-      <c r="F3" s="769"/>
+      <c r="F3" s="648"/>
       <c r="G3" s="138" t="s">
         <v>303</v>
       </c>
-      <c r="H3" s="602" t="s">
+      <c r="H3" s="619" t="s">
         <v>372</v>
       </c>
-      <c r="I3" s="603"/>
-[...2 lines deleted...]
-      <c r="L3" s="771" t="s">
+      <c r="I3" s="620"/>
+      <c r="J3" s="620"/>
+      <c r="K3" s="649"/>
+      <c r="L3" s="650" t="s">
         <v>303</v>
       </c>
-      <c r="M3" s="772"/>
+      <c r="M3" s="651"/>
       <c r="N3" s="139"/>
       <c r="O3" s="135"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="580" t="s">
+      <c r="A4" s="579" t="s">
         <v>311</v>
       </c>
       <c r="B4" s="140" t="s">
         <v>94</v>
       </c>
-      <c r="C4" s="625" t="s">
+      <c r="C4" s="652" t="s">
         <v>358</v>
       </c>
-      <c r="D4" s="626"/>
-[...8 lines deleted...]
-      <c r="M4" s="627"/>
+      <c r="D4" s="653"/>
+      <c r="E4" s="653"/>
+      <c r="F4" s="653"/>
+      <c r="G4" s="653"/>
+      <c r="H4" s="653"/>
+      <c r="I4" s="653"/>
+      <c r="J4" s="653"/>
+      <c r="K4" s="653"/>
+      <c r="L4" s="653"/>
+      <c r="M4" s="654"/>
       <c r="N4" s="135"/>
       <c r="O4" s="135"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="568"/>
+      <c r="A5" s="580"/>
       <c r="B5" s="143" t="s">
         <v>95</v>
       </c>
-      <c r="C5" s="628" t="s">
+      <c r="C5" s="655" t="s">
         <v>377</v>
       </c>
-      <c r="D5" s="629"/>
-[...8 lines deleted...]
-      <c r="M5" s="630"/>
+      <c r="D5" s="656"/>
+      <c r="E5" s="656"/>
+      <c r="F5" s="656"/>
+      <c r="G5" s="656"/>
+      <c r="H5" s="656"/>
+      <c r="I5" s="656"/>
+      <c r="J5" s="656"/>
+      <c r="K5" s="656"/>
+      <c r="L5" s="656"/>
+      <c r="M5" s="657"/>
       <c r="N5" s="135"/>
       <c r="O5" s="135"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="568"/>
-      <c r="B6" s="631" t="s">
+      <c r="A6" s="580"/>
+      <c r="B6" s="616" t="s">
         <v>93</v>
       </c>
       <c r="C6" s="145" t="s">
         <v>312</v>
       </c>
       <c r="D6" s="146" t="s">
         <v>282</v>
       </c>
       <c r="E6" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F6" s="146" t="s">
         <v>294</v>
       </c>
       <c r="G6" s="147" t="s">
         <v>314</v>
       </c>
       <c r="H6" s="147"/>
       <c r="I6" s="147"/>
       <c r="J6" s="147"/>
       <c r="K6" s="147"/>
       <c r="L6" s="147"/>
       <c r="M6" s="148"/>
       <c r="N6" s="135"/>
       <c r="O6" s="135"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="568"/>
-      <c r="B7" s="632"/>
+      <c r="A7" s="580"/>
+      <c r="B7" s="658"/>
       <c r="C7" s="149" t="s">
         <v>359</v>
       </c>
       <c r="D7" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E7" s="151" t="s">
         <v>186</v>
       </c>
       <c r="F7" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G7" s="559"/>
-[...5 lines deleted...]
-      <c r="M7" s="560"/>
+      <c r="G7" s="560"/>
+      <c r="H7" s="560"/>
+      <c r="I7" s="560"/>
+      <c r="J7" s="560"/>
+      <c r="K7" s="560"/>
+      <c r="L7" s="560"/>
+      <c r="M7" s="561"/>
       <c r="N7" s="135"/>
       <c r="O7" s="135"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="568"/>
-[...1 lines deleted...]
-      <c r="C8" s="628" t="s">
+      <c r="A8" s="580"/>
+      <c r="B8" s="659"/>
+      <c r="C8" s="655" t="s">
         <v>378</v>
       </c>
-      <c r="D8" s="629"/>
-[...8 lines deleted...]
-      <c r="M8" s="630"/>
+      <c r="D8" s="656"/>
+      <c r="E8" s="656"/>
+      <c r="F8" s="656"/>
+      <c r="G8" s="656"/>
+      <c r="H8" s="656"/>
+      <c r="I8" s="656"/>
+      <c r="J8" s="656"/>
+      <c r="K8" s="656"/>
+      <c r="L8" s="656"/>
+      <c r="M8" s="657"/>
       <c r="N8" s="135"/>
       <c r="O8" s="135"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="568"/>
+      <c r="A9" s="580"/>
       <c r="B9" s="154" t="s">
         <v>96</v>
       </c>
-      <c r="C9" s="634" t="s">
+      <c r="C9" s="641" t="s">
         <v>360</v>
       </c>
-      <c r="D9" s="635"/>
-[...8 lines deleted...]
-      <c r="M9" s="636"/>
+      <c r="D9" s="642"/>
+      <c r="E9" s="642"/>
+      <c r="F9" s="642"/>
+      <c r="G9" s="642"/>
+      <c r="H9" s="642"/>
+      <c r="I9" s="642"/>
+      <c r="J9" s="642"/>
+      <c r="K9" s="642"/>
+      <c r="L9" s="642"/>
+      <c r="M9" s="643"/>
       <c r="N9" s="135"/>
       <c r="O9" s="135"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="569"/>
+      <c r="A10" s="581"/>
       <c r="B10" s="155" t="s">
         <v>315</v>
       </c>
-      <c r="C10" s="649" t="s">
+      <c r="C10" s="663" t="s">
         <v>287</v>
       </c>
-      <c r="D10" s="598"/>
-[...8 lines deleted...]
-      <c r="M10" s="599"/>
+      <c r="D10" s="593"/>
+      <c r="E10" s="593"/>
+      <c r="F10" s="593"/>
+      <c r="G10" s="593"/>
+      <c r="H10" s="593"/>
+      <c r="I10" s="593"/>
+      <c r="J10" s="593"/>
+      <c r="K10" s="593"/>
+      <c r="L10" s="593"/>
+      <c r="M10" s="594"/>
       <c r="N10" s="135"/>
       <c r="O10" s="135"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="580" t="s">
+      <c r="A11" s="579" t="s">
         <v>316</v>
       </c>
       <c r="B11" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C11" s="564" t="s">
+      <c r="C11" s="565" t="s">
         <v>361</v>
       </c>
-      <c r="D11" s="565"/>
-[...1 lines deleted...]
-      <c r="F11" s="567" t="s">
+      <c r="D11" s="566"/>
+      <c r="E11" s="567"/>
+      <c r="F11" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G11" s="623">
+      <c r="G11" s="569">
         <v>1960</v>
       </c>
       <c r="H11" s="158"/>
-      <c r="I11" s="623">
+      <c r="I11" s="569">
         <v>1</v>
       </c>
       <c r="J11" s="158"/>
-      <c r="K11" s="623">
+      <c r="K11" s="569">
         <v>1</v>
       </c>
       <c r="L11" s="158"/>
       <c r="M11" s="159"/>
       <c r="N11" s="135"/>
       <c r="O11" s="135"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="568"/>
+      <c r="A12" s="580"/>
       <c r="B12" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C12" s="561" t="s">
+      <c r="C12" s="562" t="s">
         <v>362</v>
       </c>
-      <c r="D12" s="562"/>
-[...2 lines deleted...]
-      <c r="G12" s="624"/>
+      <c r="D12" s="563"/>
+      <c r="E12" s="564"/>
+      <c r="F12" s="568"/>
+      <c r="G12" s="570"/>
       <c r="H12" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I12" s="624"/>
+      <c r="I12" s="570"/>
       <c r="J12" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K12" s="624"/>
+      <c r="K12" s="570"/>
       <c r="L12" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M12" s="163"/>
       <c r="N12" s="135"/>
       <c r="O12" s="135"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="568"/>
-      <c r="B13" s="556" t="s">
+      <c r="A13" s="580"/>
+      <c r="B13" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C13" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D13" s="146" t="s">
         <v>282</v>
       </c>
       <c r="E13" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F13" s="146" t="s">
         <v>294</v>
       </c>
       <c r="G13" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H13" s="147"/>
       <c r="I13" s="147"/>
       <c r="J13" s="147"/>
       <c r="K13" s="147"/>
       <c r="L13" s="147"/>
       <c r="M13" s="148"/>
       <c r="N13" s="135"/>
       <c r="O13" s="135"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="568"/>
-      <c r="B14" s="557"/>
+      <c r="A14" s="580"/>
+      <c r="B14" s="558"/>
       <c r="C14" s="149" t="s">
         <v>359</v>
       </c>
       <c r="D14" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E14" s="151" t="s">
         <v>186</v>
       </c>
       <c r="F14" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G14" s="559"/>
-[...5 lines deleted...]
-      <c r="M14" s="560"/>
+      <c r="G14" s="560"/>
+      <c r="H14" s="560"/>
+      <c r="I14" s="560"/>
+      <c r="J14" s="560"/>
+      <c r="K14" s="560"/>
+      <c r="L14" s="560"/>
+      <c r="M14" s="561"/>
       <c r="N14" s="135"/>
       <c r="O14" s="135"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="568"/>
-[...1 lines deleted...]
-      <c r="C15" s="561" t="s">
+      <c r="A15" s="580"/>
+      <c r="B15" s="559"/>
+      <c r="C15" s="562" t="s">
         <v>363</v>
       </c>
-      <c r="D15" s="562"/>
-[...8 lines deleted...]
-      <c r="M15" s="563"/>
+      <c r="D15" s="563"/>
+      <c r="E15" s="563"/>
+      <c r="F15" s="563"/>
+      <c r="G15" s="563"/>
+      <c r="H15" s="563"/>
+      <c r="I15" s="563"/>
+      <c r="J15" s="563"/>
+      <c r="K15" s="563"/>
+      <c r="L15" s="563"/>
+      <c r="M15" s="564"/>
       <c r="N15" s="135"/>
       <c r="O15" s="135"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="568"/>
-      <c r="B16" s="596" t="s">
+      <c r="A16" s="580"/>
+      <c r="B16" s="589" t="s">
         <v>324</v>
       </c>
-      <c r="C16" s="600"/>
-[...3 lines deleted...]
-      <c r="G16" s="597"/>
+      <c r="C16" s="590"/>
+      <c r="D16" s="590"/>
+      <c r="E16" s="590"/>
+      <c r="F16" s="590"/>
+      <c r="G16" s="591"/>
       <c r="H16" s="155" t="s">
         <v>325</v>
       </c>
-      <c r="I16" s="570" t="s">
+      <c r="I16" s="629" t="s">
         <v>303</v>
       </c>
-      <c r="J16" s="571"/>
+      <c r="J16" s="630"/>
       <c r="K16" s="153" t="s">
         <v>326</v>
       </c>
-      <c r="L16" s="570"/>
-      <c r="M16" s="571"/>
+      <c r="L16" s="629"/>
+      <c r="M16" s="630"/>
       <c r="N16" s="135"/>
       <c r="O16" s="135"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="621"/>
-      <c r="B17" s="609" t="s">
+      <c r="A17" s="644"/>
+      <c r="B17" s="631" t="s">
         <v>327</v>
       </c>
-      <c r="C17" s="610"/>
-      <c r="D17" s="615" t="s">
+      <c r="C17" s="632"/>
+      <c r="D17" s="585" t="s">
         <v>328</v>
       </c>
-      <c r="E17" s="616"/>
-[...7 lines deleted...]
-      <c r="M17" s="599"/>
+      <c r="E17" s="586"/>
+      <c r="F17" s="593"/>
+      <c r="G17" s="593"/>
+      <c r="H17" s="637"/>
+      <c r="I17" s="637"/>
+      <c r="J17" s="637"/>
+      <c r="K17" s="593"/>
+      <c r="L17" s="593"/>
+      <c r="M17" s="594"/>
       <c r="N17" s="135"/>
       <c r="O17" s="135"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="621"/>
-[...2 lines deleted...]
-      <c r="D18" s="590" t="s">
+      <c r="A18" s="644"/>
+      <c r="B18" s="633"/>
+      <c r="C18" s="634"/>
+      <c r="D18" s="610" t="s">
         <v>329</v>
       </c>
-      <c r="E18" s="618"/>
+      <c r="E18" s="638"/>
       <c r="F18" s="141"/>
       <c r="G18" s="141"/>
       <c r="H18" s="141"/>
       <c r="I18" s="141"/>
       <c r="J18" s="141"/>
       <c r="K18" s="141"/>
       <c r="L18" s="141"/>
       <c r="M18" s="142"/>
       <c r="N18" s="135"/>
       <c r="O18" s="135"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="622"/>
-[...3 lines deleted...]
-      <c r="E19" s="620"/>
+      <c r="A19" s="645"/>
+      <c r="B19" s="635"/>
+      <c r="C19" s="636"/>
+      <c r="D19" s="639"/>
+      <c r="E19" s="640"/>
       <c r="F19" s="166"/>
       <c r="G19" s="166"/>
       <c r="H19" s="166"/>
       <c r="I19" s="166"/>
       <c r="J19" s="166"/>
       <c r="K19" s="166"/>
       <c r="L19" s="166"/>
       <c r="M19" s="167"/>
       <c r="N19" s="135"/>
       <c r="O19" s="135"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="580" t="s">
+      <c r="A20" s="579" t="s">
         <v>373</v>
       </c>
       <c r="B20" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="564" t="s">
+      <c r="C20" s="565" t="s">
         <v>361</v>
       </c>
-      <c r="D20" s="565"/>
-[...1 lines deleted...]
-      <c r="F20" s="567" t="s">
+      <c r="D20" s="566"/>
+      <c r="E20" s="567"/>
+      <c r="F20" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G20" s="623">
+      <c r="G20" s="569">
         <v>1960</v>
       </c>
       <c r="H20" s="158"/>
-      <c r="I20" s="623">
+      <c r="I20" s="569">
         <v>1</v>
       </c>
       <c r="J20" s="158"/>
-      <c r="K20" s="623">
+      <c r="K20" s="569">
         <v>1</v>
       </c>
       <c r="L20" s="158"/>
       <c r="M20" s="159"/>
       <c r="N20" s="135"/>
       <c r="O20" s="135"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="568"/>
+      <c r="A21" s="580"/>
       <c r="B21" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C21" s="561" t="s">
+      <c r="C21" s="562" t="s">
         <v>362</v>
       </c>
-      <c r="D21" s="562"/>
-[...2 lines deleted...]
-      <c r="G21" s="624"/>
+      <c r="D21" s="563"/>
+      <c r="E21" s="564"/>
+      <c r="F21" s="568"/>
+      <c r="G21" s="570"/>
       <c r="H21" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I21" s="624"/>
+      <c r="I21" s="570"/>
       <c r="J21" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K21" s="624"/>
+      <c r="K21" s="570"/>
       <c r="L21" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M21" s="163"/>
       <c r="N21" s="135"/>
       <c r="O21" s="135"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="568"/>
-      <c r="B22" s="556" t="s">
+      <c r="A22" s="580"/>
+      <c r="B22" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C22" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D22" s="146" t="s">
         <v>282</v>
       </c>
       <c r="E22" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F22" s="146" t="s">
         <v>294</v>
       </c>
       <c r="G22" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H22" s="147"/>
       <c r="I22" s="147"/>
       <c r="J22" s="147"/>
       <c r="K22" s="147"/>
       <c r="L22" s="147"/>
       <c r="M22" s="148"/>
       <c r="N22" s="135"/>
       <c r="O22" s="135"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1">
-      <c r="A23" s="568"/>
-      <c r="B23" s="557"/>
+      <c r="A23" s="580"/>
+      <c r="B23" s="558"/>
       <c r="C23" s="149" t="s">
         <v>359</v>
       </c>
       <c r="D23" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E23" s="151" t="s">
         <v>186</v>
       </c>
       <c r="F23" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G23" s="559"/>
-[...5 lines deleted...]
-      <c r="M23" s="560"/>
+      <c r="G23" s="560"/>
+      <c r="H23" s="560"/>
+      <c r="I23" s="560"/>
+      <c r="J23" s="560"/>
+      <c r="K23" s="560"/>
+      <c r="L23" s="560"/>
+      <c r="M23" s="561"/>
       <c r="N23" s="135"/>
       <c r="O23" s="135"/>
     </row>
     <row r="24" spans="1:15" ht="15" customHeight="1">
-      <c r="A24" s="568"/>
-[...1 lines deleted...]
-      <c r="C24" s="561" t="s">
+      <c r="A24" s="580"/>
+      <c r="B24" s="559"/>
+      <c r="C24" s="562" t="s">
         <v>363</v>
       </c>
-      <c r="D24" s="562"/>
-[...8 lines deleted...]
-      <c r="M24" s="563"/>
+      <c r="D24" s="563"/>
+      <c r="E24" s="563"/>
+      <c r="F24" s="563"/>
+      <c r="G24" s="563"/>
+      <c r="H24" s="563"/>
+      <c r="I24" s="563"/>
+      <c r="J24" s="563"/>
+      <c r="K24" s="563"/>
+      <c r="L24" s="563"/>
+      <c r="M24" s="564"/>
       <c r="N24" s="135"/>
       <c r="O24" s="135"/>
     </row>
     <row r="25" spans="1:15" ht="15" customHeight="1">
-      <c r="A25" s="568"/>
+      <c r="A25" s="580"/>
       <c r="B25" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C25" s="564" t="s">
+      <c r="C25" s="565" t="s">
         <v>364</v>
       </c>
-      <c r="D25" s="565"/>
-[...1 lines deleted...]
-      <c r="F25" s="567" t="s">
+      <c r="D25" s="566"/>
+      <c r="E25" s="567"/>
+      <c r="F25" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G25" s="623">
+      <c r="G25" s="569">
         <v>1970</v>
       </c>
       <c r="H25" s="158"/>
-      <c r="I25" s="623">
+      <c r="I25" s="569">
         <v>1</v>
       </c>
       <c r="J25" s="158"/>
-      <c r="K25" s="623">
+      <c r="K25" s="569">
         <v>1</v>
       </c>
       <c r="L25" s="158"/>
       <c r="M25" s="159"/>
       <c r="N25" s="135"/>
       <c r="O25" s="135"/>
     </row>
     <row r="26" spans="1:15" ht="15" customHeight="1">
-      <c r="A26" s="568"/>
+      <c r="A26" s="580"/>
       <c r="B26" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C26" s="561" t="s">
+      <c r="C26" s="562" t="s">
         <v>365</v>
       </c>
-      <c r="D26" s="562"/>
-[...2 lines deleted...]
-      <c r="G26" s="624"/>
+      <c r="D26" s="563"/>
+      <c r="E26" s="564"/>
+      <c r="F26" s="568"/>
+      <c r="G26" s="570"/>
       <c r="H26" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I26" s="624"/>
+      <c r="I26" s="570"/>
       <c r="J26" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K26" s="624"/>
+      <c r="K26" s="570"/>
       <c r="L26" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M26" s="163"/>
       <c r="N26" s="135"/>
       <c r="O26" s="135"/>
     </row>
     <row r="27" spans="1:15" ht="15" customHeight="1">
-      <c r="A27" s="568"/>
-      <c r="B27" s="556" t="s">
+      <c r="A27" s="580"/>
+      <c r="B27" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C27" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D27" s="146" t="s">
         <v>366</v>
       </c>
       <c r="E27" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F27" s="146" t="s">
         <v>294</v>
       </c>
       <c r="G27" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H27" s="147"/>
       <c r="I27" s="147"/>
       <c r="J27" s="147"/>
       <c r="K27" s="147"/>
       <c r="L27" s="147"/>
       <c r="M27" s="148"/>
       <c r="N27" s="135"/>
       <c r="O27" s="135"/>
     </row>
     <row r="28" spans="1:15" ht="15" customHeight="1">
-      <c r="A28" s="568"/>
-      <c r="B28" s="557"/>
+      <c r="A28" s="580"/>
+      <c r="B28" s="558"/>
       <c r="C28" s="149" t="s">
         <v>359</v>
       </c>
       <c r="D28" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E28" s="151" t="s">
         <v>186</v>
       </c>
       <c r="F28" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G28" s="559"/>
-[...5 lines deleted...]
-      <c r="M28" s="560"/>
+      <c r="G28" s="560"/>
+      <c r="H28" s="560"/>
+      <c r="I28" s="560"/>
+      <c r="J28" s="560"/>
+      <c r="K28" s="560"/>
+      <c r="L28" s="560"/>
+      <c r="M28" s="561"/>
       <c r="N28" s="135"/>
       <c r="O28" s="135"/>
     </row>
     <row r="29" spans="1:15" ht="15" customHeight="1">
-      <c r="A29" s="568"/>
-[...1 lines deleted...]
-      <c r="C29" s="561" t="s">
+      <c r="A29" s="580"/>
+      <c r="B29" s="559"/>
+      <c r="C29" s="562" t="s">
         <v>367</v>
       </c>
-      <c r="D29" s="562"/>
-[...8 lines deleted...]
-      <c r="M29" s="563"/>
+      <c r="D29" s="563"/>
+      <c r="E29" s="563"/>
+      <c r="F29" s="563"/>
+      <c r="G29" s="563"/>
+      <c r="H29" s="563"/>
+      <c r="I29" s="563"/>
+      <c r="J29" s="563"/>
+      <c r="K29" s="563"/>
+      <c r="L29" s="563"/>
+      <c r="M29" s="564"/>
       <c r="N29" s="135"/>
       <c r="O29" s="135"/>
     </row>
     <row r="30" spans="1:15" ht="15" customHeight="1">
-      <c r="A30" s="568"/>
+      <c r="A30" s="580"/>
       <c r="B30" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C30" s="564"/>
-[...2 lines deleted...]
-      <c r="F30" s="567" t="s">
+      <c r="C30" s="565"/>
+      <c r="D30" s="566"/>
+      <c r="E30" s="567"/>
+      <c r="F30" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G30" s="623"/>
+      <c r="G30" s="569"/>
       <c r="H30" s="158"/>
-      <c r="I30" s="623"/>
+      <c r="I30" s="569"/>
       <c r="J30" s="158"/>
-      <c r="K30" s="623"/>
+      <c r="K30" s="569"/>
       <c r="L30" s="158"/>
       <c r="M30" s="159"/>
       <c r="N30" s="135"/>
       <c r="O30" s="135"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="568"/>
+      <c r="A31" s="580"/>
       <c r="B31" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C31" s="561"/>
-[...3 lines deleted...]
-      <c r="G31" s="624"/>
+      <c r="C31" s="562"/>
+      <c r="D31" s="563"/>
+      <c r="E31" s="564"/>
+      <c r="F31" s="568"/>
+      <c r="G31" s="570"/>
       <c r="H31" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I31" s="624"/>
+      <c r="I31" s="570"/>
       <c r="J31" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K31" s="624"/>
+      <c r="K31" s="570"/>
       <c r="L31" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M31" s="163"/>
       <c r="N31" s="135"/>
       <c r="O31" s="135"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="568"/>
-      <c r="B32" s="556" t="s">
+      <c r="A32" s="580"/>
+      <c r="B32" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C32" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D32" s="168"/>
       <c r="E32" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F32" s="168"/>
       <c r="G32" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H32" s="147"/>
       <c r="I32" s="147"/>
       <c r="J32" s="147"/>
       <c r="K32" s="147"/>
       <c r="L32" s="147"/>
       <c r="M32" s="148"/>
       <c r="N32" s="135"/>
       <c r="O32" s="135"/>
     </row>
     <row r="33" spans="1:15" ht="15" customHeight="1">
-      <c r="A33" s="568"/>
-      <c r="B33" s="557"/>
+      <c r="A33" s="580"/>
+      <c r="B33" s="558"/>
       <c r="C33" s="149"/>
       <c r="D33" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E33" s="151"/>
       <c r="F33" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G33" s="559"/>
-[...5 lines deleted...]
-      <c r="M33" s="560"/>
+      <c r="G33" s="560"/>
+      <c r="H33" s="560"/>
+      <c r="I33" s="560"/>
+      <c r="J33" s="560"/>
+      <c r="K33" s="560"/>
+      <c r="L33" s="560"/>
+      <c r="M33" s="561"/>
       <c r="N33" s="135"/>
       <c r="O33" s="135"/>
     </row>
     <row r="34" spans="1:15" ht="15" customHeight="1">
-      <c r="A34" s="569"/>
-[...11 lines deleted...]
-      <c r="M34" s="563"/>
+      <c r="A34" s="581"/>
+      <c r="B34" s="559"/>
+      <c r="C34" s="562"/>
+      <c r="D34" s="563"/>
+      <c r="E34" s="563"/>
+      <c r="F34" s="563"/>
+      <c r="G34" s="563"/>
+      <c r="H34" s="563"/>
+      <c r="I34" s="563"/>
+      <c r="J34" s="563"/>
+      <c r="K34" s="563"/>
+      <c r="L34" s="563"/>
+      <c r="M34" s="564"/>
       <c r="N34" s="135"/>
       <c r="O34" s="135"/>
     </row>
     <row r="35" spans="1:15" ht="20.25" customHeight="1">
-      <c r="A35" s="602" t="s">
+      <c r="A35" s="619" t="s">
         <v>98</v>
       </c>
-      <c r="B35" s="603"/>
-[...5 lines deleted...]
-      <c r="H35" s="606" t="s">
+      <c r="B35" s="620"/>
+      <c r="C35" s="620"/>
+      <c r="D35" s="620"/>
+      <c r="E35" s="620"/>
+      <c r="F35" s="621"/>
+      <c r="G35" s="622"/>
+      <c r="H35" s="623" t="s">
         <v>330</v>
       </c>
-      <c r="I35" s="607"/>
-[...3 lines deleted...]
-      <c r="M35" s="608"/>
+      <c r="I35" s="624"/>
+      <c r="J35" s="624"/>
+      <c r="K35" s="624"/>
+      <c r="L35" s="624"/>
+      <c r="M35" s="625"/>
       <c r="N35" s="139"/>
       <c r="O35" s="135"/>
     </row>
     <row r="36" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A36" s="639" t="s">
+      <c r="A36" s="626" t="s">
         <v>331</v>
       </c>
-      <c r="B36" s="640"/>
-[...10 lines deleted...]
-      <c r="M36" s="641"/>
+      <c r="B36" s="627"/>
+      <c r="C36" s="627"/>
+      <c r="D36" s="627"/>
+      <c r="E36" s="627"/>
+      <c r="F36" s="627"/>
+      <c r="G36" s="627"/>
+      <c r="H36" s="627"/>
+      <c r="I36" s="627"/>
+      <c r="J36" s="627"/>
+      <c r="K36" s="627"/>
+      <c r="L36" s="627"/>
+      <c r="M36" s="628"/>
       <c r="N36" s="135"/>
       <c r="O36" s="135"/>
     </row>
     <row r="37" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A37" s="590" t="s">
+      <c r="A37" s="610" t="s">
         <v>99</v>
       </c>
-      <c r="B37" s="591"/>
-      <c r="C37" s="567" t="s">
+      <c r="B37" s="611"/>
+      <c r="C37" s="568" t="s">
         <v>332</v>
       </c>
-      <c r="D37" s="567"/>
-      <c r="E37" s="556" t="s">
+      <c r="D37" s="568"/>
+      <c r="E37" s="557" t="s">
         <v>100</v>
       </c>
-      <c r="F37" s="631"/>
+      <c r="F37" s="616"/>
       <c r="G37" s="144"/>
       <c r="H37" s="144"/>
       <c r="I37" s="144"/>
       <c r="J37" s="144"/>
       <c r="K37" s="144"/>
       <c r="L37" s="144"/>
       <c r="M37" s="169"/>
       <c r="N37" s="135"/>
       <c r="O37" s="135"/>
     </row>
     <row r="38" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A38" s="594"/>
-      <c r="B38" s="595"/>
+      <c r="A38" s="614"/>
+      <c r="B38" s="615"/>
       <c r="C38" s="157" t="s">
         <v>101</v>
       </c>
       <c r="D38" s="157" t="s">
         <v>333</v>
       </c>
       <c r="E38" s="157" t="s">
         <v>101</v>
       </c>
       <c r="F38" s="157" t="s">
         <v>333</v>
       </c>
       <c r="G38" s="135"/>
       <c r="H38" s="135"/>
       <c r="I38" s="135"/>
       <c r="J38" s="135"/>
       <c r="K38" s="135"/>
       <c r="L38" s="135"/>
       <c r="M38" s="170"/>
       <c r="N38" s="135"/>
       <c r="O38" s="135"/>
     </row>
     <row r="39" spans="1:15" ht="7.5" hidden="1" customHeight="1">
-      <c r="A39" s="556" t="s">
+      <c r="A39" s="557" t="s">
         <v>334</v>
       </c>
-      <c r="B39" s="642"/>
+      <c r="B39" s="617"/>
       <c r="C39" s="157"/>
       <c r="D39" s="157"/>
       <c r="E39" s="157"/>
       <c r="F39" s="157"/>
       <c r="G39" s="135"/>
       <c r="H39" s="135"/>
       <c r="I39" s="135"/>
       <c r="J39" s="135"/>
       <c r="K39" s="135"/>
       <c r="L39" s="135"/>
       <c r="M39" s="170"/>
       <c r="N39" s="135"/>
       <c r="O39" s="135"/>
     </row>
     <row r="40" spans="1:15" ht="9" hidden="1" customHeight="1">
-      <c r="A40" s="558" t="s">
+      <c r="A40" s="559" t="s">
         <v>335</v>
       </c>
-      <c r="B40" s="643"/>
+      <c r="B40" s="618"/>
       <c r="C40" s="157"/>
       <c r="D40" s="157"/>
       <c r="E40" s="157"/>
       <c r="F40" s="157"/>
       <c r="G40" s="135"/>
       <c r="H40" s="135"/>
       <c r="I40" s="135"/>
       <c r="J40" s="135"/>
       <c r="K40" s="135"/>
       <c r="L40" s="135"/>
       <c r="M40" s="170"/>
       <c r="N40" s="135"/>
       <c r="O40" s="135"/>
     </row>
     <row r="41" spans="1:15" ht="3.75" hidden="1" customHeight="1">
       <c r="A41" s="155" t="s">
         <v>336</v>
       </c>
       <c r="B41" s="165"/>
-      <c r="C41" s="567"/>
-[...2 lines deleted...]
-      <c r="F41" s="567"/>
+      <c r="C41" s="568"/>
+      <c r="D41" s="568"/>
+      <c r="E41" s="568"/>
+      <c r="F41" s="568"/>
       <c r="G41" s="135"/>
       <c r="H41" s="135"/>
       <c r="I41" s="135"/>
       <c r="J41" s="135"/>
       <c r="K41" s="135"/>
       <c r="L41" s="135"/>
       <c r="M41" s="170"/>
       <c r="N41" s="135"/>
       <c r="O41" s="135"/>
     </row>
     <row r="42" spans="1:15" ht="8.25" hidden="1" customHeight="1">
       <c r="A42" s="164" t="s">
         <v>337</v>
       </c>
       <c r="B42" s="144"/>
-      <c r="C42" s="773"/>
-[...2 lines deleted...]
-      <c r="F42" s="773"/>
+      <c r="C42" s="601"/>
+      <c r="D42" s="601"/>
+      <c r="E42" s="601"/>
+      <c r="F42" s="601"/>
       <c r="G42" s="135"/>
       <c r="H42" s="135"/>
       <c r="I42" s="135"/>
       <c r="J42" s="135"/>
       <c r="K42" s="135"/>
       <c r="L42" s="135"/>
       <c r="M42" s="170"/>
       <c r="N42" s="139"/>
       <c r="O42" s="135"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
-      <c r="A43" s="774" t="s">
+      <c r="A43" s="602" t="s">
         <v>338</v>
       </c>
-      <c r="B43" s="775"/>
-[...10 lines deleted...]
-      <c r="M43" s="776"/>
+      <c r="B43" s="603"/>
+      <c r="C43" s="603"/>
+      <c r="D43" s="603"/>
+      <c r="E43" s="603"/>
+      <c r="F43" s="603"/>
+      <c r="G43" s="603"/>
+      <c r="H43" s="603"/>
+      <c r="I43" s="603"/>
+      <c r="J43" s="603"/>
+      <c r="K43" s="603"/>
+      <c r="L43" s="603"/>
+      <c r="M43" s="604"/>
       <c r="N43" s="139"/>
       <c r="O43" s="135"/>
     </row>
     <row r="44" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A44" s="777" t="s">
+      <c r="A44" s="605" t="s">
         <v>374</v>
       </c>
-      <c r="B44" s="778"/>
-      <c r="C44" s="779" t="s">
+      <c r="B44" s="606"/>
+      <c r="C44" s="607" t="s">
         <v>379</v>
       </c>
-      <c r="D44" s="780"/>
-[...8 lines deleted...]
-      <c r="M44" s="781"/>
+      <c r="D44" s="608"/>
+      <c r="E44" s="608"/>
+      <c r="F44" s="608"/>
+      <c r="G44" s="608"/>
+      <c r="H44" s="608"/>
+      <c r="I44" s="608"/>
+      <c r="J44" s="608"/>
+      <c r="K44" s="608"/>
+      <c r="L44" s="608"/>
+      <c r="M44" s="609"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
-      <c r="A45" s="590" t="s">
+      <c r="A45" s="610" t="s">
         <v>339</v>
       </c>
-      <c r="B45" s="591"/>
+      <c r="B45" s="611"/>
       <c r="C45" s="136" t="s">
         <v>4</v>
       </c>
       <c r="D45" s="157" t="s">
         <v>340</v>
       </c>
       <c r="E45" s="157" t="s">
         <v>341</v>
       </c>
       <c r="F45" s="157" t="s">
         <v>342</v>
       </c>
       <c r="G45" s="157" t="s">
         <v>343</v>
       </c>
-      <c r="H45" s="596" t="s">
+      <c r="H45" s="589" t="s">
         <v>344</v>
       </c>
-      <c r="I45" s="597"/>
-      <c r="J45" s="596" t="s">
+      <c r="I45" s="591"/>
+      <c r="J45" s="589" t="s">
         <v>345</v>
       </c>
-      <c r="K45" s="597"/>
-      <c r="L45" s="596" t="s">
+      <c r="K45" s="591"/>
+      <c r="L45" s="589" t="s">
         <v>346</v>
       </c>
-      <c r="M45" s="597"/>
+      <c r="M45" s="591"/>
       <c r="N45" s="135"/>
       <c r="O45" s="135"/>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1">
-      <c r="A46" s="592"/>
-      <c r="B46" s="593"/>
+      <c r="A46" s="612"/>
+      <c r="B46" s="613"/>
       <c r="C46" s="171"/>
       <c r="D46" s="171" t="s">
         <v>303</v>
       </c>
       <c r="E46" s="171" t="s">
         <v>303</v>
       </c>
       <c r="F46" s="171" t="s">
         <v>303</v>
       </c>
       <c r="G46" s="171" t="s">
         <v>303</v>
       </c>
-      <c r="H46" s="637" t="s">
+      <c r="H46" s="587" t="s">
         <v>303</v>
       </c>
-      <c r="I46" s="638"/>
-[...3 lines deleted...]
-      <c r="M46" s="638"/>
+      <c r="I46" s="588"/>
+      <c r="J46" s="587"/>
+      <c r="K46" s="588"/>
+      <c r="L46" s="587"/>
+      <c r="M46" s="588"/>
       <c r="N46" s="135"/>
       <c r="O46" s="135"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="594"/>
-[...1 lines deleted...]
-      <c r="C47" s="596" t="s">
+      <c r="A47" s="614"/>
+      <c r="B47" s="615"/>
+      <c r="C47" s="589" t="s">
         <v>347</v>
       </c>
-      <c r="D47" s="600"/>
-[...8 lines deleted...]
-      <c r="M47" s="599"/>
+      <c r="D47" s="590"/>
+      <c r="E47" s="591"/>
+      <c r="F47" s="592"/>
+      <c r="G47" s="593"/>
+      <c r="H47" s="593"/>
+      <c r="I47" s="593"/>
+      <c r="J47" s="593"/>
+      <c r="K47" s="593"/>
+      <c r="L47" s="593"/>
+      <c r="M47" s="594"/>
       <c r="N47" s="135"/>
       <c r="O47" s="135"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="581" t="s">
+      <c r="A48" s="595" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="582"/>
+      <c r="B48" s="596"/>
       <c r="C48" s="172" t="s">
         <v>348</v>
       </c>
       <c r="D48" s="173">
         <v>9</v>
       </c>
       <c r="E48" s="174" t="s">
         <v>349</v>
       </c>
       <c r="F48" s="175" t="s">
         <v>368</v>
       </c>
       <c r="G48" s="182" t="s">
         <v>350</v>
       </c>
-      <c r="H48" s="646" t="s">
+      <c r="H48" s="660" t="s">
         <v>369</v>
       </c>
-      <c r="I48" s="646"/>
-      <c r="J48" s="647" t="s">
+      <c r="I48" s="660"/>
+      <c r="J48" s="661" t="s">
         <v>349</v>
       </c>
-      <c r="K48" s="647"/>
-      <c r="L48" s="646" t="s">
+      <c r="K48" s="661"/>
+      <c r="L48" s="660" t="s">
         <v>368</v>
       </c>
-      <c r="M48" s="648"/>
+      <c r="M48" s="662"/>
       <c r="N48" s="139"/>
       <c r="O48" s="135"/>
     </row>
     <row r="49" spans="1:15" ht="15" customHeight="1">
-      <c r="A49" s="583"/>
-      <c r="B49" s="584"/>
+      <c r="A49" s="597"/>
+      <c r="B49" s="598"/>
       <c r="C49" s="177" t="s">
         <v>351</v>
       </c>
       <c r="D49" s="173"/>
       <c r="E49" s="174" t="s">
         <v>349</v>
       </c>
       <c r="F49" s="175"/>
       <c r="G49" s="176" t="s">
         <v>350</v>
       </c>
-      <c r="H49" s="587"/>
-[...1 lines deleted...]
-      <c r="J49" s="588" t="s">
+      <c r="H49" s="582"/>
+      <c r="I49" s="582"/>
+      <c r="J49" s="584" t="s">
         <v>349</v>
       </c>
-      <c r="K49" s="588"/>
-[...1 lines deleted...]
-      <c r="M49" s="589"/>
+      <c r="K49" s="584"/>
+      <c r="L49" s="582"/>
+      <c r="M49" s="583"/>
       <c r="N49" s="139"/>
       <c r="O49" s="135"/>
     </row>
     <row r="50" spans="1:15" ht="15" customHeight="1">
-      <c r="A50" s="585"/>
-      <c r="B50" s="586"/>
+      <c r="A50" s="599"/>
+      <c r="B50" s="600"/>
       <c r="C50" s="178" t="s">
         <v>352</v>
       </c>
       <c r="D50" s="179"/>
       <c r="E50" s="180" t="s">
         <v>349</v>
       </c>
       <c r="F50" s="175"/>
       <c r="G50" s="176" t="s">
         <v>350</v>
       </c>
-      <c r="H50" s="587"/>
-[...1 lines deleted...]
-      <c r="J50" s="588" t="s">
+      <c r="H50" s="582"/>
+      <c r="I50" s="582"/>
+      <c r="J50" s="584" t="s">
         <v>349</v>
       </c>
-      <c r="K50" s="588"/>
-[...1 lines deleted...]
-      <c r="M50" s="589"/>
+      <c r="K50" s="584"/>
+      <c r="L50" s="582"/>
+      <c r="M50" s="583"/>
       <c r="N50" s="139"/>
       <c r="O50" s="135"/>
     </row>
     <row r="51" spans="1:15" ht="15" customHeight="1">
-      <c r="A51" s="615" t="s">
+      <c r="A51" s="585" t="s">
         <v>108</v>
       </c>
-      <c r="B51" s="616"/>
-      <c r="C51" s="574" t="s">
+      <c r="B51" s="586"/>
+      <c r="C51" s="573" t="s">
         <v>380</v>
       </c>
-      <c r="D51" s="575"/>
-[...8 lines deleted...]
-      <c r="M51" s="576"/>
+      <c r="D51" s="574"/>
+      <c r="E51" s="574"/>
+      <c r="F51" s="574"/>
+      <c r="G51" s="574"/>
+      <c r="H51" s="574"/>
+      <c r="I51" s="574"/>
+      <c r="J51" s="574"/>
+      <c r="K51" s="574"/>
+      <c r="L51" s="574"/>
+      <c r="M51" s="575"/>
       <c r="N51" s="139"/>
       <c r="O51" s="135"/>
     </row>
     <row r="52" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A52" s="572" t="s">
+      <c r="A52" s="571" t="s">
         <v>353</v>
       </c>
-      <c r="B52" s="573"/>
-      <c r="C52" s="574" t="s">
+      <c r="B52" s="572"/>
+      <c r="C52" s="573" t="s">
         <v>370</v>
       </c>
-      <c r="D52" s="575"/>
-[...8 lines deleted...]
-      <c r="M52" s="576"/>
+      <c r="D52" s="574"/>
+      <c r="E52" s="574"/>
+      <c r="F52" s="574"/>
+      <c r="G52" s="574"/>
+      <c r="H52" s="574"/>
+      <c r="I52" s="574"/>
+      <c r="J52" s="574"/>
+      <c r="K52" s="574"/>
+      <c r="L52" s="574"/>
+      <c r="M52" s="575"/>
       <c r="N52" s="139"/>
       <c r="O52" s="135"/>
     </row>
     <row r="53" spans="1:15" ht="15" customHeight="1">
       <c r="A53" s="135" t="s">
         <v>354</v>
       </c>
       <c r="B53" s="135"/>
       <c r="C53" s="135"/>
       <c r="D53" s="135"/>
       <c r="E53" s="135"/>
       <c r="F53" s="135"/>
       <c r="G53" s="135"/>
       <c r="H53" s="135"/>
       <c r="I53" s="135"/>
       <c r="J53" s="135"/>
       <c r="K53" s="135"/>
       <c r="L53" s="135"/>
       <c r="M53" s="135"/>
       <c r="N53" s="135"/>
       <c r="O53" s="135"/>
     </row>
     <row r="54" spans="1:15" ht="18" customHeight="1">
-      <c r="A54" s="577" t="s">
+      <c r="A54" s="576" t="s">
         <v>355</v>
       </c>
-      <c r="B54" s="577"/>
-[...10 lines deleted...]
-      <c r="M54" s="577"/>
+      <c r="B54" s="576"/>
+      <c r="C54" s="576"/>
+      <c r="D54" s="576"/>
+      <c r="E54" s="576"/>
+      <c r="F54" s="576"/>
+      <c r="G54" s="576"/>
+      <c r="H54" s="576"/>
+      <c r="I54" s="576"/>
+      <c r="J54" s="576"/>
+      <c r="K54" s="576"/>
+      <c r="L54" s="576"/>
+      <c r="M54" s="576"/>
       <c r="N54" s="139"/>
       <c r="O54" s="135"/>
     </row>
     <row r="55" spans="1:15" ht="30" customHeight="1">
-      <c r="A55" s="578" t="s">
+      <c r="A55" s="577" t="s">
         <v>356</v>
       </c>
-      <c r="B55" s="579"/>
-[...10 lines deleted...]
-      <c r="M55" s="579"/>
+      <c r="B55" s="578"/>
+      <c r="C55" s="578"/>
+      <c r="D55" s="578"/>
+      <c r="E55" s="578"/>
+      <c r="F55" s="578"/>
+      <c r="G55" s="578"/>
+      <c r="H55" s="578"/>
+      <c r="I55" s="578"/>
+      <c r="J55" s="578"/>
+      <c r="K55" s="578"/>
+      <c r="L55" s="578"/>
+      <c r="M55" s="578"/>
       <c r="N55" s="135"/>
       <c r="O55" s="135"/>
     </row>
     <row r="56" spans="1:15" ht="15" customHeight="1">
       <c r="A56" s="139" t="s">
         <v>357</v>
       </c>
       <c r="B56" s="135"/>
       <c r="C56" s="135"/>
       <c r="D56" s="135"/>
       <c r="E56" s="135"/>
       <c r="F56" s="135"/>
       <c r="G56" s="135"/>
       <c r="H56" s="135"/>
       <c r="I56" s="135"/>
       <c r="J56" s="135"/>
       <c r="K56" s="135"/>
       <c r="L56" s="135"/>
       <c r="M56" s="135"/>
       <c r="N56" s="135"/>
       <c r="O56" s="135"/>
     </row>
     <row r="57" spans="1:15" ht="15" customHeight="1">
       <c r="A57" s="181" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="58" spans="1:15" ht="15" customHeight="1">
-      <c r="A58" s="580" t="s">
+      <c r="A58" s="579" t="s">
         <v>376</v>
       </c>
       <c r="B58" s="140" t="s">
         <v>94</v>
       </c>
-      <c r="C58" s="564"/>
-[...2 lines deleted...]
-      <c r="F58" s="567" t="s">
+      <c r="C58" s="565"/>
+      <c r="D58" s="566"/>
+      <c r="E58" s="567"/>
+      <c r="F58" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G58" s="623"/>
+      <c r="G58" s="569"/>
       <c r="H58" s="158"/>
-      <c r="I58" s="623"/>
+      <c r="I58" s="569"/>
       <c r="J58" s="158"/>
-      <c r="K58" s="623"/>
+      <c r="K58" s="569"/>
       <c r="L58" s="158"/>
       <c r="M58" s="159"/>
     </row>
     <row r="59" spans="1:15" ht="15" customHeight="1">
-      <c r="A59" s="568"/>
-      <c r="B59" s="782" t="s">
+      <c r="A59" s="580"/>
+      <c r="B59" s="183" t="s">
         <v>97</v>
       </c>
-      <c r="C59" s="561"/>
-[...3 lines deleted...]
-      <c r="G59" s="624"/>
+      <c r="C59" s="562"/>
+      <c r="D59" s="563"/>
+      <c r="E59" s="564"/>
+      <c r="F59" s="568"/>
+      <c r="G59" s="570"/>
       <c r="H59" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I59" s="624"/>
+      <c r="I59" s="570"/>
       <c r="J59" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K59" s="624"/>
+      <c r="K59" s="570"/>
       <c r="L59" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M59" s="163"/>
     </row>
     <row r="60" spans="1:15" ht="15" customHeight="1">
-      <c r="A60" s="568"/>
-      <c r="B60" s="556" t="s">
+      <c r="A60" s="580"/>
+      <c r="B60" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C60" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D60" s="168"/>
       <c r="E60" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F60" s="168"/>
       <c r="G60" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H60" s="147"/>
       <c r="I60" s="147"/>
       <c r="J60" s="147"/>
       <c r="K60" s="147"/>
       <c r="L60" s="147"/>
       <c r="M60" s="148"/>
     </row>
     <row r="61" spans="1:15" ht="15" customHeight="1">
-      <c r="A61" s="568"/>
-      <c r="B61" s="557"/>
+      <c r="A61" s="580"/>
+      <c r="B61" s="558"/>
       <c r="C61" s="149"/>
       <c r="D61" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E61" s="151"/>
       <c r="F61" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G61" s="559"/>
-[...5 lines deleted...]
-      <c r="M61" s="560"/>
+      <c r="G61" s="560"/>
+      <c r="H61" s="560"/>
+      <c r="I61" s="560"/>
+      <c r="J61" s="560"/>
+      <c r="K61" s="560"/>
+      <c r="L61" s="560"/>
+      <c r="M61" s="561"/>
     </row>
     <row r="62" spans="1:15" ht="15" customHeight="1">
-      <c r="A62" s="568"/>
-[...11 lines deleted...]
-      <c r="M62" s="563"/>
+      <c r="A62" s="580"/>
+      <c r="B62" s="559"/>
+      <c r="C62" s="562"/>
+      <c r="D62" s="563"/>
+      <c r="E62" s="563"/>
+      <c r="F62" s="563"/>
+      <c r="G62" s="563"/>
+      <c r="H62" s="563"/>
+      <c r="I62" s="563"/>
+      <c r="J62" s="563"/>
+      <c r="K62" s="563"/>
+      <c r="L62" s="563"/>
+      <c r="M62" s="564"/>
     </row>
     <row r="63" spans="1:15" ht="15" customHeight="1">
-      <c r="A63" s="568"/>
+      <c r="A63" s="580"/>
       <c r="B63" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C63" s="564"/>
-[...2 lines deleted...]
-      <c r="F63" s="567" t="s">
+      <c r="C63" s="565"/>
+      <c r="D63" s="566"/>
+      <c r="E63" s="567"/>
+      <c r="F63" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G63" s="623"/>
+      <c r="G63" s="569"/>
       <c r="H63" s="158"/>
-      <c r="I63" s="623"/>
+      <c r="I63" s="569"/>
       <c r="J63" s="158"/>
-      <c r="K63" s="623"/>
+      <c r="K63" s="569"/>
       <c r="L63" s="158"/>
       <c r="M63" s="159"/>
     </row>
     <row r="64" spans="1:15" ht="15" customHeight="1">
-      <c r="A64" s="568"/>
+      <c r="A64" s="580"/>
       <c r="B64" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C64" s="561"/>
-[...3 lines deleted...]
-      <c r="G64" s="624"/>
+      <c r="C64" s="562"/>
+      <c r="D64" s="563"/>
+      <c r="E64" s="564"/>
+      <c r="F64" s="568"/>
+      <c r="G64" s="570"/>
       <c r="H64" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I64" s="624"/>
+      <c r="I64" s="570"/>
       <c r="J64" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K64" s="624"/>
+      <c r="K64" s="570"/>
       <c r="L64" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M64" s="163"/>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="568"/>
-      <c r="B65" s="556" t="s">
+      <c r="A65" s="580"/>
+      <c r="B65" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C65" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D65" s="168"/>
       <c r="E65" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F65" s="168"/>
       <c r="G65" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H65" s="147"/>
       <c r="I65" s="147"/>
       <c r="J65" s="147"/>
       <c r="K65" s="147"/>
       <c r="L65" s="147"/>
       <c r="M65" s="148"/>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="568"/>
-      <c r="B66" s="557"/>
+      <c r="A66" s="580"/>
+      <c r="B66" s="558"/>
       <c r="C66" s="149"/>
       <c r="D66" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="151"/>
       <c r="F66" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G66" s="559"/>
-[...5 lines deleted...]
-      <c r="M66" s="560"/>
+      <c r="G66" s="560"/>
+      <c r="H66" s="560"/>
+      <c r="I66" s="560"/>
+      <c r="J66" s="560"/>
+      <c r="K66" s="560"/>
+      <c r="L66" s="560"/>
+      <c r="M66" s="561"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="568"/>
-[...11 lines deleted...]
-      <c r="M67" s="563"/>
+      <c r="A67" s="580"/>
+      <c r="B67" s="559"/>
+      <c r="C67" s="562"/>
+      <c r="D67" s="563"/>
+      <c r="E67" s="563"/>
+      <c r="F67" s="563"/>
+      <c r="G67" s="563"/>
+      <c r="H67" s="563"/>
+      <c r="I67" s="563"/>
+      <c r="J67" s="563"/>
+      <c r="K67" s="563"/>
+      <c r="L67" s="563"/>
+      <c r="M67" s="564"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="568"/>
+      <c r="A68" s="580"/>
       <c r="B68" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C68" s="564"/>
-[...2 lines deleted...]
-      <c r="F68" s="567" t="s">
+      <c r="C68" s="565"/>
+      <c r="D68" s="566"/>
+      <c r="E68" s="567"/>
+      <c r="F68" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G68" s="623"/>
+      <c r="G68" s="569"/>
       <c r="H68" s="158"/>
-      <c r="I68" s="623"/>
+      <c r="I68" s="569"/>
       <c r="J68" s="158"/>
-      <c r="K68" s="623"/>
+      <c r="K68" s="569"/>
       <c r="L68" s="158"/>
       <c r="M68" s="159"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="568"/>
+      <c r="A69" s="580"/>
       <c r="B69" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C69" s="561"/>
-[...3 lines deleted...]
-      <c r="G69" s="624"/>
+      <c r="C69" s="562"/>
+      <c r="D69" s="563"/>
+      <c r="E69" s="564"/>
+      <c r="F69" s="568"/>
+      <c r="G69" s="570"/>
       <c r="H69" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I69" s="624"/>
+      <c r="I69" s="570"/>
       <c r="J69" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K69" s="624"/>
+      <c r="K69" s="570"/>
       <c r="L69" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M69" s="163"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="568"/>
-      <c r="B70" s="556" t="s">
+      <c r="A70" s="580"/>
+      <c r="B70" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C70" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D70" s="168"/>
       <c r="E70" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F70" s="168"/>
       <c r="G70" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H70" s="147"/>
       <c r="I70" s="147"/>
       <c r="J70" s="147"/>
       <c r="K70" s="147"/>
       <c r="L70" s="147"/>
       <c r="M70" s="148"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="568"/>
-      <c r="B71" s="557"/>
+      <c r="A71" s="580"/>
+      <c r="B71" s="558"/>
       <c r="C71" s="149"/>
       <c r="D71" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E71" s="151"/>
       <c r="F71" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G71" s="559"/>
-[...5 lines deleted...]
-      <c r="M71" s="560"/>
+      <c r="G71" s="560"/>
+      <c r="H71" s="560"/>
+      <c r="I71" s="560"/>
+      <c r="J71" s="560"/>
+      <c r="K71" s="560"/>
+      <c r="L71" s="560"/>
+      <c r="M71" s="561"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="568"/>
-[...11 lines deleted...]
-      <c r="M72" s="563"/>
+      <c r="A72" s="580"/>
+      <c r="B72" s="559"/>
+      <c r="C72" s="562"/>
+      <c r="D72" s="563"/>
+      <c r="E72" s="563"/>
+      <c r="F72" s="563"/>
+      <c r="G72" s="563"/>
+      <c r="H72" s="563"/>
+      <c r="I72" s="563"/>
+      <c r="J72" s="563"/>
+      <c r="K72" s="563"/>
+      <c r="L72" s="563"/>
+      <c r="M72" s="564"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="568"/>
+      <c r="A73" s="580"/>
       <c r="B73" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C73" s="564"/>
-[...2 lines deleted...]
-      <c r="F73" s="567" t="s">
+      <c r="C73" s="565"/>
+      <c r="D73" s="566"/>
+      <c r="E73" s="567"/>
+      <c r="F73" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G73" s="623"/>
+      <c r="G73" s="569"/>
       <c r="H73" s="158"/>
-      <c r="I73" s="623"/>
+      <c r="I73" s="569"/>
       <c r="J73" s="158"/>
-      <c r="K73" s="623"/>
+      <c r="K73" s="569"/>
       <c r="L73" s="158"/>
       <c r="M73" s="159"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="568"/>
+      <c r="A74" s="580"/>
       <c r="B74" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C74" s="561"/>
-[...3 lines deleted...]
-      <c r="G74" s="624"/>
+      <c r="C74" s="562"/>
+      <c r="D74" s="563"/>
+      <c r="E74" s="564"/>
+      <c r="F74" s="568"/>
+      <c r="G74" s="570"/>
       <c r="H74" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I74" s="624"/>
+      <c r="I74" s="570"/>
       <c r="J74" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K74" s="624"/>
+      <c r="K74" s="570"/>
       <c r="L74" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M74" s="163"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="568"/>
-      <c r="B75" s="556" t="s">
+      <c r="A75" s="580"/>
+      <c r="B75" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C75" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D75" s="168"/>
       <c r="E75" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F75" s="168"/>
       <c r="G75" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H75" s="147"/>
       <c r="I75" s="147"/>
       <c r="J75" s="147"/>
       <c r="K75" s="147"/>
       <c r="L75" s="147"/>
       <c r="M75" s="148"/>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
-      <c r="A76" s="568"/>
-      <c r="B76" s="557"/>
+      <c r="A76" s="580"/>
+      <c r="B76" s="558"/>
       <c r="C76" s="149"/>
       <c r="D76" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E76" s="151"/>
       <c r="F76" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G76" s="559"/>
-[...5 lines deleted...]
-      <c r="M76" s="560"/>
+      <c r="G76" s="560"/>
+      <c r="H76" s="560"/>
+      <c r="I76" s="560"/>
+      <c r="J76" s="560"/>
+      <c r="K76" s="560"/>
+      <c r="L76" s="560"/>
+      <c r="M76" s="561"/>
     </row>
     <row r="77" spans="1:13" ht="15" customHeight="1">
-      <c r="A77" s="568"/>
-[...11 lines deleted...]
-      <c r="M77" s="563"/>
+      <c r="A77" s="580"/>
+      <c r="B77" s="559"/>
+      <c r="C77" s="562"/>
+      <c r="D77" s="563"/>
+      <c r="E77" s="563"/>
+      <c r="F77" s="563"/>
+      <c r="G77" s="563"/>
+      <c r="H77" s="563"/>
+      <c r="I77" s="563"/>
+      <c r="J77" s="563"/>
+      <c r="K77" s="563"/>
+      <c r="L77" s="563"/>
+      <c r="M77" s="564"/>
     </row>
     <row r="78" spans="1:13" ht="15" customHeight="1">
-      <c r="A78" s="568"/>
+      <c r="A78" s="580"/>
       <c r="B78" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C78" s="564"/>
-[...2 lines deleted...]
-      <c r="F78" s="567" t="s">
+      <c r="C78" s="565"/>
+      <c r="D78" s="566"/>
+      <c r="E78" s="567"/>
+      <c r="F78" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G78" s="623"/>
+      <c r="G78" s="569"/>
       <c r="H78" s="158"/>
-      <c r="I78" s="623"/>
+      <c r="I78" s="569"/>
       <c r="J78" s="158"/>
-      <c r="K78" s="623"/>
+      <c r="K78" s="569"/>
       <c r="L78" s="158"/>
       <c r="M78" s="159"/>
     </row>
     <row r="79" spans="1:13" ht="15" customHeight="1">
-      <c r="A79" s="568"/>
+      <c r="A79" s="580"/>
       <c r="B79" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C79" s="561"/>
-[...3 lines deleted...]
-      <c r="G79" s="624"/>
+      <c r="C79" s="562"/>
+      <c r="D79" s="563"/>
+      <c r="E79" s="564"/>
+      <c r="F79" s="568"/>
+      <c r="G79" s="570"/>
       <c r="H79" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I79" s="624"/>
+      <c r="I79" s="570"/>
       <c r="J79" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K79" s="624"/>
+      <c r="K79" s="570"/>
       <c r="L79" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M79" s="163"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
-      <c r="A80" s="568"/>
-      <c r="B80" s="556" t="s">
+      <c r="A80" s="580"/>
+      <c r="B80" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C80" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D80" s="168"/>
       <c r="E80" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F80" s="168"/>
       <c r="G80" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H80" s="147"/>
       <c r="I80" s="147"/>
       <c r="J80" s="147"/>
       <c r="K80" s="147"/>
       <c r="L80" s="147"/>
       <c r="M80" s="148"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="568"/>
-      <c r="B81" s="557"/>
+      <c r="A81" s="580"/>
+      <c r="B81" s="558"/>
       <c r="C81" s="149"/>
       <c r="D81" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E81" s="151"/>
       <c r="F81" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G81" s="559"/>
-[...5 lines deleted...]
-      <c r="M81" s="560"/>
+      <c r="G81" s="560"/>
+      <c r="H81" s="560"/>
+      <c r="I81" s="560"/>
+      <c r="J81" s="560"/>
+      <c r="K81" s="560"/>
+      <c r="L81" s="560"/>
+      <c r="M81" s="561"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="568"/>
-[...11 lines deleted...]
-      <c r="M82" s="563"/>
+      <c r="A82" s="580"/>
+      <c r="B82" s="559"/>
+      <c r="C82" s="562"/>
+      <c r="D82" s="563"/>
+      <c r="E82" s="563"/>
+      <c r="F82" s="563"/>
+      <c r="G82" s="563"/>
+      <c r="H82" s="563"/>
+      <c r="I82" s="563"/>
+      <c r="J82" s="563"/>
+      <c r="K82" s="563"/>
+      <c r="L82" s="563"/>
+      <c r="M82" s="564"/>
     </row>
     <row r="83" spans="1:13" ht="15" customHeight="1">
-      <c r="A83" s="568"/>
+      <c r="A83" s="580"/>
       <c r="B83" s="156" t="s">
         <v>94</v>
       </c>
-      <c r="C83" s="564"/>
-[...2 lines deleted...]
-      <c r="F83" s="567" t="s">
+      <c r="C83" s="565"/>
+      <c r="D83" s="566"/>
+      <c r="E83" s="567"/>
+      <c r="F83" s="568" t="s">
         <v>317</v>
       </c>
-      <c r="G83" s="623"/>
+      <c r="G83" s="569"/>
       <c r="H83" s="158"/>
-      <c r="I83" s="623"/>
+      <c r="I83" s="569"/>
       <c r="J83" s="158"/>
-      <c r="K83" s="623"/>
+      <c r="K83" s="569"/>
       <c r="L83" s="158"/>
       <c r="M83" s="159"/>
     </row>
     <row r="84" spans="1:13" ht="15" customHeight="1">
-      <c r="A84" s="568"/>
+      <c r="A84" s="580"/>
       <c r="B84" s="160" t="s">
         <v>97</v>
       </c>
-      <c r="C84" s="561"/>
-[...3 lines deleted...]
-      <c r="G84" s="624"/>
+      <c r="C84" s="562"/>
+      <c r="D84" s="563"/>
+      <c r="E84" s="564"/>
+      <c r="F84" s="568"/>
+      <c r="G84" s="570"/>
       <c r="H84" s="161" t="s">
         <v>318</v>
       </c>
-      <c r="I84" s="624"/>
+      <c r="I84" s="570"/>
       <c r="J84" s="161" t="s">
         <v>319</v>
       </c>
-      <c r="K84" s="624"/>
+      <c r="K84" s="570"/>
       <c r="L84" s="162" t="s">
         <v>320</v>
       </c>
       <c r="M84" s="163"/>
     </row>
     <row r="85" spans="1:13" ht="15" customHeight="1">
-      <c r="A85" s="568"/>
-      <c r="B85" s="556" t="s">
+      <c r="A85" s="580"/>
+      <c r="B85" s="557" t="s">
         <v>321</v>
       </c>
       <c r="C85" s="145" t="s">
         <v>322</v>
       </c>
       <c r="D85" s="168"/>
       <c r="E85" s="144" t="s">
         <v>313</v>
       </c>
       <c r="F85" s="168"/>
       <c r="G85" s="147" t="s">
         <v>323</v>
       </c>
       <c r="H85" s="147"/>
       <c r="I85" s="147"/>
       <c r="J85" s="147"/>
       <c r="K85" s="147"/>
       <c r="L85" s="147"/>
       <c r="M85" s="148"/>
     </row>
     <row r="86" spans="1:13" ht="15" customHeight="1">
-      <c r="A86" s="568"/>
-      <c r="B86" s="557"/>
+      <c r="A86" s="580"/>
+      <c r="B86" s="558"/>
       <c r="C86" s="149"/>
       <c r="D86" s="150" t="s">
         <v>184</v>
       </c>
       <c r="E86" s="151"/>
       <c r="F86" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="G86" s="559"/>
-[...5 lines deleted...]
-      <c r="M86" s="560"/>
+      <c r="G86" s="560"/>
+      <c r="H86" s="560"/>
+      <c r="I86" s="560"/>
+      <c r="J86" s="560"/>
+      <c r="K86" s="560"/>
+      <c r="L86" s="560"/>
+      <c r="M86" s="561"/>
     </row>
     <row r="87" spans="1:13" ht="15" customHeight="1">
-      <c r="A87" s="569"/>
-[...11 lines deleted...]
-      <c r="M87" s="563"/>
+      <c r="A87" s="581"/>
+      <c r="B87" s="559"/>
+      <c r="C87" s="562"/>
+      <c r="D87" s="563"/>
+      <c r="E87" s="563"/>
+      <c r="F87" s="563"/>
+      <c r="G87" s="563"/>
+      <c r="H87" s="563"/>
+      <c r="I87" s="563"/>
+      <c r="J87" s="563"/>
+      <c r="K87" s="563"/>
+      <c r="L87" s="563"/>
+      <c r="M87" s="564"/>
     </row>
     <row r="88" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
   </sheetData>
   <mergeCells count="152">
-    <mergeCell ref="B85:B87"/>
-[...57 lines deleted...]
-    <mergeCell ref="K58:K59"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A4:A10"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="G7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="A11:A19"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:M17"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:F26"/>
+    <mergeCell ref="G25:G26"/>
+    <mergeCell ref="I25:I26"/>
+    <mergeCell ref="K25:K26"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="A20:A34"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:F21"/>
+    <mergeCell ref="G20:G21"/>
+    <mergeCell ref="I20:I21"/>
+    <mergeCell ref="K20:K21"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="G23:M23"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="G28:M28"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="G30:G31"/>
+    <mergeCell ref="I30:I31"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="A37:B38"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="G33:M33"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="H35:M35"/>
+    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="A45:B47"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="H46:I46"/>
     <mergeCell ref="L49:M49"/>
     <mergeCell ref="H50:I50"/>
     <mergeCell ref="J50:K50"/>
     <mergeCell ref="L50:M50"/>
     <mergeCell ref="A51:B51"/>
     <mergeCell ref="C51:M51"/>
     <mergeCell ref="J46:K46"/>
     <mergeCell ref="L46:M46"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="F47:M47"/>
     <mergeCell ref="A48:B50"/>
     <mergeCell ref="H48:I48"/>
     <mergeCell ref="J48:K48"/>
     <mergeCell ref="L48:M48"/>
     <mergeCell ref="H49:I49"/>
     <mergeCell ref="J49:K49"/>
-    <mergeCell ref="C42:D42"/>
-[...75 lines deleted...]
-    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="A54:M54"/>
+    <mergeCell ref="A55:M55"/>
+    <mergeCell ref="A58:A87"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F58:F59"/>
+    <mergeCell ref="G58:G59"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="K58:K59"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="G61:M61"/>
+    <mergeCell ref="C62:M62"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="F63:F64"/>
+    <mergeCell ref="G63:G64"/>
+    <mergeCell ref="I63:I64"/>
+    <mergeCell ref="K63:K64"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="B65:B67"/>
+    <mergeCell ref="G66:M66"/>
+    <mergeCell ref="C67:M67"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:F69"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="K68:K69"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="G71:M71"/>
+    <mergeCell ref="C72:M72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="F73:F74"/>
+    <mergeCell ref="G73:G74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="K73:K74"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="G76:M76"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="F78:F79"/>
+    <mergeCell ref="G78:G79"/>
+    <mergeCell ref="I78:I79"/>
+    <mergeCell ref="K78:K79"/>
+    <mergeCell ref="C79:E79"/>
+    <mergeCell ref="B85:B87"/>
+    <mergeCell ref="G86:M86"/>
+    <mergeCell ref="C87:M87"/>
+    <mergeCell ref="B80:B82"/>
+    <mergeCell ref="G81:M81"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="C83:E83"/>
+    <mergeCell ref="F83:F84"/>
+    <mergeCell ref="G83:G84"/>
+    <mergeCell ref="I83:I84"/>
+    <mergeCell ref="K83:K84"/>
+    <mergeCell ref="C84:E84"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C44" xr:uid="{EB262305-9CCF-4573-8E7A-BF72674A85B9}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D76 D23 D7 D33 D61 D66 D71 D81 D14 D86 D28" xr:uid="{F520A954-802B-4C15-B3D5-74D94AC85631}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F76 F23 F7 F33 F61 F66 F71 F81 F14 F86 F28" xr:uid="{B2FAEFA9-6CD6-438C-80E1-13A39CFF3ECB}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:M4 C25:E25 C58:E58 C63:E63 C68:E68 C73:E73 C78:E78 C83:E83 C20:E20 C30:E30 C11:E11" xr:uid="{484217CE-C235-47FF-BC79-3547CCCC844A}"/>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 F6 D13 F13 D22 F22 D27 F27" xr:uid="{F7E15281-0D92-456F-B1EE-FAF9011F4BB7}"/>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G20:G21 I20:I21 K20:K21 G58:G59 I58:I59 K58:K59 G63:G64 I63:I64 K63:K64 G68:G69 I68:I69 K68:K69 G73:G74 I73:I74 K73:K74 G78:G79 I78:I79 K78:K79 G83:G84 I83:I84 K83:K84 G11:G12 I11:I12 K11:K12 G30:G31 I30:I31 K30:K31 G25:G26 I25:I26 K25:K26" xr:uid="{BA63845C-23AA-4DF2-BDC4-89FD3255CFF7}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L3:M3 I16:J16 L16:M16 G3 C46:M46" xr:uid="{2EE3F08D-3692-418B-AF78-67698546FB3A}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C10" r:id="rId1" xr:uid="{D0D20C87-922B-4500-8BA5-58981F689EE9}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId2"/>
@@ -34841,1707 +34841,1707 @@
     <col min="15360" max="15360" width="8.25" style="3" customWidth="1"/>
     <col min="15361" max="15380" width="3.875" style="3" customWidth="1"/>
     <col min="15381" max="15615" width="4.25" style="3"/>
     <col min="15616" max="15616" width="8.25" style="3" customWidth="1"/>
     <col min="15617" max="15636" width="3.875" style="3" customWidth="1"/>
     <col min="15637" max="15871" width="4.25" style="3"/>
     <col min="15872" max="15872" width="8.25" style="3" customWidth="1"/>
     <col min="15873" max="15892" width="3.875" style="3" customWidth="1"/>
     <col min="15893" max="16127" width="4.25" style="3"/>
     <col min="16128" max="16128" width="8.25" style="3" customWidth="1"/>
     <col min="16129" max="16148" width="3.875" style="3" customWidth="1"/>
     <col min="16149" max="16384" width="4.25" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="12.75" customHeight="1">
       <c r="A1" s="2" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:20" ht="12.75" customHeight="1">
       <c r="L2" s="32" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="3" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A3" s="650"/>
+      <c r="A3" s="770"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
-      <c r="I3" s="651"/>
+      <c r="I3" s="712"/>
     </row>
     <row r="4" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
-      <c r="A4" s="650"/>
+      <c r="A4" s="770"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
-      <c r="I4" s="651"/>
-      <c r="N4" s="652" t="s">
+      <c r="I4" s="712"/>
+      <c r="N4" s="771" t="s">
         <v>120</v>
       </c>
-      <c r="O4" s="653"/>
-[...4 lines deleted...]
-      <c r="T4" s="655"/>
+      <c r="O4" s="772"/>
+      <c r="P4" s="773"/>
+      <c r="Q4" s="773"/>
+      <c r="R4" s="773"/>
+      <c r="S4" s="773"/>
+      <c r="T4" s="774"/>
     </row>
     <row r="5" spans="1:20" ht="12.75" customHeight="1" thickBot="1">
       <c r="B5" s="33"/>
       <c r="C5" s="34"/>
       <c r="D5" s="34"/>
       <c r="E5" s="34"/>
       <c r="F5" s="34"/>
       <c r="G5" s="34"/>
       <c r="H5" s="34"/>
     </row>
     <row r="6" spans="1:20" ht="12.75" customHeight="1">
       <c r="A6" s="5"/>
-      <c r="B6" s="656" t="s">
+      <c r="B6" s="775" t="s">
         <v>94</v>
       </c>
-      <c r="C6" s="657"/>
-[...16 lines deleted...]
-      <c r="T6" s="661"/>
+      <c r="C6" s="776"/>
+      <c r="D6" s="777"/>
+      <c r="E6" s="778"/>
+      <c r="F6" s="778"/>
+      <c r="G6" s="778"/>
+      <c r="H6" s="778"/>
+      <c r="I6" s="778"/>
+      <c r="J6" s="778"/>
+      <c r="K6" s="778"/>
+      <c r="L6" s="778"/>
+      <c r="M6" s="778"/>
+      <c r="N6" s="778"/>
+      <c r="O6" s="778"/>
+      <c r="P6" s="778"/>
+      <c r="Q6" s="778"/>
+      <c r="R6" s="779"/>
+      <c r="S6" s="779"/>
+      <c r="T6" s="780"/>
     </row>
     <row r="7" spans="1:20" ht="12.75" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>121</v>
       </c>
-      <c r="B7" s="662" t="s">
+      <c r="B7" s="671" t="s">
         <v>95</v>
       </c>
-      <c r="C7" s="663"/>
-[...16 lines deleted...]
-      <c r="T7" s="667"/>
+      <c r="C7" s="706"/>
+      <c r="D7" s="757"/>
+      <c r="E7" s="694"/>
+      <c r="F7" s="694"/>
+      <c r="G7" s="694"/>
+      <c r="H7" s="694"/>
+      <c r="I7" s="694"/>
+      <c r="J7" s="694"/>
+      <c r="K7" s="694"/>
+      <c r="L7" s="694"/>
+      <c r="M7" s="694"/>
+      <c r="N7" s="694"/>
+      <c r="O7" s="694"/>
+      <c r="P7" s="694"/>
+      <c r="Q7" s="694"/>
+      <c r="R7" s="695"/>
+      <c r="S7" s="695"/>
+      <c r="T7" s="758"/>
     </row>
     <row r="8" spans="1:20" ht="12.75" customHeight="1">
       <c r="A8" s="6"/>
-      <c r="B8" s="668" t="s">
+      <c r="B8" s="746" t="s">
         <v>93</v>
       </c>
-      <c r="C8" s="669"/>
+      <c r="C8" s="745"/>
       <c r="D8" s="7" t="s">
         <v>122</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="9"/>
     </row>
     <row r="9" spans="1:20" ht="12.75" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>123</v>
       </c>
-      <c r="B9" s="670"/>
-      <c r="C9" s="671"/>
+      <c r="B9" s="781"/>
+      <c r="C9" s="763"/>
       <c r="D9" s="10"/>
       <c r="E9" s="11"/>
       <c r="F9" s="12" t="s">
         <v>124</v>
       </c>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
-      <c r="I9" s="674" t="s">
+      <c r="I9" s="782" t="s">
         <v>125</v>
       </c>
-      <c r="J9" s="674"/>
+      <c r="J9" s="782"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="11"/>
       <c r="P9" s="11"/>
       <c r="Q9" s="11"/>
       <c r="R9" s="11"/>
       <c r="S9" s="11"/>
       <c r="T9" s="14"/>
     </row>
     <row r="10" spans="1:20" ht="12.75" customHeight="1">
       <c r="A10" s="15"/>
-      <c r="B10" s="672"/>
-      <c r="C10" s="673"/>
+      <c r="B10" s="687"/>
+      <c r="C10" s="688"/>
       <c r="D10" s="16"/>
       <c r="E10" s="17"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="17"/>
       <c r="N10" s="17"/>
       <c r="O10" s="17"/>
       <c r="P10" s="17"/>
       <c r="Q10" s="17"/>
       <c r="R10" s="17"/>
       <c r="S10" s="17"/>
       <c r="T10" s="18"/>
     </row>
     <row r="11" spans="1:20" ht="12.75" customHeight="1">
       <c r="A11" s="19"/>
-      <c r="B11" s="662" t="s">
+      <c r="B11" s="671" t="s">
         <v>109</v>
       </c>
-      <c r="C11" s="663"/>
-      <c r="D11" s="663" t="s">
+      <c r="C11" s="706"/>
+      <c r="D11" s="706" t="s">
         <v>96</v>
       </c>
-      <c r="E11" s="663"/>
-[...5 lines deleted...]
-      <c r="K11" s="677" t="s">
+      <c r="E11" s="706"/>
+      <c r="F11" s="754"/>
+      <c r="G11" s="754"/>
+      <c r="H11" s="754"/>
+      <c r="I11" s="754"/>
+      <c r="J11" s="755"/>
+      <c r="K11" s="756" t="s">
         <v>126</v>
       </c>
-      <c r="L11" s="677"/>
-[...7 lines deleted...]
-      <c r="T11" s="667"/>
+      <c r="L11" s="756"/>
+      <c r="M11" s="757"/>
+      <c r="N11" s="694"/>
+      <c r="O11" s="694"/>
+      <c r="P11" s="694"/>
+      <c r="Q11" s="694"/>
+      <c r="R11" s="695"/>
+      <c r="S11" s="695"/>
+      <c r="T11" s="758"/>
     </row>
     <row r="12" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A12" s="678" t="s">
+      <c r="A12" s="759" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="679"/>
-[...7 lines deleted...]
-      <c r="J12" s="681" t="s">
+      <c r="B12" s="727"/>
+      <c r="C12" s="727"/>
+      <c r="D12" s="727"/>
+      <c r="E12" s="727"/>
+      <c r="F12" s="727"/>
+      <c r="G12" s="727"/>
+      <c r="H12" s="727"/>
+      <c r="I12" s="760"/>
+      <c r="J12" s="670" t="s">
         <v>127</v>
       </c>
-      <c r="K12" s="682"/>
-[...8 lines deleted...]
-      <c r="T12" s="684"/>
+      <c r="K12" s="676"/>
+      <c r="L12" s="676"/>
+      <c r="M12" s="676"/>
+      <c r="N12" s="676"/>
+      <c r="O12" s="676"/>
+      <c r="P12" s="676"/>
+      <c r="Q12" s="676"/>
+      <c r="R12" s="689"/>
+      <c r="S12" s="689"/>
+      <c r="T12" s="690"/>
     </row>
     <row r="13" spans="1:20" ht="13.5">
-      <c r="A13" s="685" t="s">
+      <c r="A13" s="761" t="s">
         <v>128</v>
       </c>
-      <c r="B13" s="686"/>
-      <c r="C13" s="663" t="s">
+      <c r="B13" s="762"/>
+      <c r="C13" s="706" t="s">
         <v>94</v>
       </c>
-      <c r="D13" s="681"/>
+      <c r="D13" s="670"/>
       <c r="E13" s="20"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="22"/>
-      <c r="J13" s="687" t="s">
+      <c r="J13" s="693" t="s">
         <v>129</v>
       </c>
-      <c r="K13" s="671"/>
-      <c r="L13" s="689" t="s">
+      <c r="K13" s="763"/>
+      <c r="L13" s="764" t="s">
         <v>130</v>
       </c>
-      <c r="M13" s="690"/>
-[...6 lines deleted...]
-      <c r="T13" s="667"/>
+      <c r="M13" s="765"/>
+      <c r="N13" s="765"/>
+      <c r="O13" s="765"/>
+      <c r="P13" s="765"/>
+      <c r="Q13" s="765"/>
+      <c r="R13" s="695"/>
+      <c r="S13" s="695"/>
+      <c r="T13" s="758"/>
     </row>
     <row r="14" spans="1:20" ht="20.25" customHeight="1">
-      <c r="A14" s="691" t="s">
+      <c r="A14" s="766" t="s">
         <v>131</v>
       </c>
-      <c r="B14" s="692"/>
-      <c r="C14" s="663" t="s">
+      <c r="B14" s="767"/>
+      <c r="C14" s="706" t="s">
         <v>97</v>
       </c>
-      <c r="D14" s="681"/>
-[...6 lines deleted...]
-      <c r="K14" s="672"/>
+      <c r="D14" s="670"/>
+      <c r="E14" s="686"/>
+      <c r="F14" s="768"/>
+      <c r="G14" s="768"/>
+      <c r="H14" s="768"/>
+      <c r="I14" s="769"/>
+      <c r="J14" s="686"/>
+      <c r="K14" s="687"/>
       <c r="L14" s="23"/>
       <c r="M14" s="24"/>
       <c r="N14" s="24"/>
       <c r="O14" s="24"/>
       <c r="P14" s="24"/>
       <c r="Q14" s="24"/>
       <c r="R14" s="24"/>
       <c r="S14" s="24"/>
       <c r="T14" s="25"/>
     </row>
     <row r="15" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A15" s="699" t="s">
+      <c r="A15" s="750" t="s">
         <v>99</v>
       </c>
-      <c r="B15" s="668"/>
-[...3 lines deleted...]
-      <c r="F15" s="663" t="s">
+      <c r="B15" s="746"/>
+      <c r="C15" s="746"/>
+      <c r="D15" s="746"/>
+      <c r="E15" s="745"/>
+      <c r="F15" s="706" t="s">
         <v>132</v>
       </c>
-      <c r="G15" s="663"/>
-[...1 lines deleted...]
-      <c r="I15" s="697" t="s">
+      <c r="G15" s="706"/>
+      <c r="H15" s="706"/>
+      <c r="I15" s="726" t="s">
         <v>110</v>
       </c>
-      <c r="J15" s="679"/>
-[...1 lines deleted...]
-      <c r="L15" s="663" t="s">
+      <c r="J15" s="727"/>
+      <c r="K15" s="728"/>
+      <c r="L15" s="706" t="s">
         <v>133</v>
       </c>
-      <c r="M15" s="663"/>
-[...1 lines deleted...]
-      <c r="O15" s="663" t="s">
+      <c r="M15" s="706"/>
+      <c r="N15" s="706"/>
+      <c r="O15" s="706" t="s">
         <v>134</v>
       </c>
-      <c r="P15" s="663"/>
-[...1 lines deleted...]
-      <c r="R15" s="701" t="s">
+      <c r="P15" s="706"/>
+      <c r="Q15" s="670"/>
+      <c r="R15" s="752" t="s">
         <v>135</v>
       </c>
-      <c r="S15" s="701"/>
-      <c r="T15" s="702"/>
+      <c r="S15" s="752"/>
+      <c r="T15" s="753"/>
     </row>
     <row r="16" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A16" s="700"/>
-[...3 lines deleted...]
-      <c r="E16" s="673"/>
+      <c r="A16" s="751"/>
+      <c r="B16" s="687"/>
+      <c r="C16" s="687"/>
+      <c r="D16" s="687"/>
+      <c r="E16" s="688"/>
       <c r="F16" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="G16" s="681" t="s">
+      <c r="G16" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="H16" s="662"/>
+      <c r="H16" s="671"/>
       <c r="I16" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="J16" s="681" t="s">
+      <c r="J16" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="K16" s="662"/>
+      <c r="K16" s="671"/>
       <c r="L16" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="M16" s="681" t="s">
+      <c r="M16" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="N16" s="662"/>
+      <c r="N16" s="671"/>
       <c r="O16" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="P16" s="681" t="s">
+      <c r="P16" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="Q16" s="682"/>
+      <c r="Q16" s="676"/>
       <c r="R16" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="S16" s="681" t="s">
+      <c r="S16" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="T16" s="695"/>
+      <c r="T16" s="749"/>
     </row>
     <row r="17" spans="1:20" ht="12.75" customHeight="1">
       <c r="A17" s="28"/>
-      <c r="B17" s="696" t="s">
+      <c r="B17" s="744" t="s">
         <v>137</v>
       </c>
-      <c r="C17" s="669"/>
-      <c r="D17" s="697" t="s">
+      <c r="C17" s="745"/>
+      <c r="D17" s="726" t="s">
         <v>102</v>
       </c>
-      <c r="E17" s="698"/>
+      <c r="E17" s="728"/>
       <c r="F17" s="27"/>
-      <c r="G17" s="681"/>
-      <c r="H17" s="662"/>
+      <c r="G17" s="670"/>
+      <c r="H17" s="671"/>
       <c r="I17" s="27"/>
-      <c r="J17" s="681"/>
-      <c r="K17" s="662"/>
+      <c r="J17" s="670"/>
+      <c r="K17" s="671"/>
       <c r="L17" s="27"/>
-      <c r="M17" s="681"/>
-      <c r="N17" s="662"/>
+      <c r="M17" s="670"/>
+      <c r="N17" s="671"/>
       <c r="O17" s="27"/>
-      <c r="P17" s="681"/>
-      <c r="Q17" s="682"/>
+      <c r="P17" s="670"/>
+      <c r="Q17" s="676"/>
       <c r="R17" s="27"/>
-      <c r="S17" s="681"/>
-      <c r="T17" s="695"/>
+      <c r="S17" s="670"/>
+      <c r="T17" s="749"/>
     </row>
     <row r="18" spans="1:20" ht="12.75" customHeight="1">
       <c r="A18" s="28"/>
-      <c r="B18" s="688"/>
-[...1 lines deleted...]
-      <c r="D18" s="697" t="s">
+      <c r="B18" s="686"/>
+      <c r="C18" s="688"/>
+      <c r="D18" s="726" t="s">
         <v>103</v>
       </c>
-      <c r="E18" s="698"/>
+      <c r="E18" s="728"/>
       <c r="F18" s="27"/>
-      <c r="G18" s="681"/>
-      <c r="H18" s="662"/>
+      <c r="G18" s="670"/>
+      <c r="H18" s="671"/>
       <c r="I18" s="27"/>
-      <c r="J18" s="681"/>
-      <c r="K18" s="662"/>
+      <c r="J18" s="670"/>
+      <c r="K18" s="671"/>
       <c r="L18" s="27"/>
-      <c r="M18" s="681"/>
-      <c r="N18" s="662"/>
+      <c r="M18" s="670"/>
+      <c r="N18" s="671"/>
       <c r="O18" s="27"/>
-      <c r="P18" s="681"/>
-      <c r="Q18" s="682"/>
+      <c r="P18" s="670"/>
+      <c r="Q18" s="676"/>
       <c r="R18" s="27"/>
-      <c r="S18" s="681"/>
-      <c r="T18" s="695"/>
+      <c r="S18" s="670"/>
+      <c r="T18" s="749"/>
     </row>
     <row r="19" spans="1:20" ht="12.75" customHeight="1">
       <c r="A19" s="28"/>
-      <c r="B19" s="697" t="s">
+      <c r="B19" s="726" t="s">
         <v>104</v>
       </c>
-      <c r="C19" s="679"/>
-[...16 lines deleted...]
-      <c r="T19" s="695"/>
+      <c r="C19" s="727"/>
+      <c r="D19" s="727"/>
+      <c r="E19" s="728"/>
+      <c r="F19" s="670"/>
+      <c r="G19" s="676"/>
+      <c r="H19" s="671"/>
+      <c r="I19" s="670"/>
+      <c r="J19" s="676"/>
+      <c r="K19" s="671"/>
+      <c r="L19" s="670"/>
+      <c r="M19" s="676"/>
+      <c r="N19" s="671"/>
+      <c r="O19" s="670"/>
+      <c r="P19" s="676"/>
+      <c r="Q19" s="676"/>
+      <c r="R19" s="670"/>
+      <c r="S19" s="676"/>
+      <c r="T19" s="749"/>
     </row>
     <row r="20" spans="1:20" ht="12.75" customHeight="1">
       <c r="A20" s="28"/>
-      <c r="B20" s="697" t="s">
+      <c r="B20" s="726" t="s">
         <v>105</v>
       </c>
-      <c r="C20" s="679"/>
-[...1 lines deleted...]
-      <c r="E20" s="698"/>
+      <c r="C20" s="727"/>
+      <c r="D20" s="727"/>
+      <c r="E20" s="728"/>
       <c r="F20" s="703"/>
       <c r="G20" s="704"/>
-      <c r="H20" s="705"/>
+      <c r="H20" s="747"/>
       <c r="I20" s="703"/>
       <c r="J20" s="704"/>
-      <c r="K20" s="705"/>
+      <c r="K20" s="747"/>
       <c r="L20" s="703"/>
       <c r="M20" s="704"/>
-      <c r="N20" s="705"/>
+      <c r="N20" s="747"/>
       <c r="O20" s="703"/>
       <c r="P20" s="704"/>
       <c r="Q20" s="704"/>
       <c r="R20" s="703"/>
       <c r="S20" s="704"/>
-      <c r="T20" s="706"/>
+      <c r="T20" s="748"/>
     </row>
     <row r="21" spans="1:20" ht="12.75" customHeight="1">
       <c r="A21" s="28"/>
-      <c r="B21" s="668"/>
-[...3 lines deleted...]
-      <c r="F21" s="663" t="s">
+      <c r="B21" s="746"/>
+      <c r="C21" s="746"/>
+      <c r="D21" s="746"/>
+      <c r="E21" s="745"/>
+      <c r="F21" s="706" t="s">
         <v>138</v>
       </c>
-      <c r="G21" s="663"/>
-[...1 lines deleted...]
-      <c r="I21" s="681" t="s">
+      <c r="G21" s="706"/>
+      <c r="H21" s="706"/>
+      <c r="I21" s="670" t="s">
         <v>139</v>
       </c>
-      <c r="J21" s="682"/>
-[...1 lines deleted...]
-      <c r="L21" s="697" t="s">
+      <c r="J21" s="676"/>
+      <c r="K21" s="671"/>
+      <c r="L21" s="726" t="s">
         <v>140</v>
       </c>
-      <c r="M21" s="679"/>
-[...1 lines deleted...]
-      <c r="O21" s="681" t="s">
+      <c r="M21" s="727"/>
+      <c r="N21" s="728"/>
+      <c r="O21" s="670" t="s">
         <v>100</v>
       </c>
-      <c r="P21" s="682"/>
-      <c r="Q21" s="682"/>
+      <c r="P21" s="676"/>
+      <c r="Q21" s="676"/>
       <c r="R21" s="35"/>
       <c r="T21" s="36"/>
     </row>
     <row r="22" spans="1:20" ht="12.75" customHeight="1">
       <c r="A22" s="28"/>
-      <c r="B22" s="672"/>
-[...2 lines deleted...]
-      <c r="E22" s="673"/>
+      <c r="B22" s="687"/>
+      <c r="C22" s="687"/>
+      <c r="D22" s="687"/>
+      <c r="E22" s="688"/>
       <c r="F22" s="26" t="s">
         <v>101</v>
       </c>
-      <c r="G22" s="681" t="s">
+      <c r="G22" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="H22" s="662"/>
+      <c r="H22" s="671"/>
       <c r="I22" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="J22" s="681" t="s">
+      <c r="J22" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="K22" s="662"/>
+      <c r="K22" s="671"/>
       <c r="L22" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="M22" s="681" t="s">
+      <c r="M22" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="N22" s="662"/>
+      <c r="N22" s="671"/>
       <c r="O22" s="27" t="s">
         <v>101</v>
       </c>
-      <c r="P22" s="681" t="s">
+      <c r="P22" s="670" t="s">
         <v>136</v>
       </c>
-      <c r="Q22" s="682"/>
+      <c r="Q22" s="676"/>
       <c r="R22" s="35"/>
       <c r="T22" s="36"/>
     </row>
     <row r="23" spans="1:20" ht="12.75" customHeight="1">
       <c r="A23" s="28"/>
-      <c r="B23" s="696" t="s">
+      <c r="B23" s="744" t="s">
         <v>137</v>
       </c>
-      <c r="C23" s="669"/>
-      <c r="D23" s="697" t="s">
+      <c r="C23" s="745"/>
+      <c r="D23" s="726" t="s">
         <v>102</v>
       </c>
-      <c r="E23" s="698"/>
+      <c r="E23" s="728"/>
       <c r="F23" s="27"/>
-      <c r="G23" s="681"/>
-      <c r="H23" s="662"/>
+      <c r="G23" s="670"/>
+      <c r="H23" s="671"/>
       <c r="I23" s="27"/>
-      <c r="J23" s="681"/>
-      <c r="K23" s="662"/>
+      <c r="J23" s="670"/>
+      <c r="K23" s="671"/>
       <c r="L23" s="27"/>
-      <c r="M23" s="681"/>
-      <c r="N23" s="662"/>
+      <c r="M23" s="670"/>
+      <c r="N23" s="671"/>
       <c r="O23" s="27"/>
-      <c r="P23" s="681"/>
-      <c r="Q23" s="682"/>
+      <c r="P23" s="670"/>
+      <c r="Q23" s="676"/>
       <c r="R23" s="35"/>
       <c r="T23" s="36"/>
     </row>
     <row r="24" spans="1:20" ht="12.75" customHeight="1">
       <c r="A24" s="28"/>
-      <c r="B24" s="688"/>
-[...1 lines deleted...]
-      <c r="D24" s="697" t="s">
+      <c r="B24" s="686"/>
+      <c r="C24" s="688"/>
+      <c r="D24" s="726" t="s">
         <v>103</v>
       </c>
-      <c r="E24" s="698"/>
+      <c r="E24" s="728"/>
       <c r="F24" s="27"/>
-      <c r="G24" s="681"/>
-      <c r="H24" s="662"/>
+      <c r="G24" s="670"/>
+      <c r="H24" s="671"/>
       <c r="I24" s="27"/>
-      <c r="J24" s="681"/>
-      <c r="K24" s="662"/>
+      <c r="J24" s="670"/>
+      <c r="K24" s="671"/>
       <c r="L24" s="27"/>
-      <c r="M24" s="681"/>
-      <c r="N24" s="662"/>
+      <c r="M24" s="670"/>
+      <c r="N24" s="671"/>
       <c r="O24" s="27"/>
-      <c r="P24" s="681"/>
-      <c r="Q24" s="682"/>
+      <c r="P24" s="670"/>
+      <c r="Q24" s="676"/>
       <c r="R24" s="35"/>
       <c r="T24" s="36"/>
     </row>
     <row r="25" spans="1:20" ht="12.75" customHeight="1">
       <c r="A25" s="28"/>
-      <c r="B25" s="697" t="s">
+      <c r="B25" s="726" t="s">
         <v>104</v>
       </c>
-      <c r="C25" s="679"/>
-[...13 lines deleted...]
-      <c r="Q25" s="681"/>
+      <c r="C25" s="727"/>
+      <c r="D25" s="727"/>
+      <c r="E25" s="728"/>
+      <c r="F25" s="670"/>
+      <c r="G25" s="676"/>
+      <c r="H25" s="671"/>
+      <c r="I25" s="670"/>
+      <c r="J25" s="676"/>
+      <c r="K25" s="671"/>
+      <c r="L25" s="670"/>
+      <c r="M25" s="676"/>
+      <c r="N25" s="671"/>
+      <c r="O25" s="706"/>
+      <c r="P25" s="706"/>
+      <c r="Q25" s="670"/>
       <c r="R25" s="35"/>
       <c r="T25" s="36"/>
     </row>
     <row r="26" spans="1:20" ht="12.75" customHeight="1">
       <c r="A26" s="28"/>
-      <c r="B26" s="697" t="s">
+      <c r="B26" s="726" t="s">
         <v>105</v>
       </c>
-      <c r="C26" s="679"/>
-[...13 lines deleted...]
-      <c r="Q26" s="710"/>
+      <c r="C26" s="727"/>
+      <c r="D26" s="727"/>
+      <c r="E26" s="728"/>
+      <c r="F26" s="729"/>
+      <c r="G26" s="730"/>
+      <c r="H26" s="731"/>
+      <c r="I26" s="729"/>
+      <c r="J26" s="730"/>
+      <c r="K26" s="731"/>
+      <c r="L26" s="729"/>
+      <c r="M26" s="730"/>
+      <c r="N26" s="731"/>
+      <c r="O26" s="732"/>
+      <c r="P26" s="732"/>
+      <c r="Q26" s="729"/>
       <c r="R26" s="35"/>
       <c r="T26" s="36"/>
     </row>
     <row r="27" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A27" s="37"/>
-      <c r="B27" s="714" t="s">
+      <c r="B27" s="733" t="s">
         <v>141</v>
       </c>
-      <c r="C27" s="715"/>
-[...2 lines deleted...]
-      <c r="F27" s="707" t="s">
+      <c r="C27" s="734"/>
+      <c r="D27" s="734"/>
+      <c r="E27" s="735"/>
+      <c r="F27" s="723" t="s">
         <v>142</v>
       </c>
-      <c r="G27" s="722"/>
-[...12 lines deleted...]
-      <c r="T27" s="723"/>
+      <c r="G27" s="668"/>
+      <c r="H27" s="668"/>
+      <c r="I27" s="668"/>
+      <c r="J27" s="668"/>
+      <c r="K27" s="668"/>
+      <c r="L27" s="668"/>
+      <c r="M27" s="668"/>
+      <c r="N27" s="668"/>
+      <c r="O27" s="668"/>
+      <c r="P27" s="668"/>
+      <c r="Q27" s="668"/>
+      <c r="R27" s="668"/>
+      <c r="S27" s="668"/>
+      <c r="T27" s="741"/>
     </row>
     <row r="28" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A28" s="37"/>
-      <c r="B28" s="717"/>
-[...2 lines deleted...]
-      <c r="E28" s="718"/>
+      <c r="B28" s="736"/>
+      <c r="C28" s="695"/>
+      <c r="D28" s="695"/>
+      <c r="E28" s="737"/>
       <c r="F28" s="39" t="s">
         <v>111</v>
       </c>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
-      <c r="I28" s="724" t="s">
+      <c r="I28" s="742" t="s">
         <v>112</v>
       </c>
-      <c r="J28" s="724"/>
-[...2 lines deleted...]
-      <c r="M28" s="724" t="s">
+      <c r="J28" s="742"/>
+      <c r="K28" s="742"/>
+      <c r="L28" s="742"/>
+      <c r="M28" s="742" t="s">
         <v>113</v>
       </c>
-      <c r="N28" s="724"/>
-[...2 lines deleted...]
-      <c r="Q28" s="724" t="s">
+      <c r="N28" s="742"/>
+      <c r="O28" s="742"/>
+      <c r="P28" s="742"/>
+      <c r="Q28" s="742" t="s">
         <v>114</v>
       </c>
-      <c r="R28" s="724"/>
-[...1 lines deleted...]
-      <c r="T28" s="725"/>
+      <c r="R28" s="742"/>
+      <c r="S28" s="742"/>
+      <c r="T28" s="743"/>
     </row>
     <row r="29" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A29" s="37"/>
-      <c r="B29" s="717"/>
-[...2 lines deleted...]
-      <c r="E29" s="718"/>
+      <c r="B29" s="736"/>
+      <c r="C29" s="695"/>
+      <c r="D29" s="695"/>
+      <c r="E29" s="737"/>
       <c r="F29" s="39" t="s">
         <v>115</v>
       </c>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
-      <c r="I29" s="707"/>
-[...10 lines deleted...]
-      <c r="T29" s="684"/>
+      <c r="I29" s="723"/>
+      <c r="J29" s="724"/>
+      <c r="K29" s="724"/>
+      <c r="L29" s="725"/>
+      <c r="M29" s="723"/>
+      <c r="N29" s="724"/>
+      <c r="O29" s="724"/>
+      <c r="P29" s="725"/>
+      <c r="Q29" s="723"/>
+      <c r="R29" s="689"/>
+      <c r="S29" s="689"/>
+      <c r="T29" s="690"/>
     </row>
     <row r="30" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A30" s="37"/>
-      <c r="B30" s="717"/>
-[...2 lines deleted...]
-      <c r="E30" s="718"/>
+      <c r="B30" s="736"/>
+      <c r="C30" s="695"/>
+      <c r="D30" s="695"/>
+      <c r="E30" s="737"/>
       <c r="F30" s="39" t="s">
         <v>116</v>
       </c>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
-      <c r="I30" s="707"/>
-[...10 lines deleted...]
-      <c r="T30" s="684"/>
+      <c r="I30" s="723"/>
+      <c r="J30" s="724"/>
+      <c r="K30" s="724"/>
+      <c r="L30" s="725"/>
+      <c r="M30" s="723"/>
+      <c r="N30" s="724"/>
+      <c r="O30" s="724"/>
+      <c r="P30" s="725"/>
+      <c r="Q30" s="723"/>
+      <c r="R30" s="689"/>
+      <c r="S30" s="689"/>
+      <c r="T30" s="690"/>
     </row>
     <row r="31" spans="1:20" s="38" customFormat="1" ht="13.5" customHeight="1">
       <c r="A31" s="41"/>
-      <c r="B31" s="719"/>
-[...2 lines deleted...]
-      <c r="E31" s="721"/>
+      <c r="B31" s="738"/>
+      <c r="C31" s="739"/>
+      <c r="D31" s="739"/>
+      <c r="E31" s="740"/>
       <c r="F31" s="39" t="s">
         <v>117</v>
       </c>
       <c r="G31" s="40"/>
       <c r="H31" s="40"/>
-      <c r="I31" s="707"/>
-[...10 lines deleted...]
-      <c r="T31" s="684"/>
+      <c r="I31" s="723"/>
+      <c r="J31" s="724"/>
+      <c r="K31" s="724"/>
+      <c r="L31" s="725"/>
+      <c r="M31" s="723"/>
+      <c r="N31" s="724"/>
+      <c r="O31" s="724"/>
+      <c r="P31" s="725"/>
+      <c r="Q31" s="723"/>
+      <c r="R31" s="689"/>
+      <c r="S31" s="689"/>
+      <c r="T31" s="690"/>
     </row>
     <row r="32" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A32" s="726" t="s">
+      <c r="A32" s="705" t="s">
         <v>143</v>
       </c>
-      <c r="B32" s="663"/>
-[...17 lines deleted...]
-      <c r="T32" s="728"/>
+      <c r="B32" s="706"/>
+      <c r="C32" s="706"/>
+      <c r="D32" s="706"/>
+      <c r="E32" s="706"/>
+      <c r="F32" s="670"/>
+      <c r="G32" s="676"/>
+      <c r="H32" s="676"/>
+      <c r="I32" s="676"/>
+      <c r="J32" s="676"/>
+      <c r="K32" s="676"/>
+      <c r="L32" s="676"/>
+      <c r="M32" s="676"/>
+      <c r="N32" s="676"/>
+      <c r="O32" s="676"/>
+      <c r="P32" s="676"/>
+      <c r="Q32" s="676"/>
+      <c r="R32" s="674"/>
+      <c r="S32" s="674"/>
+      <c r="T32" s="677"/>
     </row>
     <row r="33" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A33" s="726"/>
-      <c r="B33" s="729" t="s">
+      <c r="A33" s="705"/>
+      <c r="B33" s="684" t="s">
         <v>144</v>
       </c>
-      <c r="C33" s="729"/>
-[...2 lines deleted...]
-      <c r="F33" s="730" t="s">
+      <c r="C33" s="684"/>
+      <c r="D33" s="684"/>
+      <c r="E33" s="684"/>
+      <c r="F33" s="696" t="s">
         <v>145</v>
       </c>
-      <c r="G33" s="731"/>
-[...12 lines deleted...]
-      <c r="T33" s="728"/>
+      <c r="G33" s="697"/>
+      <c r="H33" s="697"/>
+      <c r="I33" s="697"/>
+      <c r="J33" s="697"/>
+      <c r="K33" s="697"/>
+      <c r="L33" s="697"/>
+      <c r="M33" s="697"/>
+      <c r="N33" s="697"/>
+      <c r="O33" s="697"/>
+      <c r="P33" s="697"/>
+      <c r="Q33" s="697"/>
+      <c r="R33" s="674"/>
+      <c r="S33" s="674"/>
+      <c r="T33" s="677"/>
     </row>
     <row r="34" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A34" s="726"/>
-      <c r="B34" s="729" t="s">
+      <c r="A34" s="705"/>
+      <c r="B34" s="684" t="s">
         <v>106</v>
       </c>
-      <c r="C34" s="729"/>
-[...2 lines deleted...]
-      <c r="F34" s="730" t="s">
+      <c r="C34" s="684"/>
+      <c r="D34" s="684"/>
+      <c r="E34" s="684"/>
+      <c r="F34" s="696" t="s">
         <v>146</v>
       </c>
-      <c r="G34" s="731"/>
-[...12 lines deleted...]
-      <c r="T34" s="728"/>
+      <c r="G34" s="697"/>
+      <c r="H34" s="697"/>
+      <c r="I34" s="697"/>
+      <c r="J34" s="697"/>
+      <c r="K34" s="697"/>
+      <c r="L34" s="697"/>
+      <c r="M34" s="697"/>
+      <c r="N34" s="697"/>
+      <c r="O34" s="697"/>
+      <c r="P34" s="697"/>
+      <c r="Q34" s="697"/>
+      <c r="R34" s="674"/>
+      <c r="S34" s="674"/>
+      <c r="T34" s="677"/>
     </row>
     <row r="35" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A35" s="726"/>
-      <c r="B35" s="735" t="s">
+      <c r="A35" s="705"/>
+      <c r="B35" s="708" t="s">
         <v>147</v>
       </c>
-      <c r="C35" s="736"/>
-[...2 lines deleted...]
-      <c r="F35" s="743" t="s">
+      <c r="C35" s="709"/>
+      <c r="D35" s="709"/>
+      <c r="E35" s="710"/>
+      <c r="F35" s="717" t="s">
         <v>148</v>
       </c>
-      <c r="G35" s="744"/>
-      <c r="H35" s="745" t="s">
+      <c r="G35" s="718"/>
+      <c r="H35" s="719" t="s">
         <v>149</v>
       </c>
-      <c r="I35" s="745"/>
-[...7 lines deleted...]
-      <c r="Q35" s="746"/>
+      <c r="I35" s="719"/>
+      <c r="J35" s="719"/>
+      <c r="K35" s="719"/>
+      <c r="L35" s="719"/>
+      <c r="M35" s="719"/>
+      <c r="N35" s="719"/>
+      <c r="O35" s="719"/>
+      <c r="P35" s="719"/>
+      <c r="Q35" s="720"/>
       <c r="R35" s="42"/>
       <c r="S35" s="43"/>
       <c r="T35" s="44"/>
     </row>
     <row r="36" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A36" s="726"/>
-[...6 lines deleted...]
-      <c r="H36" s="747" t="s">
+      <c r="A36" s="705"/>
+      <c r="B36" s="711"/>
+      <c r="C36" s="712"/>
+      <c r="D36" s="712"/>
+      <c r="E36" s="713"/>
+      <c r="F36" s="717"/>
+      <c r="G36" s="718"/>
+      <c r="H36" s="721" t="s">
         <v>150</v>
       </c>
-      <c r="I36" s="747"/>
-      <c r="J36" s="747" t="s">
+      <c r="I36" s="721"/>
+      <c r="J36" s="721" t="s">
         <v>151</v>
       </c>
-      <c r="K36" s="747"/>
-      <c r="L36" s="747" t="s">
+      <c r="K36" s="721"/>
+      <c r="L36" s="721" t="s">
         <v>152</v>
       </c>
-      <c r="M36" s="747"/>
-      <c r="N36" s="747" t="s">
+      <c r="M36" s="721"/>
+      <c r="N36" s="721" t="s">
         <v>153</v>
       </c>
-      <c r="O36" s="747"/>
-      <c r="P36" s="747" t="s">
+      <c r="O36" s="721"/>
+      <c r="P36" s="721" t="s">
         <v>154</v>
       </c>
-      <c r="Q36" s="748"/>
+      <c r="Q36" s="722"/>
       <c r="R36" s="35"/>
       <c r="T36" s="36"/>
     </row>
     <row r="37" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A37" s="726"/>
-[...15 lines deleted...]
-      <c r="Q37" s="733"/>
+      <c r="A37" s="705"/>
+      <c r="B37" s="711"/>
+      <c r="C37" s="712"/>
+      <c r="D37" s="712"/>
+      <c r="E37" s="713"/>
+      <c r="F37" s="702"/>
+      <c r="G37" s="702"/>
+      <c r="H37" s="702"/>
+      <c r="I37" s="702"/>
+      <c r="J37" s="702"/>
+      <c r="K37" s="702"/>
+      <c r="L37" s="702"/>
+      <c r="M37" s="702"/>
+      <c r="N37" s="702"/>
+      <c r="O37" s="702"/>
+      <c r="P37" s="702"/>
+      <c r="Q37" s="699"/>
       <c r="R37" s="35"/>
       <c r="T37" s="36"/>
     </row>
     <row r="38" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A38" s="726"/>
-[...4 lines deleted...]
-      <c r="F38" s="732" t="s">
+      <c r="A38" s="705"/>
+      <c r="B38" s="711"/>
+      <c r="C38" s="712"/>
+      <c r="D38" s="712"/>
+      <c r="E38" s="713"/>
+      <c r="F38" s="702" t="s">
         <v>155</v>
       </c>
-      <c r="G38" s="732"/>
-      <c r="H38" s="732" t="s">
+      <c r="G38" s="702"/>
+      <c r="H38" s="702" t="s">
         <v>156</v>
       </c>
-      <c r="I38" s="733"/>
-      <c r="J38" s="734" t="s">
+      <c r="I38" s="699"/>
+      <c r="J38" s="707" t="s">
         <v>157</v>
       </c>
-      <c r="K38" s="734"/>
+      <c r="K38" s="707"/>
       <c r="L38" s="45"/>
       <c r="M38" s="45"/>
       <c r="N38" s="45"/>
       <c r="O38" s="45"/>
       <c r="P38" s="45"/>
       <c r="Q38" s="45"/>
       <c r="R38" s="46"/>
       <c r="S38" s="46"/>
       <c r="T38" s="47"/>
       <c r="U38" s="46"/>
     </row>
     <row r="39" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A39" s="726"/>
-[...9 lines deleted...]
-      <c r="K39" s="734"/>
+      <c r="A39" s="705"/>
+      <c r="B39" s="711"/>
+      <c r="C39" s="712"/>
+      <c r="D39" s="712"/>
+      <c r="E39" s="713"/>
+      <c r="F39" s="702"/>
+      <c r="G39" s="702"/>
+      <c r="H39" s="702"/>
+      <c r="I39" s="699"/>
+      <c r="J39" s="707"/>
+      <c r="K39" s="707"/>
       <c r="L39" s="46"/>
       <c r="M39" s="46"/>
       <c r="N39" s="46"/>
       <c r="O39" s="46"/>
       <c r="P39" s="46"/>
       <c r="Q39" s="46"/>
       <c r="R39" s="46"/>
       <c r="S39" s="46"/>
       <c r="T39" s="47"/>
       <c r="U39" s="46"/>
     </row>
     <row r="40" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A40" s="726"/>
-[...9 lines deleted...]
-      <c r="K40" s="732"/>
+      <c r="A40" s="705"/>
+      <c r="B40" s="714"/>
+      <c r="C40" s="715"/>
+      <c r="D40" s="715"/>
+      <c r="E40" s="716"/>
+      <c r="F40" s="699"/>
+      <c r="G40" s="700"/>
+      <c r="H40" s="699"/>
+      <c r="I40" s="701"/>
+      <c r="J40" s="702"/>
+      <c r="K40" s="702"/>
       <c r="L40" s="48"/>
       <c r="M40" s="48"/>
       <c r="N40" s="48"/>
       <c r="O40" s="48"/>
       <c r="P40" s="48"/>
       <c r="Q40" s="48"/>
       <c r="R40" s="48"/>
       <c r="S40" s="48"/>
       <c r="T40" s="49"/>
       <c r="U40" s="46"/>
     </row>
     <row r="41" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A41" s="726"/>
-      <c r="B41" s="730" t="s">
+      <c r="A41" s="705"/>
+      <c r="B41" s="696" t="s">
         <v>158</v>
       </c>
-      <c r="C41" s="731"/>
-[...2 lines deleted...]
-      <c r="F41" s="681" t="s">
+      <c r="C41" s="697"/>
+      <c r="D41" s="697"/>
+      <c r="E41" s="698"/>
+      <c r="F41" s="670" t="s">
         <v>159</v>
       </c>
-      <c r="G41" s="682"/>
-[...12 lines deleted...]
-      <c r="T41" s="728"/>
+      <c r="G41" s="676"/>
+      <c r="H41" s="676"/>
+      <c r="I41" s="676"/>
+      <c r="J41" s="676"/>
+      <c r="K41" s="676"/>
+      <c r="L41" s="676"/>
+      <c r="M41" s="676"/>
+      <c r="N41" s="676"/>
+      <c r="O41" s="676"/>
+      <c r="P41" s="676"/>
+      <c r="Q41" s="676"/>
+      <c r="R41" s="674"/>
+      <c r="S41" s="674"/>
+      <c r="T41" s="677"/>
     </row>
     <row r="42" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A42" s="726"/>
-      <c r="B42" s="729" t="s">
+      <c r="A42" s="705"/>
+      <c r="B42" s="684" t="s">
         <v>160</v>
       </c>
-      <c r="C42" s="729"/>
-[...1 lines deleted...]
-      <c r="E42" s="729"/>
+      <c r="C42" s="684"/>
+      <c r="D42" s="684"/>
+      <c r="E42" s="684"/>
       <c r="F42" s="703"/>
       <c r="G42" s="704"/>
       <c r="H42" s="704"/>
       <c r="I42" s="704"/>
       <c r="J42" s="704"/>
       <c r="K42" s="704"/>
       <c r="L42" s="704"/>
       <c r="M42" s="704"/>
       <c r="N42" s="704"/>
       <c r="O42" s="704"/>
       <c r="P42" s="704"/>
       <c r="Q42" s="704"/>
-      <c r="R42" s="727"/>
-[...1 lines deleted...]
-      <c r="T42" s="728"/>
+      <c r="R42" s="674"/>
+      <c r="S42" s="674"/>
+      <c r="T42" s="677"/>
     </row>
     <row r="43" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A43" s="726"/>
-      <c r="B43" s="730" t="s">
+      <c r="A43" s="705"/>
+      <c r="B43" s="696" t="s">
         <v>161</v>
       </c>
-      <c r="C43" s="731"/>
-[...2 lines deleted...]
-      <c r="F43" s="681" t="s">
+      <c r="C43" s="697"/>
+      <c r="D43" s="697"/>
+      <c r="E43" s="698"/>
+      <c r="F43" s="670" t="s">
         <v>162</v>
       </c>
-      <c r="G43" s="682"/>
-[...12 lines deleted...]
-      <c r="T43" s="728"/>
+      <c r="G43" s="676"/>
+      <c r="H43" s="676"/>
+      <c r="I43" s="676"/>
+      <c r="J43" s="676"/>
+      <c r="K43" s="676"/>
+      <c r="L43" s="676"/>
+      <c r="M43" s="676"/>
+      <c r="N43" s="676"/>
+      <c r="O43" s="676"/>
+      <c r="P43" s="676"/>
+      <c r="Q43" s="676"/>
+      <c r="R43" s="674"/>
+      <c r="S43" s="674"/>
+      <c r="T43" s="677"/>
     </row>
     <row r="44" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A44" s="726"/>
-      <c r="B44" s="729" t="s">
+      <c r="A44" s="705"/>
+      <c r="B44" s="684" t="s">
         <v>107</v>
       </c>
-      <c r="C44" s="729"/>
-[...16 lines deleted...]
-      <c r="T44" s="728"/>
+      <c r="C44" s="684"/>
+      <c r="D44" s="684"/>
+      <c r="E44" s="684"/>
+      <c r="F44" s="670"/>
+      <c r="G44" s="676"/>
+      <c r="H44" s="676"/>
+      <c r="I44" s="676"/>
+      <c r="J44" s="676"/>
+      <c r="K44" s="676"/>
+      <c r="L44" s="676"/>
+      <c r="M44" s="676"/>
+      <c r="N44" s="676"/>
+      <c r="O44" s="676"/>
+      <c r="P44" s="676"/>
+      <c r="Q44" s="676"/>
+      <c r="R44" s="674"/>
+      <c r="S44" s="674"/>
+      <c r="T44" s="677"/>
     </row>
     <row r="45" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A45" s="726"/>
-[...18 lines deleted...]
-      <c r="T45" s="728"/>
+      <c r="A45" s="705"/>
+      <c r="B45" s="684"/>
+      <c r="C45" s="684"/>
+      <c r="D45" s="684"/>
+      <c r="E45" s="684"/>
+      <c r="F45" s="670"/>
+      <c r="G45" s="676"/>
+      <c r="H45" s="676"/>
+      <c r="I45" s="676"/>
+      <c r="J45" s="676"/>
+      <c r="K45" s="676"/>
+      <c r="L45" s="676"/>
+      <c r="M45" s="676"/>
+      <c r="N45" s="676"/>
+      <c r="O45" s="676"/>
+      <c r="P45" s="676"/>
+      <c r="Q45" s="676"/>
+      <c r="R45" s="674"/>
+      <c r="S45" s="674"/>
+      <c r="T45" s="677"/>
     </row>
     <row r="46" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A46" s="726"/>
-      <c r="B46" s="729" t="s">
+      <c r="A46" s="705"/>
+      <c r="B46" s="684" t="s">
         <v>108</v>
       </c>
-      <c r="C46" s="729"/>
-[...16 lines deleted...]
-      <c r="T46" s="728"/>
+      <c r="C46" s="684"/>
+      <c r="D46" s="684"/>
+      <c r="E46" s="684"/>
+      <c r="F46" s="670"/>
+      <c r="G46" s="676"/>
+      <c r="H46" s="676"/>
+      <c r="I46" s="676"/>
+      <c r="J46" s="676"/>
+      <c r="K46" s="676"/>
+      <c r="L46" s="676"/>
+      <c r="M46" s="676"/>
+      <c r="N46" s="676"/>
+      <c r="O46" s="676"/>
+      <c r="P46" s="676"/>
+      <c r="Q46" s="676"/>
+      <c r="R46" s="674"/>
+      <c r="S46" s="674"/>
+      <c r="T46" s="677"/>
     </row>
     <row r="47" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A47" s="726"/>
-      <c r="B47" s="729" t="s">
+      <c r="A47" s="705"/>
+      <c r="B47" s="684" t="s">
         <v>163</v>
       </c>
-      <c r="C47" s="729"/>
-[...2 lines deleted...]
-      <c r="F47" s="688" t="s">
+      <c r="C47" s="684"/>
+      <c r="D47" s="684"/>
+      <c r="E47" s="684"/>
+      <c r="F47" s="686" t="s">
         <v>164</v>
       </c>
-      <c r="G47" s="672"/>
-[...2 lines deleted...]
-      <c r="J47" s="688" t="s">
+      <c r="G47" s="687"/>
+      <c r="H47" s="687"/>
+      <c r="I47" s="688"/>
+      <c r="J47" s="686" t="s">
         <v>165</v>
       </c>
-      <c r="K47" s="672"/>
-[...8 lines deleted...]
-      <c r="T47" s="684"/>
+      <c r="K47" s="687"/>
+      <c r="L47" s="687"/>
+      <c r="M47" s="688"/>
+      <c r="N47" s="670"/>
+      <c r="O47" s="668"/>
+      <c r="P47" s="668"/>
+      <c r="Q47" s="668"/>
+      <c r="R47" s="689"/>
+      <c r="S47" s="689"/>
+      <c r="T47" s="690"/>
     </row>
     <row r="48" spans="1:21" ht="12.75" customHeight="1">
-      <c r="A48" s="726"/>
-[...4 lines deleted...]
-      <c r="F48" s="681" t="s">
+      <c r="A48" s="705"/>
+      <c r="B48" s="685"/>
+      <c r="C48" s="685"/>
+      <c r="D48" s="685"/>
+      <c r="E48" s="685"/>
+      <c r="F48" s="670" t="s">
         <v>166</v>
       </c>
-      <c r="G48" s="682"/>
-[...2 lines deleted...]
-      <c r="J48" s="764" t="s">
+      <c r="G48" s="676"/>
+      <c r="H48" s="676"/>
+      <c r="I48" s="671"/>
+      <c r="J48" s="691" t="s">
         <v>167</v>
       </c>
-      <c r="K48" s="765"/>
+      <c r="K48" s="692"/>
       <c r="L48" s="50"/>
       <c r="M48" s="51"/>
       <c r="N48" s="52" t="s">
         <v>168</v>
       </c>
-      <c r="O48" s="687"/>
-[...3 lines deleted...]
-      <c r="S48" s="666"/>
+      <c r="O48" s="693"/>
+      <c r="P48" s="694"/>
+      <c r="Q48" s="694"/>
+      <c r="R48" s="695"/>
+      <c r="S48" s="695"/>
       <c r="T48" s="36"/>
     </row>
     <row r="49" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A49" s="726"/>
-[...4 lines deleted...]
-      <c r="F49" s="681" t="s">
+      <c r="A49" s="705"/>
+      <c r="B49" s="685"/>
+      <c r="C49" s="685"/>
+      <c r="D49" s="685"/>
+      <c r="E49" s="685"/>
+      <c r="F49" s="670" t="s">
         <v>169</v>
       </c>
-      <c r="G49" s="682"/>
-[...12 lines deleted...]
-      <c r="T49" s="684"/>
+      <c r="G49" s="676"/>
+      <c r="H49" s="676"/>
+      <c r="I49" s="671"/>
+      <c r="J49" s="670"/>
+      <c r="K49" s="668"/>
+      <c r="L49" s="668"/>
+      <c r="M49" s="668"/>
+      <c r="N49" s="668"/>
+      <c r="O49" s="668"/>
+      <c r="P49" s="668"/>
+      <c r="Q49" s="668"/>
+      <c r="R49" s="689"/>
+      <c r="S49" s="689"/>
+      <c r="T49" s="690"/>
     </row>
     <row r="50" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A50" s="752" t="s">
+      <c r="A50" s="667" t="s">
         <v>170</v>
       </c>
-      <c r="B50" s="722"/>
-[...3 lines deleted...]
-      <c r="F50" s="681" t="s">
+      <c r="B50" s="668"/>
+      <c r="C50" s="668"/>
+      <c r="D50" s="668"/>
+      <c r="E50" s="669"/>
+      <c r="F50" s="670" t="s">
         <v>171</v>
       </c>
-      <c r="G50" s="662"/>
+      <c r="G50" s="671"/>
       <c r="H50" s="53"/>
       <c r="I50" s="53"/>
       <c r="J50" s="54"/>
       <c r="K50" s="55"/>
-      <c r="L50" s="754" t="s">
+      <c r="L50" s="672" t="s">
         <v>172</v>
       </c>
-      <c r="M50" s="754"/>
-      <c r="N50" s="754"/>
+      <c r="M50" s="672"/>
+      <c r="N50" s="672"/>
       <c r="O50" s="56"/>
       <c r="P50" s="57"/>
       <c r="Q50" s="57"/>
       <c r="R50" s="57"/>
       <c r="S50" s="57"/>
       <c r="T50" s="58"/>
     </row>
     <row r="51" spans="1:20" ht="26.25" customHeight="1">
-      <c r="A51" s="755" t="s">
+      <c r="A51" s="673" t="s">
         <v>173</v>
       </c>
-      <c r="B51" s="727"/>
-[...17 lines deleted...]
-      <c r="T51" s="728"/>
+      <c r="B51" s="674"/>
+      <c r="C51" s="674"/>
+      <c r="D51" s="674"/>
+      <c r="E51" s="675"/>
+      <c r="F51" s="670"/>
+      <c r="G51" s="676"/>
+      <c r="H51" s="676"/>
+      <c r="I51" s="676"/>
+      <c r="J51" s="676"/>
+      <c r="K51" s="676"/>
+      <c r="L51" s="676"/>
+      <c r="M51" s="676"/>
+      <c r="N51" s="676"/>
+      <c r="O51" s="676"/>
+      <c r="P51" s="676"/>
+      <c r="Q51" s="676"/>
+      <c r="R51" s="674"/>
+      <c r="S51" s="674"/>
+      <c r="T51" s="677"/>
     </row>
     <row r="52" spans="1:20" ht="39" customHeight="1" thickBot="1">
-      <c r="A52" s="757" t="s">
+      <c r="A52" s="678" t="s">
         <v>174</v>
       </c>
-      <c r="B52" s="758"/>
-[...3 lines deleted...]
-      <c r="F52" s="759" t="s">
+      <c r="B52" s="679"/>
+      <c r="C52" s="679"/>
+      <c r="D52" s="679"/>
+      <c r="E52" s="679"/>
+      <c r="F52" s="680" t="s">
         <v>175</v>
       </c>
-      <c r="G52" s="760"/>
-[...12 lines deleted...]
-      <c r="T52" s="762"/>
+      <c r="G52" s="681"/>
+      <c r="H52" s="681"/>
+      <c r="I52" s="681"/>
+      <c r="J52" s="681"/>
+      <c r="K52" s="681"/>
+      <c r="L52" s="681"/>
+      <c r="M52" s="681"/>
+      <c r="N52" s="681"/>
+      <c r="O52" s="681"/>
+      <c r="P52" s="681"/>
+      <c r="Q52" s="681"/>
+      <c r="R52" s="682"/>
+      <c r="S52" s="682"/>
+      <c r="T52" s="683"/>
     </row>
     <row r="53" spans="1:20" ht="12.75" customHeight="1">
       <c r="A53" s="30" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A54" s="766" t="s">
+      <c r="A54" s="664" t="s">
         <v>177</v>
       </c>
-      <c r="B54" s="767"/>
-[...17 lines deleted...]
-      <c r="T54" s="767"/>
+      <c r="B54" s="665"/>
+      <c r="C54" s="665"/>
+      <c r="D54" s="665"/>
+      <c r="E54" s="665"/>
+      <c r="F54" s="665"/>
+      <c r="G54" s="665"/>
+      <c r="H54" s="665"/>
+      <c r="I54" s="665"/>
+      <c r="J54" s="665"/>
+      <c r="K54" s="665"/>
+      <c r="L54" s="665"/>
+      <c r="M54" s="665"/>
+      <c r="N54" s="665"/>
+      <c r="O54" s="665"/>
+      <c r="P54" s="665"/>
+      <c r="Q54" s="665"/>
+      <c r="R54" s="665"/>
+      <c r="S54" s="665"/>
+      <c r="T54" s="665"/>
     </row>
     <row r="55" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A55" s="766" t="s">
+      <c r="A55" s="664" t="s">
         <v>178</v>
       </c>
-      <c r="B55" s="767"/>
-[...17 lines deleted...]
-      <c r="T55" s="767"/>
+      <c r="B55" s="665"/>
+      <c r="C55" s="665"/>
+      <c r="D55" s="665"/>
+      <c r="E55" s="665"/>
+      <c r="F55" s="665"/>
+      <c r="G55" s="665"/>
+      <c r="H55" s="665"/>
+      <c r="I55" s="665"/>
+      <c r="J55" s="665"/>
+      <c r="K55" s="665"/>
+      <c r="L55" s="665"/>
+      <c r="M55" s="665"/>
+      <c r="N55" s="665"/>
+      <c r="O55" s="665"/>
+      <c r="P55" s="665"/>
+      <c r="Q55" s="665"/>
+      <c r="R55" s="665"/>
+      <c r="S55" s="665"/>
+      <c r="T55" s="665"/>
     </row>
     <row r="56" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A56" s="766" t="s">
+      <c r="A56" s="664" t="s">
         <v>179</v>
       </c>
-      <c r="B56" s="767"/>
-[...17 lines deleted...]
-      <c r="T56" s="767"/>
+      <c r="B56" s="665"/>
+      <c r="C56" s="665"/>
+      <c r="D56" s="665"/>
+      <c r="E56" s="665"/>
+      <c r="F56" s="665"/>
+      <c r="G56" s="665"/>
+      <c r="H56" s="665"/>
+      <c r="I56" s="665"/>
+      <c r="J56" s="665"/>
+      <c r="K56" s="665"/>
+      <c r="L56" s="665"/>
+      <c r="M56" s="665"/>
+      <c r="N56" s="665"/>
+      <c r="O56" s="665"/>
+      <c r="P56" s="665"/>
+      <c r="Q56" s="665"/>
+      <c r="R56" s="665"/>
+      <c r="S56" s="665"/>
+      <c r="T56" s="665"/>
     </row>
     <row r="57" spans="1:20" s="31" customFormat="1" ht="13.5" customHeight="1">
-      <c r="A57" s="766" t="s">
+      <c r="A57" s="664" t="s">
         <v>180</v>
       </c>
-      <c r="B57" s="766"/>
-[...14 lines deleted...]
-      <c r="Q57" s="766"/>
+      <c r="B57" s="664"/>
+      <c r="C57" s="664"/>
+      <c r="D57" s="664"/>
+      <c r="E57" s="664"/>
+      <c r="F57" s="664"/>
+      <c r="G57" s="664"/>
+      <c r="H57" s="664"/>
+      <c r="I57" s="664"/>
+      <c r="J57" s="664"/>
+      <c r="K57" s="664"/>
+      <c r="L57" s="664"/>
+      <c r="M57" s="664"/>
+      <c r="N57" s="664"/>
+      <c r="O57" s="664"/>
+      <c r="P57" s="664"/>
+      <c r="Q57" s="664"/>
     </row>
     <row r="58" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A58" s="766" t="s">
+      <c r="A58" s="664" t="s">
         <v>181</v>
       </c>
-      <c r="B58" s="767"/>
-[...17 lines deleted...]
-      <c r="T58" s="767"/>
+      <c r="B58" s="665"/>
+      <c r="C58" s="665"/>
+      <c r="D58" s="665"/>
+      <c r="E58" s="665"/>
+      <c r="F58" s="665"/>
+      <c r="G58" s="665"/>
+      <c r="H58" s="665"/>
+      <c r="I58" s="665"/>
+      <c r="J58" s="665"/>
+      <c r="K58" s="665"/>
+      <c r="L58" s="665"/>
+      <c r="M58" s="665"/>
+      <c r="N58" s="665"/>
+      <c r="O58" s="665"/>
+      <c r="P58" s="665"/>
+      <c r="Q58" s="665"/>
+      <c r="R58" s="665"/>
+      <c r="S58" s="665"/>
+      <c r="T58" s="665"/>
     </row>
     <row r="59" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A59" s="766" t="s">
+      <c r="A59" s="664" t="s">
         <v>182</v>
       </c>
-      <c r="B59" s="767"/>
-[...17 lines deleted...]
-      <c r="T59" s="767"/>
+      <c r="B59" s="665"/>
+      <c r="C59" s="665"/>
+      <c r="D59" s="665"/>
+      <c r="E59" s="665"/>
+      <c r="F59" s="665"/>
+      <c r="G59" s="665"/>
+      <c r="H59" s="665"/>
+      <c r="I59" s="665"/>
+      <c r="J59" s="665"/>
+      <c r="K59" s="665"/>
+      <c r="L59" s="665"/>
+      <c r="M59" s="665"/>
+      <c r="N59" s="665"/>
+      <c r="O59" s="665"/>
+      <c r="P59" s="665"/>
+      <c r="Q59" s="665"/>
+      <c r="R59" s="665"/>
+      <c r="S59" s="665"/>
+      <c r="T59" s="665"/>
     </row>
     <row r="60" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A60" s="766" t="s">
+      <c r="A60" s="664" t="s">
         <v>183</v>
       </c>
-      <c r="B60" s="767"/>
-[...17 lines deleted...]
-      <c r="T60" s="767"/>
+      <c r="B60" s="665"/>
+      <c r="C60" s="665"/>
+      <c r="D60" s="665"/>
+      <c r="E60" s="665"/>
+      <c r="F60" s="665"/>
+      <c r="G60" s="665"/>
+      <c r="H60" s="665"/>
+      <c r="I60" s="665"/>
+      <c r="J60" s="665"/>
+      <c r="K60" s="665"/>
+      <c r="L60" s="665"/>
+      <c r="M60" s="665"/>
+      <c r="N60" s="665"/>
+      <c r="O60" s="665"/>
+      <c r="P60" s="665"/>
+      <c r="Q60" s="665"/>
+      <c r="R60" s="665"/>
+      <c r="S60" s="665"/>
+      <c r="T60" s="665"/>
     </row>
     <row r="61" spans="1:20" ht="12.75" customHeight="1">
       <c r="A61" s="59"/>
       <c r="B61" s="29"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
       <c r="N61" s="29"/>
       <c r="O61" s="29"/>
       <c r="P61" s="29"/>
       <c r="Q61" s="29"/>
     </row>
     <row r="62" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A62" s="768"/>
-[...1 lines deleted...]
-      <c r="C62" s="768"/>
+      <c r="A62" s="666"/>
+      <c r="B62" s="666"/>
+      <c r="C62" s="666"/>
     </row>
     <row r="63" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A63" s="768"/>
-[...1 lines deleted...]
-      <c r="C63" s="768"/>
+      <c r="A63" s="666"/>
+      <c r="B63" s="666"/>
+      <c r="C63" s="666"/>
     </row>
     <row r="64" spans="1:20" ht="12.75" customHeight="1">
-      <c r="A64" s="768"/>
-[...1 lines deleted...]
-      <c r="C64" s="768"/>
+      <c r="A64" s="666"/>
+      <c r="B64" s="666"/>
+      <c r="C64" s="666"/>
     </row>
     <row r="65" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A65" s="768"/>
-[...1 lines deleted...]
-      <c r="C65" s="768"/>
+      <c r="A65" s="666"/>
+      <c r="B65" s="666"/>
+      <c r="C65" s="666"/>
     </row>
     <row r="66" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A66" s="768"/>
-[...1 lines deleted...]
-      <c r="C66" s="768"/>
+      <c r="A66" s="666"/>
+      <c r="B66" s="666"/>
+      <c r="C66" s="666"/>
     </row>
   </sheetData>
   <mergeCells count="169">
-    <mergeCell ref="A60:T60"/>
-[...39 lines deleted...]
-    <mergeCell ref="F42:T42"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:T6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:T7"/>
+    <mergeCell ref="B8:C10"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:T11"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="J12:T12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="J13:K14"/>
+    <mergeCell ref="L13:T13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="B17:C18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A15:E16"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="L20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="L19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="B21:E22"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="I21:K21"/>
+    <mergeCell ref="L21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="Q29:T29"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="M30:P30"/>
+    <mergeCell ref="Q30:T30"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="B27:E31"/>
+    <mergeCell ref="F27:T27"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="Q28:T28"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="Q31:T31"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="F32:T32"/>
     <mergeCell ref="A33:A49"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="F33:T33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="F34:T34"/>
     <mergeCell ref="J37:K37"/>
     <mergeCell ref="L37:M37"/>
     <mergeCell ref="N37:O37"/>
     <mergeCell ref="P37:Q37"/>
     <mergeCell ref="F38:G39"/>
     <mergeCell ref="H38:I39"/>
     <mergeCell ref="J38:K39"/>
     <mergeCell ref="B35:E40"/>
     <mergeCell ref="F35:G36"/>
     <mergeCell ref="H35:Q35"/>
     <mergeCell ref="H36:I36"/>
     <mergeCell ref="J36:K36"/>
     <mergeCell ref="L36:M36"/>
     <mergeCell ref="N36:O36"/>
     <mergeCell ref="P36:Q36"/>
     <mergeCell ref="F37:G37"/>
     <mergeCell ref="H37:I37"/>
-    <mergeCell ref="I29:L29"/>
-[...102 lines deleted...]
-    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:T43"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="F44:T45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:T46"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:T41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:T42"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="L50:N50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:T51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F52:T52"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="F47:I47"/>
+    <mergeCell ref="J47:M47"/>
+    <mergeCell ref="N47:T47"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="O48:S48"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="J49:T49"/>
+    <mergeCell ref="A60:T60"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A54:T54"/>
+    <mergeCell ref="A55:T55"/>
+    <mergeCell ref="A56:T56"/>
+    <mergeCell ref="A57:Q57"/>
+    <mergeCell ref="A58:T58"/>
+    <mergeCell ref="A59:T59"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.6692913385826772" right="0.19685039370078741" top="0.47244094488188981" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="103" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>