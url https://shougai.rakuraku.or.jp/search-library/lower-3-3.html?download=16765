--- v0 (2026-05-24)
+++ v1 (2026-08-24)
@@ -23,55 +23,55 @@
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B469A05D-B382-4DFC-8666-8EDA6EC42671}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B99F1988-FA5A-41C3-A834-C221A1261E8E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
+    <workbookView xWindow="13550" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
     <sheet name="指定(更新・変更)申請書" sheetId="68" r:id="rId1"/>
     <sheet name="口座振込依頼書" sheetId="97" r:id="rId2"/>
     <sheet name="付表１５（児相談）" sheetId="88" r:id="rId3"/>
     <sheet name="付表１６（児発・放デイ）" sheetId="95" r:id="rId4"/>
     <sheet name="付表１７（居宅児発）" sheetId="85" r:id="rId5"/>
     <sheet name="付表１８（保訪）" sheetId="84" r:id="rId6"/>
     <sheet name="付表１９（福祉型入所）" sheetId="86" r:id="rId7"/>
     <sheet name="付表２０（医療型入所）" sheetId="87" r:id="rId8"/>
     <sheet name="Sheet1" sheetId="96" state="hidden" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'指定(更新・変更)申請書'!$A$14:$U$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">口座振込依頼書!$A$1:$AP$130</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'指定(更新・変更)申請書'!$A$1:$V$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'付表１５（児相談）'!$A$1:$M$125</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'付表１６（児発・放デイ）'!$A$1:$M$86</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'付表１７（居宅児発）'!$A$1:$M$45</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'付表１８（保訪）'!$A$1:$M$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'付表１９（福祉型入所）'!$A$1:$M$46</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'付表２０（医療型入所）'!$A$1:$M$44</definedName>
@@ -134,51 +134,51 @@
   <c r="AJ72" i="97" l="1"/>
   <c r="AD72" i="97"/>
   <c r="X72" i="97"/>
   <c r="U72" i="97"/>
   <c r="N52" i="97"/>
   <c r="J52" i="97"/>
   <c r="F52" i="97"/>
   <c r="C52" i="97"/>
   <c r="Q34" i="97"/>
   <c r="P34" i="97"/>
   <c r="M34" i="97"/>
   <c r="I34" i="97"/>
   <c r="L34" i="97" s="1"/>
   <c r="I32" i="97"/>
   <c r="I30" i="97"/>
   <c r="I28" i="97"/>
   <c r="O27" i="97"/>
   <c r="K27" i="97"/>
   <c r="K76" i="97"/>
   <c r="I54" i="97"/>
   <c r="Q13" i="97"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1399" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1398" uniqueCount="299">
   <si>
     <t>別紙様式第一号</t>
     <rPh sb="0" eb="2">
       <t>ベッシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ダイ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>イチゴウ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>申請書</t>
     <rPh sb="0" eb="3">
       <t>シンセイショ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>年</t>
@@ -3099,57 +3099,50 @@
   <si>
     <t>こども家庭庁長官が定める額</t>
     <rPh sb="3" eb="8">
       <t>カテイチョウチョウカン</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>サダ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>運営規程に定める額</t>
     <rPh sb="0" eb="4">
       <t>ウンエイキテイ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>サダ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ガク</t>
     </rPh>
     <phoneticPr fontId="3"/>
-  </si>
-[...5 lines deleted...]
-    <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
     <numFmt numFmtId="176" formatCode="[&lt;=999]000;[&lt;=9999]000\-00;000\-0000"/>
     <numFmt numFmtId="177" formatCode="0000000000"/>
     <numFmt numFmtId="178" formatCode="[&lt;=9]00;[&lt;=99]000;0000"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ ゴシック"/>
@@ -4509,51 +4502,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyBorder="0"/>
     <xf numFmtId="6" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="715">
+  <cellXfs count="718">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -5039,1934 +5032,1946 @@
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="2" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="8" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="8" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="8" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="8" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="8" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="8" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="7" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...289 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="12" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="14" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="15" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="86" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="87" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="89" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="90" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="86" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="87" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="89" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="90" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="88" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="91" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="83" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="85" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="88" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="24" fillId="0" borderId="91" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" shrinkToFit="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="8" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="7" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="70" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="72" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="71" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="73" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="15" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="74" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="75" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="76" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="77" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="78" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="78" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="79" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="79" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="75" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="76" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="57" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="58" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="59" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="47" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="48" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="61" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="17" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="43" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="47" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="48" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="49" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="57" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="58" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="59" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="47" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="48" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="61" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="57" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="58" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="59" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="16" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="57" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="58" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="59" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="57" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="58" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="80" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="13" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="72" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="81" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="84" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="82" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="24" fillId="0" borderId="73" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="67" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="66" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="69" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="68" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="10" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="15" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="17" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="10" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="57" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="58" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="60" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="62" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="12" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="10" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="16" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="12" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="17" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="24" fillId="0" borderId="14" xfId="9" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="44" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="45" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="46" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="50" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="51" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="63" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="64" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="65" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="52" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="53" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="54" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="52" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="53" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="55" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="56" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="57" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="distributed" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="17" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="14" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="5" borderId="13" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...505 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...161 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
-    </xf>
-[...153 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
-    </xf>
-[...171 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="17" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="14" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="13" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="15" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="41" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="8" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
     <cellStyle name="通貨 2" xfId="6" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
     <cellStyle name="通貨 2 2" xfId="8" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
     <cellStyle name="標準 2 2" xfId="5" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
     <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="4" xr:uid="{E647E5B1-0B03-4A17-A884-C912BBB44671}"/>
     <cellStyle name="標準_第１号様式・付表" xfId="7" xr:uid="{0BA782A7-DFE0-4D4C-8974-31A0AF9BBAC2}"/>
     <cellStyle name="標準_第２プリンスマンション 県申請" xfId="9" xr:uid="{9C46B085-7D91-4F92-80CC-7C9217E9B56A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCECFF"/>
       <color rgb="FFFFCCFF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -10986,284 +10991,282 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95820338-B49F-4B7C-BD5F-3537BCF965BF}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:U69"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
     <col min="5" max="5" width="9.625" style="1" customWidth="1"/>
     <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
     <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
     <col min="22" max="16384" width="2.25" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="13.5" customHeight="1">
-      <c r="A1" s="165" t="s">
+      <c r="A1" s="286" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="165"/>
-      <c r="C1" s="165"/>
+      <c r="B1" s="286"/>
+      <c r="C1" s="286"/>
     </row>
     <row r="2" spans="1:21" ht="15" customHeight="1">
-      <c r="A2" s="235"/>
-[...19 lines deleted...]
-      <c r="U2" s="235"/>
+      <c r="A2" s="213"/>
+      <c r="B2" s="213"/>
+      <c r="C2" s="213"/>
+      <c r="D2" s="213"/>
+      <c r="E2" s="213"/>
+      <c r="F2" s="213"/>
+      <c r="G2" s="213"/>
+      <c r="H2" s="213"/>
+      <c r="I2" s="213"/>
+      <c r="J2" s="213"/>
+      <c r="K2" s="213"/>
+      <c r="L2" s="213"/>
+      <c r="M2" s="213"/>
+      <c r="N2" s="213"/>
+      <c r="O2" s="213"/>
+      <c r="P2" s="213"/>
+      <c r="Q2" s="213"/>
+      <c r="R2" s="213"/>
+      <c r="S2" s="213"/>
+      <c r="T2" s="213"/>
+      <c r="U2" s="213"/>
     </row>
     <row r="3" spans="1:21" ht="15" customHeight="1">
-      <c r="A3" s="235"/>
-[...19 lines deleted...]
-      <c r="U3" s="235"/>
+      <c r="A3" s="213"/>
+      <c r="B3" s="213"/>
+      <c r="C3" s="213"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="213"/>
+      <c r="F3" s="213"/>
+      <c r="G3" s="213"/>
+      <c r="H3" s="213"/>
+      <c r="I3" s="213"/>
+      <c r="J3" s="213"/>
+      <c r="K3" s="213"/>
+      <c r="L3" s="213"/>
+      <c r="M3" s="213"/>
+      <c r="N3" s="213"/>
+      <c r="O3" s="213"/>
+      <c r="P3" s="213"/>
+      <c r="Q3" s="213"/>
+      <c r="R3" s="213"/>
+      <c r="S3" s="213"/>
+      <c r="T3" s="213"/>
+      <c r="U3" s="213"/>
     </row>
     <row r="4" spans="1:21" ht="15" customHeight="1">
-      <c r="A4" s="235" t="s">
+      <c r="A4" s="213" t="s">
         <v>211</v>
       </c>
-      <c r="B4" s="235"/>
-[...18 lines deleted...]
-      <c r="U4" s="235"/>
+      <c r="B4" s="213"/>
+      <c r="C4" s="213"/>
+      <c r="D4" s="213"/>
+      <c r="E4" s="213"/>
+      <c r="F4" s="213"/>
+      <c r="G4" s="213"/>
+      <c r="H4" s="213"/>
+      <c r="I4" s="213"/>
+      <c r="J4" s="213"/>
+      <c r="K4" s="213"/>
+      <c r="L4" s="213"/>
+      <c r="M4" s="213"/>
+      <c r="N4" s="213"/>
+      <c r="O4" s="213"/>
+      <c r="P4" s="213"/>
+      <c r="Q4" s="213"/>
+      <c r="R4" s="213"/>
+      <c r="S4" s="213"/>
+      <c r="T4" s="213"/>
+      <c r="U4" s="213"/>
     </row>
     <row r="5" spans="1:21" ht="15" customHeight="1">
       <c r="A5" s="70"/>
       <c r="B5" s="70"/>
       <c r="C5" s="70"/>
       <c r="D5" s="70"/>
-      <c r="E5" s="236"/>
-      <c r="F5" s="236"/>
+      <c r="E5" s="214"/>
+      <c r="F5" s="214"/>
       <c r="G5" s="70" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="70"/>
       <c r="I5" s="70"/>
       <c r="J5" s="70"/>
       <c r="K5" s="70"/>
       <c r="L5" s="70"/>
       <c r="M5" s="70"/>
       <c r="N5" s="70"/>
       <c r="O5" s="70"/>
       <c r="P5" s="70"/>
       <c r="Q5" s="70"/>
       <c r="R5" s="70"/>
       <c r="S5" s="70"/>
       <c r="T5" s="70"/>
       <c r="U5" s="70"/>
     </row>
     <row r="6" spans="1:21" ht="15" customHeight="1">
       <c r="A6" s="70"/>
       <c r="B6" s="70"/>
       <c r="C6" s="70"/>
       <c r="D6" s="70"/>
       <c r="E6" s="70"/>
       <c r="F6" s="70"/>
       <c r="G6" s="70"/>
       <c r="H6" s="70"/>
       <c r="I6" s="70"/>
       <c r="J6" s="70"/>
-      <c r="K6" s="211" t="s">
-[...4 lines deleted...]
-      <c r="N6" s="211"/>
+      <c r="K6" s="231"/>
+      <c r="L6" s="231"/>
+      <c r="M6" s="231"/>
+      <c r="N6" s="231"/>
       <c r="O6" s="70" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="211"/>
-      <c r="Q6" s="211"/>
+      <c r="P6" s="231"/>
+      <c r="Q6" s="231"/>
       <c r="R6" s="70" t="s">
         <v>3</v>
       </c>
-      <c r="S6" s="211"/>
-      <c r="T6" s="211"/>
+      <c r="S6" s="231"/>
+      <c r="T6" s="231"/>
       <c r="U6" s="70" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="15" customHeight="1">
       <c r="A7" s="70"/>
-      <c r="B7" s="235"/>
-      <c r="C7" s="235"/>
+      <c r="B7" s="213"/>
+      <c r="C7" s="213"/>
       <c r="D7" s="100" t="s">
         <v>214</v>
       </c>
       <c r="E7" s="70"/>
       <c r="F7" s="70"/>
       <c r="G7" s="70"/>
       <c r="H7" s="70"/>
       <c r="I7" s="70"/>
       <c r="J7" s="70"/>
       <c r="K7" s="71"/>
       <c r="L7" s="71"/>
       <c r="M7" s="71"/>
       <c r="N7" s="71"/>
       <c r="O7" s="70"/>
       <c r="P7" s="71"/>
       <c r="Q7" s="71"/>
       <c r="R7" s="70"/>
       <c r="S7" s="71"/>
       <c r="T7" s="71"/>
       <c r="U7" s="70"/>
     </row>
     <row r="8" spans="1:21" ht="15" customHeight="1">
       <c r="A8" s="70"/>
       <c r="B8" s="70"/>
       <c r="C8" s="70"/>
       <c r="D8" s="70"/>
       <c r="E8" s="70"/>
       <c r="F8" s="70"/>
       <c r="G8" s="70"/>
       <c r="H8" s="70" t="s">
         <v>5</v>
       </c>
       <c r="I8" s="70"/>
       <c r="J8" s="72"/>
-      <c r="K8" s="212"/>
-[...9 lines deleted...]
-      <c r="U8" s="212"/>
+      <c r="K8" s="246"/>
+      <c r="L8" s="246"/>
+      <c r="M8" s="246"/>
+      <c r="N8" s="246"/>
+      <c r="O8" s="246"/>
+      <c r="P8" s="246"/>
+      <c r="Q8" s="246"/>
+      <c r="R8" s="246"/>
+      <c r="S8" s="246"/>
+      <c r="T8" s="246"/>
+      <c r="U8" s="246"/>
     </row>
     <row r="9" spans="1:21" ht="15" customHeight="1">
       <c r="A9" s="70"/>
       <c r="B9" s="70"/>
       <c r="C9" s="70"/>
       <c r="D9" s="70"/>
       <c r="E9" s="70"/>
       <c r="F9" s="70"/>
       <c r="G9" s="70" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="93" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="93"/>
       <c r="J9" s="72"/>
-      <c r="K9" s="212"/>
-[...9 lines deleted...]
-      <c r="U9" s="212"/>
+      <c r="K9" s="246"/>
+      <c r="L9" s="246"/>
+      <c r="M9" s="246"/>
+      <c r="N9" s="246"/>
+      <c r="O9" s="246"/>
+      <c r="P9" s="246"/>
+      <c r="Q9" s="246"/>
+      <c r="R9" s="246"/>
+      <c r="S9" s="246"/>
+      <c r="T9" s="246"/>
+      <c r="U9" s="246"/>
     </row>
     <row r="10" spans="1:21" ht="15" customHeight="1">
       <c r="A10" s="70"/>
       <c r="B10" s="70"/>
       <c r="C10" s="70"/>
       <c r="D10" s="70"/>
       <c r="E10" s="70"/>
       <c r="F10" s="70"/>
       <c r="G10" s="70"/>
       <c r="H10" s="70" t="s">
         <v>8</v>
       </c>
       <c r="I10" s="70"/>
       <c r="J10" s="72"/>
-      <c r="K10" s="212"/>
-[...9 lines deleted...]
-      <c r="U10" s="212"/>
+      <c r="K10" s="246"/>
+      <c r="L10" s="246"/>
+      <c r="M10" s="246"/>
+      <c r="N10" s="246"/>
+      <c r="O10" s="246"/>
+      <c r="P10" s="246"/>
+      <c r="Q10" s="246"/>
+      <c r="R10" s="246"/>
+      <c r="S10" s="246"/>
+      <c r="T10" s="246"/>
+      <c r="U10" s="246"/>
     </row>
     <row r="11" spans="1:21" ht="15" customHeight="1">
       <c r="A11" s="73"/>
       <c r="B11" s="73"/>
       <c r="C11" s="73"/>
       <c r="D11" s="73"/>
       <c r="E11" s="73"/>
       <c r="F11" s="73"/>
       <c r="G11" s="73"/>
       <c r="H11" s="73"/>
       <c r="I11" s="73"/>
       <c r="J11" s="73"/>
       <c r="K11" s="73"/>
       <c r="L11" s="73"/>
       <c r="M11" s="73"/>
       <c r="N11" s="73"/>
       <c r="O11" s="73"/>
       <c r="P11" s="73"/>
       <c r="Q11" s="73"/>
       <c r="R11" s="73"/>
       <c r="S11" s="73"/>
       <c r="T11" s="73"/>
       <c r="U11" s="73"/>
     </row>
     <row r="12" spans="1:21" ht="15" customHeight="1">
@@ -11304,1756 +11307,1756 @@
       <c r="D13" s="73"/>
       <c r="E13" s="73"/>
       <c r="F13" s="73"/>
       <c r="G13" s="73"/>
       <c r="H13" s="73"/>
       <c r="I13" s="73"/>
       <c r="J13" s="73"/>
       <c r="K13" s="73"/>
       <c r="L13" s="73"/>
       <c r="M13" s="73"/>
       <c r="N13" s="73"/>
       <c r="O13" s="73"/>
       <c r="P13" s="73"/>
       <c r="Q13" s="73"/>
       <c r="R13" s="73"/>
       <c r="S13" s="73"/>
       <c r="T13" s="73"/>
       <c r="U13" s="73"/>
     </row>
     <row r="14" spans="1:21" ht="15" customHeight="1">
       <c r="A14" s="74"/>
       <c r="B14" s="73"/>
       <c r="C14" s="73"/>
       <c r="D14" s="73"/>
       <c r="E14" s="73"/>
-      <c r="F14" s="243" t="s">
+      <c r="F14" s="220" t="s">
         <v>9</v>
       </c>
-      <c r="G14" s="244"/>
-      <c r="H14" s="245"/>
+      <c r="G14" s="221"/>
+      <c r="H14" s="222"/>
       <c r="I14" s="75"/>
       <c r="J14" s="75"/>
       <c r="K14" s="75"/>
       <c r="L14" s="75"/>
       <c r="M14" s="75"/>
       <c r="N14" s="75"/>
       <c r="O14" s="76"/>
       <c r="P14" s="76"/>
       <c r="Q14" s="76"/>
       <c r="R14" s="76"/>
       <c r="S14" s="76"/>
       <c r="T14" s="76"/>
       <c r="U14" s="77"/>
     </row>
     <row r="15" spans="1:21" ht="15" customHeight="1">
-      <c r="A15" s="171" t="s">
+      <c r="A15" s="228" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="246" t="s">
+      <c r="B15" s="223" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="247"/>
-[...17 lines deleted...]
-      <c r="U15" s="239"/>
+      <c r="C15" s="163"/>
+      <c r="D15" s="217"/>
+      <c r="E15" s="218"/>
+      <c r="F15" s="218"/>
+      <c r="G15" s="218"/>
+      <c r="H15" s="218"/>
+      <c r="I15" s="218"/>
+      <c r="J15" s="218"/>
+      <c r="K15" s="218"/>
+      <c r="L15" s="218"/>
+      <c r="M15" s="218"/>
+      <c r="N15" s="218"/>
+      <c r="O15" s="218"/>
+      <c r="P15" s="218"/>
+      <c r="Q15" s="218"/>
+      <c r="R15" s="218"/>
+      <c r="S15" s="218"/>
+      <c r="T15" s="218"/>
+      <c r="U15" s="219"/>
     </row>
     <row r="16" spans="1:21" ht="15" customHeight="1">
-      <c r="A16" s="172"/>
-      <c r="B16" s="248" t="s">
+      <c r="A16" s="229"/>
+      <c r="B16" s="224" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="249"/>
-[...17 lines deleted...]
-      <c r="U16" s="242"/>
+      <c r="C16" s="172"/>
+      <c r="D16" s="192"/>
+      <c r="E16" s="193"/>
+      <c r="F16" s="193"/>
+      <c r="G16" s="193"/>
+      <c r="H16" s="193"/>
+      <c r="I16" s="193"/>
+      <c r="J16" s="193"/>
+      <c r="K16" s="193"/>
+      <c r="L16" s="193"/>
+      <c r="M16" s="193"/>
+      <c r="N16" s="193"/>
+      <c r="O16" s="193"/>
+      <c r="P16" s="193"/>
+      <c r="Q16" s="193"/>
+      <c r="R16" s="193"/>
+      <c r="S16" s="193"/>
+      <c r="T16" s="193"/>
+      <c r="U16" s="194"/>
     </row>
     <row r="17" spans="1:21" ht="15" customHeight="1">
-      <c r="A17" s="172"/>
-      <c r="B17" s="250" t="s">
+      <c r="A17" s="229"/>
+      <c r="B17" s="225" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="251"/>
+      <c r="C17" s="173"/>
       <c r="D17" s="78" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="79"/>
       <c r="F17" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="G17" s="224"/>
-      <c r="H17" s="224"/>
+      <c r="G17" s="195"/>
+      <c r="H17" s="195"/>
       <c r="I17" s="80" t="s">
         <v>16</v>
       </c>
       <c r="J17" s="80"/>
       <c r="K17" s="80"/>
       <c r="L17" s="80"/>
       <c r="M17" s="80"/>
       <c r="N17" s="80"/>
       <c r="O17" s="80"/>
       <c r="P17" s="80"/>
       <c r="Q17" s="80"/>
       <c r="R17" s="80"/>
       <c r="S17" s="80"/>
       <c r="T17" s="80"/>
       <c r="U17" s="81"/>
     </row>
     <row r="18" spans="1:21" ht="15" customHeight="1">
-      <c r="A18" s="172"/>
-[...1 lines deleted...]
-      <c r="C18" s="253"/>
+      <c r="A18" s="229"/>
+      <c r="B18" s="226"/>
+      <c r="C18" s="175"/>
       <c r="D18" s="82"/>
       <c r="E18" s="150" t="s">
         <v>212</v>
       </c>
-      <c r="F18" s="256"/>
-      <c r="G18" s="256"/>
+      <c r="F18" s="196"/>
+      <c r="G18" s="196"/>
       <c r="H18" s="151" t="s">
         <v>213</v>
       </c>
-      <c r="I18" s="229"/>
-[...11 lines deleted...]
-      <c r="U18" s="230"/>
+      <c r="I18" s="215"/>
+      <c r="J18" s="215"/>
+      <c r="K18" s="215"/>
+      <c r="L18" s="215"/>
+      <c r="M18" s="215"/>
+      <c r="N18" s="215"/>
+      <c r="O18" s="215"/>
+      <c r="P18" s="215"/>
+      <c r="Q18" s="215"/>
+      <c r="R18" s="215"/>
+      <c r="S18" s="215"/>
+      <c r="T18" s="215"/>
+      <c r="U18" s="216"/>
     </row>
     <row r="19" spans="1:21" ht="15" customHeight="1">
-      <c r="A19" s="172"/>
-[...19 lines deleted...]
-      <c r="U19" s="259"/>
+      <c r="A19" s="229"/>
+      <c r="B19" s="227"/>
+      <c r="C19" s="177"/>
+      <c r="D19" s="184"/>
+      <c r="E19" s="185"/>
+      <c r="F19" s="185"/>
+      <c r="G19" s="185"/>
+      <c r="H19" s="185"/>
+      <c r="I19" s="185"/>
+      <c r="J19" s="185"/>
+      <c r="K19" s="185"/>
+      <c r="L19" s="185"/>
+      <c r="M19" s="185"/>
+      <c r="N19" s="185"/>
+      <c r="O19" s="185"/>
+      <c r="P19" s="185"/>
+      <c r="Q19" s="185"/>
+      <c r="R19" s="185"/>
+      <c r="S19" s="185"/>
+      <c r="T19" s="185"/>
+      <c r="U19" s="186"/>
     </row>
     <row r="20" spans="1:21" ht="15" customHeight="1">
-      <c r="A20" s="172"/>
-      <c r="B20" s="213" t="s">
+      <c r="A20" s="229"/>
+      <c r="B20" s="247" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="214"/>
+      <c r="C20" s="248"/>
       <c r="D20" s="98" t="s">
         <v>18</v>
       </c>
-      <c r="E20" s="191" t="s">
+      <c r="E20" s="295" t="s">
         <v>242</v>
       </c>
-      <c r="F20" s="192"/>
-[...14 lines deleted...]
-      <c r="U20" s="194"/>
+      <c r="F20" s="296"/>
+      <c r="G20" s="296"/>
+      <c r="H20" s="296"/>
+      <c r="I20" s="296"/>
+      <c r="J20" s="296"/>
+      <c r="K20" s="296"/>
+      <c r="L20" s="297"/>
+      <c r="M20" s="297"/>
+      <c r="N20" s="297"/>
+      <c r="O20" s="297"/>
+      <c r="P20" s="297"/>
+      <c r="Q20" s="297"/>
+      <c r="R20" s="297"/>
+      <c r="S20" s="297"/>
+      <c r="T20" s="297"/>
+      <c r="U20" s="298"/>
     </row>
     <row r="21" spans="1:21" ht="15" customHeight="1">
-      <c r="A21" s="172"/>
-[...2 lines deleted...]
-      <c r="D21" s="260" t="s">
+      <c r="A21" s="229"/>
+      <c r="B21" s="249"/>
+      <c r="C21" s="250"/>
+      <c r="D21" s="232" t="s">
         <v>19</v>
       </c>
-      <c r="E21" s="261"/>
-[...15 lines deleted...]
-      <c r="U21" s="167"/>
+      <c r="E21" s="233"/>
+      <c r="F21" s="240"/>
+      <c r="G21" s="240"/>
+      <c r="H21" s="240"/>
+      <c r="I21" s="240"/>
+      <c r="J21" s="240"/>
+      <c r="K21" s="240"/>
+      <c r="L21" s="240"/>
+      <c r="M21" s="240"/>
+      <c r="N21" s="240"/>
+      <c r="O21" s="240"/>
+      <c r="P21" s="240"/>
+      <c r="Q21" s="240"/>
+      <c r="R21" s="240"/>
+      <c r="S21" s="240"/>
+      <c r="T21" s="240"/>
+      <c r="U21" s="241"/>
     </row>
     <row r="22" spans="1:21" ht="15" customHeight="1">
-      <c r="A22" s="172"/>
+      <c r="A22" s="229"/>
       <c r="B22" s="83" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="84"/>
       <c r="D22" s="78"/>
       <c r="E22" s="80"/>
       <c r="F22" s="85"/>
       <c r="G22" s="85"/>
       <c r="H22" s="85"/>
       <c r="I22" s="85"/>
       <c r="J22" s="85"/>
       <c r="K22" s="85"/>
       <c r="L22" s="85"/>
       <c r="M22" s="85"/>
       <c r="N22" s="85"/>
       <c r="O22" s="85"/>
       <c r="P22" s="85"/>
       <c r="Q22" s="85"/>
       <c r="R22" s="85"/>
       <c r="S22" s="85"/>
       <c r="T22" s="85"/>
       <c r="U22" s="86"/>
     </row>
     <row r="23" spans="1:21" ht="15" customHeight="1">
-      <c r="A23" s="172"/>
-      <c r="B23" s="217" t="s">
+      <c r="A23" s="229"/>
+      <c r="B23" s="251" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="218"/>
-      <c r="D23" s="268" t="s">
+      <c r="C23" s="252"/>
+      <c r="D23" s="242" t="s">
         <v>22</v>
       </c>
-      <c r="E23" s="225"/>
-      <c r="F23" s="226"/>
+      <c r="E23" s="258"/>
+      <c r="F23" s="259"/>
       <c r="G23" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="H23" s="262"/>
-[...4 lines deleted...]
-      <c r="M23" s="277" t="s">
+      <c r="H23" s="234"/>
+      <c r="I23" s="235"/>
+      <c r="J23" s="235"/>
+      <c r="K23" s="235"/>
+      <c r="L23" s="236"/>
+      <c r="M23" s="167" t="s">
         <v>23</v>
       </c>
-      <c r="N23" s="278"/>
-[...6 lines deleted...]
-      <c r="U23" s="201"/>
+      <c r="N23" s="168"/>
+      <c r="O23" s="203"/>
+      <c r="P23" s="204"/>
+      <c r="Q23" s="204"/>
+      <c r="R23" s="204"/>
+      <c r="S23" s="204"/>
+      <c r="T23" s="204"/>
+      <c r="U23" s="205"/>
     </row>
     <row r="24" spans="1:21" ht="15" customHeight="1">
-      <c r="A24" s="172"/>
-[...4 lines deleted...]
-      <c r="F24" s="228"/>
+      <c r="A24" s="229"/>
+      <c r="B24" s="253"/>
+      <c r="C24" s="254"/>
+      <c r="D24" s="243"/>
+      <c r="E24" s="260"/>
+      <c r="F24" s="261"/>
       <c r="G24" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="H24" s="265"/>
-[...12 lines deleted...]
-      <c r="U24" s="298"/>
+      <c r="H24" s="237"/>
+      <c r="I24" s="238"/>
+      <c r="J24" s="238"/>
+      <c r="K24" s="238"/>
+      <c r="L24" s="239"/>
+      <c r="M24" s="169"/>
+      <c r="N24" s="170"/>
+      <c r="O24" s="206"/>
+      <c r="P24" s="207"/>
+      <c r="Q24" s="207"/>
+      <c r="R24" s="207"/>
+      <c r="S24" s="207"/>
+      <c r="T24" s="207"/>
+      <c r="U24" s="208"/>
     </row>
     <row r="25" spans="1:21" ht="15" customHeight="1">
-      <c r="A25" s="172"/>
-      <c r="B25" s="213" t="s">
+      <c r="A25" s="229"/>
+      <c r="B25" s="247" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="214"/>
+      <c r="C25" s="248"/>
       <c r="D25" s="78" t="s">
         <v>14</v>
       </c>
       <c r="E25" s="79"/>
       <c r="F25" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="G25" s="224"/>
-      <c r="H25" s="224"/>
+      <c r="G25" s="195"/>
+      <c r="H25" s="195"/>
       <c r="I25" s="80" t="s">
         <v>16</v>
       </c>
       <c r="J25" s="80"/>
       <c r="K25" s="80"/>
       <c r="L25" s="80"/>
       <c r="M25" s="80"/>
       <c r="N25" s="80"/>
       <c r="O25" s="80"/>
       <c r="P25" s="80"/>
       <c r="Q25" s="80"/>
       <c r="R25" s="80"/>
       <c r="S25" s="80"/>
       <c r="T25" s="80"/>
       <c r="U25" s="81"/>
     </row>
     <row r="26" spans="1:21" ht="15" customHeight="1">
-      <c r="A26" s="172"/>
-[...1 lines deleted...]
-      <c r="C26" s="234"/>
+      <c r="A26" s="229"/>
+      <c r="B26" s="264"/>
+      <c r="C26" s="265"/>
       <c r="D26" s="82"/>
       <c r="E26" s="150" t="s">
         <v>212</v>
       </c>
-      <c r="F26" s="256"/>
-      <c r="G26" s="256"/>
+      <c r="F26" s="196"/>
+      <c r="G26" s="196"/>
       <c r="H26" s="151" t="s">
         <v>213</v>
       </c>
-      <c r="I26" s="229"/>
-[...11 lines deleted...]
-      <c r="U26" s="230"/>
+      <c r="I26" s="215"/>
+      <c r="J26" s="215"/>
+      <c r="K26" s="215"/>
+      <c r="L26" s="215"/>
+      <c r="M26" s="215"/>
+      <c r="N26" s="215"/>
+      <c r="O26" s="215"/>
+      <c r="P26" s="215"/>
+      <c r="Q26" s="215"/>
+      <c r="R26" s="215"/>
+      <c r="S26" s="215"/>
+      <c r="T26" s="215"/>
+      <c r="U26" s="216"/>
     </row>
     <row r="27" spans="1:21" ht="15" customHeight="1">
-      <c r="A27" s="173"/>
-[...19 lines deleted...]
-      <c r="U27" s="259"/>
+      <c r="A27" s="230"/>
+      <c r="B27" s="249"/>
+      <c r="C27" s="250"/>
+      <c r="D27" s="184"/>
+      <c r="E27" s="185"/>
+      <c r="F27" s="185"/>
+      <c r="G27" s="185"/>
+      <c r="H27" s="185"/>
+      <c r="I27" s="185"/>
+      <c r="J27" s="185"/>
+      <c r="K27" s="185"/>
+      <c r="L27" s="185"/>
+      <c r="M27" s="185"/>
+      <c r="N27" s="185"/>
+      <c r="O27" s="185"/>
+      <c r="P27" s="185"/>
+      <c r="Q27" s="185"/>
+      <c r="R27" s="185"/>
+      <c r="S27" s="185"/>
+      <c r="T27" s="185"/>
+      <c r="U27" s="186"/>
     </row>
     <row r="28" spans="1:21" ht="15" customHeight="1">
-      <c r="A28" s="171" t="s">
+      <c r="A28" s="228" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="273" t="s">
+      <c r="B28" s="162" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="247"/>
-[...17 lines deleted...]
-      <c r="U28" s="289"/>
+      <c r="C28" s="163"/>
+      <c r="D28" s="189"/>
+      <c r="E28" s="190"/>
+      <c r="F28" s="190"/>
+      <c r="G28" s="190"/>
+      <c r="H28" s="190"/>
+      <c r="I28" s="190"/>
+      <c r="J28" s="190"/>
+      <c r="K28" s="190"/>
+      <c r="L28" s="190"/>
+      <c r="M28" s="190"/>
+      <c r="N28" s="190"/>
+      <c r="O28" s="190"/>
+      <c r="P28" s="190"/>
+      <c r="Q28" s="190"/>
+      <c r="R28" s="190"/>
+      <c r="S28" s="190"/>
+      <c r="T28" s="190"/>
+      <c r="U28" s="191"/>
     </row>
     <row r="29" spans="1:21" ht="15" customHeight="1">
-      <c r="A29" s="172"/>
-      <c r="B29" s="281" t="s">
+      <c r="A29" s="229"/>
+      <c r="B29" s="171" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="249"/>
-[...17 lines deleted...]
-      <c r="U29" s="242"/>
+      <c r="C29" s="172"/>
+      <c r="D29" s="192"/>
+      <c r="E29" s="193"/>
+      <c r="F29" s="193"/>
+      <c r="G29" s="193"/>
+      <c r="H29" s="193"/>
+      <c r="I29" s="193"/>
+      <c r="J29" s="193"/>
+      <c r="K29" s="193"/>
+      <c r="L29" s="193"/>
+      <c r="M29" s="193"/>
+      <c r="N29" s="193"/>
+      <c r="O29" s="193"/>
+      <c r="P29" s="193"/>
+      <c r="Q29" s="193"/>
+      <c r="R29" s="193"/>
+      <c r="S29" s="193"/>
+      <c r="T29" s="193"/>
+      <c r="U29" s="194"/>
     </row>
     <row r="30" spans="1:21" ht="15" customHeight="1">
-      <c r="A30" s="172"/>
-      <c r="B30" s="251" t="s">
+      <c r="A30" s="229"/>
+      <c r="B30" s="173" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="282"/>
+      <c r="C30" s="174"/>
       <c r="D30" s="78" t="s">
         <v>14</v>
       </c>
       <c r="E30" s="79"/>
       <c r="F30" s="80" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="224"/>
-      <c r="H30" s="224"/>
+      <c r="G30" s="195"/>
+      <c r="H30" s="195"/>
       <c r="I30" s="80" t="s">
         <v>16</v>
       </c>
       <c r="J30" s="80"/>
       <c r="K30" s="80"/>
       <c r="L30" s="80"/>
       <c r="M30" s="80"/>
       <c r="N30" s="80"/>
       <c r="O30" s="80"/>
       <c r="P30" s="80"/>
       <c r="Q30" s="80"/>
       <c r="R30" s="80"/>
       <c r="S30" s="80"/>
       <c r="T30" s="80"/>
       <c r="U30" s="81"/>
     </row>
     <row r="31" spans="1:21" ht="15" customHeight="1">
-      <c r="A31" s="172"/>
-[...1 lines deleted...]
-      <c r="C31" s="283"/>
+      <c r="A31" s="229"/>
+      <c r="B31" s="175"/>
+      <c r="C31" s="176"/>
       <c r="D31" s="82"/>
       <c r="E31" s="150" t="s">
         <v>212</v>
       </c>
-      <c r="F31" s="256"/>
-      <c r="G31" s="256"/>
+      <c r="F31" s="196"/>
+      <c r="G31" s="196"/>
       <c r="H31" s="151" t="s">
         <v>213</v>
       </c>
-      <c r="I31" s="229"/>
-[...11 lines deleted...]
-      <c r="U31" s="230"/>
+      <c r="I31" s="215"/>
+      <c r="J31" s="215"/>
+      <c r="K31" s="215"/>
+      <c r="L31" s="215"/>
+      <c r="M31" s="215"/>
+      <c r="N31" s="215"/>
+      <c r="O31" s="215"/>
+      <c r="P31" s="215"/>
+      <c r="Q31" s="215"/>
+      <c r="R31" s="215"/>
+      <c r="S31" s="215"/>
+      <c r="T31" s="215"/>
+      <c r="U31" s="216"/>
     </row>
     <row r="32" spans="1:21" ht="15" customHeight="1">
-      <c r="A32" s="172"/>
-[...19 lines deleted...]
-      <c r="U32" s="259"/>
+      <c r="A32" s="229"/>
+      <c r="B32" s="177"/>
+      <c r="C32" s="178"/>
+      <c r="D32" s="184"/>
+      <c r="E32" s="185"/>
+      <c r="F32" s="185"/>
+      <c r="G32" s="185"/>
+      <c r="H32" s="185"/>
+      <c r="I32" s="185"/>
+      <c r="J32" s="185"/>
+      <c r="K32" s="185"/>
+      <c r="L32" s="185"/>
+      <c r="M32" s="185"/>
+      <c r="N32" s="185"/>
+      <c r="O32" s="185"/>
+      <c r="P32" s="185"/>
+      <c r="Q32" s="185"/>
+      <c r="R32" s="185"/>
+      <c r="S32" s="185"/>
+      <c r="T32" s="185"/>
+      <c r="U32" s="186"/>
     </row>
     <row r="33" spans="1:21" ht="15" customHeight="1">
-      <c r="A33" s="172"/>
-      <c r="B33" s="221" t="s">
+      <c r="A33" s="229"/>
+      <c r="B33" s="255" t="s">
         <v>28</v>
       </c>
-      <c r="C33" s="222"/>
-[...3 lines deleted...]
-      <c r="G33" s="286"/>
+      <c r="C33" s="256"/>
+      <c r="D33" s="256"/>
+      <c r="E33" s="257"/>
+      <c r="F33" s="187"/>
+      <c r="G33" s="188"/>
       <c r="H33" s="101"/>
       <c r="I33" s="101"/>
       <c r="J33" s="101"/>
       <c r="K33" s="101"/>
       <c r="L33" s="101"/>
       <c r="M33" s="101"/>
       <c r="N33" s="101"/>
       <c r="O33" s="101"/>
       <c r="P33" s="101"/>
       <c r="Q33" s="101"/>
       <c r="R33" s="101"/>
       <c r="S33" s="101"/>
       <c r="T33" s="101"/>
       <c r="U33" s="101"/>
     </row>
     <row r="34" spans="1:21" ht="15" customHeight="1">
-      <c r="A34" s="172"/>
-      <c r="B34" s="274" t="s">
+      <c r="A34" s="229"/>
+      <c r="B34" s="164" t="s">
         <v>29</v>
       </c>
-      <c r="C34" s="274"/>
-      <c r="D34" s="274"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="164"/>
       <c r="E34" s="88"/>
-      <c r="F34" s="276" t="s">
+      <c r="F34" s="166" t="s">
         <v>30</v>
       </c>
-      <c r="G34" s="276"/>
-      <c r="H34" s="276" t="s">
+      <c r="G34" s="166"/>
+      <c r="H34" s="166" t="s">
         <v>31</v>
       </c>
-      <c r="I34" s="276"/>
-[...2 lines deleted...]
-      <c r="L34" s="184" t="s">
+      <c r="I34" s="166"/>
+      <c r="J34" s="166"/>
+      <c r="K34" s="166"/>
+      <c r="L34" s="294" t="s">
         <v>32</v>
       </c>
-      <c r="M34" s="184"/>
-[...4 lines deleted...]
-      <c r="R34" s="290" t="s">
+      <c r="M34" s="294"/>
+      <c r="N34" s="294"/>
+      <c r="O34" s="294"/>
+      <c r="P34" s="294"/>
+      <c r="Q34" s="294"/>
+      <c r="R34" s="197" t="s">
         <v>33</v>
       </c>
-      <c r="S34" s="291"/>
-[...1 lines deleted...]
-      <c r="U34" s="292"/>
+      <c r="S34" s="198"/>
+      <c r="T34" s="198"/>
+      <c r="U34" s="199"/>
     </row>
     <row r="35" spans="1:21" ht="39.950000000000003" customHeight="1">
-      <c r="A35" s="172"/>
-[...2 lines deleted...]
-      <c r="D35" s="275"/>
+      <c r="A35" s="229"/>
+      <c r="B35" s="165"/>
+      <c r="C35" s="165"/>
+      <c r="D35" s="165"/>
       <c r="E35" s="89" t="s">
         <v>34</v>
       </c>
-      <c r="F35" s="276"/>
-[...14 lines deleted...]
-      <c r="U35" s="295"/>
+      <c r="F35" s="166"/>
+      <c r="G35" s="166"/>
+      <c r="H35" s="166"/>
+      <c r="I35" s="166"/>
+      <c r="J35" s="166"/>
+      <c r="K35" s="166"/>
+      <c r="L35" s="294"/>
+      <c r="M35" s="294"/>
+      <c r="N35" s="294"/>
+      <c r="O35" s="294"/>
+      <c r="P35" s="294"/>
+      <c r="Q35" s="294"/>
+      <c r="R35" s="200"/>
+      <c r="S35" s="201"/>
+      <c r="T35" s="201"/>
+      <c r="U35" s="202"/>
     </row>
     <row r="36" spans="1:21" ht="15" customHeight="1">
-      <c r="A36" s="172"/>
-      <c r="B36" s="206" t="s">
+      <c r="A36" s="229"/>
+      <c r="B36" s="273" t="s">
         <v>35</v>
       </c>
-      <c r="C36" s="231" t="s">
+      <c r="C36" s="262" t="s">
         <v>36</v>
       </c>
-      <c r="D36" s="232"/>
+      <c r="D36" s="263"/>
       <c r="E36" s="104"/>
-      <c r="F36" s="181"/>
-[...11 lines deleted...]
-      <c r="R36" s="199" t="s">
+      <c r="F36" s="179"/>
+      <c r="G36" s="180"/>
+      <c r="H36" s="181"/>
+      <c r="I36" s="182"/>
+      <c r="J36" s="182"/>
+      <c r="K36" s="183"/>
+      <c r="L36" s="179"/>
+      <c r="M36" s="209"/>
+      <c r="N36" s="209"/>
+      <c r="O36" s="209"/>
+      <c r="P36" s="209"/>
+      <c r="Q36" s="180"/>
+      <c r="R36" s="203" t="s">
         <v>37</v>
       </c>
-      <c r="S36" s="200"/>
-[...1 lines deleted...]
-      <c r="U36" s="201"/>
+      <c r="S36" s="204"/>
+      <c r="T36" s="204"/>
+      <c r="U36" s="205"/>
     </row>
     <row r="37" spans="1:21" ht="15" customHeight="1">
-      <c r="A37" s="172"/>
-[...1 lines deleted...]
-      <c r="C37" s="166" t="s">
+      <c r="A37" s="229"/>
+      <c r="B37" s="274"/>
+      <c r="C37" s="244" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="197"/>
+      <c r="D37" s="245"/>
       <c r="E37" s="105"/>
-      <c r="F37" s="181"/>
-[...11 lines deleted...]
-      <c r="R37" s="199" t="s">
+      <c r="F37" s="179"/>
+      <c r="G37" s="180"/>
+      <c r="H37" s="181"/>
+      <c r="I37" s="182"/>
+      <c r="J37" s="182"/>
+      <c r="K37" s="183"/>
+      <c r="L37" s="179"/>
+      <c r="M37" s="209"/>
+      <c r="N37" s="209"/>
+      <c r="O37" s="209"/>
+      <c r="P37" s="209"/>
+      <c r="Q37" s="180"/>
+      <c r="R37" s="203" t="s">
         <v>37</v>
       </c>
-      <c r="S37" s="200"/>
-[...1 lines deleted...]
-      <c r="U37" s="201"/>
+      <c r="S37" s="204"/>
+      <c r="T37" s="204"/>
+      <c r="U37" s="205"/>
     </row>
     <row r="38" spans="1:21" ht="15" customHeight="1">
-      <c r="A38" s="172"/>
-[...1 lines deleted...]
-      <c r="C38" s="166" t="s">
+      <c r="A38" s="229"/>
+      <c r="B38" s="274"/>
+      <c r="C38" s="244" t="s">
         <v>39</v>
       </c>
-      <c r="D38" s="197"/>
+      <c r="D38" s="245"/>
       <c r="E38" s="106"/>
-      <c r="F38" s="181"/>
-[...11 lines deleted...]
-      <c r="R38" s="199" t="s">
+      <c r="F38" s="179"/>
+      <c r="G38" s="180"/>
+      <c r="H38" s="181"/>
+      <c r="I38" s="182"/>
+      <c r="J38" s="182"/>
+      <c r="K38" s="183"/>
+      <c r="L38" s="179"/>
+      <c r="M38" s="209"/>
+      <c r="N38" s="209"/>
+      <c r="O38" s="209"/>
+      <c r="P38" s="209"/>
+      <c r="Q38" s="180"/>
+      <c r="R38" s="203" t="s">
         <v>37</v>
       </c>
-      <c r="S38" s="200"/>
-[...1 lines deleted...]
-      <c r="U38" s="201"/>
+      <c r="S38" s="204"/>
+      <c r="T38" s="204"/>
+      <c r="U38" s="205"/>
     </row>
     <row r="39" spans="1:21" ht="15" customHeight="1">
-      <c r="A39" s="172"/>
-[...1 lines deleted...]
-      <c r="C39" s="166" t="s">
+      <c r="A39" s="229"/>
+      <c r="B39" s="274"/>
+      <c r="C39" s="244" t="s">
         <v>40</v>
       </c>
-      <c r="D39" s="197"/>
+      <c r="D39" s="245"/>
       <c r="E39" s="106"/>
-      <c r="F39" s="181"/>
-[...11 lines deleted...]
-      <c r="R39" s="199" t="s">
+      <c r="F39" s="179"/>
+      <c r="G39" s="180"/>
+      <c r="H39" s="181"/>
+      <c r="I39" s="182"/>
+      <c r="J39" s="182"/>
+      <c r="K39" s="183"/>
+      <c r="L39" s="179"/>
+      <c r="M39" s="209"/>
+      <c r="N39" s="209"/>
+      <c r="O39" s="209"/>
+      <c r="P39" s="209"/>
+      <c r="Q39" s="180"/>
+      <c r="R39" s="203" t="s">
         <v>37</v>
       </c>
-      <c r="S39" s="200"/>
-[...1 lines deleted...]
-      <c r="U39" s="201"/>
+      <c r="S39" s="204"/>
+      <c r="T39" s="204"/>
+      <c r="U39" s="205"/>
     </row>
     <row r="40" spans="1:21" ht="15" customHeight="1">
-      <c r="A40" s="172"/>
-[...1 lines deleted...]
-      <c r="C40" s="166" t="s">
+      <c r="A40" s="229"/>
+      <c r="B40" s="274"/>
+      <c r="C40" s="244" t="s">
         <v>41</v>
       </c>
-      <c r="D40" s="197"/>
+      <c r="D40" s="245"/>
       <c r="E40" s="106"/>
-      <c r="F40" s="181"/>
-[...11 lines deleted...]
-      <c r="R40" s="199" t="s">
+      <c r="F40" s="179"/>
+      <c r="G40" s="180"/>
+      <c r="H40" s="181"/>
+      <c r="I40" s="182"/>
+      <c r="J40" s="182"/>
+      <c r="K40" s="183"/>
+      <c r="L40" s="179"/>
+      <c r="M40" s="209"/>
+      <c r="N40" s="209"/>
+      <c r="O40" s="209"/>
+      <c r="P40" s="209"/>
+      <c r="Q40" s="180"/>
+      <c r="R40" s="203" t="s">
         <v>42</v>
       </c>
-      <c r="S40" s="200"/>
-[...1 lines deleted...]
-      <c r="U40" s="201"/>
+      <c r="S40" s="204"/>
+      <c r="T40" s="204"/>
+      <c r="U40" s="205"/>
     </row>
     <row r="41" spans="1:21" ht="15" customHeight="1">
-      <c r="A41" s="172"/>
-[...1 lines deleted...]
-      <c r="C41" s="166" t="s">
+      <c r="A41" s="229"/>
+      <c r="B41" s="274"/>
+      <c r="C41" s="244" t="s">
         <v>43</v>
       </c>
-      <c r="D41" s="197"/>
+      <c r="D41" s="245"/>
       <c r="E41" s="105"/>
-      <c r="F41" s="181"/>
-[...11 lines deleted...]
-      <c r="R41" s="199" t="s">
+      <c r="F41" s="179"/>
+      <c r="G41" s="180"/>
+      <c r="H41" s="181"/>
+      <c r="I41" s="182"/>
+      <c r="J41" s="182"/>
+      <c r="K41" s="183"/>
+      <c r="L41" s="179"/>
+      <c r="M41" s="209"/>
+      <c r="N41" s="209"/>
+      <c r="O41" s="209"/>
+      <c r="P41" s="209"/>
+      <c r="Q41" s="180"/>
+      <c r="R41" s="203" t="s">
         <v>44</v>
       </c>
-      <c r="S41" s="200"/>
-[...1 lines deleted...]
-      <c r="U41" s="201"/>
+      <c r="S41" s="204"/>
+      <c r="T41" s="204"/>
+      <c r="U41" s="205"/>
     </row>
     <row r="42" spans="1:21" ht="15" customHeight="1">
-      <c r="A42" s="172"/>
-[...1 lines deleted...]
-      <c r="C42" s="166" t="s">
+      <c r="A42" s="229"/>
+      <c r="B42" s="274"/>
+      <c r="C42" s="244" t="s">
         <v>45</v>
       </c>
-      <c r="D42" s="197"/>
+      <c r="D42" s="245"/>
       <c r="E42" s="105"/>
-      <c r="F42" s="181"/>
-[...11 lines deleted...]
-      <c r="R42" s="199" t="s">
+      <c r="F42" s="179"/>
+      <c r="G42" s="180"/>
+      <c r="H42" s="181"/>
+      <c r="I42" s="182"/>
+      <c r="J42" s="182"/>
+      <c r="K42" s="183"/>
+      <c r="L42" s="179"/>
+      <c r="M42" s="209"/>
+      <c r="N42" s="209"/>
+      <c r="O42" s="209"/>
+      <c r="P42" s="209"/>
+      <c r="Q42" s="180"/>
+      <c r="R42" s="203" t="s">
         <v>46</v>
       </c>
-      <c r="S42" s="200"/>
-[...1 lines deleted...]
-      <c r="U42" s="201"/>
+      <c r="S42" s="204"/>
+      <c r="T42" s="204"/>
+      <c r="U42" s="205"/>
     </row>
     <row r="43" spans="1:21" ht="15" customHeight="1">
-      <c r="A43" s="172"/>
-[...1 lines deleted...]
-      <c r="C43" s="166" t="s">
+      <c r="A43" s="229"/>
+      <c r="B43" s="274"/>
+      <c r="C43" s="244" t="s">
         <v>47</v>
       </c>
-      <c r="D43" s="197"/>
+      <c r="D43" s="245"/>
       <c r="E43" s="106"/>
-      <c r="F43" s="181"/>
-[...11 lines deleted...]
-      <c r="R43" s="199" t="s">
+      <c r="F43" s="179"/>
+      <c r="G43" s="180"/>
+      <c r="H43" s="181"/>
+      <c r="I43" s="182"/>
+      <c r="J43" s="182"/>
+      <c r="K43" s="183"/>
+      <c r="L43" s="179"/>
+      <c r="M43" s="209"/>
+      <c r="N43" s="209"/>
+      <c r="O43" s="209"/>
+      <c r="P43" s="209"/>
+      <c r="Q43" s="180"/>
+      <c r="R43" s="203" t="s">
         <v>48</v>
       </c>
-      <c r="S43" s="200"/>
-[...1 lines deleted...]
-      <c r="U43" s="201"/>
+      <c r="S43" s="204"/>
+      <c r="T43" s="204"/>
+      <c r="U43" s="205"/>
     </row>
     <row r="44" spans="1:21" ht="15" customHeight="1">
-      <c r="A44" s="172"/>
-[...1 lines deleted...]
-      <c r="C44" s="166" t="s">
+      <c r="A44" s="229"/>
+      <c r="B44" s="274"/>
+      <c r="C44" s="244" t="s">
         <v>49</v>
       </c>
-      <c r="D44" s="167"/>
+      <c r="D44" s="241"/>
       <c r="E44" s="105"/>
-      <c r="F44" s="181"/>
-[...11 lines deleted...]
-      <c r="R44" s="199" t="s">
+      <c r="F44" s="179"/>
+      <c r="G44" s="180"/>
+      <c r="H44" s="181"/>
+      <c r="I44" s="182"/>
+      <c r="J44" s="182"/>
+      <c r="K44" s="183"/>
+      <c r="L44" s="179"/>
+      <c r="M44" s="209"/>
+      <c r="N44" s="209"/>
+      <c r="O44" s="209"/>
+      <c r="P44" s="209"/>
+      <c r="Q44" s="180"/>
+      <c r="R44" s="203" t="s">
         <v>50</v>
       </c>
-      <c r="S44" s="200"/>
-[...1 lines deleted...]
-      <c r="U44" s="201"/>
+      <c r="S44" s="204"/>
+      <c r="T44" s="204"/>
+      <c r="U44" s="205"/>
     </row>
     <row r="45" spans="1:21" ht="15" customHeight="1">
-      <c r="A45" s="172"/>
-[...1 lines deleted...]
-      <c r="C45" s="166" t="s">
+      <c r="A45" s="229"/>
+      <c r="B45" s="274"/>
+      <c r="C45" s="244" t="s">
         <v>51</v>
       </c>
-      <c r="D45" s="167"/>
+      <c r="D45" s="241"/>
       <c r="E45" s="105"/>
-      <c r="F45" s="181"/>
-[...11 lines deleted...]
-      <c r="R45" s="199" t="s">
+      <c r="F45" s="179"/>
+      <c r="G45" s="180"/>
+      <c r="H45" s="181"/>
+      <c r="I45" s="182"/>
+      <c r="J45" s="182"/>
+      <c r="K45" s="183"/>
+      <c r="L45" s="179"/>
+      <c r="M45" s="209"/>
+      <c r="N45" s="209"/>
+      <c r="O45" s="209"/>
+      <c r="P45" s="209"/>
+      <c r="Q45" s="180"/>
+      <c r="R45" s="203" t="s">
         <v>50</v>
       </c>
-      <c r="S45" s="200"/>
-[...1 lines deleted...]
-      <c r="U45" s="201"/>
+      <c r="S45" s="204"/>
+      <c r="T45" s="204"/>
+      <c r="U45" s="205"/>
     </row>
     <row r="46" spans="1:21" ht="15" customHeight="1">
-      <c r="A46" s="172"/>
-[...1 lines deleted...]
-      <c r="C46" s="209" t="s">
+      <c r="A46" s="229"/>
+      <c r="B46" s="274"/>
+      <c r="C46" s="276" t="s">
         <v>52</v>
       </c>
-      <c r="D46" s="210"/>
+      <c r="D46" s="277"/>
       <c r="E46" s="106"/>
-      <c r="F46" s="181"/>
-[...11 lines deleted...]
-      <c r="R46" s="185" t="s">
+      <c r="F46" s="179"/>
+      <c r="G46" s="180"/>
+      <c r="H46" s="181"/>
+      <c r="I46" s="182"/>
+      <c r="J46" s="182"/>
+      <c r="K46" s="183"/>
+      <c r="L46" s="179"/>
+      <c r="M46" s="209"/>
+      <c r="N46" s="209"/>
+      <c r="O46" s="209"/>
+      <c r="P46" s="209"/>
+      <c r="Q46" s="180"/>
+      <c r="R46" s="269" t="s">
         <v>53</v>
       </c>
-      <c r="S46" s="186"/>
-[...1 lines deleted...]
-      <c r="U46" s="187"/>
+      <c r="S46" s="270"/>
+      <c r="T46" s="270"/>
+      <c r="U46" s="271"/>
     </row>
     <row r="47" spans="1:21" ht="15" customHeight="1">
-      <c r="A47" s="172"/>
-[...1 lines deleted...]
-      <c r="C47" s="166" t="s">
+      <c r="A47" s="229"/>
+      <c r="B47" s="274"/>
+      <c r="C47" s="244" t="s">
         <v>54</v>
       </c>
-      <c r="D47" s="167"/>
+      <c r="D47" s="241"/>
       <c r="E47" s="106"/>
-      <c r="F47" s="181"/>
-[...11 lines deleted...]
-      <c r="R47" s="185" t="s">
+      <c r="F47" s="179"/>
+      <c r="G47" s="180"/>
+      <c r="H47" s="181"/>
+      <c r="I47" s="182"/>
+      <c r="J47" s="182"/>
+      <c r="K47" s="183"/>
+      <c r="L47" s="179"/>
+      <c r="M47" s="209"/>
+      <c r="N47" s="209"/>
+      <c r="O47" s="209"/>
+      <c r="P47" s="209"/>
+      <c r="Q47" s="180"/>
+      <c r="R47" s="269" t="s">
         <v>55</v>
       </c>
-      <c r="S47" s="186"/>
-[...1 lines deleted...]
-      <c r="U47" s="187"/>
+      <c r="S47" s="270"/>
+      <c r="T47" s="270"/>
+      <c r="U47" s="271"/>
     </row>
     <row r="48" spans="1:21" ht="15" customHeight="1">
-      <c r="A48" s="172"/>
-[...1 lines deleted...]
-      <c r="C48" s="166" t="s">
+      <c r="A48" s="229"/>
+      <c r="B48" s="274"/>
+      <c r="C48" s="244" t="s">
         <v>56</v>
       </c>
-      <c r="D48" s="167"/>
+      <c r="D48" s="241"/>
       <c r="E48" s="106"/>
-      <c r="F48" s="181"/>
-[...11 lines deleted...]
-      <c r="R48" s="185" t="s">
+      <c r="F48" s="179"/>
+      <c r="G48" s="180"/>
+      <c r="H48" s="181"/>
+      <c r="I48" s="182"/>
+      <c r="J48" s="182"/>
+      <c r="K48" s="183"/>
+      <c r="L48" s="179"/>
+      <c r="M48" s="209"/>
+      <c r="N48" s="209"/>
+      <c r="O48" s="209"/>
+      <c r="P48" s="209"/>
+      <c r="Q48" s="180"/>
+      <c r="R48" s="269" t="s">
         <v>57</v>
       </c>
-      <c r="S48" s="186"/>
-[...1 lines deleted...]
-      <c r="U48" s="187"/>
+      <c r="S48" s="270"/>
+      <c r="T48" s="270"/>
+      <c r="U48" s="271"/>
     </row>
     <row r="49" spans="1:21" ht="15" customHeight="1">
-      <c r="A49" s="172"/>
-[...1 lines deleted...]
-      <c r="C49" s="166" t="s">
+      <c r="A49" s="229"/>
+      <c r="B49" s="274"/>
+      <c r="C49" s="244" t="s">
         <v>58</v>
       </c>
-      <c r="D49" s="167"/>
+      <c r="D49" s="241"/>
       <c r="E49" s="106"/>
-      <c r="F49" s="181"/>
-[...11 lines deleted...]
-      <c r="R49" s="185" t="s">
+      <c r="F49" s="179"/>
+      <c r="G49" s="180"/>
+      <c r="H49" s="181"/>
+      <c r="I49" s="182"/>
+      <c r="J49" s="182"/>
+      <c r="K49" s="183"/>
+      <c r="L49" s="179"/>
+      <c r="M49" s="209"/>
+      <c r="N49" s="209"/>
+      <c r="O49" s="209"/>
+      <c r="P49" s="209"/>
+      <c r="Q49" s="180"/>
+      <c r="R49" s="269" t="s">
         <v>59</v>
       </c>
-      <c r="S49" s="186"/>
-[...1 lines deleted...]
-      <c r="U49" s="187"/>
+      <c r="S49" s="270"/>
+      <c r="T49" s="270"/>
+      <c r="U49" s="271"/>
     </row>
     <row r="50" spans="1:21" ht="15" customHeight="1">
-      <c r="A50" s="172"/>
-[...1 lines deleted...]
-      <c r="C50" s="166" t="s">
+      <c r="A50" s="229"/>
+      <c r="B50" s="274"/>
+      <c r="C50" s="244" t="s">
         <v>60</v>
       </c>
-      <c r="D50" s="167"/>
+      <c r="D50" s="241"/>
       <c r="E50" s="106"/>
-      <c r="F50" s="181"/>
-[...11 lines deleted...]
-      <c r="R50" s="185" t="s">
+      <c r="F50" s="179"/>
+      <c r="G50" s="180"/>
+      <c r="H50" s="181"/>
+      <c r="I50" s="182"/>
+      <c r="J50" s="182"/>
+      <c r="K50" s="183"/>
+      <c r="L50" s="179"/>
+      <c r="M50" s="209"/>
+      <c r="N50" s="209"/>
+      <c r="O50" s="209"/>
+      <c r="P50" s="209"/>
+      <c r="Q50" s="180"/>
+      <c r="R50" s="269" t="s">
         <v>59</v>
       </c>
-      <c r="S50" s="186"/>
-[...1 lines deleted...]
-      <c r="U50" s="187"/>
+      <c r="S50" s="270"/>
+      <c r="T50" s="270"/>
+      <c r="U50" s="271"/>
     </row>
     <row r="51" spans="1:21" ht="15" customHeight="1">
-      <c r="A51" s="172"/>
-[...1 lines deleted...]
-      <c r="C51" s="166" t="s">
+      <c r="A51" s="229"/>
+      <c r="B51" s="274"/>
+      <c r="C51" s="244" t="s">
         <v>61</v>
       </c>
-      <c r="D51" s="197"/>
+      <c r="D51" s="245"/>
       <c r="E51" s="106"/>
-      <c r="F51" s="181"/>
-[...11 lines deleted...]
-      <c r="R51" s="185" t="s">
+      <c r="F51" s="179"/>
+      <c r="G51" s="180"/>
+      <c r="H51" s="181"/>
+      <c r="I51" s="182"/>
+      <c r="J51" s="182"/>
+      <c r="K51" s="183"/>
+      <c r="L51" s="179"/>
+      <c r="M51" s="209"/>
+      <c r="N51" s="209"/>
+      <c r="O51" s="209"/>
+      <c r="P51" s="209"/>
+      <c r="Q51" s="180"/>
+      <c r="R51" s="269" t="s">
         <v>62</v>
       </c>
-      <c r="S51" s="186"/>
-[...1 lines deleted...]
-      <c r="U51" s="187"/>
+      <c r="S51" s="270"/>
+      <c r="T51" s="270"/>
+      <c r="U51" s="271"/>
     </row>
     <row r="52" spans="1:21" ht="15" customHeight="1">
-      <c r="A52" s="172"/>
-[...1 lines deleted...]
-      <c r="C52" s="166" t="s">
+      <c r="A52" s="229"/>
+      <c r="B52" s="275"/>
+      <c r="C52" s="244" t="s">
         <v>63</v>
       </c>
-      <c r="D52" s="197"/>
+      <c r="D52" s="245"/>
       <c r="E52" s="106"/>
-      <c r="F52" s="181"/>
-[...11 lines deleted...]
-      <c r="R52" s="185" t="s">
+      <c r="F52" s="179"/>
+      <c r="G52" s="180"/>
+      <c r="H52" s="181"/>
+      <c r="I52" s="182"/>
+      <c r="J52" s="182"/>
+      <c r="K52" s="183"/>
+      <c r="L52" s="179"/>
+      <c r="M52" s="209"/>
+      <c r="N52" s="209"/>
+      <c r="O52" s="209"/>
+      <c r="P52" s="209"/>
+      <c r="Q52" s="180"/>
+      <c r="R52" s="269" t="s">
         <v>64</v>
       </c>
-      <c r="S52" s="186"/>
-[...1 lines deleted...]
-      <c r="U52" s="187"/>
+      <c r="S52" s="270"/>
+      <c r="T52" s="270"/>
+      <c r="U52" s="271"/>
     </row>
     <row r="53" spans="1:21" ht="15" customHeight="1">
-      <c r="A53" s="172"/>
-      <c r="B53" s="168" t="s">
+      <c r="A53" s="229"/>
+      <c r="B53" s="279" t="s">
         <v>65</v>
       </c>
-      <c r="C53" s="169"/>
-      <c r="D53" s="170"/>
+      <c r="C53" s="280"/>
+      <c r="D53" s="281"/>
       <c r="E53" s="106"/>
-      <c r="F53" s="181"/>
-[...11 lines deleted...]
-      <c r="R53" s="185" t="s">
+      <c r="F53" s="179"/>
+      <c r="G53" s="180"/>
+      <c r="H53" s="181"/>
+      <c r="I53" s="182"/>
+      <c r="J53" s="182"/>
+      <c r="K53" s="183"/>
+      <c r="L53" s="179"/>
+      <c r="M53" s="209"/>
+      <c r="N53" s="209"/>
+      <c r="O53" s="209"/>
+      <c r="P53" s="209"/>
+      <c r="Q53" s="180"/>
+      <c r="R53" s="269" t="s">
         <v>66</v>
       </c>
-      <c r="S53" s="186"/>
-[...1 lines deleted...]
-      <c r="U53" s="187"/>
+      <c r="S53" s="270"/>
+      <c r="T53" s="270"/>
+      <c r="U53" s="271"/>
     </row>
     <row r="54" spans="1:21" ht="15" customHeight="1">
-      <c r="A54" s="172"/>
-      <c r="B54" s="198" t="s">
+      <c r="A54" s="229"/>
+      <c r="B54" s="282" t="s">
         <v>67</v>
       </c>
-      <c r="C54" s="166" t="s">
+      <c r="C54" s="244" t="s">
         <v>68</v>
       </c>
-      <c r="D54" s="196"/>
+      <c r="D54" s="240"/>
       <c r="E54" s="106"/>
-      <c r="F54" s="181"/>
-[...11 lines deleted...]
-      <c r="R54" s="185" t="s">
+      <c r="F54" s="179"/>
+      <c r="G54" s="180"/>
+      <c r="H54" s="181"/>
+      <c r="I54" s="182"/>
+      <c r="J54" s="182"/>
+      <c r="K54" s="183"/>
+      <c r="L54" s="179"/>
+      <c r="M54" s="209"/>
+      <c r="N54" s="209"/>
+      <c r="O54" s="209"/>
+      <c r="P54" s="209"/>
+      <c r="Q54" s="180"/>
+      <c r="R54" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="S54" s="186"/>
-[...1 lines deleted...]
-      <c r="U54" s="187"/>
+      <c r="S54" s="270"/>
+      <c r="T54" s="270"/>
+      <c r="U54" s="271"/>
     </row>
     <row r="55" spans="1:21" ht="15" customHeight="1">
-      <c r="A55" s="172"/>
-[...1 lines deleted...]
-      <c r="C55" s="166" t="s">
+      <c r="A55" s="229"/>
+      <c r="B55" s="282"/>
+      <c r="C55" s="244" t="s">
         <v>70</v>
       </c>
-      <c r="D55" s="196"/>
+      <c r="D55" s="240"/>
       <c r="E55" s="106"/>
-      <c r="F55" s="181"/>
-[...11 lines deleted...]
-      <c r="R55" s="185" t="s">
+      <c r="F55" s="179"/>
+      <c r="G55" s="180"/>
+      <c r="H55" s="181"/>
+      <c r="I55" s="182"/>
+      <c r="J55" s="182"/>
+      <c r="K55" s="183"/>
+      <c r="L55" s="179"/>
+      <c r="M55" s="209"/>
+      <c r="N55" s="209"/>
+      <c r="O55" s="209"/>
+      <c r="P55" s="209"/>
+      <c r="Q55" s="180"/>
+      <c r="R55" s="269" t="s">
         <v>69</v>
       </c>
-      <c r="S55" s="186"/>
-[...1 lines deleted...]
-      <c r="U55" s="187"/>
+      <c r="S55" s="270"/>
+      <c r="T55" s="270"/>
+      <c r="U55" s="271"/>
     </row>
     <row r="56" spans="1:21" ht="15" customHeight="1">
-      <c r="A56" s="172"/>
-      <c r="B56" s="205" t="s">
+      <c r="A56" s="229"/>
+      <c r="B56" s="272" t="s">
         <v>71</v>
       </c>
-      <c r="C56" s="205"/>
-      <c r="D56" s="205"/>
+      <c r="C56" s="272"/>
+      <c r="D56" s="272"/>
       <c r="E56" s="106"/>
-      <c r="F56" s="181"/>
-[...11 lines deleted...]
-      <c r="R56" s="185" t="s">
+      <c r="F56" s="179"/>
+      <c r="G56" s="180"/>
+      <c r="H56" s="181"/>
+      <c r="I56" s="182"/>
+      <c r="J56" s="182"/>
+      <c r="K56" s="183"/>
+      <c r="L56" s="179"/>
+      <c r="M56" s="209"/>
+      <c r="N56" s="209"/>
+      <c r="O56" s="209"/>
+      <c r="P56" s="209"/>
+      <c r="Q56" s="180"/>
+      <c r="R56" s="269" t="s">
         <v>72</v>
       </c>
-      <c r="S56" s="186"/>
-[...1 lines deleted...]
-      <c r="U56" s="187"/>
+      <c r="S56" s="270"/>
+      <c r="T56" s="270"/>
+      <c r="U56" s="271"/>
     </row>
     <row r="57" spans="1:21" ht="15" customHeight="1">
-      <c r="A57" s="172"/>
-      <c r="B57" s="202" t="s">
+      <c r="A57" s="229"/>
+      <c r="B57" s="266" t="s">
         <v>73</v>
       </c>
-      <c r="C57" s="166" t="s">
+      <c r="C57" s="244" t="s">
         <v>74</v>
       </c>
-      <c r="D57" s="167"/>
+      <c r="D57" s="241"/>
       <c r="E57" s="152"/>
-      <c r="F57" s="188"/>
-[...11 lines deleted...]
-      <c r="R57" s="185" t="s">
+      <c r="F57" s="181"/>
+      <c r="G57" s="183"/>
+      <c r="H57" s="181"/>
+      <c r="I57" s="182"/>
+      <c r="J57" s="182"/>
+      <c r="K57" s="183"/>
+      <c r="L57" s="210"/>
+      <c r="M57" s="211"/>
+      <c r="N57" s="211"/>
+      <c r="O57" s="211"/>
+      <c r="P57" s="211"/>
+      <c r="Q57" s="212"/>
+      <c r="R57" s="269" t="s">
         <v>75</v>
       </c>
-      <c r="S57" s="186"/>
-[...1 lines deleted...]
-      <c r="U57" s="187"/>
+      <c r="S57" s="270"/>
+      <c r="T57" s="270"/>
+      <c r="U57" s="271"/>
     </row>
     <row r="58" spans="1:21" ht="15" customHeight="1">
-      <c r="A58" s="172"/>
-[...1 lines deleted...]
-      <c r="C58" s="166" t="s">
+      <c r="A58" s="229"/>
+      <c r="B58" s="267"/>
+      <c r="C58" s="244" t="s">
         <v>76</v>
       </c>
-      <c r="D58" s="167"/>
+      <c r="D58" s="241"/>
       <c r="E58" s="152"/>
-      <c r="F58" s="188"/>
-[...11 lines deleted...]
-      <c r="R58" s="185" t="s">
+      <c r="F58" s="181"/>
+      <c r="G58" s="183"/>
+      <c r="H58" s="181"/>
+      <c r="I58" s="182"/>
+      <c r="J58" s="182"/>
+      <c r="K58" s="183"/>
+      <c r="L58" s="210"/>
+      <c r="M58" s="211"/>
+      <c r="N58" s="211"/>
+      <c r="O58" s="211"/>
+      <c r="P58" s="211"/>
+      <c r="Q58" s="212"/>
+      <c r="R58" s="269" t="s">
         <v>77</v>
       </c>
-      <c r="S58" s="186"/>
-[...1 lines deleted...]
-      <c r="U58" s="187"/>
+      <c r="S58" s="270"/>
+      <c r="T58" s="270"/>
+      <c r="U58" s="271"/>
     </row>
     <row r="59" spans="1:21" ht="15" customHeight="1">
-      <c r="A59" s="172"/>
-[...1 lines deleted...]
-      <c r="C59" s="166" t="s">
+      <c r="A59" s="229"/>
+      <c r="B59" s="267"/>
+      <c r="C59" s="244" t="s">
         <v>78</v>
       </c>
-      <c r="D59" s="167"/>
+      <c r="D59" s="241"/>
       <c r="E59" s="92"/>
-      <c r="F59" s="188"/>
-[...11 lines deleted...]
-      <c r="R59" s="185" t="s">
+      <c r="F59" s="181"/>
+      <c r="G59" s="183"/>
+      <c r="H59" s="181"/>
+      <c r="I59" s="182"/>
+      <c r="J59" s="182"/>
+      <c r="K59" s="183"/>
+      <c r="L59" s="210"/>
+      <c r="M59" s="211"/>
+      <c r="N59" s="211"/>
+      <c r="O59" s="211"/>
+      <c r="P59" s="211"/>
+      <c r="Q59" s="212"/>
+      <c r="R59" s="269" t="s">
         <v>79</v>
       </c>
-      <c r="S59" s="186"/>
-[...1 lines deleted...]
-      <c r="U59" s="187"/>
+      <c r="S59" s="270"/>
+      <c r="T59" s="270"/>
+      <c r="U59" s="271"/>
     </row>
     <row r="60" spans="1:21" ht="15" customHeight="1">
-      <c r="A60" s="172"/>
-[...1 lines deleted...]
-      <c r="C60" s="166" t="s">
+      <c r="A60" s="229"/>
+      <c r="B60" s="268"/>
+      <c r="C60" s="244" t="s">
         <v>80</v>
       </c>
-      <c r="D60" s="167"/>
+      <c r="D60" s="241"/>
       <c r="E60" s="92"/>
-      <c r="F60" s="188"/>
-[...11 lines deleted...]
-      <c r="R60" s="185" t="s">
+      <c r="F60" s="181"/>
+      <c r="G60" s="183"/>
+      <c r="H60" s="181"/>
+      <c r="I60" s="182"/>
+      <c r="J60" s="182"/>
+      <c r="K60" s="183"/>
+      <c r="L60" s="210"/>
+      <c r="M60" s="211"/>
+      <c r="N60" s="211"/>
+      <c r="O60" s="211"/>
+      <c r="P60" s="211"/>
+      <c r="Q60" s="212"/>
+      <c r="R60" s="269" t="s">
         <v>81</v>
       </c>
-      <c r="S60" s="186"/>
-[...1 lines deleted...]
-      <c r="U60" s="187"/>
+      <c r="S60" s="270"/>
+      <c r="T60" s="270"/>
+      <c r="U60" s="271"/>
     </row>
     <row r="61" spans="1:21" ht="15" customHeight="1">
-      <c r="A61" s="172"/>
-      <c r="B61" s="168" t="s">
+      <c r="A61" s="229"/>
+      <c r="B61" s="279" t="s">
         <v>82</v>
       </c>
-      <c r="C61" s="169"/>
-      <c r="D61" s="170"/>
+      <c r="C61" s="280"/>
+      <c r="D61" s="281"/>
       <c r="E61" s="92"/>
-      <c r="F61" s="188"/>
-[...11 lines deleted...]
-      <c r="R61" s="177" t="s">
+      <c r="F61" s="181"/>
+      <c r="G61" s="183"/>
+      <c r="H61" s="181"/>
+      <c r="I61" s="182"/>
+      <c r="J61" s="182"/>
+      <c r="K61" s="183"/>
+      <c r="L61" s="210"/>
+      <c r="M61" s="211"/>
+      <c r="N61" s="211"/>
+      <c r="O61" s="211"/>
+      <c r="P61" s="211"/>
+      <c r="Q61" s="212"/>
+      <c r="R61" s="290" t="s">
         <v>83</v>
       </c>
-      <c r="S61" s="178"/>
-[...1 lines deleted...]
-      <c r="U61" s="179"/>
+      <c r="S61" s="291"/>
+      <c r="T61" s="291"/>
+      <c r="U61" s="292"/>
     </row>
     <row r="62" spans="1:21" ht="15" customHeight="1">
-      <c r="A62" s="173"/>
-      <c r="B62" s="168" t="s">
+      <c r="A62" s="230"/>
+      <c r="B62" s="279" t="s">
         <v>84</v>
       </c>
-      <c r="C62" s="169"/>
-      <c r="D62" s="170"/>
+      <c r="C62" s="280"/>
+      <c r="D62" s="281"/>
       <c r="E62" s="92"/>
-      <c r="F62" s="188"/>
-[...11 lines deleted...]
-      <c r="R62" s="180" t="s">
+      <c r="F62" s="181"/>
+      <c r="G62" s="183"/>
+      <c r="H62" s="181"/>
+      <c r="I62" s="182"/>
+      <c r="J62" s="182"/>
+      <c r="K62" s="183"/>
+      <c r="L62" s="210"/>
+      <c r="M62" s="211"/>
+      <c r="N62" s="211"/>
+      <c r="O62" s="211"/>
+      <c r="P62" s="211"/>
+      <c r="Q62" s="212"/>
+      <c r="R62" s="293" t="s">
         <v>72</v>
       </c>
-      <c r="S62" s="180"/>
-[...1 lines deleted...]
-      <c r="U62" s="180"/>
+      <c r="S62" s="293"/>
+      <c r="T62" s="293"/>
+      <c r="U62" s="293"/>
     </row>
     <row r="63" spans="1:21" ht="15" customHeight="1">
-      <c r="A63" s="174" t="s">
+      <c r="A63" s="287" t="s">
         <v>85</v>
       </c>
-      <c r="B63" s="175"/>
-[...4 lines deleted...]
-      <c r="G63" s="176"/>
+      <c r="B63" s="288"/>
+      <c r="C63" s="288"/>
+      <c r="D63" s="288"/>
+      <c r="E63" s="288"/>
+      <c r="F63" s="288"/>
+      <c r="G63" s="289"/>
       <c r="H63" s="90"/>
       <c r="I63" s="75"/>
       <c r="J63" s="75"/>
       <c r="K63" s="75"/>
       <c r="L63" s="75"/>
       <c r="M63" s="75"/>
       <c r="N63" s="76"/>
       <c r="O63" s="76"/>
       <c r="P63" s="76"/>
       <c r="Q63" s="77"/>
       <c r="R63" s="91"/>
       <c r="S63" s="91"/>
       <c r="T63" s="91"/>
       <c r="U63" s="91"/>
     </row>
     <row r="64" spans="1:21" ht="15" customHeight="1">
       <c r="A64" s="73" t="s">
         <v>86</v>
       </c>
       <c r="B64" s="73"/>
       <c r="C64" s="73"/>
       <c r="D64" s="73"/>
       <c r="E64" s="73"/>
       <c r="F64" s="73"/>
       <c r="G64" s="73"/>
       <c r="H64" s="73"/>
       <c r="I64" s="73"/>
       <c r="J64" s="73"/>
       <c r="K64" s="73"/>
       <c r="L64" s="73"/>
       <c r="M64" s="73"/>
       <c r="N64" s="73"/>
       <c r="O64" s="73"/>
       <c r="P64" s="73"/>
       <c r="Q64" s="73"/>
       <c r="R64" s="73"/>
       <c r="S64" s="73"/>
       <c r="T64" s="73"/>
       <c r="U64" s="73"/>
     </row>
     <row r="65" spans="1:21" ht="27" customHeight="1">
       <c r="A65" s="94">
         <v>1</v>
       </c>
-      <c r="B65" s="195" t="s">
+      <c r="B65" s="278" t="s">
         <v>87</v>
       </c>
-      <c r="C65" s="195"/>
-[...17 lines deleted...]
-      <c r="U65" s="195"/>
+      <c r="C65" s="278"/>
+      <c r="D65" s="278"/>
+      <c r="E65" s="278"/>
+      <c r="F65" s="278"/>
+      <c r="G65" s="278"/>
+      <c r="H65" s="278"/>
+      <c r="I65" s="278"/>
+      <c r="J65" s="278"/>
+      <c r="K65" s="278"/>
+      <c r="L65" s="278"/>
+      <c r="M65" s="278"/>
+      <c r="N65" s="278"/>
+      <c r="O65" s="278"/>
+      <c r="P65" s="278"/>
+      <c r="Q65" s="278"/>
+      <c r="R65" s="278"/>
+      <c r="S65" s="278"/>
+      <c r="T65" s="278"/>
+      <c r="U65" s="278"/>
     </row>
     <row r="66" spans="1:21" ht="39" customHeight="1">
       <c r="A66" s="94">
         <v>2</v>
       </c>
-      <c r="B66" s="162" t="s">
+      <c r="B66" s="283" t="s">
         <v>88</v>
       </c>
-      <c r="C66" s="162"/>
-[...17 lines deleted...]
-      <c r="U66" s="162"/>
+      <c r="C66" s="283"/>
+      <c r="D66" s="283"/>
+      <c r="E66" s="283"/>
+      <c r="F66" s="283"/>
+      <c r="G66" s="283"/>
+      <c r="H66" s="283"/>
+      <c r="I66" s="283"/>
+      <c r="J66" s="283"/>
+      <c r="K66" s="283"/>
+      <c r="L66" s="283"/>
+      <c r="M66" s="283"/>
+      <c r="N66" s="283"/>
+      <c r="O66" s="283"/>
+      <c r="P66" s="283"/>
+      <c r="Q66" s="283"/>
+      <c r="R66" s="283"/>
+      <c r="S66" s="283"/>
+      <c r="T66" s="283"/>
+      <c r="U66" s="283"/>
     </row>
     <row r="67" spans="1:21" ht="27" customHeight="1">
       <c r="A67" s="94">
         <v>3</v>
       </c>
-      <c r="B67" s="163" t="s">
+      <c r="B67" s="284" t="s">
         <v>89</v>
       </c>
-      <c r="C67" s="164"/>
-[...17 lines deleted...]
-      <c r="U67" s="164"/>
+      <c r="C67" s="285"/>
+      <c r="D67" s="285"/>
+      <c r="E67" s="285"/>
+      <c r="F67" s="285"/>
+      <c r="G67" s="285"/>
+      <c r="H67" s="285"/>
+      <c r="I67" s="285"/>
+      <c r="J67" s="285"/>
+      <c r="K67" s="285"/>
+      <c r="L67" s="285"/>
+      <c r="M67" s="285"/>
+      <c r="N67" s="285"/>
+      <c r="O67" s="285"/>
+      <c r="P67" s="285"/>
+      <c r="Q67" s="285"/>
+      <c r="R67" s="285"/>
+      <c r="S67" s="285"/>
+      <c r="T67" s="285"/>
+      <c r="U67" s="285"/>
     </row>
     <row r="68" spans="1:21" ht="27" customHeight="1">
       <c r="A68" s="94">
         <v>4</v>
       </c>
-      <c r="B68" s="163" t="s">
+      <c r="B68" s="284" t="s">
         <v>90</v>
       </c>
-      <c r="C68" s="164"/>
-[...17 lines deleted...]
-      <c r="U68" s="164"/>
+      <c r="C68" s="285"/>
+      <c r="D68" s="285"/>
+      <c r="E68" s="285"/>
+      <c r="F68" s="285"/>
+      <c r="G68" s="285"/>
+      <c r="H68" s="285"/>
+      <c r="I68" s="285"/>
+      <c r="J68" s="285"/>
+      <c r="K68" s="285"/>
+      <c r="L68" s="285"/>
+      <c r="M68" s="285"/>
+      <c r="N68" s="285"/>
+      <c r="O68" s="285"/>
+      <c r="P68" s="285"/>
+      <c r="Q68" s="285"/>
+      <c r="R68" s="285"/>
+      <c r="S68" s="285"/>
+      <c r="T68" s="285"/>
+      <c r="U68" s="285"/>
     </row>
     <row r="69" spans="1:21" ht="27" customHeight="1">
       <c r="A69" s="94">
         <v>5</v>
       </c>
-      <c r="B69" s="162" t="s">
+      <c r="B69" s="283" t="s">
         <v>91</v>
       </c>
-      <c r="C69" s="162"/>
-[...17 lines deleted...]
-      <c r="U69" s="162"/>
+      <c r="C69" s="283"/>
+      <c r="D69" s="283"/>
+      <c r="E69" s="283"/>
+      <c r="F69" s="283"/>
+      <c r="G69" s="283"/>
+      <c r="H69" s="283"/>
+      <c r="I69" s="283"/>
+      <c r="J69" s="283"/>
+      <c r="K69" s="283"/>
+      <c r="L69" s="283"/>
+      <c r="M69" s="283"/>
+      <c r="N69" s="283"/>
+      <c r="O69" s="283"/>
+      <c r="P69" s="283"/>
+      <c r="Q69" s="283"/>
+      <c r="R69" s="283"/>
+      <c r="S69" s="283"/>
+      <c r="T69" s="283"/>
+      <c r="U69" s="283"/>
     </row>
   </sheetData>
   <mergeCells count="200">
-    <mergeCell ref="B28:C28"/>
-[...33 lines deleted...]
-    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="B66:U66"/>
+    <mergeCell ref="B67:U67"/>
+    <mergeCell ref="B68:U68"/>
+    <mergeCell ref="B69:U69"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="C48:D48"/>
+    <mergeCell ref="C49:D49"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="A28:A62"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="R61:U61"/>
+    <mergeCell ref="R62:U62"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="L43:Q43"/>
+    <mergeCell ref="L34:Q35"/>
+    <mergeCell ref="L36:Q36"/>
+    <mergeCell ref="R56:U56"/>
+    <mergeCell ref="R57:U57"/>
+    <mergeCell ref="R60:U60"/>
+    <mergeCell ref="F55:G55"/>
+    <mergeCell ref="H55:K55"/>
+    <mergeCell ref="C58:D58"/>
+    <mergeCell ref="E20:U20"/>
+    <mergeCell ref="B65:U65"/>
+    <mergeCell ref="H52:K52"/>
+    <mergeCell ref="L52:Q52"/>
+    <mergeCell ref="R52:U52"/>
+    <mergeCell ref="F38:G38"/>
+    <mergeCell ref="C59:D59"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="F59:G59"/>
+    <mergeCell ref="F60:G60"/>
+    <mergeCell ref="F61:G61"/>
+    <mergeCell ref="L49:Q49"/>
+    <mergeCell ref="L45:Q45"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:K40"/>
+    <mergeCell ref="C43:D43"/>
+    <mergeCell ref="H43:K43"/>
+    <mergeCell ref="L55:Q55"/>
+    <mergeCell ref="L50:Q50"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="C57:D57"/>
+    <mergeCell ref="C60:D60"/>
+    <mergeCell ref="B54:B55"/>
+    <mergeCell ref="C45:D45"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="R50:U50"/>
+    <mergeCell ref="R58:U58"/>
+    <mergeCell ref="L42:Q42"/>
+    <mergeCell ref="H36:K36"/>
+    <mergeCell ref="H38:K38"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:K39"/>
+    <mergeCell ref="R42:U42"/>
+    <mergeCell ref="R43:U43"/>
+    <mergeCell ref="R41:U41"/>
+    <mergeCell ref="F45:G45"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="L48:Q48"/>
+    <mergeCell ref="F44:G44"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H41:K41"/>
+    <mergeCell ref="L41:Q41"/>
+    <mergeCell ref="H53:K53"/>
+    <mergeCell ref="L53:Q53"/>
+    <mergeCell ref="L47:Q47"/>
+    <mergeCell ref="L51:Q51"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="F42:G42"/>
+    <mergeCell ref="H42:K42"/>
+    <mergeCell ref="H48:K48"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="F48:G48"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="R59:U59"/>
+    <mergeCell ref="F58:G58"/>
+    <mergeCell ref="R54:U54"/>
+    <mergeCell ref="F52:G52"/>
+    <mergeCell ref="H45:K45"/>
+    <mergeCell ref="H47:K47"/>
+    <mergeCell ref="R49:U49"/>
+    <mergeCell ref="F54:G54"/>
+    <mergeCell ref="H54:K54"/>
+    <mergeCell ref="L54:Q54"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="F53:G53"/>
+    <mergeCell ref="H46:K46"/>
+    <mergeCell ref="L46:Q46"/>
+    <mergeCell ref="R46:U46"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="B57:B60"/>
+    <mergeCell ref="F51:G51"/>
+    <mergeCell ref="H51:K51"/>
+    <mergeCell ref="H49:K49"/>
+    <mergeCell ref="H50:K50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="F49:G49"/>
+    <mergeCell ref="R53:U53"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="R55:U55"/>
+    <mergeCell ref="B36:B52"/>
+    <mergeCell ref="C46:D46"/>
+    <mergeCell ref="R44:U44"/>
+    <mergeCell ref="R45:U45"/>
+    <mergeCell ref="R47:U47"/>
+    <mergeCell ref="C44:D44"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="R36:U36"/>
+    <mergeCell ref="R37:U37"/>
+    <mergeCell ref="R38:U38"/>
+    <mergeCell ref="R39:U39"/>
+    <mergeCell ref="R40:U40"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="L39:Q39"/>
+    <mergeCell ref="L40:Q40"/>
+    <mergeCell ref="C38:D38"/>
+    <mergeCell ref="C39:D39"/>
+    <mergeCell ref="H44:K44"/>
+    <mergeCell ref="P6:Q6"/>
+    <mergeCell ref="S6:T6"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="K9:U9"/>
+    <mergeCell ref="K10:U10"/>
+    <mergeCell ref="B20:C21"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="L44:Q44"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="G25:H25"/>
+    <mergeCell ref="E23:F24"/>
+    <mergeCell ref="I31:U31"/>
+    <mergeCell ref="C36:D36"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="L38:Q38"/>
+    <mergeCell ref="L37:Q37"/>
+    <mergeCell ref="B25:C27"/>
     <mergeCell ref="A2:U2"/>
     <mergeCell ref="A3:U3"/>
     <mergeCell ref="A4:U4"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="I18:U18"/>
     <mergeCell ref="D15:U15"/>
     <mergeCell ref="D16:U16"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C19"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="F18:G18"/>
     <mergeCell ref="D19:U19"/>
     <mergeCell ref="A15:A27"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="K6:N6"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="H23:L23"/>
     <mergeCell ref="H24:L24"/>
     <mergeCell ref="I26:U26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="F21:U21"/>
     <mergeCell ref="D23:D24"/>
-    <mergeCell ref="C40:D40"/>
-[...139 lines deleted...]
-    <mergeCell ref="E20:U20"/>
+    <mergeCell ref="F62:G62"/>
+    <mergeCell ref="H59:K59"/>
+    <mergeCell ref="L56:Q56"/>
+    <mergeCell ref="L57:Q57"/>
+    <mergeCell ref="L58:Q58"/>
+    <mergeCell ref="L59:Q59"/>
+    <mergeCell ref="H56:K56"/>
+    <mergeCell ref="H57:K57"/>
+    <mergeCell ref="H58:K58"/>
+    <mergeCell ref="L60:Q60"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="F57:G57"/>
+    <mergeCell ref="L61:Q61"/>
+    <mergeCell ref="L62:Q62"/>
+    <mergeCell ref="H60:K60"/>
+    <mergeCell ref="H61:K61"/>
+    <mergeCell ref="H62:K62"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="B34:D35"/>
+    <mergeCell ref="F34:G35"/>
+    <mergeCell ref="M23:N24"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="B30:C32"/>
+    <mergeCell ref="F36:G36"/>
+    <mergeCell ref="H37:K37"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="D28:U28"/>
+    <mergeCell ref="D29:U29"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="H34:K35"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="D32:U32"/>
+    <mergeCell ref="R34:U35"/>
+    <mergeCell ref="O23:U24"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18 E26 E31" xr:uid="{3B5BE05F-6104-4B3C-A730-5A895DD84062}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H18 H26 H31" xr:uid="{3E740FEB-ADA8-4802-A4B8-3218EB475A98}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E44" xr:uid="{AA9B0D24-398C-49AB-838B-B5CD0D97186C}">
       <formula1>"　,○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E45 E36:E37 E41:E42 F33 E57:E58 F36:K62" xr:uid="{D9EFAB4A-C2AE-414D-8CE5-EE2A56D2DE27}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:F5" xr:uid="{60404FE2-4CAB-489A-82A9-536C5F4757AF}">
       <formula1>"指定,指定更新,指定変更"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
@@ -13075,136 +13078,136 @@
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43341AAD-C29B-4B23-8515-00508E95A19D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:BE125"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection sqref="A1:AO2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="2.625" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="8" width="2.625" style="112" customWidth="1"/>
     <col min="9" max="9" width="2.375" style="112" customWidth="1"/>
     <col min="10" max="69" width="2.625" style="112" customWidth="1"/>
     <col min="70" max="70" width="3.25" style="112" customWidth="1"/>
     <col min="71" max="16384" width="2.625" style="112"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="15" customHeight="1">
-      <c r="A1" s="299" t="s">
+      <c r="A1" s="322" t="s">
         <v>243</v>
       </c>
-      <c r="B1" s="299"/>
-[...38 lines deleted...]
-      <c r="AO1" s="299"/>
+      <c r="B1" s="322"/>
+      <c r="C1" s="322"/>
+      <c r="D1" s="322"/>
+      <c r="E1" s="322"/>
+      <c r="F1" s="322"/>
+      <c r="G1" s="322"/>
+      <c r="H1" s="322"/>
+      <c r="I1" s="322"/>
+      <c r="J1" s="322"/>
+      <c r="K1" s="322"/>
+      <c r="L1" s="322"/>
+      <c r="M1" s="322"/>
+      <c r="N1" s="322"/>
+      <c r="O1" s="322"/>
+      <c r="P1" s="322"/>
+      <c r="Q1" s="322"/>
+      <c r="R1" s="322"/>
+      <c r="S1" s="322"/>
+      <c r="T1" s="322"/>
+      <c r="U1" s="322"/>
+      <c r="V1" s="322"/>
+      <c r="W1" s="322"/>
+      <c r="X1" s="322"/>
+      <c r="Y1" s="322"/>
+      <c r="Z1" s="322"/>
+      <c r="AA1" s="322"/>
+      <c r="AB1" s="322"/>
+      <c r="AC1" s="322"/>
+      <c r="AD1" s="322"/>
+      <c r="AE1" s="322"/>
+      <c r="AF1" s="322"/>
+      <c r="AG1" s="322"/>
+      <c r="AH1" s="322"/>
+      <c r="AI1" s="322"/>
+      <c r="AJ1" s="322"/>
+      <c r="AK1" s="322"/>
+      <c r="AL1" s="322"/>
+      <c r="AM1" s="322"/>
+      <c r="AN1" s="322"/>
+      <c r="AO1" s="322"/>
     </row>
     <row r="2" spans="1:41" ht="15" customHeight="1">
-      <c r="A2" s="299"/>
-[...39 lines deleted...]
-      <c r="AO2" s="299"/>
+      <c r="A2" s="322"/>
+      <c r="B2" s="322"/>
+      <c r="C2" s="322"/>
+      <c r="D2" s="322"/>
+      <c r="E2" s="322"/>
+      <c r="F2" s="322"/>
+      <c r="G2" s="322"/>
+      <c r="H2" s="322"/>
+      <c r="I2" s="322"/>
+      <c r="J2" s="322"/>
+      <c r="K2" s="322"/>
+      <c r="L2" s="322"/>
+      <c r="M2" s="322"/>
+      <c r="N2" s="322"/>
+      <c r="O2" s="322"/>
+      <c r="P2" s="322"/>
+      <c r="Q2" s="322"/>
+      <c r="R2" s="322"/>
+      <c r="S2" s="322"/>
+      <c r="T2" s="322"/>
+      <c r="U2" s="322"/>
+      <c r="V2" s="322"/>
+      <c r="W2" s="322"/>
+      <c r="X2" s="322"/>
+      <c r="Y2" s="322"/>
+      <c r="Z2" s="322"/>
+      <c r="AA2" s="322"/>
+      <c r="AB2" s="322"/>
+      <c r="AC2" s="322"/>
+      <c r="AD2" s="322"/>
+      <c r="AE2" s="322"/>
+      <c r="AF2" s="322"/>
+      <c r="AG2" s="322"/>
+      <c r="AH2" s="322"/>
+      <c r="AI2" s="322"/>
+      <c r="AJ2" s="322"/>
+      <c r="AK2" s="322"/>
+      <c r="AL2" s="322"/>
+      <c r="AM2" s="322"/>
+      <c r="AN2" s="322"/>
+      <c r="AO2" s="322"/>
     </row>
     <row r="3" spans="1:41" ht="15" customHeight="1">
       <c r="A3" s="113"/>
       <c r="B3" s="113"/>
       <c r="C3" s="113"/>
       <c r="D3" s="113"/>
       <c r="E3" s="113"/>
       <c r="F3" s="113"/>
       <c r="G3" s="113"/>
       <c r="H3" s="113"/>
       <c r="I3" s="113"/>
       <c r="J3" s="113"/>
       <c r="K3" s="113"/>
       <c r="L3" s="113"/>
       <c r="M3" s="113"/>
       <c r="N3" s="113"/>
       <c r="O3" s="113"/>
       <c r="P3" s="113"/>
       <c r="Q3" s="113"/>
       <c r="R3" s="113"/>
       <c r="S3" s="113"/>
       <c r="T3" s="113"/>
       <c r="U3" s="113"/>
       <c r="V3" s="113"/>
       <c r="W3" s="113"/>
@@ -13294,93 +13297,93 @@
       <c r="S5" s="113"/>
       <c r="T5" s="113"/>
       <c r="U5" s="113"/>
       <c r="V5" s="113"/>
       <c r="W5" s="113"/>
       <c r="X5" s="113"/>
       <c r="Y5" s="113"/>
       <c r="Z5" s="113"/>
       <c r="AA5" s="113"/>
       <c r="AB5" s="113"/>
       <c r="AC5" s="113"/>
       <c r="AD5" s="113"/>
       <c r="AE5" s="113"/>
       <c r="AF5" s="113"/>
       <c r="AG5" s="113"/>
       <c r="AH5" s="113"/>
       <c r="AI5" s="113"/>
       <c r="AJ5" s="113"/>
       <c r="AK5" s="113"/>
       <c r="AL5" s="113"/>
       <c r="AM5" s="113"/>
       <c r="AN5" s="113"/>
       <c r="AO5" s="113"/>
     </row>
     <row r="6" spans="1:41" ht="15" customHeight="1">
-      <c r="A6" s="299" t="s">
+      <c r="A6" s="322" t="s">
         <v>245</v>
       </c>
-      <c r="B6" s="299"/>
-[...38 lines deleted...]
-      <c r="AO6" s="299"/>
+      <c r="B6" s="322"/>
+      <c r="C6" s="322"/>
+      <c r="D6" s="322"/>
+      <c r="E6" s="322"/>
+      <c r="F6" s="322"/>
+      <c r="G6" s="322"/>
+      <c r="H6" s="322"/>
+      <c r="I6" s="322"/>
+      <c r="J6" s="322"/>
+      <c r="K6" s="322"/>
+      <c r="L6" s="322"/>
+      <c r="M6" s="322"/>
+      <c r="N6" s="322"/>
+      <c r="O6" s="322"/>
+      <c r="P6" s="322"/>
+      <c r="Q6" s="322"/>
+      <c r="R6" s="322"/>
+      <c r="S6" s="322"/>
+      <c r="T6" s="322"/>
+      <c r="U6" s="322"/>
+      <c r="V6" s="322"/>
+      <c r="W6" s="322"/>
+      <c r="X6" s="322"/>
+      <c r="Y6" s="322"/>
+      <c r="Z6" s="322"/>
+      <c r="AA6" s="322"/>
+      <c r="AB6" s="322"/>
+      <c r="AC6" s="322"/>
+      <c r="AD6" s="322"/>
+      <c r="AE6" s="322"/>
+      <c r="AF6" s="322"/>
+      <c r="AG6" s="322"/>
+      <c r="AH6" s="322"/>
+      <c r="AI6" s="322"/>
+      <c r="AJ6" s="322"/>
+      <c r="AK6" s="322"/>
+      <c r="AL6" s="322"/>
+      <c r="AM6" s="322"/>
+      <c r="AN6" s="322"/>
+      <c r="AO6" s="322"/>
     </row>
     <row r="7" spans="1:41" ht="15" customHeight="1">
       <c r="A7" s="111"/>
       <c r="B7" s="111"/>
       <c r="C7" s="111"/>
       <c r="D7" s="111"/>
       <c r="E7" s="111"/>
       <c r="F7" s="111"/>
       <c r="G7" s="111"/>
       <c r="H7" s="111"/>
       <c r="I7" s="111"/>
       <c r="J7" s="111"/>
       <c r="K7" s="111"/>
       <c r="L7" s="111"/>
       <c r="M7" s="111"/>
       <c r="N7" s="111"/>
       <c r="O7" s="111"/>
       <c r="P7" s="111"/>
       <c r="Q7" s="111"/>
       <c r="R7" s="111"/>
       <c r="S7" s="111"/>
       <c r="T7" s="111"/>
       <c r="U7" s="111"/>
       <c r="V7" s="111"/>
       <c r="W7" s="111"/>
@@ -13402,1831 +13405,1831 @@
       <c r="AM7" s="111"/>
       <c r="AN7" s="111"/>
       <c r="AO7" s="111"/>
     </row>
     <row r="8" spans="1:41" ht="16.899999999999999" customHeight="1">
       <c r="A8" s="111"/>
       <c r="B8" s="111"/>
       <c r="C8" s="111"/>
       <c r="D8" s="111"/>
       <c r="E8" s="111"/>
       <c r="F8" s="111"/>
       <c r="G8" s="111"/>
       <c r="H8" s="111"/>
       <c r="I8" s="111"/>
       <c r="J8" s="111"/>
       <c r="K8" s="111"/>
       <c r="L8" s="111"/>
       <c r="M8" s="111"/>
       <c r="N8" s="111"/>
       <c r="O8" s="111"/>
       <c r="P8" s="111"/>
       <c r="Q8" s="111"/>
       <c r="R8" s="111"/>
       <c r="S8" s="111"/>
       <c r="T8" s="111"/>
-      <c r="U8" s="300" t="s">
+      <c r="U8" s="522" t="s">
         <v>246</v>
       </c>
-      <c r="V8" s="301"/>
-[...4 lines deleted...]
-      <c r="AA8" s="306" t="s">
+      <c r="V8" s="523"/>
+      <c r="W8" s="523"/>
+      <c r="X8" s="526"/>
+      <c r="Y8" s="526"/>
+      <c r="Z8" s="526"/>
+      <c r="AA8" s="366" t="s">
         <v>247</v>
       </c>
-      <c r="AB8" s="306"/>
-[...4 lines deleted...]
-      <c r="AG8" s="306" t="s">
+      <c r="AB8" s="366"/>
+      <c r="AC8" s="366"/>
+      <c r="AD8" s="526"/>
+      <c r="AE8" s="526"/>
+      <c r="AF8" s="526"/>
+      <c r="AG8" s="366" t="s">
         <v>248</v>
       </c>
-      <c r="AH8" s="306"/>
-[...4 lines deleted...]
-      <c r="AM8" s="306" t="s">
+      <c r="AH8" s="366"/>
+      <c r="AI8" s="366"/>
+      <c r="AJ8" s="526"/>
+      <c r="AK8" s="526"/>
+      <c r="AL8" s="526"/>
+      <c r="AM8" s="366" t="s">
         <v>249</v>
       </c>
-      <c r="AN8" s="306"/>
-      <c r="AO8" s="308"/>
+      <c r="AN8" s="366"/>
+      <c r="AO8" s="383"/>
     </row>
     <row r="9" spans="1:41" ht="16.899999999999999" customHeight="1">
       <c r="A9" s="113"/>
       <c r="B9" s="113"/>
       <c r="C9" s="113"/>
       <c r="D9" s="113"/>
       <c r="E9" s="113"/>
       <c r="F9" s="113"/>
       <c r="G9" s="113"/>
       <c r="H9" s="113"/>
       <c r="I9" s="113"/>
       <c r="J9" s="113"/>
       <c r="K9" s="113"/>
       <c r="L9" s="113"/>
       <c r="M9" s="113"/>
       <c r="N9" s="113"/>
       <c r="O9" s="113"/>
       <c r="P9" s="113"/>
       <c r="Q9" s="113"/>
       <c r="R9" s="113"/>
       <c r="S9" s="113"/>
       <c r="T9" s="113"/>
-      <c r="U9" s="302"/>
-[...19 lines deleted...]
-      <c r="AO9" s="309"/>
+      <c r="U9" s="524"/>
+      <c r="V9" s="525"/>
+      <c r="W9" s="525"/>
+      <c r="X9" s="527"/>
+      <c r="Y9" s="527"/>
+      <c r="Z9" s="527"/>
+      <c r="AA9" s="368"/>
+      <c r="AB9" s="368"/>
+      <c r="AC9" s="368"/>
+      <c r="AD9" s="527"/>
+      <c r="AE9" s="527"/>
+      <c r="AF9" s="527"/>
+      <c r="AG9" s="368"/>
+      <c r="AH9" s="368"/>
+      <c r="AI9" s="368"/>
+      <c r="AJ9" s="527"/>
+      <c r="AK9" s="527"/>
+      <c r="AL9" s="527"/>
+      <c r="AM9" s="368"/>
+      <c r="AN9" s="368"/>
+      <c r="AO9" s="384"/>
     </row>
     <row r="10" spans="1:41" ht="15" customHeight="1" thickBot="1">
       <c r="A10" s="113"/>
       <c r="B10" s="113"/>
       <c r="C10" s="113"/>
       <c r="D10" s="113"/>
       <c r="E10" s="113"/>
       <c r="F10" s="113"/>
       <c r="G10" s="113"/>
       <c r="H10" s="113"/>
       <c r="I10" s="113"/>
       <c r="J10" s="113"/>
       <c r="K10" s="113"/>
       <c r="L10" s="113"/>
       <c r="M10" s="113"/>
       <c r="N10" s="113"/>
       <c r="O10" s="113"/>
       <c r="P10" s="113"/>
       <c r="Q10" s="113"/>
       <c r="R10" s="113"/>
       <c r="S10" s="113"/>
       <c r="T10" s="113"/>
       <c r="U10" s="113"/>
       <c r="V10" s="113"/>
       <c r="W10" s="113"/>
       <c r="X10" s="113"/>
       <c r="Y10" s="113"/>
       <c r="Z10" s="113"/>
       <c r="AA10" s="113"/>
       <c r="AB10" s="113"/>
       <c r="AC10" s="113"/>
       <c r="AD10" s="113"/>
       <c r="AE10" s="113"/>
       <c r="AF10" s="113"/>
       <c r="AG10" s="113"/>
       <c r="AH10" s="113"/>
       <c r="AI10" s="113"/>
       <c r="AJ10" s="113"/>
       <c r="AK10" s="113"/>
       <c r="AL10" s="113"/>
       <c r="AM10" s="113"/>
       <c r="AN10" s="113"/>
       <c r="AO10" s="113"/>
     </row>
     <row r="11" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A11" s="408" t="s">
+      <c r="A11" s="335" t="s">
         <v>250</v>
       </c>
-      <c r="B11" s="409"/>
-      <c r="C11" s="342" t="s">
+      <c r="B11" s="441"/>
+      <c r="C11" s="446" t="s">
         <v>251</v>
       </c>
-      <c r="D11" s="335"/>
-[...28 lines deleted...]
-      <c r="AG11" s="350" t="s">
+      <c r="D11" s="350"/>
+      <c r="E11" s="350"/>
+      <c r="F11" s="350"/>
+      <c r="G11" s="350"/>
+      <c r="H11" s="351"/>
+      <c r="I11" s="447"/>
+      <c r="J11" s="448"/>
+      <c r="K11" s="448"/>
+      <c r="L11" s="448"/>
+      <c r="M11" s="448"/>
+      <c r="N11" s="448"/>
+      <c r="O11" s="448"/>
+      <c r="P11" s="448"/>
+      <c r="Q11" s="448"/>
+      <c r="R11" s="448"/>
+      <c r="S11" s="448"/>
+      <c r="T11" s="448"/>
+      <c r="U11" s="448"/>
+      <c r="V11" s="448"/>
+      <c r="W11" s="448"/>
+      <c r="X11" s="448"/>
+      <c r="Y11" s="448"/>
+      <c r="Z11" s="448"/>
+      <c r="AA11" s="448"/>
+      <c r="AB11" s="448"/>
+      <c r="AC11" s="448"/>
+      <c r="AD11" s="448"/>
+      <c r="AE11" s="448"/>
+      <c r="AF11" s="449"/>
+      <c r="AG11" s="505" t="s">
         <v>252</v>
       </c>
-      <c r="AH11" s="351"/>
-[...6 lines deleted...]
-      <c r="AO11" s="352"/>
+      <c r="AH11" s="506"/>
+      <c r="AI11" s="506"/>
+      <c r="AJ11" s="506"/>
+      <c r="AK11" s="506"/>
+      <c r="AL11" s="506"/>
+      <c r="AM11" s="506"/>
+      <c r="AN11" s="506"/>
+      <c r="AO11" s="507"/>
     </row>
     <row r="12" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A12" s="410"/>
-[...39 lines deleted...]
-      <c r="AO12" s="355"/>
+      <c r="A12" s="442"/>
+      <c r="B12" s="443"/>
+      <c r="C12" s="435"/>
+      <c r="D12" s="436"/>
+      <c r="E12" s="436"/>
+      <c r="F12" s="436"/>
+      <c r="G12" s="436"/>
+      <c r="H12" s="437"/>
+      <c r="I12" s="450"/>
+      <c r="J12" s="451"/>
+      <c r="K12" s="451"/>
+      <c r="L12" s="451"/>
+      <c r="M12" s="451"/>
+      <c r="N12" s="451"/>
+      <c r="O12" s="451"/>
+      <c r="P12" s="451"/>
+      <c r="Q12" s="451"/>
+      <c r="R12" s="451"/>
+      <c r="S12" s="451"/>
+      <c r="T12" s="451"/>
+      <c r="U12" s="451"/>
+      <c r="V12" s="451"/>
+      <c r="W12" s="451"/>
+      <c r="X12" s="451"/>
+      <c r="Y12" s="451"/>
+      <c r="Z12" s="451"/>
+      <c r="AA12" s="451"/>
+      <c r="AB12" s="451"/>
+      <c r="AC12" s="451"/>
+      <c r="AD12" s="451"/>
+      <c r="AE12" s="451"/>
+      <c r="AF12" s="452"/>
+      <c r="AG12" s="508"/>
+      <c r="AH12" s="509"/>
+      <c r="AI12" s="509"/>
+      <c r="AJ12" s="509"/>
+      <c r="AK12" s="509"/>
+      <c r="AL12" s="509"/>
+      <c r="AM12" s="509"/>
+      <c r="AN12" s="509"/>
+      <c r="AO12" s="510"/>
     </row>
     <row r="13" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A13" s="410"/>
-[...1 lines deleted...]
-      <c r="C13" s="359" t="s">
+      <c r="A13" s="442"/>
+      <c r="B13" s="443"/>
+      <c r="C13" s="514" t="s">
         <v>253</v>
       </c>
-      <c r="D13" s="360"/>
-[...4 lines deleted...]
-      <c r="I13" s="362" t="s">
+      <c r="D13" s="515"/>
+      <c r="E13" s="515"/>
+      <c r="F13" s="515"/>
+      <c r="G13" s="515"/>
+      <c r="H13" s="516"/>
+      <c r="I13" s="517" t="s">
         <v>254</v>
       </c>
-      <c r="J13" s="363"/>
+      <c r="J13" s="518"/>
       <c r="K13" s="114"/>
       <c r="L13" s="114"/>
       <c r="M13" s="114"/>
       <c r="N13" s="115" t="s">
         <v>255</v>
       </c>
       <c r="O13" s="114"/>
       <c r="P13" s="114"/>
       <c r="Q13" s="114" t="str">
         <f>IF([1]様式第１号!$H$25&lt;&gt;"",IF(LEN([1]様式第１号!$H$25)&gt;6,MID([1]様式第１号!$H$25,6,1),MID(REPT("0",7-LEN([1]様式第１号!$H$25))&amp;[1]様式第１号!$H$25,6,1)),"")</f>
         <v/>
       </c>
       <c r="R13" s="114"/>
-      <c r="S13" s="364"/>
-[...21 lines deleted...]
-      <c r="AO13" s="355"/>
+      <c r="S13" s="519"/>
+      <c r="T13" s="519"/>
+      <c r="U13" s="519"/>
+      <c r="V13" s="519"/>
+      <c r="W13" s="519"/>
+      <c r="X13" s="519"/>
+      <c r="Y13" s="519"/>
+      <c r="Z13" s="519"/>
+      <c r="AA13" s="519"/>
+      <c r="AB13" s="519"/>
+      <c r="AC13" s="519"/>
+      <c r="AD13" s="519"/>
+      <c r="AE13" s="519"/>
+      <c r="AF13" s="520"/>
+      <c r="AG13" s="508"/>
+      <c r="AH13" s="509"/>
+      <c r="AI13" s="509"/>
+      <c r="AJ13" s="509"/>
+      <c r="AK13" s="509"/>
+      <c r="AL13" s="509"/>
+      <c r="AM13" s="509"/>
+      <c r="AN13" s="509"/>
+      <c r="AO13" s="510"/>
     </row>
     <row r="14" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A14" s="410"/>
-[...1 lines deleted...]
-      <c r="C14" s="366" t="s">
+      <c r="A14" s="442"/>
+      <c r="B14" s="443"/>
+      <c r="C14" s="521" t="s">
         <v>256</v>
       </c>
-      <c r="D14" s="323"/>
-[...36 lines deleted...]
-      <c r="AO14" s="355"/>
+      <c r="D14" s="433"/>
+      <c r="E14" s="433"/>
+      <c r="F14" s="433"/>
+      <c r="G14" s="433"/>
+      <c r="H14" s="434"/>
+      <c r="I14" s="488"/>
+      <c r="J14" s="489"/>
+      <c r="K14" s="489"/>
+      <c r="L14" s="489"/>
+      <c r="M14" s="489"/>
+      <c r="N14" s="489"/>
+      <c r="O14" s="489"/>
+      <c r="P14" s="489"/>
+      <c r="Q14" s="489"/>
+      <c r="R14" s="489"/>
+      <c r="S14" s="489"/>
+      <c r="T14" s="489"/>
+      <c r="U14" s="489"/>
+      <c r="V14" s="489"/>
+      <c r="W14" s="489"/>
+      <c r="X14" s="489"/>
+      <c r="Y14" s="489"/>
+      <c r="Z14" s="489"/>
+      <c r="AA14" s="489"/>
+      <c r="AB14" s="489"/>
+      <c r="AC14" s="489"/>
+      <c r="AD14" s="489"/>
+      <c r="AE14" s="489"/>
+      <c r="AF14" s="490"/>
+      <c r="AG14" s="508"/>
+      <c r="AH14" s="509"/>
+      <c r="AI14" s="509"/>
+      <c r="AJ14" s="509"/>
+      <c r="AK14" s="509"/>
+      <c r="AL14" s="509"/>
+      <c r="AM14" s="509"/>
+      <c r="AN14" s="509"/>
+      <c r="AO14" s="510"/>
     </row>
     <row r="15" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A15" s="410"/>
-[...39 lines deleted...]
-      <c r="AO15" s="355"/>
+      <c r="A15" s="442"/>
+      <c r="B15" s="443"/>
+      <c r="C15" s="435"/>
+      <c r="D15" s="436"/>
+      <c r="E15" s="436"/>
+      <c r="F15" s="436"/>
+      <c r="G15" s="436"/>
+      <c r="H15" s="437"/>
+      <c r="I15" s="450"/>
+      <c r="J15" s="451"/>
+      <c r="K15" s="451"/>
+      <c r="L15" s="451"/>
+      <c r="M15" s="451"/>
+      <c r="N15" s="451"/>
+      <c r="O15" s="451"/>
+      <c r="P15" s="451"/>
+      <c r="Q15" s="451"/>
+      <c r="R15" s="451"/>
+      <c r="S15" s="451"/>
+      <c r="T15" s="451"/>
+      <c r="U15" s="451"/>
+      <c r="V15" s="451"/>
+      <c r="W15" s="451"/>
+      <c r="X15" s="451"/>
+      <c r="Y15" s="451"/>
+      <c r="Z15" s="451"/>
+      <c r="AA15" s="451"/>
+      <c r="AB15" s="451"/>
+      <c r="AC15" s="451"/>
+      <c r="AD15" s="451"/>
+      <c r="AE15" s="451"/>
+      <c r="AF15" s="452"/>
+      <c r="AG15" s="508"/>
+      <c r="AH15" s="509"/>
+      <c r="AI15" s="509"/>
+      <c r="AJ15" s="509"/>
+      <c r="AK15" s="509"/>
+      <c r="AL15" s="509"/>
+      <c r="AM15" s="509"/>
+      <c r="AN15" s="509"/>
+      <c r="AO15" s="510"/>
     </row>
     <row r="16" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A16" s="410"/>
-[...39 lines deleted...]
-      <c r="AO16" s="355"/>
+      <c r="A16" s="442"/>
+      <c r="B16" s="443"/>
+      <c r="C16" s="435"/>
+      <c r="D16" s="436"/>
+      <c r="E16" s="436"/>
+      <c r="F16" s="436"/>
+      <c r="G16" s="436"/>
+      <c r="H16" s="437"/>
+      <c r="I16" s="488"/>
+      <c r="J16" s="489"/>
+      <c r="K16" s="489"/>
+      <c r="L16" s="489"/>
+      <c r="M16" s="489"/>
+      <c r="N16" s="489"/>
+      <c r="O16" s="489"/>
+      <c r="P16" s="489"/>
+      <c r="Q16" s="489"/>
+      <c r="R16" s="489"/>
+      <c r="S16" s="489"/>
+      <c r="T16" s="489"/>
+      <c r="U16" s="489"/>
+      <c r="V16" s="489"/>
+      <c r="W16" s="489"/>
+      <c r="X16" s="489"/>
+      <c r="Y16" s="489"/>
+      <c r="Z16" s="489"/>
+      <c r="AA16" s="489"/>
+      <c r="AB16" s="489"/>
+      <c r="AC16" s="489"/>
+      <c r="AD16" s="489"/>
+      <c r="AE16" s="489"/>
+      <c r="AF16" s="490"/>
+      <c r="AG16" s="508"/>
+      <c r="AH16" s="509"/>
+      <c r="AI16" s="509"/>
+      <c r="AJ16" s="509"/>
+      <c r="AK16" s="509"/>
+      <c r="AL16" s="509"/>
+      <c r="AM16" s="509"/>
+      <c r="AN16" s="509"/>
+      <c r="AO16" s="510"/>
     </row>
     <row r="17" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A17" s="410"/>
-[...39 lines deleted...]
-      <c r="AO17" s="355"/>
+      <c r="A17" s="442"/>
+      <c r="B17" s="443"/>
+      <c r="C17" s="438"/>
+      <c r="D17" s="439"/>
+      <c r="E17" s="439"/>
+      <c r="F17" s="439"/>
+      <c r="G17" s="439"/>
+      <c r="H17" s="440"/>
+      <c r="I17" s="450"/>
+      <c r="J17" s="451"/>
+      <c r="K17" s="451"/>
+      <c r="L17" s="451"/>
+      <c r="M17" s="451"/>
+      <c r="N17" s="451"/>
+      <c r="O17" s="451"/>
+      <c r="P17" s="451"/>
+      <c r="Q17" s="451"/>
+      <c r="R17" s="451"/>
+      <c r="S17" s="451"/>
+      <c r="T17" s="451"/>
+      <c r="U17" s="451"/>
+      <c r="V17" s="451"/>
+      <c r="W17" s="451"/>
+      <c r="X17" s="451"/>
+      <c r="Y17" s="451"/>
+      <c r="Z17" s="451"/>
+      <c r="AA17" s="451"/>
+      <c r="AB17" s="451"/>
+      <c r="AC17" s="451"/>
+      <c r="AD17" s="451"/>
+      <c r="AE17" s="451"/>
+      <c r="AF17" s="452"/>
+      <c r="AG17" s="508"/>
+      <c r="AH17" s="509"/>
+      <c r="AI17" s="509"/>
+      <c r="AJ17" s="509"/>
+      <c r="AK17" s="509"/>
+      <c r="AL17" s="509"/>
+      <c r="AM17" s="509"/>
+      <c r="AN17" s="509"/>
+      <c r="AO17" s="510"/>
     </row>
     <row r="18" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A18" s="410"/>
-[...1 lines deleted...]
-      <c r="C18" s="322" t="s">
+      <c r="A18" s="442"/>
+      <c r="B18" s="443"/>
+      <c r="C18" s="432" t="s">
         <v>257</v>
       </c>
-      <c r="D18" s="323"/>
-[...36 lines deleted...]
-      <c r="AO18" s="355"/>
+      <c r="D18" s="433"/>
+      <c r="E18" s="433"/>
+      <c r="F18" s="433"/>
+      <c r="G18" s="433"/>
+      <c r="H18" s="434"/>
+      <c r="I18" s="488"/>
+      <c r="J18" s="489"/>
+      <c r="K18" s="489"/>
+      <c r="L18" s="489"/>
+      <c r="M18" s="489"/>
+      <c r="N18" s="489"/>
+      <c r="O18" s="489"/>
+      <c r="P18" s="489"/>
+      <c r="Q18" s="489"/>
+      <c r="R18" s="489"/>
+      <c r="S18" s="489"/>
+      <c r="T18" s="489"/>
+      <c r="U18" s="489"/>
+      <c r="V18" s="489"/>
+      <c r="W18" s="489"/>
+      <c r="X18" s="489"/>
+      <c r="Y18" s="489"/>
+      <c r="Z18" s="489"/>
+      <c r="AA18" s="489"/>
+      <c r="AB18" s="489"/>
+      <c r="AC18" s="489"/>
+      <c r="AD18" s="489"/>
+      <c r="AE18" s="489"/>
+      <c r="AF18" s="490"/>
+      <c r="AG18" s="508"/>
+      <c r="AH18" s="509"/>
+      <c r="AI18" s="509"/>
+      <c r="AJ18" s="509"/>
+      <c r="AK18" s="509"/>
+      <c r="AL18" s="509"/>
+      <c r="AM18" s="509"/>
+      <c r="AN18" s="509"/>
+      <c r="AO18" s="510"/>
     </row>
     <row r="19" spans="1:41" ht="16.899999999999999" customHeight="1" thickBot="1">
-      <c r="A19" s="410"/>
-[...39 lines deleted...]
-      <c r="AO19" s="358"/>
+      <c r="A19" s="442"/>
+      <c r="B19" s="443"/>
+      <c r="C19" s="352"/>
+      <c r="D19" s="353"/>
+      <c r="E19" s="353"/>
+      <c r="F19" s="353"/>
+      <c r="G19" s="353"/>
+      <c r="H19" s="354"/>
+      <c r="I19" s="491"/>
+      <c r="J19" s="492"/>
+      <c r="K19" s="492"/>
+      <c r="L19" s="492"/>
+      <c r="M19" s="492"/>
+      <c r="N19" s="492"/>
+      <c r="O19" s="492"/>
+      <c r="P19" s="492"/>
+      <c r="Q19" s="492"/>
+      <c r="R19" s="492"/>
+      <c r="S19" s="492"/>
+      <c r="T19" s="492"/>
+      <c r="U19" s="492"/>
+      <c r="V19" s="492"/>
+      <c r="W19" s="492"/>
+      <c r="X19" s="492"/>
+      <c r="Y19" s="492"/>
+      <c r="Z19" s="492"/>
+      <c r="AA19" s="492"/>
+      <c r="AB19" s="492"/>
+      <c r="AC19" s="492"/>
+      <c r="AD19" s="492"/>
+      <c r="AE19" s="492"/>
+      <c r="AF19" s="493"/>
+      <c r="AG19" s="511"/>
+      <c r="AH19" s="512"/>
+      <c r="AI19" s="512"/>
+      <c r="AJ19" s="512"/>
+      <c r="AK19" s="512"/>
+      <c r="AL19" s="512"/>
+      <c r="AM19" s="512"/>
+      <c r="AN19" s="512"/>
+      <c r="AO19" s="513"/>
     </row>
     <row r="20" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A20" s="410"/>
-[...1 lines deleted...]
-      <c r="C20" s="334" t="s">
+      <c r="A20" s="442"/>
+      <c r="B20" s="443"/>
+      <c r="C20" s="349" t="s">
         <v>258</v>
       </c>
-      <c r="D20" s="335"/>
-[...36 lines deleted...]
-      <c r="AO20" s="340"/>
+      <c r="D20" s="350"/>
+      <c r="E20" s="350"/>
+      <c r="F20" s="350"/>
+      <c r="G20" s="350"/>
+      <c r="H20" s="351"/>
+      <c r="I20" s="494"/>
+      <c r="J20" s="448"/>
+      <c r="K20" s="448"/>
+      <c r="L20" s="448"/>
+      <c r="M20" s="448"/>
+      <c r="N20" s="448"/>
+      <c r="O20" s="448"/>
+      <c r="P20" s="448"/>
+      <c r="Q20" s="448"/>
+      <c r="R20" s="448"/>
+      <c r="S20" s="448"/>
+      <c r="T20" s="448"/>
+      <c r="U20" s="448"/>
+      <c r="V20" s="448"/>
+      <c r="W20" s="448"/>
+      <c r="X20" s="448"/>
+      <c r="Y20" s="448"/>
+      <c r="Z20" s="448"/>
+      <c r="AA20" s="448"/>
+      <c r="AB20" s="448"/>
+      <c r="AC20" s="448"/>
+      <c r="AD20" s="448"/>
+      <c r="AE20" s="448"/>
+      <c r="AF20" s="448"/>
+      <c r="AG20" s="495"/>
+      <c r="AH20" s="495"/>
+      <c r="AI20" s="495"/>
+      <c r="AJ20" s="495"/>
+      <c r="AK20" s="495"/>
+      <c r="AL20" s="495"/>
+      <c r="AM20" s="495"/>
+      <c r="AN20" s="495"/>
+      <c r="AO20" s="496"/>
     </row>
     <row r="21" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A21" s="410"/>
-[...39 lines deleted...]
-      <c r="AO21" s="341"/>
+      <c r="A21" s="442"/>
+      <c r="B21" s="443"/>
+      <c r="C21" s="352"/>
+      <c r="D21" s="353"/>
+      <c r="E21" s="353"/>
+      <c r="F21" s="353"/>
+      <c r="G21" s="353"/>
+      <c r="H21" s="354"/>
+      <c r="I21" s="491"/>
+      <c r="J21" s="492"/>
+      <c r="K21" s="492"/>
+      <c r="L21" s="492"/>
+      <c r="M21" s="492"/>
+      <c r="N21" s="492"/>
+      <c r="O21" s="492"/>
+      <c r="P21" s="492"/>
+      <c r="Q21" s="492"/>
+      <c r="R21" s="492"/>
+      <c r="S21" s="492"/>
+      <c r="T21" s="492"/>
+      <c r="U21" s="492"/>
+      <c r="V21" s="492"/>
+      <c r="W21" s="492"/>
+      <c r="X21" s="492"/>
+      <c r="Y21" s="492"/>
+      <c r="Z21" s="492"/>
+      <c r="AA21" s="492"/>
+      <c r="AB21" s="492"/>
+      <c r="AC21" s="492"/>
+      <c r="AD21" s="492"/>
+      <c r="AE21" s="492"/>
+      <c r="AF21" s="492"/>
+      <c r="AG21" s="492"/>
+      <c r="AH21" s="492"/>
+      <c r="AI21" s="492"/>
+      <c r="AJ21" s="492"/>
+      <c r="AK21" s="492"/>
+      <c r="AL21" s="492"/>
+      <c r="AM21" s="492"/>
+      <c r="AN21" s="492"/>
+      <c r="AO21" s="497"/>
     </row>
     <row r="22" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A22" s="410"/>
-[...1 lines deleted...]
-      <c r="C22" s="342" t="s">
+      <c r="A22" s="442"/>
+      <c r="B22" s="443"/>
+      <c r="C22" s="446" t="s">
         <v>259</v>
       </c>
-      <c r="D22" s="343"/>
-[...36 lines deleted...]
-      <c r="AO22" s="318"/>
+      <c r="D22" s="498"/>
+      <c r="E22" s="498"/>
+      <c r="F22" s="498"/>
+      <c r="G22" s="498"/>
+      <c r="H22" s="499"/>
+      <c r="I22" s="503"/>
+      <c r="J22" s="477"/>
+      <c r="K22" s="476"/>
+      <c r="L22" s="477"/>
+      <c r="M22" s="476"/>
+      <c r="N22" s="477"/>
+      <c r="O22" s="476"/>
+      <c r="P22" s="477"/>
+      <c r="Q22" s="476"/>
+      <c r="R22" s="477"/>
+      <c r="S22" s="476"/>
+      <c r="T22" s="477"/>
+      <c r="U22" s="476"/>
+      <c r="V22" s="477"/>
+      <c r="W22" s="476"/>
+      <c r="X22" s="477"/>
+      <c r="Y22" s="476"/>
+      <c r="Z22" s="477"/>
+      <c r="AA22" s="476"/>
+      <c r="AB22" s="480"/>
+      <c r="AC22" s="482"/>
+      <c r="AD22" s="483"/>
+      <c r="AE22" s="483"/>
+      <c r="AF22" s="483"/>
+      <c r="AG22" s="483"/>
+      <c r="AH22" s="483"/>
+      <c r="AI22" s="483"/>
+      <c r="AJ22" s="483"/>
+      <c r="AK22" s="483"/>
+      <c r="AL22" s="483"/>
+      <c r="AM22" s="483"/>
+      <c r="AN22" s="483"/>
+      <c r="AO22" s="484"/>
     </row>
     <row r="23" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A23" s="410"/>
-[...39 lines deleted...]
-      <c r="AO23" s="321"/>
+      <c r="A23" s="442"/>
+      <c r="B23" s="443"/>
+      <c r="C23" s="500"/>
+      <c r="D23" s="501"/>
+      <c r="E23" s="501"/>
+      <c r="F23" s="501"/>
+      <c r="G23" s="501"/>
+      <c r="H23" s="502"/>
+      <c r="I23" s="504"/>
+      <c r="J23" s="479"/>
+      <c r="K23" s="478"/>
+      <c r="L23" s="479"/>
+      <c r="M23" s="478"/>
+      <c r="N23" s="479"/>
+      <c r="O23" s="478"/>
+      <c r="P23" s="479"/>
+      <c r="Q23" s="478"/>
+      <c r="R23" s="479"/>
+      <c r="S23" s="478"/>
+      <c r="T23" s="479"/>
+      <c r="U23" s="478"/>
+      <c r="V23" s="479"/>
+      <c r="W23" s="478"/>
+      <c r="X23" s="479"/>
+      <c r="Y23" s="478"/>
+      <c r="Z23" s="479"/>
+      <c r="AA23" s="478"/>
+      <c r="AB23" s="481"/>
+      <c r="AC23" s="485"/>
+      <c r="AD23" s="486"/>
+      <c r="AE23" s="486"/>
+      <c r="AF23" s="486"/>
+      <c r="AG23" s="486"/>
+      <c r="AH23" s="486"/>
+      <c r="AI23" s="486"/>
+      <c r="AJ23" s="486"/>
+      <c r="AK23" s="486"/>
+      <c r="AL23" s="486"/>
+      <c r="AM23" s="486"/>
+      <c r="AN23" s="486"/>
+      <c r="AO23" s="487"/>
     </row>
     <row r="24" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A24" s="410"/>
-[...1 lines deleted...]
-      <c r="C24" s="376" t="s">
+      <c r="A24" s="442"/>
+      <c r="B24" s="443"/>
+      <c r="C24" s="377" t="s">
         <v>260</v>
       </c>
-      <c r="D24" s="377"/>
-[...4 lines deleted...]
-      <c r="I24" s="382" t="e">
+      <c r="D24" s="378"/>
+      <c r="E24" s="378"/>
+      <c r="F24" s="378"/>
+      <c r="G24" s="378"/>
+      <c r="H24" s="379"/>
+      <c r="I24" s="406" t="e">
         <f>VLOOKUP(K24,Sheet1!A16:D22,4,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="J24" s="383"/>
-[...30 lines deleted...]
-      <c r="AO24" s="388"/>
+      <c r="J24" s="407"/>
+      <c r="K24" s="410"/>
+      <c r="L24" s="411"/>
+      <c r="M24" s="411"/>
+      <c r="N24" s="411"/>
+      <c r="O24" s="411"/>
+      <c r="P24" s="411"/>
+      <c r="Q24" s="411"/>
+      <c r="R24" s="411"/>
+      <c r="S24" s="411"/>
+      <c r="T24" s="411"/>
+      <c r="U24" s="411"/>
+      <c r="V24" s="411"/>
+      <c r="W24" s="411"/>
+      <c r="X24" s="411"/>
+      <c r="Y24" s="411"/>
+      <c r="Z24" s="411"/>
+      <c r="AA24" s="411"/>
+      <c r="AB24" s="411"/>
+      <c r="AC24" s="411"/>
+      <c r="AD24" s="411"/>
+      <c r="AE24" s="411"/>
+      <c r="AF24" s="411"/>
+      <c r="AG24" s="411"/>
+      <c r="AH24" s="411"/>
+      <c r="AI24" s="411"/>
+      <c r="AJ24" s="411"/>
+      <c r="AK24" s="411"/>
+      <c r="AL24" s="411"/>
+      <c r="AM24" s="411"/>
+      <c r="AN24" s="411"/>
+      <c r="AO24" s="412"/>
     </row>
     <row r="25" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A25" s="412"/>
-[...39 lines deleted...]
-      <c r="AO25" s="391"/>
+      <c r="A25" s="444"/>
+      <c r="B25" s="445"/>
+      <c r="C25" s="380"/>
+      <c r="D25" s="381"/>
+      <c r="E25" s="381"/>
+      <c r="F25" s="381"/>
+      <c r="G25" s="381"/>
+      <c r="H25" s="382"/>
+      <c r="I25" s="408"/>
+      <c r="J25" s="409"/>
+      <c r="K25" s="413"/>
+      <c r="L25" s="414"/>
+      <c r="M25" s="414"/>
+      <c r="N25" s="414"/>
+      <c r="O25" s="414"/>
+      <c r="P25" s="414"/>
+      <c r="Q25" s="414"/>
+      <c r="R25" s="414"/>
+      <c r="S25" s="414"/>
+      <c r="T25" s="414"/>
+      <c r="U25" s="414"/>
+      <c r="V25" s="414"/>
+      <c r="W25" s="414"/>
+      <c r="X25" s="414"/>
+      <c r="Y25" s="414"/>
+      <c r="Z25" s="414"/>
+      <c r="AA25" s="414"/>
+      <c r="AB25" s="414"/>
+      <c r="AC25" s="414"/>
+      <c r="AD25" s="414"/>
+      <c r="AE25" s="414"/>
+      <c r="AF25" s="414"/>
+      <c r="AG25" s="414"/>
+      <c r="AH25" s="414"/>
+      <c r="AI25" s="414"/>
+      <c r="AJ25" s="414"/>
+      <c r="AK25" s="414"/>
+      <c r="AL25" s="414"/>
+      <c r="AM25" s="414"/>
+      <c r="AN25" s="414"/>
+      <c r="AO25" s="415"/>
     </row>
     <row r="26" spans="1:41" ht="15" customHeight="1">
       <c r="A26" s="116"/>
       <c r="B26" s="117"/>
       <c r="C26" s="118"/>
       <c r="D26" s="119"/>
       <c r="E26" s="119"/>
       <c r="F26" s="113"/>
       <c r="G26" s="119"/>
       <c r="H26" s="119"/>
       <c r="I26" s="111"/>
       <c r="J26" s="111"/>
       <c r="K26" s="111"/>
       <c r="L26" s="111"/>
       <c r="M26" s="111"/>
       <c r="N26" s="111"/>
       <c r="O26" s="111"/>
       <c r="P26" s="111"/>
       <c r="Q26" s="111"/>
       <c r="R26" s="111"/>
       <c r="S26" s="111"/>
       <c r="T26" s="111"/>
       <c r="U26" s="111"/>
       <c r="V26" s="111"/>
       <c r="W26" s="111"/>
       <c r="X26" s="111"/>
       <c r="Y26" s="111"/>
       <c r="Z26" s="111"/>
       <c r="AA26" s="111"/>
       <c r="AB26" s="111"/>
       <c r="AC26" s="111"/>
       <c r="AD26" s="111"/>
       <c r="AE26" s="111"/>
       <c r="AF26" s="111"/>
       <c r="AG26" s="111"/>
       <c r="AH26" s="111"/>
       <c r="AI26" s="111"/>
       <c r="AJ26" s="111"/>
       <c r="AK26" s="111"/>
       <c r="AL26" s="111"/>
       <c r="AM26" s="111"/>
       <c r="AN26" s="111"/>
       <c r="AO26" s="111"/>
     </row>
     <row r="27" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="392" t="s">
+      <c r="A27" s="416" t="s">
         <v>261</v>
       </c>
-      <c r="B27" s="393"/>
-      <c r="C27" s="398" t="s">
+      <c r="B27" s="417"/>
+      <c r="C27" s="422" t="s">
         <v>253</v>
       </c>
-      <c r="D27" s="399"/>
-[...4 lines deleted...]
-      <c r="I27" s="401" t="s">
+      <c r="D27" s="423"/>
+      <c r="E27" s="423"/>
+      <c r="F27" s="423"/>
+      <c r="G27" s="423"/>
+      <c r="H27" s="424"/>
+      <c r="I27" s="425" t="s">
         <v>254</v>
       </c>
-      <c r="J27" s="402"/>
-      <c r="K27" s="403" t="e">
+      <c r="J27" s="426"/>
+      <c r="K27" s="427" t="e">
         <f>IF(#REF!="","",LEFT(#REF!,3))</f>
         <v>#REF!</v>
       </c>
-      <c r="L27" s="403"/>
-      <c r="M27" s="403"/>
+      <c r="L27" s="427"/>
+      <c r="M27" s="427"/>
       <c r="N27" s="120" t="s">
         <v>255</v>
       </c>
-      <c r="O27" s="403" t="e">
+      <c r="O27" s="427" t="e">
         <f>IF(#REF!="","",RIGHT(#REF!,4))</f>
         <v>#REF!</v>
       </c>
-      <c r="P27" s="403"/>
-[...24 lines deleted...]
-      <c r="AO27" s="407"/>
+      <c r="P27" s="427"/>
+      <c r="Q27" s="428"/>
+      <c r="R27" s="429"/>
+      <c r="S27" s="430"/>
+      <c r="T27" s="430"/>
+      <c r="U27" s="430"/>
+      <c r="V27" s="430"/>
+      <c r="W27" s="430"/>
+      <c r="X27" s="430"/>
+      <c r="Y27" s="430"/>
+      <c r="Z27" s="430"/>
+      <c r="AA27" s="430"/>
+      <c r="AB27" s="430"/>
+      <c r="AC27" s="430"/>
+      <c r="AD27" s="430"/>
+      <c r="AE27" s="430"/>
+      <c r="AF27" s="430"/>
+      <c r="AG27" s="430"/>
+      <c r="AH27" s="430"/>
+      <c r="AI27" s="430"/>
+      <c r="AJ27" s="430"/>
+      <c r="AK27" s="430"/>
+      <c r="AL27" s="430"/>
+      <c r="AM27" s="430"/>
+      <c r="AN27" s="430"/>
+      <c r="AO27" s="431"/>
     </row>
     <row r="28" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="394"/>
-[...1 lines deleted...]
-      <c r="C28" s="322" t="s">
+      <c r="A28" s="418"/>
+      <c r="B28" s="419"/>
+      <c r="C28" s="432" t="s">
         <v>262</v>
       </c>
-      <c r="D28" s="323"/>
-[...4 lines deleted...]
-      <c r="I28" s="416" t="e">
+      <c r="D28" s="433"/>
+      <c r="E28" s="433"/>
+      <c r="F28" s="433"/>
+      <c r="G28" s="433"/>
+      <c r="H28" s="434"/>
+      <c r="I28" s="453" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J28" s="417"/>
-[...30 lines deleted...]
-      <c r="AO28" s="418"/>
+      <c r="J28" s="454"/>
+      <c r="K28" s="454"/>
+      <c r="L28" s="454"/>
+      <c r="M28" s="454"/>
+      <c r="N28" s="454"/>
+      <c r="O28" s="454"/>
+      <c r="P28" s="454"/>
+      <c r="Q28" s="454"/>
+      <c r="R28" s="454"/>
+      <c r="S28" s="454"/>
+      <c r="T28" s="454"/>
+      <c r="U28" s="454"/>
+      <c r="V28" s="454"/>
+      <c r="W28" s="454"/>
+      <c r="X28" s="454"/>
+      <c r="Y28" s="454"/>
+      <c r="Z28" s="454"/>
+      <c r="AA28" s="454"/>
+      <c r="AB28" s="454"/>
+      <c r="AC28" s="454"/>
+      <c r="AD28" s="454"/>
+      <c r="AE28" s="454"/>
+      <c r="AF28" s="454"/>
+      <c r="AG28" s="454"/>
+      <c r="AH28" s="454"/>
+      <c r="AI28" s="454"/>
+      <c r="AJ28" s="454"/>
+      <c r="AK28" s="454"/>
+      <c r="AL28" s="454"/>
+      <c r="AM28" s="454"/>
+      <c r="AN28" s="454"/>
+      <c r="AO28" s="455"/>
     </row>
     <row r="29" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A29" s="394"/>
-[...39 lines deleted...]
-      <c r="AO29" s="421"/>
+      <c r="A29" s="418"/>
+      <c r="B29" s="419"/>
+      <c r="C29" s="435"/>
+      <c r="D29" s="436"/>
+      <c r="E29" s="436"/>
+      <c r="F29" s="436"/>
+      <c r="G29" s="436"/>
+      <c r="H29" s="437"/>
+      <c r="I29" s="456"/>
+      <c r="J29" s="457"/>
+      <c r="K29" s="457"/>
+      <c r="L29" s="457"/>
+      <c r="M29" s="457"/>
+      <c r="N29" s="457"/>
+      <c r="O29" s="457"/>
+      <c r="P29" s="457"/>
+      <c r="Q29" s="457"/>
+      <c r="R29" s="457"/>
+      <c r="S29" s="457"/>
+      <c r="T29" s="457"/>
+      <c r="U29" s="457"/>
+      <c r="V29" s="457"/>
+      <c r="W29" s="457"/>
+      <c r="X29" s="457"/>
+      <c r="Y29" s="457"/>
+      <c r="Z29" s="457"/>
+      <c r="AA29" s="457"/>
+      <c r="AB29" s="457"/>
+      <c r="AC29" s="457"/>
+      <c r="AD29" s="457"/>
+      <c r="AE29" s="457"/>
+      <c r="AF29" s="457"/>
+      <c r="AG29" s="457"/>
+      <c r="AH29" s="457"/>
+      <c r="AI29" s="457"/>
+      <c r="AJ29" s="457"/>
+      <c r="AK29" s="457"/>
+      <c r="AL29" s="457"/>
+      <c r="AM29" s="457"/>
+      <c r="AN29" s="457"/>
+      <c r="AO29" s="458"/>
     </row>
     <row r="30" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A30" s="394"/>
-[...7 lines deleted...]
-      <c r="I30" s="416" t="e">
+      <c r="A30" s="418"/>
+      <c r="B30" s="419"/>
+      <c r="C30" s="435"/>
+      <c r="D30" s="436"/>
+      <c r="E30" s="436"/>
+      <c r="F30" s="436"/>
+      <c r="G30" s="436"/>
+      <c r="H30" s="437"/>
+      <c r="I30" s="453" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J30" s="417"/>
-[...30 lines deleted...]
-      <c r="AO30" s="418"/>
+      <c r="J30" s="454"/>
+      <c r="K30" s="454"/>
+      <c r="L30" s="454"/>
+      <c r="M30" s="454"/>
+      <c r="N30" s="454"/>
+      <c r="O30" s="454"/>
+      <c r="P30" s="454"/>
+      <c r="Q30" s="454"/>
+      <c r="R30" s="454"/>
+      <c r="S30" s="454"/>
+      <c r="T30" s="454"/>
+      <c r="U30" s="454"/>
+      <c r="V30" s="454"/>
+      <c r="W30" s="454"/>
+      <c r="X30" s="454"/>
+      <c r="Y30" s="454"/>
+      <c r="Z30" s="454"/>
+      <c r="AA30" s="454"/>
+      <c r="AB30" s="454"/>
+      <c r="AC30" s="454"/>
+      <c r="AD30" s="454"/>
+      <c r="AE30" s="454"/>
+      <c r="AF30" s="454"/>
+      <c r="AG30" s="454"/>
+      <c r="AH30" s="454"/>
+      <c r="AI30" s="454"/>
+      <c r="AJ30" s="454"/>
+      <c r="AK30" s="454"/>
+      <c r="AL30" s="454"/>
+      <c r="AM30" s="454"/>
+      <c r="AN30" s="454"/>
+      <c r="AO30" s="455"/>
     </row>
     <row r="31" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A31" s="394"/>
-[...39 lines deleted...]
-      <c r="AO31" s="421"/>
+      <c r="A31" s="418"/>
+      <c r="B31" s="419"/>
+      <c r="C31" s="438"/>
+      <c r="D31" s="439"/>
+      <c r="E31" s="439"/>
+      <c r="F31" s="439"/>
+      <c r="G31" s="439"/>
+      <c r="H31" s="440"/>
+      <c r="I31" s="456"/>
+      <c r="J31" s="457"/>
+      <c r="K31" s="457"/>
+      <c r="L31" s="457"/>
+      <c r="M31" s="457"/>
+      <c r="N31" s="457"/>
+      <c r="O31" s="457"/>
+      <c r="P31" s="457"/>
+      <c r="Q31" s="457"/>
+      <c r="R31" s="457"/>
+      <c r="S31" s="457"/>
+      <c r="T31" s="457"/>
+      <c r="U31" s="457"/>
+      <c r="V31" s="457"/>
+      <c r="W31" s="457"/>
+      <c r="X31" s="457"/>
+      <c r="Y31" s="457"/>
+      <c r="Z31" s="457"/>
+      <c r="AA31" s="457"/>
+      <c r="AB31" s="457"/>
+      <c r="AC31" s="457"/>
+      <c r="AD31" s="457"/>
+      <c r="AE31" s="457"/>
+      <c r="AF31" s="457"/>
+      <c r="AG31" s="457"/>
+      <c r="AH31" s="457"/>
+      <c r="AI31" s="457"/>
+      <c r="AJ31" s="457"/>
+      <c r="AK31" s="457"/>
+      <c r="AL31" s="457"/>
+      <c r="AM31" s="457"/>
+      <c r="AN31" s="457"/>
+      <c r="AO31" s="458"/>
     </row>
     <row r="32" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A32" s="394"/>
-[...1 lines deleted...]
-      <c r="C32" s="322" t="s">
+      <c r="A32" s="418"/>
+      <c r="B32" s="419"/>
+      <c r="C32" s="432" t="s">
         <v>263</v>
       </c>
-      <c r="D32" s="323"/>
-[...4 lines deleted...]
-      <c r="I32" s="422" t="e">
+      <c r="D32" s="433"/>
+      <c r="E32" s="433"/>
+      <c r="F32" s="433"/>
+      <c r="G32" s="433"/>
+      <c r="H32" s="434"/>
+      <c r="I32" s="459" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J32" s="423"/>
-[...30 lines deleted...]
-      <c r="AO32" s="424"/>
+      <c r="J32" s="460"/>
+      <c r="K32" s="460"/>
+      <c r="L32" s="460"/>
+      <c r="M32" s="460"/>
+      <c r="N32" s="460"/>
+      <c r="O32" s="460"/>
+      <c r="P32" s="460"/>
+      <c r="Q32" s="460"/>
+      <c r="R32" s="460"/>
+      <c r="S32" s="460"/>
+      <c r="T32" s="460"/>
+      <c r="U32" s="460"/>
+      <c r="V32" s="460"/>
+      <c r="W32" s="460"/>
+      <c r="X32" s="460"/>
+      <c r="Y32" s="460"/>
+      <c r="Z32" s="460"/>
+      <c r="AA32" s="460"/>
+      <c r="AB32" s="460"/>
+      <c r="AC32" s="460"/>
+      <c r="AD32" s="460"/>
+      <c r="AE32" s="460"/>
+      <c r="AF32" s="460"/>
+      <c r="AG32" s="460"/>
+      <c r="AH32" s="460"/>
+      <c r="AI32" s="460"/>
+      <c r="AJ32" s="460"/>
+      <c r="AK32" s="460"/>
+      <c r="AL32" s="460"/>
+      <c r="AM32" s="460"/>
+      <c r="AN32" s="460"/>
+      <c r="AO32" s="461"/>
     </row>
     <row r="33" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A33" s="394"/>
-[...39 lines deleted...]
-      <c r="AO33" s="427"/>
+      <c r="A33" s="418"/>
+      <c r="B33" s="419"/>
+      <c r="C33" s="438"/>
+      <c r="D33" s="439"/>
+      <c r="E33" s="439"/>
+      <c r="F33" s="439"/>
+      <c r="G33" s="439"/>
+      <c r="H33" s="440"/>
+      <c r="I33" s="462"/>
+      <c r="J33" s="325"/>
+      <c r="K33" s="325"/>
+      <c r="L33" s="325"/>
+      <c r="M33" s="325"/>
+      <c r="N33" s="325"/>
+      <c r="O33" s="325"/>
+      <c r="P33" s="325"/>
+      <c r="Q33" s="325"/>
+      <c r="R33" s="325"/>
+      <c r="S33" s="325"/>
+      <c r="T33" s="325"/>
+      <c r="U33" s="325"/>
+      <c r="V33" s="325"/>
+      <c r="W33" s="325"/>
+      <c r="X33" s="325"/>
+      <c r="Y33" s="325"/>
+      <c r="Z33" s="325"/>
+      <c r="AA33" s="325"/>
+      <c r="AB33" s="325"/>
+      <c r="AC33" s="325"/>
+      <c r="AD33" s="325"/>
+      <c r="AE33" s="325"/>
+      <c r="AF33" s="325"/>
+      <c r="AG33" s="325"/>
+      <c r="AH33" s="325"/>
+      <c r="AI33" s="325"/>
+      <c r="AJ33" s="325"/>
+      <c r="AK33" s="325"/>
+      <c r="AL33" s="325"/>
+      <c r="AM33" s="325"/>
+      <c r="AN33" s="325"/>
+      <c r="AO33" s="327"/>
     </row>
     <row r="34" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A34" s="394"/>
-[...1 lines deleted...]
-      <c r="C34" s="428" t="s">
+      <c r="A34" s="418"/>
+      <c r="B34" s="419"/>
+      <c r="C34" s="463" t="s">
         <v>264</v>
       </c>
-      <c r="D34" s="429"/>
-[...4 lines deleted...]
-      <c r="I34" s="431" t="e">
+      <c r="D34" s="464"/>
+      <c r="E34" s="464"/>
+      <c r="F34" s="464"/>
+      <c r="G34" s="464"/>
+      <c r="H34" s="465"/>
+      <c r="I34" s="466" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="J34" s="432"/>
-[...1 lines deleted...]
-      <c r="L34" s="437" t="e">
+      <c r="J34" s="467"/>
+      <c r="K34" s="468"/>
+      <c r="L34" s="472" t="e">
         <f>IF(I34="","","-")</f>
         <v>#REF!</v>
       </c>
-      <c r="M34" s="439" t="e">
+      <c r="M34" s="474" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="N34" s="432"/>
-[...1 lines deleted...]
-      <c r="P34" s="437" t="e">
+      <c r="N34" s="467"/>
+      <c r="O34" s="468"/>
+      <c r="P34" s="472" t="e">
         <f>IF(M34="","","-")</f>
         <v>#REF!</v>
       </c>
-      <c r="Q34" s="439" t="e">
+      <c r="Q34" s="474" t="e">
         <f>IF(#REF!="","",#REF!)</f>
         <v>#REF!</v>
       </c>
-      <c r="R34" s="432"/>
-[...1 lines deleted...]
-      <c r="T34" s="455" t="s">
+      <c r="R34" s="467"/>
+      <c r="S34" s="468"/>
+      <c r="T34" s="375" t="s">
         <v>265</v>
       </c>
-      <c r="U34" s="376"/>
-[...19 lines deleted...]
-      <c r="AO34" s="378"/>
+      <c r="U34" s="377"/>
+      <c r="V34" s="378"/>
+      <c r="W34" s="378"/>
+      <c r="X34" s="378"/>
+      <c r="Y34" s="378"/>
+      <c r="Z34" s="378"/>
+      <c r="AA34" s="378"/>
+      <c r="AB34" s="378"/>
+      <c r="AC34" s="378"/>
+      <c r="AD34" s="378"/>
+      <c r="AE34" s="378"/>
+      <c r="AF34" s="378"/>
+      <c r="AG34" s="378"/>
+      <c r="AH34" s="378"/>
+      <c r="AI34" s="378"/>
+      <c r="AJ34" s="378"/>
+      <c r="AK34" s="378"/>
+      <c r="AL34" s="378"/>
+      <c r="AM34" s="378"/>
+      <c r="AN34" s="378"/>
+      <c r="AO34" s="379"/>
     </row>
     <row r="35" spans="1:41" ht="15" hidden="1" customHeight="1">
-      <c r="A35" s="396"/>
-[...39 lines deleted...]
-      <c r="AO35" s="381"/>
+      <c r="A35" s="420"/>
+      <c r="B35" s="421"/>
+      <c r="C35" s="380"/>
+      <c r="D35" s="381"/>
+      <c r="E35" s="381"/>
+      <c r="F35" s="381"/>
+      <c r="G35" s="381"/>
+      <c r="H35" s="382"/>
+      <c r="I35" s="469"/>
+      <c r="J35" s="470"/>
+      <c r="K35" s="471"/>
+      <c r="L35" s="473"/>
+      <c r="M35" s="475"/>
+      <c r="N35" s="470"/>
+      <c r="O35" s="471"/>
+      <c r="P35" s="473"/>
+      <c r="Q35" s="475"/>
+      <c r="R35" s="470"/>
+      <c r="S35" s="471"/>
+      <c r="T35" s="376"/>
+      <c r="U35" s="380"/>
+      <c r="V35" s="381"/>
+      <c r="W35" s="381"/>
+      <c r="X35" s="381"/>
+      <c r="Y35" s="381"/>
+      <c r="Z35" s="381"/>
+      <c r="AA35" s="381"/>
+      <c r="AB35" s="381"/>
+      <c r="AC35" s="381"/>
+      <c r="AD35" s="381"/>
+      <c r="AE35" s="381"/>
+      <c r="AF35" s="381"/>
+      <c r="AG35" s="381"/>
+      <c r="AH35" s="381"/>
+      <c r="AI35" s="381"/>
+      <c r="AJ35" s="381"/>
+      <c r="AK35" s="381"/>
+      <c r="AL35" s="381"/>
+      <c r="AM35" s="381"/>
+      <c r="AN35" s="381"/>
+      <c r="AO35" s="382"/>
     </row>
     <row r="36" spans="1:41" ht="15" hidden="1" customHeight="1">
       <c r="A36" s="122"/>
       <c r="B36" s="122"/>
       <c r="C36" s="119"/>
       <c r="D36" s="119"/>
       <c r="E36" s="119"/>
       <c r="F36" s="119"/>
       <c r="G36" s="119"/>
       <c r="H36" s="119"/>
       <c r="I36" s="111"/>
       <c r="J36" s="111"/>
       <c r="K36" s="111"/>
       <c r="L36" s="111"/>
       <c r="M36" s="111"/>
       <c r="N36" s="111"/>
       <c r="O36" s="111"/>
       <c r="P36" s="111"/>
       <c r="Q36" s="111"/>
       <c r="R36" s="111"/>
       <c r="S36" s="111"/>
       <c r="T36" s="111"/>
       <c r="U36" s="111"/>
       <c r="V36" s="111"/>
       <c r="W36" s="111"/>
       <c r="X36" s="111"/>
       <c r="Y36" s="111"/>
       <c r="Z36" s="111"/>
       <c r="AA36" s="111"/>
       <c r="AB36" s="111"/>
       <c r="AC36" s="111"/>
       <c r="AD36" s="111"/>
       <c r="AE36" s="111"/>
       <c r="AF36" s="111"/>
       <c r="AG36" s="111"/>
       <c r="AH36" s="111"/>
       <c r="AI36" s="111"/>
       <c r="AJ36" s="111"/>
       <c r="AK36" s="111"/>
       <c r="AL36" s="111"/>
       <c r="AM36" s="111"/>
       <c r="AN36" s="111"/>
       <c r="AO36" s="111"/>
     </row>
     <row r="37" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A37" s="408" t="s">
+      <c r="A37" s="335" t="s">
         <v>266</v>
       </c>
-      <c r="B37" s="457"/>
-      <c r="C37" s="334" t="s">
+      <c r="B37" s="336"/>
+      <c r="C37" s="349" t="s">
         <v>267</v>
       </c>
-      <c r="D37" s="335"/>
-[...20 lines deleted...]
-      <c r="Y37" s="447" t="s">
+      <c r="D37" s="350"/>
+      <c r="E37" s="350"/>
+      <c r="F37" s="350"/>
+      <c r="G37" s="350"/>
+      <c r="H37" s="351"/>
+      <c r="I37" s="359"/>
+      <c r="J37" s="360"/>
+      <c r="K37" s="360"/>
+      <c r="L37" s="360"/>
+      <c r="M37" s="360"/>
+      <c r="N37" s="360"/>
+      <c r="O37" s="360"/>
+      <c r="P37" s="360"/>
+      <c r="Q37" s="360"/>
+      <c r="R37" s="360"/>
+      <c r="S37" s="360"/>
+      <c r="T37" s="360"/>
+      <c r="U37" s="360"/>
+      <c r="V37" s="360"/>
+      <c r="W37" s="360"/>
+      <c r="X37" s="361"/>
+      <c r="Y37" s="365" t="s">
         <v>268</v>
       </c>
-      <c r="Z37" s="306"/>
-[...7 lines deleted...]
-      <c r="AH37" s="462" t="s">
+      <c r="Z37" s="366"/>
+      <c r="AA37" s="366"/>
+      <c r="AB37" s="366"/>
+      <c r="AC37" s="366"/>
+      <c r="AD37" s="366"/>
+      <c r="AE37" s="366"/>
+      <c r="AF37" s="366"/>
+      <c r="AG37" s="383"/>
+      <c r="AH37" s="355" t="s">
         <v>265</v>
       </c>
-      <c r="AI37" s="463"/>
-      <c r="AJ37" s="463" t="s">
+      <c r="AI37" s="356"/>
+      <c r="AJ37" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="AK37" s="463"/>
-      <c r="AL37" s="463" t="s">
+      <c r="AK37" s="356"/>
+      <c r="AL37" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="AM37" s="463"/>
-      <c r="AN37" s="463" t="s">
+      <c r="AM37" s="356"/>
+      <c r="AN37" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="AO37" s="466"/>
+      <c r="AO37" s="385"/>
     </row>
     <row r="38" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A38" s="458"/>
-[...39 lines deleted...]
-      <c r="AO38" s="467"/>
+      <c r="A38" s="337"/>
+      <c r="B38" s="338"/>
+      <c r="C38" s="352"/>
+      <c r="D38" s="353"/>
+      <c r="E38" s="353"/>
+      <c r="F38" s="353"/>
+      <c r="G38" s="353"/>
+      <c r="H38" s="354"/>
+      <c r="I38" s="362"/>
+      <c r="J38" s="363"/>
+      <c r="K38" s="363"/>
+      <c r="L38" s="363"/>
+      <c r="M38" s="363"/>
+      <c r="N38" s="363"/>
+      <c r="O38" s="363"/>
+      <c r="P38" s="363"/>
+      <c r="Q38" s="363"/>
+      <c r="R38" s="363"/>
+      <c r="S38" s="363"/>
+      <c r="T38" s="363"/>
+      <c r="U38" s="363"/>
+      <c r="V38" s="363"/>
+      <c r="W38" s="363"/>
+      <c r="X38" s="364"/>
+      <c r="Y38" s="367"/>
+      <c r="Z38" s="368"/>
+      <c r="AA38" s="368"/>
+      <c r="AB38" s="368"/>
+      <c r="AC38" s="368"/>
+      <c r="AD38" s="368"/>
+      <c r="AE38" s="368"/>
+      <c r="AF38" s="368"/>
+      <c r="AG38" s="384"/>
+      <c r="AH38" s="357"/>
+      <c r="AI38" s="358"/>
+      <c r="AJ38" s="358"/>
+      <c r="AK38" s="358"/>
+      <c r="AL38" s="358"/>
+      <c r="AM38" s="358"/>
+      <c r="AN38" s="358"/>
+      <c r="AO38" s="386"/>
     </row>
     <row r="39" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A39" s="458"/>
-[...1 lines deleted...]
-      <c r="C39" s="334" t="s">
+      <c r="A39" s="337"/>
+      <c r="B39" s="338"/>
+      <c r="C39" s="349" t="s">
         <v>269</v>
       </c>
-      <c r="D39" s="335"/>
-[...20 lines deleted...]
-      <c r="Y39" s="447" t="s">
+      <c r="D39" s="350"/>
+      <c r="E39" s="350"/>
+      <c r="F39" s="350"/>
+      <c r="G39" s="350"/>
+      <c r="H39" s="351"/>
+      <c r="I39" s="359"/>
+      <c r="J39" s="360"/>
+      <c r="K39" s="360"/>
+      <c r="L39" s="360"/>
+      <c r="M39" s="360"/>
+      <c r="N39" s="360"/>
+      <c r="O39" s="360"/>
+      <c r="P39" s="360"/>
+      <c r="Q39" s="360"/>
+      <c r="R39" s="360"/>
+      <c r="S39" s="360"/>
+      <c r="T39" s="360"/>
+      <c r="U39" s="360"/>
+      <c r="V39" s="360"/>
+      <c r="W39" s="360"/>
+      <c r="X39" s="361"/>
+      <c r="Y39" s="365" t="s">
         <v>270</v>
       </c>
-      <c r="Z39" s="306"/>
-[...14 lines deleted...]
-      <c r="AO39" s="453"/>
+      <c r="Z39" s="366"/>
+      <c r="AA39" s="366"/>
+      <c r="AB39" s="366"/>
+      <c r="AC39" s="366"/>
+      <c r="AD39" s="366"/>
+      <c r="AE39" s="366"/>
+      <c r="AF39" s="366"/>
+      <c r="AG39" s="366"/>
+      <c r="AH39" s="366"/>
+      <c r="AI39" s="366"/>
+      <c r="AJ39" s="369"/>
+      <c r="AK39" s="370"/>
+      <c r="AL39" s="370"/>
+      <c r="AM39" s="370"/>
+      <c r="AN39" s="370"/>
+      <c r="AO39" s="373"/>
     </row>
     <row r="40" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A40" s="458"/>
-[...39 lines deleted...]
-      <c r="AO40" s="454"/>
+      <c r="A40" s="337"/>
+      <c r="B40" s="338"/>
+      <c r="C40" s="352"/>
+      <c r="D40" s="353"/>
+      <c r="E40" s="353"/>
+      <c r="F40" s="353"/>
+      <c r="G40" s="353"/>
+      <c r="H40" s="354"/>
+      <c r="I40" s="362"/>
+      <c r="J40" s="363"/>
+      <c r="K40" s="363"/>
+      <c r="L40" s="363"/>
+      <c r="M40" s="363"/>
+      <c r="N40" s="363"/>
+      <c r="O40" s="363"/>
+      <c r="P40" s="363"/>
+      <c r="Q40" s="363"/>
+      <c r="R40" s="363"/>
+      <c r="S40" s="363"/>
+      <c r="T40" s="363"/>
+      <c r="U40" s="363"/>
+      <c r="V40" s="363"/>
+      <c r="W40" s="363"/>
+      <c r="X40" s="364"/>
+      <c r="Y40" s="367"/>
+      <c r="Z40" s="368"/>
+      <c r="AA40" s="368"/>
+      <c r="AB40" s="368"/>
+      <c r="AC40" s="368"/>
+      <c r="AD40" s="368"/>
+      <c r="AE40" s="368"/>
+      <c r="AF40" s="368"/>
+      <c r="AG40" s="368"/>
+      <c r="AH40" s="368"/>
+      <c r="AI40" s="368"/>
+      <c r="AJ40" s="371"/>
+      <c r="AK40" s="372"/>
+      <c r="AL40" s="372"/>
+      <c r="AM40" s="372"/>
+      <c r="AN40" s="372"/>
+      <c r="AO40" s="374"/>
     </row>
     <row r="41" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A41" s="458"/>
-[...1 lines deleted...]
-      <c r="C41" s="334" t="s">
+      <c r="A41" s="337"/>
+      <c r="B41" s="338"/>
+      <c r="C41" s="349" t="s">
         <v>271</v>
       </c>
-      <c r="D41" s="335"/>
-[...4 lines deleted...]
-      <c r="I41" s="462" t="s">
+      <c r="D41" s="350"/>
+      <c r="E41" s="350"/>
+      <c r="F41" s="350"/>
+      <c r="G41" s="350"/>
+      <c r="H41" s="351"/>
+      <c r="I41" s="355" t="s">
         <v>265</v>
       </c>
-      <c r="J41" s="463"/>
-      <c r="K41" s="463" t="s">
+      <c r="J41" s="356"/>
+      <c r="K41" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="L41" s="463"/>
-      <c r="M41" s="463" t="s">
+      <c r="L41" s="356"/>
+      <c r="M41" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="N41" s="463"/>
-      <c r="O41" s="463" t="s">
+      <c r="N41" s="356"/>
+      <c r="O41" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="P41" s="463"/>
-      <c r="Q41" s="463" t="s">
+      <c r="P41" s="356"/>
+      <c r="Q41" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="R41" s="463"/>
-      <c r="S41" s="463" t="s">
+      <c r="R41" s="356"/>
+      <c r="S41" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="T41" s="463"/>
-      <c r="U41" s="463" t="s">
+      <c r="T41" s="356"/>
+      <c r="U41" s="356" t="s">
         <v>265</v>
       </c>
-      <c r="V41" s="466"/>
-      <c r="W41" s="334" t="s">
+      <c r="V41" s="385"/>
+      <c r="W41" s="349" t="s">
         <v>272</v>
       </c>
-      <c r="X41" s="335"/>
-[...4 lines deleted...]
-      <c r="AC41" s="468">
+      <c r="X41" s="350"/>
+      <c r="Y41" s="350"/>
+      <c r="Z41" s="350"/>
+      <c r="AA41" s="350"/>
+      <c r="AB41" s="351"/>
+      <c r="AC41" s="387">
         <v>1</v>
       </c>
-      <c r="AD41" s="469"/>
-[...10 lines deleted...]
-      <c r="AO41" s="470"/>
+      <c r="AD41" s="388"/>
+      <c r="AE41" s="388"/>
+      <c r="AF41" s="388"/>
+      <c r="AG41" s="388"/>
+      <c r="AH41" s="388"/>
+      <c r="AI41" s="388"/>
+      <c r="AJ41" s="388"/>
+      <c r="AK41" s="388"/>
+      <c r="AL41" s="388"/>
+      <c r="AM41" s="388"/>
+      <c r="AN41" s="388"/>
+      <c r="AO41" s="389"/>
     </row>
     <row r="42" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A42" s="458"/>
-[...39 lines deleted...]
-      <c r="AO42" s="473"/>
+      <c r="A42" s="337"/>
+      <c r="B42" s="338"/>
+      <c r="C42" s="352"/>
+      <c r="D42" s="353"/>
+      <c r="E42" s="353"/>
+      <c r="F42" s="353"/>
+      <c r="G42" s="353"/>
+      <c r="H42" s="354"/>
+      <c r="I42" s="357"/>
+      <c r="J42" s="358"/>
+      <c r="K42" s="358"/>
+      <c r="L42" s="358"/>
+      <c r="M42" s="358"/>
+      <c r="N42" s="358"/>
+      <c r="O42" s="358"/>
+      <c r="P42" s="358"/>
+      <c r="Q42" s="358"/>
+      <c r="R42" s="358"/>
+      <c r="S42" s="358"/>
+      <c r="T42" s="358"/>
+      <c r="U42" s="358"/>
+      <c r="V42" s="386"/>
+      <c r="W42" s="352"/>
+      <c r="X42" s="353"/>
+      <c r="Y42" s="353"/>
+      <c r="Z42" s="353"/>
+      <c r="AA42" s="353"/>
+      <c r="AB42" s="354"/>
+      <c r="AC42" s="390"/>
+      <c r="AD42" s="391"/>
+      <c r="AE42" s="391"/>
+      <c r="AF42" s="391"/>
+      <c r="AG42" s="391"/>
+      <c r="AH42" s="391"/>
+      <c r="AI42" s="391"/>
+      <c r="AJ42" s="391"/>
+      <c r="AK42" s="391"/>
+      <c r="AL42" s="391"/>
+      <c r="AM42" s="391"/>
+      <c r="AN42" s="391"/>
+      <c r="AO42" s="392"/>
     </row>
     <row r="43" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A43" s="458"/>
-[...1 lines deleted...]
-      <c r="C43" s="474" t="s">
+      <c r="A43" s="337"/>
+      <c r="B43" s="338"/>
+      <c r="C43" s="393" t="s">
         <v>273</v>
       </c>
-      <c r="D43" s="475"/>
-      <c r="E43" s="480" t="s">
+      <c r="D43" s="394"/>
+      <c r="E43" s="399" t="s">
         <v>274</v>
       </c>
-      <c r="F43" s="481"/>
-[...34 lines deleted...]
-      <c r="AO43" s="484"/>
+      <c r="F43" s="400"/>
+      <c r="G43" s="400"/>
+      <c r="H43" s="401"/>
+      <c r="I43" s="359"/>
+      <c r="J43" s="402"/>
+      <c r="K43" s="402"/>
+      <c r="L43" s="402"/>
+      <c r="M43" s="402"/>
+      <c r="N43" s="402"/>
+      <c r="O43" s="402"/>
+      <c r="P43" s="402"/>
+      <c r="Q43" s="402"/>
+      <c r="R43" s="402"/>
+      <c r="S43" s="402"/>
+      <c r="T43" s="402"/>
+      <c r="U43" s="402"/>
+      <c r="V43" s="402"/>
+      <c r="W43" s="402"/>
+      <c r="X43" s="402"/>
+      <c r="Y43" s="402"/>
+      <c r="Z43" s="402"/>
+      <c r="AA43" s="402"/>
+      <c r="AB43" s="402"/>
+      <c r="AC43" s="402"/>
+      <c r="AD43" s="402"/>
+      <c r="AE43" s="402"/>
+      <c r="AF43" s="402"/>
+      <c r="AG43" s="402"/>
+      <c r="AH43" s="402"/>
+      <c r="AI43" s="402"/>
+      <c r="AJ43" s="402"/>
+      <c r="AK43" s="402"/>
+      <c r="AL43" s="402"/>
+      <c r="AM43" s="402"/>
+      <c r="AN43" s="402"/>
+      <c r="AO43" s="403"/>
     </row>
     <row r="44" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A44" s="458"/>
-[...39 lines deleted...]
-      <c r="AO44" s="486"/>
+      <c r="A44" s="337"/>
+      <c r="B44" s="338"/>
+      <c r="C44" s="395"/>
+      <c r="D44" s="396"/>
+      <c r="E44" s="399"/>
+      <c r="F44" s="400"/>
+      <c r="G44" s="400"/>
+      <c r="H44" s="401"/>
+      <c r="I44" s="362"/>
+      <c r="J44" s="404"/>
+      <c r="K44" s="404"/>
+      <c r="L44" s="404"/>
+      <c r="M44" s="404"/>
+      <c r="N44" s="404"/>
+      <c r="O44" s="404"/>
+      <c r="P44" s="404"/>
+      <c r="Q44" s="404"/>
+      <c r="R44" s="404"/>
+      <c r="S44" s="404"/>
+      <c r="T44" s="404"/>
+      <c r="U44" s="404"/>
+      <c r="V44" s="404"/>
+      <c r="W44" s="404"/>
+      <c r="X44" s="404"/>
+      <c r="Y44" s="404"/>
+      <c r="Z44" s="404"/>
+      <c r="AA44" s="404"/>
+      <c r="AB44" s="404"/>
+      <c r="AC44" s="404"/>
+      <c r="AD44" s="404"/>
+      <c r="AE44" s="404"/>
+      <c r="AF44" s="404"/>
+      <c r="AG44" s="404"/>
+      <c r="AH44" s="404"/>
+      <c r="AI44" s="404"/>
+      <c r="AJ44" s="404"/>
+      <c r="AK44" s="404"/>
+      <c r="AL44" s="404"/>
+      <c r="AM44" s="404"/>
+      <c r="AN44" s="404"/>
+      <c r="AO44" s="405"/>
     </row>
     <row r="45" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A45" s="458"/>
-[...3 lines deleted...]
-      <c r="E45" s="480" t="s">
+      <c r="A45" s="337"/>
+      <c r="B45" s="338"/>
+      <c r="C45" s="395"/>
+      <c r="D45" s="396"/>
+      <c r="E45" s="399" t="s">
         <v>275</v>
       </c>
-      <c r="F45" s="481"/>
-[...34 lines deleted...]
-      <c r="AO45" s="489"/>
+      <c r="F45" s="400"/>
+      <c r="G45" s="400"/>
+      <c r="H45" s="401"/>
+      <c r="I45" s="343"/>
+      <c r="J45" s="344"/>
+      <c r="K45" s="344"/>
+      <c r="L45" s="344"/>
+      <c r="M45" s="344"/>
+      <c r="N45" s="344"/>
+      <c r="O45" s="344"/>
+      <c r="P45" s="344"/>
+      <c r="Q45" s="344"/>
+      <c r="R45" s="344"/>
+      <c r="S45" s="344"/>
+      <c r="T45" s="344"/>
+      <c r="U45" s="344"/>
+      <c r="V45" s="344"/>
+      <c r="W45" s="344"/>
+      <c r="X45" s="344"/>
+      <c r="Y45" s="344"/>
+      <c r="Z45" s="344"/>
+      <c r="AA45" s="344"/>
+      <c r="AB45" s="344"/>
+      <c r="AC45" s="344"/>
+      <c r="AD45" s="344"/>
+      <c r="AE45" s="344"/>
+      <c r="AF45" s="344"/>
+      <c r="AG45" s="344"/>
+      <c r="AH45" s="344"/>
+      <c r="AI45" s="344"/>
+      <c r="AJ45" s="344"/>
+      <c r="AK45" s="344"/>
+      <c r="AL45" s="344"/>
+      <c r="AM45" s="344"/>
+      <c r="AN45" s="344"/>
+      <c r="AO45" s="345"/>
     </row>
     <row r="46" spans="1:41" ht="16.899999999999999" customHeight="1">
-      <c r="A46" s="460"/>
-[...39 lines deleted...]
-      <c r="AO46" s="492"/>
+      <c r="A46" s="339"/>
+      <c r="B46" s="340"/>
+      <c r="C46" s="397"/>
+      <c r="D46" s="398"/>
+      <c r="E46" s="399"/>
+      <c r="F46" s="400"/>
+      <c r="G46" s="400"/>
+      <c r="H46" s="401"/>
+      <c r="I46" s="346"/>
+      <c r="J46" s="347"/>
+      <c r="K46" s="347"/>
+      <c r="L46" s="347"/>
+      <c r="M46" s="347"/>
+      <c r="N46" s="347"/>
+      <c r="O46" s="347"/>
+      <c r="P46" s="347"/>
+      <c r="Q46" s="347"/>
+      <c r="R46" s="347"/>
+      <c r="S46" s="347"/>
+      <c r="T46" s="347"/>
+      <c r="U46" s="347"/>
+      <c r="V46" s="347"/>
+      <c r="W46" s="347"/>
+      <c r="X46" s="347"/>
+      <c r="Y46" s="347"/>
+      <c r="Z46" s="347"/>
+      <c r="AA46" s="347"/>
+      <c r="AB46" s="347"/>
+      <c r="AC46" s="347"/>
+      <c r="AD46" s="347"/>
+      <c r="AE46" s="347"/>
+      <c r="AF46" s="347"/>
+      <c r="AG46" s="347"/>
+      <c r="AH46" s="347"/>
+      <c r="AI46" s="347"/>
+      <c r="AJ46" s="347"/>
+      <c r="AK46" s="347"/>
+      <c r="AL46" s="347"/>
+      <c r="AM46" s="347"/>
+      <c r="AN46" s="347"/>
+      <c r="AO46" s="348"/>
     </row>
     <row r="47" spans="1:41" ht="15" customHeight="1">
       <c r="A47" s="122"/>
       <c r="B47" s="122"/>
       <c r="C47" s="123"/>
       <c r="D47" s="123"/>
       <c r="E47" s="119"/>
       <c r="F47" s="119"/>
       <c r="G47" s="119"/>
       <c r="H47" s="119"/>
       <c r="I47" s="124"/>
       <c r="J47" s="124"/>
       <c r="K47" s="124"/>
       <c r="L47" s="124"/>
       <c r="M47" s="124"/>
       <c r="N47" s="124"/>
       <c r="O47" s="124"/>
       <c r="P47" s="124"/>
       <c r="Q47" s="124"/>
       <c r="R47" s="124"/>
       <c r="S47" s="124"/>
       <c r="T47" s="124"/>
       <c r="U47" s="124"/>
       <c r="V47" s="124"/>
       <c r="W47" s="124"/>
@@ -15271,380 +15274,380 @@
       <c r="S48" s="113"/>
       <c r="T48" s="113"/>
       <c r="U48" s="113"/>
       <c r="V48" s="113"/>
       <c r="W48" s="113"/>
       <c r="X48" s="113"/>
       <c r="Y48" s="113"/>
       <c r="Z48" s="113"/>
       <c r="AA48" s="113"/>
       <c r="AB48" s="113"/>
       <c r="AC48" s="113"/>
       <c r="AD48" s="113"/>
       <c r="AE48" s="113"/>
       <c r="AF48" s="113"/>
       <c r="AG48" s="113"/>
       <c r="AH48" s="113"/>
       <c r="AI48" s="113"/>
       <c r="AJ48" s="113"/>
       <c r="AK48" s="113"/>
       <c r="AL48" s="113"/>
       <c r="AM48" s="113"/>
       <c r="AN48" s="113"/>
       <c r="AO48" s="113"/>
     </row>
     <row r="49" spans="1:57" ht="15" customHeight="1">
-      <c r="A49" s="408" t="s">
+      <c r="A49" s="335" t="s">
         <v>276</v>
       </c>
-      <c r="B49" s="457"/>
+      <c r="B49" s="336"/>
       <c r="C49" s="125"/>
       <c r="D49" s="126"/>
       <c r="E49" s="126"/>
       <c r="F49" s="126"/>
       <c r="G49" s="126"/>
       <c r="H49" s="126"/>
       <c r="I49" s="126"/>
       <c r="J49" s="126"/>
       <c r="K49" s="126"/>
       <c r="L49" s="126"/>
       <c r="M49" s="126"/>
       <c r="N49" s="126"/>
       <c r="O49" s="126"/>
       <c r="P49" s="126"/>
       <c r="Q49" s="126"/>
       <c r="R49" s="126"/>
       <c r="S49" s="126"/>
       <c r="T49" s="126"/>
       <c r="U49" s="126"/>
       <c r="V49" s="126"/>
       <c r="W49" s="126"/>
       <c r="X49" s="126"/>
       <c r="Y49" s="126"/>
       <c r="Z49" s="126"/>
       <c r="AA49" s="126"/>
       <c r="AB49" s="126"/>
       <c r="AC49" s="126"/>
       <c r="AD49" s="126"/>
       <c r="AE49" s="126"/>
       <c r="AF49" s="126"/>
       <c r="AG49" s="126"/>
       <c r="AH49" s="126"/>
       <c r="AI49" s="126"/>
       <c r="AJ49" s="126"/>
       <c r="AK49" s="126"/>
       <c r="AL49" s="126"/>
       <c r="AM49" s="126"/>
       <c r="AN49" s="126"/>
       <c r="AO49" s="127"/>
     </row>
     <row r="50" spans="1:57" ht="15" customHeight="1">
-      <c r="A50" s="458"/>
-      <c r="B50" s="459"/>
+      <c r="A50" s="337"/>
+      <c r="B50" s="338"/>
       <c r="C50" s="128" t="s">
         <v>277</v>
       </c>
       <c r="D50" s="113"/>
       <c r="E50" s="113"/>
       <c r="F50" s="113"/>
       <c r="G50" s="113"/>
       <c r="H50" s="113"/>
       <c r="I50" s="113"/>
       <c r="J50" s="113"/>
       <c r="K50" s="113"/>
       <c r="L50" s="113"/>
       <c r="M50" s="113"/>
       <c r="N50" s="113"/>
       <c r="O50" s="113"/>
       <c r="P50" s="113"/>
       <c r="Q50" s="113"/>
       <c r="R50" s="113"/>
       <c r="S50" s="113"/>
       <c r="T50" s="113"/>
       <c r="U50" s="113"/>
       <c r="V50" s="113"/>
       <c r="W50" s="113"/>
       <c r="X50" s="113"/>
       <c r="Y50" s="113"/>
       <c r="Z50" s="113"/>
       <c r="AA50" s="113"/>
       <c r="AB50" s="113"/>
       <c r="AC50" s="113"/>
       <c r="AD50" s="113"/>
       <c r="AE50" s="113"/>
       <c r="AF50" s="113"/>
       <c r="AG50" s="113"/>
       <c r="AH50" s="113"/>
       <c r="AI50" s="113"/>
       <c r="AJ50" s="113"/>
       <c r="AK50" s="113"/>
       <c r="AL50" s="113"/>
       <c r="AM50" s="113"/>
       <c r="AN50" s="113"/>
       <c r="AO50" s="129"/>
     </row>
     <row r="51" spans="1:57" ht="15" customHeight="1">
-      <c r="A51" s="458"/>
-      <c r="B51" s="459"/>
+      <c r="A51" s="337"/>
+      <c r="B51" s="338"/>
       <c r="C51" s="128" t="s">
         <v>278</v>
       </c>
       <c r="D51" s="113"/>
       <c r="E51" s="113"/>
       <c r="F51" s="113"/>
       <c r="G51" s="113"/>
       <c r="H51" s="113"/>
       <c r="I51" s="113"/>
       <c r="J51" s="113"/>
       <c r="K51" s="113"/>
       <c r="L51" s="113"/>
       <c r="M51" s="113"/>
       <c r="N51" s="113"/>
       <c r="O51" s="113"/>
       <c r="P51" s="113"/>
       <c r="Q51" s="113"/>
       <c r="R51" s="113"/>
       <c r="S51" s="113"/>
       <c r="T51" s="113"/>
       <c r="U51" s="113"/>
       <c r="V51" s="113"/>
       <c r="W51" s="113"/>
       <c r="X51" s="113"/>
       <c r="Y51" s="113"/>
       <c r="Z51" s="113"/>
       <c r="AA51" s="113"/>
       <c r="AB51" s="113"/>
       <c r="AC51" s="113"/>
       <c r="AD51" s="113"/>
       <c r="AE51" s="113"/>
       <c r="AF51" s="113"/>
       <c r="AG51" s="113"/>
       <c r="AH51" s="113"/>
       <c r="AI51" s="113"/>
       <c r="AJ51" s="113"/>
       <c r="AK51" s="113"/>
       <c r="AL51" s="113"/>
       <c r="AM51" s="113"/>
       <c r="AN51" s="113"/>
       <c r="AO51" s="129"/>
     </row>
     <row r="52" spans="1:57" ht="15" customHeight="1">
-      <c r="A52" s="458"/>
-[...1 lines deleted...]
-      <c r="C52" s="493" t="str">
+      <c r="A52" s="337"/>
+      <c r="B52" s="338"/>
+      <c r="C52" s="341" t="str">
         <f>U8</f>
         <v>令和</v>
       </c>
-      <c r="D52" s="493"/>
-[...1 lines deleted...]
-      <c r="F52" s="493" t="str">
+      <c r="D52" s="341"/>
+      <c r="E52" s="341"/>
+      <c r="F52" s="341" t="str">
         <f>IF(X8&lt;&gt;"",X8,"")</f>
         <v/>
       </c>
-      <c r="G52" s="493"/>
-[...1 lines deleted...]
-      <c r="I52" s="494" t="s">
+      <c r="G52" s="341"/>
+      <c r="H52" s="341"/>
+      <c r="I52" s="342" t="s">
         <v>247</v>
       </c>
-      <c r="J52" s="493" t="str">
+      <c r="J52" s="341" t="str">
         <f>IF(AD8&lt;&gt;"",AD8,"")</f>
         <v/>
       </c>
-      <c r="K52" s="493"/>
-[...1 lines deleted...]
-      <c r="M52" s="494" t="s">
+      <c r="K52" s="341"/>
+      <c r="L52" s="341"/>
+      <c r="M52" s="342" t="s">
         <v>248</v>
       </c>
-      <c r="N52" s="493" t="str">
+      <c r="N52" s="341" t="str">
         <f>IF(AJ8&lt;&gt;"",AJ8,"")</f>
         <v/>
       </c>
-      <c r="O52" s="493"/>
-[...1 lines deleted...]
-      <c r="Q52" s="494" t="s">
+      <c r="O52" s="341"/>
+      <c r="P52" s="341"/>
+      <c r="Q52" s="342" t="s">
         <v>249</v>
       </c>
       <c r="R52" s="113"/>
       <c r="S52" s="113"/>
       <c r="T52" s="113"/>
       <c r="U52" s="130"/>
       <c r="V52" s="130"/>
       <c r="W52" s="130"/>
       <c r="X52" s="113"/>
       <c r="Y52" s="113"/>
       <c r="Z52" s="113"/>
       <c r="AA52" s="113"/>
       <c r="AB52" s="113"/>
       <c r="AC52" s="113"/>
       <c r="AD52" s="113"/>
       <c r="AE52" s="113"/>
       <c r="AF52" s="113"/>
       <c r="AG52" s="113"/>
       <c r="AH52" s="113"/>
       <c r="AI52" s="113"/>
       <c r="AJ52" s="113"/>
       <c r="AK52" s="113"/>
       <c r="AL52" s="113"/>
       <c r="AM52" s="113"/>
       <c r="AN52" s="113"/>
       <c r="AO52" s="129"/>
     </row>
     <row r="53" spans="1:57" ht="15" customHeight="1">
-      <c r="A53" s="458"/>
-[...15 lines deleted...]
-      <c r="Q53" s="494"/>
+      <c r="A53" s="337"/>
+      <c r="B53" s="338"/>
+      <c r="C53" s="341"/>
+      <c r="D53" s="341"/>
+      <c r="E53" s="341"/>
+      <c r="F53" s="341"/>
+      <c r="G53" s="341"/>
+      <c r="H53" s="341"/>
+      <c r="I53" s="342"/>
+      <c r="J53" s="341"/>
+      <c r="K53" s="341"/>
+      <c r="L53" s="341"/>
+      <c r="M53" s="342"/>
+      <c r="N53" s="341"/>
+      <c r="O53" s="341"/>
+      <c r="P53" s="341"/>
+      <c r="Q53" s="342"/>
       <c r="R53" s="113"/>
       <c r="S53" s="113"/>
       <c r="T53" s="113"/>
       <c r="U53" s="130"/>
       <c r="V53" s="130"/>
       <c r="W53" s="130"/>
       <c r="X53" s="113"/>
       <c r="Y53" s="113"/>
       <c r="Z53" s="113"/>
       <c r="AA53" s="113"/>
       <c r="AB53" s="113"/>
       <c r="AC53" s="113"/>
       <c r="AD53" s="113"/>
       <c r="AE53" s="113"/>
       <c r="AF53" s="113"/>
       <c r="AG53" s="113"/>
       <c r="AH53" s="113"/>
       <c r="AI53" s="113"/>
       <c r="AJ53" s="113"/>
       <c r="AK53" s="113"/>
       <c r="AL53" s="113"/>
       <c r="AM53" s="113"/>
       <c r="AN53" s="113"/>
       <c r="AO53" s="129"/>
     </row>
     <row r="54" spans="1:57" ht="15" customHeight="1">
-      <c r="A54" s="458"/>
-[...1 lines deleted...]
-      <c r="C54" s="495" t="s">
+      <c r="A54" s="337"/>
+      <c r="B54" s="338"/>
+      <c r="C54" s="321" t="s">
         <v>279</v>
       </c>
-      <c r="D54" s="299"/>
-[...4 lines deleted...]
-      <c r="I54" s="426" t="str">
+      <c r="D54" s="322"/>
+      <c r="E54" s="322"/>
+      <c r="F54" s="322"/>
+      <c r="G54" s="322"/>
+      <c r="H54" s="322"/>
+      <c r="I54" s="325" t="str">
         <f>IF(I18&lt;&gt;"",I18,"")</f>
         <v/>
       </c>
-      <c r="J54" s="426"/>
-[...26 lines deleted...]
-      <c r="AK54" s="426" t="s">
+      <c r="J54" s="325"/>
+      <c r="K54" s="325"/>
+      <c r="L54" s="325"/>
+      <c r="M54" s="325"/>
+      <c r="N54" s="325"/>
+      <c r="O54" s="325"/>
+      <c r="P54" s="325"/>
+      <c r="Q54" s="325"/>
+      <c r="R54" s="325"/>
+      <c r="S54" s="325"/>
+      <c r="T54" s="325"/>
+      <c r="U54" s="325"/>
+      <c r="V54" s="325"/>
+      <c r="W54" s="325"/>
+      <c r="X54" s="325"/>
+      <c r="Y54" s="325"/>
+      <c r="Z54" s="325"/>
+      <c r="AA54" s="325"/>
+      <c r="AB54" s="325"/>
+      <c r="AC54" s="325"/>
+      <c r="AD54" s="325"/>
+      <c r="AE54" s="325"/>
+      <c r="AF54" s="325"/>
+      <c r="AG54" s="325"/>
+      <c r="AH54" s="325"/>
+      <c r="AI54" s="325"/>
+      <c r="AJ54" s="325"/>
+      <c r="AK54" s="325" t="s">
         <v>280</v>
       </c>
-      <c r="AL54" s="426"/>
-[...2 lines deleted...]
-      <c r="AO54" s="427"/>
+      <c r="AL54" s="325"/>
+      <c r="AM54" s="325"/>
+      <c r="AN54" s="325"/>
+      <c r="AO54" s="327"/>
     </row>
     <row r="55" spans="1:57" ht="15" customHeight="1">
-      <c r="A55" s="460"/>
-[...39 lines deleted...]
-      <c r="AO55" s="499"/>
+      <c r="A55" s="339"/>
+      <c r="B55" s="340"/>
+      <c r="C55" s="323"/>
+      <c r="D55" s="324"/>
+      <c r="E55" s="324"/>
+      <c r="F55" s="324"/>
+      <c r="G55" s="324"/>
+      <c r="H55" s="324"/>
+      <c r="I55" s="326"/>
+      <c r="J55" s="326"/>
+      <c r="K55" s="326"/>
+      <c r="L55" s="326"/>
+      <c r="M55" s="326"/>
+      <c r="N55" s="326"/>
+      <c r="O55" s="326"/>
+      <c r="P55" s="326"/>
+      <c r="Q55" s="326"/>
+      <c r="R55" s="326"/>
+      <c r="S55" s="326"/>
+      <c r="T55" s="326"/>
+      <c r="U55" s="326"/>
+      <c r="V55" s="326"/>
+      <c r="W55" s="326"/>
+      <c r="X55" s="326"/>
+      <c r="Y55" s="326"/>
+      <c r="Z55" s="326"/>
+      <c r="AA55" s="326"/>
+      <c r="AB55" s="326"/>
+      <c r="AC55" s="326"/>
+      <c r="AD55" s="326"/>
+      <c r="AE55" s="326"/>
+      <c r="AF55" s="326"/>
+      <c r="AG55" s="326"/>
+      <c r="AH55" s="326"/>
+      <c r="AI55" s="326"/>
+      <c r="AJ55" s="326"/>
+      <c r="AK55" s="326"/>
+      <c r="AL55" s="326"/>
+      <c r="AM55" s="326"/>
+      <c r="AN55" s="326"/>
+      <c r="AO55" s="328"/>
     </row>
     <row r="56" spans="1:57" ht="15" customHeight="1">
       <c r="A56" s="122"/>
       <c r="B56" s="122"/>
       <c r="C56" s="111"/>
       <c r="D56" s="111"/>
       <c r="E56" s="111"/>
       <c r="F56" s="111"/>
       <c r="G56" s="111"/>
       <c r="H56" s="111"/>
       <c r="I56" s="121"/>
       <c r="J56" s="121"/>
       <c r="K56" s="121"/>
       <c r="L56" s="121"/>
       <c r="M56" s="121"/>
       <c r="N56" s="121"/>
       <c r="O56" s="121"/>
       <c r="P56" s="121"/>
       <c r="Q56" s="121"/>
       <c r="R56" s="121"/>
       <c r="S56" s="121"/>
       <c r="T56" s="121"/>
       <c r="U56" s="121"/>
       <c r="V56" s="121"/>
       <c r="W56" s="121"/>
@@ -15783,664 +15786,664 @@
       <c r="S59" s="134"/>
       <c r="T59" s="134"/>
       <c r="U59" s="134"/>
       <c r="V59" s="134"/>
       <c r="W59" s="134"/>
       <c r="X59" s="134"/>
       <c r="Y59" s="134"/>
       <c r="Z59" s="134"/>
       <c r="AA59" s="134"/>
       <c r="AB59" s="134"/>
       <c r="AC59" s="134"/>
       <c r="AD59" s="134"/>
       <c r="AE59" s="134"/>
       <c r="AF59" s="134"/>
       <c r="AG59" s="134"/>
       <c r="AH59" s="134"/>
       <c r="AI59" s="134"/>
       <c r="AJ59" s="134"/>
       <c r="AK59" s="134"/>
       <c r="AL59" s="134"/>
       <c r="AM59" s="134"/>
       <c r="AN59" s="134"/>
       <c r="AO59" s="134"/>
     </row>
     <row r="60" spans="1:57" ht="15" customHeight="1">
-      <c r="A60" s="500" t="s">
+      <c r="A60" s="329" t="s">
         <v>284</v>
       </c>
-      <c r="B60" s="501"/>
+      <c r="B60" s="330"/>
       <c r="C60" s="125"/>
       <c r="D60" s="126"/>
       <c r="E60" s="126"/>
       <c r="F60" s="126"/>
       <c r="G60" s="126"/>
       <c r="H60" s="126"/>
       <c r="I60" s="126"/>
       <c r="J60" s="126"/>
       <c r="K60" s="126"/>
       <c r="L60" s="126"/>
       <c r="M60" s="126"/>
       <c r="N60" s="126"/>
       <c r="O60" s="126"/>
       <c r="P60" s="135"/>
       <c r="Q60" s="135"/>
       <c r="R60" s="135"/>
       <c r="S60" s="135"/>
       <c r="T60" s="135"/>
       <c r="U60" s="135"/>
       <c r="V60" s="135"/>
       <c r="W60" s="135"/>
       <c r="X60" s="135"/>
       <c r="Y60" s="135"/>
       <c r="Z60" s="135"/>
       <c r="AA60" s="135"/>
       <c r="AB60" s="135"/>
       <c r="AC60" s="135"/>
       <c r="AD60" s="135"/>
       <c r="AE60" s="135"/>
       <c r="AF60" s="135"/>
       <c r="AG60" s="135"/>
       <c r="AH60" s="135"/>
       <c r="AI60" s="126"/>
       <c r="AJ60" s="126"/>
       <c r="AK60" s="126"/>
       <c r="AL60" s="126"/>
       <c r="AM60" s="126"/>
       <c r="AN60" s="126"/>
       <c r="AO60" s="127"/>
     </row>
     <row r="61" spans="1:57" ht="15" customHeight="1">
-      <c r="A61" s="502"/>
-      <c r="B61" s="503"/>
+      <c r="A61" s="331"/>
+      <c r="B61" s="332"/>
       <c r="C61" s="128"/>
       <c r="D61" s="113"/>
       <c r="E61" s="113"/>
       <c r="F61" s="113"/>
       <c r="G61" s="113"/>
       <c r="H61" s="113"/>
       <c r="I61" s="113" t="s">
         <v>285</v>
       </c>
       <c r="J61" s="113"/>
       <c r="K61" s="113"/>
       <c r="L61" s="113"/>
       <c r="M61" s="113"/>
       <c r="P61" s="136"/>
       <c r="Q61" s="136"/>
       <c r="R61" s="136"/>
       <c r="S61" s="136"/>
       <c r="T61" s="136"/>
       <c r="U61" s="136"/>
       <c r="V61" s="136"/>
       <c r="W61" s="136"/>
       <c r="X61" s="136"/>
       <c r="Y61" s="136"/>
       <c r="Z61" s="136"/>
       <c r="AA61" s="136"/>
       <c r="AB61" s="136"/>
       <c r="AC61" s="136"/>
       <c r="AD61" s="136"/>
       <c r="AE61" s="136"/>
       <c r="AF61" s="136"/>
       <c r="AG61" s="136"/>
       <c r="AH61" s="136"/>
       <c r="AI61" s="113"/>
       <c r="AJ61" s="113"/>
       <c r="AK61" s="113"/>
       <c r="AL61" s="113"/>
       <c r="AM61" s="113"/>
       <c r="AN61" s="113"/>
       <c r="AO61" s="129"/>
       <c r="AZ61" s="137"/>
       <c r="BA61" s="137"/>
       <c r="BB61" s="137"/>
       <c r="BC61" s="137"/>
       <c r="BD61" s="137"/>
       <c r="BE61" s="137"/>
     </row>
     <row r="62" spans="1:57" ht="15" customHeight="1">
-      <c r="A62" s="502"/>
-      <c r="B62" s="503"/>
+      <c r="A62" s="331"/>
+      <c r="B62" s="332"/>
       <c r="C62" s="128"/>
       <c r="D62" s="113"/>
       <c r="E62" s="113"/>
       <c r="F62" s="113"/>
       <c r="G62" s="113"/>
       <c r="H62" s="113"/>
       <c r="I62" s="113"/>
       <c r="J62" s="113"/>
       <c r="K62" s="113"/>
       <c r="L62" s="113"/>
       <c r="M62" s="113"/>
       <c r="P62" s="113"/>
       <c r="Q62" s="113"/>
       <c r="R62" s="113"/>
       <c r="S62" s="113"/>
       <c r="T62" s="113"/>
       <c r="U62" s="113"/>
       <c r="V62" s="113"/>
       <c r="W62" s="113"/>
       <c r="X62" s="113"/>
       <c r="Y62" s="113"/>
       <c r="Z62" s="113"/>
       <c r="AA62" s="113"/>
       <c r="AB62" s="113"/>
       <c r="AC62" s="113"/>
       <c r="AD62" s="113"/>
       <c r="AE62" s="113"/>
       <c r="AF62" s="113"/>
       <c r="AG62" s="113"/>
       <c r="AH62" s="113"/>
       <c r="AI62" s="113"/>
       <c r="AJ62" s="113"/>
       <c r="AK62" s="113"/>
       <c r="AL62" s="113"/>
       <c r="AM62" s="113"/>
       <c r="AN62" s="113"/>
       <c r="AO62" s="129"/>
       <c r="AY62" s="137"/>
       <c r="AZ62" s="137"/>
       <c r="BA62" s="137"/>
       <c r="BB62" s="137"/>
       <c r="BC62" s="137"/>
       <c r="BD62" s="137"/>
       <c r="BE62" s="137"/>
     </row>
     <row r="63" spans="1:57" ht="15" customHeight="1">
-      <c r="A63" s="502"/>
-      <c r="B63" s="503"/>
+      <c r="A63" s="331"/>
+      <c r="B63" s="332"/>
       <c r="C63" s="128"/>
       <c r="D63" s="113"/>
       <c r="E63" s="113"/>
       <c r="F63" s="113"/>
       <c r="G63" s="113"/>
       <c r="H63" s="113"/>
       <c r="I63" s="113"/>
       <c r="J63" s="113"/>
       <c r="K63" s="113" t="s">
         <v>286</v>
       </c>
       <c r="L63" s="113"/>
       <c r="M63" s="113"/>
       <c r="P63" s="113"/>
       <c r="Q63" s="113"/>
       <c r="R63" s="113"/>
       <c r="S63" s="113"/>
       <c r="T63" s="113"/>
       <c r="U63" s="113"/>
       <c r="V63" s="113"/>
       <c r="W63" s="113"/>
       <c r="X63" s="113"/>
       <c r="Y63" s="113"/>
       <c r="Z63" s="113"/>
       <c r="AA63" s="113"/>
       <c r="AB63" s="113"/>
       <c r="AC63" s="113"/>
       <c r="AD63" s="113"/>
       <c r="AE63" s="113"/>
       <c r="AF63" s="113"/>
       <c r="AG63" s="113"/>
       <c r="AH63" s="113"/>
       <c r="AI63" s="113"/>
       <c r="AJ63" s="113"/>
       <c r="AK63" s="113"/>
       <c r="AL63" s="113"/>
       <c r="AM63" s="113"/>
       <c r="AN63" s="113"/>
       <c r="AO63" s="129"/>
       <c r="AY63" s="137"/>
       <c r="AZ63" s="137"/>
       <c r="BA63" s="137"/>
       <c r="BB63" s="137"/>
       <c r="BC63" s="137"/>
       <c r="BD63" s="137"/>
       <c r="BE63" s="137"/>
     </row>
     <row r="64" spans="1:57" ht="15" customHeight="1">
-      <c r="A64" s="502"/>
-      <c r="B64" s="503"/>
+      <c r="A64" s="331"/>
+      <c r="B64" s="332"/>
       <c r="C64" s="128"/>
       <c r="D64" s="113"/>
       <c r="E64" s="113"/>
       <c r="F64" s="113"/>
       <c r="G64" s="113"/>
       <c r="H64" s="113"/>
       <c r="I64" s="113"/>
       <c r="J64" s="113"/>
       <c r="K64" s="113"/>
       <c r="L64" s="113"/>
       <c r="M64" s="113"/>
       <c r="P64" s="113"/>
       <c r="Q64" s="113"/>
       <c r="R64" s="113"/>
       <c r="S64" s="113"/>
       <c r="T64" s="113"/>
       <c r="U64" s="113"/>
       <c r="V64" s="113"/>
       <c r="W64" s="113"/>
       <c r="X64" s="113"/>
       <c r="Y64" s="113"/>
       <c r="Z64" s="113"/>
       <c r="AA64" s="113"/>
       <c r="AB64" s="113"/>
       <c r="AC64" s="113"/>
       <c r="AD64" s="113"/>
       <c r="AE64" s="113"/>
       <c r="AF64" s="113"/>
       <c r="AG64" s="113"/>
       <c r="AH64" s="113"/>
       <c r="AI64" s="113"/>
       <c r="AJ64" s="113"/>
       <c r="AK64" s="113"/>
       <c r="AL64" s="113"/>
       <c r="AM64" s="113"/>
       <c r="AN64" s="113"/>
       <c r="AO64" s="129"/>
       <c r="AY64" s="137"/>
       <c r="AZ64" s="137"/>
       <c r="BA64" s="137"/>
       <c r="BB64" s="137"/>
       <c r="BC64" s="137"/>
       <c r="BD64" s="137"/>
       <c r="BE64" s="137"/>
     </row>
     <row r="65" spans="1:57" ht="15" customHeight="1">
-      <c r="A65" s="502"/>
-      <c r="B65" s="503"/>
+      <c r="A65" s="331"/>
+      <c r="B65" s="332"/>
       <c r="C65" s="128"/>
       <c r="D65" s="113"/>
       <c r="E65" s="113"/>
       <c r="F65" s="113"/>
       <c r="G65" s="113"/>
       <c r="H65" s="113"/>
       <c r="I65" s="113"/>
       <c r="J65" s="113"/>
       <c r="K65" s="113" t="s">
         <v>287</v>
       </c>
       <c r="L65" s="113"/>
       <c r="M65" s="113"/>
       <c r="P65" s="113"/>
       <c r="Q65" s="113"/>
       <c r="R65" s="113"/>
       <c r="S65" s="113"/>
       <c r="T65" s="113"/>
       <c r="U65" s="113"/>
       <c r="V65" s="113"/>
       <c r="W65" s="113"/>
       <c r="X65" s="113"/>
       <c r="Y65" s="113"/>
       <c r="Z65" s="113"/>
       <c r="AA65" s="113"/>
       <c r="AB65" s="113"/>
       <c r="AC65" s="113"/>
       <c r="AD65" s="113"/>
       <c r="AE65" s="113"/>
       <c r="AF65" s="113"/>
       <c r="AG65" s="113"/>
       <c r="AH65" s="138" t="s">
         <v>288</v>
       </c>
       <c r="AI65" s="113"/>
       <c r="AJ65" s="113"/>
       <c r="AK65" s="113"/>
       <c r="AL65" s="113"/>
       <c r="AM65" s="113"/>
       <c r="AN65" s="113"/>
       <c r="AO65" s="129"/>
       <c r="AY65" s="137"/>
       <c r="AZ65" s="137"/>
       <c r="BA65" s="137"/>
       <c r="BB65" s="137"/>
       <c r="BC65" s="137"/>
       <c r="BD65" s="137"/>
       <c r="BE65" s="137"/>
     </row>
     <row r="66" spans="1:57" ht="15" customHeight="1">
-      <c r="A66" s="502"/>
-      <c r="B66" s="503"/>
+      <c r="A66" s="331"/>
+      <c r="B66" s="332"/>
       <c r="C66" s="128"/>
       <c r="D66" s="113"/>
       <c r="E66" s="113"/>
       <c r="F66" s="113"/>
       <c r="G66" s="113"/>
       <c r="H66" s="113"/>
       <c r="I66" s="113"/>
       <c r="J66" s="113"/>
       <c r="K66" s="113"/>
       <c r="L66" s="113"/>
       <c r="M66" s="113"/>
       <c r="P66" s="113"/>
       <c r="Q66" s="113"/>
       <c r="R66" s="113"/>
       <c r="S66" s="113"/>
       <c r="T66" s="113"/>
       <c r="U66" s="113"/>
       <c r="V66" s="113"/>
       <c r="W66" s="113"/>
       <c r="X66" s="113"/>
       <c r="Y66" s="113"/>
       <c r="Z66" s="113"/>
       <c r="AA66" s="113"/>
       <c r="AB66" s="113"/>
       <c r="AC66" s="113"/>
       <c r="AD66" s="113"/>
       <c r="AE66" s="113"/>
       <c r="AF66" s="113"/>
       <c r="AG66" s="113"/>
       <c r="AH66" s="113"/>
       <c r="AI66" s="113"/>
       <c r="AJ66" s="113"/>
       <c r="AK66" s="113"/>
       <c r="AL66" s="113"/>
       <c r="AM66" s="113"/>
       <c r="AN66" s="113"/>
       <c r="AO66" s="129"/>
     </row>
     <row r="67" spans="1:57" ht="15" customHeight="1">
-      <c r="A67" s="504"/>
-      <c r="B67" s="505"/>
+      <c r="A67" s="333"/>
+      <c r="B67" s="334"/>
       <c r="C67" s="139"/>
       <c r="D67" s="140"/>
       <c r="E67" s="140"/>
       <c r="F67" s="140"/>
       <c r="G67" s="140"/>
       <c r="H67" s="140"/>
       <c r="I67" s="140"/>
       <c r="J67" s="140"/>
       <c r="K67" s="140"/>
       <c r="L67" s="140"/>
       <c r="M67" s="140"/>
       <c r="N67" s="140"/>
       <c r="O67" s="140"/>
       <c r="P67" s="140"/>
       <c r="Q67" s="140"/>
       <c r="R67" s="140"/>
       <c r="S67" s="140"/>
       <c r="T67" s="140"/>
       <c r="U67" s="140"/>
       <c r="V67" s="140"/>
       <c r="W67" s="140"/>
       <c r="X67" s="140"/>
       <c r="Y67" s="140"/>
       <c r="Z67" s="140"/>
       <c r="AA67" s="140"/>
       <c r="AB67" s="140"/>
       <c r="AC67" s="140"/>
       <c r="AD67" s="140"/>
       <c r="AE67" s="140"/>
       <c r="AF67" s="140"/>
       <c r="AG67" s="140"/>
       <c r="AH67" s="140"/>
       <c r="AI67" s="140"/>
       <c r="AJ67" s="140"/>
       <c r="AK67" s="140"/>
       <c r="AL67" s="140"/>
       <c r="AM67" s="140"/>
       <c r="AN67" s="140"/>
       <c r="AO67" s="141"/>
     </row>
     <row r="69" spans="1:57" ht="16.899999999999999" customHeight="1">
       <c r="A69" s="142" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="70" spans="1:57" ht="16.899999999999999" customHeight="1"/>
     <row r="71" spans="1:57" ht="16.899999999999999" customHeight="1"/>
     <row r="72" spans="1:57" ht="15" customHeight="1">
-      <c r="U72" s="524" t="str">
+      <c r="U72" s="317" t="str">
         <f>$U$8</f>
         <v>令和</v>
       </c>
-      <c r="V72" s="507"/>
-[...1 lines deleted...]
-      <c r="X72" s="526" t="str">
+      <c r="V72" s="300"/>
+      <c r="W72" s="300"/>
+      <c r="X72" s="319" t="str">
         <f>IF(X8&lt;&gt;"",X8,"")</f>
         <v/>
       </c>
-      <c r="Y72" s="526"/>
-[...1 lines deleted...]
-      <c r="AA72" s="507" t="s">
+      <c r="Y72" s="319"/>
+      <c r="Z72" s="319"/>
+      <c r="AA72" s="300" t="s">
         <v>247</v>
       </c>
-      <c r="AB72" s="507"/>
-[...1 lines deleted...]
-      <c r="AD72" s="526" t="str">
+      <c r="AB72" s="300"/>
+      <c r="AC72" s="300"/>
+      <c r="AD72" s="319" t="str">
         <f>IF(AD8&lt;&gt;"",AD8,"")</f>
         <v/>
       </c>
-      <c r="AE72" s="526"/>
-[...1 lines deleted...]
-      <c r="AG72" s="507" t="s">
+      <c r="AE72" s="319"/>
+      <c r="AF72" s="319"/>
+      <c r="AG72" s="300" t="s">
         <v>248</v>
       </c>
-      <c r="AH72" s="507"/>
-[...1 lines deleted...]
-      <c r="AJ72" s="526" t="str">
+      <c r="AH72" s="300"/>
+      <c r="AI72" s="300"/>
+      <c r="AJ72" s="319" t="str">
         <f>IF(AJ8&lt;&gt;"",AJ8,"")</f>
         <v/>
       </c>
-      <c r="AK72" s="526"/>
-[...1 lines deleted...]
-      <c r="AM72" s="507" t="s">
+      <c r="AK72" s="319"/>
+      <c r="AL72" s="319"/>
+      <c r="AM72" s="300" t="s">
         <v>249</v>
       </c>
-      <c r="AN72" s="507"/>
-      <c r="AO72" s="508"/>
+      <c r="AN72" s="300"/>
+      <c r="AO72" s="301"/>
     </row>
     <row r="73" spans="1:57" ht="16.899999999999999" customHeight="1">
-      <c r="U73" s="525"/>
-[...19 lines deleted...]
-      <c r="AO73" s="510"/>
+      <c r="U73" s="318"/>
+      <c r="V73" s="302"/>
+      <c r="W73" s="302"/>
+      <c r="X73" s="320"/>
+      <c r="Y73" s="320"/>
+      <c r="Z73" s="320"/>
+      <c r="AA73" s="302"/>
+      <c r="AB73" s="302"/>
+      <c r="AC73" s="302"/>
+      <c r="AD73" s="320"/>
+      <c r="AE73" s="320"/>
+      <c r="AF73" s="320"/>
+      <c r="AG73" s="302"/>
+      <c r="AH73" s="302"/>
+      <c r="AI73" s="302"/>
+      <c r="AJ73" s="320"/>
+      <c r="AK73" s="320"/>
+      <c r="AL73" s="320"/>
+      <c r="AM73" s="302"/>
+      <c r="AN73" s="302"/>
+      <c r="AO73" s="303"/>
     </row>
     <row r="74" spans="1:57" ht="16.899999999999999" customHeight="1">
       <c r="U74" s="130"/>
       <c r="V74" s="130"/>
       <c r="W74" s="130"/>
       <c r="X74" s="130"/>
       <c r="Y74" s="130"/>
       <c r="Z74" s="130"/>
       <c r="AA74" s="130"/>
       <c r="AB74" s="130"/>
       <c r="AC74" s="130"/>
       <c r="AD74" s="130"/>
       <c r="AE74" s="130"/>
       <c r="AF74" s="130"/>
       <c r="AG74" s="130"/>
       <c r="AH74" s="130"/>
       <c r="AI74" s="130"/>
       <c r="AJ74" s="130"/>
       <c r="AK74" s="130"/>
       <c r="AL74" s="130"/>
       <c r="AM74" s="130"/>
       <c r="AN74" s="130"/>
       <c r="AO74" s="130"/>
     </row>
     <row r="76" spans="1:57" ht="15" customHeight="1">
-      <c r="E76" s="511" t="s">
+      <c r="E76" s="304" t="s">
         <v>290</v>
       </c>
-      <c r="F76" s="512"/>
-[...4 lines deleted...]
-      <c r="K76" s="517" t="str">
+      <c r="F76" s="305"/>
+      <c r="G76" s="305"/>
+      <c r="H76" s="305"/>
+      <c r="I76" s="305"/>
+      <c r="J76" s="306"/>
+      <c r="K76" s="310" t="str">
         <f>IF(I20&lt;&gt;"",I20,"")</f>
         <v/>
       </c>
-      <c r="L76" s="518"/>
-[...22 lines deleted...]
-      <c r="AI76" s="519"/>
+      <c r="L76" s="311"/>
+      <c r="M76" s="311"/>
+      <c r="N76" s="311"/>
+      <c r="O76" s="311"/>
+      <c r="P76" s="311"/>
+      <c r="Q76" s="311"/>
+      <c r="R76" s="311"/>
+      <c r="S76" s="311"/>
+      <c r="T76" s="311"/>
+      <c r="U76" s="311"/>
+      <c r="V76" s="311"/>
+      <c r="W76" s="311"/>
+      <c r="X76" s="311"/>
+      <c r="Y76" s="311"/>
+      <c r="Z76" s="311"/>
+      <c r="AA76" s="311"/>
+      <c r="AB76" s="311"/>
+      <c r="AC76" s="311"/>
+      <c r="AD76" s="311"/>
+      <c r="AE76" s="311"/>
+      <c r="AF76" s="311"/>
+      <c r="AG76" s="311"/>
+      <c r="AH76" s="311"/>
+      <c r="AI76" s="312"/>
     </row>
     <row r="77" spans="1:57" ht="15" customHeight="1">
-      <c r="E77" s="514"/>
-[...29 lines deleted...]
-      <c r="AI77" s="522"/>
+      <c r="E77" s="307"/>
+      <c r="F77" s="308"/>
+      <c r="G77" s="308"/>
+      <c r="H77" s="308"/>
+      <c r="I77" s="308"/>
+      <c r="J77" s="309"/>
+      <c r="K77" s="313"/>
+      <c r="L77" s="314"/>
+      <c r="M77" s="314"/>
+      <c r="N77" s="314"/>
+      <c r="O77" s="314"/>
+      <c r="P77" s="314"/>
+      <c r="Q77" s="314"/>
+      <c r="R77" s="314"/>
+      <c r="S77" s="314"/>
+      <c r="T77" s="314"/>
+      <c r="U77" s="314"/>
+      <c r="V77" s="314"/>
+      <c r="W77" s="314"/>
+      <c r="X77" s="314"/>
+      <c r="Y77" s="314"/>
+      <c r="Z77" s="314"/>
+      <c r="AA77" s="314"/>
+      <c r="AB77" s="314"/>
+      <c r="AC77" s="314"/>
+      <c r="AD77" s="314"/>
+      <c r="AE77" s="314"/>
+      <c r="AF77" s="314"/>
+      <c r="AG77" s="314"/>
+      <c r="AH77" s="314"/>
+      <c r="AI77" s="315"/>
     </row>
     <row r="81" spans="4:38" ht="15" customHeight="1">
       <c r="L81" s="143"/>
     </row>
     <row r="82" spans="4:38" ht="15" customHeight="1">
-      <c r="E82" s="523" t="s">
+      <c r="E82" s="316" t="s">
         <v>291</v>
       </c>
-      <c r="F82" s="523"/>
-[...30 lines deleted...]
-      <c r="AK82" s="523"/>
+      <c r="F82" s="316"/>
+      <c r="G82" s="316"/>
+      <c r="H82" s="316"/>
+      <c r="I82" s="316"/>
+      <c r="J82" s="316"/>
+      <c r="K82" s="316"/>
+      <c r="L82" s="316"/>
+      <c r="M82" s="316"/>
+      <c r="N82" s="316"/>
+      <c r="O82" s="316"/>
+      <c r="P82" s="316"/>
+      <c r="Q82" s="316"/>
+      <c r="R82" s="316"/>
+      <c r="S82" s="316"/>
+      <c r="T82" s="316"/>
+      <c r="U82" s="316"/>
+      <c r="V82" s="316"/>
+      <c r="W82" s="316"/>
+      <c r="X82" s="316"/>
+      <c r="Y82" s="316"/>
+      <c r="Z82" s="316"/>
+      <c r="AA82" s="316"/>
+      <c r="AB82" s="316"/>
+      <c r="AC82" s="316"/>
+      <c r="AD82" s="316"/>
+      <c r="AE82" s="316"/>
+      <c r="AF82" s="316"/>
+      <c r="AG82" s="316"/>
+      <c r="AH82" s="316"/>
+      <c r="AI82" s="316"/>
+      <c r="AJ82" s="316"/>
+      <c r="AK82" s="316"/>
     </row>
     <row r="83" spans="4:38" ht="15" customHeight="1">
-      <c r="E83" s="523"/>
-[...31 lines deleted...]
-      <c r="AK83" s="523"/>
+      <c r="E83" s="316"/>
+      <c r="F83" s="316"/>
+      <c r="G83" s="316"/>
+      <c r="H83" s="316"/>
+      <c r="I83" s="316"/>
+      <c r="J83" s="316"/>
+      <c r="K83" s="316"/>
+      <c r="L83" s="316"/>
+      <c r="M83" s="316"/>
+      <c r="N83" s="316"/>
+      <c r="O83" s="316"/>
+      <c r="P83" s="316"/>
+      <c r="Q83" s="316"/>
+      <c r="R83" s="316"/>
+      <c r="S83" s="316"/>
+      <c r="T83" s="316"/>
+      <c r="U83" s="316"/>
+      <c r="V83" s="316"/>
+      <c r="W83" s="316"/>
+      <c r="X83" s="316"/>
+      <c r="Y83" s="316"/>
+      <c r="Z83" s="316"/>
+      <c r="AA83" s="316"/>
+      <c r="AB83" s="316"/>
+      <c r="AC83" s="316"/>
+      <c r="AD83" s="316"/>
+      <c r="AE83" s="316"/>
+      <c r="AF83" s="316"/>
+      <c r="AG83" s="316"/>
+      <c r="AH83" s="316"/>
+      <c r="AI83" s="316"/>
+      <c r="AJ83" s="316"/>
+      <c r="AK83" s="316"/>
     </row>
     <row r="84" spans="4:38" ht="15" customHeight="1">
       <c r="G84" s="144"/>
       <c r="H84" s="144"/>
       <c r="I84" s="144"/>
       <c r="J84" s="144"/>
       <c r="K84" s="144"/>
       <c r="L84" s="144"/>
       <c r="M84" s="144"/>
       <c r="N84" s="144"/>
       <c r="O84" s="144"/>
       <c r="P84" s="144"/>
       <c r="Q84" s="144"/>
       <c r="R84" s="144"/>
       <c r="S84" s="144"/>
       <c r="T84" s="144"/>
       <c r="U84" s="144"/>
       <c r="V84" s="144"/>
       <c r="W84" s="144"/>
       <c r="X84" s="144"/>
       <c r="Y84" s="144"/>
       <c r="Z84" s="144"/>
       <c r="AA84" s="144"/>
       <c r="AB84" s="144"/>
       <c r="AC84" s="144"/>
@@ -16876,196 +16879,196 @@
       <c r="M98" s="144"/>
       <c r="N98" s="144"/>
       <c r="O98" s="144"/>
       <c r="P98" s="144"/>
       <c r="Q98" s="144"/>
       <c r="R98" s="144"/>
       <c r="S98" s="144"/>
       <c r="T98" s="144"/>
       <c r="U98" s="144"/>
       <c r="V98" s="144"/>
       <c r="W98" s="144"/>
       <c r="X98" s="144"/>
       <c r="Y98" s="144"/>
       <c r="Z98" s="144"/>
       <c r="AA98" s="144"/>
       <c r="AB98" s="144"/>
       <c r="AC98" s="144"/>
       <c r="AD98" s="144"/>
       <c r="AE98" s="144"/>
       <c r="AF98" s="144"/>
       <c r="AG98" s="144"/>
       <c r="AH98" s="144"/>
       <c r="AI98" s="144"/>
     </row>
     <row r="99" spans="4:38" ht="15" customHeight="1">
-      <c r="D99" s="506" t="s">
+      <c r="D99" s="299" t="s">
         <v>292</v>
       </c>
-      <c r="E99" s="506"/>
-[...32 lines deleted...]
-      <c r="AL99" s="506"/>
+      <c r="E99" s="299"/>
+      <c r="F99" s="299"/>
+      <c r="G99" s="299"/>
+      <c r="H99" s="299"/>
+      <c r="I99" s="299"/>
+      <c r="J99" s="299"/>
+      <c r="K99" s="299"/>
+      <c r="L99" s="299"/>
+      <c r="M99" s="299"/>
+      <c r="N99" s="299"/>
+      <c r="O99" s="299"/>
+      <c r="P99" s="299"/>
+      <c r="Q99" s="299"/>
+      <c r="R99" s="299"/>
+      <c r="S99" s="299"/>
+      <c r="T99" s="299"/>
+      <c r="U99" s="299"/>
+      <c r="V99" s="299"/>
+      <c r="W99" s="299"/>
+      <c r="X99" s="299"/>
+      <c r="Y99" s="299"/>
+      <c r="Z99" s="299"/>
+      <c r="AA99" s="299"/>
+      <c r="AB99" s="299"/>
+      <c r="AC99" s="299"/>
+      <c r="AD99" s="299"/>
+      <c r="AE99" s="299"/>
+      <c r="AF99" s="299"/>
+      <c r="AG99" s="299"/>
+      <c r="AH99" s="299"/>
+      <c r="AI99" s="299"/>
+      <c r="AJ99" s="299"/>
+      <c r="AK99" s="299"/>
+      <c r="AL99" s="299"/>
     </row>
     <row r="100" spans="4:38" ht="15" customHeight="1">
-      <c r="D100" s="506"/>
-[...33 lines deleted...]
-      <c r="AL100" s="506"/>
+      <c r="D100" s="299"/>
+      <c r="E100" s="299"/>
+      <c r="F100" s="299"/>
+      <c r="G100" s="299"/>
+      <c r="H100" s="299"/>
+      <c r="I100" s="299"/>
+      <c r="J100" s="299"/>
+      <c r="K100" s="299"/>
+      <c r="L100" s="299"/>
+      <c r="M100" s="299"/>
+      <c r="N100" s="299"/>
+      <c r="O100" s="299"/>
+      <c r="P100" s="299"/>
+      <c r="Q100" s="299"/>
+      <c r="R100" s="299"/>
+      <c r="S100" s="299"/>
+      <c r="T100" s="299"/>
+      <c r="U100" s="299"/>
+      <c r="V100" s="299"/>
+      <c r="W100" s="299"/>
+      <c r="X100" s="299"/>
+      <c r="Y100" s="299"/>
+      <c r="Z100" s="299"/>
+      <c r="AA100" s="299"/>
+      <c r="AB100" s="299"/>
+      <c r="AC100" s="299"/>
+      <c r="AD100" s="299"/>
+      <c r="AE100" s="299"/>
+      <c r="AF100" s="299"/>
+      <c r="AG100" s="299"/>
+      <c r="AH100" s="299"/>
+      <c r="AI100" s="299"/>
+      <c r="AJ100" s="299"/>
+      <c r="AK100" s="299"/>
+      <c r="AL100" s="299"/>
     </row>
     <row r="107" spans="4:38" ht="15" customHeight="1">
-      <c r="E107" s="523" t="s">
+      <c r="E107" s="316" t="s">
         <v>293</v>
       </c>
-      <c r="F107" s="523"/>
-[...30 lines deleted...]
-      <c r="AK107" s="523"/>
+      <c r="F107" s="316"/>
+      <c r="G107" s="316"/>
+      <c r="H107" s="316"/>
+      <c r="I107" s="316"/>
+      <c r="J107" s="316"/>
+      <c r="K107" s="316"/>
+      <c r="L107" s="316"/>
+      <c r="M107" s="316"/>
+      <c r="N107" s="316"/>
+      <c r="O107" s="316"/>
+      <c r="P107" s="316"/>
+      <c r="Q107" s="316"/>
+      <c r="R107" s="316"/>
+      <c r="S107" s="316"/>
+      <c r="T107" s="316"/>
+      <c r="U107" s="316"/>
+      <c r="V107" s="316"/>
+      <c r="W107" s="316"/>
+      <c r="X107" s="316"/>
+      <c r="Y107" s="316"/>
+      <c r="Z107" s="316"/>
+      <c r="AA107" s="316"/>
+      <c r="AB107" s="316"/>
+      <c r="AC107" s="316"/>
+      <c r="AD107" s="316"/>
+      <c r="AE107" s="316"/>
+      <c r="AF107" s="316"/>
+      <c r="AG107" s="316"/>
+      <c r="AH107" s="316"/>
+      <c r="AI107" s="316"/>
+      <c r="AJ107" s="316"/>
+      <c r="AK107" s="316"/>
     </row>
     <row r="108" spans="4:38" ht="15" customHeight="1">
-      <c r="E108" s="523"/>
-[...31 lines deleted...]
-      <c r="AK108" s="523"/>
+      <c r="E108" s="316"/>
+      <c r="F108" s="316"/>
+      <c r="G108" s="316"/>
+      <c r="H108" s="316"/>
+      <c r="I108" s="316"/>
+      <c r="J108" s="316"/>
+      <c r="K108" s="316"/>
+      <c r="L108" s="316"/>
+      <c r="M108" s="316"/>
+      <c r="N108" s="316"/>
+      <c r="O108" s="316"/>
+      <c r="P108" s="316"/>
+      <c r="Q108" s="316"/>
+      <c r="R108" s="316"/>
+      <c r="S108" s="316"/>
+      <c r="T108" s="316"/>
+      <c r="U108" s="316"/>
+      <c r="V108" s="316"/>
+      <c r="W108" s="316"/>
+      <c r="X108" s="316"/>
+      <c r="Y108" s="316"/>
+      <c r="Z108" s="316"/>
+      <c r="AA108" s="316"/>
+      <c r="AB108" s="316"/>
+      <c r="AC108" s="316"/>
+      <c r="AD108" s="316"/>
+      <c r="AE108" s="316"/>
+      <c r="AF108" s="316"/>
+      <c r="AG108" s="316"/>
+      <c r="AH108" s="316"/>
+      <c r="AI108" s="316"/>
+      <c r="AJ108" s="316"/>
+      <c r="AK108" s="316"/>
     </row>
     <row r="109" spans="4:38" ht="15" customHeight="1">
       <c r="D109" s="145"/>
       <c r="E109" s="145"/>
       <c r="G109" s="144"/>
       <c r="H109" s="144"/>
       <c r="I109" s="144"/>
       <c r="J109" s="144"/>
       <c r="K109" s="144"/>
       <c r="L109" s="144"/>
       <c r="M109" s="144"/>
       <c r="N109" s="144"/>
       <c r="O109" s="144"/>
       <c r="P109" s="144"/>
       <c r="Q109" s="144"/>
       <c r="R109" s="144"/>
       <c r="S109" s="144"/>
       <c r="T109" s="144"/>
       <c r="U109" s="144"/>
       <c r="V109" s="144"/>
       <c r="W109" s="144"/>
       <c r="X109" s="144"/>
       <c r="Y109" s="144"/>
       <c r="Z109" s="144"/>
       <c r="AA109" s="144"/>
@@ -17512,235 +17515,235 @@
       <c r="M123" s="144"/>
       <c r="N123" s="144"/>
       <c r="O123" s="144"/>
       <c r="P123" s="144"/>
       <c r="Q123" s="144"/>
       <c r="R123" s="144"/>
       <c r="S123" s="144"/>
       <c r="T123" s="144"/>
       <c r="U123" s="144"/>
       <c r="V123" s="144"/>
       <c r="W123" s="144"/>
       <c r="X123" s="144"/>
       <c r="Y123" s="144"/>
       <c r="Z123" s="144"/>
       <c r="AA123" s="144"/>
       <c r="AB123" s="144"/>
       <c r="AC123" s="144"/>
       <c r="AD123" s="144"/>
       <c r="AE123" s="144"/>
       <c r="AF123" s="144"/>
       <c r="AG123" s="144"/>
       <c r="AH123" s="144"/>
       <c r="AI123" s="144"/>
     </row>
     <row r="124" spans="1:41" ht="15" customHeight="1">
-      <c r="E124" s="506" t="s">
+      <c r="E124" s="299" t="s">
         <v>294</v>
       </c>
-      <c r="F124" s="506"/>
-[...30 lines deleted...]
-      <c r="AK124" s="506"/>
+      <c r="F124" s="299"/>
+      <c r="G124" s="299"/>
+      <c r="H124" s="299"/>
+      <c r="I124" s="299"/>
+      <c r="J124" s="299"/>
+      <c r="K124" s="299"/>
+      <c r="L124" s="299"/>
+      <c r="M124" s="299"/>
+      <c r="N124" s="299"/>
+      <c r="O124" s="299"/>
+      <c r="P124" s="299"/>
+      <c r="Q124" s="299"/>
+      <c r="R124" s="299"/>
+      <c r="S124" s="299"/>
+      <c r="T124" s="299"/>
+      <c r="U124" s="299"/>
+      <c r="V124" s="299"/>
+      <c r="W124" s="299"/>
+      <c r="X124" s="299"/>
+      <c r="Y124" s="299"/>
+      <c r="Z124" s="299"/>
+      <c r="AA124" s="299"/>
+      <c r="AB124" s="299"/>
+      <c r="AC124" s="299"/>
+      <c r="AD124" s="299"/>
+      <c r="AE124" s="299"/>
+      <c r="AF124" s="299"/>
+      <c r="AG124" s="299"/>
+      <c r="AH124" s="299"/>
+      <c r="AI124" s="299"/>
+      <c r="AJ124" s="299"/>
+      <c r="AK124" s="299"/>
     </row>
     <row r="125" spans="1:41" ht="15" customHeight="1">
-      <c r="E125" s="506"/>
-[...31 lines deleted...]
-      <c r="AK125" s="506"/>
+      <c r="E125" s="299"/>
+      <c r="F125" s="299"/>
+      <c r="G125" s="299"/>
+      <c r="H125" s="299"/>
+      <c r="I125" s="299"/>
+      <c r="J125" s="299"/>
+      <c r="K125" s="299"/>
+      <c r="L125" s="299"/>
+      <c r="M125" s="299"/>
+      <c r="N125" s="299"/>
+      <c r="O125" s="299"/>
+      <c r="P125" s="299"/>
+      <c r="Q125" s="299"/>
+      <c r="R125" s="299"/>
+      <c r="S125" s="299"/>
+      <c r="T125" s="299"/>
+      <c r="U125" s="299"/>
+      <c r="V125" s="299"/>
+      <c r="W125" s="299"/>
+      <c r="X125" s="299"/>
+      <c r="Y125" s="299"/>
+      <c r="Z125" s="299"/>
+      <c r="AA125" s="299"/>
+      <c r="AB125" s="299"/>
+      <c r="AC125" s="299"/>
+      <c r="AD125" s="299"/>
+      <c r="AE125" s="299"/>
+      <c r="AF125" s="299"/>
+      <c r="AG125" s="299"/>
+      <c r="AH125" s="299"/>
+      <c r="AI125" s="299"/>
+      <c r="AJ125" s="299"/>
+      <c r="AK125" s="299"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="111">
-    <mergeCell ref="E124:AK125"/>
-[...30 lines deleted...]
-    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="A1:AO2"/>
+    <mergeCell ref="A6:AO6"/>
+    <mergeCell ref="U8:W9"/>
+    <mergeCell ref="X8:Z9"/>
+    <mergeCell ref="AA8:AC9"/>
+    <mergeCell ref="AD8:AF9"/>
+    <mergeCell ref="AG8:AI9"/>
+    <mergeCell ref="AJ8:AL9"/>
+    <mergeCell ref="AM8:AO9"/>
+    <mergeCell ref="U22:V23"/>
+    <mergeCell ref="W22:X23"/>
+    <mergeCell ref="Y22:Z23"/>
+    <mergeCell ref="AA22:AB23"/>
+    <mergeCell ref="AC22:AO23"/>
+    <mergeCell ref="C18:H19"/>
+    <mergeCell ref="I18:AF19"/>
+    <mergeCell ref="C20:H21"/>
+    <mergeCell ref="I20:AO21"/>
+    <mergeCell ref="C22:H23"/>
+    <mergeCell ref="I22:J23"/>
+    <mergeCell ref="K22:L23"/>
+    <mergeCell ref="M22:N23"/>
+    <mergeCell ref="O22:P23"/>
+    <mergeCell ref="Q22:R23"/>
+    <mergeCell ref="AG11:AO19"/>
+    <mergeCell ref="C13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="S13:AF13"/>
+    <mergeCell ref="C14:H17"/>
+    <mergeCell ref="I14:AF15"/>
+    <mergeCell ref="I16:AF17"/>
+    <mergeCell ref="C24:H25"/>
+    <mergeCell ref="I24:J25"/>
+    <mergeCell ref="K24:AO25"/>
+    <mergeCell ref="A27:B35"/>
+    <mergeCell ref="C27:H27"/>
+    <mergeCell ref="I27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="O27:Q27"/>
+    <mergeCell ref="R27:AO27"/>
+    <mergeCell ref="C28:H31"/>
+    <mergeCell ref="A11:B25"/>
+    <mergeCell ref="C11:H12"/>
+    <mergeCell ref="I11:AF12"/>
+    <mergeCell ref="I28:AO29"/>
+    <mergeCell ref="I30:AO31"/>
+    <mergeCell ref="C32:H33"/>
+    <mergeCell ref="I32:AO33"/>
+    <mergeCell ref="C34:H35"/>
+    <mergeCell ref="I34:K35"/>
+    <mergeCell ref="L34:L35"/>
+    <mergeCell ref="M34:O35"/>
+    <mergeCell ref="P34:P35"/>
+    <mergeCell ref="Q34:S35"/>
+    <mergeCell ref="S22:T23"/>
     <mergeCell ref="C39:H40"/>
     <mergeCell ref="I39:X40"/>
     <mergeCell ref="Y39:AI40"/>
     <mergeCell ref="AJ39:AK40"/>
     <mergeCell ref="AL39:AM40"/>
     <mergeCell ref="AN39:AO40"/>
     <mergeCell ref="T34:T35"/>
     <mergeCell ref="U34:AO35"/>
     <mergeCell ref="A37:B46"/>
     <mergeCell ref="C37:H38"/>
     <mergeCell ref="I37:X38"/>
     <mergeCell ref="Y37:AG38"/>
     <mergeCell ref="AH37:AI38"/>
     <mergeCell ref="AJ37:AK38"/>
     <mergeCell ref="AL37:AM38"/>
     <mergeCell ref="AN37:AO38"/>
     <mergeCell ref="S41:T42"/>
     <mergeCell ref="U41:V42"/>
     <mergeCell ref="W41:AB42"/>
     <mergeCell ref="AC41:AO42"/>
     <mergeCell ref="C43:D46"/>
     <mergeCell ref="E43:H44"/>
     <mergeCell ref="I43:AO44"/>
     <mergeCell ref="E45:H46"/>
-    <mergeCell ref="C24:H25"/>
-[...53 lines deleted...]
-    <mergeCell ref="AM8:AO9"/>
+    <mergeCell ref="I45:AO46"/>
+    <mergeCell ref="C41:H42"/>
+    <mergeCell ref="I41:J42"/>
+    <mergeCell ref="K41:L42"/>
+    <mergeCell ref="M41:N42"/>
+    <mergeCell ref="O41:P42"/>
+    <mergeCell ref="Q41:R42"/>
+    <mergeCell ref="N52:P53"/>
+    <mergeCell ref="Q52:Q53"/>
+    <mergeCell ref="C54:H55"/>
+    <mergeCell ref="I54:AJ55"/>
+    <mergeCell ref="AK54:AO55"/>
+    <mergeCell ref="A60:B67"/>
+    <mergeCell ref="A49:B55"/>
+    <mergeCell ref="C52:E53"/>
+    <mergeCell ref="F52:H53"/>
+    <mergeCell ref="I52:I53"/>
+    <mergeCell ref="J52:L53"/>
+    <mergeCell ref="M52:M53"/>
+    <mergeCell ref="E124:AK125"/>
+    <mergeCell ref="AM72:AO73"/>
+    <mergeCell ref="E76:J77"/>
+    <mergeCell ref="K76:AI77"/>
+    <mergeCell ref="E82:AK83"/>
+    <mergeCell ref="D99:AL100"/>
+    <mergeCell ref="E107:AK108"/>
+    <mergeCell ref="U72:W73"/>
+    <mergeCell ref="X72:Z73"/>
+    <mergeCell ref="AA72:AC73"/>
+    <mergeCell ref="AD72:AF73"/>
+    <mergeCell ref="AG72:AI73"/>
+    <mergeCell ref="AJ72:AL73"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="4">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="入力値エラー" error="元号には「令和」または「平成」を設定してください" sqref="U8:W9" xr:uid="{7EEAFBAF-F353-4A9F-9C21-AD914FD875B8}"/>
     <dataValidation type="whole" imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="X8:Z9 AD8:AF9 AJ8:AL9" xr:uid="{31E895FB-0A0F-46EB-A50B-9E9C03A352CF}">
       <formula1>0</formula1>
       <formula2>99</formula2>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U72:AO74 AN37 AL39 AJ39 AH37 AN39 AJ37 AL37 I41 K41 M41 O41 Q41 S41 U41 K13:R13" xr:uid="{97D47FC2-EFE6-49FE-9D8C-C984C99FB1FA}"/>
     <dataValidation type="textLength" imeMode="halfKatakana" showInputMessage="1" showErrorMessage="1" sqref="I43:AO44" xr:uid="{1BD5ED35-B7B2-43A5-A30B-41E3A58EBB1B}">
       <formula1>0</formula1>
       <formula2>30</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.55000000000000004" right="0.2" top="0.98399999999999999" bottom="0.98399999999999999" header="0.51200000000000001" footer="0.51200000000000001"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="68" max="41" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
@@ -17856,5728 +17859,5732 @@
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8E7059AE-B1CE-4010-8EE5-F32F8798BCF2}">
           <x14:formula1>
             <xm:f>Sheet1!$A$16:$A$22</xm:f>
           </x14:formula1>
           <xm:sqref>K24:AO25</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7781C47C-0CEA-4860-BF54-69042F13C8A3}">
   <dimension ref="A1:O126"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="145" zoomScaleNormal="100" zoomScaleSheetLayoutView="145" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="2" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
       <c r="A1" s="103" t="s">
         <v>164</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="624" t="s">
+      <c r="A3" s="573" t="s">
         <v>155</v>
       </c>
-      <c r="B3" s="625"/>
-[...2 lines deleted...]
-      <c r="E3" s="626" t="s">
+      <c r="B3" s="574"/>
+      <c r="C3" s="574"/>
+      <c r="D3" s="574"/>
+      <c r="E3" s="575" t="s">
         <v>165</v>
       </c>
-      <c r="F3" s="567"/>
+      <c r="F3" s="576"/>
       <c r="G3" s="110"/>
-      <c r="H3" s="564" t="s">
+      <c r="H3" s="577" t="s">
         <v>166</v>
       </c>
-      <c r="I3" s="565"/>
-[...3 lines deleted...]
-      <c r="M3" s="627"/>
+      <c r="I3" s="578"/>
+      <c r="J3" s="578"/>
+      <c r="K3" s="578"/>
+      <c r="L3" s="579"/>
+      <c r="M3" s="579"/>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="555" t="s">
+      <c r="A4" s="558" t="s">
         <v>94</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C4" s="592"/>
-[...9 lines deleted...]
-      <c r="M4" s="594"/>
+      <c r="C4" s="580"/>
+      <c r="D4" s="581"/>
+      <c r="E4" s="581"/>
+      <c r="F4" s="581"/>
+      <c r="G4" s="581"/>
+      <c r="H4" s="581"/>
+      <c r="I4" s="581"/>
+      <c r="J4" s="581"/>
+      <c r="K4" s="581"/>
+      <c r="L4" s="581"/>
+      <c r="M4" s="582"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="540"/>
+      <c r="A5" s="559"/>
       <c r="B5" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C5" s="595"/>
-[...9 lines deleted...]
-      <c r="M5" s="597"/>
+      <c r="C5" s="583"/>
+      <c r="D5" s="584"/>
+      <c r="E5" s="584"/>
+      <c r="F5" s="584"/>
+      <c r="G5" s="584"/>
+      <c r="H5" s="584"/>
+      <c r="I5" s="584"/>
+      <c r="J5" s="584"/>
+      <c r="K5" s="584"/>
+      <c r="L5" s="584"/>
+      <c r="M5" s="585"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="540"/>
-      <c r="B6" s="598" t="s">
+      <c r="A6" s="559"/>
+      <c r="B6" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D6" s="41"/>
       <c r="E6" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F6" s="41"/>
       <c r="G6" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="M6" s="12"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="540"/>
-      <c r="B7" s="599"/>
+      <c r="A7" s="559"/>
+      <c r="B7" s="587"/>
       <c r="C7" s="32"/>
       <c r="D7" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E7" s="31"/>
       <c r="F7" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G7" s="531"/>
-[...5 lines deleted...]
-      <c r="M7" s="532"/>
+      <c r="G7" s="553"/>
+      <c r="H7" s="553"/>
+      <c r="I7" s="553"/>
+      <c r="J7" s="553"/>
+      <c r="K7" s="553"/>
+      <c r="L7" s="553"/>
+      <c r="M7" s="554"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="540"/>
-[...11 lines deleted...]
-      <c r="M8" s="535"/>
+      <c r="A8" s="559"/>
+      <c r="B8" s="588"/>
+      <c r="C8" s="555"/>
+      <c r="D8" s="556"/>
+      <c r="E8" s="556"/>
+      <c r="F8" s="556"/>
+      <c r="G8" s="556"/>
+      <c r="H8" s="556"/>
+      <c r="I8" s="556"/>
+      <c r="J8" s="556"/>
+      <c r="K8" s="556"/>
+      <c r="L8" s="556"/>
+      <c r="M8" s="557"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="540"/>
+      <c r="A9" s="559"/>
       <c r="B9" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C9" s="586"/>
-[...9 lines deleted...]
-      <c r="M9" s="588"/>
+      <c r="C9" s="570"/>
+      <c r="D9" s="571"/>
+      <c r="E9" s="571"/>
+      <c r="F9" s="571"/>
+      <c r="G9" s="571"/>
+      <c r="H9" s="571"/>
+      <c r="I9" s="571"/>
+      <c r="J9" s="571"/>
+      <c r="K9" s="571"/>
+      <c r="L9" s="571"/>
+      <c r="M9" s="572"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="541"/>
+      <c r="A10" s="560"/>
       <c r="B10" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C10" s="601"/>
-[...9 lines deleted...]
-      <c r="M10" s="603"/>
+      <c r="C10" s="538"/>
+      <c r="D10" s="539"/>
+      <c r="E10" s="539"/>
+      <c r="F10" s="539"/>
+      <c r="G10" s="539"/>
+      <c r="H10" s="539"/>
+      <c r="I10" s="539"/>
+      <c r="J10" s="539"/>
+      <c r="K10" s="539"/>
+      <c r="L10" s="539"/>
+      <c r="M10" s="540"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="555" t="s">
+      <c r="A11" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B11" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C11" s="536"/>
-[...2 lines deleted...]
-      <c r="F11" s="539" t="s">
+      <c r="C11" s="561"/>
+      <c r="D11" s="562"/>
+      <c r="E11" s="563"/>
+      <c r="F11" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G11" s="562"/>
+      <c r="G11" s="589"/>
       <c r="H11" s="42"/>
-      <c r="I11" s="562"/>
+      <c r="I11" s="589"/>
       <c r="J11" s="42"/>
-      <c r="K11" s="562"/>
+      <c r="K11" s="589"/>
       <c r="L11" s="42"/>
       <c r="M11" s="43"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="540"/>
+      <c r="A12" s="559"/>
       <c r="B12" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C12" s="533"/>
-[...3 lines deleted...]
-      <c r="G12" s="563"/>
+      <c r="C12" s="555"/>
+      <c r="D12" s="556"/>
+      <c r="E12" s="557"/>
+      <c r="F12" s="564"/>
+      <c r="G12" s="590"/>
       <c r="H12" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I12" s="563"/>
+      <c r="I12" s="590"/>
       <c r="J12" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K12" s="563"/>
+      <c r="K12" s="590"/>
       <c r="L12" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M12" s="46"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="540"/>
-      <c r="B13" s="528" t="s">
+      <c r="A13" s="559"/>
+      <c r="B13" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C13" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D13" s="41"/>
       <c r="E13" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F13" s="41"/>
       <c r="G13" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H13" s="10"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="12"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="540"/>
-      <c r="B14" s="529"/>
+      <c r="A14" s="559"/>
+      <c r="B14" s="551"/>
       <c r="C14" s="32"/>
       <c r="D14" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E14" s="31"/>
       <c r="F14" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G14" s="531"/>
-[...5 lines deleted...]
-      <c r="M14" s="532"/>
+      <c r="G14" s="553"/>
+      <c r="H14" s="553"/>
+      <c r="I14" s="553"/>
+      <c r="J14" s="553"/>
+      <c r="K14" s="553"/>
+      <c r="L14" s="553"/>
+      <c r="M14" s="554"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="540"/>
-[...11 lines deleted...]
-      <c r="M15" s="535"/>
+      <c r="A15" s="559"/>
+      <c r="B15" s="552"/>
+      <c r="C15" s="555"/>
+      <c r="D15" s="556"/>
+      <c r="E15" s="556"/>
+      <c r="F15" s="556"/>
+      <c r="G15" s="556"/>
+      <c r="H15" s="556"/>
+      <c r="I15" s="556"/>
+      <c r="J15" s="556"/>
+      <c r="K15" s="556"/>
+      <c r="L15" s="556"/>
+      <c r="M15" s="557"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="540"/>
-      <c r="B16" s="578" t="s">
+      <c r="A16" s="559"/>
+      <c r="B16" s="535" t="s">
         <v>163</v>
       </c>
-      <c r="C16" s="606"/>
-[...3 lines deleted...]
-      <c r="G16" s="579"/>
+      <c r="C16" s="536"/>
+      <c r="D16" s="536"/>
+      <c r="E16" s="536"/>
+      <c r="F16" s="536"/>
+      <c r="G16" s="537"/>
       <c r="H16" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I16" s="557"/>
-      <c r="J16" s="558"/>
+      <c r="I16" s="533"/>
+      <c r="J16" s="534"/>
       <c r="K16" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L16" s="557"/>
-      <c r="M16" s="558"/>
+      <c r="L16" s="533"/>
+      <c r="M16" s="534"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="604"/>
-      <c r="B17" s="607" t="s">
+      <c r="A17" s="605"/>
+      <c r="B17" s="591" t="s">
         <v>107</v>
       </c>
-      <c r="C17" s="608"/>
-      <c r="D17" s="613" t="s">
+      <c r="C17" s="592"/>
+      <c r="D17" s="597" t="s">
         <v>108</v>
       </c>
-      <c r="E17" s="614"/>
-[...7 lines deleted...]
-      <c r="M17" s="603"/>
+      <c r="E17" s="598"/>
+      <c r="F17" s="539"/>
+      <c r="G17" s="539"/>
+      <c r="H17" s="599"/>
+      <c r="I17" s="599"/>
+      <c r="J17" s="599"/>
+      <c r="K17" s="539"/>
+      <c r="L17" s="539"/>
+      <c r="M17" s="540"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="604"/>
-[...2 lines deleted...]
-      <c r="D18" s="572" t="s">
+      <c r="A18" s="605"/>
+      <c r="B18" s="593"/>
+      <c r="C18" s="594"/>
+      <c r="D18" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="E18" s="616"/>
+      <c r="E18" s="601"/>
       <c r="F18" s="33"/>
       <c r="G18" s="33"/>
       <c r="H18" s="33"/>
       <c r="I18" s="33"/>
       <c r="J18" s="33"/>
       <c r="K18" s="33"/>
       <c r="L18" s="33"/>
       <c r="M18" s="34"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="605"/>
-[...3 lines deleted...]
-      <c r="E19" s="618"/>
+      <c r="A19" s="606"/>
+      <c r="B19" s="595"/>
+      <c r="C19" s="596"/>
+      <c r="D19" s="602"/>
+      <c r="E19" s="603"/>
       <c r="F19" s="35"/>
       <c r="G19" s="35"/>
       <c r="H19" s="35"/>
       <c r="I19" s="35"/>
       <c r="J19" s="35"/>
       <c r="K19" s="35"/>
       <c r="L19" s="35"/>
       <c r="M19" s="36"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="555" t="s">
+      <c r="A20" s="558" t="s">
         <v>167</v>
       </c>
       <c r="B20" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C20" s="536"/>
-[...2 lines deleted...]
-      <c r="F20" s="539" t="s">
+      <c r="C20" s="561"/>
+      <c r="D20" s="562"/>
+      <c r="E20" s="563"/>
+      <c r="F20" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G20" s="539"/>
+      <c r="G20" s="564"/>
       <c r="H20" s="42"/>
       <c r="I20" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J20" s="42"/>
       <c r="K20" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L20" s="42"/>
       <c r="M20" s="43" t="s">
         <v>105</v>
       </c>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="540"/>
+      <c r="A21" s="559"/>
       <c r="B21" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C21" s="533"/>
-[...2 lines deleted...]
-      <c r="F21" s="556" t="s">
+      <c r="C21" s="555"/>
+      <c r="D21" s="556"/>
+      <c r="E21" s="557"/>
+      <c r="F21" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G21" s="556"/>
+      <c r="G21" s="604"/>
       <c r="H21" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I21" s="557"/>
-      <c r="J21" s="558"/>
+      <c r="I21" s="533"/>
+      <c r="J21" s="534"/>
       <c r="K21" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L21" s="557"/>
-      <c r="M21" s="558"/>
+      <c r="L21" s="533"/>
+      <c r="M21" s="534"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="540"/>
-      <c r="B22" s="528" t="s">
+      <c r="A22" s="559"/>
+      <c r="B22" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D22" s="161"/>
       <c r="E22" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F22" s="161"/>
       <c r="G22" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="12"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1">
-      <c r="A23" s="540"/>
-      <c r="B23" s="529"/>
+      <c r="A23" s="559"/>
+      <c r="B23" s="551"/>
       <c r="C23" s="32"/>
       <c r="D23" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E23" s="31"/>
       <c r="F23" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G23" s="531"/>
-[...5 lines deleted...]
-      <c r="M23" s="532"/>
+      <c r="G23" s="553"/>
+      <c r="H23" s="553"/>
+      <c r="I23" s="553"/>
+      <c r="J23" s="553"/>
+      <c r="K23" s="553"/>
+      <c r="L23" s="553"/>
+      <c r="M23" s="554"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" ht="15" customHeight="1">
-      <c r="A24" s="540"/>
-[...11 lines deleted...]
-      <c r="M24" s="535"/>
+      <c r="A24" s="559"/>
+      <c r="B24" s="552"/>
+      <c r="C24" s="555"/>
+      <c r="D24" s="556"/>
+      <c r="E24" s="556"/>
+      <c r="F24" s="556"/>
+      <c r="G24" s="556"/>
+      <c r="H24" s="556"/>
+      <c r="I24" s="556"/>
+      <c r="J24" s="556"/>
+      <c r="K24" s="556"/>
+      <c r="L24" s="556"/>
+      <c r="M24" s="557"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="15" customHeight="1">
-      <c r="A25" s="540"/>
+      <c r="A25" s="559"/>
       <c r="B25" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C25" s="536"/>
-[...2 lines deleted...]
-      <c r="F25" s="539" t="s">
+      <c r="C25" s="561"/>
+      <c r="D25" s="562"/>
+      <c r="E25" s="563"/>
+      <c r="F25" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G25" s="539"/>
+      <c r="G25" s="564"/>
       <c r="H25" s="42"/>
       <c r="I25" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J25" s="42"/>
       <c r="K25" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L25" s="42"/>
       <c r="M25" s="43" t="s">
         <v>105</v>
       </c>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" ht="15" customHeight="1">
-      <c r="A26" s="540"/>
+      <c r="A26" s="559"/>
       <c r="B26" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C26" s="533"/>
-[...2 lines deleted...]
-      <c r="F26" s="556" t="s">
+      <c r="C26" s="555"/>
+      <c r="D26" s="556"/>
+      <c r="E26" s="557"/>
+      <c r="F26" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G26" s="556"/>
+      <c r="G26" s="604"/>
       <c r="H26" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I26" s="557"/>
-      <c r="J26" s="558"/>
+      <c r="I26" s="533"/>
+      <c r="J26" s="534"/>
       <c r="K26" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L26" s="557"/>
-      <c r="M26" s="558"/>
+      <c r="L26" s="533"/>
+      <c r="M26" s="534"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" ht="15" customHeight="1">
-      <c r="A27" s="540"/>
-      <c r="B27" s="528" t="s">
+      <c r="A27" s="559"/>
+      <c r="B27" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D27" s="161"/>
       <c r="E27" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F27" s="161"/>
       <c r="G27" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="10"/>
       <c r="K27" s="10"/>
       <c r="L27" s="10"/>
       <c r="M27" s="12"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
     <row r="28" spans="1:15" ht="15" customHeight="1">
-      <c r="A28" s="540"/>
-      <c r="B28" s="529"/>
+      <c r="A28" s="559"/>
+      <c r="B28" s="551"/>
       <c r="C28" s="32"/>
       <c r="D28" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E28" s="31"/>
       <c r="F28" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G28" s="531"/>
-[...5 lines deleted...]
-      <c r="M28" s="532"/>
+      <c r="G28" s="553"/>
+      <c r="H28" s="553"/>
+      <c r="I28" s="553"/>
+      <c r="J28" s="553"/>
+      <c r="K28" s="553"/>
+      <c r="L28" s="553"/>
+      <c r="M28" s="554"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
     <row r="29" spans="1:15" ht="15" customHeight="1">
-      <c r="A29" s="541"/>
-[...11 lines deleted...]
-      <c r="M29" s="535"/>
+      <c r="A29" s="560"/>
+      <c r="B29" s="552"/>
+      <c r="C29" s="555"/>
+      <c r="D29" s="556"/>
+      <c r="E29" s="556"/>
+      <c r="F29" s="556"/>
+      <c r="G29" s="556"/>
+      <c r="H29" s="556"/>
+      <c r="I29" s="556"/>
+      <c r="J29" s="556"/>
+      <c r="K29" s="556"/>
+      <c r="L29" s="556"/>
+      <c r="M29" s="557"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
     </row>
     <row r="30" spans="1:15" ht="15" customHeight="1">
-      <c r="A30" s="555" t="s">
+      <c r="A30" s="558" t="s">
         <v>169</v>
       </c>
       <c r="B30" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C30" s="533"/>
-[...2 lines deleted...]
-      <c r="F30" s="539" t="s">
+      <c r="C30" s="555"/>
+      <c r="D30" s="556"/>
+      <c r="E30" s="557"/>
+      <c r="F30" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G30" s="539"/>
+      <c r="G30" s="564"/>
       <c r="H30" s="42"/>
       <c r="I30" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J30" s="42"/>
       <c r="K30" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L30" s="42"/>
       <c r="M30" s="43" t="s">
         <v>105</v>
       </c>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="540"/>
+      <c r="A31" s="559"/>
       <c r="B31" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="F31" s="542" t="s">
+      <c r="F31" s="565" t="s">
         <v>170</v>
       </c>
-      <c r="G31" s="543"/>
-      <c r="H31" s="544" t="s">
+      <c r="G31" s="566"/>
+      <c r="H31" s="567" t="s">
         <v>171</v>
       </c>
-      <c r="I31" s="545"/>
+      <c r="I31" s="568"/>
       <c r="J31" s="156"/>
-      <c r="K31" s="542" t="s">
+      <c r="K31" s="565" t="s">
         <v>150</v>
       </c>
-      <c r="L31" s="546"/>
+      <c r="L31" s="569"/>
       <c r="M31" s="156"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="540"/>
-      <c r="B32" s="528" t="s">
+      <c r="A32" s="559"/>
+      <c r="B32" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D32" s="161"/>
       <c r="E32" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F32" s="161"/>
       <c r="G32" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="10"/>
       <c r="K32" s="10"/>
       <c r="L32" s="10"/>
       <c r="M32" s="12"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
     </row>
     <row r="33" spans="1:15" ht="15" customHeight="1">
-      <c r="A33" s="540"/>
-      <c r="B33" s="529"/>
+      <c r="A33" s="559"/>
+      <c r="B33" s="551"/>
       <c r="C33" s="32"/>
       <c r="D33" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E33" s="31"/>
       <c r="F33" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G33" s="531"/>
-[...5 lines deleted...]
-      <c r="M33" s="532"/>
+      <c r="G33" s="553"/>
+      <c r="H33" s="553"/>
+      <c r="I33" s="553"/>
+      <c r="J33" s="553"/>
+      <c r="K33" s="553"/>
+      <c r="L33" s="553"/>
+      <c r="M33" s="554"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" ht="15" customHeight="1">
-      <c r="A34" s="541"/>
-[...11 lines deleted...]
-      <c r="M34" s="535"/>
+      <c r="A34" s="560"/>
+      <c r="B34" s="552"/>
+      <c r="C34" s="555"/>
+      <c r="D34" s="556"/>
+      <c r="E34" s="556"/>
+      <c r="F34" s="556"/>
+      <c r="G34" s="556"/>
+      <c r="H34" s="556"/>
+      <c r="I34" s="556"/>
+      <c r="J34" s="556"/>
+      <c r="K34" s="556"/>
+      <c r="L34" s="556"/>
+      <c r="M34" s="557"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" ht="15" customHeight="1">
-      <c r="A35" s="564" t="s">
+      <c r="A35" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B35" s="565"/>
-[...5 lines deleted...]
-      <c r="H35" s="569" t="s">
+      <c r="B35" s="578"/>
+      <c r="C35" s="578"/>
+      <c r="D35" s="615"/>
+      <c r="E35" s="615"/>
+      <c r="F35" s="576"/>
+      <c r="G35" s="616"/>
+      <c r="H35" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I35" s="570"/>
-[...3 lines deleted...]
-      <c r="M35" s="571"/>
+      <c r="I35" s="618"/>
+      <c r="J35" s="618"/>
+      <c r="K35" s="618"/>
+      <c r="L35" s="618"/>
+      <c r="M35" s="619"/>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A36" s="619" t="s">
+      <c r="A36" s="607" t="s">
         <v>112</v>
       </c>
-      <c r="B36" s="620"/>
-[...10 lines deleted...]
-      <c r="M36" s="621"/>
+      <c r="B36" s="608"/>
+      <c r="C36" s="608"/>
+      <c r="D36" s="608"/>
+      <c r="E36" s="608"/>
+      <c r="F36" s="608"/>
+      <c r="G36" s="608"/>
+      <c r="H36" s="608"/>
+      <c r="I36" s="608"/>
+      <c r="J36" s="608"/>
+      <c r="K36" s="608"/>
+      <c r="L36" s="608"/>
+      <c r="M36" s="609"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A37" s="572" t="s">
+      <c r="A37" s="600" t="s">
         <v>113</v>
       </c>
-      <c r="B37" s="573"/>
-      <c r="C37" s="539" t="s">
+      <c r="B37" s="610"/>
+      <c r="C37" s="564" t="s">
         <v>114</v>
       </c>
-      <c r="D37" s="539"/>
-      <c r="E37" s="528" t="s">
+      <c r="D37" s="564"/>
+      <c r="E37" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="F37" s="598"/>
+      <c r="F37" s="586"/>
       <c r="G37" s="11"/>
       <c r="H37" s="11"/>
       <c r="I37" s="11"/>
       <c r="J37" s="11"/>
       <c r="K37" s="11"/>
       <c r="L37" s="11"/>
       <c r="M37" s="21"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A38" s="576"/>
-      <c r="B38" s="577"/>
+      <c r="A38" s="611"/>
+      <c r="B38" s="612"/>
       <c r="C38" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="22"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A39" s="528" t="s">
+      <c r="A39" s="550" t="s">
         <v>151</v>
       </c>
-      <c r="B39" s="622"/>
+      <c r="B39" s="613"/>
       <c r="C39" s="14"/>
       <c r="D39" s="14"/>
       <c r="E39" s="14"/>
       <c r="F39" s="14"/>
       <c r="G39" s="4"/>
       <c r="H39" s="4"/>
       <c r="I39" s="4"/>
       <c r="J39" s="4"/>
       <c r="K39" s="4"/>
       <c r="L39" s="4"/>
       <c r="M39" s="22"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A40" s="530" t="s">
+      <c r="A40" s="552" t="s">
         <v>152</v>
       </c>
-      <c r="B40" s="623"/>
+      <c r="B40" s="614"/>
       <c r="C40" s="14"/>
       <c r="D40" s="14"/>
       <c r="E40" s="14"/>
       <c r="F40" s="14"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="22"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A41" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B41" s="23"/>
-      <c r="C41" s="539"/>
-[...2 lines deleted...]
-      <c r="F41" s="539"/>
+      <c r="C41" s="564"/>
+      <c r="D41" s="564"/>
+      <c r="E41" s="564"/>
+      <c r="F41" s="564"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="22"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A42" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B42" s="23"/>
-      <c r="C42" s="539"/>
-[...2 lines deleted...]
-      <c r="F42" s="539"/>
+      <c r="C42" s="564"/>
+      <c r="D42" s="564"/>
+      <c r="E42" s="564"/>
+      <c r="F42" s="564"/>
       <c r="G42" s="17"/>
       <c r="H42" s="17"/>
       <c r="I42" s="17"/>
       <c r="J42" s="17"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="18"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
-      <c r="A43" s="619" t="s">
+      <c r="A43" s="607" t="s">
         <v>118</v>
       </c>
-      <c r="B43" s="620"/>
-[...10 lines deleted...]
-      <c r="M43" s="621"/>
+      <c r="B43" s="608"/>
+      <c r="C43" s="608"/>
+      <c r="D43" s="608"/>
+      <c r="E43" s="608"/>
+      <c r="F43" s="608"/>
+      <c r="G43" s="608"/>
+      <c r="H43" s="608"/>
+      <c r="I43" s="608"/>
+      <c r="J43" s="608"/>
+      <c r="K43" s="608"/>
+      <c r="L43" s="608"/>
+      <c r="M43" s="609"/>
       <c r="N43" s="3"/>
       <c r="O43" s="4"/>
     </row>
     <row r="44" spans="1:15" ht="15" customHeight="1">
-      <c r="A44" s="572" t="s">
+      <c r="A44" s="600" t="s">
         <v>119</v>
       </c>
-      <c r="B44" s="573"/>
+      <c r="B44" s="610"/>
       <c r="C44" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D44" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>121</v>
       </c>
       <c r="F44" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G44" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="H44" s="578" t="s">
+      <c r="H44" s="535" t="s">
         <v>124</v>
       </c>
-      <c r="I44" s="579"/>
-      <c r="J44" s="578" t="s">
+      <c r="I44" s="537"/>
+      <c r="J44" s="535" t="s">
         <v>125</v>
       </c>
-      <c r="K44" s="579"/>
-      <c r="L44" s="578" t="s">
+      <c r="K44" s="537"/>
+      <c r="L44" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="M44" s="579"/>
+      <c r="M44" s="537"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
-      <c r="A45" s="574"/>
-      <c r="B45" s="575"/>
+      <c r="A45" s="620"/>
+      <c r="B45" s="621"/>
       <c r="C45" s="157"/>
       <c r="D45" s="157"/>
       <c r="E45" s="157"/>
       <c r="F45" s="157"/>
       <c r="G45" s="157"/>
-      <c r="H45" s="557"/>
-[...4 lines deleted...]
-      <c r="M45" s="558"/>
+      <c r="H45" s="533"/>
+      <c r="I45" s="534"/>
+      <c r="J45" s="533"/>
+      <c r="K45" s="534"/>
+      <c r="L45" s="533"/>
+      <c r="M45" s="534"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1">
-      <c r="A46" s="576"/>
-[...1 lines deleted...]
-      <c r="C46" s="578" t="s">
+      <c r="A46" s="611"/>
+      <c r="B46" s="612"/>
+      <c r="C46" s="535" t="s">
         <v>127</v>
       </c>
-      <c r="D46" s="606"/>
-[...8 lines deleted...]
-      <c r="M46" s="603"/>
+      <c r="D46" s="536"/>
+      <c r="E46" s="537"/>
+      <c r="F46" s="538"/>
+      <c r="G46" s="539"/>
+      <c r="H46" s="539"/>
+      <c r="I46" s="539"/>
+      <c r="J46" s="539"/>
+      <c r="K46" s="539"/>
+      <c r="L46" s="539"/>
+      <c r="M46" s="540"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="580" t="s">
+      <c r="A47" s="541" t="s">
         <v>128</v>
       </c>
-      <c r="B47" s="581"/>
+      <c r="B47" s="542"/>
       <c r="C47" s="65" t="s">
         <v>129</v>
       </c>
       <c r="D47" s="38"/>
       <c r="E47" s="25" t="s">
         <v>130</v>
       </c>
       <c r="F47" s="40"/>
       <c r="G47" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H47" s="559"/>
-[...1 lines deleted...]
-      <c r="J47" s="561" t="s">
+      <c r="H47" s="547"/>
+      <c r="I47" s="547"/>
+      <c r="J47" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K47" s="561"/>
-[...1 lines deleted...]
-      <c r="M47" s="560"/>
+      <c r="K47" s="548"/>
+      <c r="L47" s="547"/>
+      <c r="M47" s="549"/>
       <c r="N47" s="3"/>
       <c r="O47" s="4"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="582"/>
-      <c r="B48" s="583"/>
+      <c r="A48" s="543"/>
+      <c r="B48" s="544"/>
       <c r="C48" s="63" t="s">
         <v>132</v>
       </c>
       <c r="D48" s="38"/>
       <c r="E48" s="25" t="s">
         <v>130</v>
       </c>
       <c r="F48" s="40"/>
       <c r="G48" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H48" s="559"/>
-[...1 lines deleted...]
-      <c r="J48" s="561" t="s">
+      <c r="H48" s="547"/>
+      <c r="I48" s="547"/>
+      <c r="J48" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K48" s="561"/>
-[...1 lines deleted...]
-      <c r="M48" s="560"/>
+      <c r="K48" s="548"/>
+      <c r="L48" s="547"/>
+      <c r="M48" s="549"/>
       <c r="N48" s="3"/>
       <c r="O48" s="4"/>
     </row>
     <row r="49" spans="1:15" ht="15" customHeight="1">
-      <c r="A49" s="584"/>
-      <c r="B49" s="585"/>
+      <c r="A49" s="545"/>
+      <c r="B49" s="546"/>
       <c r="C49" s="62" t="s">
         <v>133</v>
       </c>
       <c r="D49" s="39"/>
       <c r="E49" s="29" t="s">
         <v>130</v>
       </c>
       <c r="F49" s="40"/>
       <c r="G49" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H49" s="559"/>
-[...1 lines deleted...]
-      <c r="J49" s="561" t="s">
+      <c r="H49" s="547"/>
+      <c r="I49" s="547"/>
+      <c r="J49" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K49" s="561"/>
-[...1 lines deleted...]
-      <c r="M49" s="560"/>
+      <c r="K49" s="548"/>
+      <c r="L49" s="547"/>
+      <c r="M49" s="549"/>
       <c r="N49" s="3"/>
       <c r="O49" s="4"/>
     </row>
     <row r="50" spans="1:15" ht="31.5" customHeight="1">
-      <c r="A50" s="547" t="s">
+      <c r="A50" s="528" t="s">
         <v>136</v>
       </c>
-      <c r="B50" s="548"/>
-[...10 lines deleted...]
-      <c r="M50" s="551"/>
+      <c r="B50" s="529"/>
+      <c r="C50" s="530"/>
+      <c r="D50" s="531"/>
+      <c r="E50" s="531"/>
+      <c r="F50" s="531"/>
+      <c r="G50" s="531"/>
+      <c r="H50" s="531"/>
+      <c r="I50" s="531"/>
+      <c r="J50" s="531"/>
+      <c r="K50" s="531"/>
+      <c r="L50" s="531"/>
+      <c r="M50" s="532"/>
       <c r="N50" s="3"/>
       <c r="O50" s="4"/>
     </row>
     <row r="51" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A51" s="589" t="s">
+      <c r="A51" s="622" t="s">
         <v>148</v>
       </c>
-      <c r="B51" s="590"/>
-[...10 lines deleted...]
-      <c r="M51" s="591"/>
+      <c r="B51" s="623"/>
+      <c r="C51" s="623"/>
+      <c r="D51" s="623"/>
+      <c r="E51" s="623"/>
+      <c r="F51" s="623"/>
+      <c r="G51" s="623"/>
+      <c r="H51" s="623"/>
+      <c r="I51" s="623"/>
+      <c r="J51" s="623"/>
+      <c r="K51" s="623"/>
+      <c r="L51" s="623"/>
+      <c r="M51" s="624"/>
       <c r="N51" s="3"/>
       <c r="O51" s="4"/>
     </row>
     <row r="52" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A52" s="555" t="s">
+      <c r="A52" s="558" t="s">
         <v>94</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C52" s="592"/>
-[...9 lines deleted...]
-      <c r="M52" s="594"/>
+      <c r="C52" s="580"/>
+      <c r="D52" s="581"/>
+      <c r="E52" s="581"/>
+      <c r="F52" s="581"/>
+      <c r="G52" s="581"/>
+      <c r="H52" s="581"/>
+      <c r="I52" s="581"/>
+      <c r="J52" s="581"/>
+      <c r="K52" s="581"/>
+      <c r="L52" s="581"/>
+      <c r="M52" s="582"/>
       <c r="N52" s="3"/>
       <c r="O52" s="4"/>
     </row>
     <row r="53" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A53" s="540"/>
+      <c r="A53" s="559"/>
       <c r="B53" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C53" s="595"/>
-[...9 lines deleted...]
-      <c r="M53" s="597"/>
+      <c r="C53" s="583"/>
+      <c r="D53" s="584"/>
+      <c r="E53" s="584"/>
+      <c r="F53" s="584"/>
+      <c r="G53" s="584"/>
+      <c r="H53" s="584"/>
+      <c r="I53" s="584"/>
+      <c r="J53" s="584"/>
+      <c r="K53" s="584"/>
+      <c r="L53" s="584"/>
+      <c r="M53" s="585"/>
       <c r="N53" s="3"/>
       <c r="O53" s="4"/>
     </row>
     <row r="54" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A54" s="540"/>
-      <c r="B54" s="598" t="s">
+      <c r="A54" s="559"/>
+      <c r="B54" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="41"/>
       <c r="E54" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F54" s="41"/>
       <c r="G54" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H54" s="10"/>
       <c r="I54" s="10"/>
       <c r="J54" s="10"/>
       <c r="K54" s="10"/>
       <c r="L54" s="10"/>
       <c r="M54" s="12"/>
       <c r="N54" s="3"/>
       <c r="O54" s="4"/>
     </row>
     <row r="55" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A55" s="540"/>
-      <c r="B55" s="599"/>
+      <c r="A55" s="559"/>
+      <c r="B55" s="587"/>
       <c r="C55" s="32"/>
       <c r="D55" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E55" s="31"/>
       <c r="F55" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G55" s="531"/>
-[...5 lines deleted...]
-      <c r="M55" s="532"/>
+      <c r="G55" s="553"/>
+      <c r="H55" s="553"/>
+      <c r="I55" s="553"/>
+      <c r="J55" s="553"/>
+      <c r="K55" s="553"/>
+      <c r="L55" s="553"/>
+      <c r="M55" s="554"/>
       <c r="N55" s="3"/>
       <c r="O55" s="4"/>
     </row>
     <row r="56" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A56" s="540"/>
-[...11 lines deleted...]
-      <c r="M56" s="535"/>
+      <c r="A56" s="559"/>
+      <c r="B56" s="588"/>
+      <c r="C56" s="555"/>
+      <c r="D56" s="556"/>
+      <c r="E56" s="556"/>
+      <c r="F56" s="556"/>
+      <c r="G56" s="556"/>
+      <c r="H56" s="556"/>
+      <c r="I56" s="556"/>
+      <c r="J56" s="556"/>
+      <c r="K56" s="556"/>
+      <c r="L56" s="556"/>
+      <c r="M56" s="557"/>
       <c r="N56" s="3"/>
       <c r="O56" s="4"/>
     </row>
     <row r="57" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A57" s="540"/>
+      <c r="A57" s="559"/>
       <c r="B57" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C57" s="586"/>
-[...9 lines deleted...]
-      <c r="M57" s="588"/>
+      <c r="C57" s="570"/>
+      <c r="D57" s="571"/>
+      <c r="E57" s="571"/>
+      <c r="F57" s="571"/>
+      <c r="G57" s="571"/>
+      <c r="H57" s="571"/>
+      <c r="I57" s="571"/>
+      <c r="J57" s="571"/>
+      <c r="K57" s="571"/>
+      <c r="L57" s="571"/>
+      <c r="M57" s="572"/>
       <c r="N57" s="3"/>
       <c r="O57" s="4"/>
     </row>
     <row r="58" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A58" s="541"/>
+      <c r="A58" s="560"/>
       <c r="B58" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C58" s="601"/>
-[...9 lines deleted...]
-      <c r="M58" s="603"/>
+      <c r="C58" s="538"/>
+      <c r="D58" s="539"/>
+      <c r="E58" s="539"/>
+      <c r="F58" s="539"/>
+      <c r="G58" s="539"/>
+      <c r="H58" s="539"/>
+      <c r="I58" s="539"/>
+      <c r="J58" s="539"/>
+      <c r="K58" s="539"/>
+      <c r="L58" s="539"/>
+      <c r="M58" s="540"/>
       <c r="N58" s="3"/>
       <c r="O58" s="4"/>
     </row>
     <row r="59" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A59" s="555" t="s">
+      <c r="A59" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B59" s="96" t="s">
         <v>95</v>
       </c>
-      <c r="C59" s="536"/>
-[...2 lines deleted...]
-      <c r="F59" s="539" t="s">
+      <c r="C59" s="561"/>
+      <c r="D59" s="562"/>
+      <c r="E59" s="563"/>
+      <c r="F59" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G59" s="562"/>
+      <c r="G59" s="589"/>
       <c r="H59" s="42"/>
-      <c r="I59" s="562"/>
+      <c r="I59" s="589"/>
       <c r="J59" s="42"/>
-      <c r="K59" s="562"/>
+      <c r="K59" s="589"/>
       <c r="L59" s="42"/>
       <c r="M59" s="43"/>
       <c r="N59" s="3"/>
       <c r="O59" s="4"/>
     </row>
     <row r="60" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A60" s="540"/>
+      <c r="A60" s="559"/>
       <c r="B60" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C60" s="533"/>
-[...3 lines deleted...]
-      <c r="G60" s="563"/>
+      <c r="C60" s="555"/>
+      <c r="D60" s="556"/>
+      <c r="E60" s="557"/>
+      <c r="F60" s="564"/>
+      <c r="G60" s="590"/>
       <c r="H60" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I60" s="563"/>
+      <c r="I60" s="590"/>
       <c r="J60" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K60" s="563"/>
+      <c r="K60" s="590"/>
       <c r="L60" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M60" s="46"/>
       <c r="N60" s="3"/>
       <c r="O60" s="4"/>
     </row>
     <row r="61" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A61" s="540"/>
-      <c r="B61" s="528" t="s">
+      <c r="A61" s="559"/>
+      <c r="B61" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D61" s="41"/>
       <c r="E61" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F61" s="41"/>
       <c r="G61" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H61" s="10"/>
       <c r="I61" s="10"/>
       <c r="J61" s="10"/>
       <c r="K61" s="10"/>
       <c r="L61" s="10"/>
       <c r="M61" s="12"/>
       <c r="N61" s="3"/>
       <c r="O61" s="4"/>
     </row>
     <row r="62" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A62" s="540"/>
-      <c r="B62" s="529"/>
+      <c r="A62" s="559"/>
+      <c r="B62" s="551"/>
       <c r="C62" s="32"/>
       <c r="D62" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E62" s="31"/>
       <c r="F62" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G62" s="531"/>
-[...5 lines deleted...]
-      <c r="M62" s="532"/>
+      <c r="G62" s="553"/>
+      <c r="H62" s="553"/>
+      <c r="I62" s="553"/>
+      <c r="J62" s="553"/>
+      <c r="K62" s="553"/>
+      <c r="L62" s="553"/>
+      <c r="M62" s="554"/>
       <c r="N62" s="3"/>
       <c r="O62" s="4"/>
     </row>
     <row r="63" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A63" s="540"/>
-[...11 lines deleted...]
-      <c r="M63" s="535"/>
+      <c r="A63" s="559"/>
+      <c r="B63" s="552"/>
+      <c r="C63" s="555"/>
+      <c r="D63" s="556"/>
+      <c r="E63" s="556"/>
+      <c r="F63" s="556"/>
+      <c r="G63" s="556"/>
+      <c r="H63" s="556"/>
+      <c r="I63" s="556"/>
+      <c r="J63" s="556"/>
+      <c r="K63" s="556"/>
+      <c r="L63" s="556"/>
+      <c r="M63" s="557"/>
       <c r="N63" s="3"/>
       <c r="O63" s="4"/>
     </row>
     <row r="64" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A64" s="540"/>
-      <c r="B64" s="578" t="s">
+      <c r="A64" s="559"/>
+      <c r="B64" s="535" t="s">
         <v>163</v>
       </c>
-      <c r="C64" s="606"/>
-[...3 lines deleted...]
-      <c r="G64" s="579"/>
+      <c r="C64" s="536"/>
+      <c r="D64" s="536"/>
+      <c r="E64" s="536"/>
+      <c r="F64" s="536"/>
+      <c r="G64" s="537"/>
       <c r="H64" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I64" s="557"/>
-      <c r="J64" s="558"/>
+      <c r="I64" s="533"/>
+      <c r="J64" s="534"/>
       <c r="K64" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L64" s="557"/>
-      <c r="M64" s="558"/>
+      <c r="L64" s="533"/>
+      <c r="M64" s="534"/>
       <c r="N64" s="3"/>
       <c r="O64" s="4"/>
     </row>
     <row r="65" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A65" s="604"/>
-      <c r="B65" s="607" t="s">
+      <c r="A65" s="605"/>
+      <c r="B65" s="591" t="s">
         <v>107</v>
       </c>
-      <c r="C65" s="608"/>
-      <c r="D65" s="613" t="s">
+      <c r="C65" s="592"/>
+      <c r="D65" s="597" t="s">
         <v>108</v>
       </c>
-      <c r="E65" s="614"/>
-[...7 lines deleted...]
-      <c r="M65" s="603"/>
+      <c r="E65" s="598"/>
+      <c r="F65" s="539"/>
+      <c r="G65" s="539"/>
+      <c r="H65" s="599"/>
+      <c r="I65" s="599"/>
+      <c r="J65" s="599"/>
+      <c r="K65" s="539"/>
+      <c r="L65" s="539"/>
+      <c r="M65" s="540"/>
       <c r="N65" s="3"/>
       <c r="O65" s="4"/>
     </row>
     <row r="66" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A66" s="604"/>
-[...2 lines deleted...]
-      <c r="D66" s="572" t="s">
+      <c r="A66" s="605"/>
+      <c r="B66" s="593"/>
+      <c r="C66" s="594"/>
+      <c r="D66" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="E66" s="616"/>
+      <c r="E66" s="601"/>
       <c r="F66" s="33"/>
       <c r="G66" s="33"/>
       <c r="H66" s="33"/>
       <c r="I66" s="33"/>
       <c r="J66" s="33"/>
       <c r="K66" s="33"/>
       <c r="L66" s="33"/>
       <c r="M66" s="34"/>
       <c r="N66" s="3"/>
       <c r="O66" s="4"/>
     </row>
     <row r="67" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A67" s="605"/>
-[...3 lines deleted...]
-      <c r="E67" s="618"/>
+      <c r="A67" s="606"/>
+      <c r="B67" s="595"/>
+      <c r="C67" s="596"/>
+      <c r="D67" s="602"/>
+      <c r="E67" s="603"/>
       <c r="F67" s="35"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="35"/>
       <c r="J67" s="35"/>
       <c r="K67" s="35"/>
       <c r="L67" s="35"/>
       <c r="M67" s="36"/>
       <c r="N67" s="3"/>
       <c r="O67" s="4"/>
     </row>
     <row r="68" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A68" s="555" t="s">
+      <c r="A68" s="558" t="s">
         <v>167</v>
       </c>
       <c r="B68" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C68" s="536"/>
-[...2 lines deleted...]
-      <c r="F68" s="539" t="s">
+      <c r="C68" s="561"/>
+      <c r="D68" s="562"/>
+      <c r="E68" s="563"/>
+      <c r="F68" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G68" s="539"/>
+      <c r="G68" s="564"/>
       <c r="H68" s="42"/>
       <c r="I68" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J68" s="42"/>
       <c r="K68" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L68" s="42"/>
       <c r="M68" s="43" t="s">
         <v>105</v>
       </c>
       <c r="N68" s="3"/>
       <c r="O68" s="4"/>
     </row>
     <row r="69" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A69" s="540"/>
+      <c r="A69" s="559"/>
       <c r="B69" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C69" s="533"/>
-[...2 lines deleted...]
-      <c r="F69" s="556" t="s">
+      <c r="C69" s="555"/>
+      <c r="D69" s="556"/>
+      <c r="E69" s="557"/>
+      <c r="F69" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G69" s="556"/>
+      <c r="G69" s="604"/>
       <c r="H69" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I69" s="557"/>
-      <c r="J69" s="558"/>
+      <c r="I69" s="533"/>
+      <c r="J69" s="534"/>
       <c r="K69" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L69" s="557"/>
-      <c r="M69" s="558"/>
+      <c r="L69" s="533"/>
+      <c r="M69" s="534"/>
       <c r="N69" s="3"/>
       <c r="O69" s="4"/>
     </row>
     <row r="70" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A70" s="540"/>
-      <c r="B70" s="528" t="s">
+      <c r="A70" s="559"/>
+      <c r="B70" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D70" s="161"/>
       <c r="E70" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F70" s="161"/>
       <c r="G70" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H70" s="10"/>
       <c r="I70" s="10"/>
       <c r="J70" s="10"/>
       <c r="K70" s="10"/>
       <c r="L70" s="10"/>
       <c r="M70" s="12"/>
       <c r="N70" s="3"/>
       <c r="O70" s="4"/>
     </row>
     <row r="71" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A71" s="540"/>
-      <c r="B71" s="529"/>
+      <c r="A71" s="559"/>
+      <c r="B71" s="551"/>
       <c r="C71" s="32"/>
       <c r="D71" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E71" s="31"/>
       <c r="F71" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G71" s="531"/>
-[...5 lines deleted...]
-      <c r="M71" s="532"/>
+      <c r="G71" s="553"/>
+      <c r="H71" s="553"/>
+      <c r="I71" s="553"/>
+      <c r="J71" s="553"/>
+      <c r="K71" s="553"/>
+      <c r="L71" s="553"/>
+      <c r="M71" s="554"/>
       <c r="N71" s="3"/>
       <c r="O71" s="4"/>
     </row>
     <row r="72" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A72" s="540"/>
-[...11 lines deleted...]
-      <c r="M72" s="535"/>
+      <c r="A72" s="559"/>
+      <c r="B72" s="552"/>
+      <c r="C72" s="555"/>
+      <c r="D72" s="556"/>
+      <c r="E72" s="556"/>
+      <c r="F72" s="556"/>
+      <c r="G72" s="556"/>
+      <c r="H72" s="556"/>
+      <c r="I72" s="556"/>
+      <c r="J72" s="556"/>
+      <c r="K72" s="556"/>
+      <c r="L72" s="556"/>
+      <c r="M72" s="557"/>
       <c r="N72" s="3"/>
       <c r="O72" s="4"/>
     </row>
     <row r="73" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A73" s="540"/>
+      <c r="A73" s="559"/>
       <c r="B73" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C73" s="536"/>
-[...2 lines deleted...]
-      <c r="F73" s="539" t="s">
+      <c r="C73" s="561"/>
+      <c r="D73" s="562"/>
+      <c r="E73" s="563"/>
+      <c r="F73" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G73" s="539"/>
+      <c r="G73" s="564"/>
       <c r="H73" s="42"/>
       <c r="I73" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J73" s="42"/>
       <c r="K73" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L73" s="42"/>
       <c r="M73" s="43" t="s">
         <v>105</v>
       </c>
       <c r="N73" s="3"/>
       <c r="O73" s="4"/>
     </row>
     <row r="74" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A74" s="540"/>
+      <c r="A74" s="559"/>
       <c r="B74" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C74" s="533"/>
-[...2 lines deleted...]
-      <c r="F74" s="556" t="s">
+      <c r="C74" s="555"/>
+      <c r="D74" s="556"/>
+      <c r="E74" s="557"/>
+      <c r="F74" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G74" s="556"/>
+      <c r="G74" s="604"/>
       <c r="H74" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I74" s="557"/>
-      <c r="J74" s="558"/>
+      <c r="I74" s="533"/>
+      <c r="J74" s="534"/>
       <c r="K74" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L74" s="557"/>
-      <c r="M74" s="558"/>
+      <c r="L74" s="533"/>
+      <c r="M74" s="534"/>
       <c r="N74" s="3"/>
       <c r="O74" s="4"/>
     </row>
     <row r="75" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A75" s="540"/>
-      <c r="B75" s="528" t="s">
+      <c r="A75" s="559"/>
+      <c r="B75" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D75" s="161"/>
       <c r="E75" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F75" s="161"/>
       <c r="G75" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H75" s="10"/>
       <c r="I75" s="10"/>
       <c r="J75" s="10"/>
       <c r="K75" s="10"/>
       <c r="L75" s="10"/>
       <c r="M75" s="12"/>
       <c r="N75" s="3"/>
       <c r="O75" s="4"/>
     </row>
     <row r="76" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A76" s="540"/>
-      <c r="B76" s="529"/>
+      <c r="A76" s="559"/>
+      <c r="B76" s="551"/>
       <c r="C76" s="32"/>
       <c r="D76" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E76" s="31"/>
       <c r="F76" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G76" s="531"/>
-[...5 lines deleted...]
-      <c r="M76" s="532"/>
+      <c r="G76" s="553"/>
+      <c r="H76" s="553"/>
+      <c r="I76" s="553"/>
+      <c r="J76" s="553"/>
+      <c r="K76" s="553"/>
+      <c r="L76" s="553"/>
+      <c r="M76" s="554"/>
       <c r="N76" s="3"/>
       <c r="O76" s="4"/>
     </row>
     <row r="77" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A77" s="541"/>
-[...11 lines deleted...]
-      <c r="M77" s="535"/>
+      <c r="A77" s="560"/>
+      <c r="B77" s="552"/>
+      <c r="C77" s="555"/>
+      <c r="D77" s="556"/>
+      <c r="E77" s="556"/>
+      <c r="F77" s="556"/>
+      <c r="G77" s="556"/>
+      <c r="H77" s="556"/>
+      <c r="I77" s="556"/>
+      <c r="J77" s="556"/>
+      <c r="K77" s="556"/>
+      <c r="L77" s="556"/>
+      <c r="M77" s="557"/>
       <c r="N77" s="3"/>
       <c r="O77" s="4"/>
     </row>
     <row r="78" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A78" s="555" t="s">
+      <c r="A78" s="558" t="s">
         <v>169</v>
       </c>
       <c r="B78" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C78" s="536"/>
-[...2 lines deleted...]
-      <c r="F78" s="539" t="s">
+      <c r="C78" s="561"/>
+      <c r="D78" s="562"/>
+      <c r="E78" s="563"/>
+      <c r="F78" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G78" s="539"/>
+      <c r="G78" s="564"/>
       <c r="H78" s="42"/>
       <c r="I78" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J78" s="42"/>
       <c r="K78" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L78" s="42"/>
       <c r="M78" s="43" t="s">
         <v>105</v>
       </c>
       <c r="N78" s="3"/>
       <c r="O78" s="4"/>
     </row>
     <row r="79" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A79" s="540"/>
+      <c r="A79" s="559"/>
       <c r="B79" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C79" s="533"/>
-[...2 lines deleted...]
-      <c r="F79" s="542" t="s">
+      <c r="C79" s="555"/>
+      <c r="D79" s="556"/>
+      <c r="E79" s="557"/>
+      <c r="F79" s="565" t="s">
         <v>170</v>
       </c>
-      <c r="G79" s="543"/>
-      <c r="H79" s="544" t="s">
+      <c r="G79" s="566"/>
+      <c r="H79" s="567" t="s">
         <v>171</v>
       </c>
-      <c r="I79" s="545"/>
+      <c r="I79" s="568"/>
       <c r="J79" s="156"/>
-      <c r="K79" s="542" t="s">
+      <c r="K79" s="565" t="s">
         <v>150</v>
       </c>
-      <c r="L79" s="546"/>
+      <c r="L79" s="569"/>
       <c r="M79" s="156"/>
       <c r="N79" s="3"/>
       <c r="O79" s="4"/>
     </row>
     <row r="80" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A80" s="540"/>
-      <c r="B80" s="528" t="s">
+      <c r="A80" s="559"/>
+      <c r="B80" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C80" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D80" s="161"/>
       <c r="E80" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F80" s="161"/>
       <c r="G80" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H80" s="10"/>
       <c r="I80" s="10"/>
       <c r="J80" s="10"/>
       <c r="K80" s="10"/>
       <c r="L80" s="10"/>
       <c r="M80" s="12"/>
       <c r="N80" s="3"/>
       <c r="O80" s="4"/>
     </row>
     <row r="81" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A81" s="540"/>
-      <c r="B81" s="529"/>
+      <c r="A81" s="559"/>
+      <c r="B81" s="551"/>
       <c r="C81" s="32"/>
       <c r="D81" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E81" s="31"/>
       <c r="F81" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G81" s="531"/>
-[...5 lines deleted...]
-      <c r="M81" s="532"/>
+      <c r="G81" s="553"/>
+      <c r="H81" s="553"/>
+      <c r="I81" s="553"/>
+      <c r="J81" s="553"/>
+      <c r="K81" s="553"/>
+      <c r="L81" s="553"/>
+      <c r="M81" s="554"/>
       <c r="N81" s="3"/>
       <c r="O81" s="4"/>
     </row>
     <row r="82" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A82" s="541"/>
-[...11 lines deleted...]
-      <c r="M82" s="535"/>
+      <c r="A82" s="560"/>
+      <c r="B82" s="552"/>
+      <c r="C82" s="555"/>
+      <c r="D82" s="556"/>
+      <c r="E82" s="556"/>
+      <c r="F82" s="556"/>
+      <c r="G82" s="556"/>
+      <c r="H82" s="556"/>
+      <c r="I82" s="556"/>
+      <c r="J82" s="556"/>
+      <c r="K82" s="556"/>
+      <c r="L82" s="556"/>
+      <c r="M82" s="557"/>
       <c r="N82" s="3"/>
       <c r="O82" s="4"/>
     </row>
     <row r="83" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A83" s="564" t="s">
+      <c r="A83" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B83" s="565"/>
-[...5 lines deleted...]
-      <c r="H83" s="569" t="s">
+      <c r="B83" s="578"/>
+      <c r="C83" s="578"/>
+      <c r="D83" s="615"/>
+      <c r="E83" s="615"/>
+      <c r="F83" s="576"/>
+      <c r="G83" s="616"/>
+      <c r="H83" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I83" s="570"/>
-[...3 lines deleted...]
-      <c r="M83" s="571"/>
+      <c r="I83" s="618"/>
+      <c r="J83" s="618"/>
+      <c r="K83" s="618"/>
+      <c r="L83" s="618"/>
+      <c r="M83" s="619"/>
       <c r="N83" s="3"/>
       <c r="O83" s="4"/>
     </row>
     <row r="84" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A84" s="572" t="s">
+      <c r="A84" s="600" t="s">
         <v>119</v>
       </c>
-      <c r="B84" s="573"/>
+      <c r="B84" s="610"/>
       <c r="C84" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D84" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E84" s="14" t="s">
         <v>121</v>
       </c>
       <c r="F84" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G84" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="H84" s="578" t="s">
+      <c r="H84" s="535" t="s">
         <v>124</v>
       </c>
-      <c r="I84" s="579"/>
-      <c r="J84" s="578" t="s">
+      <c r="I84" s="537"/>
+      <c r="J84" s="535" t="s">
         <v>125</v>
       </c>
-      <c r="K84" s="579"/>
-      <c r="L84" s="578" t="s">
+      <c r="K84" s="537"/>
+      <c r="L84" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="M84" s="579"/>
+      <c r="M84" s="537"/>
       <c r="N84" s="3"/>
       <c r="O84" s="4"/>
     </row>
     <row r="85" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A85" s="574"/>
-      <c r="B85" s="575"/>
+      <c r="A85" s="620"/>
+      <c r="B85" s="621"/>
       <c r="C85" s="157"/>
       <c r="D85" s="157"/>
       <c r="E85" s="157"/>
       <c r="F85" s="157"/>
       <c r="G85" s="157"/>
-      <c r="H85" s="557"/>
-[...4 lines deleted...]
-      <c r="M85" s="558"/>
+      <c r="H85" s="533"/>
+      <c r="I85" s="534"/>
+      <c r="J85" s="533"/>
+      <c r="K85" s="534"/>
+      <c r="L85" s="533"/>
+      <c r="M85" s="534"/>
       <c r="N85" s="3"/>
       <c r="O85" s="4"/>
     </row>
     <row r="86" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A86" s="576"/>
-[...1 lines deleted...]
-      <c r="C86" s="578" t="s">
+      <c r="A86" s="611"/>
+      <c r="B86" s="612"/>
+      <c r="C86" s="535" t="s">
         <v>127</v>
       </c>
-      <c r="D86" s="606"/>
-[...8 lines deleted...]
-      <c r="M86" s="603"/>
+      <c r="D86" s="536"/>
+      <c r="E86" s="537"/>
+      <c r="F86" s="538"/>
+      <c r="G86" s="539"/>
+      <c r="H86" s="539"/>
+      <c r="I86" s="539"/>
+      <c r="J86" s="539"/>
+      <c r="K86" s="539"/>
+      <c r="L86" s="539"/>
+      <c r="M86" s="540"/>
       <c r="N86" s="3"/>
       <c r="O86" s="4"/>
     </row>
     <row r="87" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A87" s="580" t="s">
+      <c r="A87" s="541" t="s">
         <v>128</v>
       </c>
-      <c r="B87" s="581"/>
+      <c r="B87" s="542"/>
       <c r="C87" s="65" t="s">
         <v>129</v>
       </c>
-      <c r="D87" s="38"/>
+      <c r="D87" s="716"/>
       <c r="E87" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F87" s="40"/>
+      <c r="F87" s="715"/>
       <c r="G87" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H87" s="559"/>
-[...1 lines deleted...]
-      <c r="J87" s="561" t="s">
+      <c r="H87" s="547"/>
+      <c r="I87" s="547"/>
+      <c r="J87" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K87" s="561"/>
-[...1 lines deleted...]
-      <c r="M87" s="560"/>
+      <c r="K87" s="548"/>
+      <c r="L87" s="547"/>
+      <c r="M87" s="549"/>
       <c r="N87" s="3"/>
       <c r="O87" s="4"/>
     </row>
     <row r="88" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A88" s="582"/>
-      <c r="B88" s="583"/>
+      <c r="A88" s="543"/>
+      <c r="B88" s="544"/>
       <c r="C88" s="63" t="s">
         <v>132</v>
       </c>
-      <c r="D88" s="38"/>
+      <c r="D88" s="716"/>
       <c r="E88" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F88" s="40"/>
+      <c r="F88" s="715"/>
       <c r="G88" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H88" s="559"/>
-[...1 lines deleted...]
-      <c r="J88" s="561" t="s">
+      <c r="H88" s="547"/>
+      <c r="I88" s="547"/>
+      <c r="J88" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K88" s="561"/>
-[...1 lines deleted...]
-      <c r="M88" s="560"/>
+      <c r="K88" s="548"/>
+      <c r="L88" s="547"/>
+      <c r="M88" s="549"/>
       <c r="N88" s="3"/>
       <c r="O88" s="4"/>
     </row>
     <row r="89" spans="1:15" ht="17.25" customHeight="1">
-      <c r="A89" s="584"/>
-      <c r="B89" s="585"/>
+      <c r="A89" s="545"/>
+      <c r="B89" s="546"/>
       <c r="C89" s="62" t="s">
         <v>133</v>
       </c>
-      <c r="D89" s="39"/>
+      <c r="D89" s="717"/>
       <c r="E89" s="29" t="s">
         <v>130</v>
       </c>
-      <c r="F89" s="40"/>
+      <c r="F89" s="715"/>
       <c r="G89" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H89" s="559"/>
-[...1 lines deleted...]
-      <c r="J89" s="561" t="s">
+      <c r="H89" s="547"/>
+      <c r="I89" s="547"/>
+      <c r="J89" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K89" s="561"/>
-[...1 lines deleted...]
-      <c r="M89" s="560"/>
+      <c r="K89" s="548"/>
+      <c r="L89" s="547"/>
+      <c r="M89" s="549"/>
       <c r="N89" s="3"/>
       <c r="O89" s="4"/>
     </row>
     <row r="90" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A90" s="547" t="s">
+      <c r="A90" s="528" t="s">
         <v>136</v>
       </c>
-      <c r="B90" s="548"/>
-[...10 lines deleted...]
-      <c r="M90" s="551"/>
+      <c r="B90" s="529"/>
+      <c r="C90" s="530"/>
+      <c r="D90" s="531"/>
+      <c r="E90" s="531"/>
+      <c r="F90" s="531"/>
+      <c r="G90" s="531"/>
+      <c r="H90" s="531"/>
+      <c r="I90" s="531"/>
+      <c r="J90" s="531"/>
+      <c r="K90" s="531"/>
+      <c r="L90" s="531"/>
+      <c r="M90" s="532"/>
       <c r="N90" s="3"/>
       <c r="O90" s="4"/>
     </row>
     <row r="91" spans="1:15" s="4" customFormat="1" ht="18" customHeight="1">
       <c r="A91" s="4" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="92" spans="1:15" s="4" customFormat="1" ht="18" customHeight="1">
-      <c r="A92" s="552" t="s">
+      <c r="A92" s="625" t="s">
         <v>137</v>
       </c>
-      <c r="B92" s="552"/>
-[...10 lines deleted...]
-      <c r="M92" s="552"/>
+      <c r="B92" s="625"/>
+      <c r="C92" s="625"/>
+      <c r="D92" s="625"/>
+      <c r="E92" s="625"/>
+      <c r="F92" s="625"/>
+      <c r="G92" s="625"/>
+      <c r="H92" s="625"/>
+      <c r="I92" s="625"/>
+      <c r="J92" s="625"/>
+      <c r="K92" s="625"/>
+      <c r="L92" s="625"/>
+      <c r="M92" s="625"/>
       <c r="N92" s="3"/>
     </row>
     <row r="93" spans="1:15" s="4" customFormat="1" ht="26.25" customHeight="1">
-      <c r="A93" s="553" t="s">
+      <c r="A93" s="626" t="s">
         <v>138</v>
       </c>
-      <c r="B93" s="554"/>
-[...10 lines deleted...]
-      <c r="M93" s="554"/>
+      <c r="B93" s="627"/>
+      <c r="C93" s="627"/>
+      <c r="D93" s="627"/>
+      <c r="E93" s="627"/>
+      <c r="F93" s="627"/>
+      <c r="G93" s="627"/>
+      <c r="H93" s="627"/>
+      <c r="I93" s="627"/>
+      <c r="J93" s="627"/>
+      <c r="K93" s="627"/>
+      <c r="L93" s="627"/>
+      <c r="M93" s="627"/>
     </row>
     <row r="94" spans="1:15" ht="15" customHeight="1">
       <c r="A94" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B94" s="4"/>
       <c r="C94" s="4"/>
       <c r="D94" s="4"/>
       <c r="E94" s="4"/>
       <c r="F94" s="4"/>
       <c r="G94" s="4"/>
       <c r="H94" s="4"/>
       <c r="I94" s="4"/>
       <c r="J94" s="4"/>
       <c r="K94" s="4"/>
       <c r="L94" s="4"/>
       <c r="M94" s="4"/>
       <c r="N94" s="4"/>
       <c r="O94" s="4"/>
     </row>
     <row r="95" spans="1:15" ht="15" customHeight="1">
       <c r="A95" s="30" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="96" spans="1:15" ht="15" customHeight="1">
-      <c r="A96" s="555" t="s">
+      <c r="A96" s="558" t="s">
         <v>173</v>
       </c>
       <c r="B96" s="69" t="s">
         <v>95</v>
       </c>
-      <c r="C96" s="536"/>
-[...2 lines deleted...]
-      <c r="F96" s="539" t="s">
+      <c r="C96" s="561"/>
+      <c r="D96" s="562"/>
+      <c r="E96" s="563"/>
+      <c r="F96" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G96" s="539"/>
+      <c r="G96" s="564"/>
       <c r="H96" s="42"/>
       <c r="I96" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J96" s="42"/>
       <c r="K96" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L96" s="42"/>
       <c r="M96" s="43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="97" spans="1:13" ht="15" customHeight="1">
-      <c r="A97" s="540"/>
+      <c r="A97" s="559"/>
       <c r="B97" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C97" s="533"/>
-[...2 lines deleted...]
-      <c r="F97" s="556" t="s">
+      <c r="C97" s="555"/>
+      <c r="D97" s="556"/>
+      <c r="E97" s="557"/>
+      <c r="F97" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G97" s="556"/>
+      <c r="G97" s="604"/>
       <c r="H97" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I97" s="557"/>
-      <c r="J97" s="558"/>
+      <c r="I97" s="533"/>
+      <c r="J97" s="534"/>
       <c r="K97" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L97" s="557"/>
-      <c r="M97" s="558"/>
+      <c r="L97" s="533"/>
+      <c r="M97" s="534"/>
     </row>
     <row r="98" spans="1:13" ht="15" customHeight="1">
-      <c r="A98" s="540"/>
-      <c r="B98" s="528" t="s">
+      <c r="A98" s="559"/>
+      <c r="B98" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C98" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D98" s="161"/>
       <c r="E98" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F98" s="161"/>
       <c r="G98" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H98" s="10"/>
       <c r="I98" s="10"/>
       <c r="J98" s="10"/>
       <c r="K98" s="10"/>
       <c r="L98" s="10"/>
       <c r="M98" s="12"/>
     </row>
     <row r="99" spans="1:13" ht="15" customHeight="1">
-      <c r="A99" s="540"/>
-      <c r="B99" s="529"/>
+      <c r="A99" s="559"/>
+      <c r="B99" s="551"/>
       <c r="C99" s="32"/>
       <c r="D99" s="153"/>
       <c r="E99" s="31"/>
       <c r="F99" s="154"/>
-      <c r="G99" s="531"/>
-[...5 lines deleted...]
-      <c r="M99" s="532"/>
+      <c r="G99" s="553"/>
+      <c r="H99" s="553"/>
+      <c r="I99" s="553"/>
+      <c r="J99" s="553"/>
+      <c r="K99" s="553"/>
+      <c r="L99" s="553"/>
+      <c r="M99" s="554"/>
     </row>
     <row r="100" spans="1:13" ht="15" customHeight="1">
-      <c r="A100" s="540"/>
-[...11 lines deleted...]
-      <c r="M100" s="535"/>
+      <c r="A100" s="559"/>
+      <c r="B100" s="552"/>
+      <c r="C100" s="555"/>
+      <c r="D100" s="556"/>
+      <c r="E100" s="556"/>
+      <c r="F100" s="556"/>
+      <c r="G100" s="556"/>
+      <c r="H100" s="556"/>
+      <c r="I100" s="556"/>
+      <c r="J100" s="556"/>
+      <c r="K100" s="556"/>
+      <c r="L100" s="556"/>
+      <c r="M100" s="557"/>
     </row>
     <row r="101" spans="1:13" ht="15" customHeight="1">
-      <c r="A101" s="540"/>
+      <c r="A101" s="559"/>
       <c r="B101" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C101" s="536"/>
-[...2 lines deleted...]
-      <c r="F101" s="539" t="s">
+      <c r="C101" s="561"/>
+      <c r="D101" s="562"/>
+      <c r="E101" s="563"/>
+      <c r="F101" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G101" s="539"/>
+      <c r="G101" s="564"/>
       <c r="H101" s="42"/>
       <c r="I101" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J101" s="42"/>
       <c r="K101" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L101" s="42"/>
       <c r="M101" s="43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:13" ht="15" customHeight="1">
-      <c r="A102" s="540"/>
+      <c r="A102" s="559"/>
       <c r="B102" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C102" s="533"/>
-[...2 lines deleted...]
-      <c r="F102" s="556" t="s">
+      <c r="C102" s="555"/>
+      <c r="D102" s="556"/>
+      <c r="E102" s="557"/>
+      <c r="F102" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G102" s="556"/>
+      <c r="G102" s="604"/>
       <c r="H102" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I102" s="557"/>
-      <c r="J102" s="558"/>
+      <c r="I102" s="533"/>
+      <c r="J102" s="534"/>
       <c r="K102" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L102" s="557"/>
-      <c r="M102" s="558"/>
+      <c r="L102" s="533"/>
+      <c r="M102" s="534"/>
     </row>
     <row r="103" spans="1:13" ht="15" customHeight="1">
-      <c r="A103" s="540"/>
-      <c r="B103" s="528" t="s">
+      <c r="A103" s="559"/>
+      <c r="B103" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C103" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D103" s="161"/>
       <c r="E103" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F103" s="161"/>
       <c r="G103" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H103" s="10"/>
       <c r="I103" s="10"/>
       <c r="J103" s="10"/>
       <c r="K103" s="10"/>
       <c r="L103" s="10"/>
       <c r="M103" s="12"/>
     </row>
     <row r="104" spans="1:13" ht="15" customHeight="1">
-      <c r="A104" s="540"/>
-      <c r="B104" s="529"/>
+      <c r="A104" s="559"/>
+      <c r="B104" s="551"/>
       <c r="C104" s="32"/>
       <c r="D104" s="153"/>
       <c r="E104" s="31"/>
       <c r="F104" s="154"/>
-      <c r="G104" s="531"/>
-[...5 lines deleted...]
-      <c r="M104" s="532"/>
+      <c r="G104" s="553"/>
+      <c r="H104" s="553"/>
+      <c r="I104" s="553"/>
+      <c r="J104" s="553"/>
+      <c r="K104" s="553"/>
+      <c r="L104" s="553"/>
+      <c r="M104" s="554"/>
     </row>
     <row r="105" spans="1:13" ht="15" customHeight="1">
-      <c r="A105" s="540"/>
-[...11 lines deleted...]
-      <c r="M105" s="535"/>
+      <c r="A105" s="559"/>
+      <c r="B105" s="552"/>
+      <c r="C105" s="555"/>
+      <c r="D105" s="556"/>
+      <c r="E105" s="556"/>
+      <c r="F105" s="556"/>
+      <c r="G105" s="556"/>
+      <c r="H105" s="556"/>
+      <c r="I105" s="556"/>
+      <c r="J105" s="556"/>
+      <c r="K105" s="556"/>
+      <c r="L105" s="556"/>
+      <c r="M105" s="557"/>
     </row>
     <row r="106" spans="1:13" ht="15" customHeight="1">
-      <c r="A106" s="540"/>
+      <c r="A106" s="559"/>
       <c r="B106" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C106" s="536"/>
-[...2 lines deleted...]
-      <c r="F106" s="539" t="s">
+      <c r="C106" s="561"/>
+      <c r="D106" s="562"/>
+      <c r="E106" s="563"/>
+      <c r="F106" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G106" s="539"/>
+      <c r="G106" s="564"/>
       <c r="H106" s="42"/>
       <c r="I106" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J106" s="42"/>
       <c r="K106" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L106" s="42"/>
       <c r="M106" s="43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="107" spans="1:13" ht="15" customHeight="1">
-      <c r="A107" s="540"/>
+      <c r="A107" s="559"/>
       <c r="B107" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C107" s="533"/>
-[...2 lines deleted...]
-      <c r="F107" s="556" t="s">
+      <c r="C107" s="555"/>
+      <c r="D107" s="556"/>
+      <c r="E107" s="557"/>
+      <c r="F107" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G107" s="556"/>
+      <c r="G107" s="604"/>
       <c r="H107" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I107" s="557"/>
-      <c r="J107" s="558"/>
+      <c r="I107" s="533"/>
+      <c r="J107" s="534"/>
       <c r="K107" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L107" s="557"/>
-      <c r="M107" s="558"/>
+      <c r="L107" s="533"/>
+      <c r="M107" s="534"/>
     </row>
     <row r="108" spans="1:13" ht="15" customHeight="1">
-      <c r="A108" s="540"/>
-      <c r="B108" s="528" t="s">
+      <c r="A108" s="559"/>
+      <c r="B108" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C108" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D108" s="161"/>
       <c r="E108" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F108" s="161"/>
       <c r="G108" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H108" s="10"/>
       <c r="I108" s="10"/>
       <c r="J108" s="10"/>
       <c r="K108" s="10"/>
       <c r="L108" s="10"/>
       <c r="M108" s="12"/>
     </row>
     <row r="109" spans="1:13" ht="15" customHeight="1">
-      <c r="A109" s="540"/>
-      <c r="B109" s="529"/>
+      <c r="A109" s="559"/>
+      <c r="B109" s="551"/>
       <c r="C109" s="32"/>
       <c r="D109" s="153"/>
       <c r="E109" s="31"/>
       <c r="F109" s="154"/>
-      <c r="G109" s="531"/>
-[...5 lines deleted...]
-      <c r="M109" s="532"/>
+      <c r="G109" s="553"/>
+      <c r="H109" s="553"/>
+      <c r="I109" s="553"/>
+      <c r="J109" s="553"/>
+      <c r="K109" s="553"/>
+      <c r="L109" s="553"/>
+      <c r="M109" s="554"/>
     </row>
     <row r="110" spans="1:13" ht="15" customHeight="1">
-      <c r="A110" s="540"/>
-[...11 lines deleted...]
-      <c r="M110" s="535"/>
+      <c r="A110" s="559"/>
+      <c r="B110" s="552"/>
+      <c r="C110" s="555"/>
+      <c r="D110" s="556"/>
+      <c r="E110" s="556"/>
+      <c r="F110" s="556"/>
+      <c r="G110" s="556"/>
+      <c r="H110" s="556"/>
+      <c r="I110" s="556"/>
+      <c r="J110" s="556"/>
+      <c r="K110" s="556"/>
+      <c r="L110" s="556"/>
+      <c r="M110" s="557"/>
     </row>
     <row r="111" spans="1:13" ht="15" customHeight="1">
-      <c r="A111" s="540"/>
+      <c r="A111" s="559"/>
       <c r="B111" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C111" s="536"/>
-[...2 lines deleted...]
-      <c r="F111" s="539" t="s">
+      <c r="C111" s="561"/>
+      <c r="D111" s="562"/>
+      <c r="E111" s="563"/>
+      <c r="F111" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G111" s="539"/>
+      <c r="G111" s="564"/>
       <c r="H111" s="42"/>
       <c r="I111" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J111" s="42"/>
       <c r="K111" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L111" s="42"/>
       <c r="M111" s="43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="112" spans="1:13" ht="15" customHeight="1">
-      <c r="A112" s="540"/>
+      <c r="A112" s="559"/>
       <c r="B112" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C112" s="533"/>
-[...2 lines deleted...]
-      <c r="F112" s="556" t="s">
+      <c r="C112" s="555"/>
+      <c r="D112" s="556"/>
+      <c r="E112" s="557"/>
+      <c r="F112" s="604" t="s">
         <v>168</v>
       </c>
-      <c r="G112" s="556"/>
+      <c r="G112" s="604"/>
       <c r="H112" s="67" t="s">
         <v>141</v>
       </c>
-      <c r="I112" s="557"/>
-      <c r="J112" s="558"/>
+      <c r="I112" s="533"/>
+      <c r="J112" s="534"/>
       <c r="K112" s="17" t="s">
         <v>142</v>
       </c>
-      <c r="L112" s="557"/>
-      <c r="M112" s="558"/>
+      <c r="L112" s="533"/>
+      <c r="M112" s="534"/>
     </row>
     <row r="113" spans="1:13" ht="15" customHeight="1">
-      <c r="A113" s="540"/>
-      <c r="B113" s="528" t="s">
+      <c r="A113" s="559"/>
+      <c r="B113" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C113" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D113" s="161"/>
       <c r="E113" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F113" s="161"/>
       <c r="G113" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H113" s="10"/>
       <c r="I113" s="10"/>
       <c r="J113" s="10"/>
       <c r="K113" s="10"/>
       <c r="L113" s="10"/>
       <c r="M113" s="12"/>
     </row>
     <row r="114" spans="1:13" ht="15" customHeight="1">
-      <c r="A114" s="540"/>
-      <c r="B114" s="529"/>
+      <c r="A114" s="559"/>
+      <c r="B114" s="551"/>
       <c r="C114" s="32"/>
       <c r="D114" s="153"/>
       <c r="E114" s="31"/>
       <c r="F114" s="154"/>
-      <c r="G114" s="531"/>
-[...5 lines deleted...]
-      <c r="M114" s="532"/>
+      <c r="G114" s="553"/>
+      <c r="H114" s="553"/>
+      <c r="I114" s="553"/>
+      <c r="J114" s="553"/>
+      <c r="K114" s="553"/>
+      <c r="L114" s="553"/>
+      <c r="M114" s="554"/>
     </row>
     <row r="115" spans="1:13" ht="15" customHeight="1">
-      <c r="A115" s="541"/>
-[...11 lines deleted...]
-      <c r="M115" s="535"/>
+      <c r="A115" s="560"/>
+      <c r="B115" s="552"/>
+      <c r="C115" s="555"/>
+      <c r="D115" s="556"/>
+      <c r="E115" s="556"/>
+      <c r="F115" s="556"/>
+      <c r="G115" s="556"/>
+      <c r="H115" s="556"/>
+      <c r="I115" s="556"/>
+      <c r="J115" s="556"/>
+      <c r="K115" s="556"/>
+      <c r="L115" s="556"/>
+      <c r="M115" s="557"/>
     </row>
     <row r="116" spans="1:13" ht="15" customHeight="1">
-      <c r="A116" s="540" t="s">
+      <c r="A116" s="559" t="s">
         <v>169</v>
       </c>
       <c r="B116" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C116" s="536"/>
-[...2 lines deleted...]
-      <c r="F116" s="539" t="s">
+      <c r="C116" s="561"/>
+      <c r="D116" s="562"/>
+      <c r="E116" s="563"/>
+      <c r="F116" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G116" s="539"/>
+      <c r="G116" s="564"/>
       <c r="H116" s="42"/>
       <c r="I116" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J116" s="42"/>
       <c r="K116" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L116" s="42"/>
       <c r="M116" s="43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
-      <c r="A117" s="540"/>
+      <c r="A117" s="559"/>
       <c r="B117" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C117" s="533"/>
-[...2 lines deleted...]
-      <c r="F117" s="542" t="s">
+      <c r="C117" s="555"/>
+      <c r="D117" s="556"/>
+      <c r="E117" s="557"/>
+      <c r="F117" s="565" t="s">
         <v>170</v>
       </c>
-      <c r="G117" s="543"/>
-      <c r="H117" s="544" t="s">
+      <c r="G117" s="566"/>
+      <c r="H117" s="567" t="s">
         <v>171</v>
       </c>
-      <c r="I117" s="545"/>
+      <c r="I117" s="568"/>
       <c r="J117" s="156"/>
-      <c r="K117" s="542" t="s">
+      <c r="K117" s="565" t="s">
         <v>150</v>
       </c>
-      <c r="L117" s="546"/>
+      <c r="L117" s="569"/>
       <c r="M117" s="156"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
-      <c r="A118" s="540"/>
-      <c r="B118" s="528" t="s">
+      <c r="A118" s="559"/>
+      <c r="B118" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C118" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D118" s="161"/>
       <c r="E118" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F118" s="161"/>
       <c r="G118" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H118" s="10"/>
       <c r="I118" s="10"/>
       <c r="J118" s="10"/>
       <c r="K118" s="10"/>
       <c r="L118" s="10"/>
       <c r="M118" s="12"/>
     </row>
     <row r="119" spans="1:13" ht="15" customHeight="1">
-      <c r="A119" s="540"/>
-      <c r="B119" s="529"/>
+      <c r="A119" s="559"/>
+      <c r="B119" s="551"/>
       <c r="C119" s="32"/>
       <c r="D119" s="153"/>
       <c r="E119" s="31"/>
       <c r="F119" s="154"/>
-      <c r="G119" s="531"/>
-[...5 lines deleted...]
-      <c r="M119" s="532"/>
+      <c r="G119" s="553"/>
+      <c r="H119" s="553"/>
+      <c r="I119" s="553"/>
+      <c r="J119" s="553"/>
+      <c r="K119" s="553"/>
+      <c r="L119" s="553"/>
+      <c r="M119" s="554"/>
     </row>
     <row r="120" spans="1:13" ht="15" customHeight="1">
-      <c r="A120" s="540"/>
-[...11 lines deleted...]
-      <c r="M120" s="535"/>
+      <c r="A120" s="559"/>
+      <c r="B120" s="552"/>
+      <c r="C120" s="555"/>
+      <c r="D120" s="556"/>
+      <c r="E120" s="556"/>
+      <c r="F120" s="556"/>
+      <c r="G120" s="556"/>
+      <c r="H120" s="556"/>
+      <c r="I120" s="556"/>
+      <c r="J120" s="556"/>
+      <c r="K120" s="556"/>
+      <c r="L120" s="556"/>
+      <c r="M120" s="557"/>
     </row>
     <row r="121" spans="1:13" ht="15" customHeight="1">
-      <c r="A121" s="540"/>
+      <c r="A121" s="559"/>
       <c r="B121" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C121" s="536"/>
-[...2 lines deleted...]
-      <c r="F121" s="539" t="s">
+      <c r="C121" s="561"/>
+      <c r="D121" s="562"/>
+      <c r="E121" s="563"/>
+      <c r="F121" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G121" s="539"/>
+      <c r="G121" s="564"/>
       <c r="H121" s="42"/>
       <c r="I121" s="68" t="s">
         <v>103</v>
       </c>
       <c r="J121" s="42"/>
       <c r="K121" s="64" t="s">
         <v>104</v>
       </c>
       <c r="L121" s="42"/>
       <c r="M121" s="43" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="122" spans="1:13" ht="15" customHeight="1">
-      <c r="A122" s="540"/>
+      <c r="A122" s="559"/>
       <c r="B122" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C122" s="533"/>
-[...2 lines deleted...]
-      <c r="F122" s="542" t="s">
+      <c r="C122" s="555"/>
+      <c r="D122" s="556"/>
+      <c r="E122" s="557"/>
+      <c r="F122" s="565" t="s">
         <v>170</v>
       </c>
-      <c r="G122" s="543"/>
-      <c r="H122" s="544" t="s">
+      <c r="G122" s="566"/>
+      <c r="H122" s="567" t="s">
         <v>171</v>
       </c>
-      <c r="I122" s="545"/>
+      <c r="I122" s="568"/>
       <c r="J122" s="156"/>
-      <c r="K122" s="542" t="s">
+      <c r="K122" s="565" t="s">
         <v>150</v>
       </c>
-      <c r="L122" s="546"/>
+      <c r="L122" s="569"/>
       <c r="M122" s="156"/>
     </row>
     <row r="123" spans="1:13" ht="15" customHeight="1">
-      <c r="A123" s="540"/>
-      <c r="B123" s="528" t="s">
+      <c r="A123" s="559"/>
+      <c r="B123" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C123" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D123" s="161"/>
       <c r="E123" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F123" s="161"/>
       <c r="G123" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H123" s="10"/>
       <c r="I123" s="10"/>
       <c r="J123" s="10"/>
       <c r="K123" s="10"/>
       <c r="L123" s="10"/>
       <c r="M123" s="12"/>
     </row>
     <row r="124" spans="1:13" ht="15" customHeight="1">
-      <c r="A124" s="540"/>
-      <c r="B124" s="529"/>
+      <c r="A124" s="559"/>
+      <c r="B124" s="551"/>
       <c r="C124" s="32"/>
       <c r="D124" s="153"/>
       <c r="E124" s="31"/>
       <c r="F124" s="154"/>
-      <c r="G124" s="531"/>
-[...5 lines deleted...]
-      <c r="M124" s="532"/>
+      <c r="G124" s="553"/>
+      <c r="H124" s="553"/>
+      <c r="I124" s="553"/>
+      <c r="J124" s="553"/>
+      <c r="K124" s="553"/>
+      <c r="L124" s="553"/>
+      <c r="M124" s="554"/>
     </row>
     <row r="125" spans="1:13" ht="15" customHeight="1">
-      <c r="A125" s="541"/>
-[...11 lines deleted...]
-      <c r="M125" s="535"/>
+      <c r="A125" s="560"/>
+      <c r="B125" s="552"/>
+      <c r="C125" s="555"/>
+      <c r="D125" s="556"/>
+      <c r="E125" s="556"/>
+      <c r="F125" s="556"/>
+      <c r="G125" s="556"/>
+      <c r="H125" s="556"/>
+      <c r="I125" s="556"/>
+      <c r="J125" s="556"/>
+      <c r="K125" s="556"/>
+      <c r="L125" s="556"/>
+      <c r="M125" s="557"/>
     </row>
     <row r="126" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
   </sheetData>
   <mergeCells count="227">
-    <mergeCell ref="A90:B90"/>
-[...51 lines deleted...]
-    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="B108:B110"/>
+    <mergeCell ref="G109:M109"/>
+    <mergeCell ref="C110:M110"/>
+    <mergeCell ref="C111:E111"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="A116:A125"/>
+    <mergeCell ref="C116:E116"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="F117:G117"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="K117:L117"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="G124:M124"/>
+    <mergeCell ref="C125:M125"/>
+    <mergeCell ref="B118:B120"/>
+    <mergeCell ref="G119:M119"/>
+    <mergeCell ref="C120:M120"/>
+    <mergeCell ref="C121:E121"/>
+    <mergeCell ref="F121:G121"/>
+    <mergeCell ref="C122:E122"/>
+    <mergeCell ref="F122:G122"/>
+    <mergeCell ref="H122:I122"/>
+    <mergeCell ref="K122:L122"/>
+    <mergeCell ref="B113:B115"/>
+    <mergeCell ref="G114:M114"/>
+    <mergeCell ref="C115:M115"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:M50"/>
+    <mergeCell ref="A92:M92"/>
+    <mergeCell ref="A93:M93"/>
+    <mergeCell ref="A96:A115"/>
+    <mergeCell ref="C96:E96"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="C97:E97"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="B103:B105"/>
+    <mergeCell ref="G104:M104"/>
+    <mergeCell ref="C105:M105"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="B98:B100"/>
+    <mergeCell ref="G99:M99"/>
+    <mergeCell ref="C100:M100"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="C102:E102"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="I102:J102"/>
+    <mergeCell ref="C107:E107"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="I107:J107"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="C112:E112"/>
+    <mergeCell ref="F112:G112"/>
+    <mergeCell ref="I112:J112"/>
+    <mergeCell ref="L112:M112"/>
+    <mergeCell ref="L102:M102"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="I59:I60"/>
+    <mergeCell ref="K59:K60"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="H83:M83"/>
+    <mergeCell ref="A84:B86"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="J84:K84"/>
+    <mergeCell ref="L84:M84"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="A47:B49"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="C101:E101"/>
+    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="F69:G69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="C57:M57"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="G71:M71"/>
+    <mergeCell ref="C72:M72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="L74:M74"/>
+    <mergeCell ref="C106:E106"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="A51:M51"/>
+    <mergeCell ref="A52:A58"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="C53:M53"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="G55:M55"/>
+    <mergeCell ref="C56:M56"/>
+    <mergeCell ref="C58:M58"/>
+    <mergeCell ref="A59:A67"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="G62:M62"/>
+    <mergeCell ref="C63:M63"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="L64:M64"/>
+    <mergeCell ref="B65:C67"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:M65"/>
+    <mergeCell ref="D66:E67"/>
+    <mergeCell ref="A68:A77"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:B46"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:M46"/>
+    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A37:B38"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="G33:M33"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="H35:M35"/>
+    <mergeCell ref="A30:A34"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
     <mergeCell ref="B17:C19"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="F17:M17"/>
     <mergeCell ref="D18:E19"/>
     <mergeCell ref="A20:A29"/>
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="I21:J21"/>
     <mergeCell ref="A11:A19"/>
     <mergeCell ref="C26:E26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="I26:J26"/>
     <mergeCell ref="L26:M26"/>
     <mergeCell ref="B27:B29"/>
     <mergeCell ref="G28:M28"/>
     <mergeCell ref="C29:M29"/>
     <mergeCell ref="L21:M21"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="G23:M23"/>
     <mergeCell ref="C24:M24"/>
     <mergeCell ref="C25:E25"/>
     <mergeCell ref="F25:G25"/>
-    <mergeCell ref="A36:M36"/>
-[...148 lines deleted...]
-    <mergeCell ref="K122:L122"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A4:A10"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="G7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="G76:M76"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="A78:A82"/>
+    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="C79:E79"/>
+    <mergeCell ref="F79:G79"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="K79:L79"/>
+    <mergeCell ref="B80:B82"/>
+    <mergeCell ref="G81:M81"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="C90:M90"/>
+    <mergeCell ref="L85:M85"/>
+    <mergeCell ref="C86:E86"/>
+    <mergeCell ref="F86:M86"/>
+    <mergeCell ref="A87:B89"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="J85:K85"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D114 D7 D14 D28 D99 D104 D109 D119 D23 D33 D124 D55 D62 D76 D71 D81" xr:uid="{B72374CE-4BDE-4800-B754-084931174A30}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F114 F7 F14 F28 F99 F104 F109 F119 F23 F33 F124 F55 F62 F76 F71 F81" xr:uid="{98A38593-9909-411F-A53D-B123418EC2C0}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:M4 C11:E11 C25:E25 C96:E96 C101:E101 C106:E106 C111:E111 C116:E116 C20:E20 C121:E121 C52:M52 C59:E59 C73:E73 C68:E68 C78:E78" xr:uid="{D14627FE-5CCA-4F8F-B86B-5737F8ADF2BA}"/>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 F6 D13 F13 D54 F54 D61 F61" xr:uid="{F893B4A4-0E3A-4D45-859C-653E5487F98A}"/>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:G12 I11:I12 K11:K12 I25 I30 K30 K25 I96 K96 K20 I101 K101 I20 K106 I106 K116 K111 I111 I116 I121 K121 G59:G60 I59:I60 K59:K60 I73 I78 K78 K73 K68 I68" xr:uid="{D834E5BE-6800-428B-9DF4-10D3DF5A1BD3}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C45:M45 I16:J16 L16:M16 I21:J21 L21:M21 I26:J26 L26:M26 I97:J97 L97:M97 I102:J102 L102:M102 I107:J107 L107:M107 I112:J112 L112:M112 G3 L3:M3 I64:J64 L64:M64 I69:J69 L69:M69 I74:J74 L74:M74 C85:M85 J31 M31 J79 M79 J117 M117 J122 M122" xr:uid="{71A50981-390F-47E0-B016-BF0A6F28C66D}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="98" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="50" max="12" man="1"/>
     <brk id="93" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{53CAB487-1317-4CAB-9B8B-E7A6BB81B2D2}">
   <dimension ref="A1:O125"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="130" zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
+      <selection activeCell="J40" sqref="J40:K40"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="2" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
       <c r="A1" s="103" t="s">
         <v>174</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="24.95" customHeight="1">
       <c r="A2" s="56"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="624" t="s">
+      <c r="A3" s="573" t="s">
         <v>175</v>
       </c>
-      <c r="B3" s="625"/>
-[...2 lines deleted...]
-      <c r="E3" s="626" t="s">
+      <c r="B3" s="574"/>
+      <c r="C3" s="574"/>
+      <c r="D3" s="655"/>
+      <c r="E3" s="575" t="s">
         <v>176</v>
       </c>
-      <c r="F3" s="567"/>
+      <c r="F3" s="576"/>
       <c r="G3" s="158"/>
-      <c r="H3" s="564" t="s">
+      <c r="H3" s="577" t="s">
         <v>76</v>
       </c>
-      <c r="I3" s="565"/>
-[...3 lines deleted...]
-      <c r="M3" s="642"/>
+      <c r="I3" s="578"/>
+      <c r="J3" s="578"/>
+      <c r="K3" s="667"/>
+      <c r="L3" s="668"/>
+      <c r="M3" s="669"/>
       <c r="N3" s="3"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="629" t="s">
+      <c r="A4" s="656" t="s">
         <v>177</v>
       </c>
-      <c r="B4" s="630"/>
-[...10 lines deleted...]
-      <c r="M4" s="639"/>
+      <c r="B4" s="657"/>
+      <c r="C4" s="657"/>
+      <c r="D4" s="657"/>
+      <c r="E4" s="660"/>
+      <c r="F4" s="661"/>
+      <c r="G4" s="662"/>
+      <c r="H4" s="666"/>
+      <c r="I4" s="666"/>
+      <c r="J4" s="666"/>
+      <c r="K4" s="666"/>
+      <c r="L4" s="666"/>
+      <c r="M4" s="666"/>
       <c r="N4" s="3"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="631"/>
-[...11 lines deleted...]
-      <c r="M5" s="639"/>
+      <c r="A5" s="658"/>
+      <c r="B5" s="659"/>
+      <c r="C5" s="659"/>
+      <c r="D5" s="659"/>
+      <c r="E5" s="663"/>
+      <c r="F5" s="664"/>
+      <c r="G5" s="665"/>
+      <c r="H5" s="666"/>
+      <c r="I5" s="666"/>
+      <c r="J5" s="666"/>
+      <c r="K5" s="666"/>
+      <c r="L5" s="666"/>
+      <c r="M5" s="666"/>
       <c r="N5" s="3"/>
       <c r="O5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="555" t="s">
+      <c r="A6" s="558" t="s">
         <v>94</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C6" s="592"/>
-[...9 lines deleted...]
-      <c r="M6" s="594"/>
+      <c r="C6" s="580"/>
+      <c r="D6" s="581"/>
+      <c r="E6" s="581"/>
+      <c r="F6" s="581"/>
+      <c r="G6" s="581"/>
+      <c r="H6" s="581"/>
+      <c r="I6" s="581"/>
+      <c r="J6" s="581"/>
+      <c r="K6" s="581"/>
+      <c r="L6" s="581"/>
+      <c r="M6" s="582"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="540"/>
+      <c r="A7" s="559"/>
       <c r="B7" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C7" s="595"/>
-[...9 lines deleted...]
-      <c r="M7" s="597"/>
+      <c r="C7" s="583"/>
+      <c r="D7" s="584"/>
+      <c r="E7" s="584"/>
+      <c r="F7" s="584"/>
+      <c r="G7" s="584"/>
+      <c r="H7" s="584"/>
+      <c r="I7" s="584"/>
+      <c r="J7" s="584"/>
+      <c r="K7" s="584"/>
+      <c r="L7" s="584"/>
+      <c r="M7" s="585"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="540"/>
-      <c r="B8" s="598" t="s">
+      <c r="A8" s="559"/>
+      <c r="B8" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D8" s="41"/>
       <c r="E8" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F8" s="41"/>
       <c r="G8" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="12"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="540"/>
-      <c r="B9" s="599"/>
+      <c r="A9" s="559"/>
+      <c r="B9" s="587"/>
       <c r="C9" s="32"/>
       <c r="D9" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E9" s="31"/>
       <c r="F9" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G9" s="531"/>
-[...5 lines deleted...]
-      <c r="M9" s="532"/>
+      <c r="G9" s="553"/>
+      <c r="H9" s="553"/>
+      <c r="I9" s="553"/>
+      <c r="J9" s="553"/>
+      <c r="K9" s="553"/>
+      <c r="L9" s="553"/>
+      <c r="M9" s="554"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="540"/>
-[...11 lines deleted...]
-      <c r="M10" s="535"/>
+      <c r="A10" s="559"/>
+      <c r="B10" s="588"/>
+      <c r="C10" s="555"/>
+      <c r="D10" s="556"/>
+      <c r="E10" s="556"/>
+      <c r="F10" s="556"/>
+      <c r="G10" s="556"/>
+      <c r="H10" s="556"/>
+      <c r="I10" s="556"/>
+      <c r="J10" s="556"/>
+      <c r="K10" s="556"/>
+      <c r="L10" s="556"/>
+      <c r="M10" s="557"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="540"/>
+      <c r="A11" s="559"/>
       <c r="B11" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C11" s="586"/>
-[...9 lines deleted...]
-      <c r="M11" s="588"/>
+      <c r="C11" s="570"/>
+      <c r="D11" s="571"/>
+      <c r="E11" s="571"/>
+      <c r="F11" s="571"/>
+      <c r="G11" s="571"/>
+      <c r="H11" s="571"/>
+      <c r="I11" s="571"/>
+      <c r="J11" s="571"/>
+      <c r="K11" s="571"/>
+      <c r="L11" s="571"/>
+      <c r="M11" s="572"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="541"/>
+      <c r="A12" s="560"/>
       <c r="B12" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C12" s="601"/>
-[...9 lines deleted...]
-      <c r="M12" s="603"/>
+      <c r="C12" s="538"/>
+      <c r="D12" s="539"/>
+      <c r="E12" s="539"/>
+      <c r="F12" s="539"/>
+      <c r="G12" s="539"/>
+      <c r="H12" s="539"/>
+      <c r="I12" s="539"/>
+      <c r="J12" s="539"/>
+      <c r="K12" s="539"/>
+      <c r="L12" s="539"/>
+      <c r="M12" s="540"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="555" t="s">
+      <c r="A13" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C13" s="536"/>
-[...2 lines deleted...]
-      <c r="F13" s="539" t="s">
+      <c r="C13" s="561"/>
+      <c r="D13" s="562"/>
+      <c r="E13" s="563"/>
+      <c r="F13" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G13" s="562"/>
+      <c r="G13" s="589"/>
       <c r="H13" s="42"/>
-      <c r="I13" s="562"/>
+      <c r="I13" s="589"/>
       <c r="J13" s="42"/>
-      <c r="K13" s="562"/>
+      <c r="K13" s="589"/>
       <c r="L13" s="42"/>
       <c r="M13" s="43"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="540"/>
+      <c r="A14" s="559"/>
       <c r="B14" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C14" s="533"/>
-[...3 lines deleted...]
-      <c r="G14" s="563"/>
+      <c r="C14" s="555"/>
+      <c r="D14" s="556"/>
+      <c r="E14" s="557"/>
+      <c r="F14" s="564"/>
+      <c r="G14" s="590"/>
       <c r="H14" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I14" s="563"/>
+      <c r="I14" s="590"/>
       <c r="J14" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K14" s="563"/>
+      <c r="K14" s="590"/>
       <c r="L14" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M14" s="46"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="540"/>
-      <c r="B15" s="528" t="s">
+      <c r="A15" s="559"/>
+      <c r="B15" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D15" s="41"/>
       <c r="E15" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F15" s="41"/>
       <c r="G15" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="540"/>
-      <c r="B16" s="529"/>
+      <c r="A16" s="559"/>
+      <c r="B16" s="551"/>
       <c r="C16" s="32"/>
       <c r="D16" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E16" s="31"/>
       <c r="F16" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G16" s="531"/>
-[...5 lines deleted...]
-      <c r="M16" s="532"/>
+      <c r="G16" s="553"/>
+      <c r="H16" s="553"/>
+      <c r="I16" s="553"/>
+      <c r="J16" s="553"/>
+      <c r="K16" s="553"/>
+      <c r="L16" s="553"/>
+      <c r="M16" s="554"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="540"/>
-[...11 lines deleted...]
-      <c r="M17" s="535"/>
+      <c r="A17" s="559"/>
+      <c r="B17" s="552"/>
+      <c r="C17" s="555"/>
+      <c r="D17" s="556"/>
+      <c r="E17" s="556"/>
+      <c r="F17" s="556"/>
+      <c r="G17" s="556"/>
+      <c r="H17" s="556"/>
+      <c r="I17" s="556"/>
+      <c r="J17" s="556"/>
+      <c r="K17" s="556"/>
+      <c r="L17" s="556"/>
+      <c r="M17" s="557"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="604"/>
-      <c r="B18" s="607" t="s">
+      <c r="A18" s="605"/>
+      <c r="B18" s="591" t="s">
         <v>107</v>
       </c>
-      <c r="C18" s="608"/>
-      <c r="D18" s="613" t="s">
+      <c r="C18" s="592"/>
+      <c r="D18" s="597" t="s">
         <v>108</v>
       </c>
-      <c r="E18" s="614"/>
-[...7 lines deleted...]
-      <c r="M18" s="603"/>
+      <c r="E18" s="598"/>
+      <c r="F18" s="539"/>
+      <c r="G18" s="539"/>
+      <c r="H18" s="599"/>
+      <c r="I18" s="599"/>
+      <c r="J18" s="599"/>
+      <c r="K18" s="539"/>
+      <c r="L18" s="539"/>
+      <c r="M18" s="540"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="604"/>
-[...2 lines deleted...]
-      <c r="D19" s="572" t="s">
+      <c r="A19" s="605"/>
+      <c r="B19" s="593"/>
+      <c r="C19" s="594"/>
+      <c r="D19" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="E19" s="616"/>
+      <c r="E19" s="601"/>
       <c r="F19" s="33"/>
       <c r="G19" s="33"/>
       <c r="H19" s="33"/>
       <c r="I19" s="33"/>
       <c r="J19" s="33"/>
       <c r="K19" s="33"/>
       <c r="L19" s="33"/>
       <c r="M19" s="34"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="605"/>
-[...3 lines deleted...]
-      <c r="E20" s="618"/>
+      <c r="A20" s="606"/>
+      <c r="B20" s="595"/>
+      <c r="C20" s="596"/>
+      <c r="D20" s="602"/>
+      <c r="E20" s="603"/>
       <c r="F20" s="35"/>
       <c r="G20" s="35"/>
       <c r="H20" s="35"/>
       <c r="I20" s="35"/>
       <c r="J20" s="35"/>
       <c r="K20" s="35"/>
       <c r="L20" s="35"/>
       <c r="M20" s="36"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="555" t="s">
+      <c r="A21" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B21" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C21" s="536"/>
-[...2 lines deleted...]
-      <c r="F21" s="539" t="s">
+      <c r="C21" s="561"/>
+      <c r="D21" s="562"/>
+      <c r="E21" s="563"/>
+      <c r="F21" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G21" s="562"/>
+      <c r="G21" s="589"/>
       <c r="H21" s="42"/>
-      <c r="I21" s="562"/>
+      <c r="I21" s="589"/>
       <c r="J21" s="42"/>
-      <c r="K21" s="562"/>
+      <c r="K21" s="589"/>
       <c r="L21" s="42"/>
       <c r="M21" s="43"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="540"/>
+      <c r="A22" s="559"/>
       <c r="B22" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C22" s="533"/>
-[...3 lines deleted...]
-      <c r="G22" s="563"/>
+      <c r="C22" s="555"/>
+      <c r="D22" s="556"/>
+      <c r="E22" s="557"/>
+      <c r="F22" s="564"/>
+      <c r="G22" s="590"/>
       <c r="H22" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I22" s="563"/>
+      <c r="I22" s="590"/>
       <c r="J22" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K22" s="563"/>
+      <c r="K22" s="590"/>
       <c r="L22" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="46"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1">
-      <c r="A23" s="540"/>
-      <c r="B23" s="528" t="s">
+      <c r="A23" s="559"/>
+      <c r="B23" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C23" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D23" s="161"/>
       <c r="E23" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F23" s="161"/>
       <c r="G23" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="12"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" ht="15" customHeight="1">
-      <c r="A24" s="540"/>
-      <c r="B24" s="529"/>
+      <c r="A24" s="559"/>
+      <c r="B24" s="551"/>
       <c r="C24" s="32"/>
       <c r="D24" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E24" s="31"/>
       <c r="F24" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G24" s="531"/>
-[...5 lines deleted...]
-      <c r="M24" s="532"/>
+      <c r="G24" s="553"/>
+      <c r="H24" s="553"/>
+      <c r="I24" s="553"/>
+      <c r="J24" s="553"/>
+      <c r="K24" s="553"/>
+      <c r="L24" s="553"/>
+      <c r="M24" s="554"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="15" customHeight="1">
-      <c r="A25" s="540"/>
-[...11 lines deleted...]
-      <c r="M25" s="535"/>
+      <c r="A25" s="559"/>
+      <c r="B25" s="552"/>
+      <c r="C25" s="555"/>
+      <c r="D25" s="556"/>
+      <c r="E25" s="556"/>
+      <c r="F25" s="556"/>
+      <c r="G25" s="556"/>
+      <c r="H25" s="556"/>
+      <c r="I25" s="556"/>
+      <c r="J25" s="556"/>
+      <c r="K25" s="556"/>
+      <c r="L25" s="556"/>
+      <c r="M25" s="557"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" ht="15" customHeight="1">
-      <c r="A26" s="564" t="s">
+      <c r="A26" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B26" s="565"/>
-[...5 lines deleted...]
-      <c r="H26" s="569" t="s">
+      <c r="B26" s="578"/>
+      <c r="C26" s="578"/>
+      <c r="D26" s="615"/>
+      <c r="E26" s="615"/>
+      <c r="F26" s="576"/>
+      <c r="G26" s="616"/>
+      <c r="H26" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I26" s="570"/>
-[...3 lines deleted...]
-      <c r="M26" s="571"/>
+      <c r="I26" s="618"/>
+      <c r="J26" s="618"/>
+      <c r="K26" s="618"/>
+      <c r="L26" s="618"/>
+      <c r="M26" s="619"/>
       <c r="N26" s="3"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="619" t="s">
+      <c r="A27" s="607" t="s">
         <v>112</v>
       </c>
-      <c r="B27" s="620"/>
-[...10 lines deleted...]
-      <c r="M27" s="621"/>
+      <c r="B27" s="608"/>
+      <c r="C27" s="608"/>
+      <c r="D27" s="608"/>
+      <c r="E27" s="608"/>
+      <c r="F27" s="608"/>
+      <c r="G27" s="608"/>
+      <c r="H27" s="608"/>
+      <c r="I27" s="608"/>
+      <c r="J27" s="608"/>
+      <c r="K27" s="608"/>
+      <c r="L27" s="608"/>
+      <c r="M27" s="609"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="572" t="s">
+      <c r="A28" s="600" t="s">
         <v>113</v>
       </c>
-      <c r="B28" s="573"/>
-      <c r="C28" s="539" t="s">
+      <c r="B28" s="610"/>
+      <c r="C28" s="564" t="s">
         <v>114</v>
       </c>
-      <c r="D28" s="539"/>
-      <c r="E28" s="528" t="s">
+      <c r="D28" s="564"/>
+      <c r="E28" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="F28" s="598"/>
+      <c r="F28" s="586"/>
       <c r="G28" s="11"/>
       <c r="H28" s="11"/>
       <c r="I28" s="11"/>
       <c r="J28" s="11"/>
       <c r="K28" s="11"/>
       <c r="L28" s="11"/>
       <c r="M28" s="21"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A29" s="576"/>
-      <c r="B29" s="577"/>
+      <c r="A29" s="611"/>
+      <c r="B29" s="612"/>
       <c r="C29" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="22"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
     </row>
     <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A30" s="528" t="s">
+      <c r="A30" s="550" t="s">
         <v>151</v>
       </c>
-      <c r="B30" s="622"/>
+      <c r="B30" s="613"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="4"/>
       <c r="H30" s="4"/>
       <c r="I30" s="4"/>
       <c r="J30" s="4"/>
       <c r="K30" s="4"/>
       <c r="L30" s="4"/>
       <c r="M30" s="22"/>
       <c r="N30" s="4"/>
       <c r="O30" s="4"/>
     </row>
     <row r="31" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A31" s="530" t="s">
+      <c r="A31" s="552" t="s">
         <v>152</v>
       </c>
-      <c r="B31" s="623"/>
+      <c r="B31" s="614"/>
       <c r="C31" s="14"/>
       <c r="D31" s="14"/>
       <c r="E31" s="14"/>
       <c r="F31" s="14"/>
       <c r="G31" s="4"/>
       <c r="H31" s="4"/>
       <c r="I31" s="4"/>
       <c r="J31" s="4"/>
       <c r="K31" s="4"/>
       <c r="L31" s="4"/>
       <c r="M31" s="22"/>
       <c r="N31" s="4"/>
       <c r="O31" s="4"/>
     </row>
     <row r="32" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A32" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B32" s="23"/>
-      <c r="C32" s="539"/>
-[...2 lines deleted...]
-      <c r="F32" s="539"/>
+      <c r="C32" s="564"/>
+      <c r="D32" s="564"/>
+      <c r="E32" s="564"/>
+      <c r="F32" s="564"/>
       <c r="G32" s="4"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="22"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
     </row>
     <row r="33" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A33" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B33" s="23"/>
-      <c r="C33" s="643"/>
-[...2 lines deleted...]
-      <c r="F33" s="643"/>
+      <c r="C33" s="652"/>
+      <c r="D33" s="652"/>
+      <c r="E33" s="652"/>
+      <c r="F33" s="652"/>
       <c r="G33" s="17"/>
       <c r="H33" s="17"/>
       <c r="I33" s="17"/>
       <c r="J33" s="17"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="18"/>
       <c r="N33" s="3"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" ht="15" customHeight="1">
-      <c r="A34" s="619" t="s">
+      <c r="A34" s="607" t="s">
         <v>118</v>
       </c>
-      <c r="B34" s="620"/>
-[...10 lines deleted...]
-      <c r="M34" s="621"/>
+      <c r="B34" s="608"/>
+      <c r="C34" s="608"/>
+      <c r="D34" s="608"/>
+      <c r="E34" s="608"/>
+      <c r="F34" s="608"/>
+      <c r="G34" s="608"/>
+      <c r="H34" s="608"/>
+      <c r="I34" s="608"/>
+      <c r="J34" s="608"/>
+      <c r="K34" s="608"/>
+      <c r="L34" s="608"/>
+      <c r="M34" s="609"/>
       <c r="N34" s="3"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" ht="15" customHeight="1">
-      <c r="A35" s="613" t="s">
+      <c r="A35" s="597" t="s">
         <v>140</v>
       </c>
-      <c r="B35" s="614"/>
-[...10 lines deleted...]
-      <c r="M35" s="714"/>
+      <c r="B35" s="598"/>
+      <c r="C35" s="653"/>
+      <c r="D35" s="654"/>
+      <c r="E35" s="654"/>
+      <c r="F35" s="654"/>
+      <c r="G35" s="654"/>
+      <c r="H35" s="654"/>
+      <c r="I35" s="654"/>
+      <c r="J35" s="654"/>
+      <c r="K35" s="654"/>
+      <c r="L35" s="654"/>
+      <c r="M35" s="654"/>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A36" s="644" t="s">
+      <c r="A36" s="642" t="s">
         <v>145</v>
       </c>
-      <c r="B36" s="645"/>
-[...10 lines deleted...]
-      <c r="M36" s="648"/>
+      <c r="B36" s="643"/>
+      <c r="C36" s="644"/>
+      <c r="D36" s="645"/>
+      <c r="E36" s="645"/>
+      <c r="F36" s="645"/>
+      <c r="G36" s="645"/>
+      <c r="H36" s="645"/>
+      <c r="I36" s="645"/>
+      <c r="J36" s="645"/>
+      <c r="K36" s="645"/>
+      <c r="L36" s="645"/>
+      <c r="M36" s="646"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
-      <c r="A37" s="572" t="s">
+      <c r="A37" s="600" t="s">
         <v>119</v>
       </c>
-      <c r="B37" s="573"/>
+      <c r="B37" s="610"/>
       <c r="C37" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>121</v>
       </c>
       <c r="F37" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G37" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="H37" s="578" t="s">
+      <c r="H37" s="535" t="s">
         <v>124</v>
       </c>
-      <c r="I37" s="579"/>
-      <c r="J37" s="578" t="s">
+      <c r="I37" s="537"/>
+      <c r="J37" s="535" t="s">
         <v>125</v>
       </c>
-      <c r="K37" s="579"/>
-      <c r="L37" s="578" t="s">
+      <c r="K37" s="537"/>
+      <c r="L37" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="M37" s="579"/>
+      <c r="M37" s="537"/>
       <c r="N37" s="4"/>
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
-      <c r="A38" s="574"/>
-      <c r="B38" s="575"/>
+      <c r="A38" s="620"/>
+      <c r="B38" s="621"/>
       <c r="C38" s="157"/>
       <c r="D38" s="157"/>
       <c r="E38" s="157"/>
       <c r="F38" s="157"/>
       <c r="G38" s="157"/>
-      <c r="H38" s="557"/>
-[...4 lines deleted...]
-      <c r="M38" s="558"/>
+      <c r="H38" s="533"/>
+      <c r="I38" s="534"/>
+      <c r="J38" s="533"/>
+      <c r="K38" s="534"/>
+      <c r="L38" s="533"/>
+      <c r="M38" s="534"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
-      <c r="A39" s="576"/>
-[...1 lines deleted...]
-      <c r="C39" s="578" t="s">
+      <c r="A39" s="611"/>
+      <c r="B39" s="612"/>
+      <c r="C39" s="535" t="s">
         <v>127</v>
       </c>
-      <c r="D39" s="606"/>
-[...8 lines deleted...]
-      <c r="M39" s="603"/>
+      <c r="D39" s="536"/>
+      <c r="E39" s="537"/>
+      <c r="F39" s="538"/>
+      <c r="G39" s="539"/>
+      <c r="H39" s="539"/>
+      <c r="I39" s="539"/>
+      <c r="J39" s="539"/>
+      <c r="K39" s="539"/>
+      <c r="L39" s="539"/>
+      <c r="M39" s="540"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
-      <c r="A40" s="580" t="s">
+      <c r="A40" s="541" t="s">
         <v>128</v>
       </c>
-      <c r="B40" s="581"/>
+      <c r="B40" s="542"/>
       <c r="C40" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="D40" s="38"/>
+      <c r="D40" s="716"/>
       <c r="E40" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F40" s="40"/>
+      <c r="F40" s="715"/>
       <c r="G40" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H40" s="657"/>
-[...1 lines deleted...]
-      <c r="J40" s="659" t="s">
+      <c r="H40" s="649"/>
+      <c r="I40" s="649"/>
+      <c r="J40" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K40" s="659"/>
-[...1 lines deleted...]
-      <c r="M40" s="658"/>
+      <c r="K40" s="651"/>
+      <c r="L40" s="649"/>
+      <c r="M40" s="650"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
-      <c r="A41" s="582"/>
-      <c r="B41" s="583"/>
+      <c r="A41" s="543"/>
+      <c r="B41" s="544"/>
       <c r="C41" s="27" t="s">
         <v>132</v>
       </c>
-      <c r="D41" s="38"/>
+      <c r="D41" s="716"/>
       <c r="E41" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F41" s="40"/>
+      <c r="F41" s="715"/>
       <c r="G41" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H41" s="657"/>
-[...1 lines deleted...]
-      <c r="J41" s="659" t="s">
+      <c r="H41" s="649"/>
+      <c r="I41" s="649"/>
+      <c r="J41" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K41" s="659"/>
-[...1 lines deleted...]
-      <c r="M41" s="658"/>
+      <c r="K41" s="651"/>
+      <c r="L41" s="649"/>
+      <c r="M41" s="650"/>
       <c r="N41" s="3"/>
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
-      <c r="A42" s="584"/>
-      <c r="B42" s="585"/>
+      <c r="A42" s="545"/>
+      <c r="B42" s="546"/>
       <c r="C42" s="28" t="s">
         <v>133</v>
       </c>
-      <c r="D42" s="39"/>
+      <c r="D42" s="717"/>
       <c r="E42" s="29" t="s">
         <v>130</v>
       </c>
-      <c r="F42" s="40"/>
+      <c r="F42" s="715"/>
       <c r="G42" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H42" s="657"/>
-[...1 lines deleted...]
-      <c r="J42" s="659" t="s">
+      <c r="H42" s="649"/>
+      <c r="I42" s="649"/>
+      <c r="J42" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K42" s="659"/>
-[...1 lines deleted...]
-      <c r="M42" s="658"/>
+      <c r="K42" s="651"/>
+      <c r="L42" s="649"/>
+      <c r="M42" s="650"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
-      <c r="A43" s="613" t="s">
+      <c r="A43" s="597" t="s">
         <v>179</v>
       </c>
-      <c r="B43" s="614"/>
+      <c r="B43" s="598"/>
       <c r="C43" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D43" s="159"/>
       <c r="E43" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F43" s="159"/>
-      <c r="G43" s="578"/>
-[...5 lines deleted...]
-      <c r="M43" s="579"/>
+      <c r="G43" s="535"/>
+      <c r="H43" s="536"/>
+      <c r="I43" s="536"/>
+      <c r="J43" s="536"/>
+      <c r="K43" s="536"/>
+      <c r="L43" s="536"/>
+      <c r="M43" s="537"/>
       <c r="N43" s="3"/>
       <c r="O43" s="4"/>
     </row>
     <row r="44" spans="1:15" ht="15" customHeight="1">
-      <c r="A44" s="613" t="s">
+      <c r="A44" s="597" t="s">
         <v>134</v>
       </c>
-      <c r="B44" s="614"/>
-      <c r="C44" s="549" t="s">
+      <c r="B44" s="598"/>
+      <c r="C44" s="530" t="s">
         <v>297</v>
       </c>
-      <c r="D44" s="550"/>
-[...8 lines deleted...]
-      <c r="M44" s="551"/>
+      <c r="D44" s="531"/>
+      <c r="E44" s="531"/>
+      <c r="F44" s="531"/>
+      <c r="G44" s="531"/>
+      <c r="H44" s="531"/>
+      <c r="I44" s="531"/>
+      <c r="J44" s="531"/>
+      <c r="K44" s="531"/>
+      <c r="L44" s="531"/>
+      <c r="M44" s="532"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
-      <c r="A45" s="613" t="s">
+      <c r="A45" s="597" t="s">
         <v>135</v>
       </c>
-      <c r="B45" s="614"/>
-      <c r="C45" s="549" t="s">
+      <c r="B45" s="598"/>
+      <c r="C45" s="530" t="s">
         <v>298</v>
       </c>
-      <c r="D45" s="550"/>
-[...8 lines deleted...]
-      <c r="M45" s="551"/>
+      <c r="D45" s="531"/>
+      <c r="E45" s="531"/>
+      <c r="F45" s="531"/>
+      <c r="G45" s="531"/>
+      <c r="H45" s="531"/>
+      <c r="I45" s="531"/>
+      <c r="J45" s="531"/>
+      <c r="K45" s="531"/>
+      <c r="L45" s="531"/>
+      <c r="M45" s="532"/>
       <c r="N45" s="3"/>
       <c r="O45" s="4"/>
     </row>
     <row r="46" spans="1:15" ht="30" customHeight="1">
-      <c r="A46" s="547" t="s">
+      <c r="A46" s="528" t="s">
         <v>136</v>
       </c>
-      <c r="B46" s="548"/>
-[...10 lines deleted...]
-      <c r="M46" s="651"/>
+      <c r="B46" s="529"/>
+      <c r="C46" s="637"/>
+      <c r="D46" s="638"/>
+      <c r="E46" s="638"/>
+      <c r="F46" s="638"/>
+      <c r="G46" s="638"/>
+      <c r="H46" s="638"/>
+      <c r="I46" s="638"/>
+      <c r="J46" s="638"/>
+      <c r="K46" s="638"/>
+      <c r="L46" s="638"/>
+      <c r="M46" s="639"/>
       <c r="N46" s="3"/>
       <c r="O46" s="4"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="652" t="s">
+      <c r="A47" s="640" t="s">
         <v>146</v>
       </c>
-      <c r="B47" s="653"/>
+      <c r="B47" s="641"/>
       <c r="C47" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D47" s="654"/>
-[...2 lines deleted...]
-      <c r="G47" s="655" t="s">
+      <c r="D47" s="634"/>
+      <c r="E47" s="634"/>
+      <c r="F47" s="634"/>
+      <c r="G47" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H47" s="655"/>
-[...4 lines deleted...]
-      <c r="M47" s="656"/>
+      <c r="H47" s="635"/>
+      <c r="I47" s="636"/>
+      <c r="J47" s="636"/>
+      <c r="K47" s="636"/>
+      <c r="L47" s="636"/>
+      <c r="M47" s="636"/>
       <c r="N47" s="3"/>
       <c r="O47" s="4"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="589" t="s">
+      <c r="A48" s="622" t="s">
         <v>148</v>
       </c>
-      <c r="B48" s="590"/>
-[...10 lines deleted...]
-      <c r="M48" s="591"/>
+      <c r="B48" s="623"/>
+      <c r="C48" s="623"/>
+      <c r="D48" s="623"/>
+      <c r="E48" s="623"/>
+      <c r="F48" s="623"/>
+      <c r="G48" s="623"/>
+      <c r="H48" s="623"/>
+      <c r="I48" s="623"/>
+      <c r="J48" s="623"/>
+      <c r="K48" s="623"/>
+      <c r="L48" s="623"/>
+      <c r="M48" s="624"/>
       <c r="N48" s="3"/>
       <c r="O48" s="4"/>
     </row>
     <row r="49" spans="1:15" ht="15" customHeight="1">
-      <c r="A49" s="555" t="s">
+      <c r="A49" s="558" t="s">
         <v>94</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C49" s="592"/>
-[...9 lines deleted...]
-      <c r="M49" s="594"/>
+      <c r="C49" s="580"/>
+      <c r="D49" s="581"/>
+      <c r="E49" s="581"/>
+      <c r="F49" s="581"/>
+      <c r="G49" s="581"/>
+      <c r="H49" s="581"/>
+      <c r="I49" s="581"/>
+      <c r="J49" s="581"/>
+      <c r="K49" s="581"/>
+      <c r="L49" s="581"/>
+      <c r="M49" s="582"/>
       <c r="N49" s="3"/>
       <c r="O49" s="4"/>
     </row>
     <row r="50" spans="1:15" ht="15" customHeight="1">
-      <c r="A50" s="540"/>
+      <c r="A50" s="559"/>
       <c r="B50" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C50" s="595"/>
-[...9 lines deleted...]
-      <c r="M50" s="597"/>
+      <c r="C50" s="583"/>
+      <c r="D50" s="584"/>
+      <c r="E50" s="584"/>
+      <c r="F50" s="584"/>
+      <c r="G50" s="584"/>
+      <c r="H50" s="584"/>
+      <c r="I50" s="584"/>
+      <c r="J50" s="584"/>
+      <c r="K50" s="584"/>
+      <c r="L50" s="584"/>
+      <c r="M50" s="585"/>
       <c r="N50" s="3"/>
       <c r="O50" s="4"/>
     </row>
     <row r="51" spans="1:15" ht="15" customHeight="1">
-      <c r="A51" s="540"/>
-      <c r="B51" s="598" t="s">
+      <c r="A51" s="559"/>
+      <c r="B51" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="41"/>
       <c r="E51" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F51" s="41"/>
       <c r="G51" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10"/>
       <c r="K51" s="10"/>
       <c r="L51" s="10"/>
       <c r="M51" s="12"/>
       <c r="N51" s="3"/>
       <c r="O51" s="4"/>
     </row>
     <row r="52" spans="1:15" ht="15" customHeight="1">
-      <c r="A52" s="540"/>
-      <c r="B52" s="599"/>
+      <c r="A52" s="559"/>
+      <c r="B52" s="587"/>
       <c r="C52" s="32"/>
       <c r="D52" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E52" s="31"/>
       <c r="F52" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G52" s="531"/>
-[...5 lines deleted...]
-      <c r="M52" s="532"/>
+      <c r="G52" s="553"/>
+      <c r="H52" s="553"/>
+      <c r="I52" s="553"/>
+      <c r="J52" s="553"/>
+      <c r="K52" s="553"/>
+      <c r="L52" s="553"/>
+      <c r="M52" s="554"/>
       <c r="N52" s="3"/>
       <c r="O52" s="4"/>
     </row>
     <row r="53" spans="1:15" ht="15" customHeight="1">
-      <c r="A53" s="540"/>
-[...11 lines deleted...]
-      <c r="M53" s="535"/>
+      <c r="A53" s="559"/>
+      <c r="B53" s="588"/>
+      <c r="C53" s="555"/>
+      <c r="D53" s="556"/>
+      <c r="E53" s="556"/>
+      <c r="F53" s="556"/>
+      <c r="G53" s="556"/>
+      <c r="H53" s="556"/>
+      <c r="I53" s="556"/>
+      <c r="J53" s="556"/>
+      <c r="K53" s="556"/>
+      <c r="L53" s="556"/>
+      <c r="M53" s="557"/>
       <c r="N53" s="3"/>
       <c r="O53" s="4"/>
     </row>
     <row r="54" spans="1:15" ht="15" customHeight="1">
-      <c r="A54" s="540"/>
+      <c r="A54" s="559"/>
       <c r="B54" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C54" s="586"/>
-[...9 lines deleted...]
-      <c r="M54" s="588"/>
+      <c r="C54" s="570"/>
+      <c r="D54" s="571"/>
+      <c r="E54" s="571"/>
+      <c r="F54" s="571"/>
+      <c r="G54" s="571"/>
+      <c r="H54" s="571"/>
+      <c r="I54" s="571"/>
+      <c r="J54" s="571"/>
+      <c r="K54" s="571"/>
+      <c r="L54" s="571"/>
+      <c r="M54" s="572"/>
       <c r="N54" s="3"/>
       <c r="O54" s="4"/>
     </row>
     <row r="55" spans="1:15" ht="15" customHeight="1">
-      <c r="A55" s="541"/>
+      <c r="A55" s="560"/>
       <c r="B55" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C55" s="601"/>
-[...9 lines deleted...]
-      <c r="M55" s="603"/>
+      <c r="C55" s="538"/>
+      <c r="D55" s="539"/>
+      <c r="E55" s="539"/>
+      <c r="F55" s="539"/>
+      <c r="G55" s="539"/>
+      <c r="H55" s="539"/>
+      <c r="I55" s="539"/>
+      <c r="J55" s="539"/>
+      <c r="K55" s="539"/>
+      <c r="L55" s="539"/>
+      <c r="M55" s="540"/>
       <c r="N55" s="3"/>
       <c r="O55" s="4"/>
     </row>
     <row r="56" spans="1:15" ht="15" customHeight="1">
-      <c r="A56" s="555" t="s">
+      <c r="A56" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B56" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C56" s="536"/>
-[...2 lines deleted...]
-      <c r="F56" s="539" t="s">
+      <c r="C56" s="561"/>
+      <c r="D56" s="562"/>
+      <c r="E56" s="563"/>
+      <c r="F56" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G56" s="562"/>
+      <c r="G56" s="589"/>
       <c r="H56" s="42"/>
-      <c r="I56" s="562"/>
+      <c r="I56" s="589"/>
       <c r="J56" s="42"/>
-      <c r="K56" s="562"/>
+      <c r="K56" s="589"/>
       <c r="L56" s="42"/>
       <c r="M56" s="43"/>
       <c r="N56" s="3"/>
       <c r="O56" s="4"/>
     </row>
     <row r="57" spans="1:15" ht="15" customHeight="1">
-      <c r="A57" s="540"/>
+      <c r="A57" s="559"/>
       <c r="B57" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C57" s="533"/>
-[...3 lines deleted...]
-      <c r="G57" s="563"/>
+      <c r="C57" s="555"/>
+      <c r="D57" s="556"/>
+      <c r="E57" s="557"/>
+      <c r="F57" s="564"/>
+      <c r="G57" s="590"/>
       <c r="H57" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I57" s="563"/>
+      <c r="I57" s="590"/>
       <c r="J57" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K57" s="563"/>
+      <c r="K57" s="590"/>
       <c r="L57" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M57" s="46"/>
       <c r="N57" s="3"/>
       <c r="O57" s="4"/>
     </row>
     <row r="58" spans="1:15" ht="15" customHeight="1">
-      <c r="A58" s="540"/>
-      <c r="B58" s="528" t="s">
+      <c r="A58" s="559"/>
+      <c r="B58" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D58" s="41"/>
       <c r="E58" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F58" s="41"/>
       <c r="G58" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H58" s="10"/>
       <c r="I58" s="10"/>
       <c r="J58" s="10"/>
       <c r="K58" s="10"/>
       <c r="L58" s="10"/>
       <c r="M58" s="12"/>
       <c r="N58" s="3"/>
       <c r="O58" s="4"/>
     </row>
     <row r="59" spans="1:15" ht="15" customHeight="1">
-      <c r="A59" s="540"/>
-      <c r="B59" s="529"/>
+      <c r="A59" s="559"/>
+      <c r="B59" s="551"/>
       <c r="C59" s="32"/>
       <c r="D59" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E59" s="31"/>
       <c r="F59" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G59" s="531"/>
-[...5 lines deleted...]
-      <c r="M59" s="532"/>
+      <c r="G59" s="553"/>
+      <c r="H59" s="553"/>
+      <c r="I59" s="553"/>
+      <c r="J59" s="553"/>
+      <c r="K59" s="553"/>
+      <c r="L59" s="553"/>
+      <c r="M59" s="554"/>
       <c r="N59" s="3"/>
       <c r="O59" s="4"/>
     </row>
     <row r="60" spans="1:15" ht="15" customHeight="1">
-      <c r="A60" s="540"/>
-[...11 lines deleted...]
-      <c r="M60" s="535"/>
+      <c r="A60" s="559"/>
+      <c r="B60" s="552"/>
+      <c r="C60" s="555"/>
+      <c r="D60" s="556"/>
+      <c r="E60" s="556"/>
+      <c r="F60" s="556"/>
+      <c r="G60" s="556"/>
+      <c r="H60" s="556"/>
+      <c r="I60" s="556"/>
+      <c r="J60" s="556"/>
+      <c r="K60" s="556"/>
+      <c r="L60" s="556"/>
+      <c r="M60" s="557"/>
       <c r="N60" s="3"/>
       <c r="O60" s="4"/>
     </row>
     <row r="61" spans="1:15" ht="15" customHeight="1">
-      <c r="A61" s="604"/>
-      <c r="B61" s="607" t="s">
+      <c r="A61" s="605"/>
+      <c r="B61" s="591" t="s">
         <v>107</v>
       </c>
-      <c r="C61" s="608"/>
-      <c r="D61" s="613" t="s">
+      <c r="C61" s="592"/>
+      <c r="D61" s="597" t="s">
         <v>108</v>
       </c>
-      <c r="E61" s="614"/>
-[...7 lines deleted...]
-      <c r="M61" s="603"/>
+      <c r="E61" s="598"/>
+      <c r="F61" s="539"/>
+      <c r="G61" s="539"/>
+      <c r="H61" s="599"/>
+      <c r="I61" s="599"/>
+      <c r="J61" s="599"/>
+      <c r="K61" s="539"/>
+      <c r="L61" s="539"/>
+      <c r="M61" s="540"/>
       <c r="N61" s="3"/>
       <c r="O61" s="4"/>
     </row>
     <row r="62" spans="1:15" ht="15" customHeight="1">
-      <c r="A62" s="604"/>
-[...2 lines deleted...]
-      <c r="D62" s="572" t="s">
+      <c r="A62" s="605"/>
+      <c r="B62" s="593"/>
+      <c r="C62" s="594"/>
+      <c r="D62" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="E62" s="616"/>
+      <c r="E62" s="601"/>
       <c r="F62" s="33"/>
       <c r="G62" s="33"/>
       <c r="H62" s="33"/>
       <c r="I62" s="33"/>
       <c r="J62" s="33"/>
       <c r="K62" s="33"/>
       <c r="L62" s="33"/>
       <c r="M62" s="34"/>
       <c r="N62" s="3"/>
       <c r="O62" s="4"/>
     </row>
     <row r="63" spans="1:15" ht="15" customHeight="1">
-      <c r="A63" s="605"/>
-[...3 lines deleted...]
-      <c r="E63" s="618"/>
+      <c r="A63" s="606"/>
+      <c r="B63" s="595"/>
+      <c r="C63" s="596"/>
+      <c r="D63" s="602"/>
+      <c r="E63" s="603"/>
       <c r="F63" s="35"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="35"/>
       <c r="J63" s="35"/>
       <c r="K63" s="35"/>
       <c r="L63" s="35"/>
       <c r="M63" s="36"/>
       <c r="N63" s="3"/>
       <c r="O63" s="4"/>
     </row>
     <row r="64" spans="1:15" ht="15" customHeight="1">
-      <c r="A64" s="555" t="s">
+      <c r="A64" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B64" s="69" t="s">
         <v>95</v>
       </c>
-      <c r="C64" s="536"/>
-[...2 lines deleted...]
-      <c r="F64" s="539" t="s">
+      <c r="C64" s="561"/>
+      <c r="D64" s="562"/>
+      <c r="E64" s="563"/>
+      <c r="F64" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G64" s="562"/>
+      <c r="G64" s="589"/>
       <c r="H64" s="42"/>
-      <c r="I64" s="562"/>
+      <c r="I64" s="589"/>
       <c r="J64" s="42"/>
-      <c r="K64" s="562"/>
+      <c r="K64" s="589"/>
       <c r="L64" s="42"/>
       <c r="M64" s="43"/>
       <c r="N64" s="3"/>
       <c r="O64" s="4"/>
     </row>
     <row r="65" spans="1:15" ht="15" customHeight="1">
-      <c r="A65" s="540"/>
+      <c r="A65" s="559"/>
       <c r="B65" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C65" s="533"/>
-[...3 lines deleted...]
-      <c r="G65" s="563"/>
+      <c r="C65" s="555"/>
+      <c r="D65" s="556"/>
+      <c r="E65" s="557"/>
+      <c r="F65" s="564"/>
+      <c r="G65" s="590"/>
       <c r="H65" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I65" s="563"/>
+      <c r="I65" s="590"/>
       <c r="J65" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K65" s="563"/>
+      <c r="K65" s="590"/>
       <c r="L65" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M65" s="46"/>
       <c r="N65" s="3"/>
       <c r="O65" s="4"/>
     </row>
     <row r="66" spans="1:15" ht="15" customHeight="1">
-      <c r="A66" s="540"/>
-      <c r="B66" s="528" t="s">
+      <c r="A66" s="559"/>
+      <c r="B66" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D66" s="161"/>
       <c r="E66" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F66" s="161"/>
       <c r="G66" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H66" s="10"/>
       <c r="I66" s="10"/>
       <c r="J66" s="10"/>
       <c r="K66" s="10"/>
       <c r="L66" s="10"/>
       <c r="M66" s="12"/>
       <c r="N66" s="3"/>
       <c r="O66" s="4"/>
     </row>
     <row r="67" spans="1:15" ht="15" customHeight="1">
-      <c r="A67" s="540"/>
-      <c r="B67" s="529"/>
+      <c r="A67" s="559"/>
+      <c r="B67" s="551"/>
       <c r="C67" s="32"/>
       <c r="D67" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E67" s="31"/>
       <c r="F67" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G67" s="531"/>
-[...5 lines deleted...]
-      <c r="M67" s="532"/>
+      <c r="G67" s="553"/>
+      <c r="H67" s="553"/>
+      <c r="I67" s="553"/>
+      <c r="J67" s="553"/>
+      <c r="K67" s="553"/>
+      <c r="L67" s="553"/>
+      <c r="M67" s="554"/>
       <c r="N67" s="3"/>
       <c r="O67" s="4"/>
     </row>
     <row r="68" spans="1:15" ht="15" customHeight="1">
-      <c r="A68" s="540"/>
-[...11 lines deleted...]
-      <c r="M68" s="535"/>
+      <c r="A68" s="559"/>
+      <c r="B68" s="552"/>
+      <c r="C68" s="555"/>
+      <c r="D68" s="556"/>
+      <c r="E68" s="556"/>
+      <c r="F68" s="556"/>
+      <c r="G68" s="556"/>
+      <c r="H68" s="556"/>
+      <c r="I68" s="556"/>
+      <c r="J68" s="556"/>
+      <c r="K68" s="556"/>
+      <c r="L68" s="556"/>
+      <c r="M68" s="557"/>
       <c r="N68" s="3"/>
       <c r="O68" s="4"/>
     </row>
     <row r="69" spans="1:15" ht="15" customHeight="1">
-      <c r="A69" s="564" t="s">
+      <c r="A69" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B69" s="565"/>
-[...5 lines deleted...]
-      <c r="H69" s="569" t="s">
+      <c r="B69" s="578"/>
+      <c r="C69" s="578"/>
+      <c r="D69" s="615"/>
+      <c r="E69" s="615"/>
+      <c r="F69" s="576"/>
+      <c r="G69" s="616"/>
+      <c r="H69" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I69" s="570"/>
-[...3 lines deleted...]
-      <c r="M69" s="571"/>
+      <c r="I69" s="618"/>
+      <c r="J69" s="618"/>
+      <c r="K69" s="618"/>
+      <c r="L69" s="618"/>
+      <c r="M69" s="619"/>
       <c r="N69" s="3"/>
       <c r="O69" s="4"/>
     </row>
     <row r="70" spans="1:15" ht="15" customHeight="1">
-      <c r="A70" s="613" t="s">
+      <c r="A70" s="597" t="s">
         <v>140</v>
       </c>
-      <c r="B70" s="614"/>
-[...10 lines deleted...]
-      <c r="M70" s="551"/>
+      <c r="B70" s="598"/>
+      <c r="C70" s="530"/>
+      <c r="D70" s="531"/>
+      <c r="E70" s="531"/>
+      <c r="F70" s="531"/>
+      <c r="G70" s="531"/>
+      <c r="H70" s="531"/>
+      <c r="I70" s="531"/>
+      <c r="J70" s="531"/>
+      <c r="K70" s="531"/>
+      <c r="L70" s="531"/>
+      <c r="M70" s="532"/>
       <c r="N70" s="3"/>
       <c r="O70" s="4"/>
     </row>
     <row r="71" spans="1:15" ht="24.75" customHeight="1">
-      <c r="A71" s="644" t="s">
+      <c r="A71" s="642" t="s">
         <v>145</v>
       </c>
-      <c r="B71" s="645"/>
-[...10 lines deleted...]
-      <c r="M71" s="648"/>
+      <c r="B71" s="643"/>
+      <c r="C71" s="644"/>
+      <c r="D71" s="645"/>
+      <c r="E71" s="645"/>
+      <c r="F71" s="645"/>
+      <c r="G71" s="645"/>
+      <c r="H71" s="645"/>
+      <c r="I71" s="645"/>
+      <c r="J71" s="645"/>
+      <c r="K71" s="645"/>
+      <c r="L71" s="645"/>
+      <c r="M71" s="646"/>
       <c r="N71" s="3"/>
       <c r="O71" s="4"/>
     </row>
     <row r="72" spans="1:15" ht="15" customHeight="1">
-      <c r="A72" s="572" t="s">
+      <c r="A72" s="600" t="s">
         <v>119</v>
       </c>
-      <c r="B72" s="573"/>
+      <c r="B72" s="610"/>
       <c r="C72" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D72" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E72" s="14" t="s">
         <v>121</v>
       </c>
       <c r="F72" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G72" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="H72" s="578" t="s">
+      <c r="H72" s="535" t="s">
         <v>124</v>
       </c>
-      <c r="I72" s="579"/>
-      <c r="J72" s="578" t="s">
+      <c r="I72" s="537"/>
+      <c r="J72" s="535" t="s">
         <v>125</v>
       </c>
-      <c r="K72" s="579"/>
-      <c r="L72" s="578" t="s">
+      <c r="K72" s="537"/>
+      <c r="L72" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="M72" s="579"/>
+      <c r="M72" s="537"/>
       <c r="N72" s="3"/>
       <c r="O72" s="4"/>
     </row>
     <row r="73" spans="1:15" ht="15" customHeight="1">
-      <c r="A73" s="574"/>
-      <c r="B73" s="575"/>
+      <c r="A73" s="620"/>
+      <c r="B73" s="621"/>
       <c r="C73" s="37"/>
       <c r="D73" s="37"/>
       <c r="E73" s="37"/>
       <c r="F73" s="37"/>
       <c r="G73" s="37"/>
-      <c r="H73" s="660"/>
-[...4 lines deleted...]
-      <c r="M73" s="661"/>
+      <c r="H73" s="647"/>
+      <c r="I73" s="648"/>
+      <c r="J73" s="647"/>
+      <c r="K73" s="648"/>
+      <c r="L73" s="647"/>
+      <c r="M73" s="648"/>
       <c r="N73" s="3"/>
       <c r="O73" s="4"/>
     </row>
     <row r="74" spans="1:15" ht="15" customHeight="1">
-      <c r="A74" s="576"/>
-[...1 lines deleted...]
-      <c r="C74" s="578" t="s">
+      <c r="A74" s="611"/>
+      <c r="B74" s="612"/>
+      <c r="C74" s="535" t="s">
         <v>127</v>
       </c>
-      <c r="D74" s="606"/>
-[...8 lines deleted...]
-      <c r="M74" s="603"/>
+      <c r="D74" s="536"/>
+      <c r="E74" s="537"/>
+      <c r="F74" s="538"/>
+      <c r="G74" s="539"/>
+      <c r="H74" s="539"/>
+      <c r="I74" s="539"/>
+      <c r="J74" s="539"/>
+      <c r="K74" s="539"/>
+      <c r="L74" s="539"/>
+      <c r="M74" s="540"/>
       <c r="N74" s="3"/>
       <c r="O74" s="4"/>
     </row>
     <row r="75" spans="1:15" ht="15" customHeight="1">
-      <c r="A75" s="580" t="s">
+      <c r="A75" s="541" t="s">
         <v>128</v>
       </c>
-      <c r="B75" s="581"/>
+      <c r="B75" s="542"/>
       <c r="C75" s="65" t="s">
         <v>129</v>
       </c>
       <c r="D75" s="38"/>
       <c r="E75" s="25" t="s">
         <v>130</v>
       </c>
       <c r="F75" s="40"/>
       <c r="G75" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H75" s="559"/>
-[...1 lines deleted...]
-      <c r="J75" s="561" t="s">
+      <c r="H75" s="547"/>
+      <c r="I75" s="547"/>
+      <c r="J75" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K75" s="561"/>
-[...1 lines deleted...]
-      <c r="M75" s="560"/>
+      <c r="K75" s="548"/>
+      <c r="L75" s="547"/>
+      <c r="M75" s="549"/>
       <c r="N75" s="3"/>
       <c r="O75" s="4"/>
     </row>
     <row r="76" spans="1:15" ht="15" customHeight="1">
-      <c r="A76" s="582"/>
-      <c r="B76" s="583"/>
+      <c r="A76" s="543"/>
+      <c r="B76" s="544"/>
       <c r="C76" s="63" t="s">
         <v>132</v>
       </c>
       <c r="D76" s="38"/>
       <c r="E76" s="25" t="s">
         <v>130</v>
       </c>
       <c r="F76" s="40"/>
       <c r="G76" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H76" s="559"/>
-[...1 lines deleted...]
-      <c r="J76" s="561" t="s">
+      <c r="H76" s="547"/>
+      <c r="I76" s="547"/>
+      <c r="J76" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K76" s="561"/>
-[...1 lines deleted...]
-      <c r="M76" s="560"/>
+      <c r="K76" s="548"/>
+      <c r="L76" s="547"/>
+      <c r="M76" s="549"/>
       <c r="N76" s="3"/>
       <c r="O76" s="4"/>
     </row>
     <row r="77" spans="1:15" ht="15" customHeight="1">
-      <c r="A77" s="584"/>
-      <c r="B77" s="585"/>
+      <c r="A77" s="545"/>
+      <c r="B77" s="546"/>
       <c r="C77" s="62" t="s">
         <v>133</v>
       </c>
       <c r="D77" s="39"/>
       <c r="E77" s="29" t="s">
         <v>130</v>
       </c>
       <c r="F77" s="40"/>
       <c r="G77" s="66" t="s">
         <v>131</v>
       </c>
-      <c r="H77" s="559"/>
-[...1 lines deleted...]
-      <c r="J77" s="561" t="s">
+      <c r="H77" s="547"/>
+      <c r="I77" s="547"/>
+      <c r="J77" s="548" t="s">
         <v>130</v>
       </c>
-      <c r="K77" s="561"/>
-[...1 lines deleted...]
-      <c r="M77" s="560"/>
+      <c r="K77" s="548"/>
+      <c r="L77" s="547"/>
+      <c r="M77" s="549"/>
       <c r="N77" s="3"/>
       <c r="O77" s="4"/>
     </row>
     <row r="78" spans="1:15" ht="15" customHeight="1">
-      <c r="A78" s="613" t="s">
+      <c r="A78" s="597" t="s">
         <v>179</v>
       </c>
-      <c r="B78" s="614"/>
+      <c r="B78" s="598"/>
       <c r="C78" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D78" s="155"/>
       <c r="E78" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F78" s="155"/>
-      <c r="G78" s="578"/>
-[...5 lines deleted...]
-      <c r="M78" s="579"/>
+      <c r="G78" s="535"/>
+      <c r="H78" s="536"/>
+      <c r="I78" s="536"/>
+      <c r="J78" s="536"/>
+      <c r="K78" s="536"/>
+      <c r="L78" s="536"/>
+      <c r="M78" s="537"/>
       <c r="N78" s="3"/>
       <c r="O78" s="4"/>
     </row>
     <row r="79" spans="1:15" ht="15" customHeight="1">
-      <c r="A79" s="613" t="s">
+      <c r="A79" s="597" t="s">
         <v>134</v>
       </c>
-      <c r="B79" s="614"/>
-[...10 lines deleted...]
-      <c r="M79" s="551"/>
+      <c r="B79" s="598"/>
+      <c r="C79" s="530"/>
+      <c r="D79" s="531"/>
+      <c r="E79" s="531"/>
+      <c r="F79" s="531"/>
+      <c r="G79" s="531"/>
+      <c r="H79" s="531"/>
+      <c r="I79" s="531"/>
+      <c r="J79" s="531"/>
+      <c r="K79" s="531"/>
+      <c r="L79" s="531"/>
+      <c r="M79" s="532"/>
       <c r="N79" s="3"/>
       <c r="O79" s="4"/>
     </row>
     <row r="80" spans="1:15" ht="15" customHeight="1">
-      <c r="A80" s="613" t="s">
+      <c r="A80" s="597" t="s">
         <v>135</v>
       </c>
-      <c r="B80" s="614"/>
-[...10 lines deleted...]
-      <c r="M80" s="551"/>
+      <c r="B80" s="598"/>
+      <c r="C80" s="530"/>
+      <c r="D80" s="531"/>
+      <c r="E80" s="531"/>
+      <c r="F80" s="531"/>
+      <c r="G80" s="531"/>
+      <c r="H80" s="531"/>
+      <c r="I80" s="531"/>
+      <c r="J80" s="531"/>
+      <c r="K80" s="531"/>
+      <c r="L80" s="531"/>
+      <c r="M80" s="532"/>
       <c r="N80" s="3"/>
       <c r="O80" s="4"/>
     </row>
     <row r="81" spans="1:15" ht="32.25" customHeight="1">
-      <c r="A81" s="547" t="s">
+      <c r="A81" s="528" t="s">
         <v>136</v>
       </c>
-      <c r="B81" s="548"/>
-[...10 lines deleted...]
-      <c r="M81" s="651"/>
+      <c r="B81" s="529"/>
+      <c r="C81" s="637"/>
+      <c r="D81" s="638"/>
+      <c r="E81" s="638"/>
+      <c r="F81" s="638"/>
+      <c r="G81" s="638"/>
+      <c r="H81" s="638"/>
+      <c r="I81" s="638"/>
+      <c r="J81" s="638"/>
+      <c r="K81" s="638"/>
+      <c r="L81" s="638"/>
+      <c r="M81" s="639"/>
       <c r="N81" s="3"/>
       <c r="O81" s="4"/>
     </row>
     <row r="82" spans="1:15" ht="15" customHeight="1">
-      <c r="A82" s="652" t="s">
+      <c r="A82" s="640" t="s">
         <v>146</v>
       </c>
-      <c r="B82" s="653"/>
+      <c r="B82" s="641"/>
       <c r="C82" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D82" s="654"/>
-[...2 lines deleted...]
-      <c r="G82" s="655" t="s">
+      <c r="D82" s="634"/>
+      <c r="E82" s="634"/>
+      <c r="F82" s="634"/>
+      <c r="G82" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H82" s="655"/>
-[...4 lines deleted...]
-      <c r="M82" s="656"/>
+      <c r="H82" s="635"/>
+      <c r="I82" s="636"/>
+      <c r="J82" s="636"/>
+      <c r="K82" s="636"/>
+      <c r="L82" s="636"/>
+      <c r="M82" s="636"/>
       <c r="N82" s="3"/>
       <c r="O82" s="4"/>
     </row>
     <row r="83" spans="1:15" ht="15" customHeight="1">
       <c r="A83" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B83" s="4"/>
       <c r="C83" s="4"/>
       <c r="D83" s="4"/>
       <c r="E83" s="4"/>
       <c r="F83" s="4"/>
       <c r="G83" s="4"/>
       <c r="H83" s="4"/>
       <c r="I83" s="4"/>
       <c r="J83" s="4"/>
       <c r="K83" s="4"/>
       <c r="L83" s="4"/>
       <c r="M83" s="4"/>
       <c r="N83" s="4"/>
       <c r="O83" s="4"/>
     </row>
     <row r="84" spans="1:15" ht="18" customHeight="1">
-      <c r="A84" s="552" t="s">
+      <c r="A84" s="625" t="s">
         <v>137</v>
       </c>
-      <c r="B84" s="552"/>
-[...10 lines deleted...]
-      <c r="M84" s="552"/>
+      <c r="B84" s="625"/>
+      <c r="C84" s="625"/>
+      <c r="D84" s="625"/>
+      <c r="E84" s="625"/>
+      <c r="F84" s="625"/>
+      <c r="G84" s="625"/>
+      <c r="H84" s="625"/>
+      <c r="I84" s="625"/>
+      <c r="J84" s="625"/>
+      <c r="K84" s="625"/>
+      <c r="L84" s="625"/>
+      <c r="M84" s="625"/>
       <c r="N84" s="3"/>
       <c r="O84" s="4"/>
     </row>
     <row r="85" spans="1:15" ht="18" customHeight="1">
-      <c r="A85" s="552" t="s">
+      <c r="A85" s="625" t="s">
         <v>143</v>
       </c>
-      <c r="B85" s="552"/>
-[...10 lines deleted...]
-      <c r="M85" s="552"/>
+      <c r="B85" s="625"/>
+      <c r="C85" s="625"/>
+      <c r="D85" s="625"/>
+      <c r="E85" s="625"/>
+      <c r="F85" s="625"/>
+      <c r="G85" s="625"/>
+      <c r="H85" s="625"/>
+      <c r="I85" s="625"/>
+      <c r="J85" s="625"/>
+      <c r="K85" s="625"/>
+      <c r="L85" s="625"/>
+      <c r="M85" s="625"/>
       <c r="N85" s="3"/>
       <c r="O85" s="4"/>
     </row>
     <row r="86" spans="1:15" ht="30" customHeight="1">
-      <c r="A86" s="553" t="s">
+      <c r="A86" s="626" t="s">
         <v>144</v>
       </c>
-      <c r="B86" s="554"/>
-[...10 lines deleted...]
-      <c r="M86" s="554"/>
+      <c r="B86" s="627"/>
+      <c r="C86" s="627"/>
+      <c r="D86" s="627"/>
+      <c r="E86" s="627"/>
+      <c r="F86" s="627"/>
+      <c r="G86" s="627"/>
+      <c r="H86" s="627"/>
+      <c r="I86" s="627"/>
+      <c r="J86" s="627"/>
+      <c r="K86" s="627"/>
+      <c r="L86" s="627"/>
+      <c r="M86" s="627"/>
       <c r="N86" s="4"/>
       <c r="O86" s="4"/>
     </row>
     <row r="87" spans="1:15" ht="15" customHeight="1">
       <c r="A87" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="4"/>
       <c r="D87" s="4"/>
       <c r="E87" s="4"/>
       <c r="F87" s="4"/>
       <c r="G87" s="4"/>
       <c r="H87" s="4"/>
       <c r="I87" s="4"/>
       <c r="J87" s="4"/>
       <c r="K87" s="4"/>
       <c r="L87" s="4"/>
       <c r="M87" s="4"/>
       <c r="N87" s="4"/>
       <c r="O87" s="4"/>
     </row>
     <row r="88" spans="1:15" ht="15" customHeight="1">
       <c r="A88" s="30" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="89" spans="1:15" ht="15" customHeight="1">
-      <c r="A89" s="555" t="s">
+      <c r="A89" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C89" s="536"/>
-[...2 lines deleted...]
-      <c r="F89" s="539" t="s">
+      <c r="C89" s="561"/>
+      <c r="D89" s="562"/>
+      <c r="E89" s="563"/>
+      <c r="F89" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G89" s="562"/>
+      <c r="G89" s="589"/>
       <c r="H89" s="42"/>
-      <c r="I89" s="562"/>
+      <c r="I89" s="589"/>
       <c r="J89" s="42"/>
-      <c r="K89" s="562"/>
+      <c r="K89" s="589"/>
       <c r="L89" s="42"/>
       <c r="M89" s="43"/>
     </row>
     <row r="90" spans="1:15" ht="15" customHeight="1">
-      <c r="A90" s="540"/>
+      <c r="A90" s="559"/>
       <c r="B90" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="C90" s="533"/>
-[...3 lines deleted...]
-      <c r="G90" s="563"/>
+      <c r="C90" s="555"/>
+      <c r="D90" s="556"/>
+      <c r="E90" s="557"/>
+      <c r="F90" s="564"/>
+      <c r="G90" s="590"/>
       <c r="H90" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I90" s="563"/>
+      <c r="I90" s="590"/>
       <c r="J90" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K90" s="563"/>
+      <c r="K90" s="590"/>
       <c r="L90" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M90" s="46"/>
     </row>
     <row r="91" spans="1:15" ht="15" customHeight="1">
-      <c r="A91" s="540"/>
-      <c r="B91" s="528" t="s">
+      <c r="A91" s="559"/>
+      <c r="B91" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C91" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D91" s="161"/>
       <c r="E91" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F91" s="161"/>
       <c r="G91" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H91" s="10"/>
       <c r="I91" s="10"/>
       <c r="J91" s="10"/>
       <c r="K91" s="10"/>
       <c r="L91" s="10"/>
       <c r="M91" s="12"/>
     </row>
     <row r="92" spans="1:15" ht="15" customHeight="1">
-      <c r="A92" s="540"/>
-      <c r="B92" s="529"/>
+      <c r="A92" s="559"/>
+      <c r="B92" s="551"/>
       <c r="C92" s="32"/>
       <c r="D92" s="153"/>
       <c r="E92" s="31"/>
       <c r="F92" s="154"/>
-      <c r="G92" s="531"/>
-[...5 lines deleted...]
-      <c r="M92" s="532"/>
+      <c r="G92" s="553"/>
+      <c r="H92" s="553"/>
+      <c r="I92" s="553"/>
+      <c r="J92" s="553"/>
+      <c r="K92" s="553"/>
+      <c r="L92" s="553"/>
+      <c r="M92" s="554"/>
     </row>
     <row r="93" spans="1:15" ht="15" customHeight="1">
-      <c r="A93" s="540"/>
-[...11 lines deleted...]
-      <c r="M93" s="535"/>
+      <c r="A93" s="559"/>
+      <c r="B93" s="552"/>
+      <c r="C93" s="555"/>
+      <c r="D93" s="556"/>
+      <c r="E93" s="556"/>
+      <c r="F93" s="556"/>
+      <c r="G93" s="556"/>
+      <c r="H93" s="556"/>
+      <c r="I93" s="556"/>
+      <c r="J93" s="556"/>
+      <c r="K93" s="556"/>
+      <c r="L93" s="556"/>
+      <c r="M93" s="557"/>
     </row>
     <row r="94" spans="1:15" ht="15" customHeight="1">
-      <c r="A94" s="540"/>
+      <c r="A94" s="559"/>
       <c r="B94" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C94" s="536"/>
-[...2 lines deleted...]
-      <c r="F94" s="539" t="s">
+      <c r="C94" s="561"/>
+      <c r="D94" s="562"/>
+      <c r="E94" s="563"/>
+      <c r="F94" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G94" s="562"/>
+      <c r="G94" s="589"/>
       <c r="H94" s="42"/>
-      <c r="I94" s="562"/>
+      <c r="I94" s="589"/>
       <c r="J94" s="42"/>
-      <c r="K94" s="562"/>
+      <c r="K94" s="589"/>
       <c r="L94" s="42"/>
       <c r="M94" s="43"/>
     </row>
     <row r="95" spans="1:15" ht="15" customHeight="1">
-      <c r="A95" s="540"/>
+      <c r="A95" s="559"/>
       <c r="B95" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C95" s="533"/>
-[...3 lines deleted...]
-      <c r="G95" s="563"/>
+      <c r="C95" s="555"/>
+      <c r="D95" s="556"/>
+      <c r="E95" s="557"/>
+      <c r="F95" s="564"/>
+      <c r="G95" s="590"/>
       <c r="H95" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I95" s="563"/>
+      <c r="I95" s="590"/>
       <c r="J95" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K95" s="563"/>
+      <c r="K95" s="590"/>
       <c r="L95" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M95" s="46"/>
     </row>
     <row r="96" spans="1:15" ht="15" customHeight="1">
-      <c r="A96" s="540"/>
-      <c r="B96" s="528" t="s">
+      <c r="A96" s="559"/>
+      <c r="B96" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C96" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D96" s="161"/>
       <c r="E96" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F96" s="161"/>
       <c r="G96" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H96" s="10"/>
       <c r="I96" s="10"/>
       <c r="J96" s="10"/>
       <c r="K96" s="10"/>
       <c r="L96" s="10"/>
       <c r="M96" s="12"/>
     </row>
     <row r="97" spans="1:13" ht="15" customHeight="1">
-      <c r="A97" s="540"/>
-      <c r="B97" s="529"/>
+      <c r="A97" s="559"/>
+      <c r="B97" s="551"/>
       <c r="C97" s="32"/>
       <c r="D97" s="153"/>
       <c r="E97" s="31"/>
       <c r="F97" s="154"/>
-      <c r="G97" s="531"/>
-[...5 lines deleted...]
-      <c r="M97" s="532"/>
+      <c r="G97" s="553"/>
+      <c r="H97" s="553"/>
+      <c r="I97" s="553"/>
+      <c r="J97" s="553"/>
+      <c r="K97" s="553"/>
+      <c r="L97" s="553"/>
+      <c r="M97" s="554"/>
     </row>
     <row r="98" spans="1:13" ht="15" customHeight="1">
-      <c r="A98" s="540"/>
-[...11 lines deleted...]
-      <c r="M98" s="535"/>
+      <c r="A98" s="559"/>
+      <c r="B98" s="552"/>
+      <c r="C98" s="555"/>
+      <c r="D98" s="556"/>
+      <c r="E98" s="556"/>
+      <c r="F98" s="556"/>
+      <c r="G98" s="556"/>
+      <c r="H98" s="556"/>
+      <c r="I98" s="556"/>
+      <c r="J98" s="556"/>
+      <c r="K98" s="556"/>
+      <c r="L98" s="556"/>
+      <c r="M98" s="557"/>
     </row>
     <row r="99" spans="1:13" ht="15" customHeight="1">
-      <c r="A99" s="540"/>
+      <c r="A99" s="559"/>
       <c r="B99" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C99" s="536"/>
-[...2 lines deleted...]
-      <c r="F99" s="539" t="s">
+      <c r="C99" s="561"/>
+      <c r="D99" s="562"/>
+      <c r="E99" s="563"/>
+      <c r="F99" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G99" s="562"/>
+      <c r="G99" s="589"/>
       <c r="H99" s="42"/>
-      <c r="I99" s="562"/>
+      <c r="I99" s="589"/>
       <c r="J99" s="42"/>
-      <c r="K99" s="562"/>
+      <c r="K99" s="589"/>
       <c r="L99" s="42"/>
       <c r="M99" s="43"/>
     </row>
     <row r="100" spans="1:13" ht="15" customHeight="1">
-      <c r="A100" s="540"/>
+      <c r="A100" s="559"/>
       <c r="B100" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C100" s="533"/>
-[...3 lines deleted...]
-      <c r="G100" s="563"/>
+      <c r="C100" s="555"/>
+      <c r="D100" s="556"/>
+      <c r="E100" s="557"/>
+      <c r="F100" s="564"/>
+      <c r="G100" s="590"/>
       <c r="H100" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I100" s="563"/>
+      <c r="I100" s="590"/>
       <c r="J100" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K100" s="563"/>
+      <c r="K100" s="590"/>
       <c r="L100" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M100" s="46"/>
     </row>
     <row r="101" spans="1:13" ht="15" customHeight="1">
-      <c r="A101" s="540"/>
-      <c r="B101" s="528" t="s">
+      <c r="A101" s="559"/>
+      <c r="B101" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C101" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D101" s="161"/>
       <c r="E101" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F101" s="161"/>
       <c r="G101" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H101" s="10"/>
       <c r="I101" s="10"/>
       <c r="J101" s="10"/>
       <c r="K101" s="10"/>
       <c r="L101" s="10"/>
       <c r="M101" s="12"/>
     </row>
     <row r="102" spans="1:13" ht="15" customHeight="1">
-      <c r="A102" s="540"/>
-      <c r="B102" s="529"/>
+      <c r="A102" s="559"/>
+      <c r="B102" s="551"/>
       <c r="C102" s="32"/>
       <c r="D102" s="153"/>
       <c r="E102" s="31"/>
       <c r="F102" s="154"/>
-      <c r="G102" s="531"/>
-[...5 lines deleted...]
-      <c r="M102" s="532"/>
+      <c r="G102" s="553"/>
+      <c r="H102" s="553"/>
+      <c r="I102" s="553"/>
+      <c r="J102" s="553"/>
+      <c r="K102" s="553"/>
+      <c r="L102" s="553"/>
+      <c r="M102" s="554"/>
     </row>
     <row r="103" spans="1:13" ht="15" customHeight="1">
-      <c r="A103" s="540"/>
-[...11 lines deleted...]
-      <c r="M103" s="535"/>
+      <c r="A103" s="559"/>
+      <c r="B103" s="552"/>
+      <c r="C103" s="555"/>
+      <c r="D103" s="556"/>
+      <c r="E103" s="556"/>
+      <c r="F103" s="556"/>
+      <c r="G103" s="556"/>
+      <c r="H103" s="556"/>
+      <c r="I103" s="556"/>
+      <c r="J103" s="556"/>
+      <c r="K103" s="556"/>
+      <c r="L103" s="556"/>
+      <c r="M103" s="557"/>
     </row>
     <row r="104" spans="1:13" ht="15" customHeight="1">
-      <c r="A104" s="540"/>
+      <c r="A104" s="559"/>
       <c r="B104" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C104" s="536"/>
-[...2 lines deleted...]
-      <c r="F104" s="539" t="s">
+      <c r="C104" s="561"/>
+      <c r="D104" s="562"/>
+      <c r="E104" s="563"/>
+      <c r="F104" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G104" s="562"/>
+      <c r="G104" s="589"/>
       <c r="H104" s="42"/>
-      <c r="I104" s="562"/>
+      <c r="I104" s="589"/>
       <c r="J104" s="42"/>
-      <c r="K104" s="562"/>
+      <c r="K104" s="589"/>
       <c r="L104" s="42"/>
       <c r="M104" s="43"/>
     </row>
     <row r="105" spans="1:13" ht="15" customHeight="1">
-      <c r="A105" s="540"/>
+      <c r="A105" s="559"/>
       <c r="B105" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C105" s="533"/>
-[...3 lines deleted...]
-      <c r="G105" s="563"/>
+      <c r="C105" s="555"/>
+      <c r="D105" s="556"/>
+      <c r="E105" s="557"/>
+      <c r="F105" s="564"/>
+      <c r="G105" s="590"/>
       <c r="H105" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I105" s="563"/>
+      <c r="I105" s="590"/>
       <c r="J105" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K105" s="563"/>
+      <c r="K105" s="590"/>
       <c r="L105" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M105" s="46"/>
     </row>
     <row r="106" spans="1:13" ht="15" customHeight="1">
-      <c r="A106" s="540"/>
-      <c r="B106" s="528" t="s">
+      <c r="A106" s="559"/>
+      <c r="B106" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C106" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D106" s="161"/>
       <c r="E106" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F106" s="161"/>
       <c r="G106" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H106" s="10"/>
       <c r="I106" s="10"/>
       <c r="J106" s="10"/>
       <c r="K106" s="10"/>
       <c r="L106" s="10"/>
       <c r="M106" s="12"/>
     </row>
     <row r="107" spans="1:13" ht="15" customHeight="1">
-      <c r="A107" s="540"/>
-      <c r="B107" s="529"/>
+      <c r="A107" s="559"/>
+      <c r="B107" s="551"/>
       <c r="C107" s="32"/>
       <c r="D107" s="153"/>
       <c r="E107" s="31"/>
       <c r="F107" s="154"/>
-      <c r="G107" s="531"/>
-[...5 lines deleted...]
-      <c r="M107" s="532"/>
+      <c r="G107" s="553"/>
+      <c r="H107" s="553"/>
+      <c r="I107" s="553"/>
+      <c r="J107" s="553"/>
+      <c r="K107" s="553"/>
+      <c r="L107" s="553"/>
+      <c r="M107" s="554"/>
     </row>
     <row r="108" spans="1:13" ht="15" customHeight="1">
-      <c r="A108" s="540"/>
-[...11 lines deleted...]
-      <c r="M108" s="535"/>
+      <c r="A108" s="559"/>
+      <c r="B108" s="552"/>
+      <c r="C108" s="555"/>
+      <c r="D108" s="556"/>
+      <c r="E108" s="556"/>
+      <c r="F108" s="556"/>
+      <c r="G108" s="556"/>
+      <c r="H108" s="556"/>
+      <c r="I108" s="556"/>
+      <c r="J108" s="556"/>
+      <c r="K108" s="556"/>
+      <c r="L108" s="556"/>
+      <c r="M108" s="557"/>
     </row>
     <row r="109" spans="1:13" ht="15" customHeight="1">
-      <c r="A109" s="540"/>
+      <c r="A109" s="559"/>
       <c r="B109" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C109" s="536"/>
-[...2 lines deleted...]
-      <c r="F109" s="539" t="s">
+      <c r="C109" s="561"/>
+      <c r="D109" s="562"/>
+      <c r="E109" s="563"/>
+      <c r="F109" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G109" s="562"/>
+      <c r="G109" s="589"/>
       <c r="H109" s="42"/>
-      <c r="I109" s="562"/>
+      <c r="I109" s="589"/>
       <c r="J109" s="42"/>
-      <c r="K109" s="562"/>
+      <c r="K109" s="589"/>
       <c r="L109" s="42"/>
       <c r="M109" s="43"/>
     </row>
     <row r="110" spans="1:13" ht="15" customHeight="1">
-      <c r="A110" s="540"/>
+      <c r="A110" s="559"/>
       <c r="B110" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C110" s="533"/>
-[...3 lines deleted...]
-      <c r="G110" s="563"/>
+      <c r="C110" s="555"/>
+      <c r="D110" s="556"/>
+      <c r="E110" s="557"/>
+      <c r="F110" s="564"/>
+      <c r="G110" s="590"/>
       <c r="H110" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I110" s="563"/>
+      <c r="I110" s="590"/>
       <c r="J110" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K110" s="563"/>
+      <c r="K110" s="590"/>
       <c r="L110" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M110" s="46"/>
     </row>
     <row r="111" spans="1:13" ht="15" customHeight="1">
-      <c r="A111" s="540"/>
-      <c r="B111" s="528" t="s">
+      <c r="A111" s="559"/>
+      <c r="B111" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C111" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D111" s="161"/>
       <c r="E111" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F111" s="161"/>
       <c r="G111" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H111" s="10"/>
       <c r="I111" s="10"/>
       <c r="J111" s="10"/>
       <c r="K111" s="10"/>
       <c r="L111" s="10"/>
       <c r="M111" s="12"/>
     </row>
     <row r="112" spans="1:13" ht="15" customHeight="1">
-      <c r="A112" s="540"/>
-      <c r="B112" s="529"/>
+      <c r="A112" s="559"/>
+      <c r="B112" s="551"/>
       <c r="C112" s="32"/>
       <c r="D112" s="153"/>
       <c r="E112" s="31"/>
       <c r="F112" s="154"/>
-      <c r="G112" s="531"/>
-[...5 lines deleted...]
-      <c r="M112" s="532"/>
+      <c r="G112" s="553"/>
+      <c r="H112" s="553"/>
+      <c r="I112" s="553"/>
+      <c r="J112" s="553"/>
+      <c r="K112" s="553"/>
+      <c r="L112" s="553"/>
+      <c r="M112" s="554"/>
     </row>
     <row r="113" spans="1:13" ht="15" customHeight="1">
-      <c r="A113" s="540"/>
-[...11 lines deleted...]
-      <c r="M113" s="535"/>
+      <c r="A113" s="559"/>
+      <c r="B113" s="552"/>
+      <c r="C113" s="555"/>
+      <c r="D113" s="556"/>
+      <c r="E113" s="556"/>
+      <c r="F113" s="556"/>
+      <c r="G113" s="556"/>
+      <c r="H113" s="556"/>
+      <c r="I113" s="556"/>
+      <c r="J113" s="556"/>
+      <c r="K113" s="556"/>
+      <c r="L113" s="556"/>
+      <c r="M113" s="557"/>
     </row>
     <row r="114" spans="1:13" ht="15" customHeight="1">
-      <c r="A114" s="540"/>
+      <c r="A114" s="559"/>
       <c r="B114" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C114" s="536"/>
-[...2 lines deleted...]
-      <c r="F114" s="539" t="s">
+      <c r="C114" s="561"/>
+      <c r="D114" s="562"/>
+      <c r="E114" s="563"/>
+      <c r="F114" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G114" s="562"/>
+      <c r="G114" s="589"/>
       <c r="H114" s="42"/>
-      <c r="I114" s="562"/>
+      <c r="I114" s="589"/>
       <c r="J114" s="42"/>
-      <c r="K114" s="562"/>
+      <c r="K114" s="589"/>
       <c r="L114" s="42"/>
       <c r="M114" s="43"/>
     </row>
     <row r="115" spans="1:13" ht="15" customHeight="1">
-      <c r="A115" s="540"/>
+      <c r="A115" s="559"/>
       <c r="B115" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C115" s="533"/>
-[...3 lines deleted...]
-      <c r="G115" s="563"/>
+      <c r="C115" s="555"/>
+      <c r="D115" s="556"/>
+      <c r="E115" s="557"/>
+      <c r="F115" s="564"/>
+      <c r="G115" s="590"/>
       <c r="H115" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I115" s="563"/>
+      <c r="I115" s="590"/>
       <c r="J115" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K115" s="563"/>
+      <c r="K115" s="590"/>
       <c r="L115" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M115" s="46"/>
     </row>
     <row r="116" spans="1:13" ht="15" customHeight="1">
-      <c r="A116" s="540"/>
-      <c r="B116" s="528" t="s">
+      <c r="A116" s="559"/>
+      <c r="B116" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C116" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D116" s="161"/>
       <c r="E116" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F116" s="161"/>
       <c r="G116" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H116" s="10"/>
       <c r="I116" s="10"/>
       <c r="J116" s="10"/>
       <c r="K116" s="10"/>
       <c r="L116" s="10"/>
       <c r="M116" s="12"/>
     </row>
     <row r="117" spans="1:13" ht="15" customHeight="1">
-      <c r="A117" s="540"/>
-      <c r="B117" s="529"/>
+      <c r="A117" s="559"/>
+      <c r="B117" s="551"/>
       <c r="C117" s="32"/>
       <c r="D117" s="153"/>
       <c r="E117" s="31"/>
       <c r="F117" s="154"/>
-      <c r="G117" s="531"/>
-[...5 lines deleted...]
-      <c r="M117" s="532"/>
+      <c r="G117" s="553"/>
+      <c r="H117" s="553"/>
+      <c r="I117" s="553"/>
+      <c r="J117" s="553"/>
+      <c r="K117" s="553"/>
+      <c r="L117" s="553"/>
+      <c r="M117" s="554"/>
     </row>
     <row r="118" spans="1:13" ht="15" customHeight="1">
-      <c r="A118" s="541"/>
-[...11 lines deleted...]
-      <c r="M118" s="535"/>
+      <c r="A118" s="560"/>
+      <c r="B118" s="552"/>
+      <c r="C118" s="555"/>
+      <c r="D118" s="556"/>
+      <c r="E118" s="556"/>
+      <c r="F118" s="556"/>
+      <c r="G118" s="556"/>
+      <c r="H118" s="556"/>
+      <c r="I118" s="556"/>
+      <c r="J118" s="556"/>
+      <c r="K118" s="556"/>
+      <c r="L118" s="556"/>
+      <c r="M118" s="557"/>
     </row>
     <row r="119" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
     <row r="120" spans="1:13" ht="15" customHeight="1">
       <c r="A120" s="30" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="121" spans="1:13" ht="15" customHeight="1">
-      <c r="A121" s="662" t="s">
+      <c r="A121" s="628" t="s">
         <v>146</v>
       </c>
-      <c r="B121" s="663"/>
+      <c r="B121" s="629"/>
       <c r="C121" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D121" s="654"/>
-[...2 lines deleted...]
-      <c r="G121" s="655" t="s">
+      <c r="D121" s="634"/>
+      <c r="E121" s="634"/>
+      <c r="F121" s="634"/>
+      <c r="G121" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H121" s="655"/>
-[...4 lines deleted...]
-      <c r="M121" s="656"/>
+      <c r="H121" s="635"/>
+      <c r="I121" s="636"/>
+      <c r="J121" s="636"/>
+      <c r="K121" s="636"/>
+      <c r="L121" s="636"/>
+      <c r="M121" s="636"/>
     </row>
     <row r="122" spans="1:13" ht="15" customHeight="1">
-      <c r="A122" s="664"/>
-      <c r="B122" s="665"/>
+      <c r="A122" s="630"/>
+      <c r="B122" s="631"/>
       <c r="C122" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D122" s="654"/>
-[...2 lines deleted...]
-      <c r="G122" s="655" t="s">
+      <c r="D122" s="634"/>
+      <c r="E122" s="634"/>
+      <c r="F122" s="634"/>
+      <c r="G122" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H122" s="655"/>
-[...4 lines deleted...]
-      <c r="M122" s="656"/>
+      <c r="H122" s="635"/>
+      <c r="I122" s="636"/>
+      <c r="J122" s="636"/>
+      <c r="K122" s="636"/>
+      <c r="L122" s="636"/>
+      <c r="M122" s="636"/>
     </row>
     <row r="123" spans="1:13" ht="15" customHeight="1">
-      <c r="A123" s="664"/>
-      <c r="B123" s="665"/>
+      <c r="A123" s="630"/>
+      <c r="B123" s="631"/>
       <c r="C123" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D123" s="654"/>
-[...2 lines deleted...]
-      <c r="G123" s="655" t="s">
+      <c r="D123" s="634"/>
+      <c r="E123" s="634"/>
+      <c r="F123" s="634"/>
+      <c r="G123" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H123" s="655"/>
-[...4 lines deleted...]
-      <c r="M123" s="656"/>
+      <c r="H123" s="635"/>
+      <c r="I123" s="636"/>
+      <c r="J123" s="636"/>
+      <c r="K123" s="636"/>
+      <c r="L123" s="636"/>
+      <c r="M123" s="636"/>
     </row>
     <row r="124" spans="1:13" ht="15" customHeight="1">
-      <c r="A124" s="664"/>
-      <c r="B124" s="665"/>
+      <c r="A124" s="630"/>
+      <c r="B124" s="631"/>
       <c r="C124" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D124" s="654"/>
-[...2 lines deleted...]
-      <c r="G124" s="655" t="s">
+      <c r="D124" s="634"/>
+      <c r="E124" s="634"/>
+      <c r="F124" s="634"/>
+      <c r="G124" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H124" s="655"/>
-[...4 lines deleted...]
-      <c r="M124" s="656"/>
+      <c r="H124" s="635"/>
+      <c r="I124" s="636"/>
+      <c r="J124" s="636"/>
+      <c r="K124" s="636"/>
+      <c r="L124" s="636"/>
+      <c r="M124" s="636"/>
     </row>
     <row r="125" spans="1:13" ht="15" customHeight="1">
-      <c r="A125" s="666"/>
-      <c r="B125" s="667"/>
+      <c r="A125" s="632"/>
+      <c r="B125" s="633"/>
       <c r="C125" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D125" s="654"/>
-[...2 lines deleted...]
-      <c r="G125" s="655" t="s">
+      <c r="D125" s="634"/>
+      <c r="E125" s="634"/>
+      <c r="F125" s="634"/>
+      <c r="G125" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H125" s="655"/>
-[...4 lines deleted...]
-      <c r="M125" s="656"/>
+      <c r="H125" s="635"/>
+      <c r="I125" s="636"/>
+      <c r="J125" s="636"/>
+      <c r="K125" s="636"/>
+      <c r="L125" s="636"/>
+      <c r="M125" s="636"/>
     </row>
   </sheetData>
   <mergeCells count="231">
-    <mergeCell ref="B116:B118"/>
-[...48 lines deleted...]
-    <mergeCell ref="C105:E105"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="A4:D5"/>
+    <mergeCell ref="E4:G5"/>
+    <mergeCell ref="H4:M5"/>
+    <mergeCell ref="G16:M16"/>
+    <mergeCell ref="C17:M17"/>
+    <mergeCell ref="A6:A12"/>
+    <mergeCell ref="C6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="C12:M12"/>
+    <mergeCell ref="C11:M11"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="G24:M24"/>
+    <mergeCell ref="C25:M25"/>
+    <mergeCell ref="A26:G26"/>
+    <mergeCell ref="H26:M26"/>
+    <mergeCell ref="B18:C20"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="F18:M18"/>
+    <mergeCell ref="D19:E20"/>
+    <mergeCell ref="A21:A25"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:F22"/>
+    <mergeCell ref="G21:G22"/>
+    <mergeCell ref="I21:I22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="A13:A20"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="F13:F14"/>
+    <mergeCell ref="G13:G14"/>
+    <mergeCell ref="I13:I14"/>
+    <mergeCell ref="K13:K14"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C32:D32"/>
+    <mergeCell ref="E32:F32"/>
+    <mergeCell ref="C33:D33"/>
+    <mergeCell ref="E33:F33"/>
+    <mergeCell ref="A34:M34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:M35"/>
+    <mergeCell ref="A27:M27"/>
+    <mergeCell ref="A28:B29"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A37:B39"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="C39:E39"/>
+    <mergeCell ref="F39:M39"/>
+    <mergeCell ref="A46:B46"/>
+    <mergeCell ref="C46:M46"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="D47:F47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:M47"/>
+    <mergeCell ref="L42:M42"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="G43:M43"/>
+    <mergeCell ref="A44:B44"/>
+    <mergeCell ref="C44:M44"/>
+    <mergeCell ref="A45:B45"/>
+    <mergeCell ref="C45:M45"/>
+    <mergeCell ref="A40:B42"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="J41:K41"/>
+    <mergeCell ref="L41:M41"/>
+    <mergeCell ref="H42:I42"/>
+    <mergeCell ref="J42:K42"/>
+    <mergeCell ref="G59:M59"/>
+    <mergeCell ref="C60:M60"/>
+    <mergeCell ref="A48:M48"/>
+    <mergeCell ref="A49:A55"/>
+    <mergeCell ref="C49:M49"/>
+    <mergeCell ref="C50:M50"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="G52:M52"/>
+    <mergeCell ref="C53:M53"/>
+    <mergeCell ref="C55:M55"/>
+    <mergeCell ref="C54:M54"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="G67:M67"/>
+    <mergeCell ref="C68:M68"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="H69:M69"/>
+    <mergeCell ref="B61:C63"/>
+    <mergeCell ref="D61:E61"/>
+    <mergeCell ref="F61:M61"/>
+    <mergeCell ref="D62:E63"/>
+    <mergeCell ref="A64:A68"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="F64:F65"/>
+    <mergeCell ref="G64:G65"/>
+    <mergeCell ref="I64:I65"/>
+    <mergeCell ref="K64:K65"/>
+    <mergeCell ref="A56:A63"/>
+    <mergeCell ref="C56:E56"/>
+    <mergeCell ref="F56:F57"/>
+    <mergeCell ref="G56:G57"/>
+    <mergeCell ref="I56:I57"/>
+    <mergeCell ref="K56:K57"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="A70:B70"/>
+    <mergeCell ref="C70:M70"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="C71:M71"/>
+    <mergeCell ref="A72:B74"/>
+    <mergeCell ref="H72:I72"/>
+    <mergeCell ref="J72:K72"/>
+    <mergeCell ref="L72:M72"/>
+    <mergeCell ref="H73:I73"/>
+    <mergeCell ref="J73:K73"/>
+    <mergeCell ref="L73:M73"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="F74:M74"/>
+    <mergeCell ref="A81:B81"/>
+    <mergeCell ref="C81:M81"/>
+    <mergeCell ref="A82:B82"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="G82:H82"/>
+    <mergeCell ref="I82:M82"/>
+    <mergeCell ref="H77:I77"/>
+    <mergeCell ref="J77:K77"/>
+    <mergeCell ref="L77:M77"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="G78:M78"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="C79:M79"/>
+    <mergeCell ref="A75:B77"/>
+    <mergeCell ref="H75:I75"/>
+    <mergeCell ref="J75:K75"/>
+    <mergeCell ref="L75:M75"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="J76:K76"/>
+    <mergeCell ref="L76:M76"/>
+    <mergeCell ref="A80:B80"/>
+    <mergeCell ref="C80:M80"/>
     <mergeCell ref="A84:M84"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A89:A118"/>
     <mergeCell ref="C89:E89"/>
     <mergeCell ref="F89:F90"/>
     <mergeCell ref="G89:G90"/>
     <mergeCell ref="I89:I90"/>
     <mergeCell ref="K89:K90"/>
     <mergeCell ref="C90:E90"/>
     <mergeCell ref="B91:B93"/>
     <mergeCell ref="G92:M92"/>
     <mergeCell ref="C93:M93"/>
     <mergeCell ref="C94:E94"/>
     <mergeCell ref="F94:F95"/>
     <mergeCell ref="G94:G95"/>
     <mergeCell ref="I94:I95"/>
     <mergeCell ref="K94:K95"/>
     <mergeCell ref="C95:E95"/>
     <mergeCell ref="B96:B98"/>
     <mergeCell ref="G97:M97"/>
     <mergeCell ref="C98:M98"/>
     <mergeCell ref="C99:E99"/>
     <mergeCell ref="F99:F100"/>
-    <mergeCell ref="A81:B81"/>
-[...155 lines deleted...]
-    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="G99:G100"/>
+    <mergeCell ref="I99:I100"/>
+    <mergeCell ref="K99:K100"/>
+    <mergeCell ref="C100:E100"/>
+    <mergeCell ref="B101:B103"/>
+    <mergeCell ref="G102:M102"/>
+    <mergeCell ref="C103:M103"/>
+    <mergeCell ref="C104:E104"/>
+    <mergeCell ref="F104:F105"/>
+    <mergeCell ref="G104:G105"/>
+    <mergeCell ref="I104:I105"/>
+    <mergeCell ref="K104:K105"/>
+    <mergeCell ref="C105:E105"/>
+    <mergeCell ref="B106:B108"/>
+    <mergeCell ref="G107:M107"/>
+    <mergeCell ref="C108:M108"/>
+    <mergeCell ref="C109:E109"/>
+    <mergeCell ref="F109:F110"/>
+    <mergeCell ref="G109:G110"/>
+    <mergeCell ref="I109:I110"/>
+    <mergeCell ref="K109:K110"/>
+    <mergeCell ref="C110:E110"/>
+    <mergeCell ref="B111:B113"/>
+    <mergeCell ref="G112:M112"/>
+    <mergeCell ref="C113:M113"/>
+    <mergeCell ref="C114:E114"/>
+    <mergeCell ref="F114:F115"/>
+    <mergeCell ref="G114:G115"/>
+    <mergeCell ref="I114:I115"/>
+    <mergeCell ref="K114:K115"/>
+    <mergeCell ref="C115:E115"/>
+    <mergeCell ref="B116:B118"/>
+    <mergeCell ref="G117:M117"/>
+    <mergeCell ref="C118:M118"/>
+    <mergeCell ref="A121:B125"/>
+    <mergeCell ref="D121:F121"/>
+    <mergeCell ref="G121:H121"/>
+    <mergeCell ref="I121:M121"/>
+    <mergeCell ref="D122:F122"/>
+    <mergeCell ref="G122:H122"/>
+    <mergeCell ref="I122:M122"/>
+    <mergeCell ref="D125:F125"/>
+    <mergeCell ref="G125:H125"/>
+    <mergeCell ref="I125:M125"/>
+    <mergeCell ref="D123:F123"/>
+    <mergeCell ref="G123:H123"/>
+    <mergeCell ref="I123:M123"/>
+    <mergeCell ref="D124:F124"/>
+    <mergeCell ref="G124:H124"/>
+    <mergeCell ref="I124:M124"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4:G5" xr:uid="{DC1D2849-E2D1-444F-8C58-C741D1D172DB}">
       <formula1>"〇"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D112 D9 D24 D16 D92 D97 D102 D107 D117 D52 D67 D59" xr:uid="{920DEE75-13FC-4B09-A164-37A80DFCE9C0}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F112 F9 F24 F16 F92 F97 F102 F107 F117 F52 F67 F59" xr:uid="{BDE025FF-6EC3-406E-86D6-7BE940B0875A}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C6:M6 C13:E13 C21:E21 C89:E89 C94:E94 C99:E99 C104:E104 C109:E109 C114:E114 C49:M49 C56:E56 C64:E64" xr:uid="{3410806B-B594-445D-8A42-A7AD1B409D6C}"/>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8 F8 D15 F15 D51 F51 D58 F58" xr:uid="{A6A409A6-818B-470D-B30F-D87C1E0BD86A}"/>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G13:G14 I13:I14 K13:K14 G21:G22 I21:I22 K21:K22 G89:G90 I89:I90 K89:K90 G94:G95 I94:I95 K94:K95 G99:G100 I99:I100 K99:K100 G104:G105 I104:I105 K104:K105 G109:G110 I109:I110 K109:K110 G114:G115 I114:I115 K114:K115 G56:G57 I56:I57 K56:K57 G64:G65 I64:I65 K64:K65" xr:uid="{6BA95E95-73CD-4C1F-86C8-2B737218D818}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C38:M38 D43 C73:M73 D78 F43 F78" xr:uid="{C8457F42-046D-4896-B1F4-CE446477EBAF}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C78:F78 C36 C43:F43 C70:M70 C71" xr:uid="{0C2FA19E-6517-4E69-8819-576DC5B80547}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C35:M35" xr:uid="{77DE1205-3145-41A7-AB1C-DFC1BB9CEC54}"/>
   </dataValidations>
@@ -23588,3420 +23595,3418 @@
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="47" max="12" man="1"/>
     <brk id="86" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{1031BA4A-1A8E-4222-9337-EB2EEB876AB5}">
           <x14:formula1>
             <xm:f>Sheet1!$A$31</xm:f>
           </x14:formula1>
           <xm:sqref>G3 L3:M3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB9127AE-F63A-404C-978F-D873AA63EF60}">
   <sheetPr codeName="Sheet25"/>
   <dimension ref="A1:O78"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A22" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D36" sqref="D36:D38"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="2" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
       <c r="A1" s="103" t="s">
         <v>182</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="57"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="3"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="555" t="s">
+      <c r="A3" s="558" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C3" s="592"/>
-[...9 lines deleted...]
-      <c r="M3" s="594"/>
+      <c r="C3" s="580"/>
+      <c r="D3" s="581"/>
+      <c r="E3" s="581"/>
+      <c r="F3" s="581"/>
+      <c r="G3" s="581"/>
+      <c r="H3" s="581"/>
+      <c r="I3" s="581"/>
+      <c r="J3" s="581"/>
+      <c r="K3" s="581"/>
+      <c r="L3" s="581"/>
+      <c r="M3" s="582"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="540"/>
+      <c r="A4" s="559"/>
       <c r="B4" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="595"/>
-[...9 lines deleted...]
-      <c r="M4" s="597"/>
+      <c r="C4" s="583"/>
+      <c r="D4" s="584"/>
+      <c r="E4" s="584"/>
+      <c r="F4" s="584"/>
+      <c r="G4" s="584"/>
+      <c r="H4" s="584"/>
+      <c r="I4" s="584"/>
+      <c r="J4" s="584"/>
+      <c r="K4" s="584"/>
+      <c r="L4" s="584"/>
+      <c r="M4" s="585"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="540"/>
-      <c r="B5" s="598" t="s">
+      <c r="A5" s="559"/>
+      <c r="B5" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="41"/>
       <c r="G5" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="12"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="540"/>
-      <c r="B6" s="599"/>
+      <c r="A6" s="559"/>
+      <c r="B6" s="587"/>
       <c r="C6" s="32"/>
       <c r="D6" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E6" s="31"/>
       <c r="F6" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G6" s="531"/>
-[...5 lines deleted...]
-      <c r="M6" s="532"/>
+      <c r="G6" s="553"/>
+      <c r="H6" s="553"/>
+      <c r="I6" s="553"/>
+      <c r="J6" s="553"/>
+      <c r="K6" s="553"/>
+      <c r="L6" s="553"/>
+      <c r="M6" s="554"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="540"/>
-[...11 lines deleted...]
-      <c r="M7" s="535"/>
+      <c r="A7" s="559"/>
+      <c r="B7" s="588"/>
+      <c r="C7" s="555"/>
+      <c r="D7" s="556"/>
+      <c r="E7" s="556"/>
+      <c r="F7" s="556"/>
+      <c r="G7" s="556"/>
+      <c r="H7" s="556"/>
+      <c r="I7" s="556"/>
+      <c r="J7" s="556"/>
+      <c r="K7" s="556"/>
+      <c r="L7" s="556"/>
+      <c r="M7" s="557"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="540"/>
+      <c r="A8" s="559"/>
       <c r="B8" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="586"/>
-[...9 lines deleted...]
-      <c r="M8" s="588"/>
+      <c r="C8" s="570"/>
+      <c r="D8" s="571"/>
+      <c r="E8" s="571"/>
+      <c r="F8" s="571"/>
+      <c r="G8" s="571"/>
+      <c r="H8" s="571"/>
+      <c r="I8" s="571"/>
+      <c r="J8" s="571"/>
+      <c r="K8" s="571"/>
+      <c r="L8" s="571"/>
+      <c r="M8" s="572"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="541"/>
+      <c r="A9" s="560"/>
       <c r="B9" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C9" s="601"/>
-[...9 lines deleted...]
-      <c r="M9" s="603"/>
+      <c r="C9" s="538"/>
+      <c r="D9" s="539"/>
+      <c r="E9" s="539"/>
+      <c r="F9" s="539"/>
+      <c r="G9" s="539"/>
+      <c r="H9" s="539"/>
+      <c r="I9" s="539"/>
+      <c r="J9" s="539"/>
+      <c r="K9" s="539"/>
+      <c r="L9" s="539"/>
+      <c r="M9" s="540"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="555" t="s">
+      <c r="A10" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="536"/>
-[...2 lines deleted...]
-      <c r="F10" s="539" t="s">
+      <c r="C10" s="561"/>
+      <c r="D10" s="562"/>
+      <c r="E10" s="563"/>
+      <c r="F10" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G10" s="562"/>
+      <c r="G10" s="589"/>
       <c r="H10" s="42"/>
-      <c r="I10" s="562"/>
+      <c r="I10" s="589"/>
       <c r="J10" s="42"/>
-      <c r="K10" s="562"/>
+      <c r="K10" s="589"/>
       <c r="L10" s="42"/>
       <c r="M10" s="43"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="540"/>
+      <c r="A11" s="559"/>
       <c r="B11" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C11" s="533"/>
-[...3 lines deleted...]
-      <c r="G11" s="563"/>
+      <c r="C11" s="555"/>
+      <c r="D11" s="556"/>
+      <c r="E11" s="557"/>
+      <c r="F11" s="564"/>
+      <c r="G11" s="590"/>
       <c r="H11" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I11" s="563"/>
+      <c r="I11" s="590"/>
       <c r="J11" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K11" s="563"/>
+      <c r="K11" s="590"/>
       <c r="L11" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M11" s="46"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="540"/>
-      <c r="B12" s="528" t="s">
+      <c r="A12" s="559"/>
+      <c r="B12" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D12" s="41"/>
       <c r="E12" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F12" s="41"/>
       <c r="G12" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="12"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="540"/>
-      <c r="B13" s="529"/>
+      <c r="A13" s="559"/>
+      <c r="B13" s="551"/>
       <c r="C13" s="32"/>
       <c r="D13" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E13" s="31"/>
       <c r="F13" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G13" s="531"/>
-[...5 lines deleted...]
-      <c r="M13" s="532"/>
+      <c r="G13" s="553"/>
+      <c r="H13" s="553"/>
+      <c r="I13" s="553"/>
+      <c r="J13" s="553"/>
+      <c r="K13" s="553"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="554"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="540"/>
-[...11 lines deleted...]
-      <c r="M14" s="535"/>
+      <c r="A14" s="559"/>
+      <c r="B14" s="552"/>
+      <c r="C14" s="555"/>
+      <c r="D14" s="556"/>
+      <c r="E14" s="556"/>
+      <c r="F14" s="556"/>
+      <c r="G14" s="556"/>
+      <c r="H14" s="556"/>
+      <c r="I14" s="556"/>
+      <c r="J14" s="556"/>
+      <c r="K14" s="556"/>
+      <c r="L14" s="556"/>
+      <c r="M14" s="557"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="604"/>
-      <c r="B15" s="607" t="s">
+      <c r="A15" s="605"/>
+      <c r="B15" s="591" t="s">
         <v>107</v>
       </c>
-      <c r="C15" s="608"/>
-      <c r="D15" s="613" t="s">
+      <c r="C15" s="592"/>
+      <c r="D15" s="597" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="614"/>
-[...7 lines deleted...]
-      <c r="M15" s="603"/>
+      <c r="E15" s="598"/>
+      <c r="F15" s="539"/>
+      <c r="G15" s="539"/>
+      <c r="H15" s="599"/>
+      <c r="I15" s="599"/>
+      <c r="J15" s="599"/>
+      <c r="K15" s="539"/>
+      <c r="L15" s="539"/>
+      <c r="M15" s="540"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="604"/>
-[...2 lines deleted...]
-      <c r="D16" s="572" t="s">
+      <c r="A16" s="605"/>
+      <c r="B16" s="593"/>
+      <c r="C16" s="594"/>
+      <c r="D16" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="E16" s="616"/>
+      <c r="E16" s="601"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="34"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="605"/>
-[...3 lines deleted...]
-      <c r="E17" s="618"/>
+      <c r="A17" s="606"/>
+      <c r="B17" s="595"/>
+      <c r="C17" s="596"/>
+      <c r="D17" s="602"/>
+      <c r="E17" s="603"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="36"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="555" t="s">
+      <c r="A18" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C18" s="536"/>
-[...2 lines deleted...]
-      <c r="F18" s="539" t="s">
+      <c r="C18" s="561"/>
+      <c r="D18" s="562"/>
+      <c r="E18" s="563"/>
+      <c r="F18" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G18" s="562"/>
+      <c r="G18" s="589"/>
       <c r="H18" s="42"/>
-      <c r="I18" s="562"/>
+      <c r="I18" s="589"/>
       <c r="J18" s="42"/>
-      <c r="K18" s="562"/>
+      <c r="K18" s="589"/>
       <c r="L18" s="42"/>
       <c r="M18" s="43"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="540"/>
+      <c r="A19" s="559"/>
       <c r="B19" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="533"/>
-[...3 lines deleted...]
-      <c r="G19" s="563"/>
+      <c r="C19" s="555"/>
+      <c r="D19" s="556"/>
+      <c r="E19" s="557"/>
+      <c r="F19" s="564"/>
+      <c r="G19" s="590"/>
       <c r="H19" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="563"/>
+      <c r="I19" s="590"/>
       <c r="J19" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K19" s="563"/>
+      <c r="K19" s="590"/>
       <c r="L19" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="46"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="540"/>
-      <c r="B20" s="528" t="s">
+      <c r="A20" s="559"/>
+      <c r="B20" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D20" s="161"/>
       <c r="E20" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F20" s="161"/>
       <c r="G20" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="12"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="540"/>
-      <c r="B21" s="529"/>
+      <c r="A21" s="559"/>
+      <c r="B21" s="551"/>
       <c r="C21" s="32"/>
       <c r="D21" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E21" s="31"/>
       <c r="F21" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G21" s="531"/>
-[...5 lines deleted...]
-      <c r="M21" s="532"/>
+      <c r="G21" s="553"/>
+      <c r="H21" s="553"/>
+      <c r="I21" s="553"/>
+      <c r="J21" s="553"/>
+      <c r="K21" s="553"/>
+      <c r="L21" s="553"/>
+      <c r="M21" s="554"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="540"/>
-[...11 lines deleted...]
-      <c r="M22" s="535"/>
+      <c r="A22" s="559"/>
+      <c r="B22" s="552"/>
+      <c r="C22" s="555"/>
+      <c r="D22" s="556"/>
+      <c r="E22" s="556"/>
+      <c r="F22" s="556"/>
+      <c r="G22" s="556"/>
+      <c r="H22" s="556"/>
+      <c r="I22" s="556"/>
+      <c r="J22" s="556"/>
+      <c r="K22" s="556"/>
+      <c r="L22" s="556"/>
+      <c r="M22" s="557"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1">
-      <c r="A23" s="564" t="s">
+      <c r="A23" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B23" s="565"/>
-[...5 lines deleted...]
-      <c r="H23" s="569" t="s">
+      <c r="B23" s="578"/>
+      <c r="C23" s="578"/>
+      <c r="D23" s="615"/>
+      <c r="E23" s="615"/>
+      <c r="F23" s="576"/>
+      <c r="G23" s="616"/>
+      <c r="H23" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I23" s="570"/>
-[...3 lines deleted...]
-      <c r="M23" s="571"/>
+      <c r="I23" s="618"/>
+      <c r="J23" s="618"/>
+      <c r="K23" s="618"/>
+      <c r="L23" s="618"/>
+      <c r="M23" s="619"/>
       <c r="N23" s="3"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A24" s="619" t="s">
+      <c r="A24" s="607" t="s">
         <v>112</v>
       </c>
-      <c r="B24" s="620"/>
-[...10 lines deleted...]
-      <c r="M24" s="621"/>
+      <c r="B24" s="608"/>
+      <c r="C24" s="608"/>
+      <c r="D24" s="608"/>
+      <c r="E24" s="608"/>
+      <c r="F24" s="608"/>
+      <c r="G24" s="608"/>
+      <c r="H24" s="608"/>
+      <c r="I24" s="608"/>
+      <c r="J24" s="608"/>
+      <c r="K24" s="608"/>
+      <c r="L24" s="608"/>
+      <c r="M24" s="609"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A25" s="572" t="s">
+      <c r="A25" s="600" t="s">
         <v>113</v>
       </c>
-      <c r="B25" s="573"/>
-      <c r="C25" s="539" t="s">
+      <c r="B25" s="610"/>
+      <c r="C25" s="564" t="s">
         <v>114</v>
       </c>
-      <c r="D25" s="539"/>
-      <c r="E25" s="528" t="s">
+      <c r="D25" s="564"/>
+      <c r="E25" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="F25" s="598"/>
+      <c r="F25" s="586"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="21"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A26" s="576"/>
-      <c r="B26" s="577"/>
+      <c r="A26" s="611"/>
+      <c r="B26" s="612"/>
       <c r="C26" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="22"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="528" t="s">
+      <c r="A27" s="550" t="s">
         <v>151</v>
       </c>
-      <c r="B27" s="622"/>
+      <c r="B27" s="613"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="530" t="s">
+      <c r="A28" s="552" t="s">
         <v>152</v>
       </c>
-      <c r="B28" s="623"/>
+      <c r="B28" s="614"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="22"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="23"/>
-      <c r="C29" s="539"/>
-[...2 lines deleted...]
-      <c r="F29" s="539"/>
+      <c r="C29" s="564"/>
+      <c r="D29" s="564"/>
+      <c r="E29" s="564"/>
+      <c r="F29" s="564"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="22"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
     </row>
     <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B30" s="23"/>
-      <c r="C30" s="643"/>
-[...2 lines deleted...]
-      <c r="F30" s="643"/>
+      <c r="C30" s="652"/>
+      <c r="D30" s="652"/>
+      <c r="E30" s="652"/>
+      <c r="F30" s="652"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="18"/>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="619" t="s">
+      <c r="A31" s="607" t="s">
         <v>118</v>
       </c>
-      <c r="B31" s="620"/>
-[...10 lines deleted...]
-      <c r="M31" s="621"/>
+      <c r="B31" s="608"/>
+      <c r="C31" s="608"/>
+      <c r="D31" s="608"/>
+      <c r="E31" s="608"/>
+      <c r="F31" s="608"/>
+      <c r="G31" s="608"/>
+      <c r="H31" s="608"/>
+      <c r="I31" s="608"/>
+      <c r="J31" s="608"/>
+      <c r="K31" s="608"/>
+      <c r="L31" s="608"/>
+      <c r="M31" s="609"/>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="668" t="s">
+      <c r="A32" s="670" t="s">
         <v>183</v>
       </c>
-      <c r="B32" s="669"/>
+      <c r="B32" s="671"/>
       <c r="C32" s="15" t="s">
         <v>141</v>
       </c>
       <c r="D32" s="155"/>
       <c r="E32" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F32" s="155"/>
       <c r="G32" s="19"/>
       <c r="H32" s="19"/>
       <c r="I32" s="19"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="20"/>
       <c r="N32" s="3"/>
       <c r="O32" s="4"/>
     </row>
     <row r="33" spans="1:15" ht="15" customHeight="1">
-      <c r="A33" s="572" t="s">
+      <c r="A33" s="600" t="s">
         <v>119</v>
       </c>
-      <c r="B33" s="573"/>
+      <c r="B33" s="610"/>
       <c r="C33" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>121</v>
       </c>
       <c r="F33" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G33" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="H33" s="578" t="s">
+      <c r="H33" s="535" t="s">
         <v>124</v>
       </c>
-      <c r="I33" s="579"/>
-      <c r="J33" s="578" t="s">
+      <c r="I33" s="537"/>
+      <c r="J33" s="535" t="s">
         <v>125</v>
       </c>
-      <c r="K33" s="579"/>
-      <c r="L33" s="578" t="s">
+      <c r="K33" s="537"/>
+      <c r="L33" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="M33" s="579"/>
+      <c r="M33" s="537"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" ht="15" customHeight="1">
-      <c r="A34" s="574"/>
-      <c r="B34" s="575"/>
+      <c r="A34" s="620"/>
+      <c r="B34" s="621"/>
       <c r="C34" s="157"/>
       <c r="D34" s="157"/>
       <c r="E34" s="157"/>
       <c r="F34" s="157"/>
       <c r="G34" s="157"/>
-      <c r="H34" s="557"/>
-[...4 lines deleted...]
-      <c r="M34" s="558"/>
+      <c r="H34" s="533"/>
+      <c r="I34" s="534"/>
+      <c r="J34" s="533"/>
+      <c r="K34" s="534"/>
+      <c r="L34" s="533"/>
+      <c r="M34" s="534"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" ht="15" customHeight="1">
-      <c r="A35" s="576"/>
-[...1 lines deleted...]
-      <c r="C35" s="578" t="s">
+      <c r="A35" s="611"/>
+      <c r="B35" s="612"/>
+      <c r="C35" s="535" t="s">
         <v>127</v>
       </c>
-      <c r="D35" s="606"/>
-[...8 lines deleted...]
-      <c r="M35" s="603"/>
+      <c r="D35" s="536"/>
+      <c r="E35" s="537"/>
+      <c r="F35" s="538"/>
+      <c r="G35" s="539"/>
+      <c r="H35" s="539"/>
+      <c r="I35" s="539"/>
+      <c r="J35" s="539"/>
+      <c r="K35" s="539"/>
+      <c r="L35" s="539"/>
+      <c r="M35" s="540"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
-      <c r="A36" s="580" t="s">
+      <c r="A36" s="541" t="s">
         <v>128</v>
       </c>
-      <c r="B36" s="581"/>
+      <c r="B36" s="542"/>
       <c r="C36" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="D36" s="38"/>
+      <c r="D36" s="716"/>
       <c r="E36" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F36" s="40"/>
+      <c r="F36" s="715"/>
       <c r="G36" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H36" s="657"/>
-[...1 lines deleted...]
-      <c r="J36" s="659" t="s">
+      <c r="H36" s="649"/>
+      <c r="I36" s="649"/>
+      <c r="J36" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K36" s="659"/>
-[...1 lines deleted...]
-      <c r="M36" s="658"/>
+      <c r="K36" s="651"/>
+      <c r="L36" s="649"/>
+      <c r="M36" s="650"/>
       <c r="N36" s="3"/>
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
-      <c r="A37" s="582"/>
-      <c r="B37" s="583"/>
+      <c r="A37" s="543"/>
+      <c r="B37" s="544"/>
       <c r="C37" s="27" t="s">
         <v>132</v>
       </c>
-      <c r="D37" s="38"/>
+      <c r="D37" s="716"/>
       <c r="E37" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F37" s="40"/>
+      <c r="F37" s="715"/>
       <c r="G37" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H37" s="657"/>
-[...1 lines deleted...]
-      <c r="J37" s="659" t="s">
+      <c r="H37" s="649"/>
+      <c r="I37" s="649"/>
+      <c r="J37" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K37" s="659"/>
-[...1 lines deleted...]
-      <c r="M37" s="658"/>
+      <c r="K37" s="651"/>
+      <c r="L37" s="649"/>
+      <c r="M37" s="650"/>
       <c r="N37" s="3"/>
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
-      <c r="A38" s="584"/>
-      <c r="B38" s="585"/>
+      <c r="A38" s="545"/>
+      <c r="B38" s="546"/>
       <c r="C38" s="28" t="s">
         <v>133</v>
       </c>
-      <c r="D38" s="39"/>
+      <c r="D38" s="717"/>
       <c r="E38" s="29" t="s">
         <v>130</v>
       </c>
-      <c r="F38" s="40"/>
+      <c r="F38" s="715"/>
       <c r="G38" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H38" s="657"/>
-[...1 lines deleted...]
-      <c r="J38" s="659" t="s">
+      <c r="H38" s="649"/>
+      <c r="I38" s="649"/>
+      <c r="J38" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K38" s="659"/>
-[...1 lines deleted...]
-      <c r="M38" s="658"/>
+      <c r="K38" s="651"/>
+      <c r="L38" s="649"/>
+      <c r="M38" s="650"/>
       <c r="N38" s="3"/>
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
-      <c r="A39" s="613" t="s">
+      <c r="A39" s="597" t="s">
         <v>134</v>
       </c>
-      <c r="B39" s="614"/>
-      <c r="C39" s="549" t="s">
+      <c r="B39" s="598"/>
+      <c r="C39" s="530" t="s">
         <v>297</v>
       </c>
-      <c r="D39" s="550"/>
-[...8 lines deleted...]
-      <c r="M39" s="551"/>
+      <c r="D39" s="531"/>
+      <c r="E39" s="531"/>
+      <c r="F39" s="531"/>
+      <c r="G39" s="531"/>
+      <c r="H39" s="531"/>
+      <c r="I39" s="531"/>
+      <c r="J39" s="531"/>
+      <c r="K39" s="531"/>
+      <c r="L39" s="531"/>
+      <c r="M39" s="532"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
-      <c r="A40" s="613" t="s">
+      <c r="A40" s="597" t="s">
         <v>135</v>
       </c>
-      <c r="B40" s="614"/>
-      <c r="C40" s="549" t="s">
+      <c r="B40" s="598"/>
+      <c r="C40" s="530" t="s">
         <v>298</v>
       </c>
-      <c r="D40" s="550"/>
-[...8 lines deleted...]
-      <c r="M40" s="551"/>
+      <c r="D40" s="531"/>
+      <c r="E40" s="531"/>
+      <c r="F40" s="531"/>
+      <c r="G40" s="531"/>
+      <c r="H40" s="531"/>
+      <c r="I40" s="531"/>
+      <c r="J40" s="531"/>
+      <c r="K40" s="531"/>
+      <c r="L40" s="531"/>
+      <c r="M40" s="532"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A41" s="547" t="s">
+      <c r="A41" s="528" t="s">
         <v>136</v>
       </c>
-      <c r="B41" s="548"/>
-[...10 lines deleted...]
-      <c r="M41" s="551"/>
+      <c r="B41" s="529"/>
+      <c r="C41" s="530"/>
+      <c r="D41" s="531"/>
+      <c r="E41" s="531"/>
+      <c r="F41" s="531"/>
+      <c r="G41" s="531"/>
+      <c r="H41" s="531"/>
+      <c r="I41" s="531"/>
+      <c r="J41" s="531"/>
+      <c r="K41" s="531"/>
+      <c r="L41" s="531"/>
+      <c r="M41" s="532"/>
       <c r="N41" s="3"/>
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
-      <c r="A42" s="652" t="s">
+      <c r="A42" s="640" t="s">
         <v>146</v>
       </c>
-      <c r="B42" s="653"/>
+      <c r="B42" s="641"/>
       <c r="C42" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D42" s="654"/>
-[...2 lines deleted...]
-      <c r="G42" s="655" t="s">
+      <c r="D42" s="634"/>
+      <c r="E42" s="634"/>
+      <c r="F42" s="634"/>
+      <c r="G42" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H42" s="655"/>
-[...4 lines deleted...]
-      <c r="M42" s="656"/>
+      <c r="H42" s="635"/>
+      <c r="I42" s="636"/>
+      <c r="J42" s="636"/>
+      <c r="K42" s="636"/>
+      <c r="L42" s="636"/>
+      <c r="M42" s="636"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
       <c r="G43" s="4"/>
       <c r="H43" s="4"/>
       <c r="I43" s="4"/>
       <c r="J43" s="4"/>
       <c r="K43" s="4"/>
       <c r="L43" s="4"/>
       <c r="M43" s="4"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
     </row>
     <row r="44" spans="1:15" ht="18" customHeight="1">
-      <c r="A44" s="552" t="s">
+      <c r="A44" s="625" t="s">
         <v>137</v>
       </c>
-      <c r="B44" s="552"/>
-[...10 lines deleted...]
-      <c r="M44" s="552"/>
+      <c r="B44" s="625"/>
+      <c r="C44" s="625"/>
+      <c r="D44" s="625"/>
+      <c r="E44" s="625"/>
+      <c r="F44" s="625"/>
+      <c r="G44" s="625"/>
+      <c r="H44" s="625"/>
+      <c r="I44" s="625"/>
+      <c r="J44" s="625"/>
+      <c r="K44" s="625"/>
+      <c r="L44" s="625"/>
+      <c r="M44" s="625"/>
       <c r="N44" s="3"/>
       <c r="O44" s="4"/>
     </row>
     <row r="45" spans="1:15" ht="30" customHeight="1">
-      <c r="A45" s="553" t="s">
+      <c r="A45" s="626" t="s">
         <v>138</v>
       </c>
-      <c r="B45" s="554"/>
-[...10 lines deleted...]
-      <c r="M45" s="554"/>
+      <c r="B45" s="627"/>
+      <c r="C45" s="627"/>
+      <c r="D45" s="627"/>
+      <c r="E45" s="627"/>
+      <c r="F45" s="627"/>
+      <c r="G45" s="627"/>
+      <c r="H45" s="627"/>
+      <c r="I45" s="627"/>
+      <c r="J45" s="627"/>
+      <c r="K45" s="627"/>
+      <c r="L45" s="627"/>
+      <c r="M45" s="627"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1">
       <c r="A46" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
       <c r="G46" s="4"/>
       <c r="H46" s="4"/>
       <c r="I46" s="4"/>
       <c r="J46" s="4"/>
       <c r="K46" s="4"/>
       <c r="L46" s="4"/>
       <c r="M46" s="4"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
       <c r="A47" s="30" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="555" t="s">
+      <c r="A48" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B48" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C48" s="536"/>
-[...2 lines deleted...]
-      <c r="F48" s="539" t="s">
+      <c r="C48" s="561"/>
+      <c r="D48" s="562"/>
+      <c r="E48" s="563"/>
+      <c r="F48" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G48" s="562"/>
+      <c r="G48" s="589"/>
       <c r="H48" s="42"/>
-      <c r="I48" s="562"/>
+      <c r="I48" s="589"/>
       <c r="J48" s="42"/>
-      <c r="K48" s="562"/>
+      <c r="K48" s="589"/>
       <c r="L48" s="42"/>
       <c r="M48" s="43"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1">
-      <c r="A49" s="540"/>
+      <c r="A49" s="559"/>
       <c r="B49" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="C49" s="533"/>
-[...3 lines deleted...]
-      <c r="G49" s="563"/>
+      <c r="C49" s="555"/>
+      <c r="D49" s="556"/>
+      <c r="E49" s="557"/>
+      <c r="F49" s="564"/>
+      <c r="G49" s="590"/>
       <c r="H49" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I49" s="563"/>
+      <c r="I49" s="590"/>
       <c r="J49" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K49" s="563"/>
+      <c r="K49" s="590"/>
       <c r="L49" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M49" s="46"/>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1">
-      <c r="A50" s="540"/>
-      <c r="B50" s="528" t="s">
+      <c r="A50" s="559"/>
+      <c r="B50" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D50" s="161"/>
       <c r="E50" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F50" s="161"/>
       <c r="G50" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H50" s="10"/>
       <c r="I50" s="10"/>
       <c r="J50" s="10"/>
       <c r="K50" s="10"/>
       <c r="L50" s="10"/>
       <c r="M50" s="12"/>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1">
-      <c r="A51" s="540"/>
-      <c r="B51" s="529"/>
+      <c r="A51" s="559"/>
+      <c r="B51" s="551"/>
       <c r="C51" s="32"/>
       <c r="D51" s="153"/>
       <c r="E51" s="31"/>
       <c r="F51" s="154"/>
-      <c r="G51" s="531"/>
-[...5 lines deleted...]
-      <c r="M51" s="532"/>
+      <c r="G51" s="553"/>
+      <c r="H51" s="553"/>
+      <c r="I51" s="553"/>
+      <c r="J51" s="553"/>
+      <c r="K51" s="553"/>
+      <c r="L51" s="553"/>
+      <c r="M51" s="554"/>
     </row>
     <row r="52" spans="1:13" ht="15" customHeight="1">
-      <c r="A52" s="540"/>
-[...11 lines deleted...]
-      <c r="M52" s="535"/>
+      <c r="A52" s="559"/>
+      <c r="B52" s="552"/>
+      <c r="C52" s="555"/>
+      <c r="D52" s="556"/>
+      <c r="E52" s="556"/>
+      <c r="F52" s="556"/>
+      <c r="G52" s="556"/>
+      <c r="H52" s="556"/>
+      <c r="I52" s="556"/>
+      <c r="J52" s="556"/>
+      <c r="K52" s="556"/>
+      <c r="L52" s="556"/>
+      <c r="M52" s="557"/>
     </row>
     <row r="53" spans="1:13" ht="15" customHeight="1">
-      <c r="A53" s="540"/>
+      <c r="A53" s="559"/>
       <c r="B53" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C53" s="536"/>
-[...2 lines deleted...]
-      <c r="F53" s="539" t="s">
+      <c r="C53" s="561"/>
+      <c r="D53" s="562"/>
+      <c r="E53" s="563"/>
+      <c r="F53" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G53" s="562"/>
+      <c r="G53" s="589"/>
       <c r="H53" s="42"/>
-      <c r="I53" s="562"/>
+      <c r="I53" s="589"/>
       <c r="J53" s="42"/>
-      <c r="K53" s="562"/>
+      <c r="K53" s="589"/>
       <c r="L53" s="42"/>
       <c r="M53" s="43"/>
     </row>
     <row r="54" spans="1:13" ht="15" customHeight="1">
-      <c r="A54" s="540"/>
+      <c r="A54" s="559"/>
       <c r="B54" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C54" s="533"/>
-[...3 lines deleted...]
-      <c r="G54" s="563"/>
+      <c r="C54" s="555"/>
+      <c r="D54" s="556"/>
+      <c r="E54" s="557"/>
+      <c r="F54" s="564"/>
+      <c r="G54" s="590"/>
       <c r="H54" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I54" s="563"/>
+      <c r="I54" s="590"/>
       <c r="J54" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K54" s="563"/>
+      <c r="K54" s="590"/>
       <c r="L54" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M54" s="46"/>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
-      <c r="A55" s="540"/>
-      <c r="B55" s="528" t="s">
+      <c r="A55" s="559"/>
+      <c r="B55" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D55" s="161"/>
       <c r="E55" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F55" s="161"/>
       <c r="G55" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H55" s="10"/>
       <c r="I55" s="10"/>
       <c r="J55" s="10"/>
       <c r="K55" s="10"/>
       <c r="L55" s="10"/>
       <c r="M55" s="12"/>
     </row>
     <row r="56" spans="1:13" ht="15" customHeight="1">
-      <c r="A56" s="540"/>
-      <c r="B56" s="529"/>
+      <c r="A56" s="559"/>
+      <c r="B56" s="551"/>
       <c r="C56" s="32"/>
       <c r="D56" s="153"/>
       <c r="E56" s="31"/>
       <c r="F56" s="154"/>
-      <c r="G56" s="531"/>
-[...5 lines deleted...]
-      <c r="M56" s="532"/>
+      <c r="G56" s="553"/>
+      <c r="H56" s="553"/>
+      <c r="I56" s="553"/>
+      <c r="J56" s="553"/>
+      <c r="K56" s="553"/>
+      <c r="L56" s="553"/>
+      <c r="M56" s="554"/>
     </row>
     <row r="57" spans="1:13" ht="15" customHeight="1">
-      <c r="A57" s="540"/>
-[...11 lines deleted...]
-      <c r="M57" s="535"/>
+      <c r="A57" s="559"/>
+      <c r="B57" s="552"/>
+      <c r="C57" s="555"/>
+      <c r="D57" s="556"/>
+      <c r="E57" s="556"/>
+      <c r="F57" s="556"/>
+      <c r="G57" s="556"/>
+      <c r="H57" s="556"/>
+      <c r="I57" s="556"/>
+      <c r="J57" s="556"/>
+      <c r="K57" s="556"/>
+      <c r="L57" s="556"/>
+      <c r="M57" s="557"/>
     </row>
     <row r="58" spans="1:13" ht="15" customHeight="1">
-      <c r="A58" s="540"/>
+      <c r="A58" s="559"/>
       <c r="B58" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C58" s="536"/>
-[...2 lines deleted...]
-      <c r="F58" s="539" t="s">
+      <c r="C58" s="561"/>
+      <c r="D58" s="562"/>
+      <c r="E58" s="563"/>
+      <c r="F58" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G58" s="562"/>
+      <c r="G58" s="589"/>
       <c r="H58" s="42"/>
-      <c r="I58" s="562"/>
+      <c r="I58" s="589"/>
       <c r="J58" s="42"/>
-      <c r="K58" s="562"/>
+      <c r="K58" s="589"/>
       <c r="L58" s="42"/>
       <c r="M58" s="43"/>
     </row>
     <row r="59" spans="1:13" ht="15" customHeight="1">
-      <c r="A59" s="540"/>
+      <c r="A59" s="559"/>
       <c r="B59" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C59" s="533"/>
-[...3 lines deleted...]
-      <c r="G59" s="563"/>
+      <c r="C59" s="555"/>
+      <c r="D59" s="556"/>
+      <c r="E59" s="557"/>
+      <c r="F59" s="564"/>
+      <c r="G59" s="590"/>
       <c r="H59" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I59" s="563"/>
+      <c r="I59" s="590"/>
       <c r="J59" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K59" s="563"/>
+      <c r="K59" s="590"/>
       <c r="L59" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M59" s="46"/>
     </row>
     <row r="60" spans="1:13" ht="15" customHeight="1">
-      <c r="A60" s="540"/>
-      <c r="B60" s="528" t="s">
+      <c r="A60" s="559"/>
+      <c r="B60" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D60" s="161"/>
       <c r="E60" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F60" s="161"/>
       <c r="G60" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H60" s="10"/>
       <c r="I60" s="10"/>
       <c r="J60" s="10"/>
       <c r="K60" s="10"/>
       <c r="L60" s="10"/>
       <c r="M60" s="12"/>
     </row>
     <row r="61" spans="1:13" ht="15" customHeight="1">
-      <c r="A61" s="540"/>
-      <c r="B61" s="529"/>
+      <c r="A61" s="559"/>
+      <c r="B61" s="551"/>
       <c r="C61" s="32"/>
       <c r="D61" s="153"/>
       <c r="E61" s="31"/>
       <c r="F61" s="154"/>
-      <c r="G61" s="531"/>
-[...5 lines deleted...]
-      <c r="M61" s="532"/>
+      <c r="G61" s="553"/>
+      <c r="H61" s="553"/>
+      <c r="I61" s="553"/>
+      <c r="J61" s="553"/>
+      <c r="K61" s="553"/>
+      <c r="L61" s="553"/>
+      <c r="M61" s="554"/>
     </row>
     <row r="62" spans="1:13" ht="15" customHeight="1">
-      <c r="A62" s="540"/>
-[...11 lines deleted...]
-      <c r="M62" s="535"/>
+      <c r="A62" s="559"/>
+      <c r="B62" s="552"/>
+      <c r="C62" s="555"/>
+      <c r="D62" s="556"/>
+      <c r="E62" s="556"/>
+      <c r="F62" s="556"/>
+      <c r="G62" s="556"/>
+      <c r="H62" s="556"/>
+      <c r="I62" s="556"/>
+      <c r="J62" s="556"/>
+      <c r="K62" s="556"/>
+      <c r="L62" s="556"/>
+      <c r="M62" s="557"/>
     </row>
     <row r="63" spans="1:13" ht="15" customHeight="1">
-      <c r="A63" s="540"/>
+      <c r="A63" s="559"/>
       <c r="B63" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C63" s="536"/>
-[...2 lines deleted...]
-      <c r="F63" s="539" t="s">
+      <c r="C63" s="561"/>
+      <c r="D63" s="562"/>
+      <c r="E63" s="563"/>
+      <c r="F63" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G63" s="562"/>
+      <c r="G63" s="589"/>
       <c r="H63" s="42"/>
-      <c r="I63" s="562"/>
+      <c r="I63" s="589"/>
       <c r="J63" s="42"/>
-      <c r="K63" s="562"/>
+      <c r="K63" s="589"/>
       <c r="L63" s="42"/>
       <c r="M63" s="43"/>
     </row>
     <row r="64" spans="1:13" ht="15" customHeight="1">
-      <c r="A64" s="540"/>
+      <c r="A64" s="559"/>
       <c r="B64" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C64" s="533"/>
-[...3 lines deleted...]
-      <c r="G64" s="563"/>
+      <c r="C64" s="555"/>
+      <c r="D64" s="556"/>
+      <c r="E64" s="557"/>
+      <c r="F64" s="564"/>
+      <c r="G64" s="590"/>
       <c r="H64" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I64" s="563"/>
+      <c r="I64" s="590"/>
       <c r="J64" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K64" s="563"/>
+      <c r="K64" s="590"/>
       <c r="L64" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M64" s="46"/>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="540"/>
-      <c r="B65" s="528" t="s">
+      <c r="A65" s="559"/>
+      <c r="B65" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C65" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D65" s="161"/>
       <c r="E65" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F65" s="161"/>
       <c r="G65" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H65" s="10"/>
       <c r="I65" s="10"/>
       <c r="J65" s="10"/>
       <c r="K65" s="10"/>
       <c r="L65" s="10"/>
       <c r="M65" s="12"/>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="540"/>
-      <c r="B66" s="529"/>
+      <c r="A66" s="559"/>
+      <c r="B66" s="551"/>
       <c r="C66" s="32"/>
       <c r="D66" s="153"/>
       <c r="E66" s="31"/>
       <c r="F66" s="154"/>
-      <c r="G66" s="531"/>
-[...5 lines deleted...]
-      <c r="M66" s="532"/>
+      <c r="G66" s="553"/>
+      <c r="H66" s="553"/>
+      <c r="I66" s="553"/>
+      <c r="J66" s="553"/>
+      <c r="K66" s="553"/>
+      <c r="L66" s="553"/>
+      <c r="M66" s="554"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="540"/>
-[...11 lines deleted...]
-      <c r="M67" s="535"/>
+      <c r="A67" s="559"/>
+      <c r="B67" s="552"/>
+      <c r="C67" s="555"/>
+      <c r="D67" s="556"/>
+      <c r="E67" s="556"/>
+      <c r="F67" s="556"/>
+      <c r="G67" s="556"/>
+      <c r="H67" s="556"/>
+      <c r="I67" s="556"/>
+      <c r="J67" s="556"/>
+      <c r="K67" s="556"/>
+      <c r="L67" s="556"/>
+      <c r="M67" s="557"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="540"/>
+      <c r="A68" s="559"/>
       <c r="B68" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C68" s="536"/>
-[...2 lines deleted...]
-      <c r="F68" s="539" t="s">
+      <c r="C68" s="561"/>
+      <c r="D68" s="562"/>
+      <c r="E68" s="563"/>
+      <c r="F68" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G68" s="562"/>
+      <c r="G68" s="589"/>
       <c r="H68" s="42"/>
-      <c r="I68" s="562"/>
+      <c r="I68" s="589"/>
       <c r="J68" s="42"/>
-      <c r="K68" s="562"/>
+      <c r="K68" s="589"/>
       <c r="L68" s="42"/>
       <c r="M68" s="43"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="540"/>
+      <c r="A69" s="559"/>
       <c r="B69" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C69" s="533"/>
-[...3 lines deleted...]
-      <c r="G69" s="563"/>
+      <c r="C69" s="555"/>
+      <c r="D69" s="556"/>
+      <c r="E69" s="557"/>
+      <c r="F69" s="564"/>
+      <c r="G69" s="590"/>
       <c r="H69" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I69" s="563"/>
+      <c r="I69" s="590"/>
       <c r="J69" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K69" s="563"/>
+      <c r="K69" s="590"/>
       <c r="L69" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M69" s="46"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="540"/>
-      <c r="B70" s="528" t="s">
+      <c r="A70" s="559"/>
+      <c r="B70" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C70" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D70" s="161"/>
       <c r="E70" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F70" s="161"/>
       <c r="G70" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H70" s="10"/>
       <c r="I70" s="10"/>
       <c r="J70" s="10"/>
       <c r="K70" s="10"/>
       <c r="L70" s="10"/>
       <c r="M70" s="12"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="540"/>
-      <c r="B71" s="529"/>
+      <c r="A71" s="559"/>
+      <c r="B71" s="551"/>
       <c r="C71" s="32"/>
       <c r="D71" s="153"/>
       <c r="E71" s="31"/>
       <c r="F71" s="154"/>
-      <c r="G71" s="531"/>
-[...5 lines deleted...]
-      <c r="M71" s="532"/>
+      <c r="G71" s="553"/>
+      <c r="H71" s="553"/>
+      <c r="I71" s="553"/>
+      <c r="J71" s="553"/>
+      <c r="K71" s="553"/>
+      <c r="L71" s="553"/>
+      <c r="M71" s="554"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="540"/>
-[...11 lines deleted...]
-      <c r="M72" s="535"/>
+      <c r="A72" s="559"/>
+      <c r="B72" s="552"/>
+      <c r="C72" s="555"/>
+      <c r="D72" s="556"/>
+      <c r="E72" s="556"/>
+      <c r="F72" s="556"/>
+      <c r="G72" s="556"/>
+      <c r="H72" s="556"/>
+      <c r="I72" s="556"/>
+      <c r="J72" s="556"/>
+      <c r="K72" s="556"/>
+      <c r="L72" s="556"/>
+      <c r="M72" s="557"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="540"/>
+      <c r="A73" s="559"/>
       <c r="B73" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C73" s="536"/>
-[...2 lines deleted...]
-      <c r="F73" s="539" t="s">
+      <c r="C73" s="561"/>
+      <c r="D73" s="562"/>
+      <c r="E73" s="563"/>
+      <c r="F73" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G73" s="562"/>
+      <c r="G73" s="589"/>
       <c r="H73" s="42"/>
-      <c r="I73" s="562"/>
+      <c r="I73" s="589"/>
       <c r="J73" s="42"/>
-      <c r="K73" s="562"/>
+      <c r="K73" s="589"/>
       <c r="L73" s="42"/>
       <c r="M73" s="43"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="540"/>
+      <c r="A74" s="559"/>
       <c r="B74" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C74" s="533"/>
-[...3 lines deleted...]
-      <c r="G74" s="563"/>
+      <c r="C74" s="555"/>
+      <c r="D74" s="556"/>
+      <c r="E74" s="557"/>
+      <c r="F74" s="564"/>
+      <c r="G74" s="590"/>
       <c r="H74" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I74" s="563"/>
+      <c r="I74" s="590"/>
       <c r="J74" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K74" s="563"/>
+      <c r="K74" s="590"/>
       <c r="L74" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M74" s="46"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="540"/>
-      <c r="B75" s="528" t="s">
+      <c r="A75" s="559"/>
+      <c r="B75" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C75" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D75" s="161"/>
       <c r="E75" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F75" s="161"/>
       <c r="G75" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H75" s="10"/>
       <c r="I75" s="10"/>
       <c r="J75" s="10"/>
       <c r="K75" s="10"/>
       <c r="L75" s="10"/>
       <c r="M75" s="12"/>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
-      <c r="A76" s="540"/>
-      <c r="B76" s="529"/>
+      <c r="A76" s="559"/>
+      <c r="B76" s="551"/>
       <c r="C76" s="32"/>
       <c r="D76" s="153"/>
       <c r="E76" s="31"/>
       <c r="F76" s="154"/>
-      <c r="G76" s="531"/>
-[...5 lines deleted...]
-      <c r="M76" s="532"/>
+      <c r="G76" s="553"/>
+      <c r="H76" s="553"/>
+      <c r="I76" s="553"/>
+      <c r="J76" s="553"/>
+      <c r="K76" s="553"/>
+      <c r="L76" s="553"/>
+      <c r="M76" s="554"/>
     </row>
     <row r="77" spans="1:13" ht="15" customHeight="1">
-      <c r="A77" s="541"/>
-[...11 lines deleted...]
-      <c r="M77" s="535"/>
+      <c r="A77" s="560"/>
+      <c r="B77" s="552"/>
+      <c r="C77" s="555"/>
+      <c r="D77" s="556"/>
+      <c r="E77" s="556"/>
+      <c r="F77" s="556"/>
+      <c r="G77" s="556"/>
+      <c r="H77" s="556"/>
+      <c r="I77" s="556"/>
+      <c r="J77" s="556"/>
+      <c r="K77" s="556"/>
+      <c r="L77" s="556"/>
+      <c r="M77" s="557"/>
     </row>
     <row r="78" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
   </sheetData>
   <mergeCells count="132">
-    <mergeCell ref="F68:F69"/>
-[...29 lines deleted...]
-    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="B15:C17"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:M15"/>
+    <mergeCell ref="D16:E17"/>
+    <mergeCell ref="A10:A17"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="G21:M21"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="H23:M23"/>
+    <mergeCell ref="A18:A22"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A33:B35"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="C35:E35"/>
+    <mergeCell ref="F35:M35"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="H38:I38"/>
+    <mergeCell ref="J38:K38"/>
+    <mergeCell ref="L38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="A36:B38"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="C41:M41"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:F42"/>
+    <mergeCell ref="G42:H42"/>
+    <mergeCell ref="I42:M42"/>
     <mergeCell ref="C53:E53"/>
     <mergeCell ref="F53:F54"/>
     <mergeCell ref="G53:G54"/>
     <mergeCell ref="I53:I54"/>
     <mergeCell ref="K53:K54"/>
     <mergeCell ref="C54:E54"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A48:A77"/>
     <mergeCell ref="C48:E48"/>
     <mergeCell ref="F48:F49"/>
     <mergeCell ref="G48:G49"/>
     <mergeCell ref="I48:I49"/>
     <mergeCell ref="K48:K49"/>
     <mergeCell ref="C49:E49"/>
     <mergeCell ref="B50:B52"/>
     <mergeCell ref="G51:M51"/>
     <mergeCell ref="C62:M62"/>
     <mergeCell ref="C63:E63"/>
     <mergeCell ref="F63:F64"/>
     <mergeCell ref="G63:G64"/>
     <mergeCell ref="I63:I64"/>
     <mergeCell ref="K63:K64"/>
     <mergeCell ref="C64:E64"/>
     <mergeCell ref="B55:B57"/>
-    <mergeCell ref="A44:M44"/>
-[...75 lines deleted...]
-    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="G76:M76"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="G71:M71"/>
+    <mergeCell ref="C72:M72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="F73:F74"/>
+    <mergeCell ref="G73:G74"/>
+    <mergeCell ref="I73:I74"/>
+    <mergeCell ref="K73:K74"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="F68:F69"/>
+    <mergeCell ref="G68:G69"/>
+    <mergeCell ref="I68:I69"/>
+    <mergeCell ref="K68:K69"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="B60:B62"/>
+    <mergeCell ref="G61:M61"/>
+    <mergeCell ref="G56:M56"/>
+    <mergeCell ref="C57:M57"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F58:F59"/>
+    <mergeCell ref="G58:G59"/>
+    <mergeCell ref="I58:I59"/>
+    <mergeCell ref="K58:K59"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="B65:B67"/>
+    <mergeCell ref="G66:M66"/>
+    <mergeCell ref="C67:M67"/>
+    <mergeCell ref="C68:E68"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D71 D6 D21 D13 D51 D56 D61 D66 D76" xr:uid="{AA2ED058-890B-4D7B-BCDD-363253CA57AA}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F71 F6 F21 F13 F51 F56 F61 F66 F76" xr:uid="{4CB55898-56A6-4C31-8C9E-473A138B351F}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C18:E18 C48:E48 C53:E53 C58:E58 C63:E63 C68:E68 C73:E73" xr:uid="{4D0DE8B0-73F2-421F-89D9-CAE9B5261DEA}"/>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D12 F12" xr:uid="{53F134BD-F55B-4281-8BDC-FC529C7C2A4F}"/>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11 G18:G19 I18:I19 K18:K19 G48:G49 I48:I49 K48:K49 G53:G54 I53:I54 K53:K54 G58:G59 I58:I59 K58:K59 G63:G64 I63:I64 K63:K64 G68:G69 I68:I69 K68:K69 G73:G74 I73:I74 K73:K74" xr:uid="{59D41D76-8AE2-492E-B87A-9D173EF0C447}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C34:M34 D32 F32" xr:uid="{CB223F86-9C6D-470C-9569-C8AA485D88ED}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C32:F32" xr:uid="{5637F6CD-F98D-438C-9854-CFADD8EA0D3B}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" scale="98" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="45" max="12" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE5C39EB-C84A-4971-8048-51D869DB1AC6}">
   <sheetPr codeName="Sheet24"/>
   <dimension ref="A1:O76"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A19" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L37" sqref="L37:M37"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
     <col min="2" max="7" width="8.625" style="2" customWidth="1"/>
     <col min="8" max="13" width="4.625" style="2" customWidth="1"/>
     <col min="14" max="16384" width="3.875" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="15" customHeight="1">
       <c r="A1" s="103" t="s">
         <v>184</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="49"/>
       <c r="B2" s="49"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="58"/>
       <c r="F2" s="58"/>
       <c r="G2" s="57"/>
       <c r="H2" s="59"/>
       <c r="I2" s="59"/>
       <c r="J2" s="59"/>
       <c r="K2" s="59"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="3"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="555" t="s">
+      <c r="A3" s="558" t="s">
         <v>94</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C3" s="592"/>
-[...9 lines deleted...]
-      <c r="M3" s="594"/>
+      <c r="C3" s="580"/>
+      <c r="D3" s="581"/>
+      <c r="E3" s="581"/>
+      <c r="F3" s="581"/>
+      <c r="G3" s="581"/>
+      <c r="H3" s="581"/>
+      <c r="I3" s="581"/>
+      <c r="J3" s="581"/>
+      <c r="K3" s="581"/>
+      <c r="L3" s="581"/>
+      <c r="M3" s="582"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="540"/>
+      <c r="A4" s="559"/>
       <c r="B4" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="595"/>
-[...9 lines deleted...]
-      <c r="M4" s="597"/>
+      <c r="C4" s="583"/>
+      <c r="D4" s="584"/>
+      <c r="E4" s="584"/>
+      <c r="F4" s="584"/>
+      <c r="G4" s="584"/>
+      <c r="H4" s="584"/>
+      <c r="I4" s="584"/>
+      <c r="J4" s="584"/>
+      <c r="K4" s="584"/>
+      <c r="L4" s="584"/>
+      <c r="M4" s="585"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="540"/>
-      <c r="B5" s="598" t="s">
+      <c r="A5" s="559"/>
+      <c r="B5" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="41"/>
       <c r="G5" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="12"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="540"/>
-      <c r="B6" s="599"/>
+      <c r="A6" s="559"/>
+      <c r="B6" s="587"/>
       <c r="C6" s="32"/>
       <c r="D6" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E6" s="31"/>
       <c r="F6" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G6" s="531"/>
-[...5 lines deleted...]
-      <c r="M6" s="532"/>
+      <c r="G6" s="553"/>
+      <c r="H6" s="553"/>
+      <c r="I6" s="553"/>
+      <c r="J6" s="553"/>
+      <c r="K6" s="553"/>
+      <c r="L6" s="553"/>
+      <c r="M6" s="554"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="540"/>
-[...11 lines deleted...]
-      <c r="M7" s="535"/>
+      <c r="A7" s="559"/>
+      <c r="B7" s="588"/>
+      <c r="C7" s="555"/>
+      <c r="D7" s="556"/>
+      <c r="E7" s="556"/>
+      <c r="F7" s="556"/>
+      <c r="G7" s="556"/>
+      <c r="H7" s="556"/>
+      <c r="I7" s="556"/>
+      <c r="J7" s="556"/>
+      <c r="K7" s="556"/>
+      <c r="L7" s="556"/>
+      <c r="M7" s="557"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="540"/>
+      <c r="A8" s="559"/>
       <c r="B8" s="102" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="586"/>
-[...9 lines deleted...]
-      <c r="M8" s="588"/>
+      <c r="C8" s="570"/>
+      <c r="D8" s="571"/>
+      <c r="E8" s="571"/>
+      <c r="F8" s="571"/>
+      <c r="G8" s="571"/>
+      <c r="H8" s="571"/>
+      <c r="I8" s="571"/>
+      <c r="J8" s="571"/>
+      <c r="K8" s="571"/>
+      <c r="L8" s="571"/>
+      <c r="M8" s="572"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="541"/>
+      <c r="A9" s="560"/>
       <c r="B9" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C9" s="601"/>
-[...9 lines deleted...]
-      <c r="M9" s="603"/>
+      <c r="C9" s="538"/>
+      <c r="D9" s="539"/>
+      <c r="E9" s="539"/>
+      <c r="F9" s="539"/>
+      <c r="G9" s="539"/>
+      <c r="H9" s="539"/>
+      <c r="I9" s="539"/>
+      <c r="J9" s="539"/>
+      <c r="K9" s="539"/>
+      <c r="L9" s="539"/>
+      <c r="M9" s="540"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="555" t="s">
+      <c r="A10" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="536"/>
-[...2 lines deleted...]
-      <c r="F10" s="539" t="s">
+      <c r="C10" s="561"/>
+      <c r="D10" s="562"/>
+      <c r="E10" s="563"/>
+      <c r="F10" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G10" s="562"/>
+      <c r="G10" s="589"/>
       <c r="H10" s="42"/>
-      <c r="I10" s="562"/>
+      <c r="I10" s="589"/>
       <c r="J10" s="42"/>
-      <c r="K10" s="562"/>
+      <c r="K10" s="589"/>
       <c r="L10" s="42"/>
       <c r="M10" s="43"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="540"/>
+      <c r="A11" s="559"/>
       <c r="B11" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C11" s="533"/>
-[...3 lines deleted...]
-      <c r="G11" s="563"/>
+      <c r="C11" s="555"/>
+      <c r="D11" s="556"/>
+      <c r="E11" s="557"/>
+      <c r="F11" s="564"/>
+      <c r="G11" s="590"/>
       <c r="H11" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I11" s="563"/>
+      <c r="I11" s="590"/>
       <c r="J11" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K11" s="563"/>
+      <c r="K11" s="590"/>
       <c r="L11" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M11" s="46"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="540"/>
-      <c r="B12" s="528" t="s">
+      <c r="A12" s="559"/>
+      <c r="B12" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D12" s="41"/>
       <c r="E12" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F12" s="41"/>
       <c r="G12" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="12"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="540"/>
-      <c r="B13" s="529"/>
+      <c r="A13" s="559"/>
+      <c r="B13" s="551"/>
       <c r="C13" s="32"/>
       <c r="D13" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E13" s="31"/>
       <c r="F13" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G13" s="531"/>
-[...5 lines deleted...]
-      <c r="M13" s="532"/>
+      <c r="G13" s="553"/>
+      <c r="H13" s="553"/>
+      <c r="I13" s="553"/>
+      <c r="J13" s="553"/>
+      <c r="K13" s="553"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="554"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="540"/>
-[...11 lines deleted...]
-      <c r="M14" s="535"/>
+      <c r="A14" s="559"/>
+      <c r="B14" s="552"/>
+      <c r="C14" s="555"/>
+      <c r="D14" s="556"/>
+      <c r="E14" s="556"/>
+      <c r="F14" s="556"/>
+      <c r="G14" s="556"/>
+      <c r="H14" s="556"/>
+      <c r="I14" s="556"/>
+      <c r="J14" s="556"/>
+      <c r="K14" s="556"/>
+      <c r="L14" s="556"/>
+      <c r="M14" s="557"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="604"/>
-      <c r="B15" s="607" t="s">
+      <c r="A15" s="605"/>
+      <c r="B15" s="591" t="s">
         <v>107</v>
       </c>
-      <c r="C15" s="608"/>
-      <c r="D15" s="613" t="s">
+      <c r="C15" s="592"/>
+      <c r="D15" s="597" t="s">
         <v>108</v>
       </c>
-      <c r="E15" s="614"/>
-[...7 lines deleted...]
-      <c r="M15" s="603"/>
+      <c r="E15" s="598"/>
+      <c r="F15" s="539"/>
+      <c r="G15" s="539"/>
+      <c r="H15" s="599"/>
+      <c r="I15" s="599"/>
+      <c r="J15" s="599"/>
+      <c r="K15" s="539"/>
+      <c r="L15" s="539"/>
+      <c r="M15" s="540"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="604"/>
-[...2 lines deleted...]
-      <c r="D16" s="572" t="s">
+      <c r="A16" s="605"/>
+      <c r="B16" s="593"/>
+      <c r="C16" s="594"/>
+      <c r="D16" s="600" t="s">
         <v>109</v>
       </c>
-      <c r="E16" s="616"/>
+      <c r="E16" s="601"/>
       <c r="F16" s="33"/>
       <c r="G16" s="33"/>
       <c r="H16" s="33"/>
       <c r="I16" s="33"/>
       <c r="J16" s="33"/>
       <c r="K16" s="33"/>
       <c r="L16" s="33"/>
       <c r="M16" s="34"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="605"/>
-[...3 lines deleted...]
-      <c r="E17" s="618"/>
+      <c r="A17" s="606"/>
+      <c r="B17" s="595"/>
+      <c r="C17" s="596"/>
+      <c r="D17" s="602"/>
+      <c r="E17" s="603"/>
       <c r="F17" s="35"/>
       <c r="G17" s="35"/>
       <c r="H17" s="35"/>
       <c r="I17" s="35"/>
       <c r="J17" s="35"/>
       <c r="K17" s="35"/>
       <c r="L17" s="35"/>
       <c r="M17" s="36"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="555" t="s">
+      <c r="A18" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B18" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C18" s="536"/>
-[...2 lines deleted...]
-      <c r="F18" s="539" t="s">
+      <c r="C18" s="561"/>
+      <c r="D18" s="562"/>
+      <c r="E18" s="563"/>
+      <c r="F18" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G18" s="562"/>
+      <c r="G18" s="589"/>
       <c r="H18" s="42"/>
-      <c r="I18" s="562"/>
+      <c r="I18" s="589"/>
       <c r="J18" s="42"/>
-      <c r="K18" s="562"/>
+      <c r="K18" s="589"/>
       <c r="L18" s="42"/>
       <c r="M18" s="43"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="540"/>
+      <c r="A19" s="559"/>
       <c r="B19" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C19" s="533"/>
-[...3 lines deleted...]
-      <c r="G19" s="563"/>
+      <c r="C19" s="555"/>
+      <c r="D19" s="556"/>
+      <c r="E19" s="557"/>
+      <c r="F19" s="564"/>
+      <c r="G19" s="590"/>
       <c r="H19" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I19" s="563"/>
+      <c r="I19" s="590"/>
       <c r="J19" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K19" s="563"/>
+      <c r="K19" s="590"/>
       <c r="L19" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M19" s="46"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="540"/>
-      <c r="B20" s="528" t="s">
+      <c r="A20" s="559"/>
+      <c r="B20" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C20" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D20" s="161"/>
       <c r="E20" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F20" s="161"/>
       <c r="G20" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
       <c r="M20" s="12"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="540"/>
-      <c r="B21" s="529"/>
+      <c r="A21" s="559"/>
+      <c r="B21" s="551"/>
       <c r="C21" s="32"/>
       <c r="D21" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E21" s="31"/>
       <c r="F21" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G21" s="531"/>
-[...5 lines deleted...]
-      <c r="M21" s="532"/>
+      <c r="G21" s="553"/>
+      <c r="H21" s="553"/>
+      <c r="I21" s="553"/>
+      <c r="J21" s="553"/>
+      <c r="K21" s="553"/>
+      <c r="L21" s="553"/>
+      <c r="M21" s="554"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="540"/>
-[...11 lines deleted...]
-      <c r="M22" s="535"/>
+      <c r="A22" s="559"/>
+      <c r="B22" s="552"/>
+      <c r="C22" s="555"/>
+      <c r="D22" s="556"/>
+      <c r="E22" s="556"/>
+      <c r="F22" s="556"/>
+      <c r="G22" s="556"/>
+      <c r="H22" s="556"/>
+      <c r="I22" s="556"/>
+      <c r="J22" s="556"/>
+      <c r="K22" s="556"/>
+      <c r="L22" s="556"/>
+      <c r="M22" s="557"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" ht="15" customHeight="1">
-      <c r="A23" s="564" t="s">
+      <c r="A23" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B23" s="565"/>
-[...5 lines deleted...]
-      <c r="H23" s="569" t="s">
+      <c r="B23" s="578"/>
+      <c r="C23" s="578"/>
+      <c r="D23" s="615"/>
+      <c r="E23" s="615"/>
+      <c r="F23" s="576"/>
+      <c r="G23" s="616"/>
+      <c r="H23" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I23" s="570"/>
-[...3 lines deleted...]
-      <c r="M23" s="571"/>
+      <c r="I23" s="618"/>
+      <c r="J23" s="618"/>
+      <c r="K23" s="618"/>
+      <c r="L23" s="618"/>
+      <c r="M23" s="619"/>
       <c r="N23" s="3"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A24" s="619" t="s">
+      <c r="A24" s="607" t="s">
         <v>112</v>
       </c>
-      <c r="B24" s="620"/>
-[...10 lines deleted...]
-      <c r="M24" s="621"/>
+      <c r="B24" s="608"/>
+      <c r="C24" s="608"/>
+      <c r="D24" s="608"/>
+      <c r="E24" s="608"/>
+      <c r="F24" s="608"/>
+      <c r="G24" s="608"/>
+      <c r="H24" s="608"/>
+      <c r="I24" s="608"/>
+      <c r="J24" s="608"/>
+      <c r="K24" s="608"/>
+      <c r="L24" s="608"/>
+      <c r="M24" s="609"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A25" s="572" t="s">
+      <c r="A25" s="600" t="s">
         <v>113</v>
       </c>
-      <c r="B25" s="573"/>
-      <c r="C25" s="539" t="s">
+      <c r="B25" s="610"/>
+      <c r="C25" s="564" t="s">
         <v>114</v>
       </c>
-      <c r="D25" s="539"/>
-      <c r="E25" s="528" t="s">
+      <c r="D25" s="564"/>
+      <c r="E25" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="F25" s="598"/>
+      <c r="F25" s="586"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="21"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A26" s="576"/>
-      <c r="B26" s="577"/>
+      <c r="A26" s="611"/>
+      <c r="B26" s="612"/>
       <c r="C26" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F26" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="22"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="528" t="s">
+      <c r="A27" s="550" t="s">
         <v>151</v>
       </c>
-      <c r="B27" s="622"/>
+      <c r="B27" s="613"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A28" s="530" t="s">
+      <c r="A28" s="552" t="s">
         <v>152</v>
       </c>
-      <c r="B28" s="623"/>
+      <c r="B28" s="614"/>
       <c r="C28" s="14"/>
       <c r="D28" s="14"/>
       <c r="E28" s="14"/>
       <c r="F28" s="14"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="22"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="23"/>
-      <c r="C29" s="539"/>
-[...2 lines deleted...]
-      <c r="F29" s="539"/>
+      <c r="C29" s="564"/>
+      <c r="D29" s="564"/>
+      <c r="E29" s="564"/>
+      <c r="F29" s="564"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="22"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
     </row>
     <row r="30" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A30" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B30" s="23"/>
-      <c r="C30" s="643"/>
-[...2 lines deleted...]
-      <c r="F30" s="643"/>
+      <c r="C30" s="652"/>
+      <c r="D30" s="652"/>
+      <c r="E30" s="652"/>
+      <c r="F30" s="652"/>
       <c r="G30" s="17"/>
       <c r="H30" s="17"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="18"/>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="619" t="s">
+      <c r="A31" s="607" t="s">
         <v>118</v>
       </c>
-      <c r="B31" s="620"/>
-[...10 lines deleted...]
-      <c r="M31" s="621"/>
+      <c r="B31" s="608"/>
+      <c r="C31" s="608"/>
+      <c r="D31" s="608"/>
+      <c r="E31" s="608"/>
+      <c r="F31" s="608"/>
+      <c r="G31" s="608"/>
+      <c r="H31" s="608"/>
+      <c r="I31" s="608"/>
+      <c r="J31" s="608"/>
+      <c r="K31" s="608"/>
+      <c r="L31" s="608"/>
+      <c r="M31" s="609"/>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="572" t="s">
+      <c r="A32" s="600" t="s">
         <v>119</v>
       </c>
-      <c r="B32" s="573"/>
+      <c r="B32" s="610"/>
       <c r="C32" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>120</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>121</v>
       </c>
       <c r="F32" s="14" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="H32" s="578" t="s">
+      <c r="H32" s="535" t="s">
         <v>124</v>
       </c>
-      <c r="I32" s="579"/>
-      <c r="J32" s="578" t="s">
+      <c r="I32" s="537"/>
+      <c r="J32" s="535" t="s">
         <v>125</v>
       </c>
-      <c r="K32" s="579"/>
-      <c r="L32" s="578" t="s">
+      <c r="K32" s="537"/>
+      <c r="L32" s="535" t="s">
         <v>126</v>
       </c>
-      <c r="M32" s="579"/>
+      <c r="M32" s="537"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
     </row>
     <row r="33" spans="1:15" ht="15" customHeight="1">
-      <c r="A33" s="574"/>
-      <c r="B33" s="575"/>
+      <c r="A33" s="620"/>
+      <c r="B33" s="621"/>
       <c r="C33" s="157"/>
       <c r="D33" s="157"/>
       <c r="E33" s="157"/>
       <c r="F33" s="157"/>
       <c r="G33" s="157"/>
-      <c r="H33" s="557"/>
-[...4 lines deleted...]
-      <c r="M33" s="558"/>
+      <c r="H33" s="533"/>
+      <c r="I33" s="534"/>
+      <c r="J33" s="533"/>
+      <c r="K33" s="534"/>
+      <c r="L33" s="533"/>
+      <c r="M33" s="534"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" ht="15" customHeight="1">
-      <c r="A34" s="576"/>
-[...1 lines deleted...]
-      <c r="C34" s="578" t="s">
+      <c r="A34" s="611"/>
+      <c r="B34" s="612"/>
+      <c r="C34" s="535" t="s">
         <v>127</v>
       </c>
-      <c r="D34" s="606"/>
-[...8 lines deleted...]
-      <c r="M34" s="603"/>
+      <c r="D34" s="536"/>
+      <c r="E34" s="537"/>
+      <c r="F34" s="538"/>
+      <c r="G34" s="539"/>
+      <c r="H34" s="539"/>
+      <c r="I34" s="539"/>
+      <c r="J34" s="539"/>
+      <c r="K34" s="539"/>
+      <c r="L34" s="539"/>
+      <c r="M34" s="540"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" ht="15" customHeight="1">
-      <c r="A35" s="580" t="s">
+      <c r="A35" s="541" t="s">
         <v>128</v>
       </c>
-      <c r="B35" s="581"/>
+      <c r="B35" s="542"/>
       <c r="C35" s="24" t="s">
         <v>129</v>
       </c>
-      <c r="D35" s="38"/>
+      <c r="D35" s="716"/>
       <c r="E35" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F35" s="40"/>
+      <c r="F35" s="715"/>
       <c r="G35" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H35" s="657"/>
-[...1 lines deleted...]
-      <c r="J35" s="659" t="s">
+      <c r="H35" s="649"/>
+      <c r="I35" s="649"/>
+      <c r="J35" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K35" s="659"/>
-[...1 lines deleted...]
-      <c r="M35" s="658"/>
+      <c r="K35" s="651"/>
+      <c r="L35" s="649"/>
+      <c r="M35" s="650"/>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
-      <c r="A36" s="582"/>
-      <c r="B36" s="583"/>
+      <c r="A36" s="543"/>
+      <c r="B36" s="544"/>
       <c r="C36" s="27" t="s">
         <v>132</v>
       </c>
-      <c r="D36" s="38"/>
+      <c r="D36" s="716"/>
       <c r="E36" s="25" t="s">
         <v>130</v>
       </c>
-      <c r="F36" s="40"/>
+      <c r="F36" s="715"/>
       <c r="G36" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H36" s="657"/>
-[...1 lines deleted...]
-      <c r="J36" s="659" t="s">
+      <c r="J36" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K36" s="659"/>
-[...1 lines deleted...]
-      <c r="M36" s="658"/>
+      <c r="K36" s="651"/>
       <c r="N36" s="3"/>
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
-      <c r="A37" s="584"/>
-      <c r="B37" s="585"/>
+      <c r="A37" s="545"/>
+      <c r="B37" s="546"/>
       <c r="C37" s="28" t="s">
         <v>133</v>
       </c>
-      <c r="D37" s="39"/>
+      <c r="D37" s="717"/>
       <c r="E37" s="29" t="s">
         <v>130</v>
       </c>
-      <c r="F37" s="40"/>
+      <c r="F37" s="715"/>
       <c r="G37" s="26" t="s">
         <v>131</v>
       </c>
-      <c r="H37" s="657"/>
-[...1 lines deleted...]
-      <c r="J37" s="659" t="s">
+      <c r="H37" s="649"/>
+      <c r="I37" s="649"/>
+      <c r="J37" s="651" t="s">
         <v>130</v>
       </c>
-      <c r="K37" s="659"/>
-[...1 lines deleted...]
-      <c r="M37" s="658"/>
+      <c r="K37" s="651"/>
+      <c r="L37" s="649"/>
+      <c r="M37" s="650"/>
       <c r="N37" s="3"/>
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
-      <c r="A38" s="613" t="s">
+      <c r="A38" s="597" t="s">
         <v>134</v>
       </c>
-      <c r="B38" s="614"/>
-      <c r="C38" s="549" t="s">
+      <c r="B38" s="598"/>
+      <c r="C38" s="530" t="s">
         <v>297</v>
       </c>
-      <c r="D38" s="550"/>
-[...8 lines deleted...]
-      <c r="M38" s="551"/>
+      <c r="D38" s="531"/>
+      <c r="E38" s="531"/>
+      <c r="F38" s="531"/>
+      <c r="G38" s="531"/>
+      <c r="H38" s="531"/>
+      <c r="I38" s="531"/>
+      <c r="J38" s="531"/>
+      <c r="K38" s="531"/>
+      <c r="L38" s="531"/>
+      <c r="M38" s="532"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
-      <c r="A39" s="613" t="s">
+      <c r="A39" s="597" t="s">
         <v>135</v>
       </c>
-      <c r="B39" s="614"/>
-      <c r="C39" s="549" t="s">
+      <c r="B39" s="598"/>
+      <c r="C39" s="530" t="s">
         <v>298</v>
       </c>
-      <c r="D39" s="550"/>
-[...8 lines deleted...]
-      <c r="M39" s="551"/>
+      <c r="D39" s="531"/>
+      <c r="E39" s="531"/>
+      <c r="F39" s="531"/>
+      <c r="G39" s="531"/>
+      <c r="H39" s="531"/>
+      <c r="I39" s="531"/>
+      <c r="J39" s="531"/>
+      <c r="K39" s="531"/>
+      <c r="L39" s="531"/>
+      <c r="M39" s="532"/>
       <c r="N39" s="3"/>
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="35.1" customHeight="1">
-      <c r="A40" s="547" t="s">
+      <c r="A40" s="528" t="s">
         <v>136</v>
       </c>
-      <c r="B40" s="548"/>
-[...10 lines deleted...]
-      <c r="M40" s="551"/>
+      <c r="B40" s="529"/>
+      <c r="C40" s="530"/>
+      <c r="D40" s="531"/>
+      <c r="E40" s="531"/>
+      <c r="F40" s="531"/>
+      <c r="G40" s="531"/>
+      <c r="H40" s="531"/>
+      <c r="I40" s="531"/>
+      <c r="J40" s="531"/>
+      <c r="K40" s="531"/>
+      <c r="L40" s="531"/>
+      <c r="M40" s="532"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="4"/>
       <c r="K41" s="4"/>
       <c r="L41" s="4"/>
       <c r="M41" s="4"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="18" customHeight="1">
-      <c r="A42" s="552" t="s">
+      <c r="A42" s="625" t="s">
         <v>137</v>
       </c>
-      <c r="B42" s="552"/>
-[...10 lines deleted...]
-      <c r="M42" s="552"/>
+      <c r="B42" s="625"/>
+      <c r="C42" s="625"/>
+      <c r="D42" s="625"/>
+      <c r="E42" s="625"/>
+      <c r="F42" s="625"/>
+      <c r="G42" s="625"/>
+      <c r="H42" s="625"/>
+      <c r="I42" s="625"/>
+      <c r="J42" s="625"/>
+      <c r="K42" s="625"/>
+      <c r="L42" s="625"/>
+      <c r="M42" s="625"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="30" customHeight="1">
-      <c r="A43" s="553" t="s">
+      <c r="A43" s="626" t="s">
         <v>138</v>
       </c>
-      <c r="B43" s="554"/>
-[...10 lines deleted...]
-      <c r="M43" s="554"/>
+      <c r="B43" s="627"/>
+      <c r="C43" s="627"/>
+      <c r="D43" s="627"/>
+      <c r="E43" s="627"/>
+      <c r="F43" s="627"/>
+      <c r="G43" s="627"/>
+      <c r="H43" s="627"/>
+      <c r="I43" s="627"/>
+      <c r="J43" s="627"/>
+      <c r="K43" s="627"/>
+      <c r="L43" s="627"/>
+      <c r="M43" s="627"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
     </row>
     <row r="44" spans="1:15" ht="15" customHeight="1">
       <c r="A44" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
       <c r="H44" s="4"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
       <c r="A45" s="30" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1">
-      <c r="A46" s="555" t="s">
+      <c r="A46" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B46" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C46" s="536"/>
-[...2 lines deleted...]
-      <c r="F46" s="539" t="s">
+      <c r="C46" s="561"/>
+      <c r="D46" s="562"/>
+      <c r="E46" s="563"/>
+      <c r="F46" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G46" s="562"/>
+      <c r="G46" s="589"/>
       <c r="H46" s="42"/>
-      <c r="I46" s="562"/>
+      <c r="I46" s="589"/>
       <c r="J46" s="42"/>
-      <c r="K46" s="562"/>
+      <c r="K46" s="589"/>
       <c r="L46" s="42"/>
       <c r="M46" s="43"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="540"/>
+      <c r="A47" s="559"/>
       <c r="B47" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="C47" s="533"/>
-[...3 lines deleted...]
-      <c r="G47" s="563"/>
+      <c r="C47" s="555"/>
+      <c r="D47" s="556"/>
+      <c r="E47" s="557"/>
+      <c r="F47" s="564"/>
+      <c r="G47" s="590"/>
       <c r="H47" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I47" s="563"/>
+      <c r="I47" s="590"/>
       <c r="J47" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K47" s="563"/>
+      <c r="K47" s="590"/>
       <c r="L47" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M47" s="46"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="540"/>
-      <c r="B48" s="528" t="s">
+      <c r="A48" s="559"/>
+      <c r="B48" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D48" s="161"/>
       <c r="E48" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F48" s="161"/>
       <c r="G48" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="10"/>
       <c r="L48" s="10"/>
       <c r="M48" s="12"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1">
-      <c r="A49" s="540"/>
-      <c r="B49" s="529"/>
+      <c r="A49" s="559"/>
+      <c r="B49" s="551"/>
       <c r="C49" s="32"/>
       <c r="D49" s="153"/>
       <c r="E49" s="31"/>
       <c r="F49" s="154"/>
-      <c r="G49" s="531"/>
-[...5 lines deleted...]
-      <c r="M49" s="532"/>
+      <c r="G49" s="553"/>
+      <c r="H49" s="553"/>
+      <c r="I49" s="553"/>
+      <c r="J49" s="553"/>
+      <c r="K49" s="553"/>
+      <c r="L49" s="553"/>
+      <c r="M49" s="554"/>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1">
-      <c r="A50" s="540"/>
-[...11 lines deleted...]
-      <c r="M50" s="535"/>
+      <c r="A50" s="559"/>
+      <c r="B50" s="552"/>
+      <c r="C50" s="555"/>
+      <c r="D50" s="556"/>
+      <c r="E50" s="556"/>
+      <c r="F50" s="556"/>
+      <c r="G50" s="556"/>
+      <c r="H50" s="556"/>
+      <c r="I50" s="556"/>
+      <c r="J50" s="556"/>
+      <c r="K50" s="556"/>
+      <c r="L50" s="556"/>
+      <c r="M50" s="557"/>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1">
-      <c r="A51" s="540"/>
+      <c r="A51" s="559"/>
       <c r="B51" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C51" s="536"/>
-[...2 lines deleted...]
-      <c r="F51" s="539" t="s">
+      <c r="C51" s="561"/>
+      <c r="D51" s="562"/>
+      <c r="E51" s="563"/>
+      <c r="F51" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G51" s="562"/>
+      <c r="G51" s="589"/>
       <c r="H51" s="42"/>
-      <c r="I51" s="562"/>
+      <c r="I51" s="589"/>
       <c r="J51" s="42"/>
-      <c r="K51" s="562"/>
+      <c r="K51" s="589"/>
       <c r="L51" s="42"/>
       <c r="M51" s="43"/>
     </row>
     <row r="52" spans="1:13" ht="15" customHeight="1">
-      <c r="A52" s="540"/>
+      <c r="A52" s="559"/>
       <c r="B52" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C52" s="533"/>
-[...3 lines deleted...]
-      <c r="G52" s="563"/>
+      <c r="C52" s="555"/>
+      <c r="D52" s="556"/>
+      <c r="E52" s="557"/>
+      <c r="F52" s="564"/>
+      <c r="G52" s="590"/>
       <c r="H52" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I52" s="563"/>
+      <c r="I52" s="590"/>
       <c r="J52" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K52" s="563"/>
+      <c r="K52" s="590"/>
       <c r="L52" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M52" s="46"/>
     </row>
     <row r="53" spans="1:13" ht="15" customHeight="1">
-      <c r="A53" s="540"/>
-      <c r="B53" s="528" t="s">
+      <c r="A53" s="559"/>
+      <c r="B53" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D53" s="161"/>
       <c r="E53" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F53" s="161"/>
       <c r="G53" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H53" s="10"/>
       <c r="I53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
       <c r="L53" s="10"/>
       <c r="M53" s="12"/>
     </row>
     <row r="54" spans="1:13" ht="15" customHeight="1">
-      <c r="A54" s="540"/>
-      <c r="B54" s="529"/>
+      <c r="A54" s="559"/>
+      <c r="B54" s="551"/>
       <c r="C54" s="32"/>
       <c r="D54" s="153"/>
       <c r="E54" s="31"/>
       <c r="F54" s="154"/>
-      <c r="G54" s="531"/>
-[...5 lines deleted...]
-      <c r="M54" s="532"/>
+      <c r="G54" s="553"/>
+      <c r="H54" s="553"/>
+      <c r="I54" s="553"/>
+      <c r="J54" s="553"/>
+      <c r="K54" s="553"/>
+      <c r="L54" s="553"/>
+      <c r="M54" s="554"/>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
-      <c r="A55" s="540"/>
-[...11 lines deleted...]
-      <c r="M55" s="535"/>
+      <c r="A55" s="559"/>
+      <c r="B55" s="552"/>
+      <c r="C55" s="555"/>
+      <c r="D55" s="556"/>
+      <c r="E55" s="556"/>
+      <c r="F55" s="556"/>
+      <c r="G55" s="556"/>
+      <c r="H55" s="556"/>
+      <c r="I55" s="556"/>
+      <c r="J55" s="556"/>
+      <c r="K55" s="556"/>
+      <c r="L55" s="556"/>
+      <c r="M55" s="557"/>
     </row>
     <row r="56" spans="1:13" ht="15" customHeight="1">
-      <c r="A56" s="540"/>
+      <c r="A56" s="559"/>
       <c r="B56" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C56" s="536"/>
-[...2 lines deleted...]
-      <c r="F56" s="539" t="s">
+      <c r="C56" s="561"/>
+      <c r="D56" s="562"/>
+      <c r="E56" s="563"/>
+      <c r="F56" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G56" s="562"/>
+      <c r="G56" s="589"/>
       <c r="H56" s="42"/>
-      <c r="I56" s="562"/>
+      <c r="I56" s="589"/>
       <c r="J56" s="42"/>
-      <c r="K56" s="562"/>
+      <c r="K56" s="589"/>
       <c r="L56" s="42"/>
       <c r="M56" s="43"/>
     </row>
     <row r="57" spans="1:13" ht="15" customHeight="1">
-      <c r="A57" s="540"/>
+      <c r="A57" s="559"/>
       <c r="B57" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C57" s="533"/>
-[...3 lines deleted...]
-      <c r="G57" s="563"/>
+      <c r="C57" s="555"/>
+      <c r="D57" s="556"/>
+      <c r="E57" s="557"/>
+      <c r="F57" s="564"/>
+      <c r="G57" s="590"/>
       <c r="H57" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I57" s="563"/>
+      <c r="I57" s="590"/>
       <c r="J57" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K57" s="563"/>
+      <c r="K57" s="590"/>
       <c r="L57" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M57" s="46"/>
     </row>
     <row r="58" spans="1:13" ht="15" customHeight="1">
-      <c r="A58" s="540"/>
-      <c r="B58" s="528" t="s">
+      <c r="A58" s="559"/>
+      <c r="B58" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D58" s="161"/>
       <c r="E58" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F58" s="161"/>
       <c r="G58" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H58" s="10"/>
       <c r="I58" s="10"/>
       <c r="J58" s="10"/>
       <c r="K58" s="10"/>
       <c r="L58" s="10"/>
       <c r="M58" s="12"/>
     </row>
     <row r="59" spans="1:13" ht="15" customHeight="1">
-      <c r="A59" s="540"/>
-      <c r="B59" s="529"/>
+      <c r="A59" s="559"/>
+      <c r="B59" s="551"/>
       <c r="C59" s="32"/>
       <c r="D59" s="153"/>
       <c r="E59" s="31"/>
       <c r="F59" s="154"/>
-      <c r="G59" s="531"/>
-[...5 lines deleted...]
-      <c r="M59" s="532"/>
+      <c r="G59" s="553"/>
+      <c r="H59" s="553"/>
+      <c r="I59" s="553"/>
+      <c r="J59" s="553"/>
+      <c r="K59" s="553"/>
+      <c r="L59" s="553"/>
+      <c r="M59" s="554"/>
     </row>
     <row r="60" spans="1:13" ht="15" customHeight="1">
-      <c r="A60" s="540"/>
-[...11 lines deleted...]
-      <c r="M60" s="535"/>
+      <c r="A60" s="559"/>
+      <c r="B60" s="552"/>
+      <c r="C60" s="555"/>
+      <c r="D60" s="556"/>
+      <c r="E60" s="556"/>
+      <c r="F60" s="556"/>
+      <c r="G60" s="556"/>
+      <c r="H60" s="556"/>
+      <c r="I60" s="556"/>
+      <c r="J60" s="556"/>
+      <c r="K60" s="556"/>
+      <c r="L60" s="556"/>
+      <c r="M60" s="557"/>
     </row>
     <row r="61" spans="1:13" ht="15" customHeight="1">
-      <c r="A61" s="540"/>
+      <c r="A61" s="559"/>
       <c r="B61" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C61" s="536"/>
-[...2 lines deleted...]
-      <c r="F61" s="539" t="s">
+      <c r="C61" s="561"/>
+      <c r="D61" s="562"/>
+      <c r="E61" s="563"/>
+      <c r="F61" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G61" s="562"/>
+      <c r="G61" s="589"/>
       <c r="H61" s="42"/>
-      <c r="I61" s="562"/>
+      <c r="I61" s="589"/>
       <c r="J61" s="42"/>
-      <c r="K61" s="562"/>
+      <c r="K61" s="589"/>
       <c r="L61" s="42"/>
       <c r="M61" s="43"/>
     </row>
     <row r="62" spans="1:13" ht="15" customHeight="1">
-      <c r="A62" s="540"/>
+      <c r="A62" s="559"/>
       <c r="B62" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C62" s="533"/>
-[...3 lines deleted...]
-      <c r="G62" s="563"/>
+      <c r="C62" s="555"/>
+      <c r="D62" s="556"/>
+      <c r="E62" s="557"/>
+      <c r="F62" s="564"/>
+      <c r="G62" s="590"/>
       <c r="H62" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I62" s="563"/>
+      <c r="I62" s="590"/>
       <c r="J62" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K62" s="563"/>
+      <c r="K62" s="590"/>
       <c r="L62" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M62" s="46"/>
     </row>
     <row r="63" spans="1:13" ht="15" customHeight="1">
-      <c r="A63" s="540"/>
-      <c r="B63" s="528" t="s">
+      <c r="A63" s="559"/>
+      <c r="B63" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D63" s="161"/>
       <c r="E63" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F63" s="161"/>
       <c r="G63" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H63" s="10"/>
       <c r="I63" s="10"/>
       <c r="J63" s="10"/>
       <c r="K63" s="10"/>
       <c r="L63" s="10"/>
       <c r="M63" s="12"/>
     </row>
     <row r="64" spans="1:13" ht="15" customHeight="1">
-      <c r="A64" s="540"/>
-      <c r="B64" s="529"/>
+      <c r="A64" s="559"/>
+      <c r="B64" s="551"/>
       <c r="C64" s="32"/>
       <c r="D64" s="153"/>
       <c r="E64" s="31"/>
       <c r="F64" s="154"/>
-      <c r="G64" s="531"/>
-[...5 lines deleted...]
-      <c r="M64" s="532"/>
+      <c r="G64" s="553"/>
+      <c r="H64" s="553"/>
+      <c r="I64" s="553"/>
+      <c r="J64" s="553"/>
+      <c r="K64" s="553"/>
+      <c r="L64" s="553"/>
+      <c r="M64" s="554"/>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="540"/>
-[...11 lines deleted...]
-      <c r="M65" s="535"/>
+      <c r="A65" s="559"/>
+      <c r="B65" s="552"/>
+      <c r="C65" s="555"/>
+      <c r="D65" s="556"/>
+      <c r="E65" s="556"/>
+      <c r="F65" s="556"/>
+      <c r="G65" s="556"/>
+      <c r="H65" s="556"/>
+      <c r="I65" s="556"/>
+      <c r="J65" s="556"/>
+      <c r="K65" s="556"/>
+      <c r="L65" s="556"/>
+      <c r="M65" s="557"/>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="540"/>
+      <c r="A66" s="559"/>
       <c r="B66" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C66" s="536"/>
-[...2 lines deleted...]
-      <c r="F66" s="539" t="s">
+      <c r="C66" s="561"/>
+      <c r="D66" s="562"/>
+      <c r="E66" s="563"/>
+      <c r="F66" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G66" s="562"/>
+      <c r="G66" s="589"/>
       <c r="H66" s="42"/>
-      <c r="I66" s="562"/>
+      <c r="I66" s="589"/>
       <c r="J66" s="42"/>
-      <c r="K66" s="562"/>
+      <c r="K66" s="589"/>
       <c r="L66" s="42"/>
       <c r="M66" s="43"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="540"/>
+      <c r="A67" s="559"/>
       <c r="B67" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C67" s="533"/>
-[...3 lines deleted...]
-      <c r="G67" s="563"/>
+      <c r="C67" s="555"/>
+      <c r="D67" s="556"/>
+      <c r="E67" s="557"/>
+      <c r="F67" s="564"/>
+      <c r="G67" s="590"/>
       <c r="H67" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I67" s="563"/>
+      <c r="I67" s="590"/>
       <c r="J67" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K67" s="563"/>
+      <c r="K67" s="590"/>
       <c r="L67" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M67" s="46"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="540"/>
-      <c r="B68" s="528" t="s">
+      <c r="A68" s="559"/>
+      <c r="B68" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D68" s="161"/>
       <c r="E68" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F68" s="161"/>
       <c r="G68" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
       <c r="K68" s="10"/>
       <c r="L68" s="10"/>
       <c r="M68" s="12"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="540"/>
-      <c r="B69" s="529"/>
+      <c r="A69" s="559"/>
+      <c r="B69" s="551"/>
       <c r="C69" s="32"/>
       <c r="D69" s="153"/>
       <c r="E69" s="31"/>
       <c r="F69" s="154"/>
-      <c r="G69" s="531"/>
-[...5 lines deleted...]
-      <c r="M69" s="532"/>
+      <c r="G69" s="553"/>
+      <c r="H69" s="553"/>
+      <c r="I69" s="553"/>
+      <c r="J69" s="553"/>
+      <c r="K69" s="553"/>
+      <c r="L69" s="553"/>
+      <c r="M69" s="554"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="540"/>
-[...11 lines deleted...]
-      <c r="M70" s="535"/>
+      <c r="A70" s="559"/>
+      <c r="B70" s="552"/>
+      <c r="C70" s="555"/>
+      <c r="D70" s="556"/>
+      <c r="E70" s="556"/>
+      <c r="F70" s="556"/>
+      <c r="G70" s="556"/>
+      <c r="H70" s="556"/>
+      <c r="I70" s="556"/>
+      <c r="J70" s="556"/>
+      <c r="K70" s="556"/>
+      <c r="L70" s="556"/>
+      <c r="M70" s="557"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="540"/>
+      <c r="A71" s="559"/>
       <c r="B71" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C71" s="536"/>
-[...2 lines deleted...]
-      <c r="F71" s="539" t="s">
+      <c r="C71" s="561"/>
+      <c r="D71" s="562"/>
+      <c r="E71" s="563"/>
+      <c r="F71" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G71" s="562"/>
+      <c r="G71" s="589"/>
       <c r="H71" s="42"/>
-      <c r="I71" s="562"/>
+      <c r="I71" s="589"/>
       <c r="J71" s="42"/>
-      <c r="K71" s="562"/>
+      <c r="K71" s="589"/>
       <c r="L71" s="42"/>
       <c r="M71" s="43"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="540"/>
+      <c r="A72" s="559"/>
       <c r="B72" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C72" s="533"/>
-[...3 lines deleted...]
-      <c r="G72" s="563"/>
+      <c r="C72" s="555"/>
+      <c r="D72" s="556"/>
+      <c r="E72" s="557"/>
+      <c r="F72" s="564"/>
+      <c r="G72" s="590"/>
       <c r="H72" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I72" s="563"/>
+      <c r="I72" s="590"/>
       <c r="J72" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K72" s="563"/>
+      <c r="K72" s="590"/>
       <c r="L72" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M72" s="46"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="540"/>
-      <c r="B73" s="528" t="s">
+      <c r="A73" s="559"/>
+      <c r="B73" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C73" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D73" s="161"/>
       <c r="E73" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F73" s="161"/>
       <c r="G73" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H73" s="10"/>
       <c r="I73" s="10"/>
       <c r="J73" s="10"/>
       <c r="K73" s="10"/>
       <c r="L73" s="10"/>
       <c r="M73" s="12"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="540"/>
-      <c r="B74" s="529"/>
+      <c r="A74" s="559"/>
+      <c r="B74" s="551"/>
       <c r="C74" s="32"/>
       <c r="D74" s="153"/>
       <c r="E74" s="31"/>
       <c r="F74" s="154"/>
-      <c r="G74" s="531"/>
-[...5 lines deleted...]
-      <c r="M74" s="532"/>
+      <c r="G74" s="553"/>
+      <c r="H74" s="553"/>
+      <c r="I74" s="553"/>
+      <c r="J74" s="553"/>
+      <c r="K74" s="553"/>
+      <c r="L74" s="553"/>
+      <c r="M74" s="554"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="541"/>
-[...11 lines deleted...]
-      <c r="M75" s="535"/>
+      <c r="A75" s="560"/>
+      <c r="B75" s="552"/>
+      <c r="C75" s="555"/>
+      <c r="D75" s="556"/>
+      <c r="E75" s="556"/>
+      <c r="F75" s="556"/>
+      <c r="G75" s="556"/>
+      <c r="H75" s="556"/>
+      <c r="I75" s="556"/>
+      <c r="J75" s="556"/>
+      <c r="K75" s="556"/>
+      <c r="L75" s="556"/>
+      <c r="M75" s="557"/>
     </row>
     <row r="76" spans="1:13" ht="5.0999999999999996" customHeight="1"/>
   </sheetData>
-  <mergeCells count="127">
-[...31 lines deleted...]
-    <mergeCell ref="C62:E62"/>
+  <mergeCells count="125">
+    <mergeCell ref="A10:A17"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="B15:C17"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="F15:M15"/>
+    <mergeCell ref="D16:E17"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="A23:G23"/>
+    <mergeCell ref="H23:M23"/>
+    <mergeCell ref="A24:M24"/>
+    <mergeCell ref="A25:B26"/>
+    <mergeCell ref="C25:D25"/>
+    <mergeCell ref="E25:F25"/>
+    <mergeCell ref="A18:A22"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="G18:G19"/>
+    <mergeCell ref="I18:I19"/>
+    <mergeCell ref="K18:K19"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="B20:B22"/>
+    <mergeCell ref="G21:M21"/>
+    <mergeCell ref="C22:M22"/>
+    <mergeCell ref="A31:M31"/>
+    <mergeCell ref="A32:B34"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="L32:M32"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="F34:M34"/>
+    <mergeCell ref="A35:B37"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="A42:M42"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="J37:K37"/>
     <mergeCell ref="C50:M50"/>
     <mergeCell ref="C51:E51"/>
     <mergeCell ref="F51:F52"/>
     <mergeCell ref="G51:G52"/>
     <mergeCell ref="I51:I52"/>
     <mergeCell ref="K51:K52"/>
     <mergeCell ref="C52:E52"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A46:A75"/>
     <mergeCell ref="C46:E46"/>
     <mergeCell ref="F46:F47"/>
     <mergeCell ref="G46:G47"/>
     <mergeCell ref="I46:I47"/>
     <mergeCell ref="K46:K47"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="B48:B50"/>
     <mergeCell ref="G49:M49"/>
     <mergeCell ref="B53:B55"/>
     <mergeCell ref="G54:M54"/>
     <mergeCell ref="C55:M55"/>
     <mergeCell ref="C56:E56"/>
     <mergeCell ref="F56:F57"/>
     <mergeCell ref="G56:G57"/>
     <mergeCell ref="I56:I57"/>
-    <mergeCell ref="A35:B37"/>
-[...69 lines deleted...]
-    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="K56:K57"/>
+    <mergeCell ref="C57:E57"/>
+    <mergeCell ref="B58:B60"/>
+    <mergeCell ref="G59:M59"/>
+    <mergeCell ref="C60:M60"/>
+    <mergeCell ref="C61:E61"/>
+    <mergeCell ref="F61:F62"/>
+    <mergeCell ref="G61:G62"/>
+    <mergeCell ref="I61:I62"/>
+    <mergeCell ref="K61:K62"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="B63:B65"/>
+    <mergeCell ref="G64:M64"/>
+    <mergeCell ref="C65:M65"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="F66:F67"/>
+    <mergeCell ref="G66:G67"/>
+    <mergeCell ref="I66:I67"/>
+    <mergeCell ref="K66:K67"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="B73:B75"/>
+    <mergeCell ref="G74:M74"/>
+    <mergeCell ref="C75:M75"/>
+    <mergeCell ref="B68:B70"/>
+    <mergeCell ref="G69:M69"/>
+    <mergeCell ref="C70:M70"/>
+    <mergeCell ref="C71:E71"/>
+    <mergeCell ref="F71:F72"/>
+    <mergeCell ref="G71:G72"/>
+    <mergeCell ref="I71:I72"/>
+    <mergeCell ref="K71:K72"/>
+    <mergeCell ref="C72:E72"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="6">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C33:M33" xr:uid="{1E1470B3-D1EA-4BD1-B2EA-155317BBCB99}">
       <formula1>"○"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11 G18:G19 I18:I19 K18:K19 G46:G47 I46:I47 K46:K47 G51:G52 I51:I52 K51:K52 G56:G57 I56:I57 K56:K57 G61:G62 I61:I62 K61:K62 G66:G67 I66:I67 K66:K67 G71:G72 I71:I72 K71:K72" xr:uid="{7428DB73-6CE9-4170-AE7C-317EEC32DD47}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D12 F12" xr:uid="{5278FDB7-D7E8-4674-8C75-FE482DDC9B4A}"/>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C18:E18 C46:E46 C51:E51 C56:E56 C61:E61 C66:E66 C71:E71" xr:uid="{98A1D657-42FA-400E-9C0A-C43CF873EA83}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F69 F6 F21 F13 F49 F54 F59 F64 F74" xr:uid="{8740C76A-7673-45BA-9E23-1ED4AA5F9509}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D69 D6 D21 D13 D49 D54 D59 D64 D74" xr:uid="{1DBCA8D3-E276-40F4-B304-8F1AA42ABF3D}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="43" max="12" man="1"/>
   </rowBreaks>
@@ -27039,1841 +27044,1841 @@
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="555" t="s">
+      <c r="A3" s="558" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C3" s="592"/>
-[...9 lines deleted...]
-      <c r="M3" s="594"/>
+      <c r="C3" s="580"/>
+      <c r="D3" s="581"/>
+      <c r="E3" s="581"/>
+      <c r="F3" s="581"/>
+      <c r="G3" s="581"/>
+      <c r="H3" s="581"/>
+      <c r="I3" s="581"/>
+      <c r="J3" s="581"/>
+      <c r="K3" s="581"/>
+      <c r="L3" s="581"/>
+      <c r="M3" s="582"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="540"/>
+      <c r="A4" s="559"/>
       <c r="B4" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="595"/>
-[...9 lines deleted...]
-      <c r="M4" s="597"/>
+      <c r="C4" s="583"/>
+      <c r="D4" s="584"/>
+      <c r="E4" s="584"/>
+      <c r="F4" s="584"/>
+      <c r="G4" s="584"/>
+      <c r="H4" s="584"/>
+      <c r="I4" s="584"/>
+      <c r="J4" s="584"/>
+      <c r="K4" s="584"/>
+      <c r="L4" s="584"/>
+      <c r="M4" s="585"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="540"/>
-      <c r="B5" s="598" t="s">
+      <c r="A5" s="559"/>
+      <c r="B5" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="41"/>
       <c r="G5" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="12"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="540"/>
-      <c r="B6" s="599"/>
+      <c r="A6" s="559"/>
+      <c r="B6" s="587"/>
       <c r="C6" s="32"/>
       <c r="D6" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E6" s="31"/>
       <c r="F6" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G6" s="531"/>
-[...5 lines deleted...]
-      <c r="M6" s="532"/>
+      <c r="G6" s="553"/>
+      <c r="H6" s="553"/>
+      <c r="I6" s="553"/>
+      <c r="J6" s="553"/>
+      <c r="K6" s="553"/>
+      <c r="L6" s="553"/>
+      <c r="M6" s="554"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="540"/>
-[...11 lines deleted...]
-      <c r="M7" s="535"/>
+      <c r="A7" s="559"/>
+      <c r="B7" s="588"/>
+      <c r="C7" s="555"/>
+      <c r="D7" s="556"/>
+      <c r="E7" s="556"/>
+      <c r="F7" s="556"/>
+      <c r="G7" s="556"/>
+      <c r="H7" s="556"/>
+      <c r="I7" s="556"/>
+      <c r="J7" s="556"/>
+      <c r="K7" s="556"/>
+      <c r="L7" s="556"/>
+      <c r="M7" s="557"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="540"/>
+      <c r="A8" s="559"/>
       <c r="B8" s="95" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="586"/>
-[...9 lines deleted...]
-      <c r="M8" s="588"/>
+      <c r="C8" s="570"/>
+      <c r="D8" s="571"/>
+      <c r="E8" s="571"/>
+      <c r="F8" s="571"/>
+      <c r="G8" s="571"/>
+      <c r="H8" s="571"/>
+      <c r="I8" s="571"/>
+      <c r="J8" s="571"/>
+      <c r="K8" s="571"/>
+      <c r="L8" s="571"/>
+      <c r="M8" s="572"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="541"/>
+      <c r="A9" s="560"/>
       <c r="B9" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C9" s="601"/>
-[...9 lines deleted...]
-      <c r="M9" s="603"/>
+      <c r="C9" s="538"/>
+      <c r="D9" s="539"/>
+      <c r="E9" s="539"/>
+      <c r="F9" s="539"/>
+      <c r="G9" s="539"/>
+      <c r="H9" s="539"/>
+      <c r="I9" s="539"/>
+      <c r="J9" s="539"/>
+      <c r="K9" s="539"/>
+      <c r="L9" s="539"/>
+      <c r="M9" s="540"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="555" t="s">
+      <c r="A10" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="536"/>
-[...2 lines deleted...]
-      <c r="F10" s="539" t="s">
+      <c r="C10" s="561"/>
+      <c r="D10" s="562"/>
+      <c r="E10" s="563"/>
+      <c r="F10" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G10" s="562"/>
+      <c r="G10" s="589"/>
       <c r="H10" s="42"/>
-      <c r="I10" s="562"/>
+      <c r="I10" s="589"/>
       <c r="J10" s="42"/>
-      <c r="K10" s="562"/>
+      <c r="K10" s="589"/>
       <c r="L10" s="42"/>
       <c r="M10" s="43"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="540"/>
+      <c r="A11" s="559"/>
       <c r="B11" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C11" s="533"/>
-[...3 lines deleted...]
-      <c r="G11" s="563"/>
+      <c r="C11" s="555"/>
+      <c r="D11" s="556"/>
+      <c r="E11" s="557"/>
+      <c r="F11" s="564"/>
+      <c r="G11" s="590"/>
       <c r="H11" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I11" s="563"/>
+      <c r="I11" s="590"/>
       <c r="J11" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K11" s="563"/>
+      <c r="K11" s="590"/>
       <c r="L11" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M11" s="46"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="540"/>
-      <c r="B12" s="528" t="s">
+      <c r="A12" s="559"/>
+      <c r="B12" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D12" s="41"/>
       <c r="E12" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F12" s="41"/>
       <c r="G12" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="12"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="540"/>
-      <c r="B13" s="529"/>
+      <c r="A13" s="559"/>
+      <c r="B13" s="551"/>
       <c r="C13" s="32"/>
       <c r="D13" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E13" s="31"/>
       <c r="F13" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G13" s="531"/>
-[...5 lines deleted...]
-      <c r="M13" s="532"/>
+      <c r="G13" s="553"/>
+      <c r="H13" s="553"/>
+      <c r="I13" s="553"/>
+      <c r="J13" s="553"/>
+      <c r="K13" s="553"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="554"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="540"/>
-[...11 lines deleted...]
-      <c r="M14" s="535"/>
+      <c r="A14" s="559"/>
+      <c r="B14" s="552"/>
+      <c r="C14" s="555"/>
+      <c r="D14" s="556"/>
+      <c r="E14" s="556"/>
+      <c r="F14" s="556"/>
+      <c r="G14" s="556"/>
+      <c r="H14" s="556"/>
+      <c r="I14" s="556"/>
+      <c r="J14" s="556"/>
+      <c r="K14" s="556"/>
+      <c r="L14" s="556"/>
+      <c r="M14" s="557"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="555" t="s">
+      <c r="A15" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C15" s="536"/>
-[...2 lines deleted...]
-      <c r="F15" s="539" t="s">
+      <c r="C15" s="561"/>
+      <c r="D15" s="562"/>
+      <c r="E15" s="563"/>
+      <c r="F15" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G15" s="562"/>
+      <c r="G15" s="589"/>
       <c r="H15" s="42"/>
-      <c r="I15" s="562"/>
+      <c r="I15" s="589"/>
       <c r="J15" s="42"/>
-      <c r="K15" s="562"/>
+      <c r="K15" s="589"/>
       <c r="L15" s="42"/>
       <c r="M15" s="43"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="540"/>
+      <c r="A16" s="559"/>
       <c r="B16" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C16" s="533"/>
-[...3 lines deleted...]
-      <c r="G16" s="563"/>
+      <c r="C16" s="555"/>
+      <c r="D16" s="556"/>
+      <c r="E16" s="557"/>
+      <c r="F16" s="564"/>
+      <c r="G16" s="590"/>
       <c r="H16" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="563"/>
+      <c r="I16" s="590"/>
       <c r="J16" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K16" s="563"/>
+      <c r="K16" s="590"/>
       <c r="L16" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="46"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="540"/>
-      <c r="B17" s="528" t="s">
+      <c r="A17" s="559"/>
+      <c r="B17" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D17" s="161"/>
       <c r="E17" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="161"/>
       <c r="G17" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="12"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="540"/>
-      <c r="B18" s="529"/>
+      <c r="A18" s="559"/>
+      <c r="B18" s="551"/>
       <c r="C18" s="32"/>
       <c r="D18" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E18" s="31"/>
       <c r="F18" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G18" s="531"/>
-[...5 lines deleted...]
-      <c r="M18" s="532"/>
+      <c r="G18" s="553"/>
+      <c r="H18" s="553"/>
+      <c r="I18" s="553"/>
+      <c r="J18" s="553"/>
+      <c r="K18" s="553"/>
+      <c r="L18" s="553"/>
+      <c r="M18" s="554"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="540"/>
-[...11 lines deleted...]
-      <c r="M19" s="672"/>
+      <c r="A19" s="559"/>
+      <c r="B19" s="551"/>
+      <c r="C19" s="700"/>
+      <c r="D19" s="701"/>
+      <c r="E19" s="701"/>
+      <c r="F19" s="701"/>
+      <c r="G19" s="701"/>
+      <c r="H19" s="701"/>
+      <c r="I19" s="701"/>
+      <c r="J19" s="701"/>
+      <c r="K19" s="701"/>
+      <c r="L19" s="701"/>
+      <c r="M19" s="702"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="655" t="s">
+      <c r="A20" s="635" t="s">
         <v>186</v>
       </c>
-      <c r="B20" s="655"/>
+      <c r="B20" s="635"/>
       <c r="C20" s="37" t="s">
         <v>147</v>
       </c>
-      <c r="D20" s="674"/>
-[...8 lines deleted...]
-      <c r="M20" s="674"/>
+      <c r="D20" s="704"/>
+      <c r="E20" s="704"/>
+      <c r="F20" s="704"/>
+      <c r="G20" s="704"/>
+      <c r="H20" s="704"/>
+      <c r="I20" s="704"/>
+      <c r="J20" s="704"/>
+      <c r="K20" s="704"/>
+      <c r="L20" s="704"/>
+      <c r="M20" s="704"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="655"/>
-      <c r="B21" s="655"/>
+      <c r="A21" s="635"/>
+      <c r="B21" s="635"/>
       <c r="C21" s="37" t="s">
         <v>187</v>
       </c>
-      <c r="D21" s="674"/>
-[...8 lines deleted...]
-      <c r="M21" s="674"/>
+      <c r="D21" s="704"/>
+      <c r="E21" s="704"/>
+      <c r="F21" s="704"/>
+      <c r="G21" s="704"/>
+      <c r="H21" s="704"/>
+      <c r="I21" s="704"/>
+      <c r="J21" s="704"/>
+      <c r="K21" s="704"/>
+      <c r="L21" s="704"/>
+      <c r="M21" s="704"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="564" t="s">
+      <c r="A22" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B22" s="565"/>
-[...5 lines deleted...]
-      <c r="H22" s="569" t="s">
+      <c r="B22" s="578"/>
+      <c r="C22" s="578"/>
+      <c r="D22" s="615"/>
+      <c r="E22" s="615"/>
+      <c r="F22" s="576"/>
+      <c r="G22" s="616"/>
+      <c r="H22" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I22" s="570"/>
-[...3 lines deleted...]
-      <c r="M22" s="571"/>
+      <c r="I22" s="618"/>
+      <c r="J22" s="618"/>
+      <c r="K22" s="618"/>
+      <c r="L22" s="618"/>
+      <c r="M22" s="619"/>
       <c r="N22" s="3"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A23" s="619" t="s">
+      <c r="A23" s="607" t="s">
         <v>112</v>
       </c>
-      <c r="B23" s="620"/>
-[...10 lines deleted...]
-      <c r="M23" s="621"/>
+      <c r="B23" s="608"/>
+      <c r="C23" s="608"/>
+      <c r="D23" s="608"/>
+      <c r="E23" s="608"/>
+      <c r="F23" s="608"/>
+      <c r="G23" s="608"/>
+      <c r="H23" s="608"/>
+      <c r="I23" s="608"/>
+      <c r="J23" s="608"/>
+      <c r="K23" s="608"/>
+      <c r="L23" s="608"/>
+      <c r="M23" s="609"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A24" s="572" t="s">
+      <c r="A24" s="600" t="s">
         <v>113</v>
       </c>
-      <c r="B24" s="573"/>
-      <c r="C24" s="539" t="s">
+      <c r="B24" s="610"/>
+      <c r="C24" s="564" t="s">
         <v>114</v>
       </c>
-      <c r="D24" s="539"/>
-      <c r="E24" s="528" t="s">
+      <c r="D24" s="564"/>
+      <c r="E24" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="F24" s="598"/>
+      <c r="F24" s="586"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="21"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A25" s="576"/>
-      <c r="B25" s="577"/>
+      <c r="A25" s="611"/>
+      <c r="B25" s="612"/>
       <c r="C25" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="22"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A26" s="528" t="s">
+      <c r="A26" s="550" t="s">
         <v>151</v>
       </c>
-      <c r="B26" s="622"/>
+      <c r="B26" s="613"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="22"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="530" t="s">
+      <c r="A27" s="552" t="s">
         <v>152</v>
       </c>
-      <c r="B27" s="623"/>
+      <c r="B27" s="614"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B28" s="23"/>
-      <c r="C28" s="539"/>
-[...2 lines deleted...]
-      <c r="F28" s="539"/>
+      <c r="C28" s="564"/>
+      <c r="D28" s="564"/>
+      <c r="E28" s="564"/>
+      <c r="F28" s="564"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="22"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B29" s="23"/>
-      <c r="C29" s="643"/>
-[...2 lines deleted...]
-      <c r="F29" s="643"/>
+      <c r="C29" s="652"/>
+      <c r="D29" s="652"/>
+      <c r="E29" s="652"/>
+      <c r="F29" s="652"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="3"/>
       <c r="O29" s="4"/>
     </row>
     <row r="30" spans="1:15" ht="15" customHeight="1">
-      <c r="A30" s="619" t="s">
+      <c r="A30" s="607" t="s">
         <v>118</v>
       </c>
-      <c r="B30" s="620"/>
-[...10 lines deleted...]
-      <c r="M30" s="702"/>
+      <c r="B30" s="608"/>
+      <c r="C30" s="693"/>
+      <c r="D30" s="693"/>
+      <c r="E30" s="693"/>
+      <c r="F30" s="608"/>
+      <c r="G30" s="693"/>
+      <c r="H30" s="693"/>
+      <c r="I30" s="693"/>
+      <c r="J30" s="693"/>
+      <c r="K30" s="693"/>
+      <c r="L30" s="693"/>
+      <c r="M30" s="694"/>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="697" t="s">
+      <c r="A31" s="689" t="s">
         <v>160</v>
       </c>
-      <c r="B31" s="698"/>
-      <c r="C31" s="624" t="s">
+      <c r="B31" s="690"/>
+      <c r="C31" s="573" t="s">
         <v>161</v>
       </c>
-      <c r="D31" s="625"/>
-[...2 lines deleted...]
-      <c r="G31" s="682"/>
+      <c r="D31" s="574"/>
+      <c r="E31" s="655"/>
+      <c r="F31" s="674"/>
+      <c r="G31" s="674"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="54"/>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="699"/>
-[...1 lines deleted...]
-      <c r="C32" s="694" t="s">
+      <c r="A32" s="691"/>
+      <c r="B32" s="692"/>
+      <c r="C32" s="686" t="s">
         <v>162</v>
       </c>
-      <c r="D32" s="695"/>
-[...2 lines deleted...]
-      <c r="G32" s="683"/>
+      <c r="D32" s="687"/>
+      <c r="E32" s="688"/>
+      <c r="F32" s="675"/>
+      <c r="G32" s="675"/>
       <c r="H32" s="53"/>
       <c r="I32" s="53"/>
       <c r="J32" s="53"/>
       <c r="K32" s="53"/>
       <c r="L32" s="53"/>
       <c r="M32" s="55"/>
       <c r="N32" s="3"/>
       <c r="O32" s="4"/>
     </row>
     <row r="33" spans="1:15" ht="30" customHeight="1">
-      <c r="A33" s="684" t="s">
+      <c r="A33" s="676" t="s">
         <v>188</v>
       </c>
-      <c r="B33" s="685"/>
+      <c r="B33" s="677"/>
       <c r="C33" s="97" t="s">
         <v>189</v>
       </c>
       <c r="D33" s="160"/>
       <c r="E33" s="97" t="s">
         <v>190</v>
       </c>
       <c r="F33" s="160"/>
       <c r="G33" s="97" t="s">
         <v>191</v>
       </c>
-      <c r="H33" s="680"/>
-[...1 lines deleted...]
-      <c r="J33" s="693" t="s">
+      <c r="H33" s="672"/>
+      <c r="I33" s="672"/>
+      <c r="J33" s="685" t="s">
         <v>192</v>
       </c>
-      <c r="K33" s="693"/>
-[...1 lines deleted...]
-      <c r="M33" s="680"/>
+      <c r="K33" s="685"/>
+      <c r="L33" s="672"/>
+      <c r="M33" s="672"/>
       <c r="N33" s="3"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" ht="30" customHeight="1">
-      <c r="A34" s="686"/>
-      <c r="B34" s="687"/>
+      <c r="A34" s="678"/>
+      <c r="B34" s="679"/>
       <c r="C34" s="97" t="s">
         <v>193</v>
       </c>
       <c r="D34" s="160"/>
       <c r="E34" s="97" t="s">
         <v>194</v>
       </c>
       <c r="F34" s="160"/>
       <c r="G34" s="60" t="s">
         <v>195</v>
       </c>
-      <c r="H34" s="680"/>
-[...1 lines deleted...]
-      <c r="J34" s="693" t="s">
+      <c r="H34" s="672"/>
+      <c r="I34" s="672"/>
+      <c r="J34" s="685" t="s">
         <v>196</v>
       </c>
-      <c r="K34" s="693"/>
-[...1 lines deleted...]
-      <c r="M34" s="680"/>
+      <c r="K34" s="685"/>
+      <c r="L34" s="672"/>
+      <c r="M34" s="672"/>
       <c r="N34" s="3"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" ht="30" customHeight="1">
-      <c r="A35" s="686"/>
-      <c r="B35" s="687"/>
+      <c r="A35" s="678"/>
+      <c r="B35" s="679"/>
       <c r="C35" s="97" t="s">
         <v>197</v>
       </c>
       <c r="D35" s="160"/>
       <c r="E35" s="61" t="s">
         <v>198</v>
       </c>
       <c r="F35" s="160"/>
       <c r="G35" s="60" t="s">
         <v>199</v>
       </c>
-      <c r="H35" s="680"/>
-[...1 lines deleted...]
-      <c r="J35" s="681" t="s">
+      <c r="H35" s="672"/>
+      <c r="I35" s="672"/>
+      <c r="J35" s="673" t="s">
         <v>200</v>
       </c>
-      <c r="K35" s="681"/>
-[...1 lines deleted...]
-      <c r="M35" s="680"/>
+      <c r="K35" s="673"/>
+      <c r="L35" s="672"/>
+      <c r="M35" s="672"/>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="30" customHeight="1">
-      <c r="A36" s="688"/>
-      <c r="B36" s="689"/>
+      <c r="A36" s="680"/>
+      <c r="B36" s="681"/>
       <c r="C36" s="97" t="s">
         <v>201</v>
       </c>
       <c r="D36" s="160"/>
-      <c r="E36" s="690"/>
-[...7 lines deleted...]
-      <c r="M36" s="692"/>
+      <c r="E36" s="682"/>
+      <c r="F36" s="683"/>
+      <c r="G36" s="683"/>
+      <c r="H36" s="683"/>
+      <c r="I36" s="683"/>
+      <c r="J36" s="683"/>
+      <c r="K36" s="683"/>
+      <c r="L36" s="683"/>
+      <c r="M36" s="684"/>
       <c r="N36" s="3"/>
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
-      <c r="A37" s="613" t="s">
+      <c r="A37" s="597" t="s">
         <v>202</v>
       </c>
-      <c r="B37" s="614"/>
-[...10 lines deleted...]
-      <c r="M37" s="551"/>
+      <c r="B37" s="598"/>
+      <c r="C37" s="530"/>
+      <c r="D37" s="531"/>
+      <c r="E37" s="531"/>
+      <c r="F37" s="531"/>
+      <c r="G37" s="531"/>
+      <c r="H37" s="531"/>
+      <c r="I37" s="531"/>
+      <c r="J37" s="531"/>
+      <c r="K37" s="531"/>
+      <c r="L37" s="531"/>
+      <c r="M37" s="532"/>
       <c r="N37" s="3"/>
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A38" s="644" t="s">
+      <c r="A38" s="642" t="s">
         <v>145</v>
       </c>
-      <c r="B38" s="645"/>
-[...10 lines deleted...]
-      <c r="M38" s="648"/>
+      <c r="B38" s="643"/>
+      <c r="C38" s="644"/>
+      <c r="D38" s="645"/>
+      <c r="E38" s="645"/>
+      <c r="F38" s="645"/>
+      <c r="G38" s="645"/>
+      <c r="H38" s="645"/>
+      <c r="I38" s="645"/>
+      <c r="J38" s="645"/>
+      <c r="K38" s="645"/>
+      <c r="L38" s="645"/>
+      <c r="M38" s="646"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
-      <c r="A39" s="613" t="s">
+      <c r="A39" s="597" t="s">
         <v>134</v>
       </c>
-      <c r="B39" s="614"/>
-[...10 lines deleted...]
-      <c r="M39" s="551"/>
+      <c r="B39" s="598"/>
+      <c r="C39" s="530"/>
+      <c r="D39" s="531"/>
+      <c r="E39" s="531"/>
+      <c r="F39" s="531"/>
+      <c r="G39" s="531"/>
+      <c r="H39" s="531"/>
+      <c r="I39" s="531"/>
+      <c r="J39" s="531"/>
+      <c r="K39" s="531"/>
+      <c r="L39" s="531"/>
+      <c r="M39" s="532"/>
       <c r="N39" s="4"/>
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
-      <c r="A40" s="613" t="s">
+      <c r="A40" s="597" t="s">
         <v>135</v>
       </c>
-      <c r="B40" s="614"/>
-[...10 lines deleted...]
-      <c r="M40" s="551"/>
+      <c r="B40" s="598"/>
+      <c r="C40" s="530"/>
+      <c r="D40" s="531"/>
+      <c r="E40" s="531"/>
+      <c r="F40" s="531"/>
+      <c r="G40" s="531"/>
+      <c r="H40" s="531"/>
+      <c r="I40" s="531"/>
+      <c r="J40" s="531"/>
+      <c r="K40" s="531"/>
+      <c r="L40" s="531"/>
+      <c r="M40" s="532"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
-      <c r="A41" s="652" t="s">
+      <c r="A41" s="640" t="s">
         <v>146</v>
       </c>
-      <c r="B41" s="653"/>
+      <c r="B41" s="641"/>
       <c r="C41" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D41" s="654"/>
-[...2 lines deleted...]
-      <c r="G41" s="655" t="s">
+      <c r="D41" s="634"/>
+      <c r="E41" s="634"/>
+      <c r="F41" s="634"/>
+      <c r="G41" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H41" s="655"/>
-[...4 lines deleted...]
-      <c r="M41" s="656"/>
+      <c r="H41" s="635"/>
+      <c r="I41" s="636"/>
+      <c r="J41" s="636"/>
+      <c r="K41" s="636"/>
+      <c r="L41" s="636"/>
+      <c r="M41" s="636"/>
       <c r="N41" s="3"/>
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
-      <c r="A42" s="673" t="s">
+      <c r="A42" s="703" t="s">
         <v>158</v>
       </c>
-      <c r="B42" s="673"/>
+      <c r="B42" s="703"/>
       <c r="C42" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D42" s="655"/>
-[...8 lines deleted...]
-      <c r="M42" s="655"/>
+      <c r="D42" s="635"/>
+      <c r="E42" s="635"/>
+      <c r="F42" s="635"/>
+      <c r="G42" s="635"/>
+      <c r="H42" s="635"/>
+      <c r="I42" s="635"/>
+      <c r="J42" s="635"/>
+      <c r="K42" s="635"/>
+      <c r="L42" s="635"/>
+      <c r="M42" s="635"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B43" s="4"/>
       <c r="C43" s="51"/>
       <c r="D43" s="51"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
       <c r="G43" s="51"/>
       <c r="H43" s="51"/>
       <c r="I43" s="51"/>
       <c r="J43" s="51"/>
       <c r="K43" s="51"/>
       <c r="L43" s="51"/>
       <c r="M43" s="51"/>
       <c r="N43" s="4"/>
       <c r="O43" s="4"/>
     </row>
     <row r="44" spans="1:15" ht="18" customHeight="1">
-      <c r="A44" s="552" t="s">
+      <c r="A44" s="625" t="s">
         <v>137</v>
       </c>
-      <c r="B44" s="552"/>
-[...10 lines deleted...]
-      <c r="M44" s="552"/>
+      <c r="B44" s="625"/>
+      <c r="C44" s="625"/>
+      <c r="D44" s="625"/>
+      <c r="E44" s="625"/>
+      <c r="F44" s="625"/>
+      <c r="G44" s="625"/>
+      <c r="H44" s="625"/>
+      <c r="I44" s="625"/>
+      <c r="J44" s="625"/>
+      <c r="K44" s="625"/>
+      <c r="L44" s="625"/>
+      <c r="M44" s="625"/>
       <c r="N44" s="3"/>
       <c r="O44" s="4"/>
     </row>
     <row r="45" spans="1:15" ht="18" customHeight="1">
-      <c r="A45" s="552" t="s">
+      <c r="A45" s="625" t="s">
         <v>143</v>
       </c>
-      <c r="B45" s="552"/>
-[...10 lines deleted...]
-      <c r="M45" s="552"/>
+      <c r="B45" s="625"/>
+      <c r="C45" s="625"/>
+      <c r="D45" s="625"/>
+      <c r="E45" s="625"/>
+      <c r="F45" s="625"/>
+      <c r="G45" s="625"/>
+      <c r="H45" s="625"/>
+      <c r="I45" s="625"/>
+      <c r="J45" s="625"/>
+      <c r="K45" s="625"/>
+      <c r="L45" s="625"/>
+      <c r="M45" s="625"/>
       <c r="N45" s="3"/>
       <c r="O45" s="4"/>
     </row>
     <row r="46" spans="1:15" ht="30" customHeight="1">
-      <c r="A46" s="553" t="s">
+      <c r="A46" s="626" t="s">
         <v>144</v>
       </c>
-      <c r="B46" s="554"/>
-[...10 lines deleted...]
-      <c r="M46" s="554"/>
+      <c r="B46" s="627"/>
+      <c r="C46" s="627"/>
+      <c r="D46" s="627"/>
+      <c r="E46" s="627"/>
+      <c r="F46" s="627"/>
+      <c r="G46" s="627"/>
+      <c r="H46" s="627"/>
+      <c r="I46" s="627"/>
+      <c r="J46" s="627"/>
+      <c r="K46" s="627"/>
+      <c r="L46" s="627"/>
+      <c r="M46" s="627"/>
       <c r="N46" s="4"/>
       <c r="O46" s="4"/>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
       <c r="A47" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
       <c r="G47" s="4"/>
       <c r="H47" s="4"/>
       <c r="I47" s="4"/>
       <c r="J47" s="4"/>
       <c r="K47" s="4"/>
       <c r="L47" s="4"/>
       <c r="M47" s="4"/>
       <c r="N47" s="4"/>
       <c r="O47" s="4"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
       <c r="A48" s="30" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1">
-      <c r="A49" s="555" t="s">
+      <c r="A49" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B49" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C49" s="536"/>
-[...2 lines deleted...]
-      <c r="F49" s="539" t="s">
+      <c r="C49" s="561"/>
+      <c r="D49" s="562"/>
+      <c r="E49" s="563"/>
+      <c r="F49" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G49" s="562"/>
+      <c r="G49" s="589"/>
       <c r="H49" s="42"/>
-      <c r="I49" s="562"/>
+      <c r="I49" s="589"/>
       <c r="J49" s="42"/>
-      <c r="K49" s="562"/>
+      <c r="K49" s="589"/>
       <c r="L49" s="42"/>
       <c r="M49" s="43"/>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1">
-      <c r="A50" s="540"/>
+      <c r="A50" s="559"/>
       <c r="B50" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="C50" s="533"/>
-[...3 lines deleted...]
-      <c r="G50" s="563"/>
+      <c r="C50" s="555"/>
+      <c r="D50" s="556"/>
+      <c r="E50" s="557"/>
+      <c r="F50" s="564"/>
+      <c r="G50" s="590"/>
       <c r="H50" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I50" s="563"/>
+      <c r="I50" s="590"/>
       <c r="J50" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K50" s="563"/>
+      <c r="K50" s="590"/>
       <c r="L50" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M50" s="46"/>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1">
-      <c r="A51" s="540"/>
-      <c r="B51" s="528" t="s">
+      <c r="A51" s="559"/>
+      <c r="B51" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D51" s="161"/>
       <c r="E51" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F51" s="161"/>
       <c r="G51" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="10"/>
       <c r="K51" s="10"/>
       <c r="L51" s="10"/>
       <c r="M51" s="12"/>
     </row>
     <row r="52" spans="1:13" ht="15" customHeight="1">
-      <c r="A52" s="540"/>
-      <c r="B52" s="529"/>
+      <c r="A52" s="559"/>
+      <c r="B52" s="551"/>
       <c r="C52" s="32"/>
       <c r="D52" s="153"/>
       <c r="E52" s="31"/>
       <c r="F52" s="154"/>
-      <c r="G52" s="531"/>
-[...5 lines deleted...]
-      <c r="M52" s="532"/>
+      <c r="G52" s="553"/>
+      <c r="H52" s="553"/>
+      <c r="I52" s="553"/>
+      <c r="J52" s="553"/>
+      <c r="K52" s="553"/>
+      <c r="L52" s="553"/>
+      <c r="M52" s="554"/>
     </row>
     <row r="53" spans="1:13" ht="15" customHeight="1">
-      <c r="A53" s="540"/>
-[...11 lines deleted...]
-      <c r="M53" s="535"/>
+      <c r="A53" s="559"/>
+      <c r="B53" s="552"/>
+      <c r="C53" s="555"/>
+      <c r="D53" s="556"/>
+      <c r="E53" s="556"/>
+      <c r="F53" s="556"/>
+      <c r="G53" s="556"/>
+      <c r="H53" s="556"/>
+      <c r="I53" s="556"/>
+      <c r="J53" s="556"/>
+      <c r="K53" s="556"/>
+      <c r="L53" s="556"/>
+      <c r="M53" s="557"/>
     </row>
     <row r="54" spans="1:13" ht="15" customHeight="1">
-      <c r="A54" s="540"/>
+      <c r="A54" s="559"/>
       <c r="B54" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C54" s="536"/>
-[...2 lines deleted...]
-      <c r="F54" s="539" t="s">
+      <c r="C54" s="561"/>
+      <c r="D54" s="562"/>
+      <c r="E54" s="563"/>
+      <c r="F54" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G54" s="562"/>
+      <c r="G54" s="589"/>
       <c r="H54" s="42"/>
-      <c r="I54" s="562"/>
+      <c r="I54" s="589"/>
       <c r="J54" s="42"/>
-      <c r="K54" s="562"/>
+      <c r="K54" s="589"/>
       <c r="L54" s="42"/>
       <c r="M54" s="43"/>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
-      <c r="A55" s="540"/>
+      <c r="A55" s="559"/>
       <c r="B55" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C55" s="533"/>
-[...3 lines deleted...]
-      <c r="G55" s="563"/>
+      <c r="C55" s="555"/>
+      <c r="D55" s="556"/>
+      <c r="E55" s="557"/>
+      <c r="F55" s="564"/>
+      <c r="G55" s="590"/>
       <c r="H55" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I55" s="563"/>
+      <c r="I55" s="590"/>
       <c r="J55" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K55" s="563"/>
+      <c r="K55" s="590"/>
       <c r="L55" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M55" s="46"/>
     </row>
     <row r="56" spans="1:13" ht="15" customHeight="1">
-      <c r="A56" s="540"/>
-      <c r="B56" s="528" t="s">
+      <c r="A56" s="559"/>
+      <c r="B56" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D56" s="161"/>
       <c r="E56" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F56" s="161"/>
       <c r="G56" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H56" s="10"/>
       <c r="I56" s="10"/>
       <c r="J56" s="10"/>
       <c r="K56" s="10"/>
       <c r="L56" s="10"/>
       <c r="M56" s="12"/>
     </row>
     <row r="57" spans="1:13" ht="15" customHeight="1">
-      <c r="A57" s="540"/>
-      <c r="B57" s="529"/>
+      <c r="A57" s="559"/>
+      <c r="B57" s="551"/>
       <c r="C57" s="32"/>
       <c r="D57" s="153"/>
       <c r="E57" s="31"/>
       <c r="F57" s="154"/>
-      <c r="G57" s="531"/>
-[...5 lines deleted...]
-      <c r="M57" s="532"/>
+      <c r="G57" s="553"/>
+      <c r="H57" s="553"/>
+      <c r="I57" s="553"/>
+      <c r="J57" s="553"/>
+      <c r="K57" s="553"/>
+      <c r="L57" s="553"/>
+      <c r="M57" s="554"/>
     </row>
     <row r="58" spans="1:13" ht="15" customHeight="1">
-      <c r="A58" s="540"/>
-[...11 lines deleted...]
-      <c r="M58" s="535"/>
+      <c r="A58" s="559"/>
+      <c r="B58" s="552"/>
+      <c r="C58" s="555"/>
+      <c r="D58" s="556"/>
+      <c r="E58" s="556"/>
+      <c r="F58" s="556"/>
+      <c r="G58" s="556"/>
+      <c r="H58" s="556"/>
+      <c r="I58" s="556"/>
+      <c r="J58" s="556"/>
+      <c r="K58" s="556"/>
+      <c r="L58" s="556"/>
+      <c r="M58" s="557"/>
     </row>
     <row r="59" spans="1:13" ht="15" customHeight="1">
-      <c r="A59" s="540"/>
+      <c r="A59" s="559"/>
       <c r="B59" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C59" s="536"/>
-[...2 lines deleted...]
-      <c r="F59" s="539" t="s">
+      <c r="C59" s="561"/>
+      <c r="D59" s="562"/>
+      <c r="E59" s="563"/>
+      <c r="F59" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G59" s="562"/>
+      <c r="G59" s="589"/>
       <c r="H59" s="42"/>
-      <c r="I59" s="562"/>
+      <c r="I59" s="589"/>
       <c r="J59" s="42"/>
-      <c r="K59" s="562"/>
+      <c r="K59" s="589"/>
       <c r="L59" s="42"/>
       <c r="M59" s="43"/>
     </row>
     <row r="60" spans="1:13" ht="15" customHeight="1">
-      <c r="A60" s="540"/>
+      <c r="A60" s="559"/>
       <c r="B60" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C60" s="533"/>
-[...3 lines deleted...]
-      <c r="G60" s="563"/>
+      <c r="C60" s="555"/>
+      <c r="D60" s="556"/>
+      <c r="E60" s="557"/>
+      <c r="F60" s="564"/>
+      <c r="G60" s="590"/>
       <c r="H60" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I60" s="563"/>
+      <c r="I60" s="590"/>
       <c r="J60" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K60" s="563"/>
+      <c r="K60" s="590"/>
       <c r="L60" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M60" s="46"/>
     </row>
     <row r="61" spans="1:13" ht="15" customHeight="1">
-      <c r="A61" s="540"/>
-      <c r="B61" s="528" t="s">
+      <c r="A61" s="559"/>
+      <c r="B61" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D61" s="161"/>
       <c r="E61" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F61" s="161"/>
       <c r="G61" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H61" s="10"/>
       <c r="I61" s="10"/>
       <c r="J61" s="10"/>
       <c r="K61" s="10"/>
       <c r="L61" s="10"/>
       <c r="M61" s="12"/>
     </row>
     <row r="62" spans="1:13" ht="15" customHeight="1">
-      <c r="A62" s="540"/>
-      <c r="B62" s="529"/>
+      <c r="A62" s="559"/>
+      <c r="B62" s="551"/>
       <c r="C62" s="32"/>
       <c r="D62" s="153"/>
       <c r="E62" s="31"/>
       <c r="F62" s="154"/>
-      <c r="G62" s="531"/>
-[...5 lines deleted...]
-      <c r="M62" s="532"/>
+      <c r="G62" s="553"/>
+      <c r="H62" s="553"/>
+      <c r="I62" s="553"/>
+      <c r="J62" s="553"/>
+      <c r="K62" s="553"/>
+      <c r="L62" s="553"/>
+      <c r="M62" s="554"/>
     </row>
     <row r="63" spans="1:13" ht="15" customHeight="1">
-      <c r="A63" s="540"/>
-[...11 lines deleted...]
-      <c r="M63" s="535"/>
+      <c r="A63" s="559"/>
+      <c r="B63" s="552"/>
+      <c r="C63" s="555"/>
+      <c r="D63" s="556"/>
+      <c r="E63" s="556"/>
+      <c r="F63" s="556"/>
+      <c r="G63" s="556"/>
+      <c r="H63" s="556"/>
+      <c r="I63" s="556"/>
+      <c r="J63" s="556"/>
+      <c r="K63" s="556"/>
+      <c r="L63" s="556"/>
+      <c r="M63" s="557"/>
     </row>
     <row r="64" spans="1:13" ht="15" customHeight="1">
-      <c r="A64" s="540"/>
+      <c r="A64" s="559"/>
       <c r="B64" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C64" s="536"/>
-[...2 lines deleted...]
-      <c r="F64" s="539" t="s">
+      <c r="C64" s="561"/>
+      <c r="D64" s="562"/>
+      <c r="E64" s="563"/>
+      <c r="F64" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G64" s="562"/>
+      <c r="G64" s="589"/>
       <c r="H64" s="42"/>
-      <c r="I64" s="562"/>
+      <c r="I64" s="589"/>
       <c r="J64" s="42"/>
-      <c r="K64" s="562"/>
+      <c r="K64" s="589"/>
       <c r="L64" s="42"/>
       <c r="M64" s="43"/>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="540"/>
+      <c r="A65" s="559"/>
       <c r="B65" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C65" s="533"/>
-[...3 lines deleted...]
-      <c r="G65" s="563"/>
+      <c r="C65" s="555"/>
+      <c r="D65" s="556"/>
+      <c r="E65" s="557"/>
+      <c r="F65" s="564"/>
+      <c r="G65" s="590"/>
       <c r="H65" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I65" s="563"/>
+      <c r="I65" s="590"/>
       <c r="J65" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K65" s="563"/>
+      <c r="K65" s="590"/>
       <c r="L65" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M65" s="46"/>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="540"/>
-      <c r="B66" s="528" t="s">
+      <c r="A66" s="559"/>
+      <c r="B66" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C66" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D66" s="161"/>
       <c r="E66" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F66" s="161"/>
       <c r="G66" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H66" s="10"/>
       <c r="I66" s="10"/>
       <c r="J66" s="10"/>
       <c r="K66" s="10"/>
       <c r="L66" s="10"/>
       <c r="M66" s="12"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="540"/>
-      <c r="B67" s="529"/>
+      <c r="A67" s="559"/>
+      <c r="B67" s="551"/>
       <c r="C67" s="32"/>
       <c r="D67" s="153"/>
       <c r="E67" s="31"/>
       <c r="F67" s="154"/>
-      <c r="G67" s="531"/>
-[...5 lines deleted...]
-      <c r="M67" s="532"/>
+      <c r="G67" s="553"/>
+      <c r="H67" s="553"/>
+      <c r="I67" s="553"/>
+      <c r="J67" s="553"/>
+      <c r="K67" s="553"/>
+      <c r="L67" s="553"/>
+      <c r="M67" s="554"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="540"/>
-[...11 lines deleted...]
-      <c r="M68" s="535"/>
+      <c r="A68" s="559"/>
+      <c r="B68" s="552"/>
+      <c r="C68" s="555"/>
+      <c r="D68" s="556"/>
+      <c r="E68" s="556"/>
+      <c r="F68" s="556"/>
+      <c r="G68" s="556"/>
+      <c r="H68" s="556"/>
+      <c r="I68" s="556"/>
+      <c r="J68" s="556"/>
+      <c r="K68" s="556"/>
+      <c r="L68" s="556"/>
+      <c r="M68" s="557"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="540"/>
+      <c r="A69" s="559"/>
       <c r="B69" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C69" s="536"/>
-[...2 lines deleted...]
-      <c r="F69" s="539" t="s">
+      <c r="C69" s="561"/>
+      <c r="D69" s="562"/>
+      <c r="E69" s="563"/>
+      <c r="F69" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G69" s="562"/>
+      <c r="G69" s="589"/>
       <c r="H69" s="42"/>
-      <c r="I69" s="562"/>
+      <c r="I69" s="589"/>
       <c r="J69" s="42"/>
-      <c r="K69" s="562"/>
+      <c r="K69" s="589"/>
       <c r="L69" s="42"/>
       <c r="M69" s="43"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="540"/>
+      <c r="A70" s="559"/>
       <c r="B70" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C70" s="533"/>
-[...3 lines deleted...]
-      <c r="G70" s="563"/>
+      <c r="C70" s="555"/>
+      <c r="D70" s="556"/>
+      <c r="E70" s="557"/>
+      <c r="F70" s="564"/>
+      <c r="G70" s="590"/>
       <c r="H70" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I70" s="563"/>
+      <c r="I70" s="590"/>
       <c r="J70" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K70" s="563"/>
+      <c r="K70" s="590"/>
       <c r="L70" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M70" s="46"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="540"/>
-      <c r="B71" s="528" t="s">
+      <c r="A71" s="559"/>
+      <c r="B71" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D71" s="161"/>
       <c r="E71" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F71" s="161"/>
       <c r="G71" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H71" s="10"/>
       <c r="I71" s="10"/>
       <c r="J71" s="10"/>
       <c r="K71" s="10"/>
       <c r="L71" s="10"/>
       <c r="M71" s="12"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="540"/>
-      <c r="B72" s="529"/>
+      <c r="A72" s="559"/>
+      <c r="B72" s="551"/>
       <c r="C72" s="32"/>
       <c r="D72" s="153"/>
       <c r="E72" s="31"/>
       <c r="F72" s="154"/>
-      <c r="G72" s="531"/>
-[...5 lines deleted...]
-      <c r="M72" s="532"/>
+      <c r="G72" s="553"/>
+      <c r="H72" s="553"/>
+      <c r="I72" s="553"/>
+      <c r="J72" s="553"/>
+      <c r="K72" s="553"/>
+      <c r="L72" s="553"/>
+      <c r="M72" s="554"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="540"/>
-[...11 lines deleted...]
-      <c r="M73" s="535"/>
+      <c r="A73" s="559"/>
+      <c r="B73" s="552"/>
+      <c r="C73" s="555"/>
+      <c r="D73" s="556"/>
+      <c r="E73" s="556"/>
+      <c r="F73" s="556"/>
+      <c r="G73" s="556"/>
+      <c r="H73" s="556"/>
+      <c r="I73" s="556"/>
+      <c r="J73" s="556"/>
+      <c r="K73" s="556"/>
+      <c r="L73" s="556"/>
+      <c r="M73" s="557"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="540"/>
+      <c r="A74" s="559"/>
       <c r="B74" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C74" s="536"/>
-[...2 lines deleted...]
-      <c r="F74" s="539" t="s">
+      <c r="C74" s="561"/>
+      <c r="D74" s="562"/>
+      <c r="E74" s="563"/>
+      <c r="F74" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G74" s="562"/>
+      <c r="G74" s="589"/>
       <c r="H74" s="42"/>
-      <c r="I74" s="562"/>
+      <c r="I74" s="589"/>
       <c r="J74" s="42"/>
-      <c r="K74" s="562"/>
+      <c r="K74" s="589"/>
       <c r="L74" s="42"/>
       <c r="M74" s="43"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="540"/>
+      <c r="A75" s="559"/>
       <c r="B75" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C75" s="533"/>
-[...3 lines deleted...]
-      <c r="G75" s="563"/>
+      <c r="C75" s="555"/>
+      <c r="D75" s="556"/>
+      <c r="E75" s="557"/>
+      <c r="F75" s="564"/>
+      <c r="G75" s="590"/>
       <c r="H75" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I75" s="563"/>
+      <c r="I75" s="590"/>
       <c r="J75" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K75" s="563"/>
+      <c r="K75" s="590"/>
       <c r="L75" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M75" s="46"/>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
-      <c r="A76" s="540"/>
-      <c r="B76" s="528" t="s">
+      <c r="A76" s="559"/>
+      <c r="B76" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C76" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D76" s="161"/>
       <c r="E76" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F76" s="161"/>
       <c r="G76" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H76" s="10"/>
       <c r="I76" s="10"/>
       <c r="J76" s="10"/>
       <c r="K76" s="10"/>
       <c r="L76" s="10"/>
       <c r="M76" s="12"/>
     </row>
     <row r="77" spans="1:13" ht="15" customHeight="1">
-      <c r="A77" s="540"/>
-      <c r="B77" s="529"/>
+      <c r="A77" s="559"/>
+      <c r="B77" s="551"/>
       <c r="C77" s="32"/>
       <c r="D77" s="153"/>
       <c r="E77" s="31"/>
       <c r="F77" s="154"/>
-      <c r="G77" s="531"/>
-[...5 lines deleted...]
-      <c r="M77" s="532"/>
+      <c r="G77" s="553"/>
+      <c r="H77" s="553"/>
+      <c r="I77" s="553"/>
+      <c r="J77" s="553"/>
+      <c r="K77" s="553"/>
+      <c r="L77" s="553"/>
+      <c r="M77" s="554"/>
     </row>
     <row r="78" spans="1:13" ht="15" customHeight="1">
-      <c r="A78" s="541"/>
-[...11 lines deleted...]
-      <c r="M78" s="535"/>
+      <c r="A78" s="560"/>
+      <c r="B78" s="552"/>
+      <c r="C78" s="555"/>
+      <c r="D78" s="556"/>
+      <c r="E78" s="556"/>
+      <c r="F78" s="556"/>
+      <c r="G78" s="556"/>
+      <c r="H78" s="556"/>
+      <c r="I78" s="556"/>
+      <c r="J78" s="556"/>
+      <c r="K78" s="556"/>
+      <c r="L78" s="556"/>
+      <c r="M78" s="557"/>
     </row>
     <row r="79" spans="1:13" ht="5.0999999999999996" customHeight="1">
       <c r="A79" s="50"/>
       <c r="B79" s="4"/>
       <c r="C79" s="51"/>
       <c r="D79" s="51"/>
       <c r="E79" s="51"/>
       <c r="F79" s="51"/>
       <c r="G79" s="51"/>
       <c r="H79" s="51"/>
       <c r="I79" s="51"/>
       <c r="J79" s="51"/>
       <c r="K79" s="51"/>
       <c r="L79" s="51"/>
       <c r="M79" s="51"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
       <c r="A80" s="30" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="679" t="s">
+      <c r="A81" s="699" t="s">
         <v>146</v>
       </c>
-      <c r="B81" s="679"/>
+      <c r="B81" s="699"/>
       <c r="C81" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D81" s="654"/>
-[...2 lines deleted...]
-      <c r="G81" s="655" t="s">
+      <c r="D81" s="634"/>
+      <c r="E81" s="634"/>
+      <c r="F81" s="634"/>
+      <c r="G81" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H81" s="655"/>
-[...4 lines deleted...]
-      <c r="M81" s="656"/>
+      <c r="H81" s="635"/>
+      <c r="I81" s="636"/>
+      <c r="J81" s="636"/>
+      <c r="K81" s="636"/>
+      <c r="L81" s="636"/>
+      <c r="M81" s="636"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="679"/>
-      <c r="B82" s="679"/>
+      <c r="A82" s="699"/>
+      <c r="B82" s="699"/>
       <c r="C82" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D82" s="654"/>
-[...2 lines deleted...]
-      <c r="G82" s="655" t="s">
+      <c r="D82" s="634"/>
+      <c r="E82" s="634"/>
+      <c r="F82" s="634"/>
+      <c r="G82" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H82" s="655"/>
-[...4 lines deleted...]
-      <c r="M82" s="656"/>
+      <c r="H82" s="635"/>
+      <c r="I82" s="636"/>
+      <c r="J82" s="636"/>
+      <c r="K82" s="636"/>
+      <c r="L82" s="636"/>
+      <c r="M82" s="636"/>
     </row>
     <row r="83" spans="1:13" ht="15" customHeight="1">
-      <c r="A83" s="679"/>
-      <c r="B83" s="679"/>
+      <c r="A83" s="699"/>
+      <c r="B83" s="699"/>
       <c r="C83" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D83" s="654"/>
-[...2 lines deleted...]
-      <c r="G83" s="655" t="s">
+      <c r="D83" s="634"/>
+      <c r="E83" s="634"/>
+      <c r="F83" s="634"/>
+      <c r="G83" s="635" t="s">
         <v>180</v>
       </c>
-      <c r="H83" s="655"/>
-[...4 lines deleted...]
-      <c r="M83" s="656"/>
+      <c r="H83" s="635"/>
+      <c r="I83" s="636"/>
+      <c r="J83" s="636"/>
+      <c r="K83" s="636"/>
+      <c r="L83" s="636"/>
+      <c r="M83" s="636"/>
     </row>
     <row r="84" spans="1:13" ht="15" customHeight="1">
-      <c r="A84" s="675" t="s">
+      <c r="A84" s="695" t="s">
         <v>158</v>
       </c>
-      <c r="B84" s="675"/>
+      <c r="B84" s="695"/>
       <c r="C84" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D84" s="676"/>
-[...8 lines deleted...]
-      <c r="M84" s="678"/>
+      <c r="D84" s="696"/>
+      <c r="E84" s="697"/>
+      <c r="F84" s="697"/>
+      <c r="G84" s="697"/>
+      <c r="H84" s="697"/>
+      <c r="I84" s="697"/>
+      <c r="J84" s="697"/>
+      <c r="K84" s="697"/>
+      <c r="L84" s="697"/>
+      <c r="M84" s="698"/>
     </row>
     <row r="85" spans="1:13" ht="15" customHeight="1">
-      <c r="A85" s="675"/>
-      <c r="B85" s="675"/>
+      <c r="A85" s="695"/>
+      <c r="B85" s="695"/>
       <c r="C85" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D85" s="676"/>
-[...8 lines deleted...]
-      <c r="M85" s="678"/>
+      <c r="D85" s="696"/>
+      <c r="E85" s="697"/>
+      <c r="F85" s="697"/>
+      <c r="G85" s="697"/>
+      <c r="H85" s="697"/>
+      <c r="I85" s="697"/>
+      <c r="J85" s="697"/>
+      <c r="K85" s="697"/>
+      <c r="L85" s="697"/>
+      <c r="M85" s="698"/>
     </row>
     <row r="86" spans="1:13" ht="15" customHeight="1">
-      <c r="A86" s="675"/>
-      <c r="B86" s="675"/>
+      <c r="A86" s="695"/>
+      <c r="B86" s="695"/>
       <c r="C86" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D86" s="676"/>
-[...8 lines deleted...]
-      <c r="M86" s="678"/>
+      <c r="D86" s="696"/>
+      <c r="E86" s="697"/>
+      <c r="F86" s="697"/>
+      <c r="G86" s="697"/>
+      <c r="H86" s="697"/>
+      <c r="I86" s="697"/>
+      <c r="J86" s="697"/>
+      <c r="K86" s="697"/>
+      <c r="L86" s="697"/>
+      <c r="M86" s="698"/>
     </row>
   </sheetData>
   <mergeCells count="146">
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="A15:A19"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="G18:M18"/>
+    <mergeCell ref="C19:M19"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A42:B42"/>
+    <mergeCell ref="D42:M42"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="D41:F41"/>
+    <mergeCell ref="G41:H41"/>
+    <mergeCell ref="I41:M41"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:M40"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A20:B21"/>
+    <mergeCell ref="D20:M20"/>
+    <mergeCell ref="D21:M21"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C53:M53"/>
+    <mergeCell ref="C54:E54"/>
+    <mergeCell ref="F54:F55"/>
+    <mergeCell ref="G54:G55"/>
+    <mergeCell ref="I54:I55"/>
+    <mergeCell ref="K54:K55"/>
+    <mergeCell ref="C55:E55"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A49:A78"/>
+    <mergeCell ref="C49:E49"/>
+    <mergeCell ref="F49:F50"/>
+    <mergeCell ref="G49:G50"/>
+    <mergeCell ref="I49:I50"/>
+    <mergeCell ref="K49:K50"/>
+    <mergeCell ref="C50:E50"/>
+    <mergeCell ref="B51:B53"/>
+    <mergeCell ref="G52:M52"/>
+    <mergeCell ref="B56:B58"/>
+    <mergeCell ref="G57:M57"/>
+    <mergeCell ref="C58:M58"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="I59:I60"/>
+    <mergeCell ref="K59:K60"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="G62:M62"/>
+    <mergeCell ref="C63:M63"/>
+    <mergeCell ref="C64:E64"/>
+    <mergeCell ref="F64:F65"/>
+    <mergeCell ref="G64:G65"/>
+    <mergeCell ref="I64:I65"/>
+    <mergeCell ref="K64:K65"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="F74:F75"/>
+    <mergeCell ref="G74:G75"/>
+    <mergeCell ref="I74:I75"/>
+    <mergeCell ref="K74:K75"/>
+    <mergeCell ref="C75:E75"/>
+    <mergeCell ref="B66:B68"/>
+    <mergeCell ref="G67:M67"/>
+    <mergeCell ref="C68:M68"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="F69:F70"/>
+    <mergeCell ref="G69:G70"/>
+    <mergeCell ref="I69:I70"/>
+    <mergeCell ref="K69:K70"/>
+    <mergeCell ref="C70:E70"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="D83:F83"/>
+    <mergeCell ref="G83:H83"/>
+    <mergeCell ref="I83:M83"/>
+    <mergeCell ref="A84:B86"/>
+    <mergeCell ref="D84:M84"/>
+    <mergeCell ref="D85:M85"/>
+    <mergeCell ref="D86:M86"/>
+    <mergeCell ref="B76:B78"/>
+    <mergeCell ref="G77:M77"/>
+    <mergeCell ref="C78:M78"/>
+    <mergeCell ref="A81:B83"/>
+    <mergeCell ref="D81:F81"/>
+    <mergeCell ref="G81:H81"/>
+    <mergeCell ref="I81:M81"/>
+    <mergeCell ref="D82:F82"/>
+    <mergeCell ref="G82:H82"/>
+    <mergeCell ref="I82:M82"/>
+    <mergeCell ref="B71:B73"/>
+    <mergeCell ref="G72:M72"/>
+    <mergeCell ref="C73:M73"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="H22:M22"/>
     <mergeCell ref="A23:M23"/>
     <mergeCell ref="A24:B25"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="J35:K35"/>
     <mergeCell ref="L35:M35"/>
     <mergeCell ref="F31:G31"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="H35:I35"/>
     <mergeCell ref="A33:B36"/>
     <mergeCell ref="E36:M36"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="L33:M33"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="C31:E31"/>
     <mergeCell ref="C32:E32"/>
     <mergeCell ref="A31:B32"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A26:B26"/>
-    <mergeCell ref="C28:D28"/>
-[...120 lines deleted...]
-    <mergeCell ref="I15:I16"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D72 D6 D18 D13 D52 D57 D62 D67 D77" xr:uid="{C296275F-CB65-447E-93C1-40452F564A9B}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F72 F6 F18 F13 F52 F57 F62 F67 F77" xr:uid="{A1FA13E4-1FFD-4736-BAAA-8B2CB3B5A390}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C15:E15 C49:E49 C54:E54 C59:E59 C64:E64 C69:E69 C74:E74" xr:uid="{01CCD876-0742-4851-99E8-AA9D74613AC8}"/>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D12 F12" xr:uid="{22995ADE-1FE2-4540-A383-4600F2EA765C}"/>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11 G15:G16 I15:I16 K15:K16 G49:G50 I49:I50 K49:K50 G54:G55 I54:I55 K54:K55 G59:G60 I59:I60 K59:K60 G64:G65 I64:I65 K64:K65 G69:G70 I69:I70 K69:K70 G74:G75 I74:I75 K74:K75" xr:uid="{CFD9F25D-926F-43C3-B359-B6752EC4CA02}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C37:M37 C38" xr:uid="{8FB752BA-6E9F-42B5-8BD5-2CE4AEE6E743}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D33:D36 F33:F35 H33:I35 L33:M35" xr:uid="{A4137794-E4F1-4778-A6A0-DED1FFEA49AD}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
@@ -28913,1771 +28918,1771 @@
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
     <row r="2" spans="1:15" ht="15" customHeight="1">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1">
-      <c r="A3" s="555" t="s">
+      <c r="A3" s="558" t="s">
         <v>159</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C3" s="592"/>
-[...9 lines deleted...]
-      <c r="M3" s="594"/>
+      <c r="C3" s="580"/>
+      <c r="D3" s="581"/>
+      <c r="E3" s="581"/>
+      <c r="F3" s="581"/>
+      <c r="G3" s="581"/>
+      <c r="H3" s="581"/>
+      <c r="I3" s="581"/>
+      <c r="J3" s="581"/>
+      <c r="K3" s="581"/>
+      <c r="L3" s="581"/>
+      <c r="M3" s="582"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:15" ht="15" customHeight="1">
-      <c r="A4" s="540"/>
+      <c r="A4" s="559"/>
       <c r="B4" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="C4" s="595"/>
-[...9 lines deleted...]
-      <c r="M4" s="597"/>
+      <c r="C4" s="583"/>
+      <c r="D4" s="584"/>
+      <c r="E4" s="584"/>
+      <c r="F4" s="584"/>
+      <c r="G4" s="584"/>
+      <c r="H4" s="584"/>
+      <c r="I4" s="584"/>
+      <c r="J4" s="584"/>
+      <c r="K4" s="584"/>
+      <c r="L4" s="584"/>
+      <c r="M4" s="585"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:15" ht="15" customHeight="1">
-      <c r="A5" s="540"/>
-      <c r="B5" s="598" t="s">
+      <c r="A5" s="559"/>
+      <c r="B5" s="586" t="s">
         <v>92</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D5" s="41"/>
       <c r="E5" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F5" s="41"/>
       <c r="G5" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="12"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
     </row>
     <row r="6" spans="1:15" ht="15" customHeight="1">
-      <c r="A6" s="540"/>
-      <c r="B6" s="599"/>
+      <c r="A6" s="559"/>
+      <c r="B6" s="587"/>
       <c r="C6" s="32"/>
       <c r="D6" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E6" s="31"/>
       <c r="F6" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G6" s="531"/>
-[...5 lines deleted...]
-      <c r="M6" s="532"/>
+      <c r="G6" s="553"/>
+      <c r="H6" s="553"/>
+      <c r="I6" s="553"/>
+      <c r="J6" s="553"/>
+      <c r="K6" s="553"/>
+      <c r="L6" s="553"/>
+      <c r="M6" s="554"/>
       <c r="N6" s="4"/>
       <c r="O6" s="4"/>
     </row>
     <row r="7" spans="1:15" ht="15" customHeight="1">
-      <c r="A7" s="540"/>
-[...11 lines deleted...]
-      <c r="M7" s="535"/>
+      <c r="A7" s="559"/>
+      <c r="B7" s="588"/>
+      <c r="C7" s="555"/>
+      <c r="D7" s="556"/>
+      <c r="E7" s="556"/>
+      <c r="F7" s="556"/>
+      <c r="G7" s="556"/>
+      <c r="H7" s="556"/>
+      <c r="I7" s="556"/>
+      <c r="J7" s="556"/>
+      <c r="K7" s="556"/>
+      <c r="L7" s="556"/>
+      <c r="M7" s="557"/>
       <c r="N7" s="4"/>
       <c r="O7" s="4"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
-      <c r="A8" s="540"/>
+      <c r="A8" s="559"/>
       <c r="B8" s="95" t="s">
         <v>98</v>
       </c>
-      <c r="C8" s="586"/>
-[...9 lines deleted...]
-      <c r="M8" s="588"/>
+      <c r="C8" s="570"/>
+      <c r="D8" s="571"/>
+      <c r="E8" s="571"/>
+      <c r="F8" s="571"/>
+      <c r="G8" s="571"/>
+      <c r="H8" s="571"/>
+      <c r="I8" s="571"/>
+      <c r="J8" s="571"/>
+      <c r="K8" s="571"/>
+      <c r="L8" s="571"/>
+      <c r="M8" s="572"/>
       <c r="N8" s="4"/>
       <c r="O8" s="4"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
-      <c r="A9" s="541"/>
+      <c r="A9" s="560"/>
       <c r="B9" s="15" t="s">
         <v>99</v>
       </c>
-      <c r="C9" s="601"/>
-[...9 lines deleted...]
-      <c r="M9" s="603"/>
+      <c r="C9" s="538"/>
+      <c r="D9" s="539"/>
+      <c r="E9" s="539"/>
+      <c r="F9" s="539"/>
+      <c r="G9" s="539"/>
+      <c r="H9" s="539"/>
+      <c r="I9" s="539"/>
+      <c r="J9" s="539"/>
+      <c r="K9" s="539"/>
+      <c r="L9" s="539"/>
+      <c r="M9" s="540"/>
       <c r="N9" s="4"/>
       <c r="O9" s="4"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
-      <c r="A10" s="555" t="s">
+      <c r="A10" s="558" t="s">
         <v>100</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C10" s="536"/>
-[...2 lines deleted...]
-      <c r="F10" s="539" t="s">
+      <c r="C10" s="561"/>
+      <c r="D10" s="562"/>
+      <c r="E10" s="563"/>
+      <c r="F10" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G10" s="562"/>
+      <c r="G10" s="589"/>
       <c r="H10" s="42"/>
-      <c r="I10" s="562"/>
+      <c r="I10" s="589"/>
       <c r="J10" s="42"/>
-      <c r="K10" s="562"/>
+      <c r="K10" s="589"/>
       <c r="L10" s="42"/>
       <c r="M10" s="43"/>
       <c r="N10" s="4"/>
       <c r="O10" s="4"/>
     </row>
     <row r="11" spans="1:15" ht="15" customHeight="1">
-      <c r="A11" s="540"/>
+      <c r="A11" s="559"/>
       <c r="B11" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C11" s="533"/>
-[...3 lines deleted...]
-      <c r="G11" s="563"/>
+      <c r="C11" s="555"/>
+      <c r="D11" s="556"/>
+      <c r="E11" s="557"/>
+      <c r="F11" s="564"/>
+      <c r="G11" s="590"/>
       <c r="H11" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I11" s="563"/>
+      <c r="I11" s="590"/>
       <c r="J11" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K11" s="563"/>
+      <c r="K11" s="590"/>
       <c r="L11" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M11" s="46"/>
       <c r="N11" s="4"/>
       <c r="O11" s="4"/>
     </row>
     <row r="12" spans="1:15" ht="15" customHeight="1">
-      <c r="A12" s="540"/>
-      <c r="B12" s="528" t="s">
+      <c r="A12" s="559"/>
+      <c r="B12" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C12" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D12" s="41"/>
       <c r="E12" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F12" s="41"/>
       <c r="G12" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H12" s="10"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="12"/>
       <c r="N12" s="4"/>
       <c r="O12" s="4"/>
     </row>
     <row r="13" spans="1:15" ht="15" customHeight="1">
-      <c r="A13" s="540"/>
-      <c r="B13" s="529"/>
+      <c r="A13" s="559"/>
+      <c r="B13" s="551"/>
       <c r="C13" s="32"/>
       <c r="D13" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E13" s="31"/>
       <c r="F13" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G13" s="531"/>
-[...5 lines deleted...]
-      <c r="M13" s="532"/>
+      <c r="G13" s="553"/>
+      <c r="H13" s="553"/>
+      <c r="I13" s="553"/>
+      <c r="J13" s="553"/>
+      <c r="K13" s="553"/>
+      <c r="L13" s="553"/>
+      <c r="M13" s="554"/>
       <c r="N13" s="4"/>
       <c r="O13" s="4"/>
     </row>
     <row r="14" spans="1:15" ht="15" customHeight="1">
-      <c r="A14" s="540"/>
-[...11 lines deleted...]
-      <c r="M14" s="535"/>
+      <c r="A14" s="559"/>
+      <c r="B14" s="552"/>
+      <c r="C14" s="555"/>
+      <c r="D14" s="556"/>
+      <c r="E14" s="556"/>
+      <c r="F14" s="556"/>
+      <c r="G14" s="556"/>
+      <c r="H14" s="556"/>
+      <c r="I14" s="556"/>
+      <c r="J14" s="556"/>
+      <c r="K14" s="556"/>
+      <c r="L14" s="556"/>
+      <c r="M14" s="557"/>
       <c r="N14" s="4"/>
       <c r="O14" s="4"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
-      <c r="A15" s="555" t="s">
+      <c r="A15" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C15" s="536"/>
-[...2 lines deleted...]
-      <c r="F15" s="539" t="s">
+      <c r="C15" s="561"/>
+      <c r="D15" s="562"/>
+      <c r="E15" s="563"/>
+      <c r="F15" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G15" s="562"/>
+      <c r="G15" s="589"/>
       <c r="H15" s="42"/>
-      <c r="I15" s="562"/>
+      <c r="I15" s="589"/>
       <c r="J15" s="42"/>
-      <c r="K15" s="562"/>
+      <c r="K15" s="589"/>
       <c r="L15" s="42"/>
       <c r="M15" s="43"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
-      <c r="A16" s="540"/>
+      <c r="A16" s="559"/>
       <c r="B16" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C16" s="533"/>
-[...3 lines deleted...]
-      <c r="G16" s="563"/>
+      <c r="C16" s="555"/>
+      <c r="D16" s="556"/>
+      <c r="E16" s="557"/>
+      <c r="F16" s="564"/>
+      <c r="G16" s="590"/>
       <c r="H16" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I16" s="563"/>
+      <c r="I16" s="590"/>
       <c r="J16" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K16" s="563"/>
+      <c r="K16" s="590"/>
       <c r="L16" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M16" s="46"/>
       <c r="N16" s="4"/>
       <c r="O16" s="4"/>
     </row>
     <row r="17" spans="1:15" ht="15" customHeight="1">
-      <c r="A17" s="540"/>
-      <c r="B17" s="528" t="s">
+      <c r="A17" s="559"/>
+      <c r="B17" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D17" s="161"/>
       <c r="E17" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F17" s="161"/>
       <c r="G17" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H17" s="10"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="12"/>
       <c r="N17" s="4"/>
       <c r="O17" s="4"/>
     </row>
     <row r="18" spans="1:15" ht="15" customHeight="1">
-      <c r="A18" s="540"/>
-      <c r="B18" s="529"/>
+      <c r="A18" s="559"/>
+      <c r="B18" s="551"/>
       <c r="C18" s="32"/>
       <c r="D18" s="153" t="s">
         <v>212</v>
       </c>
       <c r="E18" s="31"/>
       <c r="F18" s="154" t="s">
         <v>213</v>
       </c>
-      <c r="G18" s="531"/>
-[...5 lines deleted...]
-      <c r="M18" s="532"/>
+      <c r="G18" s="553"/>
+      <c r="H18" s="553"/>
+      <c r="I18" s="553"/>
+      <c r="J18" s="553"/>
+      <c r="K18" s="553"/>
+      <c r="L18" s="553"/>
+      <c r="M18" s="554"/>
       <c r="N18" s="4"/>
       <c r="O18" s="4"/>
     </row>
     <row r="19" spans="1:15" ht="15" customHeight="1">
-      <c r="A19" s="540"/>
-[...11 lines deleted...]
-      <c r="M19" s="672"/>
+      <c r="A19" s="559"/>
+      <c r="B19" s="551"/>
+      <c r="C19" s="700"/>
+      <c r="D19" s="701"/>
+      <c r="E19" s="701"/>
+      <c r="F19" s="701"/>
+      <c r="G19" s="701"/>
+      <c r="H19" s="701"/>
+      <c r="I19" s="701"/>
+      <c r="J19" s="701"/>
+      <c r="K19" s="701"/>
+      <c r="L19" s="701"/>
+      <c r="M19" s="702"/>
       <c r="N19" s="4"/>
       <c r="O19" s="4"/>
     </row>
     <row r="20" spans="1:15" ht="15" customHeight="1">
-      <c r="A20" s="655" t="s">
+      <c r="A20" s="635" t="s">
         <v>186</v>
       </c>
-      <c r="B20" s="655"/>
+      <c r="B20" s="635"/>
       <c r="C20" s="37" t="s">
         <v>147</v>
       </c>
-      <c r="D20" s="674"/>
-[...8 lines deleted...]
-      <c r="M20" s="674"/>
+      <c r="D20" s="704"/>
+      <c r="E20" s="704"/>
+      <c r="F20" s="704"/>
+      <c r="G20" s="704"/>
+      <c r="H20" s="704"/>
+      <c r="I20" s="704"/>
+      <c r="J20" s="704"/>
+      <c r="K20" s="704"/>
+      <c r="L20" s="704"/>
+      <c r="M20" s="704"/>
       <c r="N20" s="4"/>
       <c r="O20" s="4"/>
     </row>
     <row r="21" spans="1:15" ht="15" customHeight="1">
-      <c r="A21" s="655"/>
-      <c r="B21" s="655"/>
+      <c r="A21" s="635"/>
+      <c r="B21" s="635"/>
       <c r="C21" s="37" t="s">
         <v>187</v>
       </c>
-      <c r="D21" s="674"/>
-[...8 lines deleted...]
-      <c r="M21" s="674"/>
+      <c r="D21" s="704"/>
+      <c r="E21" s="704"/>
+      <c r="F21" s="704"/>
+      <c r="G21" s="704"/>
+      <c r="H21" s="704"/>
+      <c r="I21" s="704"/>
+      <c r="J21" s="704"/>
+      <c r="K21" s="704"/>
+      <c r="L21" s="704"/>
+      <c r="M21" s="704"/>
       <c r="N21" s="4"/>
       <c r="O21" s="4"/>
     </row>
     <row r="22" spans="1:15" ht="15" customHeight="1">
-      <c r="A22" s="564" t="s">
+      <c r="A22" s="577" t="s">
         <v>110</v>
       </c>
-      <c r="B22" s="565"/>
-[...5 lines deleted...]
-      <c r="H22" s="569" t="s">
+      <c r="B22" s="578"/>
+      <c r="C22" s="578"/>
+      <c r="D22" s="615"/>
+      <c r="E22" s="615"/>
+      <c r="F22" s="576"/>
+      <c r="G22" s="616"/>
+      <c r="H22" s="617" t="s">
         <v>111</v>
       </c>
-      <c r="I22" s="570"/>
-[...3 lines deleted...]
-      <c r="M22" s="571"/>
+      <c r="I22" s="618"/>
+      <c r="J22" s="618"/>
+      <c r="K22" s="618"/>
+      <c r="L22" s="618"/>
+      <c r="M22" s="619"/>
       <c r="N22" s="3"/>
       <c r="O22" s="4"/>
     </row>
     <row r="23" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A23" s="619" t="s">
+      <c r="A23" s="607" t="s">
         <v>112</v>
       </c>
-      <c r="B23" s="620"/>
-[...10 lines deleted...]
-      <c r="M23" s="621"/>
+      <c r="B23" s="608"/>
+      <c r="C23" s="608"/>
+      <c r="D23" s="608"/>
+      <c r="E23" s="608"/>
+      <c r="F23" s="608"/>
+      <c r="G23" s="608"/>
+      <c r="H23" s="608"/>
+      <c r="I23" s="608"/>
+      <c r="J23" s="608"/>
+      <c r="K23" s="608"/>
+      <c r="L23" s="608"/>
+      <c r="M23" s="609"/>
       <c r="N23" s="4"/>
       <c r="O23" s="4"/>
     </row>
     <row r="24" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A24" s="572" t="s">
+      <c r="A24" s="600" t="s">
         <v>113</v>
       </c>
-      <c r="B24" s="573"/>
-      <c r="C24" s="539" t="s">
+      <c r="B24" s="610"/>
+      <c r="C24" s="564" t="s">
         <v>114</v>
       </c>
-      <c r="D24" s="539"/>
-      <c r="E24" s="528" t="s">
+      <c r="D24" s="564"/>
+      <c r="E24" s="550" t="s">
         <v>115</v>
       </c>
-      <c r="F24" s="598"/>
+      <c r="F24" s="586"/>
       <c r="G24" s="11"/>
       <c r="H24" s="11"/>
       <c r="I24" s="11"/>
       <c r="J24" s="11"/>
       <c r="K24" s="11"/>
       <c r="L24" s="11"/>
       <c r="M24" s="21"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A25" s="576"/>
-      <c r="B25" s="577"/>
+      <c r="A25" s="611"/>
+      <c r="B25" s="612"/>
       <c r="C25" s="14" t="s">
         <v>116</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>117</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>116</v>
       </c>
       <c r="F25" s="14" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="4"/>
       <c r="H25" s="4"/>
       <c r="I25" s="4"/>
       <c r="J25" s="4"/>
       <c r="K25" s="4"/>
       <c r="L25" s="4"/>
       <c r="M25" s="22"/>
       <c r="N25" s="4"/>
       <c r="O25" s="4"/>
     </row>
     <row r="26" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A26" s="528" t="s">
+      <c r="A26" s="550" t="s">
         <v>151</v>
       </c>
-      <c r="B26" s="622"/>
+      <c r="B26" s="613"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="4"/>
       <c r="H26" s="4"/>
       <c r="I26" s="4"/>
       <c r="J26" s="4"/>
       <c r="K26" s="4"/>
       <c r="L26" s="4"/>
       <c r="M26" s="22"/>
       <c r="N26" s="4"/>
       <c r="O26" s="4"/>
     </row>
     <row r="27" spans="1:15" ht="15" hidden="1" customHeight="1">
-      <c r="A27" s="530" t="s">
+      <c r="A27" s="552" t="s">
         <v>152</v>
       </c>
-      <c r="B27" s="623"/>
+      <c r="B27" s="614"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="4"/>
       <c r="L27" s="4"/>
       <c r="M27" s="22"/>
       <c r="N27" s="4"/>
       <c r="O27" s="4"/>
     </row>
     <row r="28" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A28" s="15" t="s">
         <v>153</v>
       </c>
       <c r="B28" s="23"/>
-      <c r="C28" s="539"/>
-[...2 lines deleted...]
-      <c r="F28" s="539"/>
+      <c r="C28" s="564"/>
+      <c r="D28" s="564"/>
+      <c r="E28" s="564"/>
+      <c r="F28" s="564"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="4"/>
       <c r="K28" s="4"/>
       <c r="L28" s="4"/>
       <c r="M28" s="22"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
     </row>
     <row r="29" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A29" s="15" t="s">
         <v>154</v>
       </c>
       <c r="B29" s="23"/>
-      <c r="C29" s="643"/>
-[...2 lines deleted...]
-      <c r="F29" s="643"/>
+      <c r="C29" s="652"/>
+      <c r="D29" s="652"/>
+      <c r="E29" s="652"/>
+      <c r="F29" s="652"/>
       <c r="G29" s="17"/>
       <c r="H29" s="17"/>
       <c r="I29" s="17"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="18"/>
       <c r="N29" s="3"/>
       <c r="O29" s="4"/>
     </row>
     <row r="30" spans="1:15" ht="15" customHeight="1">
-      <c r="A30" s="619" t="s">
+      <c r="A30" s="607" t="s">
         <v>118</v>
       </c>
-      <c r="B30" s="620"/>
-[...10 lines deleted...]
-      <c r="M30" s="702"/>
+      <c r="B30" s="608"/>
+      <c r="C30" s="693"/>
+      <c r="D30" s="693"/>
+      <c r="E30" s="693"/>
+      <c r="F30" s="608"/>
+      <c r="G30" s="693"/>
+      <c r="H30" s="693"/>
+      <c r="I30" s="693"/>
+      <c r="J30" s="693"/>
+      <c r="K30" s="693"/>
+      <c r="L30" s="693"/>
+      <c r="M30" s="694"/>
       <c r="N30" s="3"/>
       <c r="O30" s="4"/>
     </row>
     <row r="31" spans="1:15" ht="15" customHeight="1">
-      <c r="A31" s="697" t="s">
+      <c r="A31" s="689" t="s">
         <v>160</v>
       </c>
-      <c r="B31" s="698"/>
-      <c r="C31" s="624" t="s">
+      <c r="B31" s="690"/>
+      <c r="C31" s="573" t="s">
         <v>161</v>
       </c>
-      <c r="D31" s="625"/>
-[...2 lines deleted...]
-      <c r="G31" s="682"/>
+      <c r="D31" s="574"/>
+      <c r="E31" s="655"/>
+      <c r="F31" s="674"/>
+      <c r="G31" s="674"/>
       <c r="H31" s="52"/>
       <c r="I31" s="52"/>
       <c r="J31" s="52"/>
       <c r="K31" s="52"/>
       <c r="L31" s="52"/>
       <c r="M31" s="54"/>
       <c r="N31" s="3"/>
       <c r="O31" s="4"/>
     </row>
     <row r="32" spans="1:15" ht="15" customHeight="1">
-      <c r="A32" s="699"/>
-[...1 lines deleted...]
-      <c r="C32" s="694" t="s">
+      <c r="A32" s="691"/>
+      <c r="B32" s="692"/>
+      <c r="C32" s="686" t="s">
         <v>162</v>
       </c>
-      <c r="D32" s="695"/>
-[...2 lines deleted...]
-      <c r="G32" s="683"/>
+      <c r="D32" s="687"/>
+      <c r="E32" s="688"/>
+      <c r="F32" s="675"/>
+      <c r="G32" s="675"/>
       <c r="H32" s="53"/>
       <c r="I32" s="53"/>
       <c r="J32" s="53"/>
       <c r="K32" s="53"/>
       <c r="L32" s="53"/>
       <c r="M32" s="55"/>
       <c r="N32" s="3"/>
       <c r="O32" s="4"/>
     </row>
     <row r="33" spans="1:15" ht="30" customHeight="1">
-      <c r="A33" s="684" t="s">
+      <c r="A33" s="676" t="s">
         <v>188</v>
       </c>
-      <c r="B33" s="685"/>
+      <c r="B33" s="677"/>
       <c r="C33" s="97" t="s">
         <v>197</v>
       </c>
       <c r="D33" s="160"/>
       <c r="E33" s="97" t="s">
         <v>191</v>
       </c>
       <c r="F33" s="160"/>
       <c r="G33" s="97" t="s">
         <v>204</v>
       </c>
-      <c r="H33" s="680"/>
-[...1 lines deleted...]
-      <c r="J33" s="693" t="s">
+      <c r="H33" s="672"/>
+      <c r="I33" s="672"/>
+      <c r="J33" s="685" t="s">
         <v>205</v>
       </c>
-      <c r="K33" s="693"/>
-[...1 lines deleted...]
-      <c r="M33" s="680"/>
+      <c r="K33" s="685"/>
+      <c r="L33" s="672"/>
+      <c r="M33" s="672"/>
       <c r="N33" s="3"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" ht="42.75" customHeight="1">
-      <c r="A34" s="686"/>
-      <c r="B34" s="687"/>
+      <c r="A34" s="678"/>
+      <c r="B34" s="679"/>
       <c r="C34" s="97" t="s">
         <v>206</v>
       </c>
       <c r="D34" s="160"/>
       <c r="E34" s="60" t="s">
         <v>207</v>
       </c>
       <c r="F34" s="160"/>
       <c r="G34" s="60" t="s">
         <v>208</v>
       </c>
-      <c r="H34" s="680"/>
-[...1 lines deleted...]
-      <c r="J34" s="703" t="s">
+      <c r="H34" s="672"/>
+      <c r="I34" s="672"/>
+      <c r="J34" s="711" t="s">
         <v>199</v>
       </c>
-      <c r="K34" s="703"/>
-[...1 lines deleted...]
-      <c r="M34" s="680"/>
+      <c r="K34" s="711"/>
+      <c r="L34" s="672"/>
+      <c r="M34" s="672"/>
       <c r="N34" s="3"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" ht="15" customHeight="1">
-      <c r="A35" s="686"/>
-[...1 lines deleted...]
-      <c r="C35" s="704" t="s">
+      <c r="A35" s="678"/>
+      <c r="B35" s="679"/>
+      <c r="C35" s="712" t="s">
         <v>209</v>
       </c>
-      <c r="D35" s="705"/>
-[...8 lines deleted...]
-      <c r="M35" s="706"/>
+      <c r="D35" s="713"/>
+      <c r="E35" s="713"/>
+      <c r="F35" s="713"/>
+      <c r="G35" s="713"/>
+      <c r="H35" s="713"/>
+      <c r="I35" s="713"/>
+      <c r="J35" s="713"/>
+      <c r="K35" s="713"/>
+      <c r="L35" s="713"/>
+      <c r="M35" s="714"/>
       <c r="N35" s="3"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
-      <c r="A36" s="613" t="s">
+      <c r="A36" s="597" t="s">
         <v>202</v>
       </c>
-      <c r="B36" s="614"/>
-[...10 lines deleted...]
-      <c r="M36" s="551"/>
+      <c r="B36" s="598"/>
+      <c r="C36" s="530"/>
+      <c r="D36" s="531"/>
+      <c r="E36" s="531"/>
+      <c r="F36" s="531"/>
+      <c r="G36" s="531"/>
+      <c r="H36" s="531"/>
+      <c r="I36" s="531"/>
+      <c r="J36" s="531"/>
+      <c r="K36" s="531"/>
+      <c r="L36" s="531"/>
+      <c r="M36" s="532"/>
       <c r="N36" s="3"/>
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="24.95" customHeight="1">
-      <c r="A37" s="644" t="s">
+      <c r="A37" s="642" t="s">
         <v>145</v>
       </c>
-      <c r="B37" s="645"/>
-[...10 lines deleted...]
-      <c r="M37" s="648"/>
+      <c r="B37" s="643"/>
+      <c r="C37" s="644"/>
+      <c r="D37" s="645"/>
+      <c r="E37" s="645"/>
+      <c r="F37" s="645"/>
+      <c r="G37" s="645"/>
+      <c r="H37" s="645"/>
+      <c r="I37" s="645"/>
+      <c r="J37" s="645"/>
+      <c r="K37" s="645"/>
+      <c r="L37" s="645"/>
+      <c r="M37" s="646"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
-      <c r="A38" s="613" t="s">
+      <c r="A38" s="597" t="s">
         <v>134</v>
       </c>
-      <c r="B38" s="614"/>
-[...10 lines deleted...]
-      <c r="M38" s="551"/>
+      <c r="B38" s="598"/>
+      <c r="C38" s="530"/>
+      <c r="D38" s="531"/>
+      <c r="E38" s="531"/>
+      <c r="F38" s="531"/>
+      <c r="G38" s="531"/>
+      <c r="H38" s="531"/>
+      <c r="I38" s="531"/>
+      <c r="J38" s="531"/>
+      <c r="K38" s="531"/>
+      <c r="L38" s="531"/>
+      <c r="M38" s="532"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
-      <c r="A39" s="613" t="s">
+      <c r="A39" s="597" t="s">
         <v>135</v>
       </c>
-      <c r="B39" s="614"/>
-[...10 lines deleted...]
-      <c r="M39" s="551"/>
+      <c r="B39" s="598"/>
+      <c r="C39" s="530"/>
+      <c r="D39" s="531"/>
+      <c r="E39" s="531"/>
+      <c r="F39" s="531"/>
+      <c r="G39" s="531"/>
+      <c r="H39" s="531"/>
+      <c r="I39" s="531"/>
+      <c r="J39" s="531"/>
+      <c r="K39" s="531"/>
+      <c r="L39" s="531"/>
+      <c r="M39" s="532"/>
       <c r="N39" s="3"/>
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
-      <c r="A40" s="673" t="s">
+      <c r="A40" s="703" t="s">
         <v>158</v>
       </c>
-      <c r="B40" s="673"/>
+      <c r="B40" s="703"/>
       <c r="C40" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D40" s="655"/>
-[...8 lines deleted...]
-      <c r="M40" s="655"/>
+      <c r="D40" s="635"/>
+      <c r="E40" s="635"/>
+      <c r="F40" s="635"/>
+      <c r="G40" s="635"/>
+      <c r="H40" s="635"/>
+      <c r="I40" s="635"/>
+      <c r="J40" s="635"/>
+      <c r="K40" s="635"/>
+      <c r="L40" s="635"/>
+      <c r="M40" s="635"/>
       <c r="N40" s="3"/>
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="A41" s="4" t="s">
         <v>93</v>
       </c>
       <c r="B41" s="4"/>
       <c r="C41" s="51"/>
       <c r="D41" s="51"/>
       <c r="E41" s="51"/>
       <c r="F41" s="51"/>
       <c r="G41" s="51"/>
       <c r="H41" s="51"/>
       <c r="I41" s="51"/>
       <c r="J41" s="51"/>
       <c r="K41" s="51"/>
       <c r="L41" s="51"/>
       <c r="M41" s="51"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="18" customHeight="1">
-      <c r="A42" s="552" t="s">
+      <c r="A42" s="625" t="s">
         <v>137</v>
       </c>
-      <c r="B42" s="552"/>
-[...10 lines deleted...]
-      <c r="M42" s="552"/>
+      <c r="B42" s="625"/>
+      <c r="C42" s="625"/>
+      <c r="D42" s="625"/>
+      <c r="E42" s="625"/>
+      <c r="F42" s="625"/>
+      <c r="G42" s="625"/>
+      <c r="H42" s="625"/>
+      <c r="I42" s="625"/>
+      <c r="J42" s="625"/>
+      <c r="K42" s="625"/>
+      <c r="L42" s="625"/>
+      <c r="M42" s="625"/>
       <c r="N42" s="3"/>
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="18" customHeight="1">
-      <c r="A43" s="552" t="s">
+      <c r="A43" s="625" t="s">
         <v>143</v>
       </c>
-      <c r="B43" s="552"/>
-[...10 lines deleted...]
-      <c r="M43" s="552"/>
+      <c r="B43" s="625"/>
+      <c r="C43" s="625"/>
+      <c r="D43" s="625"/>
+      <c r="E43" s="625"/>
+      <c r="F43" s="625"/>
+      <c r="G43" s="625"/>
+      <c r="H43" s="625"/>
+      <c r="I43" s="625"/>
+      <c r="J43" s="625"/>
+      <c r="K43" s="625"/>
+      <c r="L43" s="625"/>
+      <c r="M43" s="625"/>
       <c r="N43" s="3"/>
       <c r="O43" s="4"/>
     </row>
     <row r="44" spans="1:15" ht="30" customHeight="1">
-      <c r="A44" s="553" t="s">
+      <c r="A44" s="626" t="s">
         <v>144</v>
       </c>
-      <c r="B44" s="554"/>
-[...10 lines deleted...]
-      <c r="M44" s="554"/>
+      <c r="B44" s="627"/>
+      <c r="C44" s="627"/>
+      <c r="D44" s="627"/>
+      <c r="E44" s="627"/>
+      <c r="F44" s="627"/>
+      <c r="G44" s="627"/>
+      <c r="H44" s="627"/>
+      <c r="I44" s="627"/>
+      <c r="J44" s="627"/>
+      <c r="K44" s="627"/>
+      <c r="L44" s="627"/>
+      <c r="M44" s="627"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
     </row>
     <row r="45" spans="1:15" ht="15" customHeight="1">
       <c r="A45" s="3" t="s">
         <v>139</v>
       </c>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
       <c r="G45" s="4"/>
       <c r="H45" s="4"/>
       <c r="I45" s="4"/>
       <c r="J45" s="4"/>
       <c r="K45" s="4"/>
       <c r="L45" s="4"/>
       <c r="M45" s="4"/>
       <c r="N45" s="4"/>
       <c r="O45" s="4"/>
     </row>
     <row r="46" spans="1:15" ht="15" customHeight="1">
       <c r="A46" s="30" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="47" spans="1:15" ht="15" customHeight="1">
-      <c r="A47" s="555" t="s">
+      <c r="A47" s="558" t="s">
         <v>178</v>
       </c>
       <c r="B47" s="7" t="s">
         <v>95</v>
       </c>
-      <c r="C47" s="536"/>
-[...2 lines deleted...]
-      <c r="F47" s="539" t="s">
+      <c r="C47" s="561"/>
+      <c r="D47" s="562"/>
+      <c r="E47" s="563"/>
+      <c r="F47" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G47" s="562"/>
+      <c r="G47" s="589"/>
       <c r="H47" s="42"/>
-      <c r="I47" s="562"/>
+      <c r="I47" s="589"/>
       <c r="J47" s="42"/>
-      <c r="K47" s="562"/>
+      <c r="K47" s="589"/>
       <c r="L47" s="42"/>
       <c r="M47" s="43"/>
     </row>
     <row r="48" spans="1:15" ht="15" customHeight="1">
-      <c r="A48" s="540"/>
+      <c r="A48" s="559"/>
       <c r="B48" s="47" t="s">
         <v>102</v>
       </c>
-      <c r="C48" s="533"/>
-[...3 lines deleted...]
-      <c r="G48" s="563"/>
+      <c r="C48" s="555"/>
+      <c r="D48" s="556"/>
+      <c r="E48" s="557"/>
+      <c r="F48" s="564"/>
+      <c r="G48" s="590"/>
       <c r="H48" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I48" s="563"/>
+      <c r="I48" s="590"/>
       <c r="J48" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K48" s="563"/>
+      <c r="K48" s="590"/>
       <c r="L48" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M48" s="46"/>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1">
-      <c r="A49" s="540"/>
-      <c r="B49" s="528" t="s">
+      <c r="A49" s="559"/>
+      <c r="B49" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D49" s="161"/>
       <c r="E49" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F49" s="161"/>
       <c r="G49" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H49" s="10"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="10"/>
       <c r="L49" s="10"/>
       <c r="M49" s="12"/>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1">
-      <c r="A50" s="540"/>
-      <c r="B50" s="529"/>
+      <c r="A50" s="559"/>
+      <c r="B50" s="551"/>
       <c r="C50" s="32"/>
       <c r="D50" s="153"/>
       <c r="E50" s="31"/>
       <c r="F50" s="154"/>
-      <c r="G50" s="531"/>
-[...5 lines deleted...]
-      <c r="M50" s="532"/>
+      <c r="G50" s="553"/>
+      <c r="H50" s="553"/>
+      <c r="I50" s="553"/>
+      <c r="J50" s="553"/>
+      <c r="K50" s="553"/>
+      <c r="L50" s="553"/>
+      <c r="M50" s="554"/>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1">
-      <c r="A51" s="540"/>
-[...11 lines deleted...]
-      <c r="M51" s="535"/>
+      <c r="A51" s="559"/>
+      <c r="B51" s="552"/>
+      <c r="C51" s="555"/>
+      <c r="D51" s="556"/>
+      <c r="E51" s="556"/>
+      <c r="F51" s="556"/>
+      <c r="G51" s="556"/>
+      <c r="H51" s="556"/>
+      <c r="I51" s="556"/>
+      <c r="J51" s="556"/>
+      <c r="K51" s="556"/>
+      <c r="L51" s="556"/>
+      <c r="M51" s="557"/>
     </row>
     <row r="52" spans="1:13" ht="15" customHeight="1">
-      <c r="A52" s="540"/>
+      <c r="A52" s="559"/>
       <c r="B52" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C52" s="536"/>
-[...2 lines deleted...]
-      <c r="F52" s="539" t="s">
+      <c r="C52" s="561"/>
+      <c r="D52" s="562"/>
+      <c r="E52" s="563"/>
+      <c r="F52" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G52" s="562"/>
+      <c r="G52" s="589"/>
       <c r="H52" s="42"/>
-      <c r="I52" s="562"/>
+      <c r="I52" s="589"/>
       <c r="J52" s="42"/>
-      <c r="K52" s="562"/>
+      <c r="K52" s="589"/>
       <c r="L52" s="42"/>
       <c r="M52" s="43"/>
     </row>
     <row r="53" spans="1:13" ht="15" customHeight="1">
-      <c r="A53" s="540"/>
+      <c r="A53" s="559"/>
       <c r="B53" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C53" s="533"/>
-[...3 lines deleted...]
-      <c r="G53" s="563"/>
+      <c r="C53" s="555"/>
+      <c r="D53" s="556"/>
+      <c r="E53" s="557"/>
+      <c r="F53" s="564"/>
+      <c r="G53" s="590"/>
       <c r="H53" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I53" s="563"/>
+      <c r="I53" s="590"/>
       <c r="J53" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K53" s="563"/>
+      <c r="K53" s="590"/>
       <c r="L53" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M53" s="46"/>
     </row>
     <row r="54" spans="1:13" ht="15" customHeight="1">
-      <c r="A54" s="540"/>
-      <c r="B54" s="528" t="s">
+      <c r="A54" s="559"/>
+      <c r="B54" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D54" s="161"/>
       <c r="E54" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F54" s="161"/>
       <c r="G54" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H54" s="10"/>
       <c r="I54" s="10"/>
       <c r="J54" s="10"/>
       <c r="K54" s="10"/>
       <c r="L54" s="10"/>
       <c r="M54" s="12"/>
     </row>
     <row r="55" spans="1:13" ht="15" customHeight="1">
-      <c r="A55" s="540"/>
-      <c r="B55" s="529"/>
+      <c r="A55" s="559"/>
+      <c r="B55" s="551"/>
       <c r="C55" s="32"/>
       <c r="D55" s="153"/>
       <c r="E55" s="31"/>
       <c r="F55" s="154"/>
-      <c r="G55" s="531"/>
-[...5 lines deleted...]
-      <c r="M55" s="532"/>
+      <c r="G55" s="553"/>
+      <c r="H55" s="553"/>
+      <c r="I55" s="553"/>
+      <c r="J55" s="553"/>
+      <c r="K55" s="553"/>
+      <c r="L55" s="553"/>
+      <c r="M55" s="554"/>
     </row>
     <row r="56" spans="1:13" ht="15" customHeight="1">
-      <c r="A56" s="540"/>
-[...11 lines deleted...]
-      <c r="M56" s="535"/>
+      <c r="A56" s="559"/>
+      <c r="B56" s="552"/>
+      <c r="C56" s="555"/>
+      <c r="D56" s="556"/>
+      <c r="E56" s="556"/>
+      <c r="F56" s="556"/>
+      <c r="G56" s="556"/>
+      <c r="H56" s="556"/>
+      <c r="I56" s="556"/>
+      <c r="J56" s="556"/>
+      <c r="K56" s="556"/>
+      <c r="L56" s="556"/>
+      <c r="M56" s="557"/>
     </row>
     <row r="57" spans="1:13" ht="15" customHeight="1">
-      <c r="A57" s="540"/>
+      <c r="A57" s="559"/>
       <c r="B57" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C57" s="536"/>
-[...2 lines deleted...]
-      <c r="F57" s="539" t="s">
+      <c r="C57" s="561"/>
+      <c r="D57" s="562"/>
+      <c r="E57" s="563"/>
+      <c r="F57" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G57" s="562"/>
+      <c r="G57" s="589"/>
       <c r="H57" s="42"/>
-      <c r="I57" s="562"/>
+      <c r="I57" s="589"/>
       <c r="J57" s="42"/>
-      <c r="K57" s="562"/>
+      <c r="K57" s="589"/>
       <c r="L57" s="42"/>
       <c r="M57" s="43"/>
     </row>
     <row r="58" spans="1:13" ht="15" customHeight="1">
-      <c r="A58" s="540"/>
+      <c r="A58" s="559"/>
       <c r="B58" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C58" s="533"/>
-[...3 lines deleted...]
-      <c r="G58" s="563"/>
+      <c r="C58" s="555"/>
+      <c r="D58" s="556"/>
+      <c r="E58" s="557"/>
+      <c r="F58" s="564"/>
+      <c r="G58" s="590"/>
       <c r="H58" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I58" s="563"/>
+      <c r="I58" s="590"/>
       <c r="J58" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K58" s="563"/>
+      <c r="K58" s="590"/>
       <c r="L58" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M58" s="46"/>
     </row>
     <row r="59" spans="1:13" ht="15" customHeight="1">
-      <c r="A59" s="540"/>
-      <c r="B59" s="528" t="s">
+      <c r="A59" s="559"/>
+      <c r="B59" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D59" s="161"/>
       <c r="E59" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F59" s="161"/>
       <c r="G59" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H59" s="10"/>
       <c r="I59" s="10"/>
       <c r="J59" s="10"/>
       <c r="K59" s="10"/>
       <c r="L59" s="10"/>
       <c r="M59" s="12"/>
     </row>
     <row r="60" spans="1:13" ht="15" customHeight="1">
-      <c r="A60" s="540"/>
-      <c r="B60" s="529"/>
+      <c r="A60" s="559"/>
+      <c r="B60" s="551"/>
       <c r="C60" s="32"/>
       <c r="D60" s="153"/>
       <c r="E60" s="31"/>
       <c r="F60" s="154"/>
-      <c r="G60" s="531"/>
-[...5 lines deleted...]
-      <c r="M60" s="532"/>
+      <c r="G60" s="553"/>
+      <c r="H60" s="553"/>
+      <c r="I60" s="553"/>
+      <c r="J60" s="553"/>
+      <c r="K60" s="553"/>
+      <c r="L60" s="553"/>
+      <c r="M60" s="554"/>
     </row>
     <row r="61" spans="1:13" ht="15" customHeight="1">
-      <c r="A61" s="540"/>
-[...11 lines deleted...]
-      <c r="M61" s="535"/>
+      <c r="A61" s="559"/>
+      <c r="B61" s="552"/>
+      <c r="C61" s="555"/>
+      <c r="D61" s="556"/>
+      <c r="E61" s="556"/>
+      <c r="F61" s="556"/>
+      <c r="G61" s="556"/>
+      <c r="H61" s="556"/>
+      <c r="I61" s="556"/>
+      <c r="J61" s="556"/>
+      <c r="K61" s="556"/>
+      <c r="L61" s="556"/>
+      <c r="M61" s="557"/>
     </row>
     <row r="62" spans="1:13" ht="15" customHeight="1">
-      <c r="A62" s="540"/>
+      <c r="A62" s="559"/>
       <c r="B62" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C62" s="536"/>
-[...2 lines deleted...]
-      <c r="F62" s="539" t="s">
+      <c r="C62" s="561"/>
+      <c r="D62" s="562"/>
+      <c r="E62" s="563"/>
+      <c r="F62" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G62" s="562"/>
+      <c r="G62" s="589"/>
       <c r="H62" s="42"/>
-      <c r="I62" s="562"/>
+      <c r="I62" s="589"/>
       <c r="J62" s="42"/>
-      <c r="K62" s="562"/>
+      <c r="K62" s="589"/>
       <c r="L62" s="42"/>
       <c r="M62" s="43"/>
     </row>
     <row r="63" spans="1:13" ht="15" customHeight="1">
-      <c r="A63" s="540"/>
+      <c r="A63" s="559"/>
       <c r="B63" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C63" s="533"/>
-[...3 lines deleted...]
-      <c r="G63" s="563"/>
+      <c r="C63" s="555"/>
+      <c r="D63" s="556"/>
+      <c r="E63" s="557"/>
+      <c r="F63" s="564"/>
+      <c r="G63" s="590"/>
       <c r="H63" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I63" s="563"/>
+      <c r="I63" s="590"/>
       <c r="J63" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K63" s="563"/>
+      <c r="K63" s="590"/>
       <c r="L63" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M63" s="46"/>
     </row>
     <row r="64" spans="1:13" ht="15" customHeight="1">
-      <c r="A64" s="540"/>
-      <c r="B64" s="528" t="s">
+      <c r="A64" s="559"/>
+      <c r="B64" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D64" s="161"/>
       <c r="E64" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F64" s="161"/>
       <c r="G64" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H64" s="10"/>
       <c r="I64" s="10"/>
       <c r="J64" s="10"/>
       <c r="K64" s="10"/>
       <c r="L64" s="10"/>
       <c r="M64" s="12"/>
     </row>
     <row r="65" spans="1:13" ht="15" customHeight="1">
-      <c r="A65" s="540"/>
-      <c r="B65" s="529"/>
+      <c r="A65" s="559"/>
+      <c r="B65" s="551"/>
       <c r="C65" s="32"/>
       <c r="D65" s="153"/>
       <c r="E65" s="31"/>
       <c r="F65" s="154"/>
-      <c r="G65" s="531"/>
-[...5 lines deleted...]
-      <c r="M65" s="532"/>
+      <c r="G65" s="553"/>
+      <c r="H65" s="553"/>
+      <c r="I65" s="553"/>
+      <c r="J65" s="553"/>
+      <c r="K65" s="553"/>
+      <c r="L65" s="553"/>
+      <c r="M65" s="554"/>
     </row>
     <row r="66" spans="1:13" ht="15" customHeight="1">
-      <c r="A66" s="540"/>
-[...11 lines deleted...]
-      <c r="M66" s="535"/>
+      <c r="A66" s="559"/>
+      <c r="B66" s="552"/>
+      <c r="C66" s="555"/>
+      <c r="D66" s="556"/>
+      <c r="E66" s="556"/>
+      <c r="F66" s="556"/>
+      <c r="G66" s="556"/>
+      <c r="H66" s="556"/>
+      <c r="I66" s="556"/>
+      <c r="J66" s="556"/>
+      <c r="K66" s="556"/>
+      <c r="L66" s="556"/>
+      <c r="M66" s="557"/>
     </row>
     <row r="67" spans="1:13" ht="15" customHeight="1">
-      <c r="A67" s="540"/>
+      <c r="A67" s="559"/>
       <c r="B67" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C67" s="536"/>
-[...2 lines deleted...]
-      <c r="F67" s="539" t="s">
+      <c r="C67" s="561"/>
+      <c r="D67" s="562"/>
+      <c r="E67" s="563"/>
+      <c r="F67" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G67" s="562"/>
+      <c r="G67" s="589"/>
       <c r="H67" s="42"/>
-      <c r="I67" s="562"/>
+      <c r="I67" s="589"/>
       <c r="J67" s="42"/>
-      <c r="K67" s="562"/>
+      <c r="K67" s="589"/>
       <c r="L67" s="42"/>
       <c r="M67" s="43"/>
     </row>
     <row r="68" spans="1:13" ht="15" customHeight="1">
-      <c r="A68" s="540"/>
+      <c r="A68" s="559"/>
       <c r="B68" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C68" s="533"/>
-[...3 lines deleted...]
-      <c r="G68" s="563"/>
+      <c r="C68" s="555"/>
+      <c r="D68" s="556"/>
+      <c r="E68" s="557"/>
+      <c r="F68" s="564"/>
+      <c r="G68" s="590"/>
       <c r="H68" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I68" s="563"/>
+      <c r="I68" s="590"/>
       <c r="J68" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K68" s="563"/>
+      <c r="K68" s="590"/>
       <c r="L68" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M68" s="46"/>
     </row>
     <row r="69" spans="1:13" ht="15" customHeight="1">
-      <c r="A69" s="540"/>
-      <c r="B69" s="528" t="s">
+      <c r="A69" s="559"/>
+      <c r="B69" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C69" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D69" s="161"/>
       <c r="E69" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F69" s="161"/>
       <c r="G69" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H69" s="10"/>
       <c r="I69" s="10"/>
       <c r="J69" s="10"/>
       <c r="K69" s="10"/>
       <c r="L69" s="10"/>
       <c r="M69" s="12"/>
     </row>
     <row r="70" spans="1:13" ht="15" customHeight="1">
-      <c r="A70" s="540"/>
-      <c r="B70" s="529"/>
+      <c r="A70" s="559"/>
+      <c r="B70" s="551"/>
       <c r="C70" s="32"/>
       <c r="D70" s="153"/>
       <c r="E70" s="31"/>
       <c r="F70" s="154"/>
-      <c r="G70" s="531"/>
-[...5 lines deleted...]
-      <c r="M70" s="532"/>
+      <c r="G70" s="553"/>
+      <c r="H70" s="553"/>
+      <c r="I70" s="553"/>
+      <c r="J70" s="553"/>
+      <c r="K70" s="553"/>
+      <c r="L70" s="553"/>
+      <c r="M70" s="554"/>
     </row>
     <row r="71" spans="1:13" ht="15" customHeight="1">
-      <c r="A71" s="540"/>
-[...11 lines deleted...]
-      <c r="M71" s="535"/>
+      <c r="A71" s="559"/>
+      <c r="B71" s="552"/>
+      <c r="C71" s="555"/>
+      <c r="D71" s="556"/>
+      <c r="E71" s="556"/>
+      <c r="F71" s="556"/>
+      <c r="G71" s="556"/>
+      <c r="H71" s="556"/>
+      <c r="I71" s="556"/>
+      <c r="J71" s="556"/>
+      <c r="K71" s="556"/>
+      <c r="L71" s="556"/>
+      <c r="M71" s="557"/>
     </row>
     <row r="72" spans="1:13" ht="15" customHeight="1">
-      <c r="A72" s="540"/>
+      <c r="A72" s="559"/>
       <c r="B72" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="C72" s="536"/>
-[...2 lines deleted...]
-      <c r="F72" s="539" t="s">
+      <c r="C72" s="561"/>
+      <c r="D72" s="562"/>
+      <c r="E72" s="563"/>
+      <c r="F72" s="564" t="s">
         <v>101</v>
       </c>
-      <c r="G72" s="562"/>
+      <c r="G72" s="589"/>
       <c r="H72" s="42"/>
-      <c r="I72" s="562"/>
+      <c r="I72" s="589"/>
       <c r="J72" s="42"/>
-      <c r="K72" s="562"/>
+      <c r="K72" s="589"/>
       <c r="L72" s="42"/>
       <c r="M72" s="43"/>
     </row>
     <row r="73" spans="1:13" ht="15" customHeight="1">
-      <c r="A73" s="540"/>
+      <c r="A73" s="559"/>
       <c r="B73" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="C73" s="533"/>
-[...3 lines deleted...]
-      <c r="G73" s="563"/>
+      <c r="C73" s="555"/>
+      <c r="D73" s="556"/>
+      <c r="E73" s="557"/>
+      <c r="F73" s="564"/>
+      <c r="G73" s="590"/>
       <c r="H73" s="44" t="s">
         <v>103</v>
       </c>
-      <c r="I73" s="563"/>
+      <c r="I73" s="590"/>
       <c r="J73" s="44" t="s">
         <v>104</v>
       </c>
-      <c r="K73" s="563"/>
+      <c r="K73" s="590"/>
       <c r="L73" s="45" t="s">
         <v>105</v>
       </c>
       <c r="M73" s="46"/>
     </row>
     <row r="74" spans="1:13" ht="15" customHeight="1">
-      <c r="A74" s="540"/>
-      <c r="B74" s="528" t="s">
+      <c r="A74" s="559"/>
+      <c r="B74" s="550" t="s">
         <v>106</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>156</v>
       </c>
       <c r="D74" s="161"/>
       <c r="E74" s="11" t="s">
         <v>97</v>
       </c>
       <c r="F74" s="161"/>
       <c r="G74" s="10" t="s">
         <v>157</v>
       </c>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="10"/>
       <c r="K74" s="10"/>
       <c r="L74" s="10"/>
       <c r="M74" s="12"/>
     </row>
     <row r="75" spans="1:13" ht="15" customHeight="1">
-      <c r="A75" s="540"/>
-      <c r="B75" s="529"/>
+      <c r="A75" s="559"/>
+      <c r="B75" s="551"/>
       <c r="C75" s="32"/>
       <c r="D75" s="153"/>
       <c r="E75" s="31"/>
       <c r="F75" s="154"/>
-      <c r="G75" s="531"/>
-[...5 lines deleted...]
-      <c r="M75" s="532"/>
+      <c r="G75" s="553"/>
+      <c r="H75" s="553"/>
+      <c r="I75" s="553"/>
+      <c r="J75" s="553"/>
+      <c r="K75" s="553"/>
+      <c r="L75" s="553"/>
+      <c r="M75" s="554"/>
     </row>
     <row r="76" spans="1:13" ht="15" customHeight="1">
-      <c r="A76" s="541"/>
-[...11 lines deleted...]
-      <c r="M76" s="535"/>
+      <c r="A76" s="560"/>
+      <c r="B76" s="552"/>
+      <c r="C76" s="555"/>
+      <c r="D76" s="556"/>
+      <c r="E76" s="556"/>
+      <c r="F76" s="556"/>
+      <c r="G76" s="556"/>
+      <c r="H76" s="556"/>
+      <c r="I76" s="556"/>
+      <c r="J76" s="556"/>
+      <c r="K76" s="556"/>
+      <c r="L76" s="556"/>
+      <c r="M76" s="557"/>
     </row>
     <row r="77" spans="1:13" ht="5.0999999999999996" customHeight="1">
       <c r="A77" s="50"/>
       <c r="B77" s="4"/>
       <c r="C77" s="51"/>
       <c r="D77" s="51"/>
       <c r="E77" s="51"/>
       <c r="F77" s="51"/>
       <c r="G77" s="51"/>
       <c r="H77" s="51"/>
       <c r="I77" s="51"/>
       <c r="J77" s="51"/>
       <c r="K77" s="51"/>
       <c r="L77" s="51"/>
       <c r="M77" s="51"/>
     </row>
     <row r="78" spans="1:13" ht="15" customHeight="1">
       <c r="A78" s="30" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:13" ht="15" customHeight="1">
-      <c r="A79" s="707" t="s">
+      <c r="A79" s="705" t="s">
         <v>158</v>
       </c>
-      <c r="B79" s="708"/>
+      <c r="B79" s="706"/>
       <c r="C79" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D79" s="676"/>
-[...8 lines deleted...]
-      <c r="M79" s="678"/>
+      <c r="D79" s="696"/>
+      <c r="E79" s="697"/>
+      <c r="F79" s="697"/>
+      <c r="G79" s="697"/>
+      <c r="H79" s="697"/>
+      <c r="I79" s="697"/>
+      <c r="J79" s="697"/>
+      <c r="K79" s="697"/>
+      <c r="L79" s="697"/>
+      <c r="M79" s="698"/>
     </row>
     <row r="80" spans="1:13" ht="15" customHeight="1">
-      <c r="A80" s="709"/>
-      <c r="B80" s="710"/>
+      <c r="A80" s="707"/>
+      <c r="B80" s="708"/>
       <c r="C80" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D80" s="676"/>
-[...8 lines deleted...]
-      <c r="M80" s="678"/>
+      <c r="D80" s="696"/>
+      <c r="E80" s="697"/>
+      <c r="F80" s="697"/>
+      <c r="G80" s="697"/>
+      <c r="H80" s="697"/>
+      <c r="I80" s="697"/>
+      <c r="J80" s="697"/>
+      <c r="K80" s="697"/>
+      <c r="L80" s="697"/>
+      <c r="M80" s="698"/>
     </row>
     <row r="81" spans="1:13" ht="15" customHeight="1">
-      <c r="A81" s="709"/>
-      <c r="B81" s="710"/>
+      <c r="A81" s="707"/>
+      <c r="B81" s="708"/>
       <c r="C81" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D81" s="676"/>
-[...8 lines deleted...]
-      <c r="M81" s="678"/>
+      <c r="D81" s="696"/>
+      <c r="E81" s="697"/>
+      <c r="F81" s="697"/>
+      <c r="G81" s="697"/>
+      <c r="H81" s="697"/>
+      <c r="I81" s="697"/>
+      <c r="J81" s="697"/>
+      <c r="K81" s="697"/>
+      <c r="L81" s="697"/>
+      <c r="M81" s="698"/>
     </row>
     <row r="82" spans="1:13" ht="15" customHeight="1">
-      <c r="A82" s="709"/>
-      <c r="B82" s="710"/>
+      <c r="A82" s="707"/>
+      <c r="B82" s="708"/>
       <c r="C82" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D82" s="676"/>
-[...8 lines deleted...]
-      <c r="M82" s="678"/>
+      <c r="D82" s="696"/>
+      <c r="E82" s="697"/>
+      <c r="F82" s="697"/>
+      <c r="G82" s="697"/>
+      <c r="H82" s="697"/>
+      <c r="I82" s="697"/>
+      <c r="J82" s="697"/>
+      <c r="K82" s="697"/>
+      <c r="L82" s="697"/>
+      <c r="M82" s="698"/>
     </row>
     <row r="83" spans="1:13" ht="15" customHeight="1">
-      <c r="A83" s="709"/>
-      <c r="B83" s="710"/>
+      <c r="A83" s="707"/>
+      <c r="B83" s="708"/>
       <c r="C83" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D83" s="676"/>
-[...8 lines deleted...]
-      <c r="M83" s="678"/>
+      <c r="D83" s="696"/>
+      <c r="E83" s="697"/>
+      <c r="F83" s="697"/>
+      <c r="G83" s="697"/>
+      <c r="H83" s="697"/>
+      <c r="I83" s="697"/>
+      <c r="J83" s="697"/>
+      <c r="K83" s="697"/>
+      <c r="L83" s="697"/>
+      <c r="M83" s="698"/>
     </row>
     <row r="84" spans="1:13" ht="15" customHeight="1">
-      <c r="A84" s="711"/>
-      <c r="B84" s="712"/>
+      <c r="A84" s="709"/>
+      <c r="B84" s="710"/>
       <c r="C84" s="48" t="s">
         <v>147</v>
       </c>
-      <c r="D84" s="676"/>
-[...8 lines deleted...]
-      <c r="M84" s="678"/>
+      <c r="D84" s="696"/>
+      <c r="E84" s="697"/>
+      <c r="F84" s="697"/>
+      <c r="G84" s="697"/>
+      <c r="H84" s="697"/>
+      <c r="I84" s="697"/>
+      <c r="J84" s="697"/>
+      <c r="K84" s="697"/>
+      <c r="L84" s="697"/>
+      <c r="M84" s="698"/>
     </row>
   </sheetData>
   <mergeCells count="132">
-    <mergeCell ref="B69:B71"/>
-[...38 lines deleted...]
-    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="A44:M44"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:M37"/>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="C3:M3"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="B5:B7"/>
+    <mergeCell ref="G6:M6"/>
+    <mergeCell ref="C7:M7"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="A10:A14"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="G10:G11"/>
+    <mergeCell ref="I10:I11"/>
+    <mergeCell ref="K10:K11"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="G13:M13"/>
+    <mergeCell ref="C14:M14"/>
+    <mergeCell ref="A20:B21"/>
+    <mergeCell ref="D20:M20"/>
+    <mergeCell ref="D21:M21"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="H22:M22"/>
+    <mergeCell ref="A23:M23"/>
+    <mergeCell ref="A15:A19"/>
+    <mergeCell ref="C15:E15"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="G18:M18"/>
+    <mergeCell ref="C19:M19"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A31:B32"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="C32:E32"/>
+    <mergeCell ref="F32:G32"/>
+    <mergeCell ref="A24:B25"/>
+    <mergeCell ref="C24:D24"/>
+    <mergeCell ref="E24:F24"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="D40:M40"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:M36"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:M38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:M39"/>
+    <mergeCell ref="A33:B35"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="L33:M33"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="C35:M35"/>
     <mergeCell ref="A42:M42"/>
     <mergeCell ref="A47:A76"/>
     <mergeCell ref="C47:E47"/>
     <mergeCell ref="F47:F48"/>
     <mergeCell ref="G47:G48"/>
     <mergeCell ref="I47:I48"/>
     <mergeCell ref="K47:K48"/>
     <mergeCell ref="C48:E48"/>
     <mergeCell ref="B49:B51"/>
     <mergeCell ref="G50:M50"/>
     <mergeCell ref="C51:M51"/>
     <mergeCell ref="C52:E52"/>
     <mergeCell ref="F52:F53"/>
     <mergeCell ref="G52:G53"/>
     <mergeCell ref="I52:I53"/>
     <mergeCell ref="K52:K53"/>
     <mergeCell ref="C53:E53"/>
     <mergeCell ref="B54:B56"/>
     <mergeCell ref="G55:M55"/>
     <mergeCell ref="C56:M56"/>
     <mergeCell ref="C57:E57"/>
     <mergeCell ref="F57:F58"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="G57:G58"/>
-    <mergeCell ref="A40:B40"/>
-[...66 lines deleted...]
-    <mergeCell ref="D21:M21"/>
+    <mergeCell ref="I57:I58"/>
+    <mergeCell ref="K57:K58"/>
+    <mergeCell ref="C58:E58"/>
+    <mergeCell ref="F67:F68"/>
+    <mergeCell ref="G67:G68"/>
+    <mergeCell ref="I67:I68"/>
+    <mergeCell ref="K67:K68"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="B59:B61"/>
+    <mergeCell ref="G60:M60"/>
+    <mergeCell ref="C61:M61"/>
+    <mergeCell ref="C62:E62"/>
+    <mergeCell ref="F62:F63"/>
+    <mergeCell ref="G62:G63"/>
+    <mergeCell ref="I62:I63"/>
+    <mergeCell ref="K62:K63"/>
+    <mergeCell ref="C63:E63"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="G65:M65"/>
+    <mergeCell ref="C66:M66"/>
+    <mergeCell ref="C67:E67"/>
+    <mergeCell ref="D79:M79"/>
+    <mergeCell ref="D80:M80"/>
+    <mergeCell ref="D81:M81"/>
+    <mergeCell ref="A79:B84"/>
+    <mergeCell ref="D82:M82"/>
+    <mergeCell ref="D83:M83"/>
+    <mergeCell ref="D84:M84"/>
+    <mergeCell ref="B74:B76"/>
+    <mergeCell ref="G75:M75"/>
+    <mergeCell ref="C76:M76"/>
+    <mergeCell ref="B69:B71"/>
+    <mergeCell ref="G70:M70"/>
+    <mergeCell ref="C71:M71"/>
+    <mergeCell ref="C72:E72"/>
+    <mergeCell ref="F72:F73"/>
+    <mergeCell ref="G72:G73"/>
+    <mergeCell ref="I72:I73"/>
+    <mergeCell ref="K72:K73"/>
+    <mergeCell ref="C73:E73"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="7">
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C36:M36 C37" xr:uid="{B8AB5A42-F27D-47A4-8F4B-4D16861D1550}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G10:G11 I10:I11 K10:K11 G15:G16 I15:I16 K15:K16 G47:G48 I47:I48 K47:K48 G52:G53 I52:I53 K52:K53 G57:G58 I57:I58 K57:K58 G62:G63 I62:I63 K62:K63 G67:G68 I67:I68 K67:K68 G72:G73 I72:I73 K72:K73" xr:uid="{BA0141A9-F92C-4645-8B36-552158E3B0D6}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5 F5 D12 F12" xr:uid="{DEBF20D8-A841-47B4-8204-B8528B1B76E5}"/>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3:M3 C10:E10 C15:E15 C47:E47 C52:E52 C57:E57 C62:E62 C67:E67 C72:E72" xr:uid="{82F1597E-2D12-48F1-BAB0-7B0EBD4CAC85}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F70 F6 F18 F13 F50 F55 F60 F65 F75" xr:uid="{8E97FB29-77C3-4B42-85AB-4529EF3841C1}">
       <formula1>"市,郡,区"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D70 D6 D18 D13 D50 D55 D60 D65 D75" xr:uid="{006DE189-0B8D-435B-B83A-356C2CDE86C9}">
       <formula1>"都,道,府,県"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D33:D34 F33:F34 H33:I34 L33:M34" xr:uid="{E8CACBA1-6823-4CBF-9A82-A6D8F16DFE0F}">
       <formula1>"○"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
@@ -30850,72 +30855,50 @@
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>241</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="3"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101009D1088637A2FC04AA2E280EE922C8DAC" ma:contentTypeVersion="18" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="fd48a8bcc506f272a2b6bbb56ce0842f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81" xmlns:ns3="d2f7064f-2b17-48c6-8de7-1e6aad73751f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8ba15b84367de3057de042c45af612fe" ns2:_="" ns3:_="">
     <xsd:import namespace="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81"/>
     <xsd:import namespace="d2f7064f-2b17-48c6-8de7-1e6aad73751f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:R5_x5e74__x5ea6_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -31126,84 +31109,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d2f7064f-2b17-48c6-8de7-1e6aad73751f" xsi:nil="true"/>
+    <R5_x5e74__x5ea6_ xmlns="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69549411-57EB-4A91-9C42-13CA94DA2800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81"/>
     <ds:schemaRef ds:uri="d2f7064f-2b17-48c6-8de7-1e6aad73751f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{045A7824-7C1F-4950-ACAD-6589A5454123}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29B90EF7-2FF0-433B-BC3E-CDC7B107A851}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="da1c8303-a0d3-4e2f-85ac-13a5be3a0a81"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d2f7064f-2b17-48c6-8de7-1e6aad73751f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>