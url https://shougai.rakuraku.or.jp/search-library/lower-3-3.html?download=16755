--- v0 (2026-05-29)
+++ v1 (2026-07-23)
@@ -1,70 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER192\Desktop\在宅\障害ファイル結合\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{7EAEAA18-623D-4146-8072-B55BC2C349AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32AE7F69-5E54-443E-AE60-83C5307269E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-2388" yWindow="-17388" windowWidth="30936" windowHeight="16776" xr2:uid="{9339E3EF-2D37-460A-BA32-FEC36799599C}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{9339E3EF-2D37-460A-BA32-FEC36799599C}"/>
   </bookViews>
   <sheets>
     <sheet name="(xx市)shuro_sentaku_list" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'(xx市)shuro_sentaku_list'!$A$1:$AK$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'(xx市)shuro_sentaku_list'!$A$1:$AK$42</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="396">
   <si>
     <t>サービスの種類</t>
   </si>
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>事業所名</t>
   </si>
   <si>
     <t>指定年月日</t>
   </si>
   <si>
     <t>郵便番号</t>
   </si>
   <si>
     <t>所在地</t>
   </si>
   <si>
     <t>電話番号</t>
   </si>
   <si>
     <t>FAX番号</t>
   </si>
   <si>
@@ -499,65 +512,53 @@
   <si>
     <t>042-703-1458</t>
   </si>
   <si>
     <t>042-703-8557</t>
   </si>
   <si>
     <t>株式会社ＣＦＰ</t>
   </si>
   <si>
     <t>神奈川県相模原市緑区橋本６丁目２７番４号福田屋商事ビル１階</t>
   </si>
   <si>
     <t>042-703-8770</t>
   </si>
   <si>
     <t>042-703-8825</t>
   </si>
   <si>
     <t>ＫＵＫＵＲＵたまプラーザ</t>
   </si>
   <si>
     <t>225-0001</t>
   </si>
   <si>
-    <t>神奈川県横浜市青葉区美しが丘西三丁目６４番地の１０　メゾンベールたまプラーザ２０１号・５０５号</t>
-[...1 lines deleted...]
-  <si>
     <t>045-509-1215</t>
   </si>
   <si>
-    <t>株式会社ＫＵＫＵＲＵ</t>
-[...7 lines deleted...]
-  <si>
     <t>045-512-6650</t>
   </si>
   <si>
     <t>アプニス橋本事業所</t>
   </si>
   <si>
     <t>252-0141</t>
   </si>
   <si>
     <t>神奈川県相模原市緑区相原２丁目３３番２－１号</t>
   </si>
   <si>
     <t>070-1402-8869</t>
   </si>
   <si>
     <t>042-813-0192</t>
   </si>
   <si>
     <t>株式会社アプニス</t>
   </si>
   <si>
     <t>神奈川県相模原市緑区橋本２丁目２番１４号</t>
   </si>
   <si>
     <t>042-815-2481</t>
@@ -613,77 +614,50 @@
   <si>
     <t>神奈川県相模原市中央区中央３丁目７番６号ＫＳビル２階２０２号室</t>
   </si>
   <si>
     <t>042-768-7757</t>
   </si>
   <si>
     <t>042-768-7758</t>
   </si>
   <si>
     <t>株式会社エルズエフ</t>
   </si>
   <si>
     <t>252-0244</t>
   </si>
   <si>
     <t>神奈川県相模原市中央区田名５２２２番地</t>
   </si>
   <si>
     <t>042-785-2005</t>
   </si>
   <si>
     <t>042-763-0868</t>
   </si>
   <si>
-    <t>ディーキャリア海老名オフィス</t>
-[...25 lines deleted...]
-  <si>
     <t>オープンドア新横浜</t>
   </si>
   <si>
     <t>神奈川県横浜市港北区新横浜１－１４－２０光正第２ビル６０２号室</t>
   </si>
   <si>
     <t>070-5565-7150</t>
   </si>
   <si>
     <t>株式会社オープンドア</t>
   </si>
   <si>
     <t>113-0034</t>
   </si>
   <si>
     <t>東京都文京区湯島4-2-1　杏林ビル</t>
   </si>
   <si>
     <t>03-6304-8279</t>
   </si>
   <si>
     <t>050-3588-4566</t>
   </si>
   <si>
     <t>ゆたかカレッジ川崎キャンパス</t>
@@ -827,56 +801,50 @@
     <t>141-0031</t>
   </si>
   <si>
     <t>東京都品川区西五反田１丁目１３番７号</t>
   </si>
   <si>
     <t>03-5719-5080</t>
   </si>
   <si>
     <t>03-5719-5090</t>
   </si>
   <si>
     <t>アドライズplus横浜東神奈川センター</t>
   </si>
   <si>
     <t>221-0822</t>
   </si>
   <si>
     <t>神奈川県横浜市神奈川区西神奈川1-13-12　西神奈川アーバンビル６Ｆ</t>
   </si>
   <si>
     <t>045-548-8318</t>
   </si>
   <si>
     <t>株式会社ユーエイチ</t>
-  </si>
-[...4 lines deleted...]
-    <t>神奈川県横浜市中区扇町3-8-6　日之出扇町ビル６Ｆ</t>
   </si>
   <si>
     <t>050-5896-2384</t>
   </si>
   <si>
     <t>045-548-8319</t>
   </si>
   <si>
     <t>わくわくワーク大石</t>
   </si>
   <si>
     <t>231-0058</t>
   </si>
   <si>
     <t>神奈川県横浜市中区弥生町４－４０－１</t>
   </si>
   <si>
     <t>045-261-8989</t>
   </si>
   <si>
     <t>株式会社わくわくワーク大石</t>
   </si>
   <si>
     <t>神奈川県横浜市中区弥生町４丁目４０番地１</t>
   </si>
@@ -1127,53 +1095,50 @@
     <t>東京都世田谷区等々力七丁目３番４号</t>
   </si>
   <si>
     <t>03-5760-6434</t>
   </si>
   <si>
     <t>03-5760-6436</t>
   </si>
   <si>
     <t>主たる対象者</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タイショウシャ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>知的障害者,精神障害者,難病患者等</t>
   </si>
   <si>
     <t>身体障害者,知的障害者,精神障害者,難病患者等</t>
   </si>
   <si>
-    <t>身体障害者,知的障害者,精神障害者</t>
-[...1 lines deleted...]
-  <si>
     <t>知的障害者,精神障害者</t>
   </si>
   <si>
     <t>実施地域</t>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>横浜市,横浜市泉区</t>
   </si>
   <si>
     <t>川崎市,川崎市川崎区</t>
   </si>
   <si>
     <t>横須賀市</t>
   </si>
   <si>
     <t>横浜市,横浜市港北区</t>
   </si>
   <si>
@@ -1239,87 +1204,101 @@
   <si>
     <t>川崎市川崎区</t>
   </si>
   <si>
     <t>横浜市,川崎市,川崎市麻生区,相模原市,大和市</t>
   </si>
   <si>
     <t>横浜市,横浜市西区</t>
   </si>
   <si>
     <t>平塚市</t>
   </si>
   <si>
     <t>小田原市,南足柄市,足柄上郡,足柄下郡</t>
   </si>
   <si>
     <t>横浜市,相模原市,平塚市,藤沢市,小田原市,茅ケ崎市,秦野市,厚木市,大和市,伊勢原市,海老名市,座間市,綾瀬市,高座郡寒川町,愛甲郡愛川町</t>
   </si>
   <si>
     <t>小田原市,南足柄市,足柄上郡,足柄上郡開成町,足柄下郡</t>
   </si>
   <si>
     <t>横浜市,横浜市中区,川崎市</t>
   </si>
   <si>
-    <t>藤沢市,厚木市,大和市,海老名市,座間市,綾瀬市,高座郡寒川町</t>
-[...2 lines deleted...]
-  <si>
     <t>平日</t>
     <rPh sb="0" eb="2">
       <t>ヘイジツ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>土曜</t>
     <rPh sb="0" eb="2">
       <t>ドヨウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>日曜</t>
     <rPh sb="0" eb="2">
       <t>ニチヨウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>祝日</t>
     <rPh sb="0" eb="2">
       <t>シュクジツ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>定休日</t>
     <rPh sb="0" eb="3">
       <t>テイキュウビ</t>
     </rPh>
     <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>身体障害者,肢体不自由,知的障害者,精神障害者,難病患者等</t>
+  </si>
+  <si>
+    <t>身体障害者,肢体不自由,知的障害者,精神障害者</t>
+  </si>
+  <si>
+    <t>Ⅰ・ロ</t>
+  </si>
+  <si>
+    <t>Ⅱ・ロ</t>
+  </si>
+  <si>
+    <t>Ⅱ・イ</t>
+  </si>
+  <si>
+    <t>Ⅰ・イ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -2313,51 +2292,51 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C40D7D4E-A6A1-4644-A3C9-447C24368EE8}">
-  <dimension ref="A1:AK44"/>
+  <dimension ref="A1:AK42"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.5" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="20.5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.58203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="74.1640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="33.1640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="45.75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="255.58203125" bestFit="1" customWidth="1"/>
     <col min="17" max="20" width="7.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="44.58203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="22.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
@@ -2376,69 +2355,69 @@
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="4" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
       <c r="P1" s="4" t="s">
-        <v>368</v>
+        <v>352</v>
       </c>
       <c r="Q1" s="4" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="R1" s="4" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
       <c r="S1" s="4" t="s">
-        <v>404</v>
+        <v>387</v>
       </c>
       <c r="T1" s="4" t="s">
-        <v>405</v>
+        <v>388</v>
       </c>
       <c r="U1" s="4" t="s">
-        <v>406</v>
+        <v>389</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>12</v>
       </c>
       <c r="X1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="Y1" s="4" t="s">
         <v>14</v>
       </c>
       <c r="Z1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AA1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="AB1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AC1" s="4" t="s">
         <v>18</v>
       </c>
@@ -2453,86 +2432,86 @@
       </c>
       <c r="AG1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AH1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AI1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AJ1" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AK1" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
         <v>1412301606</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="D2" s="2">
         <v>46143</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="H2" s="1"/>
       <c r="I2" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="M2" s="1" t="s">
         <v>178</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1" t="s">
         <v>108</v>
       </c>
       <c r="W2" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB2" s="1" t="s">
@@ -2546,179 +2525,179 @@
         <v>36</v>
       </c>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK2" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="1">
         <v>1410401754</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
       <c r="D3" s="2">
         <v>46143</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P3" s="1" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Y3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK3" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="1">
         <v>1412900837</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
       <c r="D4" s="2">
         <v>46143</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1" t="s">
         <v>65</v>
       </c>
       <c r="W4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB4" s="1" t="s">
@@ -2764,147 +2743,147 @@
       </c>
       <c r="F5" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1" t="s">
         <v>96</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>97</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>98</v>
       </c>
       <c r="L5" s="1" t="s">
         <v>99</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>100</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="1">
         <v>1412801936</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D6" s="2">
         <v>46113</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>133</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>134</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>135</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1" t="s">
         <v>136</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>133</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>134</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>135</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>137</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="1" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1" t="s">
         <v>138</v>
       </c>
       <c r="W6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Y6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB6" s="1" t="s">
@@ -2918,2247 +2897,2247 @@
         <v>36</v>
       </c>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK6" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1">
         <v>1412604199</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>246</v>
+        <v>233</v>
       </c>
       <c r="D7" s="2">
         <v>46113</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>248</v>
+        <v>235</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>249</v>
+        <v>236</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>250</v>
+        <v>237</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>251</v>
+        <v>238</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>252</v>
+        <v>239</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>253</v>
+        <v>240</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1" t="s">
         <v>55</v>
       </c>
       <c r="W7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK7" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="1">
         <v>1415200326</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="D8" s="2">
         <v>46082</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>216</v>
+        <v>203</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK8" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="1">
         <v>1413601350</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="2">
         <v>46054</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>29</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="N9" s="1"/>
       <c r="O9" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>376</v>
+        <v>353</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK9" s="1" t="s">
-        <v>37</v>
+        <v>393</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1">
         <v>1413701598</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>157</v>
       </c>
       <c r="D10" s="2">
         <v>46054</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>158</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>158</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="N10" s="1"/>
       <c r="O10" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>377</v>
+        <v>370</v>
       </c>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA10" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="1">
         <v>1412609420</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D11" s="2">
         <v>46054</v>
       </c>
       <c r="E11" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="J11" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="G11" s="1" t="s">
+      <c r="K11" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="H11" s="1" t="s">
+      <c r="L11" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="I11" s="1" t="s">
+      <c r="M11" s="1" t="s">
         <v>192</v>
-      </c>
-[...10 lines deleted...]
-        <v>196</v>
       </c>
       <c r="N11" s="1"/>
       <c r="O11" s="1" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="W11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Y11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK11" s="1" t="s">
-        <v>37</v>
+        <v>394</v>
       </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
         <v>1415600889</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
       <c r="D12" s="2">
         <v>46023</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA12" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK12" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="1">
         <v>1410300253</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
       <c r="D13" s="2">
         <v>46023</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
       <c r="H13" s="1"/>
       <c r="I13" s="1" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK13" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1">
         <v>1410901621</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="D14" s="2">
         <v>45992</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>212</v>
+        <v>199</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>381</v>
+        <v>356</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Y14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK14" s="1" t="s">
-        <v>37</v>
+        <v>393</v>
       </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1">
         <v>1411001249</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="D15" s="2">
         <v>45992</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>382</v>
+        <v>358</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK15" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="1">
         <v>1415001401</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
       <c r="D16" s="2">
         <v>45992</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
       <c r="I16" s="1" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Y16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK16" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="17" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="1">
         <v>1415001088</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="2">
         <v>45962</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>42</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>384</v>
+        <v>354</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK17" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1">
         <v>1410901340</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="2">
         <v>45962</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H18" s="1"/>
       <c r="I18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>385</v>
+        <v>356</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK18" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1">
         <v>1411001397</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D19" s="2">
         <v>45962</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
         <v>70</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>73</v>
       </c>
       <c r="N19" s="1"/>
       <c r="O19" s="1" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>386</v>
+        <v>358</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK19" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="1">
         <v>1415501129</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>109</v>
       </c>
       <c r="D20" s="2">
         <v>45962</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>110</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>111</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>112</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>113</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>114</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>115</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>116</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>118</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>385</v>
+        <v>364</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W20" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK20" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
         <v>1415401049</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D21" s="2">
         <v>45962</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>120</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>121</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>122</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>123</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>114</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>115</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="1"/>
       <c r="O21" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>387</v>
+        <v>365</v>
       </c>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK21" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="22" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="1">
         <v>1410901829</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="D22" s="2">
         <v>45962</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
       <c r="M22" s="1" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="N22" s="1"/>
       <c r="O22" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>386</v>
+        <v>356</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA22" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK22" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="23" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="1">
         <v>1415000825</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
       <c r="D23" s="2">
         <v>45962</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="N23" s="1"/>
       <c r="O23" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>388</v>
+        <v>354</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK23" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="24" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="1">
         <v>1410300782</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
       <c r="D24" s="2">
         <v>45962</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="N24" s="1"/>
       <c r="O24" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>401</v>
+        <v>379</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK24" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="1">
         <v>1411902602</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D25" s="2">
         <v>45931</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>54</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>43</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>44</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>46</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N25" s="1"/>
       <c r="O25" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1" t="s">
         <v>55</v>
       </c>
       <c r="W25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA25" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK25" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="26" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="1">
         <v>1412901041</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="D26" s="2">
         <v>45931</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="H26" s="1"/>
       <c r="I26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>44</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N26" s="1"/>
       <c r="O26" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>389</v>
+        <v>357</v>
       </c>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1" t="s">
         <v>65</v>
       </c>
       <c r="W26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA26" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK26" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="27" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="1">
         <v>1413800507</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="2">
         <v>45931</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>80</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>82</v>
       </c>
       <c r="N27" s="1"/>
       <c r="O27" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK27" s="1" t="s">
-        <v>37</v>
+        <v>394</v>
       </c>
     </row>
     <row r="28" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1">
         <v>1415300787</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="D28" s="2">
         <v>45931</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>84</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>87</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="N28" s="1"/>
       <c r="O28" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA28" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK28" s="1" t="s">
-        <v>37</v>
+        <v>394</v>
       </c>
     </row>
     <row r="29" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1">
         <v>1413201383</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="2">
         <v>45931</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H29" s="1"/>
       <c r="I29" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>80</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>81</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>82</v>
       </c>
       <c r="N29" s="1"/>
       <c r="O29" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Y29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK29" s="1" t="s">
-        <v>37</v>
+        <v>394</v>
       </c>
     </row>
     <row r="30" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="1">
         <v>1412401257</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D30" s="2">
         <v>45931</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
         <v>105</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>106</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>104</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>107</v>
       </c>
       <c r="N30" s="1"/>
       <c r="O30" s="1" t="s">
-        <v>367</v>
+        <v>351</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1" t="s">
         <v>108</v>
       </c>
       <c r="W30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB30" s="1" t="s">
@@ -5204,1322 +5183,1136 @@
       </c>
       <c r="F31" s="1" t="s">
         <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>127</v>
       </c>
       <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>125</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>129</v>
       </c>
       <c r="L31" s="1" t="s">
         <v>130</v>
       </c>
       <c r="M31" s="1" t="s">
         <v>131</v>
       </c>
       <c r="N31" s="1"/>
       <c r="O31" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="1" t="s">
         <v>37</v>
       </c>
       <c r="Y31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA31" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK31" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="32" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="1">
         <v>1410300584</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>139</v>
       </c>
       <c r="D32" s="2">
         <v>45931</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>140</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>141</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
         <v>143</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>144</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>145</v>
       </c>
       <c r="L32" s="1" t="s">
         <v>146</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>147</v>
       </c>
       <c r="N32" s="1"/>
       <c r="O32" s="1" t="s">
-        <v>366</v>
+        <v>391</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>391</v>
+        <v>368</v>
       </c>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Y32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK32" s="1" t="s">
-        <v>37</v>
+        <v>393</v>
       </c>
     </row>
     <row r="33" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="1">
         <v>1412603787</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>148</v>
       </c>
       <c r="D33" s="2">
         <v>45931</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>150</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>151</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>152</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>153</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>149</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>154</v>
       </c>
       <c r="L33" s="1" t="s">
         <v>155</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>156</v>
       </c>
       <c r="N33" s="1"/>
       <c r="O33" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>392</v>
+        <v>369</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1" t="s">
         <v>55</v>
       </c>
       <c r="W33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA33" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK33" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="34" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="1">
-        <v>1413701168</v>
+        <v>1412604207</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="D34" s="2">
         <v>45931</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="H34" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>165</v>
+      </c>
       <c r="I34" s="1" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="J34" s="1" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="N34" s="1"/>
       <c r="O34" s="1" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="P34" s="1" t="s">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="W34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD34" s="1"/>
       <c r="AE34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK34" s="1" t="s">
-        <v>36</v>
+        <v>395</v>
       </c>
     </row>
     <row r="35" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="1">
-        <v>1412604207</v>
+        <v>1411001082</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>165</v>
+        <v>224</v>
       </c>
       <c r="D35" s="2">
         <v>45931</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>166</v>
+        <v>225</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>167</v>
+        <v>226</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>227</v>
+      </c>
+      <c r="H35" s="1"/>
       <c r="I35" s="1" t="s">
-        <v>170</v>
+        <v>228</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>149</v>
+        <v>229</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>171</v>
+        <v>230</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>172</v>
+        <v>231</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>173</v>
+        <v>232</v>
       </c>
       <c r="N35" s="1"/>
       <c r="O35" s="1" t="s">
-        <v>365</v>
+        <v>390</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>394</v>
+        <v>358</v>
       </c>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="W35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK35" s="1" t="s">
-        <v>35</v>
+        <v>395</v>
       </c>
     </row>
     <row r="36" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="1">
-        <v>1414200632</v>
+        <v>1412604744</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>197</v>
+        <v>242</v>
       </c>
       <c r="D36" s="2">
         <v>45931</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>198</v>
+        <v>149</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>199</v>
+        <v>243</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="H36" s="1"/>
+        <v>244</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>245</v>
+      </c>
       <c r="I36" s="1" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>203</v>
+        <v>248</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>204</v>
+        <v>249</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>205</v>
+        <v>250</v>
       </c>
       <c r="N36" s="1"/>
       <c r="O36" s="1" t="s">
-        <v>367</v>
+        <v>390</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1" t="s">
         <v>55</v>
       </c>
       <c r="W36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA36" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD36" s="1"/>
       <c r="AE36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK36" s="1" t="s">
-        <v>35</v>
+        <v>395</v>
       </c>
     </row>
     <row r="37" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="1">
-        <v>1411001082</v>
+        <v>1410201808</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="D37" s="2">
         <v>45931</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="H37" s="1"/>
       <c r="I37" s="1" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="N37" s="1"/>
       <c r="O37" s="1" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA37" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK37" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="38" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="1">
-        <v>1412604744</v>
+        <v>1410400483</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D38" s="2">
         <v>45931</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>149</v>
+        <v>259</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="J38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K38" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="L38" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="L38" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M38" s="1" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N38" s="1"/>
       <c r="O38" s="1" t="s">
-        <v>365</v>
+        <v>351</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="W38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA38" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK38" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="39" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="1">
-        <v>1410201808</v>
+        <v>1412000141</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>264</v>
+        <v>289</v>
       </c>
       <c r="D39" s="2">
         <v>45931</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>265</v>
+        <v>290</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>266</v>
+        <v>291</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>267</v>
+        <v>292</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1" t="s">
-        <v>268</v>
+        <v>293</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>269</v>
+        <v>294</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>270</v>
+        <v>295</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>271</v>
+        <v>296</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>272</v>
+        <v>297</v>
       </c>
       <c r="N39" s="1"/>
       <c r="O39" s="1" t="s">
-        <v>367</v>
+        <v>10</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="W39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA39" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK39" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="40" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="1">
-        <v>1410400483</v>
+        <v>1412300087</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>273</v>
+        <v>298</v>
       </c>
       <c r="D40" s="2">
         <v>45931</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>275</v>
+        <v>300</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>276</v>
+        <v>301</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1" t="s">
-        <v>277</v>
+        <v>302</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>274</v>
+        <v>299</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>278</v>
+        <v>303</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="N40" s="1"/>
       <c r="O40" s="1" t="s">
-        <v>367</v>
+        <v>10</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="W40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK40" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="41" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="1">
-        <v>1412000141</v>
+        <v>1411400086</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>304</v>
+        <v>327</v>
       </c>
       <c r="D41" s="2">
         <v>45931</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>305</v>
+        <v>328</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>306</v>
+        <v>329</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>307</v>
+        <v>330</v>
       </c>
       <c r="H41" s="1"/>
       <c r="I41" s="1" t="s">
-        <v>308</v>
+        <v>331</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>310</v>
+        <v>329</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>311</v>
+        <v>330</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="N41" s="1"/>
       <c r="O41" s="1" t="s">
-        <v>10</v>
+        <v>390</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1" t="s">
-        <v>108</v>
+        <v>333</v>
       </c>
       <c r="W41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA41" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK41" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="1">
-        <v>1412300087</v>
+        <v>1410401978</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>313</v>
+        <v>340</v>
       </c>
       <c r="D42" s="2">
         <v>45931</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>315</v>
+        <v>341</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>316</v>
+        <v>342</v>
       </c>
       <c r="H42" s="1"/>
       <c r="I42" s="1" t="s">
-        <v>317</v>
+        <v>343</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>314</v>
+        <v>344</v>
       </c>
       <c r="K42" s="1" t="s">
-        <v>318</v>
+        <v>345</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>319</v>
+        <v>346</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>320</v>
+        <v>347</v>
       </c>
       <c r="N42" s="1"/>
       <c r="O42" s="1" t="s">
-        <v>10</v>
+        <v>390</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="W42" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA42" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK42" s="1" t="s">
-        <v>35</v>
-[...44 lines deleted...]
-      <c r="P43" s="1" t="s">
         <v>395</v>
-      </c>
-[...138 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AK44" xr:uid="{C40D7D4E-A6A1-4644-A3C9-447C24368EE8}">
-[...1 lines deleted...]
-      <sortCondition descending="1" ref="D1:D44"/>
+  <autoFilter ref="A1:AK42" xr:uid="{C40D7D4E-A6A1-4644-A3C9-447C24368EE8}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AK42">
+      <sortCondition descending="1" ref="D1:D42"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">