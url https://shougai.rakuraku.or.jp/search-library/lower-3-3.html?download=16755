--- v1 (2026-07-23)
+++ v2 (2026-09-07)
@@ -1,83 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER192\Desktop\在宅\障害ファイル結合\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\020情報活用グループ\02広報情報課\情報\コミュニティ - 障害\01 システム運用\令和08年度\01障害_事業所IDPW-新規\8月\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32AE7F69-5E54-443E-AE60-83C5307269E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85ECEE2F-48FA-4517-9C60-407D5D545125}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{9339E3EF-2D37-460A-BA32-FEC36799599C}"/>
+    <workbookView xWindow="-2388" yWindow="-17388" windowWidth="30936" windowHeight="16776" xr2:uid="{9339E3EF-2D37-460A-BA32-FEC36799599C}"/>
   </bookViews>
   <sheets>
     <sheet name="(xx市)shuro_sentaku_list" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'(xx市)shuro_sentaku_list'!$A$1:$AK$42</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'(xx市)shuro_sentaku_list'!$A$1:$AK$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'(xx市)shuro_sentaku_list'!$A$1:$AK$45</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1153" uniqueCount="426">
   <si>
     <t>サービスの種類</t>
   </si>
   <si>
     <t>事業所番号</t>
   </si>
   <si>
     <t>事業所名</t>
   </si>
   <si>
     <t>指定年月日</t>
   </si>
   <si>
     <t>郵便番号</t>
   </si>
   <si>
     <t>所在地</t>
   </si>
   <si>
     <t>電話番号</t>
   </si>
   <si>
     <t>FAX番号</t>
   </si>
   <si>
@@ -705,53 +706,50 @@
     <t>210-0006</t>
   </si>
   <si>
     <t>神奈川県川崎市川崎区砂子2-5-11</t>
   </si>
   <si>
     <t>044-201-8474</t>
   </si>
   <si>
     <t>044-201-8475</t>
   </si>
   <si>
     <t>Ｃｏｃｏｒｐｏｒｔ横浜戸塚Ｏｆｆｉｃｅ</t>
   </si>
   <si>
     <t>244-0002</t>
   </si>
   <si>
     <t>神奈川県横浜市戸塚区矢部町２９番地カイビル本館６階３号室</t>
   </si>
   <si>
     <t>045-392-6941</t>
   </si>
   <si>
     <t>神奈川県川崎市川崎区砂子２丁目５番地１１りそな川崎ビル４Ｆ</t>
-  </si>
-[...1 lines deleted...]
-    <t>スマイルステップ</t>
   </si>
   <si>
     <t>244-0817</t>
   </si>
   <si>
     <t>神奈川県横浜市戸塚区吉田町３００２番地の１　第７吉本ビル３０１</t>
   </si>
   <si>
     <t>045-392-6561</t>
   </si>
   <si>
     <t>株式会社スマイルワン</t>
   </si>
   <si>
     <t>245-0051</t>
   </si>
   <si>
     <t>神奈川県横浜市戸塚区名瀬町２０９０番地</t>
   </si>
   <si>
     <t>045-392-4010</t>
   </si>
   <si>
     <t>045-814-5162</t>
   </si>
@@ -1095,50 +1093,53 @@
     <t>東京都世田谷区等々力七丁目３番４号</t>
   </si>
   <si>
     <t>03-5760-6434</t>
   </si>
   <si>
     <t>03-5760-6436</t>
   </si>
   <si>
     <t>主たる対象者</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>タイショウシャ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>知的障害者,精神障害者,難病患者等</t>
   </si>
   <si>
     <t>身体障害者,知的障害者,精神障害者,難病患者等</t>
   </si>
   <si>
+    <t>身体障害者,知的障害者,精神障害者</t>
+  </si>
+  <si>
     <t>知的障害者,精神障害者</t>
   </si>
   <si>
     <t>実施地域</t>
     <rPh sb="0" eb="2">
       <t>ジッシ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>チイキ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>横浜市,横浜市泉区</t>
   </si>
   <si>
     <t>川崎市,川崎市川崎区</t>
   </si>
   <si>
     <t>横須賀市</t>
   </si>
   <si>
     <t>横浜市,横浜市港北区</t>
   </si>
   <si>
@@ -1239,66 +1240,158 @@
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>日曜</t>
     <rPh sb="0" eb="2">
       <t>ニチヨウ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>祝日</t>
     <rPh sb="0" eb="2">
       <t>シュクジツ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
     <t>定休日</t>
     <rPh sb="0" eb="3">
       <t>テイキュウビ</t>
     </rPh>
     <phoneticPr fontId="18"/>
   </si>
   <si>
-    <t>身体障害者,肢体不自由,知的障害者,精神障害者,難病患者等</t>
-[...2 lines deleted...]
-    <t>身体障害者,肢体不自由,知的障害者,精神障害者</t>
+    <t>Ⅱ・ロ</t>
   </si>
   <si>
     <t>Ⅰ・ロ</t>
   </si>
   <si>
-    <t>Ⅱ・ロ</t>
-[...1 lines deleted...]
-  <si>
     <t>Ⅱ・イ</t>
   </si>
   <si>
     <t>Ⅰ・イ</t>
+  </si>
+  <si>
+    <t>らっく就労選択支援事業所</t>
+  </si>
+  <si>
+    <t>252-0226</t>
+  </si>
+  <si>
+    <t>神奈川県相模原市中央区陽光台７丁目１０番７号</t>
+  </si>
+  <si>
+    <t>042-711-8919</t>
+  </si>
+  <si>
+    <t>042-711-8918</t>
+  </si>
+  <si>
+    <t>社会福祉法人らっく</t>
+  </si>
+  <si>
+    <t>252-0328</t>
+  </si>
+  <si>
+    <t>神奈川県相模原市南区麻溝台２丁目６番３１号</t>
+  </si>
+  <si>
+    <t>042-705-3621</t>
+  </si>
+  <si>
+    <t>042-705-3625</t>
+  </si>
+  <si>
+    <t>精神障害者</t>
+  </si>
+  <si>
+    <t>横浜市,横浜市戸塚区,座間市</t>
+  </si>
+  <si>
+    <t>ディーキャリア海老名オフィス</t>
+  </si>
+  <si>
+    <t>チャレンジドジャパン川崎センター</t>
+  </si>
+  <si>
+    <t>243-0432</t>
+  </si>
+  <si>
+    <t>210-0005</t>
+  </si>
+  <si>
+    <t>神奈川県海老名市中央２－１－１６センチュリー八芳２階Ｄ号室</t>
+  </si>
+  <si>
+    <t>神奈川県川崎市川崎区東田町２番地１１大谷加工川崎大通りビル９階</t>
+  </si>
+  <si>
+    <t>044-589-4694</t>
+  </si>
+  <si>
+    <t>藤沢市,厚木市,大和市,海老名市,座間市,綾瀬市,高座郡寒川町</t>
+  </si>
+  <si>
+    <t>身体障害者,知的障害者,精神障害者,難病患者等</t>
+    <phoneticPr fontId="18"/>
+  </si>
+  <si>
+    <t>身体障害者,知的障害者精神障害者,難病患者等</t>
+  </si>
+  <si>
+    <t>知的障害者精神障害者</t>
+  </si>
+  <si>
+    <t>046-240-1002</t>
+  </si>
+  <si>
+    <t>株式会社オート電機</t>
+  </si>
+  <si>
+    <t>242-0018</t>
+  </si>
+  <si>
+    <t>神奈川県大和市深見西四丁目６番３号</t>
+  </si>
+  <si>
+    <t>046-263-6189</t>
+  </si>
+  <si>
+    <t>046-263-5767</t>
+  </si>
+  <si>
+    <t>044-589-4693</t>
+  </si>
+  <si>
+    <t>宮城県仙台市宮城野区榴岡１－１－１ＪＲ仙台イーストゲートビル６階</t>
+  </si>
+  <si>
+    <t>スマイルステップ</t>
+    <phoneticPr fontId="18"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1893,64 +1986,73 @@
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - アクセント 1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - アクセント 6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - アクセント 6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - アクセント 6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="アクセント 1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="アクセント 2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="アクセント 3" xfId="26" builtinId="37" customBuiltin="1"/>
@@ -2292,51 +2394,51 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C40D7D4E-A6A1-4644-A3C9-447C24368EE8}">
-  <dimension ref="A1:AK42"/>
+  <dimension ref="A1:AK45"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.5" defaultRowHeight="18" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="20.5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.5" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.58203125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="102.75" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="74.1640625" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="33.1640625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="45.75" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="255.58203125" bestFit="1" customWidth="1"/>
     <col min="17" max="20" width="7.5" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="9.5" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="44.58203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="22.5" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
@@ -2355,51 +2457,51 @@
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="K1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="L1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="M1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="N1" s="4" t="s">
         <v>9</v>
       </c>
       <c r="O1" s="4" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="P1" s="4" t="s">
         <v>352</v>
       </c>
       <c r="Q1" s="4" t="s">
         <v>385</v>
       </c>
       <c r="R1" s="4" t="s">
         <v>386</v>
       </c>
       <c r="S1" s="4" t="s">
         <v>387</v>
       </c>
       <c r="T1" s="4" t="s">
         <v>388</v>
       </c>
       <c r="U1" s="4" t="s">
         <v>389</v>
       </c>
       <c r="V1" s="4" t="s">
         <v>11</v>
       </c>
       <c r="W1" s="4" t="s">
         <v>12</v>
       </c>
@@ -2429,3908 +2531,4198 @@
       </c>
       <c r="AF1" s="4" t="s">
         <v>21</v>
       </c>
       <c r="AG1" s="4" t="s">
         <v>22</v>
       </c>
       <c r="AH1" s="4" t="s">
         <v>23</v>
       </c>
       <c r="AI1" s="4" t="s">
         <v>24</v>
       </c>
       <c r="AJ1" s="4" t="s">
         <v>25</v>
       </c>
       <c r="AK1" s="4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>1412301606</v>
+        <v>1412603977</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>170</v>
+        <v>394</v>
       </c>
       <c r="D2" s="2">
-        <v>46143</v>
+        <v>46235</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>171</v>
+        <v>395</v>
       </c>
       <c r="F2" s="1" t="s">
-        <v>172</v>
+        <v>396</v>
       </c>
       <c r="G2" s="1" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="H2" s="1"/>
+        <v>397</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>398</v>
+      </c>
       <c r="I2" s="1" t="s">
-        <v>174</v>
+        <v>399</v>
       </c>
       <c r="J2" s="1" t="s">
-        <v>175</v>
+        <v>400</v>
       </c>
       <c r="K2" s="1" t="s">
-        <v>176</v>
+        <v>401</v>
       </c>
       <c r="L2" s="1" t="s">
-        <v>177</v>
+        <v>402</v>
       </c>
       <c r="M2" s="1" t="s">
-        <v>178</v>
+        <v>403</v>
       </c>
       <c r="N2" s="1"/>
       <c r="O2" s="1" t="s">
-        <v>349</v>
+        <v>404</v>
       </c>
       <c r="P2" s="1" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="W2" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X2" s="1" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK2" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A3" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="1">
-        <v>1410401754</v>
+        <v>1412301606</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>306</v>
+        <v>170</v>
       </c>
       <c r="D3" s="2">
         <v>46143</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>307</v>
+        <v>171</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>308</v>
+        <v>172</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>309</v>
+        <v>173</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1" t="s">
-        <v>310</v>
+        <v>174</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>307</v>
+        <v>175</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>311</v>
+        <v>176</v>
       </c>
       <c r="L3" s="1" t="s">
-        <v>309</v>
+        <v>177</v>
       </c>
       <c r="M3" s="1" t="s">
-        <v>312</v>
+        <v>178</v>
       </c>
       <c r="N3" s="1"/>
       <c r="O3" s="1" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="P3" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="W3" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X3" s="1" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Y3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK3" s="1" t="s">
-        <v>392</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B4" s="1">
-        <v>1412900837</v>
+        <v>1410401754</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="D4" s="2">
         <v>46143</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="H4" s="1"/>
       <c r="I4" s="1" t="s">
-        <v>326</v>
+        <v>309</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>324</v>
+        <v>310</v>
       </c>
       <c r="L4" s="1" t="s">
-        <v>325</v>
+        <v>308</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>325</v>
+        <v>311</v>
       </c>
       <c r="N4" s="1"/>
       <c r="O4" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1" t="s">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="W4" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X4" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK4" s="1" t="s">
-        <v>36</v>
+        <v>391</v>
       </c>
     </row>
     <row r="5" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="1">
-        <v>1410900862</v>
+        <v>1412900837</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>93</v>
+        <v>321</v>
       </c>
       <c r="D5" s="2">
-        <v>46113</v>
+        <v>46143</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>57</v>
+        <v>322</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>94</v>
+        <v>323</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>95</v>
+        <v>324</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1" t="s">
-        <v>96</v>
+        <v>325</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>97</v>
+        <v>322</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>98</v>
+        <v>323</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>99</v>
+        <v>324</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>100</v>
+        <v>324</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P5" s="1" t="s">
-        <v>362</v>
+        <v>382</v>
       </c>
       <c r="Q5" s="1"/>
       <c r="R5" s="1"/>
       <c r="S5" s="1"/>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="W5" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD5" s="1"/>
       <c r="AE5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF5" s="1"/>
       <c r="AG5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI5" s="1"/>
       <c r="AJ5" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK5" s="1" t="s">
-        <v>392</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="1">
-        <v>1412801936</v>
+        <v>1410900862</v>
       </c>
       <c r="C6" s="1" t="s">
-        <v>132</v>
+        <v>93</v>
       </c>
       <c r="D6" s="2">
         <v>46113</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>133</v>
+        <v>57</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>135</v>
+        <v>95</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1" t="s">
-        <v>136</v>
+        <v>96</v>
       </c>
       <c r="J6" s="1" t="s">
-        <v>133</v>
+        <v>97</v>
       </c>
       <c r="K6" s="1" t="s">
-        <v>134</v>
+        <v>98</v>
       </c>
       <c r="L6" s="1" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
       <c r="M6" s="1" t="s">
-        <v>137</v>
+        <v>100</v>
       </c>
       <c r="N6" s="1"/>
       <c r="O6" s="1" t="s">
-        <v>391</v>
+        <v>349</v>
       </c>
       <c r="P6" s="1" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1" t="s">
-        <v>138</v>
+        <v>33</v>
       </c>
       <c r="W6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X6" s="1" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Y6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK6" s="1" t="s">
-        <v>36</v>
+        <v>391</v>
       </c>
     </row>
     <row r="7" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1">
-        <v>1412604199</v>
+        <v>1412801936</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>233</v>
+        <v>132</v>
       </c>
       <c r="D7" s="2">
         <v>46113</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>234</v>
+        <v>134</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="H7" s="1"/>
       <c r="I7" s="1" t="s">
-        <v>237</v>
+        <v>136</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>238</v>
+        <v>133</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>239</v>
+        <v>134</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>240</v>
+        <v>135</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>241</v>
+        <v>137</v>
       </c>
       <c r="N7" s="1"/>
       <c r="O7" s="1" t="s">
         <v>350</v>
       </c>
       <c r="P7" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
       <c r="S7" s="1"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1" t="s">
-        <v>55</v>
+        <v>138</v>
       </c>
       <c r="W7" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X7" s="1" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Y7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD7" s="1"/>
       <c r="AE7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF7" s="1"/>
       <c r="AG7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI7" s="1"/>
       <c r="AJ7" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK7" s="1" t="s">
-        <v>392</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="1">
-        <v>1415200326</v>
+        <v>1412604199</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>201</v>
+        <v>232</v>
       </c>
       <c r="D8" s="2">
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>202</v>
+        <v>149</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>203</v>
+        <v>233</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>204</v>
+        <v>234</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>206</v>
+        <v>236</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>207</v>
+        <v>237</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>208</v>
+        <v>238</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>209</v>
+        <v>239</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>210</v>
+        <v>240</v>
       </c>
       <c r="N8" s="1"/>
       <c r="O8" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P8" s="1" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
       <c r="S8" s="1"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="W8" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X8" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD8" s="1"/>
       <c r="AE8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF8" s="1"/>
       <c r="AG8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI8" s="1"/>
       <c r="AJ8" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK8" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="9" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="1">
-        <v>1413601350</v>
+        <v>1415200326</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>28</v>
+        <v>201</v>
       </c>
       <c r="D9" s="2">
-        <v>46054</v>
+        <v>46082</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>29</v>
+        <v>202</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>30</v>
+        <v>203</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="H9" s="1"/>
+        <v>204</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>205</v>
+      </c>
       <c r="I9" s="1" t="s">
-        <v>32</v>
+        <v>206</v>
       </c>
       <c r="J9" s="1" t="s">
-        <v>29</v>
+        <v>207</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>30</v>
+        <v>208</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>31</v>
+        <v>209</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>31</v>
+        <v>210</v>
       </c>
       <c r="N9" s="1"/>
       <c r="O9" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="P9" s="1" t="s">
-        <v>353</v>
+        <v>373</v>
       </c>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
       <c r="S9" s="1"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W9" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X9" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD9" s="1"/>
       <c r="AE9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF9" s="1"/>
       <c r="AG9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI9" s="1"/>
       <c r="AJ9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK9" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="10" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1">
-        <v>1413701598</v>
+        <v>1413601350</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="D10" s="2">
         <v>46054</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>179</v>
+        <v>30</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>159</v>
+        <v>31</v>
       </c>
       <c r="H10" s="1"/>
       <c r="I10" s="1" t="s">
-        <v>180</v>
+        <v>32</v>
       </c>
       <c r="J10" s="1" t="s">
-        <v>158</v>
+        <v>29</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>181</v>
+        <v>30</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>160</v>
+        <v>31</v>
       </c>
       <c r="N10" s="1"/>
       <c r="O10" s="1" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="P10" s="1" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
       <c r="S10" s="1"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X10" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA10" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB10" s="1" t="s">
-        <v>182</v>
+        <v>36</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD10" s="1"/>
       <c r="AE10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF10" s="1"/>
       <c r="AG10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI10" s="1"/>
       <c r="AJ10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK10" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="1">
-        <v>1412609420</v>
+        <v>1413701598</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>183</v>
+        <v>157</v>
       </c>
       <c r="D11" s="2">
         <v>46054</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>184</v>
+        <v>158</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>186</v>
-[...3 lines deleted...]
-      </c>
+        <v>159</v>
+      </c>
+      <c r="H11" s="1"/>
       <c r="I11" s="1" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="J11" s="1" t="s">
-        <v>189</v>
+        <v>158</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>192</v>
+        <v>160</v>
       </c>
       <c r="N11" s="1"/>
       <c r="O11" s="1" t="s">
-        <v>391</v>
+        <v>349</v>
       </c>
       <c r="P11" s="1" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
       <c r="S11" s="1"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="W11" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X11" s="1" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="Y11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA11" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB11" s="1" t="s">
-        <v>36</v>
+        <v>182</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD11" s="1"/>
       <c r="AE11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF11" s="1"/>
       <c r="AG11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI11" s="1"/>
       <c r="AJ11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK11" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="12" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1">
-        <v>1415600889</v>
+        <v>1412609420</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>273</v>
+        <v>183</v>
       </c>
       <c r="D12" s="2">
-        <v>46023</v>
+        <v>46054</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>274</v>
+        <v>184</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>275</v>
+        <v>185</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>276</v>
+        <v>186</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>277</v>
+        <v>187</v>
       </c>
       <c r="I12" s="1" t="s">
-        <v>278</v>
+        <v>188</v>
       </c>
       <c r="J12" s="1" t="s">
-        <v>274</v>
+        <v>189</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>279</v>
+        <v>190</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>276</v>
+        <v>191</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>277</v>
+        <v>192</v>
       </c>
       <c r="N12" s="1"/>
       <c r="O12" s="1" t="s">
-        <v>390</v>
+        <v>350</v>
       </c>
       <c r="P12" s="1" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
       <c r="S12" s="1"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="W12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X12" s="1" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Y12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA12" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD12" s="1"/>
       <c r="AE12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF12" s="1"/>
       <c r="AG12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI12" s="1"/>
       <c r="AJ12" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK12" s="1" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="13" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="1">
-        <v>1410300253</v>
+        <v>1415600889</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D13" s="2">
         <v>46023</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>281</v>
+        <v>273</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>282</v>
+        <v>274</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="H13" s="1"/>
+        <v>275</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>276</v>
+      </c>
       <c r="I13" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="J13" s="1" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>286</v>
+        <v>278</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="N13" s="1"/>
       <c r="O13" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="P13" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
       <c r="S13" s="1"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X13" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA13" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD13" s="1"/>
       <c r="AE13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF13" s="1"/>
       <c r="AG13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI13" s="1"/>
       <c r="AJ13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK13" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="14" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1">
-        <v>1410901621</v>
+        <v>1410300253</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>193</v>
+        <v>279</v>
       </c>
       <c r="D14" s="2">
-        <v>45992</v>
+        <v>46023</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>57</v>
+        <v>280</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>194</v>
+        <v>281</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>195</v>
+        <v>282</v>
       </c>
       <c r="H14" s="1"/>
       <c r="I14" s="1" t="s">
-        <v>196</v>
+        <v>283</v>
       </c>
       <c r="J14" s="1" t="s">
-        <v>197</v>
+        <v>284</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>198</v>
+        <v>285</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>199</v>
+        <v>286</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>200</v>
+        <v>287</v>
       </c>
       <c r="N14" s="1"/>
       <c r="O14" s="1" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="P14" s="1" t="s">
-        <v>356</v>
+        <v>379</v>
       </c>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
       <c r="S14" s="1"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W14" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X14" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="Y14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA14" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD14" s="1"/>
       <c r="AE14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF14" s="1"/>
       <c r="AG14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI14" s="1"/>
       <c r="AJ14" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK14" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="15" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1">
-        <v>1411001249</v>
+        <v>1410901621</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>219</v>
+        <v>193</v>
       </c>
       <c r="D15" s="2">
         <v>45992</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>220</v>
+        <v>57</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>221</v>
+        <v>194</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>222</v>
+        <v>195</v>
       </c>
       <c r="H15" s="1"/>
       <c r="I15" s="1" t="s">
-        <v>214</v>
+        <v>196</v>
       </c>
       <c r="J15" s="1" t="s">
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>223</v>
+        <v>198</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="N15" s="1"/>
       <c r="O15" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="P15" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
       <c r="S15" s="1"/>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W15" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X15" s="1" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Y15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA15" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD15" s="1"/>
       <c r="AE15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF15" s="1"/>
       <c r="AG15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI15" s="1"/>
       <c r="AJ15" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK15" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="1">
-        <v>1415001401</v>
+        <v>1411001249</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>265</v>
+        <v>219</v>
       </c>
       <c r="D16" s="2">
         <v>45992</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>39</v>
+        <v>220</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>266</v>
+        <v>221</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>267</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="H16" s="1"/>
       <c r="I16" s="1" t="s">
-        <v>269</v>
+        <v>214</v>
       </c>
       <c r="J16" s="1" t="s">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>271</v>
+        <v>223</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>267</v>
+        <v>217</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>272</v>
+        <v>218</v>
       </c>
       <c r="N16" s="1"/>
       <c r="O16" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P16" s="1" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
       <c r="S16" s="1"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W16" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X16" s="1" t="s">
-        <v>37</v>
+        <v>48</v>
       </c>
       <c r="Y16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA16" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD16" s="1"/>
       <c r="AE16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF16" s="1"/>
       <c r="AG16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI16" s="1"/>
       <c r="AJ16" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK16" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="17" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="1">
-        <v>1415001088</v>
+        <v>1415001401</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>38</v>
+        <v>264</v>
       </c>
       <c r="D17" s="2">
-        <v>45962</v>
+        <v>45992</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>39</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>40</v>
+        <v>265</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>41</v>
+        <v>266</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>42</v>
+        <v>267</v>
       </c>
       <c r="I17" s="1" t="s">
-        <v>43</v>
+        <v>268</v>
       </c>
       <c r="J17" s="1" t="s">
-        <v>44</v>
+        <v>269</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>45</v>
+        <v>270</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>46</v>
+        <v>266</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>47</v>
+        <v>271</v>
       </c>
       <c r="N17" s="1"/>
       <c r="O17" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="P17" s="1" t="s">
-        <v>354</v>
+        <v>377</v>
       </c>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W17" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X17" s="1" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="Y17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA17" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD17" s="1"/>
       <c r="AE17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF17" s="1"/>
       <c r="AG17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI17" s="1"/>
       <c r="AJ17" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK17" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="18" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1">
-        <v>1410901340</v>
+        <v>1415001088</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="D18" s="2">
         <v>45962</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H18" s="1"/>
+        <v>41</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="I18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="J18" s="1" t="s">
         <v>44</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N18" s="1"/>
       <c r="O18" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="P18" s="1" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
       <c r="S18" s="1"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W18" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA18" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD18" s="1"/>
       <c r="AE18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF18" s="1"/>
       <c r="AG18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI18" s="1"/>
       <c r="AJ18" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK18" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="19" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1">
-        <v>1411001397</v>
+        <v>1410901340</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="D19" s="2">
         <v>45962</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H19" s="1"/>
       <c r="I19" s="1" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="J19" s="1" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>72</v>
+        <v>46</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="N19" s="1"/>
       <c r="O19" s="1" t="s">
-        <v>391</v>
+        <v>414</v>
       </c>
       <c r="P19" s="1" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
       <c r="S19" s="1"/>
       <c r="T19" s="1"/>
       <c r="U19" s="1"/>
       <c r="V19" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA19" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD19" s="1"/>
       <c r="AE19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF19" s="1"/>
       <c r="AG19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI19" s="1"/>
       <c r="AJ19" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK19" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="20" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="1">
-        <v>1415501129</v>
+        <v>1411001397</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>109</v>
+        <v>66</v>
       </c>
       <c r="D20" s="2">
         <v>45962</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>111</v>
+        <v>68</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="H20" s="1"/>
       <c r="I20" s="1" t="s">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="J20" s="1" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>116</v>
+        <v>71</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>117</v>
+        <v>72</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>118</v>
+        <v>73</v>
       </c>
       <c r="N20" s="1"/>
       <c r="O20" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="P20" s="1" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="Q20" s="1"/>
       <c r="R20" s="1"/>
       <c r="S20" s="1"/>
       <c r="T20" s="1"/>
       <c r="U20" s="1"/>
       <c r="V20" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W20" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X20" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA20" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD20" s="1"/>
       <c r="AE20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF20" s="1"/>
       <c r="AG20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI20" s="1"/>
       <c r="AJ20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK20" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="21" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="1">
-        <v>1415401049</v>
+        <v>1415501129</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="D21" s="2">
         <v>45962</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>114</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>115</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>116</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>117</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>118</v>
       </c>
       <c r="N21" s="1"/>
       <c r="O21" s="1" t="s">
         <v>351</v>
       </c>
       <c r="P21" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="Q21" s="1"/>
       <c r="R21" s="1"/>
       <c r="S21" s="1"/>
       <c r="T21" s="1"/>
       <c r="U21" s="1"/>
       <c r="V21" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W21" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X21" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD21" s="1"/>
       <c r="AE21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF21" s="1"/>
       <c r="AG21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI21" s="1"/>
       <c r="AJ21" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK21" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="22" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="1">
-        <v>1410901829</v>
+        <v>1415401049</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>211</v>
+        <v>119</v>
       </c>
       <c r="D22" s="2">
         <v>45962</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>57</v>
+        <v>120</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>212</v>
+        <v>121</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="H22" s="1"/>
+        <v>122</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>123</v>
+      </c>
       <c r="I22" s="1" t="s">
-        <v>214</v>
+        <v>114</v>
       </c>
       <c r="J22" s="1" t="s">
-        <v>215</v>
+        <v>115</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>216</v>
+        <v>116</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>217</v>
+        <v>117</v>
       </c>
       <c r="M22" s="1" t="s">
-        <v>218</v>
+        <v>118</v>
       </c>
       <c r="N22" s="1"/>
       <c r="O22" s="1" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="P22" s="1" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="Q22" s="1"/>
       <c r="R22" s="1"/>
       <c r="S22" s="1"/>
       <c r="T22" s="1"/>
       <c r="U22" s="1"/>
       <c r="V22" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W22" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA22" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD22" s="1"/>
       <c r="AE22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF22" s="1"/>
       <c r="AG22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI22" s="1"/>
       <c r="AJ22" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK22" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="23" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="1">
-        <v>1415000825</v>
+        <v>1410901829</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>313</v>
+        <v>211</v>
       </c>
       <c r="D23" s="2">
         <v>45962</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>314</v>
+        <v>57</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>315</v>
+        <v>212</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>316</v>
-[...3 lines deleted...]
-      </c>
+        <v>213</v>
+      </c>
+      <c r="H23" s="1"/>
       <c r="I23" s="1" t="s">
-        <v>318</v>
+        <v>214</v>
       </c>
       <c r="J23" s="1" t="s">
-        <v>314</v>
+        <v>215</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>319</v>
+        <v>216</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>320</v>
+        <v>217</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>321</v>
+        <v>218</v>
       </c>
       <c r="N23" s="1"/>
       <c r="O23" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P23" s="1" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
       <c r="U23" s="1"/>
       <c r="V23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W23" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X23" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA23" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD23" s="1"/>
       <c r="AE23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF23" s="1"/>
       <c r="AG23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI23" s="1"/>
       <c r="AJ23" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK23" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="24" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="1">
-        <v>1410300782</v>
+        <v>1415000825</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
       <c r="D24" s="2">
         <v>45962</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="H24" s="1"/>
+        <v>315</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>316</v>
+      </c>
       <c r="I24" s="1" t="s">
-        <v>338</v>
+        <v>317</v>
       </c>
       <c r="J24" s="1" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>339</v>
+        <v>318</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>337</v>
+        <v>320</v>
       </c>
       <c r="N24" s="1"/>
       <c r="O24" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="P24" s="1" t="s">
-        <v>379</v>
+        <v>354</v>
       </c>
       <c r="Q24" s="1"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
       <c r="V24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W24" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD24" s="1"/>
       <c r="AE24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF24" s="1"/>
       <c r="AG24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI24" s="1"/>
       <c r="AJ24" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK24" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="1">
-        <v>1411902602</v>
+        <v>1410300782</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>50</v>
+        <v>333</v>
       </c>
       <c r="D25" s="2">
-        <v>45931</v>
+        <v>45962</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>51</v>
+        <v>334</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>52</v>
+        <v>335</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="H25" s="1"/>
       <c r="I25" s="1" t="s">
-        <v>43</v>
+        <v>337</v>
       </c>
       <c r="J25" s="1" t="s">
-        <v>44</v>
+        <v>334</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>45</v>
+        <v>338</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>46</v>
+        <v>336</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>47</v>
+        <v>336</v>
       </c>
       <c r="N25" s="1"/>
       <c r="O25" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="P25" s="1" t="s">
-        <v>355</v>
+        <v>379</v>
       </c>
       <c r="Q25" s="1"/>
       <c r="R25" s="1"/>
       <c r="S25" s="1"/>
       <c r="T25" s="1"/>
       <c r="U25" s="1"/>
       <c r="V25" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="W25" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X25" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA25" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD25" s="1"/>
       <c r="AE25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF25" s="1"/>
       <c r="AG25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI25" s="1"/>
       <c r="AJ25" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK25" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="26" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="1">
-        <v>1412901041</v>
+        <v>1411902602</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="D26" s="2">
         <v>45931</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="H26" s="1"/>
+        <v>53</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="I26" s="1" t="s">
         <v>43</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>44</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>45</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>46</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>47</v>
       </c>
       <c r="N26" s="1"/>
       <c r="O26" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="P26" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="Q26" s="1"/>
       <c r="R26" s="1"/>
       <c r="S26" s="1"/>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
       <c r="V26" s="1" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="W26" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA26" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD26" s="1"/>
       <c r="AE26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF26" s="1"/>
       <c r="AG26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI26" s="1"/>
       <c r="AJ26" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK26" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="27" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="1">
-        <v>1413800507</v>
+        <v>1412901041</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D27" s="2">
         <v>45931</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="H27" s="1"/>
       <c r="I27" s="1" t="s">
-        <v>78</v>
+        <v>43</v>
       </c>
       <c r="J27" s="1" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>81</v>
+        <v>46</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="N27" s="1"/>
       <c r="O27" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P27" s="1" t="s">
-        <v>359</v>
+        <v>357</v>
       </c>
       <c r="Q27" s="1"/>
       <c r="R27" s="1"/>
       <c r="S27" s="1"/>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
       <c r="V27" s="1" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="W27" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X27" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA27" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD27" s="1"/>
       <c r="AE27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF27" s="1"/>
       <c r="AG27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI27" s="1"/>
       <c r="AJ27" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK27" s="1" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="28" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="1">
-        <v>1415300787</v>
+        <v>1413800507</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>83</v>
+        <v>74</v>
       </c>
       <c r="D28" s="2">
         <v>45931</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>84</v>
+        <v>75</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="H28" s="1"/>
       <c r="I28" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>82</v>
       </c>
       <c r="N28" s="1"/>
       <c r="O28" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P28" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="Q28" s="1"/>
       <c r="R28" s="1"/>
       <c r="S28" s="1"/>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
       <c r="V28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W28" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X28" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA28" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD28" s="1"/>
       <c r="AE28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF28" s="1"/>
       <c r="AG28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI28" s="1"/>
       <c r="AJ28" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK28" s="1" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="29" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="1">
-        <v>1413201383</v>
+        <v>1415300787</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="D29" s="2">
         <v>45931</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="H29" s="1"/>
+        <v>86</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>87</v>
+      </c>
       <c r="I29" s="1" t="s">
         <v>78</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>79</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>81</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>82</v>
       </c>
       <c r="N29" s="1"/>
       <c r="O29" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P29" s="1" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="Q29" s="1"/>
       <c r="R29" s="1"/>
       <c r="S29" s="1"/>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
       <c r="V29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X29" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="Y29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA29" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD29" s="1"/>
       <c r="AE29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF29" s="1"/>
       <c r="AG29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI29" s="1"/>
       <c r="AJ29" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK29" s="1" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
     </row>
     <row r="30" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="1">
-        <v>1412401257</v>
+        <v>1413201383</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="D30" s="2">
         <v>45931</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="H30" s="1"/>
       <c r="I30" s="1" t="s">
-        <v>105</v>
+        <v>78</v>
       </c>
       <c r="J30" s="1" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>106</v>
+        <v>80</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>104</v>
+        <v>81</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>107</v>
+        <v>82</v>
       </c>
       <c r="N30" s="1"/>
       <c r="O30" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="P30" s="1" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="Q30" s="1"/>
       <c r="R30" s="1"/>
       <c r="S30" s="1"/>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
       <c r="V30" s="1" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="W30" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X30" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="Y30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD30" s="1"/>
       <c r="AE30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF30" s="1"/>
       <c r="AG30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI30" s="1"/>
       <c r="AJ30" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK30" s="1" t="s">
-        <v>35</v>
+        <v>392</v>
       </c>
     </row>
     <row r="31" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B31" s="1">
-        <v>1411001033</v>
+        <v>1412401257</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="D31" s="2">
         <v>45931</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>126</v>
+        <v>103</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>127</v>
+        <v>104</v>
       </c>
       <c r="H31" s="1"/>
       <c r="I31" s="1" t="s">
-        <v>128</v>
+        <v>105</v>
       </c>
       <c r="J31" s="1" t="s">
-        <v>125</v>
+        <v>102</v>
       </c>
       <c r="K31" s="1" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>130</v>
+        <v>104</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>131</v>
+        <v>107</v>
       </c>
       <c r="N31" s="1"/>
       <c r="O31" s="1" t="s">
-        <v>390</v>
+        <v>351</v>
       </c>
       <c r="P31" s="1" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="Q31" s="1"/>
       <c r="R31" s="1"/>
       <c r="S31" s="1"/>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
       <c r="V31" s="1" t="s">
-        <v>33</v>
+        <v>108</v>
       </c>
       <c r="W31" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X31" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="Y31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA31" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD31" s="1"/>
       <c r="AE31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF31" s="1"/>
       <c r="AG31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI31" s="1"/>
       <c r="AJ31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK31" s="1" t="s">
-        <v>392</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="1">
-        <v>1410300584</v>
+        <v>1411001033</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="D32" s="2">
         <v>45931</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>140</v>
+        <v>125</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>127</v>
       </c>
       <c r="H32" s="1"/>
       <c r="I32" s="1" t="s">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="J32" s="1" t="s">
-        <v>144</v>
+        <v>125</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="N32" s="1"/>
       <c r="O32" s="1" t="s">
-        <v>391</v>
+        <v>349</v>
       </c>
       <c r="P32" s="1" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="Q32" s="1"/>
       <c r="R32" s="1"/>
       <c r="S32" s="1"/>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
       <c r="V32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W32" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X32" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Y32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA32" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD32" s="1"/>
       <c r="AE32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF32" s="1"/>
       <c r="AG32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI32" s="1"/>
       <c r="AJ32" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK32" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
     </row>
     <row r="33" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B33" s="1">
-        <v>1412603787</v>
+        <v>1410300584</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="D33" s="2">
         <v>45931</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="H33" s="1"/>
       <c r="I33" s="1" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="J33" s="1" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="N33" s="1"/>
       <c r="O33" s="1" t="s">
-        <v>390</v>
+        <v>350</v>
       </c>
       <c r="P33" s="1" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="Q33" s="1"/>
       <c r="R33" s="1"/>
       <c r="S33" s="1"/>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
       <c r="V33" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="W33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X33" s="1" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="Y33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA33" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD33" s="1"/>
       <c r="AE33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF33" s="1"/>
       <c r="AG33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI33" s="1"/>
       <c r="AJ33" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK33" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
     </row>
     <row r="34" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="1">
-        <v>1412604207</v>
+        <v>1412603787</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="D34" s="2">
         <v>45931</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>163</v>
+        <v>150</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>166</v>
+        <v>153</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>149</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>169</v>
+        <v>156</v>
       </c>
       <c r="N34" s="1"/>
       <c r="O34" s="1" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="P34" s="1" t="s">
         <v>369</v>
       </c>
       <c r="Q34" s="1"/>
       <c r="R34" s="1"/>
       <c r="S34" s="1"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
       <c r="V34" s="1" t="s">
         <v>55</v>
       </c>
       <c r="W34" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA34" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD34" s="1"/>
       <c r="AE34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF34" s="1"/>
       <c r="AG34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI34" s="1"/>
       <c r="AJ34" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK34" s="1" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
     </row>
     <row r="35" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="1">
-        <v>1411001082</v>
+        <v>1412604207</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>224</v>
+        <v>161</v>
       </c>
       <c r="D35" s="2">
         <v>45931</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>225</v>
+        <v>162</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>226</v>
+        <v>163</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="H35" s="1"/>
+        <v>164</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>165</v>
+      </c>
       <c r="I35" s="1" t="s">
-        <v>228</v>
+        <v>166</v>
       </c>
       <c r="J35" s="1" t="s">
-        <v>229</v>
+        <v>149</v>
       </c>
       <c r="K35" s="1" t="s">
-        <v>230</v>
+        <v>167</v>
       </c>
       <c r="L35" s="1" t="s">
-        <v>231</v>
+        <v>168</v>
       </c>
       <c r="M35" s="1" t="s">
-        <v>232</v>
+        <v>169</v>
       </c>
       <c r="N35" s="1"/>
       <c r="O35" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P35" s="1" t="s">
-        <v>358</v>
+        <v>369</v>
       </c>
       <c r="Q35" s="1"/>
       <c r="R35" s="1"/>
       <c r="S35" s="1"/>
       <c r="T35" s="1"/>
       <c r="U35" s="1"/>
       <c r="V35" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="W35" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X35" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD35" s="1"/>
       <c r="AE35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF35" s="1"/>
       <c r="AG35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI35" s="1"/>
       <c r="AJ35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK35" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="36" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="1">
-        <v>1412604744</v>
+        <v>1411001082</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>242</v>
+        <v>425</v>
       </c>
       <c r="D36" s="2">
         <v>45931</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>149</v>
+        <v>224</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="H36" s="1"/>
       <c r="I36" s="1" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="J36" s="1" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>248</v>
+        <v>229</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="N36" s="1"/>
       <c r="O36" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P36" s="1" t="s">
-        <v>374</v>
+        <v>405</v>
       </c>
       <c r="Q36" s="1"/>
       <c r="R36" s="1"/>
       <c r="S36" s="1"/>
       <c r="T36" s="1"/>
       <c r="U36" s="1"/>
       <c r="V36" s="1" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="W36" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X36" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA36" s="1" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="AB36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD36" s="1"/>
       <c r="AE36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF36" s="1"/>
       <c r="AG36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI36" s="1"/>
       <c r="AJ36" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK36" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
     </row>
     <row r="37" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="1">
-        <v>1410201808</v>
+        <v>1412604744</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>251</v>
+        <v>241</v>
       </c>
       <c r="D37" s="2">
         <v>45931</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>252</v>
+        <v>149</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="H37" s="1"/>
+        <v>243</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>244</v>
+      </c>
       <c r="I37" s="1" t="s">
-        <v>255</v>
+        <v>245</v>
       </c>
       <c r="J37" s="1" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="N37" s="1"/>
       <c r="O37" s="1" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="P37" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="W37" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>48</v>
       </c>
       <c r="Y37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA37" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI37" s="1"/>
       <c r="AJ37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK37" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="38" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="1">
-        <v>1410400483</v>
+        <v>1410201808</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="D38" s="2">
         <v>45931</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>260</v>
+        <v>252</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="H38" s="1"/>
       <c r="I38" s="1" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="J38" s="1" t="s">
-        <v>259</v>
+        <v>251</v>
       </c>
       <c r="K38" s="1" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="L38" s="1" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="M38" s="1" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="N38" s="1"/>
       <c r="O38" s="1" t="s">
         <v>351</v>
       </c>
       <c r="P38" s="1" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1" t="s">
         <v>33</v>
       </c>
       <c r="W38" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X38" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA38" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI38" s="1"/>
       <c r="AJ38" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK38" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="39" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="1">
-        <v>1412000141</v>
+        <v>1410400483</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>289</v>
+        <v>257</v>
       </c>
       <c r="D39" s="2">
         <v>45931</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>290</v>
+        <v>258</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>291</v>
+        <v>259</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>292</v>
+        <v>260</v>
       </c>
       <c r="H39" s="1"/>
       <c r="I39" s="1" t="s">
-        <v>293</v>
+        <v>261</v>
       </c>
       <c r="J39" s="1" t="s">
-        <v>294</v>
+        <v>258</v>
       </c>
       <c r="K39" s="1" t="s">
-        <v>295</v>
+        <v>262</v>
       </c>
       <c r="L39" s="1" t="s">
-        <v>296</v>
+        <v>260</v>
       </c>
       <c r="M39" s="1" t="s">
-        <v>297</v>
+        <v>263</v>
       </c>
       <c r="N39" s="1"/>
       <c r="O39" s="1" t="s">
-        <v>10</v>
+        <v>351</v>
       </c>
       <c r="P39" s="1" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1" t="s">
-        <v>108</v>
+        <v>33</v>
       </c>
       <c r="W39" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA39" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI39" s="1"/>
       <c r="AJ39" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK39" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="40" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B40" s="1">
-        <v>1412300087</v>
+        <v>1412000141</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
       <c r="D40" s="2">
         <v>45931</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="H40" s="1"/>
       <c r="I40" s="1" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
       <c r="J40" s="1" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="K40" s="1" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="L40" s="1" t="s">
-        <v>304</v>
+        <v>295</v>
       </c>
       <c r="M40" s="1" t="s">
-        <v>305</v>
+        <v>296</v>
       </c>
       <c r="N40" s="1"/>
       <c r="O40" s="1" t="s">
         <v>10</v>
       </c>
       <c r="P40" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1" t="s">
         <v>108</v>
       </c>
       <c r="W40" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X40" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="Y40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="AB40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI40" s="1"/>
       <c r="AJ40" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK40" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="41" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B41" s="1">
-        <v>1411400086</v>
+        <v>1412300087</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>327</v>
+        <v>297</v>
       </c>
       <c r="D41" s="2">
         <v>45931</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>329</v>
+        <v>299</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>330</v>
+        <v>300</v>
       </c>
       <c r="H41" s="1"/>
       <c r="I41" s="1" t="s">
-        <v>331</v>
+        <v>301</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>328</v>
+        <v>298</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>329</v>
+        <v>302</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>330</v>
+        <v>303</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>332</v>
+        <v>304</v>
       </c>
       <c r="N41" s="1"/>
       <c r="O41" s="1" t="s">
-        <v>390</v>
+        <v>10</v>
       </c>
       <c r="P41" s="1" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1" t="s">
-        <v>333</v>
+        <v>108</v>
       </c>
       <c r="W41" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X41" s="1" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="Y41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA41" s="1" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="AB41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI41" s="1"/>
       <c r="AJ41" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK41" s="1" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="42" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B42" s="1">
-        <v>1410401978</v>
+        <v>1411400086</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="D42" s="2">
         <v>45931</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="H42" s="1"/>
       <c r="I42" s="1" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="K42" s="1" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>347</v>
+        <v>331</v>
       </c>
       <c r="N42" s="1"/>
       <c r="O42" s="1" t="s">
-        <v>390</v>
+        <v>349</v>
       </c>
       <c r="P42" s="1" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1" t="s">
-        <v>33</v>
+        <v>332</v>
       </c>
       <c r="W42" s="1" t="s">
         <v>34</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>35</v>
       </c>
       <c r="Y42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="Z42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AA42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AB42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AH42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AI42" s="1"/>
       <c r="AJ42" s="1" t="s">
         <v>36</v>
       </c>
       <c r="AK42" s="1" t="s">
-        <v>395</v>
+        <v>391</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" s="3" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A43" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B43" s="1">
+        <v>1410401978</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="D43" s="2">
+        <v>45931</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H43" s="1"/>
+      <c r="I43" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+      <c r="S43" s="1"/>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1"/>
+      <c r="V43" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="W43" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="X43" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD43" s="1"/>
+      <c r="AE43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF43" s="1"/>
+      <c r="AG43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI43" s="1"/>
+      <c r="AJ43" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK43" s="1" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" s="7" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A44" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" s="5">
+        <v>1414200632</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="D44" s="6">
+        <v>45931</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="J44" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="K44" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="L44" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="N44" s="5"/>
+      <c r="O44" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="P44" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="Q44" s="5"/>
+      <c r="R44" s="5"/>
+      <c r="S44" s="5"/>
+      <c r="T44" s="5"/>
+      <c r="U44" s="5"/>
+      <c r="V44" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="W44" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="X44" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD44" s="5"/>
+      <c r="AE44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF44" s="5"/>
+      <c r="AG44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI44" s="5"/>
+      <c r="AJ44" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK44" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" s="7" customFormat="1" ht="20" x14ac:dyDescent="0.55000000000000004">
+      <c r="A45" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B45" s="5">
+        <v>1415000908</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="D45" s="6">
+        <v>46023</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="G45" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="I45" s="5" t="s">
+        <v>236</v>
+      </c>
+      <c r="J45" s="5" t="s">
+        <v>237</v>
+      </c>
+      <c r="K45" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="L45" s="5" t="s">
+        <v>239</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>240</v>
+      </c>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="P45" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q45" s="5"/>
+      <c r="R45" s="5"/>
+      <c r="S45" s="5"/>
+      <c r="T45" s="5"/>
+      <c r="U45" s="5"/>
+      <c r="V45" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="W45" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="X45" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AA45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AB45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AC45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AF45" s="5"/>
+      <c r="AG45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AI45" s="5"/>
+      <c r="AJ45" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK45" s="5" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:AK42" xr:uid="{C40D7D4E-A6A1-4644-A3C9-447C24368EE8}">
-[...1 lines deleted...]
-      <sortCondition descending="1" ref="D1:D42"/>
+  <autoFilter ref="A1:AK43" xr:uid="{C40D7D4E-A6A1-4644-A3C9-447C24368EE8}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:AK43">
+      <sortCondition descending="1" ref="D1:D43"/>
     </sortState>
   </autoFilter>
   <phoneticPr fontId="18"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="10" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>(xx市)shuro_sentaku_list</vt:lpstr>
+      <vt:lpstr>'(xx市)shuro_sentaku_list'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>USER192</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>