--- v0 (2026-05-10)
+++ v1 (2026-10-08)
@@ -7,305 +7,305 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\kawasaki.local\庁内共有ファイルサーバ\40（健）障害者施設指導課\○事業者指定担当\98係長業務\◆各年度の課・係の取込み\2025(令和7年度)\GH情報一元化\99_最新版セット資料\【最新版】空室状況入力ファイル\01_ＧＨ用\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{350DC376-32CF-4B6C-A916-EEF25C5AF322}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4024497-410A-4FAA-9BAC-4E59D230284B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="904" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="904" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="【住居追加・新規開設する場合】空室等情報入力シート" sheetId="4" r:id="rId1"/>
     <sheet name="【記載例】空室等情報入力シート" sheetId="6" r:id="rId2"/>
     <sheet name="【居室の状況を更新する場合】空室等情報更新シート" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">【記載例】空室等情報入力シート!$A$3:$BE$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">【居室の状況を更新する場合】空室等情報更新シート!$B$4:$Q$4</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">【住居追加・新規開設する場合】空室等情報入力シート!$B$4:$BE$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">【居室の状況を更新する場合】空室等情報更新シート!$D$4:$Q$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">【住居追加・新規開設する場合】空室等情報入力シート!$D$4:$BE$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>川崎市</author>
   </authors>
   <commentList>
-    <comment ref="Q2" authorId="0" shapeId="0" xr:uid="{166E92C7-F074-43DC-9035-08BB48CDC001}">
+    <comment ref="S2" authorId="0" shapeId="0" xr:uid="{166E92C7-F074-43DC-9035-08BB48CDC001}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">受入れ可能な場合：○
 受入れ不可の場合：×
 要相談の場合：△
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>※全ての項目を入力ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="E3" authorId="0" shapeId="0" xr:uid="{D1DDF530-B01A-4486-9579-94541577C9AB}">
+    <comment ref="B3" authorId="0" shapeId="0" xr:uid="{1502ED54-CE47-4155-915F-7CD3F4DA5A4A}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t>【居室の状況】
+・満床の場合→①～⑤入力不要
+・空床の場合→①～④を入力
+・空床見込みの場合→①～⑤を入力</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{D1DDF530-B01A-4486-9579-94541577C9AB}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>・共同生活住居所在地の「○○区」を選択
 ・共同生活住居所については原則「(町名)○番○号」まで記載ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{5B804E2D-7F75-4CBA-BE88-48E1F65BBDF4}">
+    <comment ref="I3" authorId="0" shapeId="0" xr:uid="{5B804E2D-7F75-4CBA-BE88-48E1F65BBDF4}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>徒歩又はバスを選択
 →バスを利用する場合は、乗車時間＋バス停からの所要時間</t>
         </r>
       </text>
     </comment>
-    <comment ref="L3" authorId="0" shapeId="0" xr:uid="{AEF2DCE7-68F6-430E-99C9-D0A057ABD6D6}">
+    <comment ref="N3" authorId="0" shapeId="0" xr:uid="{AEF2DCE7-68F6-430E-99C9-D0A057ABD6D6}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【マンションタイプ】</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 →一つの住戸(4LDK/3LDK)で複数の利用者が共同生活を営むことが可能な広さを有するタイプ
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【ワンルームタイプ】</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 →マンション内及びアパート内の隣接する複数の住戸を共同生活住居とするタイプ</t>
         </r>
       </text>
     </comment>
-    <comment ref="O3" authorId="0" shapeId="0" xr:uid="{7D20273D-81B2-48CB-9CD6-C6C1E238DB38}">
+    <comment ref="Q3" authorId="0" shapeId="0" xr:uid="{7D20273D-81B2-48CB-9CD6-C6C1E238DB38}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当：○
 非該当：×</t>
         </r>
       </text>
     </comment>
-    <comment ref="AJ3" authorId="0" shapeId="0" xr:uid="{50B5FA9E-B193-42A1-8248-8AF1D4357A0F}">
+    <comment ref="AL3" authorId="0" shapeId="0" xr:uid="{50B5FA9E-B193-42A1-8248-8AF1D4357A0F}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>日中過ごせる：○
 日中過ごせない：×
 要相談の場合：△</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="AK3" authorId="0" shapeId="0" xr:uid="{6F1F56A8-2FE8-4BC3-B1BE-16B05406B85D}">
+    <comment ref="AM3" authorId="0" shapeId="0" xr:uid="{6F1F56A8-2FE8-4BC3-B1BE-16B05406B85D}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>ＧＨで過ごせる：○
 ＧＨで過ごせない：×
 要相談の場合：△</t>
         </r>
       </text>
     </comment>
-    <comment ref="AM3" authorId="0" shapeId="0" xr:uid="{ECE7CF06-DCEA-4583-B291-5BED2C603404}">
+    <comment ref="AO3" authorId="0" shapeId="0" xr:uid="{ECE7CF06-DCEA-4583-B291-5BED2C603404}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>可能な範囲で対応可：○
 対応自体不可：×</t>
         </r>
       </text>
     </comment>
-    <comment ref="AR3" authorId="0" shapeId="0" xr:uid="{7A9E76CE-72AC-45AA-A992-4739A283A950}">
+    <comment ref="AT3" authorId="0" shapeId="0" xr:uid="{7A9E76CE-72AC-45AA-A992-4739A283A950}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>賃貸借契約の内容（補助金等を考慮せず実際の家賃月額）</t>
-        </r>
-[...15 lines deleted...]
-・空床見込みの場合→①～⑤を入力</t>
         </r>
       </text>
     </comment>
     <comment ref="AY3" authorId="0" shapeId="0" xr:uid="{B6CFBF20-14CC-49A6-9687-0E1B1DC6F1D0}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【記載例】
 ・要相談
 ・随時可能
 ・○月△日
 ・○月中旬以降</t>
         </r>
       </text>
     </comment>
     <comment ref="AZ3" authorId="0" shapeId="0" xr:uid="{7E474601-6797-446E-9AF2-847075D937CB}">
       <text>
         <r>
           <rPr>
@@ -377,248 +377,248 @@
     <comment ref="BE3" authorId="0" shapeId="0" xr:uid="{D487EFE0-EA29-45E3-A5F9-FB29D228F291}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【入力方法】
 →「2025/11/10」と入力すれば、2025年11月10日と記載されます</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>川崎市</author>
   </authors>
   <commentList>
-    <comment ref="Q2" authorId="0" shapeId="0" xr:uid="{BCA82A7D-2EAE-4C89-87B9-E7DE89E65465}">
+    <comment ref="S2" authorId="0" shapeId="0" xr:uid="{BCA82A7D-2EAE-4C89-87B9-E7DE89E65465}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>受入れ可能な場合：○
 受入れ不可の場合：×
 要相談の場合：△
 ※全ての項目を入力ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="E3" authorId="0" shapeId="0" xr:uid="{35B15D70-578F-4073-AEFB-3077F66FD77E}">
+    <comment ref="B3" authorId="0" shapeId="0" xr:uid="{23CBE0FA-F79E-44E5-B1F5-D151C47BBF82}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t>【居室の状況】
+・満床の場合→①～⑤入力不要
+・空床の場合→①～④を入力
+・空床見込みの場合→①～⑤を入力</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{35B15D70-578F-4073-AEFB-3077F66FD77E}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>・共同生活住居所在地の「○○区」を選択
 ・共同生活住居所については原則「(町名)○番○号」まで記載ください</t>
         </r>
       </text>
     </comment>
-    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{B945D107-51EF-4A8A-B24C-4646F9AC52E8}">
+    <comment ref="I3" authorId="0" shapeId="0" xr:uid="{B945D107-51EF-4A8A-B24C-4646F9AC52E8}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>徒歩又はバスを選択
 →バスを利用する場合は、乗車時間＋バス停からの所要時間</t>
         </r>
       </text>
     </comment>
-    <comment ref="L3" authorId="0" shapeId="0" xr:uid="{58D8E5CF-962D-4C07-B148-792863215733}">
+    <comment ref="N3" authorId="0" shapeId="0" xr:uid="{58D8E5CF-962D-4C07-B148-792863215733}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【マンションタイプ】</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 →一つの住戸(4LDK/3LDK)で複数の利用者が共同生活を営むことが可能な広さを有するタイプ
 </t>
         </r>
         <r>
           <rPr>
             <b/>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【ワンルームタイプ】</t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 →マンション内及びアパート内の隣接する複数の住戸を共同生活住居とするタイプ</t>
         </r>
       </text>
     </comment>
-    <comment ref="O3" authorId="0" shapeId="0" xr:uid="{E74BA6E8-F712-4444-8865-7AC9613EF833}">
+    <comment ref="Q3" authorId="0" shapeId="0" xr:uid="{E74BA6E8-F712-4444-8865-7AC9613EF833}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>該当：○
 非該当：×</t>
         </r>
       </text>
     </comment>
-    <comment ref="AJ3" authorId="0" shapeId="0" xr:uid="{8BC7E0F1-904C-4330-8CFF-EB6BAD29D418}">
+    <comment ref="AL3" authorId="0" shapeId="0" xr:uid="{8BC7E0F1-904C-4330-8CFF-EB6BAD29D418}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>日中過ごせる：○
 日中過ごせない：×
 要相談の場合：△</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="AK3" authorId="0" shapeId="0" xr:uid="{2E37320D-C038-42BD-8671-2A8B98C0B894}">
+    <comment ref="AM3" authorId="0" shapeId="0" xr:uid="{2E37320D-C038-42BD-8671-2A8B98C0B894}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>ＧＨで過ごせる：○
 ＧＨで過ごせない：×
 要相談の場合：△</t>
         </r>
       </text>
     </comment>
-    <comment ref="AM3" authorId="0" shapeId="0" xr:uid="{D68AA251-E03D-4ED8-85E4-0E74E71BC6A2}">
+    <comment ref="AO3" authorId="0" shapeId="0" xr:uid="{D68AA251-E03D-4ED8-85E4-0E74E71BC6A2}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t xml:space="preserve">可能な範囲で対応可：○
 対応自体不可：×
 </t>
         </r>
       </text>
     </comment>
-    <comment ref="AR3" authorId="0" shapeId="0" xr:uid="{EC4B1B9C-9134-49B5-8A1B-6DB42AFEAEA1}">
+    <comment ref="AT3" authorId="0" shapeId="0" xr:uid="{EC4B1B9C-9134-49B5-8A1B-6DB42AFEAEA1}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>賃貸借契約の内容（補助金等を考慮せず実態の家賃月額）</t>
-        </r>
-[...15 lines deleted...]
-・空床見込みの場合→①～⑤を入力</t>
         </r>
       </text>
     </comment>
     <comment ref="AY3" authorId="0" shapeId="0" xr:uid="{7391C316-BF2A-4F6E-95A5-F0A3528C5587}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【記載例】
 ・要相談
 ・随時可能
 ・○月△日
 ・○月中旬以降</t>
         </r>
       </text>
     </comment>
     <comment ref="AZ3" authorId="0" shapeId="0" xr:uid="{3EE35E18-F684-4262-847D-EF7A419777E1}">
       <text>
         <r>
           <rPr>
@@ -689,80 +689,80 @@
     <comment ref="BE3" authorId="0" shapeId="0" xr:uid="{A5AE5D41-769B-4C38-8E58-A54B12160DC9}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【入力方法】
 →「2025/11/10」と入力すれば、2025年11月10日と記載されます</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>川崎市</author>
   </authors>
   <commentList>
-    <comment ref="E3" authorId="0" shapeId="0" xr:uid="{D02AD0B9-D308-4475-99D8-DECE9C5E8873}">
-[...14 lines deleted...]
-    <comment ref="I3" authorId="0" shapeId="0" xr:uid="{AD1B6368-53BC-4F3C-BE51-53297B11272D}">
+    <comment ref="B3" authorId="0" shapeId="0" xr:uid="{211F201D-53E3-41EE-A923-77062C5328A8}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【プルダウン選択】
 ・満床→空床／①～④を入力
 ・満床→空床見込み／①～⑤を入力
 ・空床→空床（募集人数変更）／①～④を入力
 ・空床→入居による満床／①～⑤入力不要</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="G3" authorId="0" shapeId="0" xr:uid="{D02AD0B9-D308-4475-99D8-DECE9C5E8873}">
+      <text>
+        <r>
+          <rPr>
+            <sz val="10"/>
+            <color indexed="81"/>
+            <rFont val="MS P ゴシック"/>
+            <family val="3"/>
+            <charset val="128"/>
+          </rPr>
+          <t>・共同生活住居所在地の「○○区」を選択
+・共同生活住居所については原則「(町名)○番○号」まで記載ください</t>
         </r>
       </text>
     </comment>
     <comment ref="K3" authorId="0" shapeId="0" xr:uid="{3A8525CD-68BC-41F0-AEB5-AB87AD434FB9}">
       <text>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="MS P ゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>【記載例】
 ・要相談
 ・随時可能
 ・○月△日
 ・○月中旬以降</t>
         </r>
       </text>
     </comment>
     <comment ref="L3" authorId="0" shapeId="0" xr:uid="{63E743D5-6C52-4594-8492-C0271CC88988}">
       <text>
         <r>
           <rPr>
@@ -3390,259 +3390,259 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="31" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="6" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="178" fontId="4" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="56" fontId="4" fillId="6" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="56" fontId="4" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...100 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>198211</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>64862</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
+      <xdr:col>13</xdr:col>
       <xdr:colOff>68036</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>145143</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CF8527C-605B-01D4-68E0-5F65D4AE98CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="198211" y="3974648"/>
           <a:ext cx="15654111" cy="5967638"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
@@ -3995,75 +3995,75 @@
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2000" b="1">
             <a:solidFill>
               <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:latin typeface="+mn-ea"/>
             <a:ea typeface="+mn-ea"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>231321</xdr:colOff>
+      <xdr:colOff>249464</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>40820</xdr:rowOff>
+      <xdr:rowOff>122463</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>11</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>217713</xdr:rowOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>112939</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>72570</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="テキスト ボックス 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD8C20DF-02F6-4A36-973C-2515D3D8E6B1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="231321" y="7352391"/>
-          <a:ext cx="15647761" cy="6154965"/>
+          <a:off x="249464" y="7434034"/>
+          <a:ext cx="19113046" cy="6154965"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent1">
             <a:lumMod val="60000"/>
             <a:lumOff val="40000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
@@ -5055,3132 +5055,3132 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FF00B050"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="N1" sqref="N1"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="27.5" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="42" max="42" width="8.6640625" customWidth="1"/>
+    <col min="2" max="2" width="27.5" customWidth="1"/>
+    <col min="3" max="3" width="17.9140625" customWidth="1"/>
+    <col min="4" max="6" width="27.5" customWidth="1"/>
+    <col min="7" max="7" width="9.1640625" customWidth="1"/>
+    <col min="8" max="8" width="27.5" customWidth="1"/>
+    <col min="9" max="9" width="15" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.83203125" customWidth="1"/>
+    <col min="12" max="12" width="14.58203125" customWidth="1"/>
+    <col min="13" max="13" width="20.83203125" customWidth="1"/>
+    <col min="14" max="15" width="13.4140625" customWidth="1"/>
+    <col min="16" max="17" width="9.83203125" customWidth="1"/>
+    <col min="18" max="18" width="10.9140625" customWidth="1"/>
+    <col min="19" max="20" width="7.33203125" customWidth="1"/>
+    <col min="21" max="23" width="5.9140625" customWidth="1"/>
+    <col min="24" max="24" width="6.9140625" customWidth="1"/>
+    <col min="25" max="25" width="7.6640625" customWidth="1"/>
+    <col min="26" max="26" width="7" customWidth="1"/>
+    <col min="27" max="31" width="5.58203125" customWidth="1"/>
+    <col min="32" max="33" width="12.9140625" customWidth="1"/>
+    <col min="34" max="34" width="12.6640625" customWidth="1"/>
+    <col min="35" max="35" width="11.25" customWidth="1"/>
+    <col min="36" max="37" width="13.9140625" customWidth="1"/>
+    <col min="38" max="38" width="14.33203125" customWidth="1"/>
+    <col min="39" max="39" width="15.33203125" customWidth="1"/>
+    <col min="40" max="41" width="14.25" customWidth="1"/>
+    <col min="42" max="42" width="8.58203125" customWidth="1"/>
     <col min="43" max="43" width="17.4140625" customWidth="1"/>
-    <col min="44" max="44" width="11.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="50" max="50" width="17.9140625" customWidth="1"/>
+    <col min="44" max="44" width="8.6640625" customWidth="1"/>
+    <col min="45" max="45" width="17.4140625" customWidth="1"/>
+    <col min="46" max="46" width="11.6640625" customWidth="1"/>
+    <col min="47" max="47" width="11.4140625" customWidth="1"/>
+    <col min="48" max="48" width="23.5" customWidth="1"/>
+    <col min="49" max="49" width="20" customWidth="1"/>
+    <col min="50" max="50" width="29.58203125" bestFit="1" customWidth="1"/>
     <col min="51" max="54" width="17.1640625" customWidth="1"/>
     <col min="55" max="55" width="30.08203125" customWidth="1"/>
     <col min="56" max="56" width="51.08203125" customWidth="1"/>
     <col min="57" max="57" width="19.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" ht="91.5" customHeight="1">
-      <c r="B1" s="85" t="s">
+      <c r="D1" s="125" t="s">
         <v>94</v>
       </c>
-      <c r="C1" s="85"/>
-      <c r="D1" s="85"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
     </row>
     <row r="2" spans="1:57" ht="30" customHeight="1">
-      <c r="B2" s="93" t="s">
+      <c r="D2" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="94"/>
-[...13 lines deleted...]
-      <c r="Q2" s="119" t="s">
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="132"/>
+      <c r="N2" s="132"/>
+      <c r="O2" s="132"/>
+      <c r="P2" s="132"/>
+      <c r="Q2" s="132"/>
+      <c r="R2" s="133"/>
+      <c r="S2" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="R2" s="120"/>
-[...15 lines deleted...]
-      <c r="AH2" s="135" t="s">
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="86"/>
+      <c r="AG2" s="86"/>
+      <c r="AH2" s="86"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="AI2" s="136"/>
-[...10 lines deleted...]
-      <c r="AT2" s="122" t="s">
+      <c r="AK2" s="112"/>
+      <c r="AL2" s="113"/>
+      <c r="AM2" s="113"/>
+      <c r="AN2" s="113"/>
+      <c r="AO2" s="113"/>
+      <c r="AP2" s="113"/>
+      <c r="AQ2" s="113"/>
+      <c r="AR2" s="113"/>
+      <c r="AS2" s="113"/>
+      <c r="AT2" s="113"/>
+      <c r="AU2" s="114"/>
+      <c r="AV2" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="AU2" s="123"/>
-      <c r="AV2" s="124"/>
+      <c r="AW2" s="89"/>
+      <c r="AX2" s="90"/>
     </row>
     <row r="3" spans="1:57" ht="43.5" customHeight="1">
-      <c r="A3" s="88" t="s">
+      <c r="A3" s="126" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="105" t="s">
+      <c r="B3" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="99" t="s">
+      <c r="E3" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="99" t="s">
+      <c r="F3" s="105" t="s">
         <v>50</v>
       </c>
-      <c r="E3" s="101" t="s">
+      <c r="G3" s="135" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="102"/>
-      <c r="G3" s="96" t="s">
+      <c r="H3" s="136"/>
+      <c r="I3" s="121" t="s">
         <v>62</v>
       </c>
-      <c r="H3" s="97"/>
-[...3 lines deleted...]
-      <c r="L3" s="86" t="s">
+      <c r="J3" s="134"/>
+      <c r="K3" s="134"/>
+      <c r="L3" s="134"/>
+      <c r="M3" s="122"/>
+      <c r="N3" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="M3" s="86" t="s">
+      <c r="O3" s="91" t="s">
         <v>58</v>
       </c>
-      <c r="N3" s="99" t="s">
+      <c r="P3" s="105" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="86" t="s">
+      <c r="Q3" s="91" t="s">
         <v>66</v>
       </c>
-      <c r="P3" s="115" t="s">
+      <c r="R3" s="107" t="s">
         <v>27</v>
       </c>
-      <c r="Q3" s="91" t="s">
+      <c r="S3" s="129" t="s">
         <v>31</v>
       </c>
-      <c r="R3" s="92"/>
-      <c r="S3" s="90" t="s">
+      <c r="T3" s="130"/>
+      <c r="U3" s="128" t="s">
         <v>30</v>
       </c>
-      <c r="T3" s="91"/>
-[...1 lines deleted...]
-      <c r="V3" s="90" t="s">
+      <c r="V3" s="129"/>
+      <c r="W3" s="130"/>
+      <c r="X3" s="128" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="91"/>
-[...1 lines deleted...]
-      <c r="Y3" s="90" t="s">
+      <c r="Y3" s="129"/>
+      <c r="Z3" s="130"/>
+      <c r="AA3" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="Z3" s="91"/>
-[...3 lines deleted...]
-      <c r="AD3" s="86" t="s">
+      <c r="AB3" s="129"/>
+      <c r="AC3" s="129"/>
+      <c r="AD3" s="129"/>
+      <c r="AE3" s="130"/>
+      <c r="AF3" s="91" t="s">
         <v>71</v>
       </c>
-      <c r="AE3" s="86" t="s">
+      <c r="AG3" s="91" t="s">
         <v>144</v>
       </c>
-      <c r="AF3" s="86" t="s">
+      <c r="AH3" s="91" t="s">
         <v>159</v>
       </c>
-      <c r="AG3" s="113" t="s">
+      <c r="AI3" s="109" t="s">
         <v>63</v>
       </c>
-      <c r="AH3" s="109" t="s">
+      <c r="AJ3" s="117" t="s">
         <v>60</v>
       </c>
-      <c r="AI3" s="105" t="s">
+      <c r="AK3" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="AJ3" s="111" t="s">
+      <c r="AL3" s="119" t="s">
         <v>69</v>
       </c>
-      <c r="AK3" s="111" t="s">
+      <c r="AM3" s="119" t="s">
         <v>160</v>
       </c>
-      <c r="AL3" s="86" t="s">
+      <c r="AN3" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="86" t="s">
+      <c r="AO3" s="91" t="s">
         <v>165</v>
       </c>
-      <c r="AN3" s="96" t="s">
+      <c r="AP3" s="121" t="s">
         <v>32</v>
       </c>
-      <c r="AO3" s="98"/>
-      <c r="AP3" s="96" t="s">
+      <c r="AQ3" s="122"/>
+      <c r="AR3" s="121" t="s">
         <v>34</v>
       </c>
-      <c r="AQ3" s="98"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AS3" s="122"/>
+      <c r="AT3" s="91" t="s">
         <v>145</v>
       </c>
-      <c r="AS3" s="113" t="s">
+      <c r="AU3" s="109" t="s">
         <v>146</v>
       </c>
-      <c r="AT3" s="133" t="s">
+      <c r="AV3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="AU3" s="99" t="s">
+      <c r="AW3" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="AV3" s="115" t="s">
+      <c r="AX3" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="AW3" s="127" t="s">
-[...5 lines deleted...]
-      <c r="AY3" s="131" t="s">
+      <c r="AY3" s="99" t="s">
         <v>7</v>
       </c>
-      <c r="AZ3" s="117" t="s">
+      <c r="AZ3" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="BA3" s="117" t="s">
+      <c r="BA3" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="BB3" s="117" t="s">
+      <c r="BB3" s="101" t="s">
         <v>92</v>
       </c>
-      <c r="BC3" s="117" t="s">
+      <c r="BC3" s="101" t="s">
         <v>164</v>
       </c>
-      <c r="BD3" s="107" t="s">
+      <c r="BD3" s="115" t="s">
         <v>163</v>
       </c>
-      <c r="BE3" s="125" t="s">
+      <c r="BE3" s="93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:57" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A4" s="89"/>
-[...5 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="A4" s="127"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="124"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="138"/>
+      <c r="I4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="J4" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="25" t="s">
+      <c r="K4" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="L4" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="M4" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="L4" s="87"/>
-[...4 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="106"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="108"/>
+      <c r="S4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="R4" s="2" t="s">
+      <c r="T4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="2" t="s">
+      <c r="U4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="T4" s="2" t="s">
+      <c r="V4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="U4" s="2" t="s">
+      <c r="W4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="V4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="Z4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="Y4" s="5" t="s">
+      <c r="AA4" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="Z4" s="5" t="s">
+      <c r="AB4" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="6" t="s">
+      <c r="AC4" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AB4" s="6" t="s">
+      <c r="AD4" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="AC4" s="6" t="s">
+      <c r="AE4" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="87"/>
-[...14 lines deleted...]
-      </c>
+      <c r="AF4" s="92"/>
+      <c r="AG4" s="92"/>
+      <c r="AH4" s="92"/>
+      <c r="AI4" s="110"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="124"/>
+      <c r="AL4" s="120"/>
+      <c r="AM4" s="120"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="92"/>
       <c r="AP4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AQ4" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="AR4" s="100"/>
-[...12 lines deleted...]
-      <c r="BE4" s="126"/>
+      <c r="AR4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT4" s="106"/>
+      <c r="AU4" s="110"/>
+      <c r="AV4" s="104"/>
+      <c r="AW4" s="106"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="100"/>
+      <c r="AZ4" s="102"/>
+      <c r="BA4" s="102"/>
+      <c r="BB4" s="100"/>
+      <c r="BC4" s="102"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="94"/>
     </row>
     <row r="5" spans="1:57" ht="56" customHeight="1" thickTop="1">
       <c r="A5" s="77"/>
-      <c r="B5" s="58"/>
-[...17 lines deleted...]
-      <c r="T5" s="14"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="32"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="18"/>
+      <c r="K5" s="34"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="13"/>
+      <c r="P5" s="43"/>
+      <c r="Q5" s="10"/>
+      <c r="R5" s="12"/>
+      <c r="S5" s="28"/>
+      <c r="T5" s="21"/>
       <c r="U5" s="14"/>
       <c r="V5" s="14"/>
       <c r="W5" s="14"/>
       <c r="X5" s="14"/>
       <c r="Y5" s="14"/>
       <c r="Z5" s="14"/>
       <c r="AA5" s="14"/>
       <c r="AB5" s="14"/>
-      <c r="AC5" s="26"/>
-      <c r="AD5" s="26"/>
+      <c r="AC5" s="14"/>
+      <c r="AD5" s="14"/>
       <c r="AE5" s="26"/>
       <c r="AF5" s="26"/>
-      <c r="AG5" s="45"/>
-[...7 lines deleted...]
-      <c r="AO5" s="22"/>
+      <c r="AG5" s="26"/>
+      <c r="AH5" s="26"/>
+      <c r="AI5" s="45"/>
+      <c r="AJ5" s="19"/>
+      <c r="AK5" s="20"/>
+      <c r="AL5" s="14"/>
+      <c r="AM5" s="26"/>
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="21"/>
       <c r="AP5" s="14"/>
       <c r="AQ5" s="22"/>
-      <c r="AR5" s="80"/>
-[...5 lines deleted...]
-      <c r="AX5" s="52"/>
+      <c r="AR5" s="14"/>
+      <c r="AS5" s="22"/>
+      <c r="AT5" s="80"/>
+      <c r="AU5" s="23"/>
+      <c r="AV5" s="49"/>
+      <c r="AW5" s="50"/>
+      <c r="AX5" s="31"/>
       <c r="AY5" s="53"/>
       <c r="AZ5" s="53"/>
       <c r="BA5" s="53"/>
       <c r="BB5" s="53"/>
       <c r="BC5" s="53"/>
       <c r="BD5" s="54"/>
       <c r="BE5" s="71"/>
     </row>
     <row r="6" spans="1:57" ht="56" customHeight="1">
       <c r="A6" s="60"/>
-      <c r="B6" s="59"/>
-[...17 lines deleted...]
-      <c r="T6" s="10"/>
+      <c r="B6" s="17"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="59"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="42"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="65"/>
+      <c r="J6" s="18"/>
+      <c r="K6" s="27"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="38"/>
+      <c r="O6" s="13"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="10"/>
+      <c r="R6" s="12"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="13"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
       <c r="Z6" s="10"/>
       <c r="AA6" s="10"/>
       <c r="AB6" s="10"/>
-      <c r="AC6" s="16"/>
-      <c r="AD6" s="16"/>
+      <c r="AC6" s="10"/>
+      <c r="AD6" s="10"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="16"/>
-      <c r="AG6" s="15"/>
-[...4 lines deleted...]
-      <c r="AL6" s="13"/>
+      <c r="AG6" s="16"/>
+      <c r="AH6" s="16"/>
+      <c r="AI6" s="15"/>
+      <c r="AJ6" s="46"/>
+      <c r="AK6" s="47"/>
+      <c r="AL6" s="10"/>
       <c r="AM6" s="16"/>
-      <c r="AN6" s="10"/>
-      <c r="AO6" s="48"/>
+      <c r="AN6" s="13"/>
+      <c r="AO6" s="16"/>
       <c r="AP6" s="10"/>
       <c r="AQ6" s="48"/>
-      <c r="AR6" s="79"/>
-[...5 lines deleted...]
-      <c r="AX6" s="55"/>
+      <c r="AR6" s="10"/>
+      <c r="AS6" s="48"/>
+      <c r="AT6" s="79"/>
+      <c r="AU6" s="78"/>
+      <c r="AV6" s="51"/>
+      <c r="AW6" s="40"/>
+      <c r="AX6" s="42"/>
       <c r="AY6" s="56"/>
       <c r="AZ6" s="56"/>
       <c r="BA6" s="56"/>
       <c r="BB6" s="56"/>
       <c r="BC6" s="56"/>
       <c r="BD6" s="57"/>
       <c r="BE6" s="72"/>
     </row>
     <row r="7" spans="1:57" ht="56" customHeight="1">
       <c r="A7" s="60"/>
-      <c r="B7" s="59"/>
-[...17 lines deleted...]
-      <c r="T7" s="10"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="59"/>
+      <c r="E7" s="41"/>
+      <c r="F7" s="42"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="39"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="18"/>
+      <c r="K7" s="27"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="38"/>
+      <c r="O7" s="13"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="10"/>
+      <c r="R7" s="12"/>
+      <c r="S7" s="44"/>
+      <c r="T7" s="13"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
-      <c r="AC7" s="16"/>
-      <c r="AD7" s="16"/>
+      <c r="AC7" s="10"/>
+      <c r="AD7" s="10"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="16"/>
-      <c r="AG7" s="15"/>
-[...4 lines deleted...]
-      <c r="AL7" s="13"/>
+      <c r="AG7" s="16"/>
+      <c r="AH7" s="16"/>
+      <c r="AI7" s="15"/>
+      <c r="AJ7" s="46"/>
+      <c r="AK7" s="47"/>
+      <c r="AL7" s="10"/>
       <c r="AM7" s="16"/>
-      <c r="AN7" s="10"/>
-      <c r="AO7" s="48"/>
+      <c r="AN7" s="13"/>
+      <c r="AO7" s="16"/>
       <c r="AP7" s="10"/>
       <c r="AQ7" s="48"/>
-      <c r="AR7" s="79"/>
-[...5 lines deleted...]
-      <c r="AX7" s="55"/>
+      <c r="AR7" s="10"/>
+      <c r="AS7" s="48"/>
+      <c r="AT7" s="79"/>
+      <c r="AU7" s="78"/>
+      <c r="AV7" s="51"/>
+      <c r="AW7" s="40"/>
+      <c r="AX7" s="42"/>
       <c r="AY7" s="56"/>
       <c r="AZ7" s="56"/>
       <c r="BA7" s="56"/>
       <c r="BB7" s="56"/>
       <c r="BC7" s="56"/>
       <c r="BD7" s="57"/>
       <c r="BE7" s="72"/>
     </row>
     <row r="8" spans="1:57" ht="56" customHeight="1">
       <c r="A8" s="60"/>
-      <c r="B8" s="59"/>
-[...17 lines deleted...]
-      <c r="T8" s="10"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="59"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="65"/>
+      <c r="J8" s="18"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="35"/>
+      <c r="M8" s="36"/>
+      <c r="N8" s="38"/>
+      <c r="O8" s="13"/>
+      <c r="P8" s="66"/>
+      <c r="Q8" s="10"/>
+      <c r="R8" s="12"/>
+      <c r="S8" s="44"/>
+      <c r="T8" s="13"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
       <c r="W8" s="10"/>
       <c r="X8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
-      <c r="AC8" s="16"/>
-      <c r="AD8" s="16"/>
+      <c r="AC8" s="10"/>
+      <c r="AD8" s="10"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
-      <c r="AG8" s="15"/>
-[...4 lines deleted...]
-      <c r="AL8" s="13"/>
+      <c r="AG8" s="16"/>
+      <c r="AH8" s="16"/>
+      <c r="AI8" s="15"/>
+      <c r="AJ8" s="46"/>
+      <c r="AK8" s="47"/>
+      <c r="AL8" s="10"/>
       <c r="AM8" s="16"/>
-      <c r="AN8" s="10"/>
-      <c r="AO8" s="48"/>
+      <c r="AN8" s="13"/>
+      <c r="AO8" s="16"/>
       <c r="AP8" s="10"/>
       <c r="AQ8" s="48"/>
-      <c r="AR8" s="79"/>
-[...5 lines deleted...]
-      <c r="AX8" s="55"/>
+      <c r="AR8" s="10"/>
+      <c r="AS8" s="48"/>
+      <c r="AT8" s="79"/>
+      <c r="AU8" s="78"/>
+      <c r="AV8" s="51"/>
+      <c r="AW8" s="40"/>
+      <c r="AX8" s="42"/>
       <c r="AY8" s="56"/>
       <c r="AZ8" s="56"/>
       <c r="BA8" s="56"/>
       <c r="BB8" s="56"/>
       <c r="BC8" s="56"/>
       <c r="BD8" s="57"/>
       <c r="BE8" s="72"/>
     </row>
     <row r="9" spans="1:57" ht="56" customHeight="1">
       <c r="A9" s="60"/>
-      <c r="B9" s="59"/>
-[...17 lines deleted...]
-      <c r="T9" s="10"/>
+      <c r="B9" s="17"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="42"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="65"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="27"/>
+      <c r="L9" s="35"/>
+      <c r="M9" s="36"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="13"/>
+      <c r="P9" s="66"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="12"/>
+      <c r="S9" s="44"/>
+      <c r="T9" s="13"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
       <c r="W9" s="10"/>
       <c r="X9" s="10"/>
       <c r="Y9" s="10"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
-      <c r="AC9" s="16"/>
-      <c r="AD9" s="16"/>
+      <c r="AC9" s="10"/>
+      <c r="AD9" s="10"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="16"/>
-      <c r="AG9" s="15"/>
-[...4 lines deleted...]
-      <c r="AL9" s="13"/>
+      <c r="AG9" s="16"/>
+      <c r="AH9" s="16"/>
+      <c r="AI9" s="15"/>
+      <c r="AJ9" s="46"/>
+      <c r="AK9" s="47"/>
+      <c r="AL9" s="10"/>
       <c r="AM9" s="16"/>
-      <c r="AN9" s="10"/>
-      <c r="AO9" s="48"/>
+      <c r="AN9" s="13"/>
+      <c r="AO9" s="16"/>
       <c r="AP9" s="10"/>
       <c r="AQ9" s="48"/>
-      <c r="AR9" s="79"/>
-[...5 lines deleted...]
-      <c r="AX9" s="55"/>
+      <c r="AR9" s="10"/>
+      <c r="AS9" s="48"/>
+      <c r="AT9" s="79"/>
+      <c r="AU9" s="78"/>
+      <c r="AV9" s="51"/>
+      <c r="AW9" s="40"/>
+      <c r="AX9" s="42"/>
       <c r="AY9" s="56"/>
       <c r="AZ9" s="56"/>
       <c r="BA9" s="56"/>
       <c r="BB9" s="56"/>
       <c r="BC9" s="56"/>
       <c r="BD9" s="57"/>
       <c r="BE9" s="72"/>
     </row>
     <row r="10" spans="1:57" ht="56" customHeight="1">
       <c r="A10" s="60"/>
-      <c r="B10" s="59"/>
-[...17 lines deleted...]
-      <c r="T10" s="10"/>
+      <c r="B10" s="17"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="59"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="27"/>
+      <c r="L10" s="35"/>
+      <c r="M10" s="36"/>
+      <c r="N10" s="38"/>
+      <c r="O10" s="13"/>
+      <c r="P10" s="66"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="12"/>
+      <c r="S10" s="44"/>
+      <c r="T10" s="13"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
       <c r="W10" s="10"/>
       <c r="X10" s="10"/>
       <c r="Y10" s="10"/>
       <c r="Z10" s="10"/>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
-      <c r="AC10" s="16"/>
-      <c r="AD10" s="16"/>
+      <c r="AC10" s="10"/>
+      <c r="AD10" s="10"/>
       <c r="AE10" s="16"/>
       <c r="AF10" s="16"/>
-      <c r="AG10" s="15"/>
-[...4 lines deleted...]
-      <c r="AL10" s="13"/>
+      <c r="AG10" s="16"/>
+      <c r="AH10" s="16"/>
+      <c r="AI10" s="15"/>
+      <c r="AJ10" s="46"/>
+      <c r="AK10" s="47"/>
+      <c r="AL10" s="10"/>
       <c r="AM10" s="16"/>
-      <c r="AN10" s="10"/>
-      <c r="AO10" s="48"/>
+      <c r="AN10" s="13"/>
+      <c r="AO10" s="16"/>
       <c r="AP10" s="10"/>
       <c r="AQ10" s="48"/>
-      <c r="AR10" s="79"/>
-[...5 lines deleted...]
-      <c r="AX10" s="55"/>
+      <c r="AR10" s="10"/>
+      <c r="AS10" s="48"/>
+      <c r="AT10" s="79"/>
+      <c r="AU10" s="78"/>
+      <c r="AV10" s="51"/>
+      <c r="AW10" s="40"/>
+      <c r="AX10" s="42"/>
       <c r="AY10" s="56"/>
       <c r="AZ10" s="56"/>
       <c r="BA10" s="56"/>
       <c r="BB10" s="56"/>
       <c r="BC10" s="56"/>
       <c r="BD10" s="57"/>
       <c r="BE10" s="72"/>
     </row>
     <row r="11" spans="1:57" ht="56" customHeight="1">
       <c r="A11" s="60"/>
-      <c r="B11" s="59"/>
-[...17 lines deleted...]
-      <c r="T11" s="10"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="13"/>
+      <c r="P11" s="66"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="13"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="10"/>
-      <c r="AC11" s="16"/>
-      <c r="AD11" s="16"/>
+      <c r="AC11" s="10"/>
+      <c r="AD11" s="10"/>
       <c r="AE11" s="16"/>
       <c r="AF11" s="16"/>
-      <c r="AG11" s="15"/>
-[...4 lines deleted...]
-      <c r="AL11" s="13"/>
+      <c r="AG11" s="16"/>
+      <c r="AH11" s="16"/>
+      <c r="AI11" s="15"/>
+      <c r="AJ11" s="46"/>
+      <c r="AK11" s="47"/>
+      <c r="AL11" s="10"/>
       <c r="AM11" s="16"/>
-      <c r="AN11" s="10"/>
-      <c r="AO11" s="48"/>
+      <c r="AN11" s="13"/>
+      <c r="AO11" s="16"/>
       <c r="AP11" s="10"/>
       <c r="AQ11" s="48"/>
-      <c r="AR11" s="79"/>
-[...5 lines deleted...]
-      <c r="AX11" s="55"/>
+      <c r="AR11" s="10"/>
+      <c r="AS11" s="48"/>
+      <c r="AT11" s="79"/>
+      <c r="AU11" s="78"/>
+      <c r="AV11" s="51"/>
+      <c r="AW11" s="40"/>
+      <c r="AX11" s="42"/>
       <c r="AY11" s="56"/>
       <c r="AZ11" s="56"/>
       <c r="BA11" s="56"/>
       <c r="BB11" s="56"/>
       <c r="BC11" s="56"/>
       <c r="BD11" s="57"/>
       <c r="BE11" s="72"/>
     </row>
     <row r="12" spans="1:57" ht="56" customHeight="1">
       <c r="A12" s="60"/>
-      <c r="B12" s="59"/>
-[...17 lines deleted...]
-      <c r="T12" s="10"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="66"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="12"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="13"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
-      <c r="AC12" s="16"/>
-      <c r="AD12" s="16"/>
+      <c r="AC12" s="10"/>
+      <c r="AD12" s="10"/>
       <c r="AE12" s="16"/>
       <c r="AF12" s="16"/>
-      <c r="AG12" s="15"/>
-[...4 lines deleted...]
-      <c r="AL12" s="13"/>
+      <c r="AG12" s="16"/>
+      <c r="AH12" s="16"/>
+      <c r="AI12" s="15"/>
+      <c r="AJ12" s="46"/>
+      <c r="AK12" s="47"/>
+      <c r="AL12" s="10"/>
       <c r="AM12" s="16"/>
-      <c r="AN12" s="10"/>
-      <c r="AO12" s="48"/>
+      <c r="AN12" s="13"/>
+      <c r="AO12" s="16"/>
       <c r="AP12" s="10"/>
       <c r="AQ12" s="48"/>
-      <c r="AR12" s="79"/>
-[...5 lines deleted...]
-      <c r="AX12" s="55"/>
+      <c r="AR12" s="10"/>
+      <c r="AS12" s="48"/>
+      <c r="AT12" s="79"/>
+      <c r="AU12" s="78"/>
+      <c r="AV12" s="51"/>
+      <c r="AW12" s="40"/>
+      <c r="AX12" s="42"/>
       <c r="AY12" s="56"/>
       <c r="AZ12" s="56"/>
       <c r="BA12" s="56"/>
       <c r="BB12" s="56"/>
       <c r="BC12" s="56"/>
       <c r="BD12" s="57"/>
       <c r="BE12" s="72"/>
     </row>
     <row r="13" spans="1:57" ht="56" customHeight="1">
       <c r="A13" s="60"/>
-      <c r="B13" s="59"/>
-[...17 lines deleted...]
-      <c r="T13" s="10"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="66"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="12"/>
+      <c r="S13" s="44"/>
+      <c r="T13" s="13"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
-      <c r="AC13" s="16"/>
-      <c r="AD13" s="16"/>
+      <c r="AC13" s="10"/>
+      <c r="AD13" s="10"/>
       <c r="AE13" s="16"/>
       <c r="AF13" s="16"/>
-      <c r="AG13" s="15"/>
-[...4 lines deleted...]
-      <c r="AL13" s="13"/>
+      <c r="AG13" s="16"/>
+      <c r="AH13" s="16"/>
+      <c r="AI13" s="15"/>
+      <c r="AJ13" s="46"/>
+      <c r="AK13" s="47"/>
+      <c r="AL13" s="10"/>
       <c r="AM13" s="16"/>
-      <c r="AN13" s="10"/>
-      <c r="AO13" s="48"/>
+      <c r="AN13" s="13"/>
+      <c r="AO13" s="16"/>
       <c r="AP13" s="10"/>
       <c r="AQ13" s="48"/>
-      <c r="AR13" s="79"/>
-[...5 lines deleted...]
-      <c r="AX13" s="55"/>
+      <c r="AR13" s="10"/>
+      <c r="AS13" s="48"/>
+      <c r="AT13" s="79"/>
+      <c r="AU13" s="78"/>
+      <c r="AV13" s="51"/>
+      <c r="AW13" s="40"/>
+      <c r="AX13" s="42"/>
       <c r="AY13" s="56"/>
       <c r="AZ13" s="56"/>
       <c r="BA13" s="56"/>
       <c r="BB13" s="56"/>
       <c r="BC13" s="56"/>
       <c r="BD13" s="57"/>
       <c r="BE13" s="72"/>
     </row>
     <row r="14" spans="1:57" ht="56" customHeight="1">
       <c r="A14" s="60"/>
-      <c r="B14" s="59"/>
-[...17 lines deleted...]
-      <c r="T14" s="10"/>
+      <c r="B14" s="17"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="66"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="13"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
       <c r="Z14" s="10"/>
       <c r="AA14" s="10"/>
       <c r="AB14" s="10"/>
-      <c r="AC14" s="16"/>
-      <c r="AD14" s="16"/>
+      <c r="AC14" s="10"/>
+      <c r="AD14" s="10"/>
       <c r="AE14" s="16"/>
       <c r="AF14" s="16"/>
-      <c r="AG14" s="15"/>
-[...4 lines deleted...]
-      <c r="AL14" s="13"/>
+      <c r="AG14" s="16"/>
+      <c r="AH14" s="16"/>
+      <c r="AI14" s="15"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="47"/>
+      <c r="AL14" s="10"/>
       <c r="AM14" s="16"/>
-      <c r="AN14" s="10"/>
-      <c r="AO14" s="48"/>
+      <c r="AN14" s="13"/>
+      <c r="AO14" s="16"/>
       <c r="AP14" s="10"/>
       <c r="AQ14" s="48"/>
-      <c r="AR14" s="79"/>
-[...5 lines deleted...]
-      <c r="AX14" s="55"/>
+      <c r="AR14" s="10"/>
+      <c r="AS14" s="48"/>
+      <c r="AT14" s="79"/>
+      <c r="AU14" s="78"/>
+      <c r="AV14" s="51"/>
+      <c r="AW14" s="40"/>
+      <c r="AX14" s="42"/>
       <c r="AY14" s="56"/>
       <c r="AZ14" s="56"/>
       <c r="BA14" s="56"/>
       <c r="BB14" s="56"/>
       <c r="BC14" s="56"/>
       <c r="BD14" s="57"/>
       <c r="BE14" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="Q2:AG2"/>
-    <mergeCell ref="AT2:AV2"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="AF3:AF4"/>
+    <mergeCell ref="AH3:AH4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="AA3:AE3"/>
+    <mergeCell ref="D2:R2"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="U3:W3"/>
+    <mergeCell ref="I3:M3"/>
+    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="X3:Z3"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:H4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="BD3:BD4"/>
+    <mergeCell ref="AJ3:AJ4"/>
     <mergeCell ref="AL3:AL4"/>
+    <mergeCell ref="AI3:AI4"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AK3:AK4"/>
+    <mergeCell ref="AM3:AM4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="AG3:AG4"/>
+    <mergeCell ref="AO3:AO4"/>
+    <mergeCell ref="BC3:BC4"/>
+    <mergeCell ref="S2:AI2"/>
+    <mergeCell ref="AV2:AX2"/>
+    <mergeCell ref="AN3:AN4"/>
     <mergeCell ref="BE3:BE4"/>
-    <mergeCell ref="AW3:AW4"/>
-    <mergeCell ref="AX3:AX4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
     <mergeCell ref="AY3:AY4"/>
     <mergeCell ref="AZ3:AZ4"/>
     <mergeCell ref="BA3:BA4"/>
     <mergeCell ref="BB3:BB4"/>
+    <mergeCell ref="AV3:AV4"/>
+    <mergeCell ref="AW3:AW4"/>
+    <mergeCell ref="AX3:AX4"/>
+    <mergeCell ref="AU3:AU4"/>
     <mergeCell ref="AT3:AT4"/>
-    <mergeCell ref="AU3:AU4"/>
-[...33 lines deleted...]
-    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="AJ2:AU2"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="16">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E14" xr:uid="{D80C9728-3855-414D-82BC-3CEF1351ABDA}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G14" xr:uid="{D80C9728-3855-414D-82BC-3CEF1351ABDA}">
       <formula1>"川崎区,幸区,中原区,高津区,宮前区,多摩区,麻生区"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P5:P14" xr:uid="{4BAF4ACB-7D5E-4A2F-AEF2-DBC200289D12}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R5:R14" xr:uid="{4BAF4ACB-7D5E-4A2F-AEF2-DBC200289D12}">
       <formula1>"介護サービス包括型,日中サービス支援型,外部サービス利用型"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AN5:AN14 AP5:AP14" xr:uid="{83A63AB5-EA0C-4753-8544-F523CC506DA9}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AP5:AP14 AR5:AR14" xr:uid="{83A63AB5-EA0C-4753-8544-F523CC506DA9}">
       <formula1>"有,無"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AO5:AO14 AQ5:AQ14" xr:uid="{8B86601E-5017-4AA0-8272-0CD02381B6D0}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AQ5:AQ14 AS5:AS14" xr:uid="{8B86601E-5017-4AA0-8272-0CD02381B6D0}">
       <formula1>"緊急連絡体制：有,緊急連絡体制：無"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L14" xr:uid="{08582E71-BB7E-4A34-8D99-640B41248C00}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N14" xr:uid="{08582E71-BB7E-4A34-8D99-640B41248C00}">
       <formula1>"戸建てタイプ,マンションタイプ,ワンルームタイプ"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL5:AL14" xr:uid="{EBFC0F21-721C-4066-890D-B4D11E68B0F2}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AN5:AN14" xr:uid="{EBFC0F21-721C-4066-890D-B4D11E68B0F2}">
       <formula1>"事業所内での自炊提供,委託契約による配送"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AW5:AW14" xr:uid="{FD9A7ED6-C482-438C-8CB8-3260F3B18926}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:B14" xr:uid="{FD9A7ED6-C482-438C-8CB8-3260F3B18926}">
       <formula1>"満床,空床,空床見込み"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M14" xr:uid="{E2B689F9-F65B-42B9-A3F3-2F5A23D127F0}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O14" xr:uid="{E2B689F9-F65B-42B9-A3F3-2F5A23D127F0}">
       <formula1>"設置あり,設置なし"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH5:AH14" xr:uid="{58DAC55B-1603-408A-9811-050B4B5F66A2}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AJ5:AJ14" xr:uid="{58DAC55B-1603-408A-9811-050B4B5F66A2}">
       <formula1>"在籍あり,在籍なし"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O14 Q5:R14 AM5:AM14" xr:uid="{406FBEE1-9A65-45C6-AF93-F83CF1549F93}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q5:Q14 S5:T14 AO5:AO14" xr:uid="{406FBEE1-9A65-45C6-AF93-F83CF1549F93}">
       <formula1>"○,×"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AJ5:AK14 S5:AG14" xr:uid="{88FA7EDB-9589-4D13-B6C7-D58BAEE262C2}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL5:AM14 U5:AI14" xr:uid="{88FA7EDB-9589-4D13-B6C7-D58BAEE262C2}">
       <formula1>"○,×,△"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AS5:AS14" xr:uid="{D5A97F88-009B-4FA6-95FE-50B99C8E5E31}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AU5:AU14" xr:uid="{D5A97F88-009B-4FA6-95FE-50B99C8E5E31}">
       <formula1>"喫煙不可,要相談"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K14" xr:uid="{2C71B9BF-92A5-4B04-AC06-8D87EFB72C0F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M14" xr:uid="{2C71B9BF-92A5-4B04-AC06-8D87EFB72C0F}">
       <formula1>"5分以内,5分以上～10分以内,10分以上"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5:J14" xr:uid="{37211B3D-36B1-4B4F-921C-284F0CB96D81}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:L14" xr:uid="{37211B3D-36B1-4B4F-921C-284F0CB96D81}">
       <formula1>"10分以内,10分以上～30分以内,30分以上"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H14" xr:uid="{BABD74CA-85E7-4520-B980-FA9760454D21}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J14" xr:uid="{BABD74CA-85E7-4520-B980-FA9760454D21}">
       <formula1>"徒歩,バス,徒歩・バス"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI5:AI14" xr:uid="{A9A00B65-4C31-4F13-9DB6-3CCFAE785D44}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK5:AK14" xr:uid="{A9A00B65-4C31-4F13-9DB6-3CCFAE785D44}">
       <formula1>"支援可,支援不可,要相談"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="14" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA121C58-0688-4BBD-821F-F6212BA98E14}">
   <sheetPr>
     <tabColor theme="5" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BE14"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="N1" sqref="N1"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="27.5" customWidth="1"/>
-[...25 lines deleted...]
-    <col min="42" max="42" width="8.6640625" customWidth="1"/>
+    <col min="2" max="2" width="27.5" customWidth="1"/>
+    <col min="3" max="3" width="17.9140625" customWidth="1"/>
+    <col min="4" max="6" width="27.5" customWidth="1"/>
+    <col min="7" max="7" width="9.1640625" customWidth="1"/>
+    <col min="8" max="8" width="27.5" customWidth="1"/>
+    <col min="9" max="9" width="15" customWidth="1"/>
+    <col min="10" max="10" width="10.6640625" customWidth="1"/>
+    <col min="11" max="11" width="13.83203125" customWidth="1"/>
+    <col min="12" max="12" width="14.58203125" customWidth="1"/>
+    <col min="13" max="13" width="20.83203125" customWidth="1"/>
+    <col min="14" max="15" width="13.4140625" customWidth="1"/>
+    <col min="16" max="17" width="9.83203125" customWidth="1"/>
+    <col min="18" max="18" width="10.9140625" customWidth="1"/>
+    <col min="19" max="20" width="7.33203125" customWidth="1"/>
+    <col min="21" max="23" width="5.9140625" customWidth="1"/>
+    <col min="24" max="24" width="6.9140625" customWidth="1"/>
+    <col min="25" max="25" width="7.6640625" customWidth="1"/>
+    <col min="26" max="26" width="7" customWidth="1"/>
+    <col min="27" max="31" width="5.58203125" customWidth="1"/>
+    <col min="32" max="32" width="12.9140625" customWidth="1"/>
+    <col min="33" max="34" width="13" customWidth="1"/>
+    <col min="35" max="35" width="11.25" customWidth="1"/>
+    <col min="36" max="37" width="13.9140625" customWidth="1"/>
+    <col min="38" max="38" width="14.33203125" customWidth="1"/>
+    <col min="39" max="39" width="15.33203125" customWidth="1"/>
+    <col min="40" max="41" width="14.25" customWidth="1"/>
+    <col min="42" max="42" width="8.58203125" customWidth="1"/>
     <col min="43" max="43" width="17.4140625" customWidth="1"/>
-    <col min="44" max="44" width="11.6640625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="50" max="50" width="17.9140625" customWidth="1"/>
+    <col min="44" max="44" width="8.6640625" customWidth="1"/>
+    <col min="45" max="45" width="17.4140625" customWidth="1"/>
+    <col min="46" max="46" width="11.6640625" customWidth="1"/>
+    <col min="47" max="47" width="11.4140625" customWidth="1"/>
+    <col min="48" max="48" width="23.5" customWidth="1"/>
+    <col min="49" max="49" width="20" customWidth="1"/>
+    <col min="50" max="50" width="29.58203125" bestFit="1" customWidth="1"/>
     <col min="51" max="54" width="17.1640625" customWidth="1"/>
     <col min="55" max="55" width="30.08203125" customWidth="1"/>
     <col min="56" max="56" width="51.08203125" customWidth="1"/>
     <col min="57" max="57" width="19.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" ht="92.5" customHeight="1">
-      <c r="B1" s="85" t="s">
+      <c r="D1" s="125" t="s">
         <v>94</v>
       </c>
-      <c r="C1" s="85"/>
-      <c r="D1" s="85"/>
+      <c r="E1" s="125"/>
+      <c r="F1" s="125"/>
     </row>
     <row r="2" spans="1:57" ht="30" customHeight="1">
-      <c r="B2" s="93" t="s">
+      <c r="D2" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="94"/>
-[...13 lines deleted...]
-      <c r="Q2" s="119" t="s">
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="132"/>
+      <c r="K2" s="132"/>
+      <c r="L2" s="132"/>
+      <c r="M2" s="132"/>
+      <c r="N2" s="132"/>
+      <c r="O2" s="132"/>
+      <c r="P2" s="132"/>
+      <c r="Q2" s="132"/>
+      <c r="R2" s="133"/>
+      <c r="S2" s="85" t="s">
         <v>25</v>
       </c>
-      <c r="R2" s="120"/>
-[...15 lines deleted...]
-      <c r="AH2" s="135" t="s">
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+      <c r="AF2" s="86"/>
+      <c r="AG2" s="86"/>
+      <c r="AH2" s="86"/>
+      <c r="AI2" s="87"/>
+      <c r="AJ2" s="111" t="s">
         <v>44</v>
       </c>
-      <c r="AI2" s="136"/>
-[...10 lines deleted...]
-      <c r="AT2" s="122" t="s">
+      <c r="AK2" s="112"/>
+      <c r="AL2" s="113"/>
+      <c r="AM2" s="113"/>
+      <c r="AN2" s="113"/>
+      <c r="AO2" s="113"/>
+      <c r="AP2" s="113"/>
+      <c r="AQ2" s="113"/>
+      <c r="AR2" s="113"/>
+      <c r="AS2" s="113"/>
+      <c r="AT2" s="113"/>
+      <c r="AU2" s="114"/>
+      <c r="AV2" s="88" t="s">
         <v>45</v>
       </c>
-      <c r="AU2" s="123"/>
-      <c r="AV2" s="124"/>
+      <c r="AW2" s="89"/>
+      <c r="AX2" s="90"/>
     </row>
     <row r="3" spans="1:57" ht="43.5" customHeight="1">
-      <c r="A3" s="88" t="s">
+      <c r="A3" s="126" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="105" t="s">
+      <c r="B3" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="123" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="99" t="s">
+      <c r="E3" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="99" t="s">
+      <c r="F3" s="105" t="s">
         <v>50</v>
       </c>
-      <c r="E3" s="101" t="s">
+      <c r="G3" s="135" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="102"/>
-      <c r="G3" s="96" t="s">
+      <c r="H3" s="136"/>
+      <c r="I3" s="121" t="s">
         <v>62</v>
       </c>
-      <c r="H3" s="97"/>
-[...3 lines deleted...]
-      <c r="L3" s="86" t="s">
+      <c r="J3" s="134"/>
+      <c r="K3" s="134"/>
+      <c r="L3" s="134"/>
+      <c r="M3" s="122"/>
+      <c r="N3" s="91" t="s">
         <v>40</v>
       </c>
-      <c r="M3" s="86" t="s">
+      <c r="O3" s="91" t="s">
         <v>58</v>
       </c>
-      <c r="N3" s="99" t="s">
+      <c r="P3" s="105" t="s">
         <v>10</v>
       </c>
-      <c r="O3" s="86" t="s">
+      <c r="Q3" s="91" t="s">
         <v>66</v>
       </c>
-      <c r="P3" s="115" t="s">
+      <c r="R3" s="107" t="s">
         <v>27</v>
       </c>
-      <c r="Q3" s="91" t="s">
+      <c r="S3" s="129" t="s">
         <v>31</v>
       </c>
-      <c r="R3" s="92"/>
-      <c r="S3" s="90" t="s">
+      <c r="T3" s="130"/>
+      <c r="U3" s="128" t="s">
         <v>30</v>
       </c>
-      <c r="T3" s="91"/>
-[...1 lines deleted...]
-      <c r="V3" s="90" t="s">
+      <c r="V3" s="129"/>
+      <c r="W3" s="130"/>
+      <c r="X3" s="128" t="s">
         <v>28</v>
       </c>
-      <c r="W3" s="91"/>
-[...1 lines deleted...]
-      <c r="Y3" s="90" t="s">
+      <c r="Y3" s="129"/>
+      <c r="Z3" s="130"/>
+      <c r="AA3" s="128" t="s">
         <v>29</v>
       </c>
-      <c r="Z3" s="91"/>
-[...3 lines deleted...]
-      <c r="AD3" s="86" t="s">
+      <c r="AB3" s="129"/>
+      <c r="AC3" s="129"/>
+      <c r="AD3" s="129"/>
+      <c r="AE3" s="130"/>
+      <c r="AF3" s="91" t="s">
         <v>71</v>
       </c>
-      <c r="AE3" s="86" t="s">
+      <c r="AG3" s="91" t="s">
         <v>144</v>
       </c>
-      <c r="AF3" s="86" t="s">
+      <c r="AH3" s="91" t="s">
         <v>159</v>
       </c>
-      <c r="AG3" s="113" t="s">
+      <c r="AI3" s="109" t="s">
         <v>63</v>
       </c>
-      <c r="AH3" s="109" t="s">
+      <c r="AJ3" s="117" t="s">
         <v>60</v>
       </c>
-      <c r="AI3" s="105" t="s">
+      <c r="AK3" s="123" t="s">
         <v>43</v>
       </c>
-      <c r="AJ3" s="111" t="s">
+      <c r="AL3" s="119" t="s">
         <v>69</v>
       </c>
-      <c r="AK3" s="111" t="s">
+      <c r="AM3" s="119" t="s">
         <v>160</v>
       </c>
-      <c r="AL3" s="86" t="s">
+      <c r="AN3" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="AM3" s="86" t="s">
+      <c r="AO3" s="91" t="s">
         <v>165</v>
       </c>
-      <c r="AN3" s="96" t="s">
+      <c r="AP3" s="121" t="s">
         <v>32</v>
       </c>
-      <c r="AO3" s="98"/>
-      <c r="AP3" s="96" t="s">
+      <c r="AQ3" s="122"/>
+      <c r="AR3" s="121" t="s">
         <v>34</v>
       </c>
-      <c r="AQ3" s="98"/>
-      <c r="AR3" s="86" t="s">
+      <c r="AS3" s="122"/>
+      <c r="AT3" s="91" t="s">
         <v>145</v>
       </c>
-      <c r="AS3" s="113" t="s">
+      <c r="AU3" s="109" t="s">
         <v>146</v>
       </c>
-      <c r="AT3" s="133" t="s">
+      <c r="AV3" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="AU3" s="99" t="s">
+      <c r="AW3" s="105" t="s">
         <v>3</v>
       </c>
-      <c r="AV3" s="115" t="s">
+      <c r="AX3" s="107" t="s">
         <v>4</v>
       </c>
-      <c r="AW3" s="127" t="s">
-[...5 lines deleted...]
-      <c r="AY3" s="131" t="s">
+      <c r="AY3" s="99" t="s">
         <v>7</v>
       </c>
-      <c r="AZ3" s="117" t="s">
+      <c r="AZ3" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="BA3" s="117" t="s">
+      <c r="BA3" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="BB3" s="117" t="s">
+      <c r="BB3" s="101" t="s">
         <v>92</v>
       </c>
-      <c r="BC3" s="117" t="s">
+      <c r="BC3" s="101" t="s">
         <v>164</v>
       </c>
-      <c r="BD3" s="107" t="s">
+      <c r="BD3" s="115" t="s">
         <v>163</v>
       </c>
-      <c r="BE3" s="125" t="s">
+      <c r="BE3" s="93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:57" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A4" s="88"/>
-[...5 lines deleted...]
-      <c r="G4" s="1" t="s">
+      <c r="A4" s="126"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="124"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="138"/>
+      <c r="I4" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="J4" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="I4" s="25" t="s">
+      <c r="K4" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="J4" s="8" t="s">
+      <c r="L4" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="K4" s="7" t="s">
+      <c r="M4" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="L4" s="87"/>
-[...4 lines deleted...]
-      <c r="Q4" s="3" t="s">
+      <c r="N4" s="92"/>
+      <c r="O4" s="92"/>
+      <c r="P4" s="106"/>
+      <c r="Q4" s="92"/>
+      <c r="R4" s="108"/>
+      <c r="S4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="R4" s="2" t="s">
+      <c r="T4" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="S4" s="2" t="s">
+      <c r="U4" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="T4" s="2" t="s">
+      <c r="V4" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="U4" s="2" t="s">
+      <c r="W4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="V4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="X4" s="5" t="s">
+      <c r="Z4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="Y4" s="5" t="s">
+      <c r="AA4" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="Z4" s="5" t="s">
+      <c r="AB4" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="AA4" s="6" t="s">
+      <c r="AC4" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="AB4" s="6" t="s">
+      <c r="AD4" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="AC4" s="6" t="s">
+      <c r="AE4" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="AD4" s="87"/>
-[...14 lines deleted...]
-      </c>
+      <c r="AF4" s="92"/>
+      <c r="AG4" s="92"/>
+      <c r="AH4" s="92"/>
+      <c r="AI4" s="110"/>
+      <c r="AJ4" s="118"/>
+      <c r="AK4" s="124"/>
+      <c r="AL4" s="120"/>
+      <c r="AM4" s="120"/>
+      <c r="AN4" s="92"/>
+      <c r="AO4" s="92"/>
       <c r="AP4" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AQ4" s="6" t="s">
         <v>57</v>
       </c>
-      <c r="AR4" s="100"/>
-[...12 lines deleted...]
-      <c r="BE4" s="126"/>
+      <c r="AR4" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="AS4" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="AT4" s="106"/>
+      <c r="AU4" s="110"/>
+      <c r="AV4" s="104"/>
+      <c r="AW4" s="106"/>
+      <c r="AX4" s="108"/>
+      <c r="AY4" s="100"/>
+      <c r="AZ4" s="102"/>
+      <c r="BA4" s="102"/>
+      <c r="BB4" s="100"/>
+      <c r="BC4" s="102"/>
+      <c r="BD4" s="116"/>
+      <c r="BE4" s="94"/>
     </row>
     <row r="5" spans="1:57" ht="56" customHeight="1" thickTop="1">
       <c r="A5" s="60">
         <v>1111111111</v>
       </c>
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="17" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" s="52"/>
+      <c r="D5" s="58" t="s">
         <v>96</v>
       </c>
-      <c r="C5" s="30" t="s">
+      <c r="E5" s="30" t="s">
         <v>97</v>
       </c>
-      <c r="D5" s="31" t="s">
+      <c r="F5" s="31" t="s">
         <v>98</v>
       </c>
-      <c r="E5" s="10" t="s">
+      <c r="G5" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="F5" s="32" t="s">
+      <c r="H5" s="32" t="s">
         <v>152</v>
       </c>
-      <c r="G5" s="67" t="s">
+      <c r="I5" s="67" t="s">
         <v>99</v>
       </c>
-      <c r="H5" s="33" t="s">
+      <c r="J5" s="33" t="s">
         <v>77</v>
       </c>
-      <c r="I5" s="34" t="s">
+      <c r="K5" s="34" t="s">
         <v>78</v>
       </c>
-      <c r="J5" s="37"/>
-[...1 lines deleted...]
-      <c r="L5" s="24" t="s">
+      <c r="L5" s="37"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="24" t="s">
         <v>82</v>
       </c>
-      <c r="M5" s="13" t="s">
+      <c r="O5" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="N5" s="43">
+      <c r="P5" s="43">
         <v>1</v>
       </c>
-      <c r="O5" s="10" t="s">
+      <c r="Q5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="P5" s="12" t="s">
+      <c r="R5" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="Q5" s="28" t="s">
+      <c r="S5" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="R5" s="21" t="s">
+      <c r="T5" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="S5" s="14" t="s">
+      <c r="U5" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="T5" s="14" t="s">
+      <c r="V5" s="14" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="W5" s="14" t="s">
         <v>26</v>
       </c>
       <c r="X5" s="14" t="s">
-        <v>70</v>
+        <v>26</v>
       </c>
       <c r="Y5" s="14" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="14" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="AA5" s="14" t="s">
         <v>26</v>
       </c>
       <c r="AB5" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="AC5" s="26" t="s">
+      <c r="AC5" s="14" t="s">
         <v>26</v>
       </c>
-      <c r="AD5" s="26" t="s">
-        <v>67</v>
+      <c r="AD5" s="14" t="s">
+        <v>26</v>
       </c>
       <c r="AE5" s="26" t="s">
         <v>26</v>
       </c>
       <c r="AF5" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="AG5" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="AG5" s="45" t="s">
+      <c r="AH5" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="AH5" s="19" t="s">
+      <c r="AI5" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="AJ5" s="19" t="s">
         <v>87</v>
       </c>
-      <c r="AI5" s="20" t="s">
+      <c r="AK5" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="AJ5" s="14" t="s">
+      <c r="AL5" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="AK5" s="26" t="s">
+      <c r="AM5" s="26" t="s">
         <v>70</v>
       </c>
-      <c r="AL5" s="29" t="s">
+      <c r="AN5" s="29" t="s">
         <v>47</v>
       </c>
-      <c r="AM5" s="21" t="s">
+      <c r="AO5" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AN5" s="14" t="s">
-[...2 lines deleted...]
-      <c r="AO5" s="22"/>
       <c r="AP5" s="14" t="s">
         <v>38</v>
       </c>
       <c r="AQ5" s="22"/>
-      <c r="AR5" s="80">
+      <c r="AR5" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="AS5" s="22"/>
+      <c r="AT5" s="80">
         <v>50000</v>
       </c>
-      <c r="AS5" s="23" t="s">
+      <c r="AU5" s="23" t="s">
         <v>147</v>
       </c>
-      <c r="AT5" s="49" t="s">
+      <c r="AV5" s="49" t="s">
         <v>100</v>
       </c>
-      <c r="AU5" s="50" t="s">
+      <c r="AW5" s="50" t="s">
         <v>101</v>
       </c>
-      <c r="AV5" s="31" t="s">
+      <c r="AX5" s="31" t="s">
         <v>123</v>
       </c>
-      <c r="AW5" s="17" t="s">
-[...2 lines deleted...]
-      <c r="AX5" s="52"/>
       <c r="AY5" s="53"/>
       <c r="AZ5" s="53"/>
       <c r="BA5" s="53"/>
       <c r="BB5" s="53"/>
       <c r="BC5" s="53"/>
       <c r="BD5" s="69" t="s">
         <v>142</v>
       </c>
       <c r="BE5" s="71">
         <v>45992</v>
       </c>
     </row>
     <row r="6" spans="1:57" ht="81.5" customHeight="1">
       <c r="A6" s="60">
         <v>2222222222</v>
       </c>
-      <c r="B6" s="59" t="s">
+      <c r="B6" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C6" s="55">
+        <v>1</v>
+      </c>
+      <c r="D6" s="59" t="s">
         <v>102</v>
       </c>
-      <c r="C6" s="41" t="s">
+      <c r="E6" s="41" t="s">
         <v>103</v>
       </c>
-      <c r="D6" s="42" t="s">
+      <c r="F6" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="E6" s="10" t="s">
+      <c r="G6" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="F6" s="39" t="s">
+      <c r="H6" s="39" t="s">
         <v>153</v>
       </c>
-      <c r="G6" s="65" t="s">
+      <c r="I6" s="65" t="s">
         <v>104</v>
       </c>
-      <c r="H6" s="18" t="s">
+      <c r="J6" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="I6" s="27" t="s">
+      <c r="K6" s="27" t="s">
         <v>161</v>
       </c>
-      <c r="J6" s="35"/>
-[...1 lines deleted...]
-      <c r="L6" s="38" t="s">
+      <c r="L6" s="35"/>
+      <c r="M6" s="36"/>
+      <c r="N6" s="38" t="s">
         <v>83</v>
       </c>
-      <c r="M6" s="13" t="s">
+      <c r="O6" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="N6" s="66">
+      <c r="P6" s="66">
         <v>5</v>
       </c>
-      <c r="O6" s="10" t="s">
+      <c r="Q6" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="P6" s="12" t="s">
+      <c r="R6" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="Q6" s="44" t="s">
+      <c r="S6" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="R6" s="13" t="s">
+      <c r="T6" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="S6" s="10" t="s">
+      <c r="U6" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="T6" s="10" t="s">
+      <c r="V6" s="10" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="W6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="X6" s="10" t="s">
         <v>67</v>
       </c>
       <c r="Y6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="Z6" s="10" t="s">
         <v>67</v>
       </c>
       <c r="AA6" s="10" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="AB6" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="AC6" s="16" t="s">
+      <c r="AC6" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="AD6" s="16" t="s">
+      <c r="AD6" s="10" t="s">
         <v>67</v>
       </c>
       <c r="AE6" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="AF6" s="15" t="s">
+      <c r="AF6" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="AG6" s="15" t="s">
+      <c r="AG6" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="AH6" s="46" t="s">
+      <c r="AH6" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI6" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ6" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="AI6" s="47" t="s">
+      <c r="AK6" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="AJ6" s="10" t="s">
+      <c r="AL6" s="10" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="AM6" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AN6" s="10" t="s">
-[...3 lines deleted...]
-        <v>39</v>
+      <c r="AN6" s="18" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO6" s="16" t="s">
+        <v>26</v>
       </c>
       <c r="AP6" s="10" t="s">
         <v>49</v>
       </c>
       <c r="AQ6" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="AR6" s="10" t="s">
+        <v>49</v>
+      </c>
+      <c r="AS6" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="AR6" s="79">
+      <c r="AT6" s="79">
         <v>40000</v>
       </c>
-      <c r="AS6" s="78" t="s">
+      <c r="AU6" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="AT6" s="51" t="s">
+      <c r="AV6" s="51" t="s">
         <v>105</v>
       </c>
-      <c r="AU6" s="40" t="s">
+      <c r="AW6" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="AV6" s="42" t="s">
+      <c r="AX6" s="42" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AY6" s="56">
         <v>45992</v>
       </c>
       <c r="AZ6" s="56" t="s">
         <v>133</v>
       </c>
       <c r="BA6" s="56" t="s">
         <v>134</v>
       </c>
       <c r="BB6" s="56">
         <v>45991</v>
       </c>
       <c r="BC6" s="56"/>
       <c r="BD6" s="70" t="s">
         <v>139</v>
       </c>
       <c r="BE6" s="72">
         <v>45966</v>
       </c>
     </row>
     <row r="7" spans="1:57" ht="56" customHeight="1">
       <c r="A7" s="60">
         <v>3333333333</v>
       </c>
-      <c r="B7" s="59" t="s">
+      <c r="B7" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="55">
+        <v>2</v>
+      </c>
+      <c r="D7" s="59" t="s">
         <v>107</v>
       </c>
-      <c r="C7" s="41" t="s">
+      <c r="E7" s="41" t="s">
         <v>108</v>
       </c>
-      <c r="D7" s="42" t="s">
+      <c r="F7" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="E7" s="10" t="s">
+      <c r="G7" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="F7" s="39" t="s">
+      <c r="H7" s="39" t="s">
         <v>154</v>
       </c>
-      <c r="G7" s="65" t="s">
+      <c r="I7" s="65" t="s">
         <v>109</v>
       </c>
-      <c r="H7" s="18" t="s">
+      <c r="J7" s="18" t="s">
         <v>77</v>
       </c>
-      <c r="I7" s="27" t="s">
+      <c r="K7" s="27" t="s">
         <v>79</v>
       </c>
-      <c r="J7" s="35"/>
-[...1 lines deleted...]
-      <c r="L7" s="38" t="s">
+      <c r="L7" s="35"/>
+      <c r="M7" s="36"/>
+      <c r="N7" s="38" t="s">
         <v>83</v>
       </c>
-      <c r="M7" s="13" t="s">
+      <c r="O7" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="N7" s="66">
+      <c r="P7" s="66">
         <v>4</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="Q7" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="P7" s="12" t="s">
+      <c r="R7" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="Q7" s="44" t="s">
+      <c r="S7" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="R7" s="13" t="s">
+      <c r="T7" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="S7" s="10" t="s">
+      <c r="U7" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="T7" s="10" t="s">
+      <c r="V7" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="U7" s="10" t="s">
+      <c r="W7" s="10" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="X7" s="10" t="s">
         <v>68</v>
       </c>
       <c r="Y7" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z7" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA7" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="Z7" s="10" t="s">
+      <c r="AB7" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AA7" s="10" t="s">
+      <c r="AC7" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="AB7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="AD7" s="16" t="s">
+      <c r="AD7" s="10" t="s">
         <v>68</v>
       </c>
       <c r="AE7" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="AF7" s="15" t="s">
+      <c r="AF7" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AG7" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH7" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="AG7" s="15" t="s">
+      <c r="AI7" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="AH7" s="46" t="s">
+      <c r="AJ7" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="AI7" s="47" t="s">
+      <c r="AK7" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="AJ7" s="10" t="s">
+      <c r="AL7" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="AK7" s="16" t="s">
+      <c r="AM7" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="AL7" s="16" t="s">
+      <c r="AN7" s="16" t="s">
         <v>89</v>
       </c>
-      <c r="AM7" s="16" t="s">
+      <c r="AO7" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AN7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AO7" s="48"/>
       <c r="AP7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="AQ7" s="48"/>
-      <c r="AR7" s="82">
+      <c r="AR7" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AS7" s="48"/>
+      <c r="AT7" s="82">
         <v>45000</v>
       </c>
-      <c r="AS7" s="78" t="s">
+      <c r="AU7" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="AT7" s="51" t="s">
+      <c r="AV7" s="51" t="s">
         <v>110</v>
       </c>
-      <c r="AU7" s="40" t="s">
+      <c r="AW7" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="AV7" s="42" t="s">
+      <c r="AX7" s="42" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>2</v>
       </c>
       <c r="AY7" s="56" t="s">
         <v>130</v>
       </c>
       <c r="AZ7" s="56" t="s">
         <v>132</v>
       </c>
       <c r="BA7" s="56" t="s">
         <v>136</v>
       </c>
       <c r="BB7" s="56" t="s">
         <v>137</v>
       </c>
       <c r="BC7" s="56"/>
       <c r="BD7" s="70" t="s">
         <v>138</v>
       </c>
       <c r="BE7" s="72">
         <v>45991</v>
       </c>
     </row>
     <row r="8" spans="1:57" ht="56" customHeight="1">
       <c r="A8" s="60">
         <v>4444444444</v>
       </c>
-      <c r="B8" s="59" t="s">
+      <c r="B8" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="C8" s="55">
+        <v>1</v>
+      </c>
+      <c r="D8" s="59" t="s">
         <v>111</v>
       </c>
-      <c r="C8" s="41" t="s">
+      <c r="E8" s="41" t="s">
         <v>112</v>
       </c>
-      <c r="D8" s="42" t="s">
+      <c r="F8" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="E8" s="10" t="s">
+      <c r="G8" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="F8" s="39" t="s">
+      <c r="H8" s="39" t="s">
         <v>155</v>
       </c>
-      <c r="G8" s="65" t="s">
+      <c r="I8" s="65" t="s">
         <v>113</v>
       </c>
-      <c r="H8" s="18" t="s">
+      <c r="J8" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I8" s="27"/>
-      <c r="J8" s="35" t="s">
+      <c r="K8" s="27"/>
+      <c r="L8" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="K8" s="36" t="s">
+      <c r="M8" s="36" t="s">
         <v>80</v>
       </c>
-      <c r="L8" s="38" t="s">
+      <c r="N8" s="38" t="s">
         <v>82</v>
       </c>
-      <c r="M8" s="13" t="s">
+      <c r="O8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="N8" s="66">
+      <c r="P8" s="66">
         <v>5</v>
       </c>
-      <c r="O8" s="10" t="s">
+      <c r="Q8" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="P8" s="12" t="s">
+      <c r="R8" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="Q8" s="44" t="s">
+      <c r="S8" s="44" t="s">
         <v>67</v>
       </c>
-      <c r="R8" s="13" t="s">
+      <c r="T8" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="S8" s="10" t="s">
+      <c r="U8" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="T8" s="10" t="s">
+      <c r="V8" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="U8" s="10" t="s">
+      <c r="W8" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V8" s="10" t="s">
+      <c r="X8" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="W8" s="10" t="s">
+      <c r="Y8" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="X8" s="10" t="s">
+      <c r="Z8" s="10" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="AA8" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AB8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AC8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="AD8" s="10" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="AE8" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="AF8" s="15" t="s">
+      <c r="AF8" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="AG8" s="15" t="s">
+      <c r="AG8" s="16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH8" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="AH8" s="46" t="s">
+      <c r="AI8" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="AJ8" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="AI8" s="47" t="s">
+      <c r="AK8" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="AJ8" s="10" t="s">
+      <c r="AL8" s="10" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="AM8" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AN8" s="10" t="s">
+      <c r="AN8" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO8" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="AP8" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="AO8" s="48"/>
-      <c r="AP8" s="10" t="s">
+      <c r="AQ8" s="48"/>
+      <c r="AR8" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="AQ8" s="48" t="s">
+      <c r="AS8" s="48" t="s">
         <v>90</v>
       </c>
-      <c r="AR8" s="82">
+      <c r="AT8" s="82">
         <v>55000</v>
       </c>
-      <c r="AS8" s="78" t="s">
+      <c r="AU8" s="78" t="s">
         <v>148</v>
       </c>
-      <c r="AT8" s="51" t="s">
+      <c r="AV8" s="51" t="s">
         <v>114</v>
       </c>
-      <c r="AU8" s="40" t="s">
+      <c r="AW8" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="AV8" s="42" t="s">
+      <c r="AX8" s="42" t="s">
         <v>126</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AY8" s="56" t="s">
         <v>129</v>
       </c>
       <c r="AZ8" s="56" t="s">
         <v>131</v>
       </c>
       <c r="BA8" s="56" t="s">
         <v>135</v>
       </c>
       <c r="BB8" s="56"/>
       <c r="BC8" s="56"/>
       <c r="BD8" s="70" t="s">
         <v>158</v>
       </c>
       <c r="BE8" s="72">
         <v>45976</v>
       </c>
     </row>
     <row r="9" spans="1:57" ht="56" customHeight="1">
       <c r="A9" s="60">
         <v>5555555555</v>
       </c>
-      <c r="B9" s="59" t="s">
+      <c r="B9" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="C9" s="55">
+        <v>3</v>
+      </c>
+      <c r="D9" s="59" t="s">
         <v>115</v>
       </c>
-      <c r="C9" s="41" t="s">
+      <c r="E9" s="41" t="s">
         <v>116</v>
       </c>
-      <c r="D9" s="42" t="s">
+      <c r="F9" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="E9" s="10" t="s">
+      <c r="G9" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="F9" s="39" t="s">
+      <c r="H9" s="39" t="s">
         <v>156</v>
       </c>
-      <c r="G9" s="65" t="s">
+      <c r="I9" s="65" t="s">
         <v>117</v>
       </c>
-      <c r="H9" s="18" t="s">
+      <c r="J9" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I9" s="27"/>
-      <c r="J9" s="35" t="s">
+      <c r="K9" s="27"/>
+      <c r="L9" s="35" t="s">
         <v>161</v>
       </c>
-      <c r="K9" s="36" t="s">
+      <c r="M9" s="36" t="s">
         <v>162</v>
       </c>
-      <c r="L9" s="38" t="s">
+      <c r="N9" s="38" t="s">
         <v>82</v>
       </c>
-      <c r="M9" s="13" t="s">
+      <c r="O9" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="N9" s="66">
+      <c r="P9" s="66">
         <v>7</v>
       </c>
-      <c r="O9" s="10" t="s">
+      <c r="Q9" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="P9" s="12" t="s">
+      <c r="R9" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="Q9" s="44" t="s">
+      <c r="S9" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="R9" s="13" t="s">
-[...5 lines deleted...]
-      <c r="T9" s="10" t="s">
+      <c r="T9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="U9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="V9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="W9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="X9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="Y9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="Z9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AA9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AB9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AC9" s="16" t="s">
+      <c r="AC9" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AD9" s="16" t="s">
+      <c r="AD9" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AE9" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AF9" s="15" t="s">
+      <c r="AF9" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="AG9" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="AH9" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="AG9" s="15" t="s">
+      <c r="AI9" s="15" t="s">
         <v>26</v>
       </c>
-      <c r="AH9" s="46" t="s">
+      <c r="AJ9" s="46" t="s">
         <v>61</v>
       </c>
-      <c r="AI9" s="47" t="s">
+      <c r="AK9" s="47" t="s">
         <v>88</v>
       </c>
-      <c r="AJ9" s="10" t="s">
+      <c r="AL9" s="10" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="AM9" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AN9" s="10" t="s">
-[...2 lines deleted...]
-      <c r="AO9" s="48"/>
+      <c r="AN9" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="AO9" s="16" t="s">
+        <v>26</v>
+      </c>
       <c r="AP9" s="10" t="s">
         <v>38</v>
       </c>
       <c r="AQ9" s="48"/>
-      <c r="AR9" s="82">
+      <c r="AR9" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AS9" s="48"/>
+      <c r="AT9" s="82">
         <v>80000</v>
       </c>
-      <c r="AS9" s="78" t="s">
+      <c r="AU9" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="AT9" s="51" t="s">
+      <c r="AV9" s="51" t="s">
         <v>118</v>
       </c>
-      <c r="AU9" s="40" t="s">
+      <c r="AW9" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="AV9" s="42" t="s">
+      <c r="AX9" s="42" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>3</v>
       </c>
       <c r="AY9" s="56" t="s">
         <v>129</v>
       </c>
       <c r="AZ9" s="56" t="s">
         <v>129</v>
       </c>
       <c r="BA9" s="56" t="s">
         <v>129</v>
       </c>
       <c r="BB9" s="56"/>
       <c r="BC9" s="56"/>
       <c r="BD9" s="70" t="s">
         <v>140</v>
       </c>
       <c r="BE9" s="72">
         <v>45992</v>
       </c>
     </row>
     <row r="10" spans="1:57" ht="73.5" customHeight="1">
       <c r="A10" s="60">
         <v>6666666666</v>
       </c>
-      <c r="B10" s="59" t="s">
+      <c r="B10" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" s="55">
+        <v>1</v>
+      </c>
+      <c r="D10" s="59" t="s">
         <v>119</v>
       </c>
-      <c r="C10" s="41" t="s">
+      <c r="E10" s="41" t="s">
         <v>120</v>
       </c>
-      <c r="D10" s="42" t="s">
+      <c r="F10" s="42" t="s">
         <v>98</v>
       </c>
-      <c r="E10" s="10" t="s">
+      <c r="G10" s="10" t="s">
         <v>76</v>
       </c>
-      <c r="F10" s="39" t="s">
+      <c r="H10" s="39" t="s">
         <v>157</v>
       </c>
-      <c r="G10" s="65" t="s">
+      <c r="I10" s="65" t="s">
         <v>121</v>
       </c>
-      <c r="H10" s="18" t="s">
+      <c r="J10" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="I10" s="27"/>
-      <c r="J10" s="35" t="s">
+      <c r="K10" s="27"/>
+      <c r="L10" s="35" t="s">
         <v>79</v>
       </c>
-      <c r="K10" s="36" t="s">
+      <c r="M10" s="36" t="s">
         <v>81</v>
       </c>
-      <c r="L10" s="38" t="s">
+      <c r="N10" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="M10" s="13" t="s">
+      <c r="O10" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="N10" s="66">
+      <c r="P10" s="66">
         <v>6</v>
       </c>
-      <c r="O10" s="10" t="s">
+      <c r="Q10" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="P10" s="12" t="s">
+      <c r="R10" s="12" t="s">
         <v>64</v>
       </c>
-      <c r="Q10" s="44" t="s">
+      <c r="S10" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="R10" s="13" t="s">
+      <c r="T10" s="13" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="U10" s="10" t="s">
         <v>26</v>
       </c>
       <c r="V10" s="10" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="W10" s="10" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="X10" s="10" t="s">
         <v>68</v>
       </c>
       <c r="Y10" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="Z10" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="AA10" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="Z10" s="10" t="s">
+      <c r="AB10" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AA10" s="10" t="s">
+      <c r="AC10" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="AB10" s="10" t="s">
+      <c r="AD10" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="AC10" s="16" t="s">
+      <c r="AE10" s="16" t="s">
         <v>67</v>
       </c>
-      <c r="AD10" s="16" t="s">
+      <c r="AF10" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="AE10" s="16" t="s">
+      <c r="AG10" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AF10" s="15" t="s">
+      <c r="AH10" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="AG10" s="15" t="s">
+      <c r="AI10" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="AH10" s="46" t="s">
+      <c r="AJ10" s="46" t="s">
         <v>87</v>
       </c>
-      <c r="AI10" s="47" t="s">
+      <c r="AK10" s="47" t="s">
         <v>46</v>
       </c>
-      <c r="AJ10" s="10" t="s">
+      <c r="AL10" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="AK10" s="16" t="s">
+      <c r="AM10" s="16" t="s">
         <v>68</v>
       </c>
-      <c r="AL10" s="16" t="s">
+      <c r="AN10" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="AM10" s="16" t="s">
+      <c r="AO10" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="AN10" s="10" t="s">
+      <c r="AP10" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="AO10" s="48"/>
-      <c r="AP10" s="10" t="s">
+      <c r="AQ10" s="48"/>
+      <c r="AR10" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="AQ10" s="48" t="s">
+      <c r="AS10" s="48" t="s">
         <v>39</v>
       </c>
-      <c r="AR10" s="82">
+      <c r="AT10" s="82">
         <v>60000</v>
       </c>
-      <c r="AS10" s="78" t="s">
+      <c r="AU10" s="78" t="s">
         <v>42</v>
       </c>
-      <c r="AT10" s="51" t="s">
+      <c r="AV10" s="51" t="s">
         <v>122</v>
       </c>
-      <c r="AU10" s="40" t="s">
+      <c r="AW10" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="AV10" s="42" t="s">
+      <c r="AX10" s="42" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AY10" s="56" t="s">
         <v>131</v>
       </c>
       <c r="AZ10" s="56" t="s">
         <v>131</v>
       </c>
       <c r="BA10" s="56" t="s">
         <v>131</v>
       </c>
       <c r="BB10" s="56"/>
       <c r="BC10" s="56"/>
       <c r="BD10" s="70" t="s">
         <v>141</v>
       </c>
       <c r="BE10" s="72">
         <v>45991</v>
       </c>
     </row>
     <row r="11" spans="1:57" ht="56" customHeight="1">
       <c r="A11" s="60"/>
-      <c r="B11" s="59"/>
-[...17 lines deleted...]
-      <c r="T11" s="10"/>
+      <c r="B11" s="17"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="59"/>
+      <c r="E11" s="41"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="39"/>
+      <c r="I11" s="65"/>
+      <c r="J11" s="18"/>
+      <c r="K11" s="27"/>
+      <c r="L11" s="35"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="38"/>
+      <c r="O11" s="13"/>
+      <c r="P11" s="66"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="12"/>
+      <c r="S11" s="44"/>
+      <c r="T11" s="13"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
       <c r="W11" s="10"/>
       <c r="X11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="10"/>
-      <c r="AC11" s="16"/>
-      <c r="AD11" s="16"/>
+      <c r="AC11" s="10"/>
+      <c r="AD11" s="10"/>
       <c r="AE11" s="16"/>
-      <c r="AF11" s="15"/>
-[...5 lines deleted...]
-      <c r="AL11" s="16"/>
+      <c r="AF11" s="16"/>
+      <c r="AG11" s="16"/>
+      <c r="AH11" s="15"/>
+      <c r="AI11" s="15"/>
+      <c r="AJ11" s="46"/>
+      <c r="AK11" s="47"/>
+      <c r="AL11" s="10"/>
       <c r="AM11" s="16"/>
-      <c r="AN11" s="10"/>
-      <c r="AO11" s="48"/>
+      <c r="AN11" s="16"/>
+      <c r="AO11" s="16"/>
       <c r="AP11" s="10"/>
       <c r="AQ11" s="48"/>
-      <c r="AR11" s="81"/>
-[...5 lines deleted...]
-      <c r="AX11" s="55"/>
+      <c r="AR11" s="10"/>
+      <c r="AS11" s="48"/>
+      <c r="AT11" s="81"/>
+      <c r="AU11" s="78"/>
+      <c r="AV11" s="51"/>
+      <c r="AW11" s="40"/>
+      <c r="AX11" s="42"/>
       <c r="AY11" s="56"/>
       <c r="AZ11" s="56"/>
       <c r="BA11" s="56"/>
       <c r="BB11" s="56"/>
       <c r="BC11" s="56"/>
       <c r="BD11" s="70" t="s">
         <v>149</v>
       </c>
       <c r="BE11" s="72">
         <v>46023</v>
       </c>
     </row>
     <row r="12" spans="1:57" ht="56" customHeight="1">
       <c r="A12" s="60"/>
-      <c r="B12" s="59"/>
-[...17 lines deleted...]
-      <c r="T12" s="10"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="59"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="42"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="65"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="35"/>
+      <c r="M12" s="36"/>
+      <c r="N12" s="38"/>
+      <c r="O12" s="13"/>
+      <c r="P12" s="66"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="12"/>
+      <c r="S12" s="44"/>
+      <c r="T12" s="13"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
       <c r="W12" s="10"/>
       <c r="X12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
-      <c r="AC12" s="16"/>
-      <c r="AD12" s="16"/>
+      <c r="AC12" s="10"/>
+      <c r="AD12" s="10"/>
       <c r="AE12" s="16"/>
-      <c r="AF12" s="15"/>
-[...5 lines deleted...]
-      <c r="AL12" s="16"/>
+      <c r="AF12" s="16"/>
+      <c r="AG12" s="16"/>
+      <c r="AH12" s="15"/>
+      <c r="AI12" s="15"/>
+      <c r="AJ12" s="46"/>
+      <c r="AK12" s="47"/>
+      <c r="AL12" s="10"/>
       <c r="AM12" s="16"/>
-      <c r="AN12" s="10"/>
-      <c r="AO12" s="48"/>
+      <c r="AN12" s="16"/>
+      <c r="AO12" s="16"/>
       <c r="AP12" s="10"/>
       <c r="AQ12" s="48"/>
-      <c r="AR12" s="81"/>
-[...5 lines deleted...]
-      <c r="AX12" s="55"/>
+      <c r="AR12" s="10"/>
+      <c r="AS12" s="48"/>
+      <c r="AT12" s="81"/>
+      <c r="AU12" s="78"/>
+      <c r="AV12" s="51"/>
+      <c r="AW12" s="40"/>
+      <c r="AX12" s="42"/>
       <c r="AY12" s="56"/>
       <c r="AZ12" s="56"/>
       <c r="BA12" s="56"/>
       <c r="BB12" s="56"/>
       <c r="BC12" s="56"/>
       <c r="BD12" s="70" t="s">
         <v>150</v>
       </c>
       <c r="BE12" s="72">
         <v>46054</v>
       </c>
     </row>
     <row r="13" spans="1:57" ht="89" customHeight="1">
       <c r="A13" s="60"/>
-      <c r="B13" s="59"/>
-[...17 lines deleted...]
-      <c r="T13" s="10"/>
+      <c r="B13" s="17"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="39"/>
+      <c r="I13" s="65"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="27"/>
+      <c r="L13" s="35"/>
+      <c r="M13" s="36"/>
+      <c r="N13" s="38"/>
+      <c r="O13" s="13"/>
+      <c r="P13" s="66"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="12"/>
+      <c r="S13" s="44"/>
+      <c r="T13" s="13"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
       <c r="W13" s="10"/>
       <c r="X13" s="10"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
-      <c r="AC13" s="16"/>
-      <c r="AD13" s="16"/>
+      <c r="AC13" s="10"/>
+      <c r="AD13" s="10"/>
       <c r="AE13" s="16"/>
-      <c r="AF13" s="15"/>
-[...5 lines deleted...]
-      <c r="AL13" s="16"/>
+      <c r="AF13" s="16"/>
+      <c r="AG13" s="16"/>
+      <c r="AH13" s="15"/>
+      <c r="AI13" s="15"/>
+      <c r="AJ13" s="46"/>
+      <c r="AK13" s="47"/>
+      <c r="AL13" s="10"/>
       <c r="AM13" s="16"/>
-      <c r="AN13" s="10"/>
-      <c r="AO13" s="48"/>
+      <c r="AN13" s="16"/>
+      <c r="AO13" s="16"/>
       <c r="AP13" s="10"/>
       <c r="AQ13" s="48"/>
-      <c r="AR13" s="81"/>
-[...5 lines deleted...]
-      <c r="AX13" s="55"/>
+      <c r="AR13" s="10"/>
+      <c r="AS13" s="48"/>
+      <c r="AT13" s="81"/>
+      <c r="AU13" s="78"/>
+      <c r="AV13" s="51"/>
+      <c r="AW13" s="40"/>
+      <c r="AX13" s="42"/>
       <c r="AY13" s="56"/>
       <c r="AZ13" s="56"/>
       <c r="BA13" s="56"/>
       <c r="BB13" s="56"/>
       <c r="BC13" s="56"/>
       <c r="BD13" s="70" t="s">
         <v>151</v>
       </c>
       <c r="BE13" s="72">
         <v>46082</v>
       </c>
     </row>
     <row r="14" spans="1:57" ht="56" customHeight="1">
       <c r="A14" s="60"/>
-      <c r="B14" s="59"/>
-[...17 lines deleted...]
-      <c r="T14" s="10"/>
+      <c r="B14" s="17"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="39"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="27"/>
+      <c r="L14" s="35"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="38"/>
+      <c r="O14" s="13"/>
+      <c r="P14" s="66"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="12"/>
+      <c r="S14" s="44"/>
+      <c r="T14" s="13"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
       <c r="W14" s="10"/>
       <c r="X14" s="10"/>
       <c r="Y14" s="10"/>
       <c r="Z14" s="10"/>
       <c r="AA14" s="10"/>
       <c r="AB14" s="10"/>
-      <c r="AC14" s="16"/>
-      <c r="AD14" s="16"/>
+      <c r="AC14" s="10"/>
+      <c r="AD14" s="10"/>
       <c r="AE14" s="16"/>
-      <c r="AF14" s="15"/>
-[...5 lines deleted...]
-      <c r="AL14" s="16"/>
+      <c r="AF14" s="16"/>
+      <c r="AG14" s="16"/>
+      <c r="AH14" s="15"/>
+      <c r="AI14" s="15"/>
+      <c r="AJ14" s="46"/>
+      <c r="AK14" s="47"/>
+      <c r="AL14" s="10"/>
       <c r="AM14" s="16"/>
-      <c r="AN14" s="10"/>
-      <c r="AO14" s="48"/>
+      <c r="AN14" s="16"/>
+      <c r="AO14" s="16"/>
       <c r="AP14" s="10"/>
       <c r="AQ14" s="48"/>
-      <c r="AR14" s="81"/>
-[...5 lines deleted...]
-      <c r="AX14" s="55"/>
+      <c r="AR14" s="10"/>
+      <c r="AS14" s="48"/>
+      <c r="AT14" s="81"/>
+      <c r="AU14" s="78"/>
+      <c r="AV14" s="51"/>
+      <c r="AW14" s="40"/>
+      <c r="AX14" s="42"/>
       <c r="AY14" s="56"/>
       <c r="AZ14" s="56"/>
       <c r="BA14" s="56"/>
       <c r="BB14" s="56"/>
       <c r="BC14" s="56"/>
       <c r="BD14" s="70"/>
       <c r="BE14" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="46">
-    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="BE3:BE4"/>
+    <mergeCell ref="AX3:AX4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="D3:D4"/>
-[...37 lines deleted...]
-    <mergeCell ref="AX3:AX4"/>
     <mergeCell ref="AY3:AY4"/>
     <mergeCell ref="AZ3:AZ4"/>
     <mergeCell ref="BA3:BA4"/>
     <mergeCell ref="BC3:BC4"/>
+    <mergeCell ref="AT3:AT4"/>
+    <mergeCell ref="AU3:AU4"/>
+    <mergeCell ref="AH3:AH4"/>
+    <mergeCell ref="BB3:BB4"/>
+    <mergeCell ref="BD3:BD4"/>
+    <mergeCell ref="AW3:AW4"/>
+    <mergeCell ref="AI3:AI4"/>
+    <mergeCell ref="AJ3:AJ4"/>
+    <mergeCell ref="AK3:AK4"/>
+    <mergeCell ref="AL3:AL4"/>
+    <mergeCell ref="AM3:AM4"/>
+    <mergeCell ref="AV3:AV4"/>
+    <mergeCell ref="AN3:AN4"/>
+    <mergeCell ref="AP3:AQ3"/>
+    <mergeCell ref="AR3:AS3"/>
+    <mergeCell ref="AO3:AO4"/>
+    <mergeCell ref="AG3:AG4"/>
+    <mergeCell ref="I3:M3"/>
+    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="S3:T3"/>
+    <mergeCell ref="U3:W3"/>
+    <mergeCell ref="X3:Z3"/>
+    <mergeCell ref="AA3:AE3"/>
+    <mergeCell ref="AF3:AF4"/>
+    <mergeCell ref="D1:F1"/>
+    <mergeCell ref="D2:R2"/>
+    <mergeCell ref="S2:AI2"/>
+    <mergeCell ref="AJ2:AU2"/>
+    <mergeCell ref="AV2:AX2"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:H4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="16">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:K14" xr:uid="{D99B96A6-FAFE-4F13-A1CC-6C040F21C81D}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M14" xr:uid="{D99B96A6-FAFE-4F13-A1CC-6C040F21C81D}">
       <formula1>"5分以内,5分以上～10分以内,10分以上"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="S5:AG14 AJ5:AK14" xr:uid="{5452C23D-DC19-45FE-8757-CB3E56D5C7F0}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="U5:AI14 AL5:AM14" xr:uid="{5452C23D-DC19-45FE-8757-CB3E56D5C7F0}">
       <formula1>"○,×,△"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O14 Q5:R14 AM6:AM14 AM5" xr:uid="{8F2BDEED-AA8F-48EB-80CD-B8EC0E8D49AA}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q5:Q14 S5:T14 AO6:AO14 AO5" xr:uid="{8F2BDEED-AA8F-48EB-80CD-B8EC0E8D49AA}">
       <formula1>"○,×"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AH5:AH14" xr:uid="{B204CE38-4CF7-43B6-8CF2-61FE6117B236}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AJ5:AJ14" xr:uid="{B204CE38-4CF7-43B6-8CF2-61FE6117B236}">
       <formula1>"在籍あり,在籍なし"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M5:M14" xr:uid="{5800AE55-D4CB-4764-B76A-9DE408CA75D7}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="O5:O14" xr:uid="{5800AE55-D4CB-4764-B76A-9DE408CA75D7}">
       <formula1>"設置あり,設置なし"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AW5:AW14" xr:uid="{7BF7A33A-274D-4DFD-B151-0139F7EACE68}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:B14" xr:uid="{7BF7A33A-274D-4DFD-B151-0139F7EACE68}">
       <formula1>"満床,空床,空床見込み"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AL5:AL14" xr:uid="{A1FDBA68-CD99-4683-9EB3-AEE17DD0378B}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AN5:AN14" xr:uid="{A1FDBA68-CD99-4683-9EB3-AEE17DD0378B}">
       <formula1>"事業所内での自炊提供,委託契約による配送"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AI5:AI14" xr:uid="{556B6080-4CF0-48BA-BFEF-AD83889EBCB8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AK5:AK14" xr:uid="{556B6080-4CF0-48BA-BFEF-AD83889EBCB8}">
       <formula1>"支援可,支援不可"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L5:L14" xr:uid="{86EF33A6-4D28-42CF-9D48-B4F95F4CC5EF}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="N5:N14" xr:uid="{86EF33A6-4D28-42CF-9D48-B4F95F4CC5EF}">
       <formula1>"戸建てタイプ,マンションタイプ,ワンルームタイプ"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AO5:AO14 AQ5:AQ14" xr:uid="{A81515DB-0306-49F5-ABB0-5E2872DA4DA8}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AQ5:AQ14 AS5:AS14" xr:uid="{A81515DB-0306-49F5-ABB0-5E2872DA4DA8}">
       <formula1>"緊急連絡体制：有,緊急連絡体制：無"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AN5:AN14 AP5:AP14" xr:uid="{956E5534-6CE7-40BA-8DB4-C36F02A195F6}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AP5:AP14 AR5:AR14" xr:uid="{956E5534-6CE7-40BA-8DB4-C36F02A195F6}">
       <formula1>"有,無"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5:J14" xr:uid="{EB784AD6-0559-4607-A61D-8F5F70AD586E}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K5:L14" xr:uid="{EB784AD6-0559-4607-A61D-8F5F70AD586E}">
       <formula1>"10分以内,10分以上～30分以内,30分以上"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:H14" xr:uid="{C0E3E82F-213D-4B76-A566-D915559EBEDF}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J5:J14" xr:uid="{C0E3E82F-213D-4B76-A566-D915559EBEDF}">
       <formula1>"徒歩,バス"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P5:P14" xr:uid="{F32060A5-1B9D-4140-98AB-74A2CD537908}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R5:R14" xr:uid="{F32060A5-1B9D-4140-98AB-74A2CD537908}">
       <formula1>"介護サービス包括型,日中サービス支援型,外部サービス利用型"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E14" xr:uid="{9B3BBA74-2994-4AB0-97EA-84CC7F1B56F4}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G14" xr:uid="{9B3BBA74-2994-4AB0-97EA-84CC7F1B56F4}">
       <formula1>"川崎区,幸区,中原区,高津区,宮前区,多摩区,麻生区"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AS5:AS14" xr:uid="{F3D5A46C-E69D-46E8-95C0-28C14190BA48}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="AU5:AU14" xr:uid="{F3D5A46C-E69D-46E8-95C0-28C14190BA48}">
       <formula1>"喫煙不可,要相談"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="17" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{343F8CE6-00FD-470B-94E4-112C3270DA0D}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q14"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="N1" sqref="N1"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="27.5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="17.9140625" customWidth="1"/>
+    <col min="2" max="2" width="27.5" customWidth="1"/>
+    <col min="3" max="3" width="17.9140625" customWidth="1"/>
+    <col min="4" max="6" width="27.5" customWidth="1"/>
+    <col min="7" max="7" width="9.1640625" customWidth="1"/>
+    <col min="8" max="8" width="27.5" customWidth="1"/>
+    <col min="9" max="9" width="23.5" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
     <col min="11" max="14" width="17.1640625" customWidth="1"/>
     <col min="15" max="15" width="30.08203125" customWidth="1"/>
     <col min="16" max="16" width="51.08203125" customWidth="1"/>
     <col min="17" max="17" width="19.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="92.5" customHeight="1">
-      <c r="B1" s="139" t="s">
+      <c r="D1" s="139" t="s">
         <v>95</v>
       </c>
-      <c r="C1" s="139"/>
-      <c r="D1" s="139"/>
+      <c r="E1" s="139"/>
+      <c r="F1" s="139"/>
     </row>
     <row r="2" spans="1:17" ht="30" customHeight="1">
-      <c r="B2" s="93" t="s">
+      <c r="D2" s="131" t="s">
         <v>51</v>
       </c>
-      <c r="C2" s="94"/>
-[...3 lines deleted...]
-      <c r="G2" s="141" t="s">
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="140"/>
+      <c r="I2" s="141" t="s">
         <v>45</v>
       </c>
-      <c r="H2" s="123"/>
+      <c r="J2" s="89"/>
     </row>
     <row r="3" spans="1:17" ht="43.5" customHeight="1">
-      <c r="A3" s="88" t="s">
+      <c r="A3" s="126" t="s">
         <v>93</v>
       </c>
-      <c r="B3" s="109" t="s">
+      <c r="B3" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="99" t="s">
+      <c r="E3" s="105" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="99" t="s">
+      <c r="F3" s="105" t="s">
         <v>50</v>
       </c>
-      <c r="E3" s="101" t="s">
+      <c r="G3" s="135" t="s">
         <v>52</v>
       </c>
-      <c r="F3" s="102"/>
-      <c r="G3" s="102" t="s">
+      <c r="H3" s="136"/>
+      <c r="I3" s="136" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="101" t="s">
+      <c r="J3" s="135" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="127" t="s">
-[...5 lines deleted...]
-      <c r="K3" s="131" t="s">
+      <c r="K3" s="99" t="s">
         <v>7</v>
       </c>
-      <c r="L3" s="117" t="s">
+      <c r="L3" s="101" t="s">
         <v>8</v>
       </c>
-      <c r="M3" s="117" t="s">
+      <c r="M3" s="101" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="117" t="s">
+      <c r="N3" s="101" t="s">
         <v>92</v>
       </c>
-      <c r="O3" s="117" t="s">
+      <c r="O3" s="101" t="s">
         <v>164</v>
       </c>
-      <c r="P3" s="107" t="s">
+      <c r="P3" s="115" t="s">
         <v>163</v>
       </c>
-      <c r="Q3" s="125" t="s">
+      <c r="Q3" s="93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="31.5" customHeight="1" thickBot="1">
-      <c r="A4" s="88"/>
-[...15 lines deleted...]
-      <c r="Q4" s="126"/>
+      <c r="A4" s="126"/>
+      <c r="B4" s="96"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="118"/>
+      <c r="E4" s="106"/>
+      <c r="F4" s="106"/>
+      <c r="G4" s="137"/>
+      <c r="H4" s="138"/>
+      <c r="I4" s="138"/>
+      <c r="J4" s="137"/>
+      <c r="K4" s="100"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="102"/>
+      <c r="N4" s="100"/>
+      <c r="O4" s="102"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="94"/>
     </row>
     <row r="5" spans="1:17" ht="56" customHeight="1" thickTop="1">
       <c r="A5" s="60"/>
-      <c r="B5" s="58"/>
-[...7 lines deleted...]
-      <c r="J5" s="52"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="31"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="68"/>
       <c r="K5" s="53"/>
       <c r="L5" s="53"/>
       <c r="M5" s="53"/>
       <c r="N5" s="53"/>
       <c r="O5" s="83"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="75"/>
     </row>
     <row r="6" spans="1:17" ht="56" customHeight="1">
       <c r="A6" s="60"/>
-      <c r="B6" s="58"/>
-[...7 lines deleted...]
-      <c r="J6" s="55"/>
+      <c r="B6" s="62"/>
+      <c r="C6" s="55"/>
+      <c r="D6" s="58"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="10"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="49"/>
+      <c r="J6" s="68"/>
       <c r="K6" s="56"/>
       <c r="L6" s="56"/>
       <c r="M6" s="56"/>
       <c r="N6" s="56"/>
       <c r="O6" s="83"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="75"/>
     </row>
     <row r="7" spans="1:17" ht="56" customHeight="1">
       <c r="A7" s="60"/>
-      <c r="B7" s="58"/>
-[...7 lines deleted...]
-      <c r="J7" s="55"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="55"/>
+      <c r="D7" s="58"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="10"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="68"/>
       <c r="K7" s="56"/>
       <c r="L7" s="56"/>
       <c r="M7" s="56"/>
       <c r="N7" s="56"/>
       <c r="O7" s="83"/>
       <c r="P7" s="63"/>
       <c r="Q7" s="75"/>
     </row>
     <row r="8" spans="1:17" ht="56" customHeight="1">
       <c r="A8" s="60"/>
-      <c r="B8" s="58"/>
-[...7 lines deleted...]
-      <c r="J8" s="55"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="58"/>
+      <c r="E8" s="30"/>
+      <c r="F8" s="31"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="68"/>
       <c r="K8" s="56"/>
       <c r="L8" s="56"/>
       <c r="M8" s="56"/>
       <c r="N8" s="56"/>
       <c r="O8" s="83"/>
       <c r="P8" s="63"/>
       <c r="Q8" s="75"/>
     </row>
     <row r="9" spans="1:17" ht="56" customHeight="1">
       <c r="A9" s="60"/>
-      <c r="B9" s="58"/>
-[...7 lines deleted...]
-      <c r="J9" s="55"/>
+      <c r="B9" s="62"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="30"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="49"/>
+      <c r="J9" s="68"/>
       <c r="K9" s="56"/>
       <c r="L9" s="56"/>
       <c r="M9" s="56"/>
       <c r="N9" s="56"/>
       <c r="O9" s="83"/>
       <c r="P9" s="63"/>
       <c r="Q9" s="75"/>
     </row>
     <row r="10" spans="1:17" ht="56" customHeight="1">
       <c r="A10" s="60"/>
-      <c r="B10" s="58"/>
-[...7 lines deleted...]
-      <c r="J10" s="55"/>
+      <c r="B10" s="62"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="49"/>
+      <c r="J10" s="68"/>
       <c r="K10" s="56"/>
       <c r="L10" s="56"/>
       <c r="M10" s="56"/>
       <c r="N10" s="56"/>
       <c r="O10" s="83"/>
       <c r="P10" s="63"/>
       <c r="Q10" s="75"/>
     </row>
     <row r="11" spans="1:17" ht="56" customHeight="1">
       <c r="A11" s="60"/>
-      <c r="B11" s="58"/>
-[...7 lines deleted...]
-      <c r="J11" s="55"/>
+      <c r="B11" s="62"/>
+      <c r="C11" s="55"/>
+      <c r="D11" s="58"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="31"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="49"/>
+      <c r="J11" s="68"/>
       <c r="K11" s="56"/>
       <c r="L11" s="56"/>
       <c r="M11" s="56"/>
       <c r="N11" s="56"/>
       <c r="O11" s="83"/>
       <c r="P11" s="63"/>
       <c r="Q11" s="75"/>
     </row>
     <row r="12" spans="1:17" ht="56" customHeight="1">
       <c r="A12" s="60"/>
-      <c r="B12" s="58"/>
-[...7 lines deleted...]
-      <c r="J12" s="55"/>
+      <c r="B12" s="62"/>
+      <c r="C12" s="55"/>
+      <c r="D12" s="58"/>
+      <c r="E12" s="30"/>
+      <c r="F12" s="31"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="49"/>
+      <c r="J12" s="68"/>
       <c r="K12" s="56"/>
       <c r="L12" s="56"/>
       <c r="M12" s="56"/>
       <c r="N12" s="56"/>
       <c r="O12" s="83"/>
       <c r="P12" s="63"/>
       <c r="Q12" s="75"/>
     </row>
     <row r="13" spans="1:17" ht="56" customHeight="1">
       <c r="A13" s="60"/>
-      <c r="B13" s="59"/>
-[...7 lines deleted...]
-      <c r="J13" s="55"/>
+      <c r="B13" s="62"/>
+      <c r="C13" s="55"/>
+      <c r="D13" s="59"/>
+      <c r="E13" s="41"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="74"/>
+      <c r="I13" s="51"/>
+      <c r="J13" s="61"/>
       <c r="K13" s="56"/>
       <c r="L13" s="56"/>
       <c r="M13" s="56"/>
       <c r="N13" s="56"/>
       <c r="O13" s="84"/>
       <c r="P13" s="64"/>
       <c r="Q13" s="76"/>
     </row>
     <row r="14" spans="1:17" ht="56" customHeight="1">
       <c r="A14" s="60"/>
-      <c r="B14" s="59"/>
-[...7 lines deleted...]
-      <c r="J14" s="55"/>
+      <c r="B14" s="62"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="59"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="74"/>
+      <c r="I14" s="51"/>
+      <c r="J14" s="61"/>
       <c r="K14" s="56"/>
       <c r="L14" s="56"/>
       <c r="M14" s="56"/>
       <c r="N14" s="56"/>
       <c r="O14" s="84"/>
       <c r="P14" s="64"/>
       <c r="Q14" s="76"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="19">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:H4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
-    <mergeCell ref="B1:D1"/>
+    <mergeCell ref="D1:F1"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="G3:G4"/>
-[...2 lines deleted...]
-    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="D2:H2"/>
+    <mergeCell ref="I2:J2"/>
     <mergeCell ref="O3:O4"/>
-    <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
-    <mergeCell ref="A3:A4"/>
-[...3 lines deleted...]
-    <mergeCell ref="E3:F4"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <dataValidations count="2">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E14" xr:uid="{402CA666-D0BC-450A-A170-D2856F039EDE}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G14" xr:uid="{402CA666-D0BC-450A-A170-D2856F039EDE}">
       <formula1>"川崎区,幸区,中原区,高津区,宮前区,多摩区,麻生区"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I5:I14" xr:uid="{E27D5FBB-53A5-4D51-9336-CDCD58FA0306}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B5:B14" xr:uid="{E27D5FBB-53A5-4D51-9336-CDCD58FA0306}">
       <formula1>"満床→空床,満床→空床見込み,空床→空床(募集人数変更),空床→入居による満床"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="17" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>