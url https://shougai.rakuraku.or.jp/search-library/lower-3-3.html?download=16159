--- v0 (2026-05-24)
+++ v1 (2026-11-06)
@@ -9,51 +9,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="477AEB8B" w14:textId="6C56129C" w:rsidR="00DC7628" w:rsidRPr="000B30F8" w:rsidRDefault="00973004" w:rsidP="00DC7628">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:szCs w:val="21"/>
           <w:lang w:eastAsia="zh-TW"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="305FD0E1" wp14:editId="3D14CE41">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-488950</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4597400" cy="304800"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapNone/>
@@ -70,160 +70,208 @@
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4597400" cy="304800"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="tx1">
                               <a:lumMod val="100000"/>
                               <a:lumOff val="0"/>
                             </a:schemeClr>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="633277C1" w14:textId="77777777" w:rsidR="00973004" w:rsidRPr="006A1D58" w:rsidRDefault="00973004" w:rsidP="00973004">
+                          <w:p w14:paraId="633277C1" w14:textId="08C4612E" w:rsidR="00973004" w:rsidRPr="006A1D58" w:rsidRDefault="00973004" w:rsidP="00973004">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>★</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>黄色</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>マーカ</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
-                              <w:t>下線部分は、令和７年１１</w:t>
+                              <w:t>下線部分は、令和</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B32C5">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>８</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>年</w:t>
+                            </w:r>
+                            <w:r w:rsidR="006B32C5">
+                              <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
+                                <w:b/>
+                                <w:color w:val="FF0000"/>
+                              </w:rPr>
+                              <w:t>10</w:t>
                             </w:r>
                             <w:r w:rsidRPr="006A1D58">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="FF0000"/>
                               </w:rPr>
                               <w:t>月に追加又は修正した部分を示す。</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="305FD0E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="テキスト ボックス 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-38.5pt;width:362pt;height:24pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4Wgv/MgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3bSpJtYcVbbbFNV&#10;2l6kbT8AYxyjYoYCib39+h3AySbtW1U/IGCGM3POzHh9O3SKHIV1EnRJp5OcEqE51FLvS/rj++7N&#10;khLnma6ZAi1K+iQcvd28frXuTSFm0IKqhSUIol3Rm5K23psiyxxvRcfcBIzQaGzAdszj0e6z2rIe&#10;0TuVzfL8XdaDrY0FLpzD2/tkpJuI3zSC+69N44QnqqSYm4+rjWsV1myzZsXeMtNKPqbB/iGLjkmN&#10;Qc9Q98wzcrDyL6hOcgsOGj/h0GXQNJKLyAHZTPM/2Dy2zIjIBcVx5iyT+3+w/Mvx0XyzxA/vYcAC&#10;RhLOPAD/6YiGbcv0XtxZC30rWI2Bp0GyrDeuGJ8GqV3hAkjVf4Yai8wOHiLQ0NguqII8CaJjAZ7O&#10;oovBE46X88XqZp6jiaPtbT5f4j6EYMXptbHOfxTQkbApqcWiRnR2fHA+uZ5cQjAHStY7qVQ82H21&#10;VZYcGTbALn4j+pWb0qQv6WoxWyQBriBCL4oziB+SSOrQIdsEPM3Dl5oJ77Hl0v2JSWznABF5XUXu&#10;pMcBULIrKTI/owS1P+g6tqdnUqU9iqL0KH9QPGnvh2pAx1CGCuonLISF1Og4mLhpwf6mpMcmL6n7&#10;dWBWUKI+aSzmzXy2WuBUxMNyucIq2EtDdWFgmiNQST0labv1aY4Oxsp9i3GSLhrusPyNjJV5yWnM&#10;Gts4ajCOXJiTy3P0evkxbJ4BAAD//wMAUEsDBBQABgAIAAAAIQDIgGQk3gAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctoQyrVCaTgjEAYRAGztwzBqvqdY4pcnW8u8xJ7g9&#10;+1nP3ytXk+/ECYfYBtJwNVcgkOpgW2o0bD+eZjcgYjJkTRcINXxjhFV1flaawoaR1njapEZwCMXC&#10;aHAp9YWUsXboTZyHHom9fRi8STwOjbSDGTncdzJTaim9aYk/ONPjg8P6sDl6De+PL8svl4/b9eJt&#10;HPfuU10/vx60vryY7u9AJJzS3zH84jM6VMy0C0eyUXQauEjSMMtzFmzn2YLFjjfZrQJZlfJ/geoH&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuFoL/zICAABgBAAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAyIBkJN4AAAAIAQAADwAAAAAAAAAAAAAA&#10;AACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJcFAAAAAA==&#10;" strokecolor="black [3213]">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="633277C1" w14:textId="77777777" w:rsidR="00973004" w:rsidRPr="006A1D58" w:rsidRDefault="00973004" w:rsidP="00973004">
+                    <w:p w14:paraId="633277C1" w14:textId="08C4612E" w:rsidR="00973004" w:rsidRPr="006A1D58" w:rsidRDefault="00973004" w:rsidP="00973004">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>★</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>黄色</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>マーカ</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
-                        <w:t>下線部分は、令和７年１１</w:t>
+                        <w:t>下線部分は、令和</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B32C5">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>８</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>年</w:t>
+                      </w:r>
+                      <w:r w:rsidR="006B32C5">
+                        <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
+                          <w:b/>
+                          <w:color w:val="FF0000"/>
+                        </w:rPr>
+                        <w:t>10</w:t>
                       </w:r>
                       <w:r w:rsidRPr="006A1D58">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                         </w:rPr>
                         <w:t>月に追加又は修正した部分を示す。</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007D6465" w:rsidRPr="000B30F8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:noProof/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -2073,51 +2121,83 @@
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に負担させるのが適当と認められるもの</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07450CBA" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00561D87" w:rsidRDefault="00506A60">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561D87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>４　事業所は、前３</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証を当該費用を支払った</w:t>
+        <w:t>項の費用の支払を受けた場合は、当該費用に係る領収証</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>当該費用</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>支払った</w:t>
       </w:r>
       <w:r w:rsidR="0061248C" w:rsidRPr="00561D87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>利用者</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>に対し交付しなければならない。</w:t>
       </w:r>
       <w:r w:rsidR="00D105ED" w:rsidRPr="00561D87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F05E022" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00561D87" w:rsidRDefault="00506A60">
       <w:pPr>
@@ -2690,63 +2770,79 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>第15条　事業者は、利用者の人権の擁護、虐待の防止等のため、</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4960">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>苦情解決体制を整備するとともに、</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>次の措置を講ずるものとする。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39238B73" w14:textId="77777777" w:rsidR="000B30F8" w:rsidRPr="00FF4960" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
+    <w:p w14:paraId="39238B73" w14:textId="783BE1CD" w:rsidR="000B30F8" w:rsidRPr="00FF4960" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>（１）虐待の防止に関する責任者を選定し、設置すること。</w:t>
+        <w:t>（１）虐待の防止に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32C5" w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>担当者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF4960">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>を選定し、設置すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23A99B70" w14:textId="77777777" w:rsidR="000B30F8" w:rsidRPr="00FF4960" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（２）成年後見制度の利用を支援すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBCD74D" w14:textId="77777777" w:rsidR="000B30F8" w:rsidRPr="00FF4960" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF4960">
@@ -2917,259 +3013,226 @@
     <w:p w14:paraId="2A690D80" w14:textId="77777777" w:rsidR="000B30F8" w:rsidRPr="000B30F8" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
       <w:pPr>
         <w:ind w:leftChars="50" w:left="210" w:hangingChars="50" w:hanging="105"/>
         <w:rPr>
           <w:rFonts w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B30F8">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（３）従業者に対し、身体拘束等の適正化のための研修を定期的に実施する。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158E2637" w14:textId="77777777" w:rsidR="00E72E7D" w:rsidRPr="000B30F8" w:rsidRDefault="00E72E7D" w:rsidP="00E72E7D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="095CC109" w14:textId="6AF941AE" w:rsidR="00E72E7D" w:rsidRPr="00557ED6" w:rsidRDefault="00E72E7D" w:rsidP="00E72E7D">
+    <w:p w14:paraId="095CC109" w14:textId="6AF941AE" w:rsidR="00E72E7D" w:rsidRPr="006B32C5" w:rsidRDefault="00E72E7D" w:rsidP="00E72E7D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561D87">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（感染</w:t>
       </w:r>
       <w:r w:rsidRPr="00557ED6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>症</w:t>
       </w:r>
-      <w:r w:rsidR="00E542B4" w:rsidRPr="007810AA">
-[...4 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidR="00E542B4" w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>及び食中毒の発生・まん延防止のための</w:t>
       </w:r>
-      <w:r w:rsidRPr="00557ED6">
+      <w:r w:rsidRPr="006B32C5">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>対策に関する事項）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71752564" w14:textId="44427799" w:rsidR="000B30F8" w:rsidRPr="00FF4960" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
+    <w:p w14:paraId="71752564" w14:textId="44427799" w:rsidR="000B30F8" w:rsidRPr="006B32C5" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>第1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>条　事業者は、事業所において感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00E542B4" w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>又は食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>が発生し、又はまん延しないように、次の措置を講ずるものとする。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36285F38" w14:textId="27A8B0B3" w:rsidR="000B30F8" w:rsidRPr="006B32C5" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（１）事業所における感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00E542B4" w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための対策を検討する委員会（テレビ電話装置等を活用して行うことができるものとする。）を定期的に開催するとともに、その結果について従業者に周知徹底を図ること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D9C4C8" w14:textId="57DF599E" w:rsidR="000B30F8" w:rsidRPr="006B32C5" w:rsidRDefault="000B30F8" w:rsidP="00E542B4">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（２）事業所における感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00E542B4" w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及びまん延の防止のための指針を整備すること。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5EF38A" w14:textId="09D13C2E" w:rsidR="000B30F8" w:rsidRPr="00FF4960" w:rsidRDefault="000B30F8" w:rsidP="000B30F8">
+      <w:pPr>
+        <w:ind w:left="420" w:hangingChars="200" w:hanging="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>（３）事業所において、従業者に対し、感染症</w:t>
+      </w:r>
+      <w:r w:rsidR="00E542B4" w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>及び食中毒</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32C5">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>の予防及び</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FF4960">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>第</w:t>
-[...155 lines deleted...]
-        <w:t>の予防及びまん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
+        <w:t>まん延の防止のための研修及び訓練を定期的に実施すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBC9D5B" w14:textId="77777777" w:rsidR="00E72E7D" w:rsidRPr="000B30F8" w:rsidRDefault="00E72E7D" w:rsidP="00E72E7D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DED8DEA" w14:textId="12BF5CA2" w:rsidR="00E72E7D" w:rsidRPr="00557ED6" w:rsidRDefault="00E72E7D" w:rsidP="00E72E7D">
       <w:pPr>
         <w:ind w:left="210" w:hangingChars="100" w:hanging="210"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00557ED6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>（業務継続計画の策定に関する事項）</w:t>
@@ -3651,58 +3714,58 @@
     <w:p w14:paraId="4D283810" w14:textId="77777777" w:rsidR="00D105ED" w:rsidRPr="00561D87" w:rsidRDefault="00D105ED">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D105ED" w:rsidRPr="00561D87" w:rsidSect="00DD6BC7">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="37"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B82ECF7" w14:textId="77777777" w:rsidR="00323FDD" w:rsidRDefault="00323FDD">
+    <w:p w14:paraId="3433C3D0" w14:textId="77777777" w:rsidR="00FB7A0C" w:rsidRDefault="00FB7A0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A5FD8D6" w14:textId="77777777" w:rsidR="00323FDD" w:rsidRDefault="00323FDD">
+    <w:p w14:paraId="316AE480" w14:textId="77777777" w:rsidR="00FB7A0C" w:rsidRDefault="00FB7A0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -3775,58 +3838,58 @@
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="23BF306A" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="78B117BD" w14:textId="77777777" w:rsidR="005C5EF1" w:rsidRDefault="005C5EF1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D877ED2" w14:textId="77777777" w:rsidR="00323FDD" w:rsidRDefault="00323FDD">
+    <w:p w14:paraId="030FB769" w14:textId="77777777" w:rsidR="00FB7A0C" w:rsidRDefault="00FB7A0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7601EFB4" w14:textId="77777777" w:rsidR="00323FDD" w:rsidRDefault="00323FDD">
+    <w:p w14:paraId="391993C7" w14:textId="77777777" w:rsidR="00FB7A0C" w:rsidRDefault="00FB7A0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02675457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659C6FFC"/>
     <w:lvl w:ilvl="0" w:tplc="22464CA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="645"/>
         </w:tabs>
         <w:ind w:left="645" w:hanging="435"/>
       </w:pPr>
@@ -5467,58 +5530,58 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="395055754">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1225681705">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1573929966">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1343509452">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="854421379">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5550,146 +5613,149 @@
     <w:rsid w:val="00323FDD"/>
     <w:rsid w:val="003564EA"/>
     <w:rsid w:val="004013CF"/>
     <w:rsid w:val="00402621"/>
     <w:rsid w:val="00434CC8"/>
     <w:rsid w:val="00435344"/>
     <w:rsid w:val="0045105B"/>
     <w:rsid w:val="00472557"/>
     <w:rsid w:val="00480062"/>
     <w:rsid w:val="004A0C7C"/>
     <w:rsid w:val="004D441F"/>
     <w:rsid w:val="004E1C7F"/>
     <w:rsid w:val="00506A60"/>
     <w:rsid w:val="00554AB4"/>
     <w:rsid w:val="00557ED6"/>
     <w:rsid w:val="00561D87"/>
     <w:rsid w:val="005A1AA7"/>
     <w:rsid w:val="005A4A25"/>
     <w:rsid w:val="005C5EF1"/>
     <w:rsid w:val="005D57C2"/>
     <w:rsid w:val="00603A1E"/>
     <w:rsid w:val="0061248C"/>
     <w:rsid w:val="00633540"/>
     <w:rsid w:val="0068492A"/>
     <w:rsid w:val="00694987"/>
+    <w:rsid w:val="006B32C5"/>
     <w:rsid w:val="006F2DD0"/>
     <w:rsid w:val="00706119"/>
     <w:rsid w:val="007329C9"/>
     <w:rsid w:val="00744F36"/>
     <w:rsid w:val="00764980"/>
     <w:rsid w:val="007C64D2"/>
     <w:rsid w:val="007D6465"/>
     <w:rsid w:val="007E770C"/>
     <w:rsid w:val="00802380"/>
     <w:rsid w:val="008071A0"/>
     <w:rsid w:val="00840857"/>
     <w:rsid w:val="00880193"/>
     <w:rsid w:val="00882CA2"/>
     <w:rsid w:val="008834D4"/>
     <w:rsid w:val="008C755B"/>
     <w:rsid w:val="008F0DEA"/>
     <w:rsid w:val="008F2DBB"/>
     <w:rsid w:val="009240CE"/>
     <w:rsid w:val="00932996"/>
     <w:rsid w:val="009569AA"/>
     <w:rsid w:val="00973004"/>
     <w:rsid w:val="009B6114"/>
     <w:rsid w:val="009E3CC2"/>
     <w:rsid w:val="009E6532"/>
     <w:rsid w:val="00A34D1A"/>
     <w:rsid w:val="00A34ECF"/>
     <w:rsid w:val="00A64006"/>
     <w:rsid w:val="00AA0CF5"/>
     <w:rsid w:val="00AD39B1"/>
     <w:rsid w:val="00AF186C"/>
     <w:rsid w:val="00B24CD3"/>
     <w:rsid w:val="00B375E5"/>
     <w:rsid w:val="00B37D31"/>
     <w:rsid w:val="00B67B4C"/>
     <w:rsid w:val="00B82162"/>
     <w:rsid w:val="00B91252"/>
     <w:rsid w:val="00BF1E86"/>
     <w:rsid w:val="00BF53B6"/>
     <w:rsid w:val="00BF5597"/>
     <w:rsid w:val="00C05DA7"/>
     <w:rsid w:val="00C109C4"/>
     <w:rsid w:val="00C67565"/>
     <w:rsid w:val="00C83EA7"/>
     <w:rsid w:val="00C84E69"/>
     <w:rsid w:val="00C94E75"/>
     <w:rsid w:val="00CA74EE"/>
     <w:rsid w:val="00CE7565"/>
     <w:rsid w:val="00CF507D"/>
     <w:rsid w:val="00D105ED"/>
+    <w:rsid w:val="00D21D21"/>
     <w:rsid w:val="00D53812"/>
     <w:rsid w:val="00D62AB4"/>
     <w:rsid w:val="00D66EC2"/>
     <w:rsid w:val="00D71947"/>
     <w:rsid w:val="00DB44A2"/>
     <w:rsid w:val="00DC3857"/>
     <w:rsid w:val="00DC7628"/>
     <w:rsid w:val="00DD6BC7"/>
     <w:rsid w:val="00E542B4"/>
     <w:rsid w:val="00E54E53"/>
     <w:rsid w:val="00E67B3E"/>
     <w:rsid w:val="00E72E7D"/>
     <w:rsid w:val="00E77281"/>
     <w:rsid w:val="00E95C0F"/>
     <w:rsid w:val="00EB291C"/>
     <w:rsid w:val="00ED5790"/>
     <w:rsid w:val="00EF73CE"/>
     <w:rsid w:val="00F00F26"/>
     <w:rsid w:val="00F42CF7"/>
     <w:rsid w:val="00F465D4"/>
     <w:rsid w:val="00F46A8B"/>
     <w:rsid w:val="00F61845"/>
     <w:rsid w:val="00F7297B"/>
     <w:rsid w:val="00F914ED"/>
     <w:rsid w:val="00FA22B5"/>
     <w:rsid w:val="00FA4D04"/>
+    <w:rsid w:val="00FB7A0C"/>
     <w:rsid w:val="00FC497B"/>
     <w:rsid w:val="00FD4846"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2EBC19D5"/>
   <w15:docId w15:val="{637C3348-C819-4D03-AA3B-805BDC1973FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -6567,55 +6633,55 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D6722D-0D50-49BF-8470-60FFD5C12452}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>4859</Words>
-  <Characters>228</Characters>
+  <Words>759</Words>
+  <Characters>4328</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1</Lines>
+  <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>