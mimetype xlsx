--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -1,57119 +1,11596 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...39 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...23 lines deleted...]
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...6 lines deleted...]
-  </mc:AlternateContent>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26924"/>
+  <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="166925"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{67A8BB67-BC3E-4949-82D3-6C6E445CE46E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="180" yWindow="255" windowWidth="15480" windowHeight="7590" tabRatio="792"/>
+    <workbookView xWindow="5535" yWindow="1575" windowWidth="21600" windowHeight="11295" xr2:uid="{1D830A62-E398-44A8-9880-65CCB40C796D}"/>
   </bookViews>
   <sheets>
-    <sheet name="別紙１（他の法律において既に指定を受けている事業等）" sheetId="86" r:id="rId1"/>
-[...36 lines deleted...]
-    <sheet name="業務管理体制の届出について" sheetId="139" r:id="rId38"/>
+    <sheet name="指定申請書" sheetId="68" r:id="rId1"/>
+    <sheet name="付表３－２" sheetId="27" state="hidden" r:id="rId2"/>
+    <sheet name="付表１" sheetId="88" r:id="rId3"/>
   </sheets>
-  <externalReferences>
-[...6 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="___________kk29" localSheetId="22">#REF!</definedName>
-[...934 lines deleted...]
-    <definedName name="利用日数記入例">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">指定申請書!$A$1:$V$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">付表１!$A$1:$M$126</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...126 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="583">
-[...60 lines deleted...]
-      <t>ミ</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="461" uniqueCount="197">
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>　申請者が、第43条第２項の厚生労働省令で定める指定障害福祉サービスの事業の設備及び運営に関する基準に従って適正な障害福祉サービス事業の運営をすることができないと認められるとき。</t>
-[...73 lines deleted...]
-      <t>ミト</t>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>２　主たる対象者を１のとおり特定する理由</t>
-[...13 lines deleted...]
-      <t>リユウ</t>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>３　今後における主たる対象者の拡充の予定</t>
-[...70 lines deleted...]
-      <t>ホウサク</t>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>申請者</t>
     <rPh sb="0" eb="3">
       <t>シンセイシャ</t>
     </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>名　称</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ショウ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>代表者</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>法人番号(13桁)</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ケタ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>申請者(設置者)</t>
+    <rPh sb="0" eb="3">
+      <t>シンセイシャ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>セッチシャ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>名称</t>
+    <rPh sb="0" eb="2">
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>主たる事務所の所在地</t>
+    <rPh sb="0" eb="1">
+      <t>シュ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジム</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+    <rPh sb="1" eb="5">
+      <t>ユウビンバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>）</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>連絡先</t>
+    <rPh sb="0" eb="3">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+  </si>
+  <si>
+    <t>　　　　　　　　(内線)</t>
+    <rPh sb="9" eb="11">
+      <t>ナイセン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>E-mailアドレス</t>
+  </si>
+  <si>
+    <t>法人等の種類</t>
+    <rPh sb="0" eb="2">
+      <t>ホウジン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ナド</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>代表者の職名・氏名・生年月日</t>
+  </si>
+  <si>
+    <t>職名</t>
+    <rPh sb="0" eb="2">
+      <t>ショクメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="2">
+      <t>セイネン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ガッピ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>氏名</t>
+    <rPh sb="0" eb="2">
+      <t>シメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>代表者の住所</t>
+    <rPh sb="0" eb="3">
+      <t>ダイヒョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>指定を受けようとする事業所・施設の種類</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シュルイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業所(施設)の所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>シセツ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>多機能型事業所に係る指定の申請の場合は○</t>
+    <rPh sb="0" eb="3">
+      <t>タキノウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>バアイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>同一所在地において
+行う事業等の種類</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>今回の指定(更新・変更)申請をする対象事業等に○</t>
+    <rPh sb="0" eb="2">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="19" eb="22">
+      <t>ジギョウトウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>既に指定を受けている事業に○</t>
+    <rPh sb="0" eb="1">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジギョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>事業の開始予定年月日</t>
+    <rPh sb="0" eb="2">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>カイシヨテイ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>本申請書に添付して提出する様式(付表)</t>
+    <rPh sb="0" eb="4">
+      <t>ホンシンセイショ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テイシュツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>共生型サービスの指定を申請するものに○</t>
+    <rPh sb="0" eb="3">
+      <t>キョウセイガタ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>付表１</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>指定特定相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>【既に指定を受けている場合】事業所番号</t>
+    <rPh sb="1" eb="2">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="14" eb="19">
+      <t>ジギョウショバンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(備考)</t>
+    <rPh sb="1" eb="3">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「法人等の種類」欄には、「社会福祉法人(社協以外)」、「社会福祉法人(社協)」、「医療法人」、「社団・財団」、「営利法人」、「非営利法人(ＮＰＯ)」、「農協」、「生協」、「その他法人」、「地方公共団体(都道府県)」、「地方公共団体(市町村)」、「地方公共団体(広域連合・一部事務組合等)」、「非法人」、「その他」のいずれかを記入してください。</t>
+    <rPh sb="8" eb="9">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「同一所在地において行う事業等の種類」欄には、今回申請をする事業及び既に指定を受けている事業のそれぞれに「○」を記載してください。</t>
+    <rPh sb="1" eb="3">
+      <t>ドウイツ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>ショザイチ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>シュルイ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>コンカイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="32" eb="33">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="44" eb="46">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="56" eb="58">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「【既に指定を受けている場合】事業所番号」欄には、申請を行う都道府県等において既に事業所としての指定を受け、番号が付番されている場合に、その事業所番号を記載してください。</t>
+    <rPh sb="21" eb="22">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="30" eb="34">
+      <t>トドウフケン</t>
+    </rPh>
+    <rPh sb="34" eb="35">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="39" eb="40">
+      <t>スデ</t>
+    </rPh>
+    <rPh sb="41" eb="44">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="51" eb="52">
+      <t>ウ</t>
+    </rPh>
+    <rPh sb="54" eb="56">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="57" eb="59">
+      <t>フバン</t>
+    </rPh>
+    <rPh sb="64" eb="66">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="70" eb="72">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="72" eb="73">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>「事業の開始予定年月日」欄については、更新の場合にあっては、現に受けている指定の有効期間満了日を記載してください。</t>
+    <rPh sb="1" eb="3">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヨテイ</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ネンガッピ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>所在地</t>
+    <rPh sb="0" eb="3">
+      <t>ショザイチ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>(備考)</t>
+    <rPh sb="1" eb="3">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>事業所</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>フリガナ</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>名　　称</t>
+    <rPh sb="0" eb="1">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>-</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+    <rPh sb="0" eb="2">
+      <t>デンワ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>E-Mail</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>管理者</t>
+    <rPh sb="0" eb="1">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>リ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>モノ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>生年月日</t>
+    <rPh sb="0" eb="4">
+      <t>セイネンガッピ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>氏　名</t>
+    <rPh sb="0" eb="1">
+      <t>シ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>年</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>日</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>住　所</t>
     <rPh sb="0" eb="1">
-      <t>じゅう</t>
+      <t>ジュウ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>しょ</t>
-[...4 lines deleted...]
-    <t>記</t>
+      <t>トコロ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>他の事業所又は施設の従業者との兼務(兼務の場合記入)</t>
     <rPh sb="0" eb="1">
-      <t>キ</t>
-[...10 lines deleted...]
-      <t>シンセイシャ</t>
+      <t>タ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>事業所等の名称</t>
+    <rPh sb="0" eb="3">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トウ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ホウジン</t>
-[...20 lines deleted...]
-    <t>役 員 等 名 簿</t>
+      <t>メイショウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>兼務する職種及び勤務時間等</t>
+    <rPh sb="0" eb="2">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>キンム</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジカン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>実施主体が地方公共団体である場合は、当該事業の実施について定めてある条例等</t>
+    <rPh sb="18" eb="20">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>サダ</t>
+    </rPh>
+    <rPh sb="34" eb="36">
+      <t>ジョウレイ</t>
+    </rPh>
+    <rPh sb="36" eb="37">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>第　　条 第　　項 第　　号</t>
     <rPh sb="0" eb="1">
-      <t>えき</t>
-[...2 lines deleted...]
-      <t>いん</t>
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>○人員に関する基準の確認に必要な事項</t>
+    <rPh sb="1" eb="3">
+      <t>ジンイン</t>
     </rPh>
     <rPh sb="4" eb="5">
-      <t>とう</t>
-[...27 lines deleted...]
-    <t>生活介護</t>
+      <t>カン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>従業者の職種・員数</t>
+    <rPh sb="0" eb="3">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ショクシュ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>インズウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>居宅介護等従業者</t>
     <rPh sb="0" eb="2">
-      <t>セイカツ</t>
+      <t>キョタク</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>カイゴ</t>
     </rPh>
+    <rPh sb="4" eb="5">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>その他の従業者</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ジュウギョウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>専従</t>
+    <rPh sb="0" eb="2">
+      <t>センジュウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>兼務</t>
+    <rPh sb="0" eb="2">
+      <t>ケンム</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>常勤（人）</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>非常勤（人）</t>
+    <rPh sb="0" eb="3">
+      <t>ヒジョウキン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>常勤換算後の人数（人）</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンザン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>基準上の必要人数（人）</t>
+    <rPh sb="0" eb="2">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>○運営・設備に関する基準の確認に必要な事項</t>
+    <rPh sb="1" eb="3">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>セツビ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>カン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>カクニン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>営業日(該当する日に○)</t>
+    <rPh sb="0" eb="3">
+      <t>エイギョウビ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ガイトウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>月</t>
+    <rPh sb="0" eb="1">
+      <t>ゲツ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>火</t>
+    <rPh sb="0" eb="1">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>水</t>
+    <rPh sb="0" eb="1">
+      <t>スイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>木</t>
+    <rPh sb="0" eb="1">
+      <t>モク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>金</t>
+    <rPh sb="0" eb="1">
+      <t>キン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>土</t>
+    <rPh sb="0" eb="1">
+      <t>ド</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>祝</t>
+    <rPh sb="0" eb="1">
+      <t>シュク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>その他(年末年始等)</t>
+    <rPh sb="2" eb="3">
+      <t>ホカ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ネンマツ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ネンシ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>トウ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>営業時間</t>
+    <rPh sb="0" eb="2">
+      <t>エイギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジカン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>平日</t>
+    <rPh sb="0" eb="2">
+      <t>ヘイジツ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（参考様式８）</t>
+    <t>：</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>～</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>土曜</t>
+    <rPh sb="0" eb="2">
+      <t>ドヨウ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>日・祝</t>
+    <rPh sb="0" eb="1">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シュク</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>利用料</t>
+    <rPh sb="0" eb="3">
+      <t>リヨウリョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>その他の費用</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヒヨウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>通常の事業の実施地域</t>
+    <rPh sb="0" eb="2">
+      <t>ツウジョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>チイキ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>１．記入欄が不足する場合は、次頁の「記入欄不足時の資料」に記載して添付してください。</t>
+    <rPh sb="14" eb="15">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>ページ</t>
+    </rPh>
+    <rPh sb="18" eb="24">
+      <t>キニュウランフソクジ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>シリョウ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>記入欄不足時の資料</t>
+  </si>
+  <si>
+    <t>連 絡 先</t>
+    <rPh sb="0" eb="1">
+      <t>レン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ラク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>サキ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス管理責任者</t>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>有</t>
+    <rPh sb="0" eb="1">
+      <t>アリ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>無</t>
+    <rPh sb="0" eb="1">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス単位</t>
+    <rPh sb="4" eb="6">
+      <t>タンイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>４未満</t>
     <rPh sb="1" eb="3">
-      <t>サンコウ</t>
+      <t>ミマン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>４以上５未満</t>
+    <rPh sb="1" eb="3">
+      <t>イジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ミマン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>５以上</t>
+    <rPh sb="1" eb="3">
+      <t>イジョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス単位１</t>
+    <rPh sb="4" eb="6">
+      <t>タンイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス単位２</t>
+    <rPh sb="4" eb="6">
+      <t>タンイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス単位３</t>
+    <rPh sb="4" eb="6">
+      <t>タンイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>○一体的に実施する従たる事業所の指定等に係る記載事項</t>
+  </si>
+  <si>
+    <t>付表３－２　一体的に実施する従たる事業所の指定に係る記載事項</t>
+    <rPh sb="0" eb="2">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>イッタイテキ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="14" eb="15">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>カカ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>※多機能型事業実施時は、各事業の付表と付表１３を併せて提出してください。</t>
+    <rPh sb="1" eb="4">
+      <t>タキノウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>ジッシジ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>カクジギョウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>フヒョウ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>アワ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>テイシュツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>受付番号</t>
+    <rPh sb="0" eb="2">
+      <t>ウケツケ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>施</t>
+    <rPh sb="0" eb="1">
+      <t>ホドコ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（郵便番号　　　　　－　　　　　）</t>
+    <rPh sb="1" eb="3">
+      <t>ユウビン</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>ヨウシキ</t>
-[...71 lines deleted...]
-    <t>各室、区画の用途及び面積を記載し、他の事業や施設と共用する場合は、その旨を記載し色分けする等わかりやすく表示してください。</t>
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>設</t>
     <rPh sb="0" eb="1">
-      <t>カク</t>
-[...95 lines deleted...]
-    <t>相談支援専門員　　</t>
+      <t>セツ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>県</t>
     <rPh sb="0" eb="1">
-      <t>ソウ</t>
-[...16 lines deleted...]
-    <t>管  理  者</t>
+      <t>ケン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>郡・市</t>
     <rPh sb="0" eb="1">
-      <t>カン</t>
-[...116 lines deleted...]
-    <t>○○市○○町○○－○○</t>
+      <t>グン</t>
+    </rPh>
     <rPh sb="2" eb="3">
       <t>シ</t>
     </rPh>
-    <rPh sb="5" eb="6">
-[...41 lines deleted...]
-    <rPh sb="14" eb="16">
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>ＦＡＸ番号</t>
+    <rPh sb="3" eb="5">
+      <t>バンゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>第　　条第　　項第　　号</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ゴウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>住 所</t>
+    <rPh sb="0" eb="1">
+      <t>ジュウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トコロ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（郵便番号　　　　　－　　　　　）</t>
+  </si>
+  <si>
+    <t>管理責任者</t>
+    <rPh sb="0" eb="2">
       <t>カンリ</t>
     </rPh>
-    <rPh sb="18" eb="21">
-[...17 lines deleted...]
-    <t>介護福祉士</t>
+    <rPh sb="2" eb="5">
+      <t>セキニンシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>医　師</t>
+    <rPh sb="0" eb="1">
+      <t>イ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>看護職員</t>
     <rPh sb="0" eb="2">
-      <t>カイゴ</t>
-[...487 lines deleted...]
-      <t>カイゴ</t>
+      <t>カンゴ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ショクイン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>昭和○○年○月～平成○○年○月</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>理学療法士</t>
     <rPh sb="0" eb="2">
-      <t>ショウワ</t>
-[...19 lines deleted...]
-    <t>平成○○年○月～平成○○年○月</t>
+      <t>リガク</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>リョウホウシ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>作業療法士</t>
     <rPh sb="0" eb="2">
-      <t>ヘイセイ</t>
-[...19 lines deleted...]
-    <t>社会福祉法人かながわ福祉会かながわ○△園</t>
+      <t>サギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>リョウホウシ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>※兼務</t>
+    <rPh sb="1" eb="3">
+      <t>ケンム</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>従業者数</t>
     <rPh sb="0" eb="2">
-      <t>シャカイ</t>
+      <t>ジュウギョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>カズ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>機能訓練指導員</t>
+    <rPh sb="0" eb="2">
+      <t>キノウ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>フクシ</t>
-[...13 lines deleted...]
-    <phoneticPr fontId="4"/>
+      <t>クンレン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>シドウイン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <t>生活支援員</t>
     <rPh sb="0" eb="2">
       <t>セイカツ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>シエンイン</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...9 lines deleted...]
-    <t>生活支援課長</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>精神保健福祉士</t>
     <rPh sb="0" eb="2">
-      <t>セイカツ</t>
+      <t>セイシン</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>シエン</t>
-[...104 lines deleted...]
-    <t>施設・事業所の種別（　身体障害者療護施設　）</t>
+      <t>ホケン</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>フクシシ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>前年度の平均
+実利用者数（人）</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>施設が申告する障害程度区分の平均値</t>
     <rPh sb="0" eb="2">
       <t>シセツ</t>
     </rPh>
-    <rPh sb="3" eb="6">
-      <t>ジギョウショ</t>
+    <rPh sb="3" eb="5">
+      <t>シンコク</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>シュベツ</t>
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>テイド</t>
     </rPh>
     <rPh sb="11" eb="13">
-      <t>シンタイ</t>
-[...29 lines deleted...]
-      <t>シンセイショ</t>
+      <t>クブン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ヘイキンチ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>主な掲示事項</t>
+    <rPh sb="0" eb="1">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ケイジ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>キサイ</t>
-[...149 lines deleted...]
-    <t>主たる対象者を特定する理由等</t>
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>営業日</t>
+    <rPh sb="0" eb="3">
+      <t>エイギョウビ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>単位ごとの営業日</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>単位ごとのサービス提供時間（送迎時間を除く）（①　　：　　～　　：　　②　　：　　～　　：　　）</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>主たる対象者</t>
     <rPh sb="0" eb="1">
       <t>シュ</t>
     </rPh>
-    <rPh sb="3" eb="5">
-[...2 lines deleted...]
-    <rPh sb="5" eb="6">
+    <rPh sb="3" eb="6">
+      <t>タイショウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>特定無し</t>
+    <rPh sb="0" eb="2">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ム</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>身体障害者</t>
+    <rPh sb="0" eb="2">
+      <t>シンタイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
       <t>シャ</t>
     </rPh>
-    <rPh sb="7" eb="9">
-[...11 lines deleted...]
-    <t>前身施設が身体障害者更生施設であり、施設の構造・設備や職員体制が</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>細分無し</t>
     <rPh sb="0" eb="2">
-      <t>ゼンシン</t>
-[...22 lines deleted...]
-    <t>肢体不自由者の機能訓練に特化したものであるため。</t>
+      <t>サイブン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ナ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>肢体不自由</t>
     <rPh sb="0" eb="2">
       <t>シタイ</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>フジユウ</t>
     </rPh>
-    <rPh sb="5" eb="6">
-[...5 lines deleted...]
-    <t>自立訓練（機能訓練）</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>視覚障害</t>
     <rPh sb="0" eb="2">
-      <t>ジリツ</t>
+      <t>シカク</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>クンレン</t>
+      <t>ショウガイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>聴覚・言語</t>
+    <rPh sb="0" eb="2">
+      <t>チョウカク</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ゲンゴ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>内部障害</t>
+    <rPh sb="0" eb="2">
+      <t>ナイブ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>知的障害者</t>
+    <rPh sb="0" eb="2">
+      <t>チテキ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>精神障害者</t>
+    <rPh sb="0" eb="2">
+      <t>セイシン</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>難病等対象者</t>
+    <rPh sb="0" eb="2">
+      <t>ナンビョウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>トウ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>タイショウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>利用定員</t>
+    <rPh sb="0" eb="2">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>テイイン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>人（単位ごとの定員）（①　　　　　　　　②　　　　　　　　　）</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>基準上の必要定員</t>
+    <rPh sb="0" eb="2">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>テイイン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>多機能型実施の有無</t>
+    <rPh sb="0" eb="3">
+      <t>タキノウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ガタ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ウム</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>有　　・　　無</t>
+    <rPh sb="0" eb="1">
+      <t>ア</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ナ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>その他参考となる事項</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジコウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>第三者評価の実施状況</t>
+    <rPh sb="0" eb="3">
+      <t>ダイサンシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ヒョウカ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジッシ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ジョウキョウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>している　・　していない</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>苦情解決の措置概要</t>
+    <rPh sb="0" eb="2">
+      <t>クジョウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイケツ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>キノウ</t>
+      <t>ソチ</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>クンレン</t>
-[...30 lines deleted...]
-    <t>○△介護サービス</t>
+      <t>ガイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>窓口（連絡先）</t>
+    <rPh sb="0" eb="2">
+      <t>マドグチ</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>レンラクサキ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>担当者</t>
+    <rPh sb="0" eb="3">
+      <t>タントウシャ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>その他</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>協力医療機関</t>
+    <rPh sb="0" eb="2">
+      <t>キョウリョク</t>
+    </rPh>
     <rPh sb="2" eb="4">
-      <t>カイゴ</t>
-[...25 lines deleted...]
-      <t>ショクメイ</t>
+      <t>イリョウ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>セイカツ</t>
-[...303 lines deleted...]
-    <t>経 歴 書</t>
+      <t>キカン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>名　称</t>
     <rPh sb="0" eb="1">
-      <t>キョウ</t>
+      <t>メイ</t>
     </rPh>
     <rPh sb="2" eb="3">
-      <t>レキ</t>
-[...31 lines deleted...]
-    <t>氏    名</t>
+      <t>ショウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>主な診療科名</t>
     <rPh sb="0" eb="1">
-      <t>シ</t>
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>シンリョウカ</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>メイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...25 lines deleted...]
-      <t>オモ</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>一体的に管理運営する
+他の事業所</t>
+    <rPh sb="0" eb="3">
+      <t>イッタイテキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ウンエイ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>ジギョウショ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>添付書類</t>
+    <rPh sb="0" eb="2">
+      <t>テンプ</t>
     </rPh>
     <rPh sb="2" eb="4">
-      <t>ショクレキ</t>
-[...1452 lines deleted...]
-    <t>　備考　１　この届出書は、指定申請書と同時に提出してください</t>
+      <t>ショルイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
   </si>
   <si>
     <r>
-      <t>　　　種類：生活介護←</t>
+      <t>別添のとおり（登記簿謄本又は条例等、事業所平面図、経歴書、運営規程、利用者からの苦情を解決するために講ずる措置の概要、勤務体制・形態一覧表、設備・備品等一覧表、協力医療機関との契約内容がわかるもの）、</t>
     </r>
     <r>
       <rPr>
-        <b/>
-        <sz val="10.5"/>
+        <sz val="8"/>
+        <color indexed="10"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
-      <t>指定申請書様式の第１号(事業等の種類)と合わせてください。</t>
+      <t>事業計画書</t>
     </r>
-    <phoneticPr fontId="47"/>
-[...236 lines deleted...]
-    <t>（以下省略）</t>
+    <rPh sb="0" eb="2">
+      <t>ベッテン</t>
+    </rPh>
+    <rPh sb="25" eb="28">
+      <t>ケイレキショ</t>
+    </rPh>
+    <rPh sb="34" eb="37">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="80" eb="82">
+      <t>キョウリョク</t>
+    </rPh>
+    <rPh sb="82" eb="84">
+      <t>イリョウ</t>
+    </rPh>
+    <rPh sb="84" eb="86">
+      <t>キカン</t>
+    </rPh>
+    <rPh sb="88" eb="90">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="90" eb="92">
+      <t>ナイヨウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>（備考）</t>
     <rPh sb="1" eb="3">
-      <t>いか</t>
-    </rPh>
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>１．「受付番号」「基準上の必要人数」「基準上の必要値」「基準上の必要定員」欄には、記載しないでください。</t>
     <rPh sb="3" eb="5">
-      <t>しょうりゃく</t>
-[...29 lines deleted...]
-      <t>ヨウシキ</t>
+      <t>ウケツケ</t>
     </rPh>
     <rPh sb="5" eb="7">
-      <t>ジギョウ</t>
-[...13 lines deleted...]
-    </rPh>
+      <t>バンゴウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>アタイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>２．記入欄が不足する場合は、適宜欄を設けて記載するか又は別葉に記載した書類を添付してください。</t>
     <rPh sb="2" eb="5">
-      <t>ケイカクショ</t>
-[...15 lines deleted...]
-      <t>マタ</t>
+      <t>キニュウラン</t>
     </rPh>
     <rPh sb="6" eb="8">
-      <t>シセツ</t>
-[...60 lines deleted...]
-      <t>サンコウ</t>
+      <t>フソク</t>
     </rPh>
     <rPh sb="10" eb="12">
-      <t>キサイ</t>
-[...387 lines deleted...]
-      <t>ブン</t>
+      <t>バアイ</t>
     </rPh>
     <rPh sb="14" eb="16">
-      <t>サクセイ</t>
-[...24 lines deleted...]
-      <t>ニンズウ</t>
+      <t>テキギ</t>
+    </rPh>
+    <rPh sb="16" eb="17">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>モウ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>※その他は概要を簡潔に記載してください。</t>
+    <rPh sb="26" eb="27">
+      <t>マタ</t>
+    </rPh>
+    <rPh sb="28" eb="29">
+      <t>ベツ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ハ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>キサイ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>ショルイ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>テンプ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>３．「看護職員」とは保健師、看護師、准看護師のことを言います。</t>
+    <rPh sb="3" eb="5">
+      <t>カンゴ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ホケンシ</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>カンゴシ</t>
+    </rPh>
+    <rPh sb="18" eb="22">
+      <t>ジュンカンゴシ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>イ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>４．新設の場合には、「前年度の平均利用者数」欄は推定数を記入してください。</t>
+    <rPh sb="2" eb="4">
+      <t>シンセツ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>ゼンネンド</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ヘイキン</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="24" eb="27">
+      <t>スイテイスウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>５．「主な掲示事項」欄には、その内容を簡潔に記載してください。</t>
     <rPh sb="3" eb="4">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ケイジ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジコウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="19" eb="21">
+      <t>カンケツ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>６．「※兼務」欄は、施設入所支援事業以外との兼務を行う職員について記載してください。</t>
+    <rPh sb="4" eb="6">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シセツ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ニュウショ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>イガイ</t>
+    </rPh>
+    <rPh sb="22" eb="24">
+      <t>ケンム</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>オコナ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ショクイン</t>
+    </rPh>
+    <rPh sb="33" eb="35">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>７．「その他の費用」欄には、入所者に直接金銭の負担を求める場合のサービス内容について記載してください。</t>
+    <rPh sb="5" eb="6">
       <t>タ</t>
     </rPh>
-    <rPh sb="5" eb="7">
-[...5 lines deleted...]
-    <rPh sb="11" eb="13">
+    <rPh sb="7" eb="9">
+      <t>ヒヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>ニュウショシャ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>チョクセツ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キンセン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>フタン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
       <t>キサイ</t>
     </rPh>
-    <phoneticPr fontId="4"/>
-[...2 lines deleted...]
-    <t>代表者　職・氏名</t>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>常勤(人)</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>非常勤(人)</t>
     <rPh sb="0" eb="3">
-      <t>ダイヒョウシャ</t>
+      <t>ヒジョウキン</t>
     </rPh>
     <rPh sb="4" eb="5">
-      <t>ショク</t>
+      <t>ヒト</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>常勤換算後の人数(人)</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウキン</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンザン</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴ</t>
     </rPh>
     <rPh sb="6" eb="8">
-      <t>シメイ</t>
-[...11 lines deleted...]
-    <t>　　　　名称</t>
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>基準上の必要人数(人)</t>
+    <rPh sb="0" eb="2">
+      <t>キジュン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ジョウ</t>
+    </rPh>
     <rPh sb="4" eb="6">
-      <t>メイショウ</t>
-[...4 lines deleted...]
-    <t>届出者　所在地</t>
+      <t>ヒツヨウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ニンズウ</t>
+    </rPh>
+    <rPh sb="9" eb="10">
+      <t>ニン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>サービス種別(申請するものに○)</t>
+    <rPh sb="4" eb="6">
+      <t>シュベツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シンセイ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>(郵便番号</t>
+  </si>
+  <si>
+    <t>)</t>
+  </si>
+  <si>
+    <t>当該事業所における相談支援専門員との兼務の有無</t>
     <rPh sb="0" eb="2">
-      <t>トドケデ</t>
-[...445 lines deleted...]
-    <rPh sb="7" eb="10">
+      <t>トウガイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
       <t>ジギョウショ</t>
     </rPh>
-    <rPh sb="11" eb="13">
-[...188 lines deleted...]
-      <t>ケイケン</t>
+    <rPh sb="9" eb="16">
+      <t>ソウダンシエンセンモンイン</t>
     </rPh>
     <rPh sb="18" eb="20">
       <t>ケンム</t>
     </rPh>
-    <rPh sb="20" eb="21">
-[...100 lines deleted...]
-    <t>代表者　役職・氏名：</t>
+    <rPh sb="21" eb="23">
+      <t>ウム</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>付表１５　指定特定相談支援事業所及び指定障害児相談支援事業所の指定等に係る記載事項</t>
+  </si>
+  <si>
+    <t>特定相談支援</t>
+    <rPh sb="0" eb="6">
+      <t>トクテイソウダンシエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>障害児相談支援</t>
     <rPh sb="0" eb="3">
-      <t>ダイヒョウシャ</t>
-[...133 lines deleted...]
-      <t>スデ</t>
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="3" eb="7">
+      <t>ソウダンシエン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>相談支援専門員</t>
+    <rPh sb="0" eb="7">
+      <t>ソウダンシエンセンモンイン</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>主任相談支援専門員に該当</t>
+    <rPh sb="0" eb="9">
+      <t>シュニンソウダンシエンセンモンイン</t>
     </rPh>
     <rPh sb="10" eb="12">
-      <t>ハッコウ</t>
-[...1062 lines deleted...]
-    <rPh sb="42" eb="44">
       <t>ガイトウ</t>
     </rPh>
-    <rPh sb="47" eb="48">
-[...412 lines deleted...]
-    <t>相談支援かながわ</t>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>相談支援員</t>
     <rPh sb="0" eb="2">
       <t>ソウダン</t>
     </rPh>
+    <rPh sb="2" eb="5">
+      <t>シエンイン</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>保有資格</t>
+    <rPh sb="0" eb="2">
+      <t>ホユウ</t>
+    </rPh>
     <rPh sb="2" eb="4">
+      <t>シカク</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>社会福祉士</t>
+    <rPh sb="0" eb="2">
+      <t>シャカイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>フクシシ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>■相談支援専門員及び相談支援員</t>
+    <rPh sb="1" eb="3">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
       <t>シエン</t>
+    </rPh>
+    <rPh sb="5" eb="8">
+      <t>センモンイン</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>オヨ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>シエンイン</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
     <t>相談支援専門員</t>
     <rPh sb="0" eb="2">
       <t>ソウダン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シエン</t>
     </rPh>
     <rPh sb="4" eb="7">
       <t>センモンイン</t>
     </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>相模原市長　殿</t>
+    <rPh sb="0" eb="3">
+      <t>サガミハラ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>シチョウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ドノ</t>
+    </rPh>
     <phoneticPr fontId="4"/>
   </si>
   <si>
-    <t>（参考様式７）</t>
-[...1 lines deleted...]
-      <t>サンコウ</t>
+    <t>指定特定相談支援事業所指定（更新）申請書</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トクテイ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="8" eb="11">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="14" eb="16">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="17" eb="20">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>表題の事業所・施設に係る指定/指定の更新を受けたいので、下記のとおり、関係書類を添えて申請します。</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>２．「その他の費用」欄には、利用者に直接金銭の負担を求める場合のサービス内容についても記載し
+　　　てください。</t>
+    <rPh sb="5" eb="6">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ヒヨウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="14" eb="17">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>チョクセツ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>キンセン</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>フタン</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>モト</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="36" eb="38">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>キサイ</t>
+    </rPh>
+    <phoneticPr fontId="8"/>
+  </si>
+  <si>
+    <t>指定障害児相談支援事業所指定（更新）申請書</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ショウガイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ジギョウショ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>コウシン</t>
+    </rPh>
+    <rPh sb="18" eb="21">
+      <t>シンセイショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>指定障害児相談支援事業所</t>
+    <rPh sb="0" eb="2">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>ショウガイジ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ソウダン</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シエン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="3"/>
+  </si>
+  <si>
+    <t>上部について、指定の申請の際には「指定」に、指定の更新の申請の際には「指定の更新」に、丸をしてください。</t>
+    <rPh sb="0" eb="2">
+      <t>ジョウブ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="10" eb="12">
+      <t>シンセイ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>サイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="43" eb="44">
+      <t>マル</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>第２号様式</t>
+    <rPh sb="0" eb="1">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ゴウ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ヨウシキ</t>
-    </rPh>
-[...35 lines deleted...]
-      <t>ベッシ</t>
     </rPh>
     <phoneticPr fontId="4"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...3 lines deleted...]
-    <numFmt numFmtId="178" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="6" formatCode="&quot;¥&quot;#,##0;[Red]&quot;¥&quot;\-#,##0"/>
   </numFmts>
-  <fonts count="79" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="游ゴシック"/>
+      <family val="2"/>
+      <charset val="128"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="ＭＳ ゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...15 lines deleted...]
-      <sz val="11"/>
+      <sz val="9"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...10 lines deleted...]
-    <font>
       <sz val="12"/>
-      <name val="ＭＳ ゴシック"/>
-[...28 lines deleted...]
-      <sz val="14"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="11"/>
-[...8 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
+      <sz val="8"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="ＭＳ ゴシック"/>
+      <color indexed="10"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...40 lines deleted...]
-      <name val="ＭＳ ゴシック"/>
+      <sz val="7"/>
+      <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
-    </font>
-[...223 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="7"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="ＭＳ Ｐゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="ＭＳ 明朝"/>
-[...20 lines deleted...]
-      <color indexed="23"/>
+      <color rgb="FF000000"/>
       <name val="ＭＳ ゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="10.5"/>
+      <color rgb="FF000000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <name val="ＭＳ Ｐゴシック"/>
+      <color rgb="FF000000"/>
+      <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...84 lines deleted...]
-    </font>
   </fonts>
-  <fills count="28">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...124 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="41"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
+        <fgColor rgb="FF99CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
-[...5 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="121">
+  <borders count="65">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="double">
-        <color indexed="63"/>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
-      <right style="double">
-        <color indexed="63"/>
+      <right style="thin">
+        <color indexed="64"/>
       </right>
-      <top style="double">
-[...3 lines deleted...]
-        <color indexed="63"/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="22"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="22"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="22"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="22"/>
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="dotted">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...9 lines deleted...]
-      </left>
       <right style="thin">
-        <color indexed="23"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="23"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="23"/>
-[...26 lines deleted...]
-        <color indexed="30"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color indexed="62"/>
+        <color indexed="64"/>
       </top>
-      <bottom style="double">
-        <color indexed="62"/>
+      <bottom style="thin">
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="63"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...3 lines deleted...]
-      <top/>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dotted">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...9 lines deleted...]
-      <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="double">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="dashed">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="dotted">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="dashed">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      <bottom style="hair">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="dashed">
-[...35 lines deleted...]
-      <bottom style="thin">
+      <right/>
+      <top/>
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...228 lines deleted...]
-      </right>
       <top/>
-      <bottom style="thin">
-[...131 lines deleted...]
-      <bottom style="thin">
+      <bottom style="dashed">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...71 lines deleted...]
-      <top style="thin">
+      <top style="dashed">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...153 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...19 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...367 lines deleted...]
-      <bottom style="thin">
+      <bottom style="dotted">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="60">
-[...161 lines deleted...]
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+  <cellStyleXfs count="10">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyBorder="0"/>
+    <xf numFmtId="6" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="1123">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+  <cellXfs count="490">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="37" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="38" xfId="5" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="37" xfId="5" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="33" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="32" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="64" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="4" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="60" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="47" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="17" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="21" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="25" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="31" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="4" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="56" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="56" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="57" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="4" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="51" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="59" xfId="4" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="63" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...102 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...467 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="39" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="40" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="45" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="43" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="46" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="255"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="176" fontId="7" fillId="0" borderId="51" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="20" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="52" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="47" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2513 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="60">
-[...42 lines deleted...]
-    <cellStyle name="入力" xfId="41" builtinId="20" customBuiltin="1"/>
+  <cellStyles count="10">
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{436B2A24-8AFA-416F-9C4C-1666A3362B91}"/>
+    <cellStyle name="通貨 2" xfId="7" xr:uid="{AB0F1C88-3834-4568-A6B6-B6BF705B9A4C}"/>
+    <cellStyle name="通貨 2 2" xfId="9" xr:uid="{DC5783F6-6B6E-4322-877D-6B5B224E7024}"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
-    <cellStyle name="標準 2" xfId="42"/>
-[...14 lines deleted...]
-    <cellStyle name="良い" xfId="50" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="標準 2" xfId="1" xr:uid="{D2E9B860-FEC8-45E6-ACF7-E3608C800E36}"/>
+    <cellStyle name="標準 2 2" xfId="6" xr:uid="{210C22F7-C27B-4BE5-A11B-D3206057B0C3}"/>
+    <cellStyle name="標準 3" xfId="4" xr:uid="{C5557D82-D66D-467D-B3CA-14E16DB20428}"/>
+    <cellStyle name="標準_⑨指定申請様式（案）（多機能用総括表）" xfId="3" xr:uid="{DF3CA8F1-1F6F-4ED5-9A91-E97ADBD999B5}"/>
+    <cellStyle name="標準_事業者指定様式（多機能用総括表）作業ファイル" xfId="5" xr:uid="{E647E5B1-0B03-4A17-A884-C912BBB44671}"/>
+    <cellStyle name="標準_第１号様式・付表" xfId="8" xr:uid="{0BA782A7-DFE0-4D4C-8974-31A0AF9BBAC2}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FF99CCFF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
-[...8764 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...84 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
-[...39 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings29.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...59 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-  <dimension ref="A1:AG35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{95820338-B49F-4B7C-BD5F-3537BCF965BF}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:U42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="O7" sqref="O7:S7"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:U2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="2.25" defaultRowHeight="13.5" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="6" width="3.75" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="34" max="35" width="3.125" customWidth="1"/>
+    <col min="1" max="1" width="2.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="10.875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="6.625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="8.125" style="1" customWidth="1"/>
+    <col min="8" max="21" width="2.625" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="2.25" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" x14ac:dyDescent="0.15">
-[...1105 lines deleted...]
-      <c r="AG35" s="259"/>
+    <row r="1" spans="1:21" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="154" t="s">
+        <v>196</v>
+      </c>
+      <c r="B1" s="154"/>
+      <c r="C1" s="154"/>
+    </row>
+    <row r="2" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="164" t="s">
+        <v>190</v>
+      </c>
+      <c r="B2" s="164"/>
+      <c r="C2" s="164"/>
+      <c r="D2" s="164"/>
+      <c r="E2" s="164"/>
+      <c r="F2" s="164"/>
+      <c r="G2" s="164"/>
+      <c r="H2" s="164"/>
+      <c r="I2" s="164"/>
+      <c r="J2" s="164"/>
+      <c r="K2" s="164"/>
+      <c r="L2" s="164"/>
+      <c r="M2" s="164"/>
+      <c r="N2" s="164"/>
+      <c r="O2" s="164"/>
+      <c r="P2" s="164"/>
+      <c r="Q2" s="164"/>
+      <c r="R2" s="164"/>
+      <c r="S2" s="164"/>
+      <c r="T2" s="164"/>
+      <c r="U2" s="164"/>
+    </row>
+    <row r="3" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="164" t="s">
+        <v>193</v>
+      </c>
+      <c r="B3" s="164"/>
+      <c r="C3" s="164"/>
+      <c r="D3" s="164"/>
+      <c r="E3" s="164"/>
+      <c r="F3" s="164"/>
+      <c r="G3" s="164"/>
+      <c r="H3" s="164"/>
+      <c r="I3" s="164"/>
+      <c r="J3" s="164"/>
+      <c r="K3" s="164"/>
+      <c r="L3" s="164"/>
+      <c r="M3" s="164"/>
+      <c r="N3" s="164"/>
+      <c r="O3" s="164"/>
+      <c r="P3" s="164"/>
+      <c r="Q3" s="164"/>
+      <c r="R3" s="164"/>
+      <c r="S3" s="164"/>
+      <c r="T3" s="164"/>
+      <c r="U3" s="164"/>
+    </row>
+    <row r="4" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="101"/>
+      <c r="B4" s="101"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
+      <c r="F4" s="101"/>
+      <c r="G4" s="101"/>
+      <c r="H4" s="101"/>
+      <c r="I4" s="101"/>
+      <c r="J4" s="101"/>
+      <c r="K4" s="192"/>
+      <c r="L4" s="192"/>
+      <c r="M4" s="192"/>
+      <c r="N4" s="192"/>
+      <c r="O4" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="P4" s="192"/>
+      <c r="Q4" s="192"/>
+      <c r="R4" s="101" t="s">
+        <v>1</v>
+      </c>
+      <c r="S4" s="192"/>
+      <c r="T4" s="192"/>
+      <c r="U4" s="101" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="101"/>
+      <c r="B5" s="164"/>
+      <c r="C5" s="164"/>
+      <c r="D5" s="124" t="s">
+        <v>189</v>
+      </c>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="102"/>
+      <c r="L5" s="102"/>
+      <c r="M5" s="102"/>
+      <c r="N5" s="102"/>
+      <c r="O5" s="101"/>
+      <c r="P5" s="102"/>
+      <c r="Q5" s="102"/>
+      <c r="R5" s="101"/>
+      <c r="S5" s="102"/>
+      <c r="T5" s="102"/>
+      <c r="U5" s="101"/>
+    </row>
+    <row r="6" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="101"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="101"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101" t="s">
+        <v>3</v>
+      </c>
+      <c r="I6" s="101"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="193"/>
+      <c r="L6" s="193"/>
+      <c r="M6" s="193"/>
+      <c r="N6" s="193"/>
+      <c r="O6" s="193"/>
+      <c r="P6" s="193"/>
+      <c r="Q6" s="193"/>
+      <c r="R6" s="193"/>
+      <c r="S6" s="193"/>
+      <c r="T6" s="193"/>
+      <c r="U6" s="193"/>
+    </row>
+    <row r="7" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A7" s="101"/>
+      <c r="B7" s="101"/>
+      <c r="C7" s="101"/>
+      <c r="D7" s="101"/>
+      <c r="E7" s="101"/>
+      <c r="F7" s="101"/>
+      <c r="G7" s="101" t="s">
+        <v>4</v>
+      </c>
+      <c r="H7" s="122" t="s">
+        <v>5</v>
+      </c>
+      <c r="I7" s="122"/>
+      <c r="J7" s="103"/>
+      <c r="K7" s="193"/>
+      <c r="L7" s="193"/>
+      <c r="M7" s="193"/>
+      <c r="N7" s="193"/>
+      <c r="O7" s="193"/>
+      <c r="P7" s="193"/>
+      <c r="Q7" s="193"/>
+      <c r="R7" s="193"/>
+      <c r="S7" s="193"/>
+      <c r="T7" s="193"/>
+      <c r="U7" s="193"/>
+    </row>
+    <row r="8" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="101"/>
+      <c r="B8" s="101"/>
+      <c r="C8" s="101"/>
+      <c r="D8" s="101"/>
+      <c r="E8" s="101"/>
+      <c r="F8" s="101"/>
+      <c r="G8" s="101"/>
+      <c r="H8" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="I8" s="101"/>
+      <c r="J8" s="103"/>
+      <c r="K8" s="193"/>
+      <c r="L8" s="193"/>
+      <c r="M8" s="193"/>
+      <c r="N8" s="193"/>
+      <c r="O8" s="193"/>
+      <c r="P8" s="193"/>
+      <c r="Q8" s="193"/>
+      <c r="R8" s="193"/>
+      <c r="S8" s="193"/>
+      <c r="T8" s="193"/>
+      <c r="U8" s="193"/>
+    </row>
+    <row r="9" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="104"/>
+      <c r="B9" s="104"/>
+      <c r="C9" s="104"/>
+      <c r="D9" s="104"/>
+      <c r="E9" s="104"/>
+      <c r="F9" s="104"/>
+      <c r="G9" s="104"/>
+      <c r="H9" s="104"/>
+      <c r="I9" s="104"/>
+      <c r="J9" s="104"/>
+      <c r="K9" s="104"/>
+      <c r="L9" s="104"/>
+      <c r="M9" s="104"/>
+      <c r="N9" s="104"/>
+      <c r="O9" s="104"/>
+      <c r="P9" s="104"/>
+      <c r="Q9" s="104"/>
+      <c r="R9" s="104"/>
+      <c r="S9" s="104"/>
+      <c r="T9" s="104"/>
+      <c r="U9" s="104"/>
+    </row>
+    <row r="10" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="104"/>
+      <c r="B10" s="125" t="s">
+        <v>191</v>
+      </c>
+      <c r="C10" s="104"/>
+      <c r="D10" s="104"/>
+      <c r="E10" s="104"/>
+      <c r="F10" s="104"/>
+      <c r="G10" s="104"/>
+      <c r="H10" s="104"/>
+      <c r="I10" s="104"/>
+      <c r="J10" s="104"/>
+      <c r="K10" s="104"/>
+      <c r="L10" s="104"/>
+      <c r="M10" s="104"/>
+      <c r="N10" s="104"/>
+      <c r="O10" s="104"/>
+      <c r="P10" s="104"/>
+      <c r="Q10" s="104"/>
+      <c r="R10" s="104"/>
+      <c r="S10" s="104"/>
+      <c r="T10" s="104"/>
+      <c r="U10" s="104"/>
+    </row>
+    <row r="11" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="105"/>
+      <c r="B11" s="104"/>
+      <c r="C11" s="104"/>
+      <c r="D11" s="104"/>
+      <c r="E11" s="104"/>
+      <c r="F11" s="104"/>
+      <c r="G11" s="104"/>
+      <c r="H11" s="104"/>
+      <c r="I11" s="104"/>
+      <c r="J11" s="104"/>
+      <c r="K11" s="104"/>
+      <c r="L11" s="104"/>
+      <c r="M11" s="104"/>
+      <c r="N11" s="104"/>
+      <c r="O11" s="104"/>
+      <c r="P11" s="104"/>
+      <c r="Q11" s="104"/>
+      <c r="R11" s="104"/>
+      <c r="S11" s="104"/>
+      <c r="T11" s="104"/>
+      <c r="U11" s="104"/>
+    </row>
+    <row r="12" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="105"/>
+      <c r="B12" s="104"/>
+      <c r="C12" s="104"/>
+      <c r="D12" s="104"/>
+      <c r="E12" s="104"/>
+      <c r="F12" s="210" t="s">
+        <v>7</v>
+      </c>
+      <c r="G12" s="211"/>
+      <c r="H12" s="212"/>
+      <c r="I12" s="106"/>
+      <c r="J12" s="106"/>
+      <c r="K12" s="106"/>
+      <c r="L12" s="106"/>
+      <c r="M12" s="106"/>
+      <c r="N12" s="106"/>
+      <c r="O12" s="107"/>
+      <c r="P12" s="107"/>
+      <c r="Q12" s="107"/>
+      <c r="R12" s="107"/>
+      <c r="S12" s="107"/>
+      <c r="T12" s="107"/>
+      <c r="U12" s="108"/>
+    </row>
+    <row r="13" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="155" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="214"/>
+      <c r="D13" s="204"/>
+      <c r="E13" s="205"/>
+      <c r="F13" s="205"/>
+      <c r="G13" s="205"/>
+      <c r="H13" s="205"/>
+      <c r="I13" s="205"/>
+      <c r="J13" s="205"/>
+      <c r="K13" s="205"/>
+      <c r="L13" s="205"/>
+      <c r="M13" s="205"/>
+      <c r="N13" s="205"/>
+      <c r="O13" s="205"/>
+      <c r="P13" s="205"/>
+      <c r="Q13" s="205"/>
+      <c r="R13" s="205"/>
+      <c r="S13" s="205"/>
+      <c r="T13" s="205"/>
+      <c r="U13" s="206"/>
+    </row>
+    <row r="14" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="156"/>
+      <c r="B14" s="215" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="216"/>
+      <c r="D14" s="207"/>
+      <c r="E14" s="208"/>
+      <c r="F14" s="208"/>
+      <c r="G14" s="208"/>
+      <c r="H14" s="208"/>
+      <c r="I14" s="208"/>
+      <c r="J14" s="208"/>
+      <c r="K14" s="208"/>
+      <c r="L14" s="208"/>
+      <c r="M14" s="208"/>
+      <c r="N14" s="208"/>
+      <c r="O14" s="208"/>
+      <c r="P14" s="208"/>
+      <c r="Q14" s="208"/>
+      <c r="R14" s="208"/>
+      <c r="S14" s="208"/>
+      <c r="T14" s="208"/>
+      <c r="U14" s="209"/>
+    </row>
+    <row r="15" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="156"/>
+      <c r="B15" s="217" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="218"/>
+      <c r="D15" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="110"/>
+      <c r="F15" s="111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="186"/>
+      <c r="H15" s="186"/>
+      <c r="I15" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="J15" s="111"/>
+      <c r="K15" s="111"/>
+      <c r="L15" s="111"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="111"/>
+      <c r="O15" s="111"/>
+      <c r="P15" s="111"/>
+      <c r="Q15" s="111"/>
+      <c r="R15" s="111"/>
+      <c r="S15" s="111"/>
+      <c r="T15" s="111"/>
+      <c r="U15" s="112"/>
+    </row>
+    <row r="16" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="156"/>
+      <c r="B16" s="219"/>
+      <c r="C16" s="220"/>
+      <c r="D16" s="113"/>
+      <c r="E16" s="114"/>
+      <c r="F16" s="199"/>
+      <c r="G16" s="199"/>
+      <c r="H16" s="115"/>
+      <c r="I16" s="197"/>
+      <c r="J16" s="197"/>
+      <c r="K16" s="197"/>
+      <c r="L16" s="197"/>
+      <c r="M16" s="197"/>
+      <c r="N16" s="197"/>
+      <c r="O16" s="197"/>
+      <c r="P16" s="197"/>
+      <c r="Q16" s="197"/>
+      <c r="R16" s="197"/>
+      <c r="S16" s="197"/>
+      <c r="T16" s="197"/>
+      <c r="U16" s="198"/>
+    </row>
+    <row r="17" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="156"/>
+      <c r="B17" s="221"/>
+      <c r="C17" s="222"/>
+      <c r="D17" s="223"/>
+      <c r="E17" s="224"/>
+      <c r="F17" s="224"/>
+      <c r="G17" s="224"/>
+      <c r="H17" s="224"/>
+      <c r="I17" s="224"/>
+      <c r="J17" s="224"/>
+      <c r="K17" s="224"/>
+      <c r="L17" s="224"/>
+      <c r="M17" s="224"/>
+      <c r="N17" s="224"/>
+      <c r="O17" s="224"/>
+      <c r="P17" s="224"/>
+      <c r="Q17" s="224"/>
+      <c r="R17" s="224"/>
+      <c r="S17" s="224"/>
+      <c r="T17" s="224"/>
+      <c r="U17" s="225"/>
+    </row>
+    <row r="18" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="156"/>
+      <c r="B18" s="175" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="176"/>
+      <c r="D18" s="131" t="s">
+        <v>16</v>
+      </c>
+      <c r="E18" s="188" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="189"/>
+      <c r="G18" s="189"/>
+      <c r="H18" s="189"/>
+      <c r="I18" s="189"/>
+      <c r="J18" s="189"/>
+      <c r="K18" s="189"/>
+      <c r="L18" s="190"/>
+      <c r="M18" s="190"/>
+      <c r="N18" s="190"/>
+      <c r="O18" s="190"/>
+      <c r="P18" s="190"/>
+      <c r="Q18" s="190"/>
+      <c r="R18" s="190"/>
+      <c r="S18" s="190"/>
+      <c r="T18" s="190"/>
+      <c r="U18" s="191"/>
+    </row>
+    <row r="19" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="156"/>
+      <c r="B19" s="177"/>
+      <c r="C19" s="178"/>
+      <c r="D19" s="227" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="228"/>
+      <c r="F19" s="200"/>
+      <c r="G19" s="200"/>
+      <c r="H19" s="200"/>
+      <c r="I19" s="200"/>
+      <c r="J19" s="200"/>
+      <c r="K19" s="200"/>
+      <c r="L19" s="200"/>
+      <c r="M19" s="200"/>
+      <c r="N19" s="200"/>
+      <c r="O19" s="200"/>
+      <c r="P19" s="200"/>
+      <c r="Q19" s="200"/>
+      <c r="R19" s="200"/>
+      <c r="S19" s="200"/>
+      <c r="T19" s="200"/>
+      <c r="U19" s="201"/>
+    </row>
+    <row r="20" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="156"/>
+      <c r="B20" s="129" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="130"/>
+      <c r="D20" s="109"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="116"/>
+      <c r="G20" s="116"/>
+      <c r="H20" s="116"/>
+      <c r="I20" s="116"/>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
+      <c r="M20" s="116"/>
+      <c r="N20" s="116"/>
+      <c r="O20" s="116"/>
+      <c r="P20" s="116"/>
+      <c r="Q20" s="116"/>
+      <c r="R20" s="116"/>
+      <c r="S20" s="116"/>
+      <c r="T20" s="116"/>
+      <c r="U20" s="117"/>
+    </row>
+    <row r="21" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="156"/>
+      <c r="B21" s="179" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="180"/>
+      <c r="D21" s="202" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="239"/>
+      <c r="F21" s="240"/>
+      <c r="G21" s="128" t="s">
+        <v>9</v>
+      </c>
+      <c r="H21" s="229"/>
+      <c r="I21" s="230"/>
+      <c r="J21" s="230"/>
+      <c r="K21" s="230"/>
+      <c r="L21" s="231"/>
+      <c r="M21" s="217" t="s">
+        <v>22</v>
+      </c>
+      <c r="N21" s="249"/>
+      <c r="O21" s="111"/>
+      <c r="P21" s="111"/>
+      <c r="Q21" s="111"/>
+      <c r="R21" s="111"/>
+      <c r="S21" s="111"/>
+      <c r="T21" s="111"/>
+      <c r="U21" s="112"/>
+    </row>
+    <row r="22" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="156"/>
+      <c r="B22" s="181"/>
+      <c r="C22" s="182"/>
+      <c r="D22" s="203"/>
+      <c r="E22" s="241"/>
+      <c r="F22" s="242"/>
+      <c r="G22" s="132" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" s="194"/>
+      <c r="I22" s="195"/>
+      <c r="J22" s="195"/>
+      <c r="K22" s="195"/>
+      <c r="L22" s="196"/>
+      <c r="M22" s="221"/>
+      <c r="N22" s="250"/>
+      <c r="O22" s="118"/>
+      <c r="P22" s="118"/>
+      <c r="Q22" s="118"/>
+      <c r="R22" s="118"/>
+      <c r="S22" s="118"/>
+      <c r="T22" s="118"/>
+      <c r="U22" s="119"/>
+    </row>
+    <row r="23" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="156"/>
+      <c r="B23" s="175" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="176"/>
+      <c r="D23" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="110"/>
+      <c r="F23" s="111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="186"/>
+      <c r="H23" s="186"/>
+      <c r="I23" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" s="111"/>
+      <c r="K23" s="111"/>
+      <c r="L23" s="111"/>
+      <c r="M23" s="111"/>
+      <c r="N23" s="111"/>
+      <c r="O23" s="111"/>
+      <c r="P23" s="111"/>
+      <c r="Q23" s="111"/>
+      <c r="R23" s="111"/>
+      <c r="S23" s="111"/>
+      <c r="T23" s="111"/>
+      <c r="U23" s="112"/>
+    </row>
+    <row r="24" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="156"/>
+      <c r="B24" s="243"/>
+      <c r="C24" s="244"/>
+      <c r="D24" s="113"/>
+      <c r="E24" s="114"/>
+      <c r="F24" s="199"/>
+      <c r="G24" s="199"/>
+      <c r="H24" s="115"/>
+      <c r="I24" s="197"/>
+      <c r="J24" s="197"/>
+      <c r="K24" s="197"/>
+      <c r="L24" s="197"/>
+      <c r="M24" s="197"/>
+      <c r="N24" s="197"/>
+      <c r="O24" s="197"/>
+      <c r="P24" s="197"/>
+      <c r="Q24" s="197"/>
+      <c r="R24" s="197"/>
+      <c r="S24" s="197"/>
+      <c r="T24" s="197"/>
+      <c r="U24" s="198"/>
+    </row>
+    <row r="25" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="226"/>
+      <c r="B25" s="177"/>
+      <c r="C25" s="178"/>
+      <c r="D25" s="223"/>
+      <c r="E25" s="224"/>
+      <c r="F25" s="224"/>
+      <c r="G25" s="224"/>
+      <c r="H25" s="224"/>
+      <c r="I25" s="224"/>
+      <c r="J25" s="224"/>
+      <c r="K25" s="224"/>
+      <c r="L25" s="224"/>
+      <c r="M25" s="224"/>
+      <c r="N25" s="224"/>
+      <c r="O25" s="224"/>
+      <c r="P25" s="224"/>
+      <c r="Q25" s="224"/>
+      <c r="R25" s="224"/>
+      <c r="S25" s="224"/>
+      <c r="T25" s="224"/>
+      <c r="U25" s="225"/>
+    </row>
+    <row r="26" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="155" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" s="214"/>
+      <c r="D26" s="255"/>
+      <c r="E26" s="256"/>
+      <c r="F26" s="256"/>
+      <c r="G26" s="256"/>
+      <c r="H26" s="256"/>
+      <c r="I26" s="256"/>
+      <c r="J26" s="256"/>
+      <c r="K26" s="256"/>
+      <c r="L26" s="256"/>
+      <c r="M26" s="256"/>
+      <c r="N26" s="256"/>
+      <c r="O26" s="256"/>
+      <c r="P26" s="256"/>
+      <c r="Q26" s="256"/>
+      <c r="R26" s="256"/>
+      <c r="S26" s="256"/>
+      <c r="T26" s="256"/>
+      <c r="U26" s="257"/>
+    </row>
+    <row r="27" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="156"/>
+      <c r="B27" s="251" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="216"/>
+      <c r="D27" s="207"/>
+      <c r="E27" s="208"/>
+      <c r="F27" s="208"/>
+      <c r="G27" s="208"/>
+      <c r="H27" s="208"/>
+      <c r="I27" s="208"/>
+      <c r="J27" s="208"/>
+      <c r="K27" s="208"/>
+      <c r="L27" s="208"/>
+      <c r="M27" s="208"/>
+      <c r="N27" s="208"/>
+      <c r="O27" s="208"/>
+      <c r="P27" s="208"/>
+      <c r="Q27" s="208"/>
+      <c r="R27" s="208"/>
+      <c r="S27" s="208"/>
+      <c r="T27" s="208"/>
+      <c r="U27" s="209"/>
+    </row>
+    <row r="28" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="156"/>
+      <c r="B28" s="218" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="249"/>
+      <c r="D28" s="109" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="110"/>
+      <c r="F28" s="111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="186"/>
+      <c r="H28" s="186"/>
+      <c r="I28" s="111" t="s">
+        <v>14</v>
+      </c>
+      <c r="J28" s="111"/>
+      <c r="K28" s="111"/>
+      <c r="L28" s="111"/>
+      <c r="M28" s="111"/>
+      <c r="N28" s="111"/>
+      <c r="O28" s="111"/>
+      <c r="P28" s="111"/>
+      <c r="Q28" s="111"/>
+      <c r="R28" s="111"/>
+      <c r="S28" s="111"/>
+      <c r="T28" s="111"/>
+      <c r="U28" s="112"/>
+    </row>
+    <row r="29" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="156"/>
+      <c r="B29" s="220"/>
+      <c r="C29" s="252"/>
+      <c r="D29" s="113"/>
+      <c r="E29" s="114"/>
+      <c r="F29" s="199"/>
+      <c r="G29" s="199"/>
+      <c r="H29" s="115"/>
+      <c r="I29" s="197"/>
+      <c r="J29" s="197"/>
+      <c r="K29" s="197"/>
+      <c r="L29" s="197"/>
+      <c r="M29" s="197"/>
+      <c r="N29" s="197"/>
+      <c r="O29" s="197"/>
+      <c r="P29" s="197"/>
+      <c r="Q29" s="197"/>
+      <c r="R29" s="197"/>
+      <c r="S29" s="197"/>
+      <c r="T29" s="197"/>
+      <c r="U29" s="198"/>
+    </row>
+    <row r="30" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="156"/>
+      <c r="B30" s="222"/>
+      <c r="C30" s="250"/>
+      <c r="D30" s="223"/>
+      <c r="E30" s="224"/>
+      <c r="F30" s="224"/>
+      <c r="G30" s="224"/>
+      <c r="H30" s="224"/>
+      <c r="I30" s="224"/>
+      <c r="J30" s="224"/>
+      <c r="K30" s="224"/>
+      <c r="L30" s="224"/>
+      <c r="M30" s="224"/>
+      <c r="N30" s="224"/>
+      <c r="O30" s="224"/>
+      <c r="P30" s="224"/>
+      <c r="Q30" s="224"/>
+      <c r="R30" s="224"/>
+      <c r="S30" s="224"/>
+      <c r="T30" s="224"/>
+      <c r="U30" s="232"/>
+    </row>
+    <row r="31" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="156"/>
+      <c r="B31" s="183" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="184"/>
+      <c r="D31" s="184"/>
+      <c r="E31" s="185"/>
+      <c r="F31" s="253"/>
+      <c r="G31" s="254"/>
+      <c r="H31" s="126"/>
+      <c r="I31" s="126"/>
+      <c r="J31" s="126"/>
+      <c r="K31" s="126"/>
+      <c r="L31" s="126"/>
+      <c r="M31" s="126"/>
+      <c r="N31" s="126"/>
+      <c r="O31" s="126"/>
+      <c r="P31" s="126"/>
+      <c r="Q31" s="126"/>
+      <c r="R31" s="126"/>
+      <c r="S31" s="126"/>
+      <c r="T31" s="126"/>
+      <c r="U31" s="126"/>
+    </row>
+    <row r="32" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="156"/>
+      <c r="B32" s="246" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="246"/>
+      <c r="D32" s="246"/>
+      <c r="E32" s="133"/>
+      <c r="F32" s="248" t="s">
+        <v>29</v>
+      </c>
+      <c r="G32" s="248"/>
+      <c r="H32" s="248" t="s">
+        <v>30</v>
+      </c>
+      <c r="I32" s="248"/>
+      <c r="J32" s="248"/>
+      <c r="K32" s="248"/>
+      <c r="L32" s="160" t="s">
+        <v>31</v>
+      </c>
+      <c r="M32" s="160"/>
+      <c r="N32" s="160"/>
+      <c r="O32" s="160"/>
+      <c r="P32" s="160"/>
+      <c r="Q32" s="160"/>
+      <c r="R32" s="233" t="s">
+        <v>32</v>
+      </c>
+      <c r="S32" s="234"/>
+      <c r="T32" s="234"/>
+      <c r="U32" s="235"/>
+    </row>
+    <row r="33" spans="1:21" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="156"/>
+      <c r="B33" s="247"/>
+      <c r="C33" s="247"/>
+      <c r="D33" s="247"/>
+      <c r="E33" s="134" t="s">
+        <v>33</v>
+      </c>
+      <c r="F33" s="248"/>
+      <c r="G33" s="248"/>
+      <c r="H33" s="248"/>
+      <c r="I33" s="248"/>
+      <c r="J33" s="248"/>
+      <c r="K33" s="248"/>
+      <c r="L33" s="160"/>
+      <c r="M33" s="160"/>
+      <c r="N33" s="160"/>
+      <c r="O33" s="160"/>
+      <c r="P33" s="160"/>
+      <c r="Q33" s="160"/>
+      <c r="R33" s="236"/>
+      <c r="S33" s="237"/>
+      <c r="T33" s="237"/>
+      <c r="U33" s="238"/>
+    </row>
+    <row r="34" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="156"/>
+      <c r="B34" s="187" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="187"/>
+      <c r="D34" s="187"/>
+      <c r="E34" s="135"/>
+      <c r="F34" s="168"/>
+      <c r="G34" s="169"/>
+      <c r="H34" s="168"/>
+      <c r="I34" s="170"/>
+      <c r="J34" s="170"/>
+      <c r="K34" s="169"/>
+      <c r="L34" s="168"/>
+      <c r="M34" s="170"/>
+      <c r="N34" s="170"/>
+      <c r="O34" s="170"/>
+      <c r="P34" s="170"/>
+      <c r="Q34" s="169"/>
+      <c r="R34" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="S34" s="162"/>
+      <c r="T34" s="162"/>
+      <c r="U34" s="163"/>
+    </row>
+    <row r="35" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="153"/>
+      <c r="B35" s="165" t="s">
+        <v>194</v>
+      </c>
+      <c r="C35" s="166"/>
+      <c r="D35" s="167"/>
+      <c r="E35" s="135"/>
+      <c r="F35" s="168"/>
+      <c r="G35" s="169"/>
+      <c r="H35" s="168"/>
+      <c r="I35" s="170"/>
+      <c r="J35" s="170"/>
+      <c r="K35" s="169"/>
+      <c r="L35" s="168"/>
+      <c r="M35" s="170"/>
+      <c r="N35" s="170"/>
+      <c r="O35" s="170"/>
+      <c r="P35" s="170"/>
+      <c r="Q35" s="169"/>
+      <c r="R35" s="161" t="s">
+        <v>34</v>
+      </c>
+      <c r="S35" s="162"/>
+      <c r="T35" s="162"/>
+      <c r="U35" s="163"/>
+    </row>
+    <row r="36" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="157" t="s">
+        <v>36</v>
+      </c>
+      <c r="B36" s="158"/>
+      <c r="C36" s="158"/>
+      <c r="D36" s="158"/>
+      <c r="E36" s="158"/>
+      <c r="F36" s="158"/>
+      <c r="G36" s="159"/>
+      <c r="H36" s="120"/>
+      <c r="I36" s="106"/>
+      <c r="J36" s="106"/>
+      <c r="K36" s="106"/>
+      <c r="L36" s="106"/>
+      <c r="M36" s="106"/>
+      <c r="N36" s="107"/>
+      <c r="O36" s="107"/>
+      <c r="P36" s="107"/>
+      <c r="Q36" s="108"/>
+      <c r="R36" s="121"/>
+      <c r="S36" s="121"/>
+      <c r="T36" s="121"/>
+      <c r="U36" s="121"/>
+    </row>
+    <row r="37" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="104"/>
+      <c r="C37" s="104"/>
+      <c r="D37" s="104"/>
+      <c r="E37" s="104"/>
+      <c r="F37" s="104"/>
+      <c r="G37" s="104"/>
+      <c r="H37" s="104"/>
+      <c r="I37" s="104"/>
+      <c r="J37" s="104"/>
+      <c r="K37" s="104"/>
+      <c r="L37" s="104"/>
+      <c r="M37" s="104"/>
+      <c r="N37" s="104"/>
+      <c r="O37" s="104"/>
+      <c r="P37" s="104"/>
+      <c r="Q37" s="104"/>
+      <c r="R37" s="104"/>
+      <c r="S37" s="104"/>
+      <c r="T37" s="104"/>
+      <c r="U37" s="104"/>
+    </row>
+    <row r="38" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="123">
+        <v>1</v>
+      </c>
+      <c r="B38" s="174" t="s">
+        <v>195</v>
+      </c>
+      <c r="C38" s="174"/>
+      <c r="D38" s="174"/>
+      <c r="E38" s="174"/>
+      <c r="F38" s="174"/>
+      <c r="G38" s="174"/>
+      <c r="H38" s="174"/>
+      <c r="I38" s="174"/>
+      <c r="J38" s="174"/>
+      <c r="K38" s="174"/>
+      <c r="L38" s="174"/>
+      <c r="M38" s="174"/>
+      <c r="N38" s="174"/>
+      <c r="O38" s="174"/>
+      <c r="P38" s="174"/>
+      <c r="Q38" s="174"/>
+      <c r="R38" s="174"/>
+      <c r="S38" s="174"/>
+      <c r="T38" s="174"/>
+      <c r="U38" s="174"/>
+    </row>
+    <row r="39" spans="1:21" ht="39" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="123">
+        <v>2</v>
+      </c>
+      <c r="B39" s="171" t="s">
+        <v>38</v>
+      </c>
+      <c r="C39" s="171"/>
+      <c r="D39" s="171"/>
+      <c r="E39" s="171"/>
+      <c r="F39" s="171"/>
+      <c r="G39" s="171"/>
+      <c r="H39" s="171"/>
+      <c r="I39" s="171"/>
+      <c r="J39" s="171"/>
+      <c r="K39" s="171"/>
+      <c r="L39" s="171"/>
+      <c r="M39" s="171"/>
+      <c r="N39" s="171"/>
+      <c r="O39" s="171"/>
+      <c r="P39" s="171"/>
+      <c r="Q39" s="171"/>
+      <c r="R39" s="171"/>
+      <c r="S39" s="171"/>
+      <c r="T39" s="171"/>
+      <c r="U39" s="171"/>
+    </row>
+    <row r="40" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="123">
+        <v>3</v>
+      </c>
+      <c r="B40" s="172" t="s">
+        <v>39</v>
+      </c>
+      <c r="C40" s="173"/>
+      <c r="D40" s="173"/>
+      <c r="E40" s="173"/>
+      <c r="F40" s="173"/>
+      <c r="G40" s="173"/>
+      <c r="H40" s="173"/>
+      <c r="I40" s="173"/>
+      <c r="J40" s="173"/>
+      <c r="K40" s="173"/>
+      <c r="L40" s="173"/>
+      <c r="M40" s="173"/>
+      <c r="N40" s="173"/>
+      <c r="O40" s="173"/>
+      <c r="P40" s="173"/>
+      <c r="Q40" s="173"/>
+      <c r="R40" s="173"/>
+      <c r="S40" s="173"/>
+      <c r="T40" s="173"/>
+      <c r="U40" s="173"/>
+    </row>
+    <row r="41" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="123">
+        <v>4</v>
+      </c>
+      <c r="B41" s="172" t="s">
+        <v>40</v>
+      </c>
+      <c r="C41" s="173"/>
+      <c r="D41" s="173"/>
+      <c r="E41" s="173"/>
+      <c r="F41" s="173"/>
+      <c r="G41" s="173"/>
+      <c r="H41" s="173"/>
+      <c r="I41" s="173"/>
+      <c r="J41" s="173"/>
+      <c r="K41" s="173"/>
+      <c r="L41" s="173"/>
+      <c r="M41" s="173"/>
+      <c r="N41" s="173"/>
+      <c r="O41" s="173"/>
+      <c r="P41" s="173"/>
+      <c r="Q41" s="173"/>
+      <c r="R41" s="173"/>
+      <c r="S41" s="173"/>
+      <c r="T41" s="173"/>
+      <c r="U41" s="173"/>
+    </row>
+    <row r="42" spans="1:21" ht="27" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="123">
+        <v>5</v>
+      </c>
+      <c r="B42" s="171" t="s">
+        <v>41</v>
+      </c>
+      <c r="C42" s="171"/>
+      <c r="D42" s="171"/>
+      <c r="E42" s="171"/>
+      <c r="F42" s="171"/>
+      <c r="G42" s="171"/>
+      <c r="H42" s="171"/>
+      <c r="I42" s="171"/>
+      <c r="J42" s="171"/>
+      <c r="K42" s="171"/>
+      <c r="L42" s="171"/>
+      <c r="M42" s="171"/>
+      <c r="N42" s="171"/>
+      <c r="O42" s="171"/>
+      <c r="P42" s="171"/>
+      <c r="Q42" s="171"/>
+      <c r="R42" s="171"/>
+      <c r="S42" s="171"/>
+      <c r="T42" s="171"/>
+      <c r="U42" s="171"/>
     </row>
   </sheetData>
-  <mergeCells count="121">
-[...120 lines deleted...]
-    <mergeCell ref="K33:N33"/>
+  <mergeCells count="69">
+    <mergeCell ref="I29:U29"/>
+    <mergeCell ref="B23:C25"/>
+    <mergeCell ref="B26:C26"/>
+    <mergeCell ref="B32:D33"/>
+    <mergeCell ref="F32:G33"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="B28:C30"/>
+    <mergeCell ref="D25:U25"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="D26:U26"/>
+    <mergeCell ref="D27:U27"/>
+    <mergeCell ref="G28:H28"/>
+    <mergeCell ref="H32:K33"/>
+    <mergeCell ref="F29:G29"/>
+    <mergeCell ref="D30:U30"/>
+    <mergeCell ref="R32:U33"/>
+    <mergeCell ref="L34:Q34"/>
+    <mergeCell ref="H34:K34"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="A3:U3"/>
+    <mergeCell ref="I16:U16"/>
+    <mergeCell ref="D13:U13"/>
+    <mergeCell ref="D14:U14"/>
+    <mergeCell ref="F12:H12"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C17"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="D17:U17"/>
+    <mergeCell ref="A13:A25"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="D19:E19"/>
+    <mergeCell ref="H21:L21"/>
+    <mergeCell ref="H22:L22"/>
+    <mergeCell ref="I24:U24"/>
+    <mergeCell ref="F24:G24"/>
+    <mergeCell ref="F19:U19"/>
+    <mergeCell ref="D21:D22"/>
+    <mergeCell ref="E21:F22"/>
+    <mergeCell ref="M21:N22"/>
+    <mergeCell ref="E18:U18"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="K6:U6"/>
+    <mergeCell ref="K7:U7"/>
+    <mergeCell ref="K8:U8"/>
+    <mergeCell ref="B39:U39"/>
+    <mergeCell ref="B40:U40"/>
+    <mergeCell ref="B41:U41"/>
+    <mergeCell ref="B42:U42"/>
+    <mergeCell ref="B38:U38"/>
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A26:A34"/>
+    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="L32:Q33"/>
+    <mergeCell ref="R34:U34"/>
+    <mergeCell ref="A2:U2"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:K35"/>
+    <mergeCell ref="L35:Q35"/>
+    <mergeCell ref="R35:U35"/>
+    <mergeCell ref="B18:C19"/>
+    <mergeCell ref="B21:C22"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="B34:D34"/>
   </mergeCells>
   <phoneticPr fontId="4"/>
-  <pageMargins left="0.78740157480314965" right="0.31496062992125984" top="0.55118110236220474" bottom="0.15748031496062992" header="0.51181102362204722" footer="0.19685039370078741"/>
-[...3 lines deleted...]
-  </headerFooter>
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E16 E24 E29" xr:uid="{3B5BE05F-6104-4B3C-A730-5A895DD84062}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H16 H24 H29" xr:uid="{3E740FEB-ADA8-4802-A4B8-3218EB475A98}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F31 F34:K35" xr:uid="{D9EFAB4A-C2AE-414D-8CE5-EE2A56D2DE27}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:L53"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C77A16D2-FD89-4423-9546-C218DB2D58F3}">
+  <sheetPr codeName="Sheet7"/>
+  <dimension ref="A1:U66"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="75" zoomScaleNormal="100" zoomScaleSheetLayoutView="75" workbookViewId="0">
-      <selection activeCell="L2" sqref="L2"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33:A49"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="4.25" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="10" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="16.125" customWidth="1"/>
+    <col min="1" max="20" width="3.875" style="4" customWidth="1"/>
+    <col min="21" max="255" width="4.25" style="4"/>
+    <col min="256" max="256" width="8.25" style="4" customWidth="1"/>
+    <col min="257" max="276" width="3.875" style="4" customWidth="1"/>
+    <col min="277" max="511" width="4.25" style="4"/>
+    <col min="512" max="512" width="8.25" style="4" customWidth="1"/>
+    <col min="513" max="532" width="3.875" style="4" customWidth="1"/>
+    <col min="533" max="767" width="4.25" style="4"/>
+    <col min="768" max="768" width="8.25" style="4" customWidth="1"/>
+    <col min="769" max="788" width="3.875" style="4" customWidth="1"/>
+    <col min="789" max="1023" width="4.25" style="4"/>
+    <col min="1024" max="1024" width="8.25" style="4" customWidth="1"/>
+    <col min="1025" max="1044" width="3.875" style="4" customWidth="1"/>
+    <col min="1045" max="1279" width="4.25" style="4"/>
+    <col min="1280" max="1280" width="8.25" style="4" customWidth="1"/>
+    <col min="1281" max="1300" width="3.875" style="4" customWidth="1"/>
+    <col min="1301" max="1535" width="4.25" style="4"/>
+    <col min="1536" max="1536" width="8.25" style="4" customWidth="1"/>
+    <col min="1537" max="1556" width="3.875" style="4" customWidth="1"/>
+    <col min="1557" max="1791" width="4.25" style="4"/>
+    <col min="1792" max="1792" width="8.25" style="4" customWidth="1"/>
+    <col min="1793" max="1812" width="3.875" style="4" customWidth="1"/>
+    <col min="1813" max="2047" width="4.25" style="4"/>
+    <col min="2048" max="2048" width="8.25" style="4" customWidth="1"/>
+    <col min="2049" max="2068" width="3.875" style="4" customWidth="1"/>
+    <col min="2069" max="2303" width="4.25" style="4"/>
+    <col min="2304" max="2304" width="8.25" style="4" customWidth="1"/>
+    <col min="2305" max="2324" width="3.875" style="4" customWidth="1"/>
+    <col min="2325" max="2559" width="4.25" style="4"/>
+    <col min="2560" max="2560" width="8.25" style="4" customWidth="1"/>
+    <col min="2561" max="2580" width="3.875" style="4" customWidth="1"/>
+    <col min="2581" max="2815" width="4.25" style="4"/>
+    <col min="2816" max="2816" width="8.25" style="4" customWidth="1"/>
+    <col min="2817" max="2836" width="3.875" style="4" customWidth="1"/>
+    <col min="2837" max="3071" width="4.25" style="4"/>
+    <col min="3072" max="3072" width="8.25" style="4" customWidth="1"/>
+    <col min="3073" max="3092" width="3.875" style="4" customWidth="1"/>
+    <col min="3093" max="3327" width="4.25" style="4"/>
+    <col min="3328" max="3328" width="8.25" style="4" customWidth="1"/>
+    <col min="3329" max="3348" width="3.875" style="4" customWidth="1"/>
+    <col min="3349" max="3583" width="4.25" style="4"/>
+    <col min="3584" max="3584" width="8.25" style="4" customWidth="1"/>
+    <col min="3585" max="3604" width="3.875" style="4" customWidth="1"/>
+    <col min="3605" max="3839" width="4.25" style="4"/>
+    <col min="3840" max="3840" width="8.25" style="4" customWidth="1"/>
+    <col min="3841" max="3860" width="3.875" style="4" customWidth="1"/>
+    <col min="3861" max="4095" width="4.25" style="4"/>
+    <col min="4096" max="4096" width="8.25" style="4" customWidth="1"/>
+    <col min="4097" max="4116" width="3.875" style="4" customWidth="1"/>
+    <col min="4117" max="4351" width="4.25" style="4"/>
+    <col min="4352" max="4352" width="8.25" style="4" customWidth="1"/>
+    <col min="4353" max="4372" width="3.875" style="4" customWidth="1"/>
+    <col min="4373" max="4607" width="4.25" style="4"/>
+    <col min="4608" max="4608" width="8.25" style="4" customWidth="1"/>
+    <col min="4609" max="4628" width="3.875" style="4" customWidth="1"/>
+    <col min="4629" max="4863" width="4.25" style="4"/>
+    <col min="4864" max="4864" width="8.25" style="4" customWidth="1"/>
+    <col min="4865" max="4884" width="3.875" style="4" customWidth="1"/>
+    <col min="4885" max="5119" width="4.25" style="4"/>
+    <col min="5120" max="5120" width="8.25" style="4" customWidth="1"/>
+    <col min="5121" max="5140" width="3.875" style="4" customWidth="1"/>
+    <col min="5141" max="5375" width="4.25" style="4"/>
+    <col min="5376" max="5376" width="8.25" style="4" customWidth="1"/>
+    <col min="5377" max="5396" width="3.875" style="4" customWidth="1"/>
+    <col min="5397" max="5631" width="4.25" style="4"/>
+    <col min="5632" max="5632" width="8.25" style="4" customWidth="1"/>
+    <col min="5633" max="5652" width="3.875" style="4" customWidth="1"/>
+    <col min="5653" max="5887" width="4.25" style="4"/>
+    <col min="5888" max="5888" width="8.25" style="4" customWidth="1"/>
+    <col min="5889" max="5908" width="3.875" style="4" customWidth="1"/>
+    <col min="5909" max="6143" width="4.25" style="4"/>
+    <col min="6144" max="6144" width="8.25" style="4" customWidth="1"/>
+    <col min="6145" max="6164" width="3.875" style="4" customWidth="1"/>
+    <col min="6165" max="6399" width="4.25" style="4"/>
+    <col min="6400" max="6400" width="8.25" style="4" customWidth="1"/>
+    <col min="6401" max="6420" width="3.875" style="4" customWidth="1"/>
+    <col min="6421" max="6655" width="4.25" style="4"/>
+    <col min="6656" max="6656" width="8.25" style="4" customWidth="1"/>
+    <col min="6657" max="6676" width="3.875" style="4" customWidth="1"/>
+    <col min="6677" max="6911" width="4.25" style="4"/>
+    <col min="6912" max="6912" width="8.25" style="4" customWidth="1"/>
+    <col min="6913" max="6932" width="3.875" style="4" customWidth="1"/>
+    <col min="6933" max="7167" width="4.25" style="4"/>
+    <col min="7168" max="7168" width="8.25" style="4" customWidth="1"/>
+    <col min="7169" max="7188" width="3.875" style="4" customWidth="1"/>
+    <col min="7189" max="7423" width="4.25" style="4"/>
+    <col min="7424" max="7424" width="8.25" style="4" customWidth="1"/>
+    <col min="7425" max="7444" width="3.875" style="4" customWidth="1"/>
+    <col min="7445" max="7679" width="4.25" style="4"/>
+    <col min="7680" max="7680" width="8.25" style="4" customWidth="1"/>
+    <col min="7681" max="7700" width="3.875" style="4" customWidth="1"/>
+    <col min="7701" max="7935" width="4.25" style="4"/>
+    <col min="7936" max="7936" width="8.25" style="4" customWidth="1"/>
+    <col min="7937" max="7956" width="3.875" style="4" customWidth="1"/>
+    <col min="7957" max="8191" width="4.25" style="4"/>
+    <col min="8192" max="8192" width="8.25" style="4" customWidth="1"/>
+    <col min="8193" max="8212" width="3.875" style="4" customWidth="1"/>
+    <col min="8213" max="8447" width="4.25" style="4"/>
+    <col min="8448" max="8448" width="8.25" style="4" customWidth="1"/>
+    <col min="8449" max="8468" width="3.875" style="4" customWidth="1"/>
+    <col min="8469" max="8703" width="4.25" style="4"/>
+    <col min="8704" max="8704" width="8.25" style="4" customWidth="1"/>
+    <col min="8705" max="8724" width="3.875" style="4" customWidth="1"/>
+    <col min="8725" max="8959" width="4.25" style="4"/>
+    <col min="8960" max="8960" width="8.25" style="4" customWidth="1"/>
+    <col min="8961" max="8980" width="3.875" style="4" customWidth="1"/>
+    <col min="8981" max="9215" width="4.25" style="4"/>
+    <col min="9216" max="9216" width="8.25" style="4" customWidth="1"/>
+    <col min="9217" max="9236" width="3.875" style="4" customWidth="1"/>
+    <col min="9237" max="9471" width="4.25" style="4"/>
+    <col min="9472" max="9472" width="8.25" style="4" customWidth="1"/>
+    <col min="9473" max="9492" width="3.875" style="4" customWidth="1"/>
+    <col min="9493" max="9727" width="4.25" style="4"/>
+    <col min="9728" max="9728" width="8.25" style="4" customWidth="1"/>
+    <col min="9729" max="9748" width="3.875" style="4" customWidth="1"/>
+    <col min="9749" max="9983" width="4.25" style="4"/>
+    <col min="9984" max="9984" width="8.25" style="4" customWidth="1"/>
+    <col min="9985" max="10004" width="3.875" style="4" customWidth="1"/>
+    <col min="10005" max="10239" width="4.25" style="4"/>
+    <col min="10240" max="10240" width="8.25" style="4" customWidth="1"/>
+    <col min="10241" max="10260" width="3.875" style="4" customWidth="1"/>
+    <col min="10261" max="10495" width="4.25" style="4"/>
+    <col min="10496" max="10496" width="8.25" style="4" customWidth="1"/>
+    <col min="10497" max="10516" width="3.875" style="4" customWidth="1"/>
+    <col min="10517" max="10751" width="4.25" style="4"/>
+    <col min="10752" max="10752" width="8.25" style="4" customWidth="1"/>
+    <col min="10753" max="10772" width="3.875" style="4" customWidth="1"/>
+    <col min="10773" max="11007" width="4.25" style="4"/>
+    <col min="11008" max="11008" width="8.25" style="4" customWidth="1"/>
+    <col min="11009" max="11028" width="3.875" style="4" customWidth="1"/>
+    <col min="11029" max="11263" width="4.25" style="4"/>
+    <col min="11264" max="11264" width="8.25" style="4" customWidth="1"/>
+    <col min="11265" max="11284" width="3.875" style="4" customWidth="1"/>
+    <col min="11285" max="11519" width="4.25" style="4"/>
+    <col min="11520" max="11520" width="8.25" style="4" customWidth="1"/>
+    <col min="11521" max="11540" width="3.875" style="4" customWidth="1"/>
+    <col min="11541" max="11775" width="4.25" style="4"/>
+    <col min="11776" max="11776" width="8.25" style="4" customWidth="1"/>
+    <col min="11777" max="11796" width="3.875" style="4" customWidth="1"/>
+    <col min="11797" max="12031" width="4.25" style="4"/>
+    <col min="12032" max="12032" width="8.25" style="4" customWidth="1"/>
+    <col min="12033" max="12052" width="3.875" style="4" customWidth="1"/>
+    <col min="12053" max="12287" width="4.25" style="4"/>
+    <col min="12288" max="12288" width="8.25" style="4" customWidth="1"/>
+    <col min="12289" max="12308" width="3.875" style="4" customWidth="1"/>
+    <col min="12309" max="12543" width="4.25" style="4"/>
+    <col min="12544" max="12544" width="8.25" style="4" customWidth="1"/>
+    <col min="12545" max="12564" width="3.875" style="4" customWidth="1"/>
+    <col min="12565" max="12799" width="4.25" style="4"/>
+    <col min="12800" max="12800" width="8.25" style="4" customWidth="1"/>
+    <col min="12801" max="12820" width="3.875" style="4" customWidth="1"/>
+    <col min="12821" max="13055" width="4.25" style="4"/>
+    <col min="13056" max="13056" width="8.25" style="4" customWidth="1"/>
+    <col min="13057" max="13076" width="3.875" style="4" customWidth="1"/>
+    <col min="13077" max="13311" width="4.25" style="4"/>
+    <col min="13312" max="13312" width="8.25" style="4" customWidth="1"/>
+    <col min="13313" max="13332" width="3.875" style="4" customWidth="1"/>
+    <col min="13333" max="13567" width="4.25" style="4"/>
+    <col min="13568" max="13568" width="8.25" style="4" customWidth="1"/>
+    <col min="13569" max="13588" width="3.875" style="4" customWidth="1"/>
+    <col min="13589" max="13823" width="4.25" style="4"/>
+    <col min="13824" max="13824" width="8.25" style="4" customWidth="1"/>
+    <col min="13825" max="13844" width="3.875" style="4" customWidth="1"/>
+    <col min="13845" max="14079" width="4.25" style="4"/>
+    <col min="14080" max="14080" width="8.25" style="4" customWidth="1"/>
+    <col min="14081" max="14100" width="3.875" style="4" customWidth="1"/>
+    <col min="14101" max="14335" width="4.25" style="4"/>
+    <col min="14336" max="14336" width="8.25" style="4" customWidth="1"/>
+    <col min="14337" max="14356" width="3.875" style="4" customWidth="1"/>
+    <col min="14357" max="14591" width="4.25" style="4"/>
+    <col min="14592" max="14592" width="8.25" style="4" customWidth="1"/>
+    <col min="14593" max="14612" width="3.875" style="4" customWidth="1"/>
+    <col min="14613" max="14847" width="4.25" style="4"/>
+    <col min="14848" max="14848" width="8.25" style="4" customWidth="1"/>
+    <col min="14849" max="14868" width="3.875" style="4" customWidth="1"/>
+    <col min="14869" max="15103" width="4.25" style="4"/>
+    <col min="15104" max="15104" width="8.25" style="4" customWidth="1"/>
+    <col min="15105" max="15124" width="3.875" style="4" customWidth="1"/>
+    <col min="15125" max="15359" width="4.25" style="4"/>
+    <col min="15360" max="15360" width="8.25" style="4" customWidth="1"/>
+    <col min="15361" max="15380" width="3.875" style="4" customWidth="1"/>
+    <col min="15381" max="15615" width="4.25" style="4"/>
+    <col min="15616" max="15616" width="8.25" style="4" customWidth="1"/>
+    <col min="15617" max="15636" width="3.875" style="4" customWidth="1"/>
+    <col min="15637" max="15871" width="4.25" style="4"/>
+    <col min="15872" max="15872" width="8.25" style="4" customWidth="1"/>
+    <col min="15873" max="15892" width="3.875" style="4" customWidth="1"/>
+    <col min="15893" max="16127" width="4.25" style="4"/>
+    <col min="16128" max="16128" width="8.25" style="4" customWidth="1"/>
+    <col min="16129" max="16148" width="3.875" style="4" customWidth="1"/>
+    <col min="16149" max="16384" width="4.25" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="55.5" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A3" s="1" t="s">
+    <row r="1" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="3" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="L2" s="33" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="364"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="306"/>
+    </row>
+    <row r="4" spans="1:20" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="364"/>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="306"/>
+      <c r="N4" s="365" t="s">
+        <v>107</v>
+      </c>
+      <c r="O4" s="366"/>
+      <c r="P4" s="367"/>
+      <c r="Q4" s="367"/>
+      <c r="R4" s="367"/>
+      <c r="S4" s="367"/>
+      <c r="T4" s="368"/>
+    </row>
+    <row r="5" spans="1:20" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="34"/>
+      <c r="C5" s="35"/>
+      <c r="D5" s="35"/>
+      <c r="E5" s="35"/>
+      <c r="F5" s="35"/>
+      <c r="G5" s="35"/>
+      <c r="H5" s="35"/>
+    </row>
+    <row r="6" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="6"/>
+      <c r="B6" s="369" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" s="370"/>
+      <c r="D6" s="371"/>
+      <c r="E6" s="372"/>
+      <c r="F6" s="372"/>
+      <c r="G6" s="372"/>
+      <c r="H6" s="372"/>
+      <c r="I6" s="372"/>
+      <c r="J6" s="372"/>
+      <c r="K6" s="372"/>
+      <c r="L6" s="372"/>
+      <c r="M6" s="372"/>
+      <c r="N6" s="372"/>
+      <c r="O6" s="372"/>
+      <c r="P6" s="372"/>
+      <c r="Q6" s="372"/>
+      <c r="R6" s="373"/>
+      <c r="S6" s="373"/>
+      <c r="T6" s="374"/>
+    </row>
+    <row r="7" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B7" s="265" t="s">
+        <v>46</v>
+      </c>
+      <c r="C7" s="300"/>
+      <c r="D7" s="351"/>
+      <c r="E7" s="288"/>
+      <c r="F7" s="288"/>
+      <c r="G7" s="288"/>
+      <c r="H7" s="288"/>
+      <c r="I7" s="288"/>
+      <c r="J7" s="288"/>
+      <c r="K7" s="288"/>
+      <c r="L7" s="288"/>
+      <c r="M7" s="288"/>
+      <c r="N7" s="288"/>
+      <c r="O7" s="288"/>
+      <c r="P7" s="288"/>
+      <c r="Q7" s="288"/>
+      <c r="R7" s="289"/>
+      <c r="S7" s="289"/>
+      <c r="T7" s="352"/>
+    </row>
+    <row r="8" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="7"/>
+      <c r="B8" s="340" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="339"/>
+      <c r="D8" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="9"/>
+      <c r="L8" s="9"/>
+      <c r="M8" s="9"/>
+      <c r="N8" s="9"/>
+      <c r="O8" s="9"/>
+      <c r="P8" s="9"/>
+      <c r="Q8" s="9"/>
+      <c r="R8" s="9"/>
+      <c r="S8" s="9"/>
+      <c r="T8" s="10"/>
+    </row>
+    <row r="9" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B9" s="375"/>
+      <c r="C9" s="357"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="12"/>
+      <c r="F9" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="G9" s="14"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="376" t="s">
+        <v>112</v>
+      </c>
+      <c r="J9" s="376"/>
+      <c r="K9" s="12"/>
+      <c r="L9" s="12"/>
+      <c r="M9" s="12"/>
+      <c r="N9" s="12"/>
+      <c r="O9" s="12"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="12"/>
+      <c r="R9" s="12"/>
+      <c r="S9" s="12"/>
+      <c r="T9" s="15"/>
+    </row>
+    <row r="10" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="16"/>
+      <c r="B10" s="281"/>
+      <c r="C10" s="282"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="18"/>
+      <c r="F10" s="18"/>
+      <c r="G10" s="18"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="18"/>
+      <c r="O10" s="18"/>
+      <c r="P10" s="18"/>
+      <c r="Q10" s="18"/>
+      <c r="R10" s="18"/>
+      <c r="S10" s="18"/>
+      <c r="T10" s="19"/>
+    </row>
+    <row r="11" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="20"/>
+      <c r="B11" s="265" t="s">
+        <v>93</v>
+      </c>
+      <c r="C11" s="300"/>
+      <c r="D11" s="300" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="300"/>
+      <c r="F11" s="348"/>
+      <c r="G11" s="348"/>
+      <c r="H11" s="348"/>
+      <c r="I11" s="348"/>
+      <c r="J11" s="349"/>
+      <c r="K11" s="350" t="s">
+        <v>113</v>
+      </c>
+      <c r="L11" s="350"/>
+      <c r="M11" s="351"/>
+      <c r="N11" s="288"/>
+      <c r="O11" s="288"/>
+      <c r="P11" s="288"/>
+      <c r="Q11" s="288"/>
+      <c r="R11" s="289"/>
+      <c r="S11" s="289"/>
+      <c r="T11" s="352"/>
+    </row>
+    <row r="12" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="353" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="321"/>
+      <c r="C12" s="321"/>
+      <c r="D12" s="321"/>
+      <c r="E12" s="321"/>
+      <c r="F12" s="321"/>
+      <c r="G12" s="321"/>
+      <c r="H12" s="321"/>
+      <c r="I12" s="354"/>
+      <c r="J12" s="264" t="s">
+        <v>114</v>
+      </c>
+      <c r="K12" s="270"/>
+      <c r="L12" s="270"/>
+      <c r="M12" s="270"/>
+      <c r="N12" s="270"/>
+      <c r="O12" s="270"/>
+      <c r="P12" s="270"/>
+      <c r="Q12" s="270"/>
+      <c r="R12" s="283"/>
+      <c r="S12" s="283"/>
+      <c r="T12" s="284"/>
+    </row>
+    <row r="13" spans="1:20" ht="13.5" x14ac:dyDescent="0.15">
+      <c r="A13" s="355" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" s="356"/>
+      <c r="C13" s="300" t="s">
+        <v>45</v>
+      </c>
+      <c r="D13" s="264"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="287" t="s">
+        <v>116</v>
+      </c>
+      <c r="K13" s="357"/>
+      <c r="L13" s="358" t="s">
+        <v>117</v>
+      </c>
+      <c r="M13" s="359"/>
+      <c r="N13" s="359"/>
+      <c r="O13" s="359"/>
+      <c r="P13" s="359"/>
+      <c r="Q13" s="359"/>
+      <c r="R13" s="289"/>
+      <c r="S13" s="289"/>
+      <c r="T13" s="352"/>
+    </row>
+    <row r="14" spans="1:20" ht="20.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="360" t="s">
+        <v>118</v>
+      </c>
+      <c r="B14" s="361"/>
+      <c r="C14" s="300" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" s="264"/>
+      <c r="E14" s="280"/>
+      <c r="F14" s="362"/>
+      <c r="G14" s="362"/>
+      <c r="H14" s="362"/>
+      <c r="I14" s="363"/>
+      <c r="J14" s="280"/>
+      <c r="K14" s="281"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="25"/>
+      <c r="N14" s="25"/>
+      <c r="O14" s="25"/>
+      <c r="P14" s="25"/>
+      <c r="Q14" s="25"/>
+      <c r="R14" s="25"/>
+      <c r="S14" s="25"/>
+      <c r="T14" s="26"/>
+    </row>
+    <row r="15" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="344" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" s="340"/>
+      <c r="C15" s="340"/>
+      <c r="D15" s="340"/>
+      <c r="E15" s="339"/>
+      <c r="F15" s="300" t="s">
+        <v>119</v>
+      </c>
+      <c r="G15" s="300"/>
+      <c r="H15" s="300"/>
+      <c r="I15" s="320" t="s">
+        <v>94</v>
+      </c>
+      <c r="J15" s="321"/>
+      <c r="K15" s="322"/>
+      <c r="L15" s="300" t="s">
+        <v>120</v>
+      </c>
+      <c r="M15" s="300"/>
+      <c r="N15" s="300"/>
+      <c r="O15" s="300" t="s">
+        <v>121</v>
+      </c>
+      <c r="P15" s="300"/>
+      <c r="Q15" s="264"/>
+      <c r="R15" s="346" t="s">
+        <v>122</v>
+      </c>
+      <c r="S15" s="346"/>
+      <c r="T15" s="347"/>
+    </row>
+    <row r="16" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A16" s="345"/>
+      <c r="B16" s="281"/>
+      <c r="C16" s="281"/>
+      <c r="D16" s="281"/>
+      <c r="E16" s="282"/>
+      <c r="F16" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="H16" s="265"/>
+      <c r="I16" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="J16" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="K16" s="265"/>
+      <c r="L16" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="N16" s="265"/>
+      <c r="O16" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="P16" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q16" s="270"/>
+      <c r="R16" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="S16" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="T16" s="343"/>
+    </row>
+    <row r="17" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="29"/>
+      <c r="B17" s="338" t="s">
+        <v>124</v>
+      </c>
+      <c r="C17" s="339"/>
+      <c r="D17" s="320" t="s">
+        <v>68</v>
+      </c>
+      <c r="E17" s="322"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="264"/>
+      <c r="H17" s="265"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="264"/>
+      <c r="K17" s="265"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="264"/>
+      <c r="N17" s="265"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="264"/>
+      <c r="Q17" s="270"/>
+      <c r="R17" s="28"/>
+      <c r="S17" s="264"/>
+      <c r="T17" s="343"/>
+    </row>
+    <row r="18" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="29"/>
+      <c r="B18" s="280"/>
+      <c r="C18" s="282"/>
+      <c r="D18" s="320" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="322"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="264"/>
+      <c r="H18" s="265"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="264"/>
+      <c r="K18" s="265"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="264"/>
+      <c r="N18" s="265"/>
+      <c r="O18" s="28"/>
+      <c r="P18" s="264"/>
+      <c r="Q18" s="270"/>
+      <c r="R18" s="28"/>
+      <c r="S18" s="264"/>
+      <c r="T18" s="343"/>
+    </row>
+    <row r="19" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="29"/>
+      <c r="B19" s="320" t="s">
+        <v>70</v>
+      </c>
+      <c r="C19" s="321"/>
+      <c r="D19" s="321"/>
+      <c r="E19" s="322"/>
+      <c r="F19" s="264"/>
+      <c r="G19" s="270"/>
+      <c r="H19" s="265"/>
+      <c r="I19" s="264"/>
+      <c r="J19" s="270"/>
+      <c r="K19" s="265"/>
+      <c r="L19" s="264"/>
+      <c r="M19" s="270"/>
+      <c r="N19" s="265"/>
+      <c r="O19" s="264"/>
+      <c r="P19" s="270"/>
+      <c r="Q19" s="270"/>
+      <c r="R19" s="264"/>
+      <c r="S19" s="270"/>
+      <c r="T19" s="343"/>
+    </row>
+    <row r="20" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A20" s="29"/>
+      <c r="B20" s="320" t="s">
+        <v>71</v>
+      </c>
+      <c r="C20" s="321"/>
+      <c r="D20" s="321"/>
+      <c r="E20" s="322"/>
+      <c r="F20" s="297"/>
+      <c r="G20" s="298"/>
+      <c r="H20" s="341"/>
+      <c r="I20" s="297"/>
+      <c r="J20" s="298"/>
+      <c r="K20" s="341"/>
+      <c r="L20" s="297"/>
+      <c r="M20" s="298"/>
+      <c r="N20" s="341"/>
+      <c r="O20" s="297"/>
+      <c r="P20" s="298"/>
+      <c r="Q20" s="298"/>
+      <c r="R20" s="297"/>
+      <c r="S20" s="298"/>
+      <c r="T20" s="342"/>
+    </row>
+    <row r="21" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A21" s="29"/>
+      <c r="B21" s="340"/>
+      <c r="C21" s="340"/>
+      <c r="D21" s="340"/>
+      <c r="E21" s="339"/>
+      <c r="F21" s="300" t="s">
+        <v>125</v>
+      </c>
+      <c r="G21" s="300"/>
+      <c r="H21" s="300"/>
+      <c r="I21" s="264" t="s">
         <v>126</v>
       </c>
-      <c r="B3" s="1"/>
-[...22 lines deleted...]
-      <c r="H4" s="2" t="s">
+      <c r="J21" s="270"/>
+      <c r="K21" s="265"/>
+      <c r="L21" s="320" t="s">
+        <v>127</v>
+      </c>
+      <c r="M21" s="321"/>
+      <c r="N21" s="322"/>
+      <c r="O21" s="264" t="s">
+        <v>65</v>
+      </c>
+      <c r="P21" s="270"/>
+      <c r="Q21" s="270"/>
+      <c r="R21" s="36"/>
+      <c r="T21" s="37"/>
+    </row>
+    <row r="22" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="29"/>
+      <c r="B22" s="281"/>
+      <c r="C22" s="281"/>
+      <c r="D22" s="281"/>
+      <c r="E22" s="282"/>
+      <c r="F22" s="27" t="s">
+        <v>66</v>
+      </c>
+      <c r="G22" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="H22" s="265"/>
+      <c r="I22" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="J22" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="K22" s="265"/>
+      <c r="L22" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="M22" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="N22" s="265"/>
+      <c r="O22" s="28" t="s">
+        <v>66</v>
+      </c>
+      <c r="P22" s="264" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q22" s="270"/>
+      <c r="R22" s="36"/>
+      <c r="T22" s="37"/>
+    </row>
+    <row r="23" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A23" s="29"/>
+      <c r="B23" s="338" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" s="339"/>
+      <c r="D23" s="320" t="s">
+        <v>68</v>
+      </c>
+      <c r="E23" s="322"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="264"/>
+      <c r="H23" s="265"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="264"/>
+      <c r="K23" s="265"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="264"/>
+      <c r="N23" s="265"/>
+      <c r="O23" s="28"/>
+      <c r="P23" s="264"/>
+      <c r="Q23" s="270"/>
+      <c r="R23" s="36"/>
+      <c r="T23" s="37"/>
+    </row>
+    <row r="24" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="29"/>
+      <c r="B24" s="280"/>
+      <c r="C24" s="282"/>
+      <c r="D24" s="320" t="s">
+        <v>69</v>
+      </c>
+      <c r="E24" s="322"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="264"/>
+      <c r="H24" s="265"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="264"/>
+      <c r="K24" s="265"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="264"/>
+      <c r="N24" s="265"/>
+      <c r="O24" s="28"/>
+      <c r="P24" s="264"/>
+      <c r="Q24" s="270"/>
+      <c r="R24" s="36"/>
+      <c r="T24" s="37"/>
+    </row>
+    <row r="25" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="29"/>
+      <c r="B25" s="320" t="s">
+        <v>70</v>
+      </c>
+      <c r="C25" s="321"/>
+      <c r="D25" s="321"/>
+      <c r="E25" s="322"/>
+      <c r="F25" s="264"/>
+      <c r="G25" s="270"/>
+      <c r="H25" s="265"/>
+      <c r="I25" s="264"/>
+      <c r="J25" s="270"/>
+      <c r="K25" s="265"/>
+      <c r="L25" s="264"/>
+      <c r="M25" s="270"/>
+      <c r="N25" s="265"/>
+      <c r="O25" s="300"/>
+      <c r="P25" s="300"/>
+      <c r="Q25" s="264"/>
+      <c r="R25" s="36"/>
+      <c r="T25" s="37"/>
+    </row>
+    <row r="26" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="29"/>
+      <c r="B26" s="320" t="s">
+        <v>71</v>
+      </c>
+      <c r="C26" s="321"/>
+      <c r="D26" s="321"/>
+      <c r="E26" s="322"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="324"/>
+      <c r="H26" s="325"/>
+      <c r="I26" s="323"/>
+      <c r="J26" s="324"/>
+      <c r="K26" s="325"/>
+      <c r="L26" s="323"/>
+      <c r="M26" s="324"/>
+      <c r="N26" s="325"/>
+      <c r="O26" s="326"/>
+      <c r="P26" s="326"/>
+      <c r="Q26" s="323"/>
+      <c r="R26" s="36"/>
+      <c r="T26" s="37"/>
+    </row>
+    <row r="27" spans="1:20" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="38"/>
+      <c r="B27" s="327" t="s">
+        <v>128</v>
+      </c>
+      <c r="C27" s="328"/>
+      <c r="D27" s="328"/>
+      <c r="E27" s="329"/>
+      <c r="F27" s="317" t="s">
+        <v>129</v>
+      </c>
+      <c r="G27" s="262"/>
+      <c r="H27" s="262"/>
+      <c r="I27" s="262"/>
+      <c r="J27" s="262"/>
+      <c r="K27" s="262"/>
+      <c r="L27" s="262"/>
+      <c r="M27" s="262"/>
+      <c r="N27" s="262"/>
+      <c r="O27" s="262"/>
+      <c r="P27" s="262"/>
+      <c r="Q27" s="262"/>
+      <c r="R27" s="262"/>
+      <c r="S27" s="262"/>
+      <c r="T27" s="335"/>
+    </row>
+    <row r="28" spans="1:20" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="38"/>
+      <c r="B28" s="330"/>
+      <c r="C28" s="289"/>
+      <c r="D28" s="289"/>
+      <c r="E28" s="331"/>
+      <c r="F28" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="336" t="s">
+        <v>98</v>
+      </c>
+      <c r="J28" s="336"/>
+      <c r="K28" s="336"/>
+      <c r="L28" s="336"/>
+      <c r="M28" s="336" t="s">
+        <v>99</v>
+      </c>
+      <c r="N28" s="336"/>
+      <c r="O28" s="336"/>
+      <c r="P28" s="336"/>
+      <c r="Q28" s="336" t="s">
+        <v>100</v>
+      </c>
+      <c r="R28" s="336"/>
+      <c r="S28" s="336"/>
+      <c r="T28" s="337"/>
+    </row>
+    <row r="29" spans="1:20" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="38"/>
+      <c r="B29" s="330"/>
+      <c r="C29" s="289"/>
+      <c r="D29" s="289"/>
+      <c r="E29" s="331"/>
+      <c r="F29" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="G29" s="41"/>
+      <c r="H29" s="41"/>
+      <c r="I29" s="317"/>
+      <c r="J29" s="318"/>
+      <c r="K29" s="318"/>
+      <c r="L29" s="319"/>
+      <c r="M29" s="317"/>
+      <c r="N29" s="318"/>
+      <c r="O29" s="318"/>
+      <c r="P29" s="319"/>
+      <c r="Q29" s="317"/>
+      <c r="R29" s="283"/>
+      <c r="S29" s="283"/>
+      <c r="T29" s="284"/>
+    </row>
+    <row r="30" spans="1:20" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="38"/>
+      <c r="B30" s="330"/>
+      <c r="C30" s="289"/>
+      <c r="D30" s="289"/>
+      <c r="E30" s="331"/>
+      <c r="F30" s="40" t="s">
+        <v>102</v>
+      </c>
+      <c r="G30" s="41"/>
+      <c r="H30" s="41"/>
+      <c r="I30" s="317"/>
+      <c r="J30" s="318"/>
+      <c r="K30" s="318"/>
+      <c r="L30" s="319"/>
+      <c r="M30" s="317"/>
+      <c r="N30" s="318"/>
+      <c r="O30" s="318"/>
+      <c r="P30" s="319"/>
+      <c r="Q30" s="317"/>
+      <c r="R30" s="283"/>
+      <c r="S30" s="283"/>
+      <c r="T30" s="284"/>
+    </row>
+    <row r="31" spans="1:20" s="39" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="42"/>
+      <c r="B31" s="332"/>
+      <c r="C31" s="333"/>
+      <c r="D31" s="333"/>
+      <c r="E31" s="334"/>
+      <c r="F31" s="40" t="s">
+        <v>103</v>
+      </c>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="317"/>
+      <c r="J31" s="318"/>
+      <c r="K31" s="318"/>
+      <c r="L31" s="319"/>
+      <c r="M31" s="317"/>
+      <c r="N31" s="318"/>
+      <c r="O31" s="318"/>
+      <c r="P31" s="319"/>
+      <c r="Q31" s="317"/>
+      <c r="R31" s="283"/>
+      <c r="S31" s="283"/>
+      <c r="T31" s="284"/>
+    </row>
+    <row r="32" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="299" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" s="300"/>
+      <c r="C32" s="300"/>
+      <c r="D32" s="300"/>
+      <c r="E32" s="300"/>
+      <c r="F32" s="264"/>
+      <c r="G32" s="270"/>
+      <c r="H32" s="270"/>
+      <c r="I32" s="270"/>
+      <c r="J32" s="270"/>
+      <c r="K32" s="270"/>
+      <c r="L32" s="270"/>
+      <c r="M32" s="270"/>
+      <c r="N32" s="270"/>
+      <c r="O32" s="270"/>
+      <c r="P32" s="270"/>
+      <c r="Q32" s="270"/>
+      <c r="R32" s="268"/>
+      <c r="S32" s="268"/>
+      <c r="T32" s="271"/>
+    </row>
+    <row r="33" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A33" s="299"/>
+      <c r="B33" s="278" t="s">
+        <v>131</v>
+      </c>
+      <c r="C33" s="278"/>
+      <c r="D33" s="278"/>
+      <c r="E33" s="278"/>
+      <c r="F33" s="290" t="s">
+        <v>132</v>
+      </c>
+      <c r="G33" s="291"/>
+      <c r="H33" s="291"/>
+      <c r="I33" s="291"/>
+      <c r="J33" s="291"/>
+      <c r="K33" s="291"/>
+      <c r="L33" s="291"/>
+      <c r="M33" s="291"/>
+      <c r="N33" s="291"/>
+      <c r="O33" s="291"/>
+      <c r="P33" s="291"/>
+      <c r="Q33" s="291"/>
+      <c r="R33" s="268"/>
+      <c r="S33" s="268"/>
+      <c r="T33" s="271"/>
+    </row>
+    <row r="34" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="299"/>
+      <c r="B34" s="278" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="278"/>
+      <c r="D34" s="278"/>
+      <c r="E34" s="278"/>
+      <c r="F34" s="290" t="s">
+        <v>133</v>
+      </c>
+      <c r="G34" s="291"/>
+      <c r="H34" s="291"/>
+      <c r="I34" s="291"/>
+      <c r="J34" s="291"/>
+      <c r="K34" s="291"/>
+      <c r="L34" s="291"/>
+      <c r="M34" s="291"/>
+      <c r="N34" s="291"/>
+      <c r="O34" s="291"/>
+      <c r="P34" s="291"/>
+      <c r="Q34" s="291"/>
+      <c r="R34" s="268"/>
+      <c r="S34" s="268"/>
+      <c r="T34" s="271"/>
+    </row>
+    <row r="35" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="299"/>
+      <c r="B35" s="302" t="s">
+        <v>134</v>
+      </c>
+      <c r="C35" s="303"/>
+      <c r="D35" s="303"/>
+      <c r="E35" s="304"/>
+      <c r="F35" s="311" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="312"/>
+      <c r="H35" s="313" t="s">
+        <v>136</v>
+      </c>
+      <c r="I35" s="313"/>
+      <c r="J35" s="313"/>
+      <c r="K35" s="313"/>
+      <c r="L35" s="313"/>
+      <c r="M35" s="313"/>
+      <c r="N35" s="313"/>
+      <c r="O35" s="313"/>
+      <c r="P35" s="313"/>
+      <c r="Q35" s="314"/>
+      <c r="R35" s="43"/>
+      <c r="S35" s="44"/>
+      <c r="T35" s="45"/>
+    </row>
+    <row r="36" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="299"/>
+      <c r="B36" s="305"/>
+      <c r="C36" s="306"/>
+      <c r="D36" s="306"/>
+      <c r="E36" s="307"/>
+      <c r="F36" s="311"/>
+      <c r="G36" s="312"/>
+      <c r="H36" s="315" t="s">
+        <v>137</v>
+      </c>
+      <c r="I36" s="315"/>
+      <c r="J36" s="315" t="s">
+        <v>138</v>
+      </c>
+      <c r="K36" s="315"/>
+      <c r="L36" s="315" t="s">
+        <v>139</v>
+      </c>
+      <c r="M36" s="315"/>
+      <c r="N36" s="315" t="s">
+        <v>140</v>
+      </c>
+      <c r="O36" s="315"/>
+      <c r="P36" s="315" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q36" s="316"/>
+      <c r="R36" s="36"/>
+      <c r="T36" s="37"/>
+    </row>
+    <row r="37" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="299"/>
+      <c r="B37" s="305"/>
+      <c r="C37" s="306"/>
+      <c r="D37" s="306"/>
+      <c r="E37" s="307"/>
+      <c r="F37" s="296"/>
+      <c r="G37" s="296"/>
+      <c r="H37" s="296"/>
+      <c r="I37" s="296"/>
+      <c r="J37" s="296"/>
+      <c r="K37" s="296"/>
+      <c r="L37" s="296"/>
+      <c r="M37" s="296"/>
+      <c r="N37" s="296"/>
+      <c r="O37" s="296"/>
+      <c r="P37" s="296"/>
+      <c r="Q37" s="293"/>
+      <c r="R37" s="36"/>
+      <c r="T37" s="37"/>
+    </row>
+    <row r="38" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="299"/>
+      <c r="B38" s="305"/>
+      <c r="C38" s="306"/>
+      <c r="D38" s="306"/>
+      <c r="E38" s="307"/>
+      <c r="F38" s="296" t="s">
+        <v>142</v>
+      </c>
+      <c r="G38" s="296"/>
+      <c r="H38" s="296" t="s">
+        <v>143</v>
+      </c>
+      <c r="I38" s="293"/>
+      <c r="J38" s="301" t="s">
+        <v>144</v>
+      </c>
+      <c r="K38" s="301"/>
+      <c r="L38" s="46"/>
+      <c r="M38" s="46"/>
+      <c r="N38" s="46"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="46"/>
+      <c r="R38" s="47"/>
+      <c r="S38" s="47"/>
+      <c r="T38" s="48"/>
+      <c r="U38" s="47"/>
+    </row>
+    <row r="39" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="299"/>
+      <c r="B39" s="305"/>
+      <c r="C39" s="306"/>
+      <c r="D39" s="306"/>
+      <c r="E39" s="307"/>
+      <c r="F39" s="296"/>
+      <c r="G39" s="296"/>
+      <c r="H39" s="296"/>
+      <c r="I39" s="293"/>
+      <c r="J39" s="301"/>
+      <c r="K39" s="301"/>
+      <c r="L39" s="47"/>
+      <c r="M39" s="47"/>
+      <c r="N39" s="47"/>
+      <c r="O39" s="47"/>
+      <c r="P39" s="47"/>
+      <c r="Q39" s="47"/>
+      <c r="R39" s="47"/>
+      <c r="S39" s="47"/>
+      <c r="T39" s="48"/>
+      <c r="U39" s="47"/>
+    </row>
+    <row r="40" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="299"/>
+      <c r="B40" s="308"/>
+      <c r="C40" s="309"/>
+      <c r="D40" s="309"/>
+      <c r="E40" s="310"/>
+      <c r="F40" s="293"/>
+      <c r="G40" s="294"/>
+      <c r="H40" s="293"/>
+      <c r="I40" s="295"/>
+      <c r="J40" s="296"/>
+      <c r="K40" s="296"/>
+      <c r="L40" s="49"/>
+      <c r="M40" s="49"/>
+      <c r="N40" s="49"/>
+      <c r="O40" s="49"/>
+      <c r="P40" s="49"/>
+      <c r="Q40" s="49"/>
+      <c r="R40" s="49"/>
+      <c r="S40" s="49"/>
+      <c r="T40" s="50"/>
+      <c r="U40" s="47"/>
+    </row>
+    <row r="41" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="299"/>
+      <c r="B41" s="290" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" s="291"/>
+      <c r="D41" s="291"/>
+      <c r="E41" s="292"/>
+      <c r="F41" s="264" t="s">
+        <v>146</v>
+      </c>
+      <c r="G41" s="270"/>
+      <c r="H41" s="270"/>
+      <c r="I41" s="270"/>
+      <c r="J41" s="270"/>
+      <c r="K41" s="270"/>
+      <c r="L41" s="270"/>
+      <c r="M41" s="270"/>
+      <c r="N41" s="270"/>
+      <c r="O41" s="270"/>
+      <c r="P41" s="270"/>
+      <c r="Q41" s="270"/>
+      <c r="R41" s="268"/>
+      <c r="S41" s="268"/>
+      <c r="T41" s="271"/>
+    </row>
+    <row r="42" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="299"/>
+      <c r="B42" s="278" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="278"/>
+      <c r="D42" s="278"/>
+      <c r="E42" s="278"/>
+      <c r="F42" s="297"/>
+      <c r="G42" s="298"/>
+      <c r="H42" s="298"/>
+      <c r="I42" s="298"/>
+      <c r="J42" s="298"/>
+      <c r="K42" s="298"/>
+      <c r="L42" s="298"/>
+      <c r="M42" s="298"/>
+      <c r="N42" s="298"/>
+      <c r="O42" s="298"/>
+      <c r="P42" s="298"/>
+      <c r="Q42" s="298"/>
+      <c r="R42" s="268"/>
+      <c r="S42" s="268"/>
+      <c r="T42" s="271"/>
+    </row>
+    <row r="43" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="299"/>
+      <c r="B43" s="290" t="s">
+        <v>148</v>
+      </c>
+      <c r="C43" s="291"/>
+      <c r="D43" s="291"/>
+      <c r="E43" s="292"/>
+      <c r="F43" s="264" t="s">
         <v>149</v>
       </c>
-      <c r="I4" s="1"/>
-[...72 lines deleted...]
-      <c r="B9" s="37" t="s">
+      <c r="G43" s="270"/>
+      <c r="H43" s="270"/>
+      <c r="I43" s="270"/>
+      <c r="J43" s="270"/>
+      <c r="K43" s="270"/>
+      <c r="L43" s="270"/>
+      <c r="M43" s="270"/>
+      <c r="N43" s="270"/>
+      <c r="O43" s="270"/>
+      <c r="P43" s="270"/>
+      <c r="Q43" s="270"/>
+      <c r="R43" s="268"/>
+      <c r="S43" s="268"/>
+      <c r="T43" s="271"/>
+    </row>
+    <row r="44" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="299"/>
+      <c r="B44" s="278" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" s="278"/>
+      <c r="D44" s="278"/>
+      <c r="E44" s="278"/>
+      <c r="F44" s="264"/>
+      <c r="G44" s="270"/>
+      <c r="H44" s="270"/>
+      <c r="I44" s="270"/>
+      <c r="J44" s="270"/>
+      <c r="K44" s="270"/>
+      <c r="L44" s="270"/>
+      <c r="M44" s="270"/>
+      <c r="N44" s="270"/>
+      <c r="O44" s="270"/>
+      <c r="P44" s="270"/>
+      <c r="Q44" s="270"/>
+      <c r="R44" s="268"/>
+      <c r="S44" s="268"/>
+      <c r="T44" s="271"/>
+    </row>
+    <row r="45" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A45" s="299"/>
+      <c r="B45" s="278"/>
+      <c r="C45" s="278"/>
+      <c r="D45" s="278"/>
+      <c r="E45" s="278"/>
+      <c r="F45" s="264"/>
+      <c r="G45" s="270"/>
+      <c r="H45" s="270"/>
+      <c r="I45" s="270"/>
+      <c r="J45" s="270"/>
+      <c r="K45" s="270"/>
+      <c r="L45" s="270"/>
+      <c r="M45" s="270"/>
+      <c r="N45" s="270"/>
+      <c r="O45" s="270"/>
+      <c r="P45" s="270"/>
+      <c r="Q45" s="270"/>
+      <c r="R45" s="268"/>
+      <c r="S45" s="268"/>
+      <c r="T45" s="271"/>
+    </row>
+    <row r="46" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="299"/>
+      <c r="B46" s="278" t="s">
+        <v>89</v>
+      </c>
+      <c r="C46" s="278"/>
+      <c r="D46" s="278"/>
+      <c r="E46" s="278"/>
+      <c r="F46" s="264"/>
+      <c r="G46" s="270"/>
+      <c r="H46" s="270"/>
+      <c r="I46" s="270"/>
+      <c r="J46" s="270"/>
+      <c r="K46" s="270"/>
+      <c r="L46" s="270"/>
+      <c r="M46" s="270"/>
+      <c r="N46" s="270"/>
+      <c r="O46" s="270"/>
+      <c r="P46" s="270"/>
+      <c r="Q46" s="270"/>
+      <c r="R46" s="268"/>
+      <c r="S46" s="268"/>
+      <c r="T46" s="271"/>
+    </row>
+    <row r="47" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="299"/>
+      <c r="B47" s="278" t="s">
+        <v>150</v>
+      </c>
+      <c r="C47" s="278"/>
+      <c r="D47" s="278"/>
+      <c r="E47" s="278"/>
+      <c r="F47" s="280" t="s">
         <v>151</v>
       </c>
-      <c r="C9" s="703" t="s">
-[...45 lines deleted...]
-      <c r="A12" s="703" t="s">
+      <c r="G47" s="281"/>
+      <c r="H47" s="281"/>
+      <c r="I47" s="282"/>
+      <c r="J47" s="280" t="s">
         <v>152</v>
       </c>
-      <c r="B12" s="722"/>
-[...18 lines deleted...]
-      <c r="A13" s="760" t="s">
+      <c r="K47" s="281"/>
+      <c r="L47" s="281"/>
+      <c r="M47" s="282"/>
+      <c r="N47" s="264"/>
+      <c r="O47" s="262"/>
+      <c r="P47" s="262"/>
+      <c r="Q47" s="262"/>
+      <c r="R47" s="283"/>
+      <c r="S47" s="283"/>
+      <c r="T47" s="284"/>
+    </row>
+    <row r="48" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="299"/>
+      <c r="B48" s="279"/>
+      <c r="C48" s="279"/>
+      <c r="D48" s="279"/>
+      <c r="E48" s="279"/>
+      <c r="F48" s="264" t="s">
         <v>153</v>
       </c>
-      <c r="B13" s="762"/>
-[...14 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="G48" s="270"/>
+      <c r="H48" s="270"/>
+      <c r="I48" s="265"/>
+      <c r="J48" s="285" t="s">
+        <v>154</v>
+      </c>
+      <c r="K48" s="286"/>
+      <c r="L48" s="51"/>
+      <c r="M48" s="52"/>
+      <c r="N48" s="53" t="s">
         <v>155</v>
       </c>
-      <c r="B14" s="33" t="s">
+      <c r="O48" s="287"/>
+      <c r="P48" s="288"/>
+      <c r="Q48" s="288"/>
+      <c r="R48" s="289"/>
+      <c r="S48" s="289"/>
+      <c r="T48" s="37"/>
+    </row>
+    <row r="49" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="299"/>
+      <c r="B49" s="279"/>
+      <c r="C49" s="279"/>
+      <c r="D49" s="279"/>
+      <c r="E49" s="279"/>
+      <c r="F49" s="264" t="s">
         <v>156</v>
       </c>
-      <c r="C14" s="705" t="s">
-[...33 lines deleted...]
-      <c r="A16" s="703" t="s">
+      <c r="G49" s="270"/>
+      <c r="H49" s="270"/>
+      <c r="I49" s="265"/>
+      <c r="J49" s="264"/>
+      <c r="K49" s="262"/>
+      <c r="L49" s="262"/>
+      <c r="M49" s="262"/>
+      <c r="N49" s="262"/>
+      <c r="O49" s="262"/>
+      <c r="P49" s="262"/>
+      <c r="Q49" s="262"/>
+      <c r="R49" s="283"/>
+      <c r="S49" s="283"/>
+      <c r="T49" s="284"/>
+    </row>
+    <row r="50" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="261" t="s">
         <v>157</v>
       </c>
-      <c r="B16" s="721"/>
-[...12 lines deleted...]
-      <c r="A17" s="703" t="s">
+      <c r="B50" s="262"/>
+      <c r="C50" s="262"/>
+      <c r="D50" s="262"/>
+      <c r="E50" s="263"/>
+      <c r="F50" s="264" t="s">
         <v>158</v>
       </c>
-      <c r="B17" s="721"/>
-[...1 lines deleted...]
-      <c r="D17" s="703" t="s">
+      <c r="G50" s="265"/>
+      <c r="H50" s="54"/>
+      <c r="I50" s="54"/>
+      <c r="J50" s="55"/>
+      <c r="K50" s="56"/>
+      <c r="L50" s="266" t="s">
         <v>159</v>
       </c>
-      <c r="E17" s="721"/>
-[...155 lines deleted...]
-      <c r="A27" s="760" t="s">
+      <c r="M50" s="266"/>
+      <c r="N50" s="266"/>
+      <c r="O50" s="57"/>
+      <c r="P50" s="58"/>
+      <c r="Q50" s="58"/>
+      <c r="R50" s="58"/>
+      <c r="S50" s="58"/>
+      <c r="T50" s="59"/>
+    </row>
+    <row r="51" spans="1:20" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="267" t="s">
         <v>160</v>
       </c>
-      <c r="B27" s="761"/>
-[...206 lines deleted...]
-      <c r="A41" s="86" t="s">
+      <c r="B51" s="268"/>
+      <c r="C51" s="268"/>
+      <c r="D51" s="268"/>
+      <c r="E51" s="269"/>
+      <c r="F51" s="264"/>
+      <c r="G51" s="270"/>
+      <c r="H51" s="270"/>
+      <c r="I51" s="270"/>
+      <c r="J51" s="270"/>
+      <c r="K51" s="270"/>
+      <c r="L51" s="270"/>
+      <c r="M51" s="270"/>
+      <c r="N51" s="270"/>
+      <c r="O51" s="270"/>
+      <c r="P51" s="270"/>
+      <c r="Q51" s="270"/>
+      <c r="R51" s="268"/>
+      <c r="S51" s="268"/>
+      <c r="T51" s="271"/>
+    </row>
+    <row r="52" spans="1:20" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="272" t="s">
         <v>161</v>
       </c>
-      <c r="B41" s="30"/>
-[...182 lines deleted...]
-      <c r="L53" s="1"/>
+      <c r="B52" s="273"/>
+      <c r="C52" s="273"/>
+      <c r="D52" s="273"/>
+      <c r="E52" s="273"/>
+      <c r="F52" s="274" t="s">
+        <v>162</v>
+      </c>
+      <c r="G52" s="275"/>
+      <c r="H52" s="275"/>
+      <c r="I52" s="275"/>
+      <c r="J52" s="275"/>
+      <c r="K52" s="275"/>
+      <c r="L52" s="275"/>
+      <c r="M52" s="275"/>
+      <c r="N52" s="275"/>
+      <c r="O52" s="275"/>
+      <c r="P52" s="275"/>
+      <c r="Q52" s="275"/>
+      <c r="R52" s="276"/>
+      <c r="S52" s="276"/>
+      <c r="T52" s="277"/>
+    </row>
+    <row r="53" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="31" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="54" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="258" t="s">
+        <v>164</v>
+      </c>
+      <c r="B54" s="259"/>
+      <c r="C54" s="259"/>
+      <c r="D54" s="259"/>
+      <c r="E54" s="259"/>
+      <c r="F54" s="259"/>
+      <c r="G54" s="259"/>
+      <c r="H54" s="259"/>
+      <c r="I54" s="259"/>
+      <c r="J54" s="259"/>
+      <c r="K54" s="259"/>
+      <c r="L54" s="259"/>
+      <c r="M54" s="259"/>
+      <c r="N54" s="259"/>
+      <c r="O54" s="259"/>
+      <c r="P54" s="259"/>
+      <c r="Q54" s="259"/>
+      <c r="R54" s="259"/>
+      <c r="S54" s="259"/>
+      <c r="T54" s="259"/>
+    </row>
+    <row r="55" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="258" t="s">
+        <v>165</v>
+      </c>
+      <c r="B55" s="259"/>
+      <c r="C55" s="259"/>
+      <c r="D55" s="259"/>
+      <c r="E55" s="259"/>
+      <c r="F55" s="259"/>
+      <c r="G55" s="259"/>
+      <c r="H55" s="259"/>
+      <c r="I55" s="259"/>
+      <c r="J55" s="259"/>
+      <c r="K55" s="259"/>
+      <c r="L55" s="259"/>
+      <c r="M55" s="259"/>
+      <c r="N55" s="259"/>
+      <c r="O55" s="259"/>
+      <c r="P55" s="259"/>
+      <c r="Q55" s="259"/>
+      <c r="R55" s="259"/>
+      <c r="S55" s="259"/>
+      <c r="T55" s="259"/>
+    </row>
+    <row r="56" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="258" t="s">
+        <v>166</v>
+      </c>
+      <c r="B56" s="259"/>
+      <c r="C56" s="259"/>
+      <c r="D56" s="259"/>
+      <c r="E56" s="259"/>
+      <c r="F56" s="259"/>
+      <c r="G56" s="259"/>
+      <c r="H56" s="259"/>
+      <c r="I56" s="259"/>
+      <c r="J56" s="259"/>
+      <c r="K56" s="259"/>
+      <c r="L56" s="259"/>
+      <c r="M56" s="259"/>
+      <c r="N56" s="259"/>
+      <c r="O56" s="259"/>
+      <c r="P56" s="259"/>
+      <c r="Q56" s="259"/>
+      <c r="R56" s="259"/>
+      <c r="S56" s="259"/>
+      <c r="T56" s="259"/>
+    </row>
+    <row r="57" spans="1:20" s="32" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="258" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="258"/>
+      <c r="C57" s="258"/>
+      <c r="D57" s="258"/>
+      <c r="E57" s="258"/>
+      <c r="F57" s="258"/>
+      <c r="G57" s="258"/>
+      <c r="H57" s="258"/>
+      <c r="I57" s="258"/>
+      <c r="J57" s="258"/>
+      <c r="K57" s="258"/>
+      <c r="L57" s="258"/>
+      <c r="M57" s="258"/>
+      <c r="N57" s="258"/>
+      <c r="O57" s="258"/>
+      <c r="P57" s="258"/>
+      <c r="Q57" s="258"/>
+    </row>
+    <row r="58" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="258" t="s">
+        <v>168</v>
+      </c>
+      <c r="B58" s="259"/>
+      <c r="C58" s="259"/>
+      <c r="D58" s="259"/>
+      <c r="E58" s="259"/>
+      <c r="F58" s="259"/>
+      <c r="G58" s="259"/>
+      <c r="H58" s="259"/>
+      <c r="I58" s="259"/>
+      <c r="J58" s="259"/>
+      <c r="K58" s="259"/>
+      <c r="L58" s="259"/>
+      <c r="M58" s="259"/>
+      <c r="N58" s="259"/>
+      <c r="O58" s="259"/>
+      <c r="P58" s="259"/>
+      <c r="Q58" s="259"/>
+      <c r="R58" s="259"/>
+      <c r="S58" s="259"/>
+      <c r="T58" s="259"/>
+    </row>
+    <row r="59" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="258" t="s">
+        <v>169</v>
+      </c>
+      <c r="B59" s="259"/>
+      <c r="C59" s="259"/>
+      <c r="D59" s="259"/>
+      <c r="E59" s="259"/>
+      <c r="F59" s="259"/>
+      <c r="G59" s="259"/>
+      <c r="H59" s="259"/>
+      <c r="I59" s="259"/>
+      <c r="J59" s="259"/>
+      <c r="K59" s="259"/>
+      <c r="L59" s="259"/>
+      <c r="M59" s="259"/>
+      <c r="N59" s="259"/>
+      <c r="O59" s="259"/>
+      <c r="P59" s="259"/>
+      <c r="Q59" s="259"/>
+      <c r="R59" s="259"/>
+      <c r="S59" s="259"/>
+      <c r="T59" s="259"/>
+    </row>
+    <row r="60" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A60" s="258" t="s">
+        <v>170</v>
+      </c>
+      <c r="B60" s="259"/>
+      <c r="C60" s="259"/>
+      <c r="D60" s="259"/>
+      <c r="E60" s="259"/>
+      <c r="F60" s="259"/>
+      <c r="G60" s="259"/>
+      <c r="H60" s="259"/>
+      <c r="I60" s="259"/>
+      <c r="J60" s="259"/>
+      <c r="K60" s="259"/>
+      <c r="L60" s="259"/>
+      <c r="M60" s="259"/>
+      <c r="N60" s="259"/>
+      <c r="O60" s="259"/>
+      <c r="P60" s="259"/>
+      <c r="Q60" s="259"/>
+      <c r="R60" s="259"/>
+      <c r="S60" s="259"/>
+      <c r="T60" s="259"/>
+    </row>
+    <row r="61" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="60"/>
+      <c r="B61" s="30"/>
+      <c r="C61" s="30"/>
+      <c r="D61" s="30"/>
+      <c r="E61" s="30"/>
+      <c r="F61" s="30"/>
+      <c r="G61" s="30"/>
+      <c r="H61" s="30"/>
+      <c r="I61" s="30"/>
+      <c r="J61" s="30"/>
+      <c r="K61" s="30"/>
+      <c r="L61" s="30"/>
+      <c r="M61" s="30"/>
+      <c r="N61" s="30"/>
+      <c r="O61" s="30"/>
+      <c r="P61" s="30"/>
+      <c r="Q61" s="30"/>
+    </row>
+    <row r="62" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="260"/>
+      <c r="B62" s="260"/>
+      <c r="C62" s="260"/>
+    </row>
+    <row r="63" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="260"/>
+      <c r="B63" s="260"/>
+      <c r="C63" s="260"/>
+    </row>
+    <row r="64" spans="1:20" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A64" s="260"/>
+      <c r="B64" s="260"/>
+      <c r="C64" s="260"/>
+    </row>
+    <row r="65" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="260"/>
+      <c r="B65" s="260"/>
+      <c r="C65" s="260"/>
+    </row>
+    <row r="66" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="260"/>
+      <c r="B66" s="260"/>
+      <c r="C66" s="260"/>
     </row>
   </sheetData>
-  <mergeCells count="27">
-[...14 lines deleted...]
-    <mergeCell ref="I12:L13"/>
+  <mergeCells count="169">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:T4"/>
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="D6:T6"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="D7:T7"/>
+    <mergeCell ref="B8:C10"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:J11"/>
+    <mergeCell ref="K11:L11"/>
+    <mergeCell ref="M11:T11"/>
+    <mergeCell ref="A12:I12"/>
+    <mergeCell ref="J12:T12"/>
     <mergeCell ref="A13:B13"/>
-    <mergeCell ref="D3:F3"/>
-[...9 lines deleted...]
-    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="J13:K14"/>
+    <mergeCell ref="L13:T13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="E14:I14"/>
+    <mergeCell ref="S16:T16"/>
+    <mergeCell ref="B17:C18"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="P17:Q17"/>
+    <mergeCell ref="S17:T17"/>
+    <mergeCell ref="D18:E18"/>
+    <mergeCell ref="G18:H18"/>
+    <mergeCell ref="A15:E16"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="I15:K15"/>
+    <mergeCell ref="L15:N15"/>
+    <mergeCell ref="O15:Q15"/>
+    <mergeCell ref="R15:T15"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="I20:K20"/>
+    <mergeCell ref="L20:N20"/>
+    <mergeCell ref="O20:Q20"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="P18:Q18"/>
+    <mergeCell ref="S18:T18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="F19:H19"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="L19:N19"/>
+    <mergeCell ref="O19:Q19"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="B21:E22"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="I21:K21"/>
+    <mergeCell ref="L21:N21"/>
+    <mergeCell ref="O21:Q21"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="P24:Q24"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="F25:H25"/>
+    <mergeCell ref="I25:K25"/>
+    <mergeCell ref="L25:N25"/>
+    <mergeCell ref="O25:Q25"/>
+    <mergeCell ref="B23:C24"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="G23:H23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="D24:E24"/>
+    <mergeCell ref="G24:H24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="I29:L29"/>
+    <mergeCell ref="M29:P29"/>
+    <mergeCell ref="Q29:T29"/>
+    <mergeCell ref="I30:L30"/>
+    <mergeCell ref="M30:P30"/>
+    <mergeCell ref="Q30:T30"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:H26"/>
+    <mergeCell ref="I26:K26"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="O26:Q26"/>
+    <mergeCell ref="B27:E31"/>
+    <mergeCell ref="F27:T27"/>
+    <mergeCell ref="I28:L28"/>
+    <mergeCell ref="M28:P28"/>
+    <mergeCell ref="Q28:T28"/>
+    <mergeCell ref="I31:L31"/>
+    <mergeCell ref="M31:P31"/>
+    <mergeCell ref="Q31:T31"/>
+    <mergeCell ref="A32:E32"/>
+    <mergeCell ref="F32:T32"/>
+    <mergeCell ref="A33:A49"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="F33:T33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="F34:T34"/>
+    <mergeCell ref="J37:K37"/>
+    <mergeCell ref="L37:M37"/>
+    <mergeCell ref="N37:O37"/>
+    <mergeCell ref="P37:Q37"/>
+    <mergeCell ref="F38:G39"/>
+    <mergeCell ref="H38:I39"/>
+    <mergeCell ref="J38:K39"/>
+    <mergeCell ref="B35:E40"/>
+    <mergeCell ref="F35:G36"/>
+    <mergeCell ref="H35:Q35"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="L36:M36"/>
+    <mergeCell ref="N36:O36"/>
+    <mergeCell ref="P36:Q36"/>
+    <mergeCell ref="F37:G37"/>
+    <mergeCell ref="H37:I37"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="F43:T43"/>
+    <mergeCell ref="B44:E45"/>
+    <mergeCell ref="F44:T45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:T46"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="B41:E41"/>
+    <mergeCell ref="F41:T41"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="F42:T42"/>
+    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="F50:G50"/>
+    <mergeCell ref="L50:N50"/>
+    <mergeCell ref="A51:E51"/>
+    <mergeCell ref="F51:T51"/>
+    <mergeCell ref="A52:E52"/>
+    <mergeCell ref="F52:T52"/>
+    <mergeCell ref="B47:E49"/>
+    <mergeCell ref="F47:I47"/>
+    <mergeCell ref="J47:M47"/>
+    <mergeCell ref="N47:T47"/>
+    <mergeCell ref="F48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="O48:S48"/>
+    <mergeCell ref="F49:I49"/>
+    <mergeCell ref="J49:T49"/>
+    <mergeCell ref="A60:T60"/>
+    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A63:C63"/>
+    <mergeCell ref="A64:C64"/>
+    <mergeCell ref="A65:C65"/>
+    <mergeCell ref="A66:C66"/>
+    <mergeCell ref="A54:T54"/>
+    <mergeCell ref="A55:T55"/>
+    <mergeCell ref="A56:T56"/>
+    <mergeCell ref="A57:Q57"/>
+    <mergeCell ref="A58:T58"/>
+    <mergeCell ref="A59:T59"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
-[...5 lines deleted...]
-  <drawing r:id="rId2"/>
+  <phoneticPr fontId="3"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
+  <pageMargins left="0.6692913385826772" right="0.19685039370078741" top="0.47244094488188981" bottom="0.27559055118110237" header="0.31496062992125984" footer="0.19685039370078741"/>
+  <pageSetup paperSize="9" scale="103" orientation="portrait" blackAndWhite="1" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:K49"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7781C47C-0CEA-4860-BF54-69042F13C8A3}">
+  <dimension ref="A1:O126"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9:J9"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C15" sqref="C15:M15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="19.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="3.875" defaultRowHeight="13.5" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="10" style="194" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="16384" width="9" style="194"/>
+    <col min="1" max="1" width="5.625" style="2" customWidth="1"/>
+    <col min="2" max="7" width="8.625" style="2" customWidth="1"/>
+    <col min="8" max="13" width="4.625" style="2" customWidth="1"/>
+    <col min="14" max="16384" width="3.875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="54" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A1" s="193" t="s">
+    <row r="1" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="127" t="s">
+        <v>179</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
+      <c r="D1" s="62"/>
+      <c r="E1" s="62"/>
+      <c r="F1" s="62"/>
+      <c r="G1" s="62"/>
+      <c r="H1" s="62"/>
+      <c r="I1" s="62"/>
+      <c r="J1" s="62"/>
+      <c r="K1" s="62"/>
+      <c r="L1" s="62"/>
+      <c r="M1" s="62"/>
+      <c r="N1" s="62"/>
+      <c r="O1" s="62"/>
+    </row>
+    <row r="2" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="97"/>
+      <c r="B2" s="62"/>
+      <c r="C2" s="62"/>
+      <c r="D2" s="62"/>
+      <c r="E2" s="62"/>
+      <c r="F2" s="62"/>
+      <c r="G2" s="62"/>
+      <c r="H2" s="62"/>
+      <c r="I2" s="62"/>
+      <c r="J2" s="62"/>
+      <c r="K2" s="62"/>
+      <c r="L2" s="62"/>
+      <c r="M2" s="62"/>
+      <c r="N2" s="62"/>
+      <c r="O2" s="62"/>
+    </row>
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="484" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3" s="485"/>
+      <c r="C3" s="485"/>
+      <c r="D3" s="485"/>
+      <c r="E3" s="486" t="s">
+        <v>180</v>
+      </c>
+      <c r="F3" s="416"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="413" t="s">
+        <v>181</v>
+      </c>
+      <c r="I3" s="414"/>
+      <c r="J3" s="414"/>
+      <c r="K3" s="414"/>
+      <c r="L3" s="473"/>
+      <c r="M3" s="474"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="62"/>
+    </row>
+    <row r="4" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="404" t="s">
+        <v>44</v>
+      </c>
+      <c r="B4" s="136" t="s">
+        <v>45</v>
+      </c>
+      <c r="C4" s="441"/>
+      <c r="D4" s="442"/>
+      <c r="E4" s="442"/>
+      <c r="F4" s="442"/>
+      <c r="G4" s="442"/>
+      <c r="H4" s="442"/>
+      <c r="I4" s="442"/>
+      <c r="J4" s="442"/>
+      <c r="K4" s="442"/>
+      <c r="L4" s="442"/>
+      <c r="M4" s="443"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="389"/>
+      <c r="B5" s="137" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" s="444"/>
+      <c r="D5" s="445"/>
+      <c r="E5" s="445"/>
+      <c r="F5" s="445"/>
+      <c r="G5" s="445"/>
+      <c r="H5" s="445"/>
+      <c r="I5" s="445"/>
+      <c r="J5" s="445"/>
+      <c r="K5" s="445"/>
+      <c r="L5" s="445"/>
+      <c r="M5" s="446"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="62"/>
+    </row>
+    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="389"/>
+      <c r="B6" s="447" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D6" s="90"/>
+      <c r="E6" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="90"/>
+      <c r="G6" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H6" s="64"/>
+      <c r="I6" s="64"/>
+      <c r="J6" s="64"/>
+      <c r="K6" s="64"/>
+      <c r="L6" s="64"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="62"/>
+    </row>
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="389"/>
+      <c r="B7" s="448"/>
+      <c r="C7" s="81"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="80"/>
+      <c r="F7" s="68"/>
+      <c r="G7" s="380"/>
+      <c r="H7" s="380"/>
+      <c r="I7" s="380"/>
+      <c r="J7" s="380"/>
+      <c r="K7" s="380"/>
+      <c r="L7" s="380"/>
+      <c r="M7" s="381"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="62"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="389"/>
+      <c r="B8" s="449"/>
+      <c r="C8" s="382"/>
+      <c r="D8" s="383"/>
+      <c r="E8" s="383"/>
+      <c r="F8" s="383"/>
+      <c r="G8" s="383"/>
+      <c r="H8" s="383"/>
+      <c r="I8" s="383"/>
+      <c r="J8" s="383"/>
+      <c r="K8" s="383"/>
+      <c r="L8" s="383"/>
+      <c r="M8" s="384"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="389"/>
+      <c r="B9" s="140" t="s">
+        <v>48</v>
+      </c>
+      <c r="C9" s="435"/>
+      <c r="D9" s="436"/>
+      <c r="E9" s="436"/>
+      <c r="F9" s="436"/>
+      <c r="G9" s="436"/>
+      <c r="H9" s="436"/>
+      <c r="I9" s="436"/>
+      <c r="J9" s="436"/>
+      <c r="K9" s="436"/>
+      <c r="L9" s="436"/>
+      <c r="M9" s="437"/>
+      <c r="N9" s="62"/>
+      <c r="O9" s="62"/>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="390"/>
+      <c r="B10" s="141" t="s">
+        <v>49</v>
+      </c>
+      <c r="C10" s="450"/>
+      <c r="D10" s="451"/>
+      <c r="E10" s="451"/>
+      <c r="F10" s="451"/>
+      <c r="G10" s="451"/>
+      <c r="H10" s="451"/>
+      <c r="I10" s="451"/>
+      <c r="J10" s="451"/>
+      <c r="K10" s="451"/>
+      <c r="L10" s="451"/>
+      <c r="M10" s="452"/>
+      <c r="N10" s="62"/>
+      <c r="O10" s="62"/>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="404" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C11" s="385"/>
+      <c r="D11" s="386"/>
+      <c r="E11" s="387"/>
+      <c r="F11" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G11" s="411"/>
+      <c r="H11" s="91"/>
+      <c r="I11" s="411"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="411"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="92"/>
+      <c r="N11" s="62"/>
+      <c r="O11" s="62"/>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="389"/>
+      <c r="B12" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="382"/>
+      <c r="D12" s="383"/>
+      <c r="E12" s="384"/>
+      <c r="F12" s="388"/>
+      <c r="G12" s="412"/>
+      <c r="H12" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="I12" s="412"/>
+      <c r="J12" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="K12" s="412"/>
+      <c r="L12" s="94" t="s">
+        <v>55</v>
+      </c>
+      <c r="M12" s="95"/>
+      <c r="N12" s="62"/>
+      <c r="O12" s="62"/>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="389"/>
+      <c r="B13" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D13" s="90"/>
+      <c r="E13" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="90"/>
+      <c r="G13" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="64"/>
+      <c r="K13" s="64"/>
+      <c r="L13" s="64"/>
+      <c r="M13" s="66"/>
+      <c r="N13" s="62"/>
+      <c r="O13" s="62"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="389"/>
+      <c r="B14" s="378"/>
+      <c r="C14" s="81"/>
+      <c r="D14" s="67"/>
+      <c r="E14" s="80"/>
+      <c r="F14" s="68"/>
+      <c r="G14" s="380"/>
+      <c r="H14" s="380"/>
+      <c r="I14" s="380"/>
+      <c r="J14" s="380"/>
+      <c r="K14" s="380"/>
+      <c r="L14" s="380"/>
+      <c r="M14" s="381"/>
+      <c r="N14" s="62"/>
+      <c r="O14" s="62"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="389"/>
+      <c r="B15" s="379"/>
+      <c r="C15" s="382"/>
+      <c r="D15" s="383"/>
+      <c r="E15" s="383"/>
+      <c r="F15" s="383"/>
+      <c r="G15" s="383"/>
+      <c r="H15" s="383"/>
+      <c r="I15" s="383"/>
+      <c r="J15" s="383"/>
+      <c r="K15" s="383"/>
+      <c r="L15" s="383"/>
+      <c r="M15" s="384"/>
+      <c r="N15" s="62"/>
+      <c r="O15" s="62"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="389"/>
+      <c r="B16" s="427" t="s">
+        <v>178</v>
+      </c>
+      <c r="C16" s="455"/>
+      <c r="D16" s="455"/>
+      <c r="E16" s="455"/>
+      <c r="F16" s="455"/>
+      <c r="G16" s="428"/>
+      <c r="H16" s="145" t="s">
         <v>95</v>
       </c>
-      <c r="B1" s="193"/>
-[...10 lines deleted...]
-      <c r="A2" s="794" t="s">
+      <c r="I16" s="406"/>
+      <c r="J16" s="407"/>
+      <c r="K16" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="406"/>
+      <c r="M16" s="407"/>
+      <c r="N16" s="62"/>
+      <c r="O16" s="62"/>
+    </row>
+    <row r="17" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="453"/>
+      <c r="B17" s="456" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" s="457"/>
+      <c r="D17" s="462" t="s">
+        <v>58</v>
+      </c>
+      <c r="E17" s="463"/>
+      <c r="F17" s="451"/>
+      <c r="G17" s="451"/>
+      <c r="H17" s="464"/>
+      <c r="I17" s="464"/>
+      <c r="J17" s="464"/>
+      <c r="K17" s="451"/>
+      <c r="L17" s="451"/>
+      <c r="M17" s="452"/>
+      <c r="N17" s="62"/>
+      <c r="O17" s="62"/>
+    </row>
+    <row r="18" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="453"/>
+      <c r="B18" s="458"/>
+      <c r="C18" s="459"/>
+      <c r="D18" s="421" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18" s="465"/>
+      <c r="F18" s="82"/>
+      <c r="G18" s="82"/>
+      <c r="H18" s="82"/>
+      <c r="I18" s="82"/>
+      <c r="J18" s="82"/>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="83"/>
+      <c r="N18" s="62"/>
+      <c r="O18" s="62"/>
+    </row>
+    <row r="19" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="454"/>
+      <c r="B19" s="460"/>
+      <c r="C19" s="461"/>
+      <c r="D19" s="466"/>
+      <c r="E19" s="467"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="84"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="62"/>
+      <c r="O19" s="62"/>
+    </row>
+    <row r="20" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="404" t="s">
+        <v>182</v>
+      </c>
+      <c r="B20" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="385"/>
+      <c r="D20" s="386"/>
+      <c r="E20" s="387"/>
+      <c r="F20" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G20" s="388"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J20" s="91"/>
+      <c r="K20" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L20" s="91"/>
+      <c r="M20" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="N20" s="62"/>
+      <c r="O20" s="62"/>
+    </row>
+    <row r="21" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="389"/>
+      <c r="B21" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="382"/>
+      <c r="D21" s="383"/>
+      <c r="E21" s="384"/>
+      <c r="F21" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G21" s="405"/>
+      <c r="H21" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="406"/>
+      <c r="J21" s="407"/>
+      <c r="K21" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L21" s="406"/>
+      <c r="M21" s="407"/>
+      <c r="N21" s="62"/>
+      <c r="O21" s="62"/>
+    </row>
+    <row r="22" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A22" s="389"/>
+      <c r="B22" s="377" t="s">
         <v>56</v>
       </c>
-      <c r="B2" s="794"/>
-[...134 lines deleted...]
-      <c r="A12" s="193" t="s">
+      <c r="C22" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D22" s="79"/>
+      <c r="E22" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="79"/>
+      <c r="G22" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H22" s="64"/>
+      <c r="I22" s="64"/>
+      <c r="J22" s="64"/>
+      <c r="K22" s="64"/>
+      <c r="L22" s="64"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="62"/>
+      <c r="O22" s="62"/>
+    </row>
+    <row r="23" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="389"/>
+      <c r="B23" s="378"/>
+      <c r="C23" s="81"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="80"/>
+      <c r="F23" s="68"/>
+      <c r="G23" s="380"/>
+      <c r="H23" s="380"/>
+      <c r="I23" s="380"/>
+      <c r="J23" s="380"/>
+      <c r="K23" s="380"/>
+      <c r="L23" s="380"/>
+      <c r="M23" s="381"/>
+      <c r="N23" s="62"/>
+      <c r="O23" s="62"/>
+    </row>
+    <row r="24" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A24" s="389"/>
+      <c r="B24" s="379"/>
+      <c r="C24" s="382"/>
+      <c r="D24" s="383"/>
+      <c r="E24" s="383"/>
+      <c r="F24" s="383"/>
+      <c r="G24" s="383"/>
+      <c r="H24" s="383"/>
+      <c r="I24" s="383"/>
+      <c r="J24" s="383"/>
+      <c r="K24" s="383"/>
+      <c r="L24" s="383"/>
+      <c r="M24" s="384"/>
+      <c r="N24" s="62"/>
+      <c r="O24" s="62"/>
+    </row>
+    <row r="25" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="389"/>
+      <c r="B25" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="385"/>
+      <c r="D25" s="386"/>
+      <c r="E25" s="387"/>
+      <c r="F25" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G25" s="388"/>
+      <c r="H25" s="91"/>
+      <c r="I25" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J25" s="91"/>
+      <c r="K25" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L25" s="91"/>
+      <c r="M25" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="N25" s="62"/>
+      <c r="O25" s="62"/>
+    </row>
+    <row r="26" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="389"/>
+      <c r="B26" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" s="382"/>
+      <c r="D26" s="383"/>
+      <c r="E26" s="384"/>
+      <c r="F26" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G26" s="405"/>
+      <c r="H26" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" s="406"/>
+      <c r="J26" s="407"/>
+      <c r="K26" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L26" s="406"/>
+      <c r="M26" s="407"/>
+      <c r="N26" s="62"/>
+      <c r="O26" s="62"/>
+    </row>
+    <row r="27" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A27" s="389"/>
+      <c r="B27" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D27" s="79"/>
+      <c r="E27" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="79"/>
+      <c r="G27" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H27" s="64"/>
+      <c r="I27" s="64"/>
+      <c r="J27" s="64"/>
+      <c r="K27" s="64"/>
+      <c r="L27" s="64"/>
+      <c r="M27" s="66"/>
+      <c r="N27" s="62"/>
+      <c r="O27" s="62"/>
+    </row>
+    <row r="28" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="389"/>
+      <c r="B28" s="378"/>
+      <c r="C28" s="81"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="80"/>
+      <c r="F28" s="68"/>
+      <c r="G28" s="380"/>
+      <c r="H28" s="380"/>
+      <c r="I28" s="380"/>
+      <c r="J28" s="380"/>
+      <c r="K28" s="380"/>
+      <c r="L28" s="380"/>
+      <c r="M28" s="381"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+    </row>
+    <row r="29" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="390"/>
+      <c r="B29" s="379"/>
+      <c r="C29" s="382"/>
+      <c r="D29" s="383"/>
+      <c r="E29" s="383"/>
+      <c r="F29" s="383"/>
+      <c r="G29" s="383"/>
+      <c r="H29" s="383"/>
+      <c r="I29" s="383"/>
+      <c r="J29" s="383"/>
+      <c r="K29" s="383"/>
+      <c r="L29" s="383"/>
+      <c r="M29" s="384"/>
+      <c r="N29" s="62"/>
+      <c r="O29" s="62"/>
+    </row>
+    <row r="30" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="404" t="s">
+        <v>184</v>
+      </c>
+      <c r="B30" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="385"/>
+      <c r="D30" s="386"/>
+      <c r="E30" s="387"/>
+      <c r="F30" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G30" s="388"/>
+      <c r="H30" s="91"/>
+      <c r="I30" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J30" s="91"/>
+      <c r="K30" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L30" s="91"/>
+      <c r="M30" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="N30" s="62"/>
+      <c r="O30" s="62"/>
+    </row>
+    <row r="31" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A31" s="389"/>
+      <c r="B31" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C31" s="382"/>
+      <c r="D31" s="383"/>
+      <c r="E31" s="384"/>
+      <c r="F31" s="391" t="s">
+        <v>185</v>
+      </c>
+      <c r="G31" s="392"/>
+      <c r="H31" s="393" t="s">
+        <v>186</v>
+      </c>
+      <c r="I31" s="394"/>
+      <c r="J31" s="96"/>
+      <c r="K31" s="391" t="s">
+        <v>127</v>
+      </c>
+      <c r="L31" s="395"/>
+      <c r="M31" s="96"/>
+      <c r="N31" s="62"/>
+      <c r="O31" s="62"/>
+    </row>
+    <row r="32" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="389"/>
+      <c r="B32" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C32" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D32" s="79"/>
+      <c r="E32" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" s="79"/>
+      <c r="G32" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H32" s="64"/>
+      <c r="I32" s="64"/>
+      <c r="J32" s="64"/>
+      <c r="K32" s="64"/>
+      <c r="L32" s="64"/>
+      <c r="M32" s="66"/>
+      <c r="N32" s="62"/>
+      <c r="O32" s="62"/>
+    </row>
+    <row r="33" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="389"/>
+      <c r="B33" s="378"/>
+      <c r="C33" s="81"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="80"/>
+      <c r="F33" s="68"/>
+      <c r="G33" s="380"/>
+      <c r="H33" s="380"/>
+      <c r="I33" s="380"/>
+      <c r="J33" s="380"/>
+      <c r="K33" s="380"/>
+      <c r="L33" s="380"/>
+      <c r="M33" s="381"/>
+      <c r="N33" s="62"/>
+      <c r="O33" s="62"/>
+    </row>
+    <row r="34" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A34" s="390"/>
+      <c r="B34" s="379"/>
+      <c r="C34" s="382"/>
+      <c r="D34" s="383"/>
+      <c r="E34" s="383"/>
+      <c r="F34" s="383"/>
+      <c r="G34" s="383"/>
+      <c r="H34" s="383"/>
+      <c r="I34" s="383"/>
+      <c r="J34" s="383"/>
+      <c r="K34" s="383"/>
+      <c r="L34" s="383"/>
+      <c r="M34" s="384"/>
+      <c r="N34" s="62"/>
+      <c r="O34" s="62"/>
+    </row>
+    <row r="35" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A35" s="413" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35" s="414"/>
+      <c r="C35" s="414"/>
+      <c r="D35" s="415"/>
+      <c r="E35" s="415"/>
+      <c r="F35" s="416"/>
+      <c r="G35" s="417"/>
+      <c r="H35" s="418" t="s">
+        <v>61</v>
+      </c>
+      <c r="I35" s="419"/>
+      <c r="J35" s="419"/>
+      <c r="K35" s="419"/>
+      <c r="L35" s="419"/>
+      <c r="M35" s="420"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="62"/>
+    </row>
+    <row r="36" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A36" s="472" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="473"/>
+      <c r="C36" s="473"/>
+      <c r="D36" s="473"/>
+      <c r="E36" s="473"/>
+      <c r="F36" s="473"/>
+      <c r="G36" s="473"/>
+      <c r="H36" s="473"/>
+      <c r="I36" s="473"/>
+      <c r="J36" s="473"/>
+      <c r="K36" s="473"/>
+      <c r="L36" s="473"/>
+      <c r="M36" s="474"/>
+      <c r="N36" s="62"/>
+      <c r="O36" s="62"/>
+    </row>
+    <row r="37" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A37" s="475" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37" s="476"/>
+      <c r="C37" s="468" t="s">
+        <v>64</v>
+      </c>
+      <c r="D37" s="468"/>
+      <c r="E37" s="479" t="s">
+        <v>65</v>
+      </c>
+      <c r="F37" s="480"/>
+      <c r="G37" s="65"/>
+      <c r="H37" s="65"/>
+      <c r="I37" s="65"/>
+      <c r="J37" s="65"/>
+      <c r="K37" s="65"/>
+      <c r="L37" s="65"/>
+      <c r="M37" s="73"/>
+      <c r="N37" s="62"/>
+      <c r="O37" s="62"/>
+    </row>
+    <row r="38" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="477"/>
+      <c r="B38" s="478"/>
+      <c r="C38" s="69" t="s">
+        <v>66</v>
+      </c>
+      <c r="D38" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="E38" s="69" t="s">
+        <v>66</v>
+      </c>
+      <c r="F38" s="69" t="s">
+        <v>67</v>
+      </c>
+      <c r="G38" s="62"/>
+      <c r="H38" s="62"/>
+      <c r="I38" s="62"/>
+      <c r="J38" s="62"/>
+      <c r="K38" s="62"/>
+      <c r="L38" s="62"/>
+      <c r="M38" s="74"/>
+      <c r="N38" s="62"/>
+      <c r="O38" s="62"/>
+    </row>
+    <row r="39" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="479" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" s="481"/>
+      <c r="C39" s="69"/>
+      <c r="D39" s="69"/>
+      <c r="E39" s="69"/>
+      <c r="F39" s="69"/>
+      <c r="G39" s="62"/>
+      <c r="H39" s="62"/>
+      <c r="I39" s="62"/>
+      <c r="J39" s="62"/>
+      <c r="K39" s="62"/>
+      <c r="L39" s="62"/>
+      <c r="M39" s="74"/>
+      <c r="N39" s="62"/>
+      <c r="O39" s="62"/>
+    </row>
+    <row r="40" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A40" s="482" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" s="483"/>
+      <c r="C40" s="69"/>
+      <c r="D40" s="69"/>
+      <c r="E40" s="69"/>
+      <c r="F40" s="69"/>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62"/>
+      <c r="I40" s="62"/>
+      <c r="J40" s="62"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="74"/>
+      <c r="N40" s="62"/>
+      <c r="O40" s="62"/>
+    </row>
+    <row r="41" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A41" s="70" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" s="75"/>
+      <c r="C41" s="468"/>
+      <c r="D41" s="468"/>
+      <c r="E41" s="468"/>
+      <c r="F41" s="468"/>
+      <c r="G41" s="62"/>
+      <c r="H41" s="62"/>
+      <c r="I41" s="62"/>
+      <c r="J41" s="62"/>
+      <c r="K41" s="62"/>
+      <c r="L41" s="62"/>
+      <c r="M41" s="74"/>
+      <c r="N41" s="62"/>
+      <c r="O41" s="62"/>
+    </row>
+    <row r="42" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="70" t="s">
+        <v>174</v>
+      </c>
+      <c r="B42" s="75"/>
+      <c r="C42" s="468"/>
+      <c r="D42" s="468"/>
+      <c r="E42" s="468"/>
+      <c r="F42" s="468"/>
+      <c r="G42" s="71"/>
+      <c r="H42" s="71"/>
+      <c r="I42" s="71"/>
+      <c r="J42" s="71"/>
+      <c r="K42" s="71"/>
+      <c r="L42" s="71"/>
+      <c r="M42" s="72"/>
+      <c r="N42" s="61"/>
+      <c r="O42" s="62"/>
+    </row>
+    <row r="43" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="469" t="s">
+        <v>72</v>
+      </c>
+      <c r="B43" s="470"/>
+      <c r="C43" s="470"/>
+      <c r="D43" s="470"/>
+      <c r="E43" s="470"/>
+      <c r="F43" s="470"/>
+      <c r="G43" s="470"/>
+      <c r="H43" s="470"/>
+      <c r="I43" s="470"/>
+      <c r="J43" s="470"/>
+      <c r="K43" s="470"/>
+      <c r="L43" s="470"/>
+      <c r="M43" s="471"/>
+      <c r="N43" s="61"/>
+      <c r="O43" s="62"/>
+    </row>
+    <row r="44" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A44" s="421" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" s="422"/>
+      <c r="C44" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D44" s="144" t="s">
+        <v>74</v>
+      </c>
+      <c r="E44" s="144" t="s">
+        <v>75</v>
+      </c>
+      <c r="F44" s="144" t="s">
+        <v>76</v>
+      </c>
+      <c r="G44" s="144" t="s">
+        <v>77</v>
+      </c>
+      <c r="H44" s="427" t="s">
+        <v>78</v>
+      </c>
+      <c r="I44" s="428"/>
+      <c r="J44" s="427" t="s">
+        <v>79</v>
+      </c>
+      <c r="K44" s="428"/>
+      <c r="L44" s="427" t="s">
+        <v>80</v>
+      </c>
+      <c r="M44" s="428"/>
+      <c r="N44" s="62"/>
+      <c r="O44" s="62"/>
+    </row>
+    <row r="45" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="423"/>
+      <c r="B45" s="424"/>
+      <c r="C45" s="86"/>
+      <c r="D45" s="86"/>
+      <c r="E45" s="86"/>
+      <c r="F45" s="86"/>
+      <c r="G45" s="86"/>
+      <c r="H45" s="406"/>
+      <c r="I45" s="407"/>
+      <c r="J45" s="406"/>
+      <c r="K45" s="407"/>
+      <c r="L45" s="406"/>
+      <c r="M45" s="407"/>
+      <c r="N45" s="62"/>
+      <c r="O45" s="62"/>
+    </row>
+    <row r="46" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A46" s="425"/>
+      <c r="B46" s="426"/>
+      <c r="C46" s="427" t="s">
+        <v>81</v>
+      </c>
+      <c r="D46" s="455"/>
+      <c r="E46" s="428"/>
+      <c r="F46" s="450"/>
+      <c r="G46" s="451"/>
+      <c r="H46" s="451"/>
+      <c r="I46" s="451"/>
+      <c r="J46" s="451"/>
+      <c r="K46" s="451"/>
+      <c r="L46" s="451"/>
+      <c r="M46" s="452"/>
+      <c r="N46" s="62"/>
+      <c r="O46" s="62"/>
+    </row>
+    <row r="47" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="429" t="s">
+        <v>82</v>
+      </c>
+      <c r="B47" s="430"/>
+      <c r="C47" s="148" t="s">
+        <v>83</v>
+      </c>
+      <c r="D47" s="87"/>
+      <c r="E47" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="F47" s="89"/>
+      <c r="G47" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="H47" s="408"/>
+      <c r="I47" s="408"/>
+      <c r="J47" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="K47" s="410"/>
+      <c r="L47" s="408"/>
+      <c r="M47" s="409"/>
+      <c r="N47" s="61"/>
+      <c r="O47" s="62"/>
+    </row>
+    <row r="48" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A48" s="431"/>
+      <c r="B48" s="432"/>
+      <c r="C48" s="149" t="s">
+        <v>86</v>
+      </c>
+      <c r="D48" s="87"/>
+      <c r="E48" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="F48" s="89"/>
+      <c r="G48" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="H48" s="408"/>
+      <c r="I48" s="408"/>
+      <c r="J48" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="K48" s="410"/>
+      <c r="L48" s="408"/>
+      <c r="M48" s="409"/>
+      <c r="N48" s="61"/>
+      <c r="O48" s="62"/>
+    </row>
+    <row r="49" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="433"/>
+      <c r="B49" s="434"/>
+      <c r="C49" s="150" t="s">
+        <v>87</v>
+      </c>
+      <c r="D49" s="88"/>
+      <c r="E49" s="77" t="s">
+        <v>84</v>
+      </c>
+      <c r="F49" s="89"/>
+      <c r="G49" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="H49" s="408"/>
+      <c r="I49" s="408"/>
+      <c r="J49" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="K49" s="410"/>
+      <c r="L49" s="408"/>
+      <c r="M49" s="409"/>
+      <c r="N49" s="61"/>
+      <c r="O49" s="62"/>
+    </row>
+    <row r="50" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A50" s="396" t="s">
+        <v>90</v>
+      </c>
+      <c r="B50" s="397"/>
+      <c r="C50" s="398"/>
+      <c r="D50" s="399"/>
+      <c r="E50" s="399"/>
+      <c r="F50" s="399"/>
+      <c r="G50" s="399"/>
+      <c r="H50" s="399"/>
+      <c r="I50" s="399"/>
+      <c r="J50" s="399"/>
+      <c r="K50" s="399"/>
+      <c r="L50" s="399"/>
+      <c r="M50" s="400"/>
+      <c r="N50" s="61"/>
+      <c r="O50" s="62"/>
+    </row>
+    <row r="51" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A51" s="438" t="s">
+        <v>104</v>
+      </c>
+      <c r="B51" s="439"/>
+      <c r="C51" s="439"/>
+      <c r="D51" s="439"/>
+      <c r="E51" s="439"/>
+      <c r="F51" s="439"/>
+      <c r="G51" s="439"/>
+      <c r="H51" s="439"/>
+      <c r="I51" s="439"/>
+      <c r="J51" s="439"/>
+      <c r="K51" s="439"/>
+      <c r="L51" s="439"/>
+      <c r="M51" s="440"/>
+      <c r="N51" s="61"/>
+      <c r="O51" s="62"/>
+    </row>
+    <row r="52" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A52" s="404" t="s">
+        <v>44</v>
+      </c>
+      <c r="B52" s="136" t="s">
+        <v>45</v>
+      </c>
+      <c r="C52" s="441"/>
+      <c r="D52" s="442"/>
+      <c r="E52" s="442"/>
+      <c r="F52" s="442"/>
+      <c r="G52" s="442"/>
+      <c r="H52" s="442"/>
+      <c r="I52" s="442"/>
+      <c r="J52" s="442"/>
+      <c r="K52" s="442"/>
+      <c r="L52" s="442"/>
+      <c r="M52" s="443"/>
+      <c r="N52" s="61"/>
+      <c r="O52" s="62"/>
+    </row>
+    <row r="53" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A53" s="389"/>
+      <c r="B53" s="137" t="s">
+        <v>46</v>
+      </c>
+      <c r="C53" s="444"/>
+      <c r="D53" s="445"/>
+      <c r="E53" s="445"/>
+      <c r="F53" s="445"/>
+      <c r="G53" s="445"/>
+      <c r="H53" s="445"/>
+      <c r="I53" s="445"/>
+      <c r="J53" s="445"/>
+      <c r="K53" s="445"/>
+      <c r="L53" s="445"/>
+      <c r="M53" s="446"/>
+      <c r="N53" s="61"/>
+      <c r="O53" s="62"/>
+    </row>
+    <row r="54" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A54" s="389"/>
+      <c r="B54" s="447" t="s">
+        <v>42</v>
+      </c>
+      <c r="C54" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D54" s="90"/>
+      <c r="E54" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F54" s="90"/>
+      <c r="G54" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H54" s="64"/>
+      <c r="I54" s="64"/>
+      <c r="J54" s="64"/>
+      <c r="K54" s="64"/>
+      <c r="L54" s="64"/>
+      <c r="M54" s="66"/>
+      <c r="N54" s="61"/>
+      <c r="O54" s="62"/>
+    </row>
+    <row r="55" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="389"/>
+      <c r="B55" s="448"/>
+      <c r="C55" s="81"/>
+      <c r="D55" s="67"/>
+      <c r="E55" s="80"/>
+      <c r="F55" s="68"/>
+      <c r="G55" s="380"/>
+      <c r="H55" s="380"/>
+      <c r="I55" s="380"/>
+      <c r="J55" s="380"/>
+      <c r="K55" s="380"/>
+      <c r="L55" s="380"/>
+      <c r="M55" s="381"/>
+      <c r="N55" s="61"/>
+      <c r="O55" s="62"/>
+    </row>
+    <row r="56" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="389"/>
+      <c r="B56" s="449"/>
+      <c r="C56" s="382"/>
+      <c r="D56" s="383"/>
+      <c r="E56" s="383"/>
+      <c r="F56" s="383"/>
+      <c r="G56" s="383"/>
+      <c r="H56" s="383"/>
+      <c r="I56" s="383"/>
+      <c r="J56" s="383"/>
+      <c r="K56" s="383"/>
+      <c r="L56" s="383"/>
+      <c r="M56" s="384"/>
+      <c r="N56" s="61"/>
+      <c r="O56" s="62"/>
+    </row>
+    <row r="57" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="389"/>
+      <c r="B57" s="140" t="s">
+        <v>48</v>
+      </c>
+      <c r="C57" s="435"/>
+      <c r="D57" s="436"/>
+      <c r="E57" s="436"/>
+      <c r="F57" s="436"/>
+      <c r="G57" s="436"/>
+      <c r="H57" s="436"/>
+      <c r="I57" s="436"/>
+      <c r="J57" s="436"/>
+      <c r="K57" s="436"/>
+      <c r="L57" s="436"/>
+      <c r="M57" s="437"/>
+      <c r="N57" s="61"/>
+      <c r="O57" s="62"/>
+    </row>
+    <row r="58" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A58" s="390"/>
+      <c r="B58" s="141" t="s">
+        <v>49</v>
+      </c>
+      <c r="C58" s="450"/>
+      <c r="D58" s="451"/>
+      <c r="E58" s="451"/>
+      <c r="F58" s="451"/>
+      <c r="G58" s="451"/>
+      <c r="H58" s="451"/>
+      <c r="I58" s="451"/>
+      <c r="J58" s="451"/>
+      <c r="K58" s="451"/>
+      <c r="L58" s="451"/>
+      <c r="M58" s="452"/>
+      <c r="N58" s="61"/>
+      <c r="O58" s="62"/>
+    </row>
+    <row r="59" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="404" t="s">
+        <v>50</v>
+      </c>
+      <c r="B59" s="151" t="s">
+        <v>45</v>
+      </c>
+      <c r="C59" s="385"/>
+      <c r="D59" s="386"/>
+      <c r="E59" s="387"/>
+      <c r="F59" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G59" s="411"/>
+      <c r="H59" s="91"/>
+      <c r="I59" s="411"/>
+      <c r="J59" s="91"/>
+      <c r="K59" s="411"/>
+      <c r="L59" s="91"/>
+      <c r="M59" s="92"/>
+      <c r="N59" s="61"/>
+      <c r="O59" s="62"/>
+    </row>
+    <row r="60" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="389"/>
+      <c r="B60" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C60" s="382"/>
+      <c r="D60" s="383"/>
+      <c r="E60" s="384"/>
+      <c r="F60" s="388"/>
+      <c r="G60" s="412"/>
+      <c r="H60" s="93" t="s">
+        <v>53</v>
+      </c>
+      <c r="I60" s="412"/>
+      <c r="J60" s="93" t="s">
+        <v>54</v>
+      </c>
+      <c r="K60" s="412"/>
+      <c r="L60" s="94" t="s">
+        <v>55</v>
+      </c>
+      <c r="M60" s="95"/>
+      <c r="N60" s="61"/>
+      <c r="O60" s="62"/>
+    </row>
+    <row r="61" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="389"/>
+      <c r="B61" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C61" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D61" s="90"/>
+      <c r="E61" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F61" s="90"/>
+      <c r="G61" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H61" s="64"/>
+      <c r="I61" s="64"/>
+      <c r="J61" s="64"/>
+      <c r="K61" s="64"/>
+      <c r="L61" s="64"/>
+      <c r="M61" s="66"/>
+      <c r="N61" s="61"/>
+      <c r="O61" s="62"/>
+    </row>
+    <row r="62" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="389"/>
+      <c r="B62" s="378"/>
+      <c r="C62" s="81"/>
+      <c r="D62" s="67"/>
+      <c r="E62" s="80"/>
+      <c r="F62" s="68"/>
+      <c r="G62" s="380"/>
+      <c r="H62" s="380"/>
+      <c r="I62" s="380"/>
+      <c r="J62" s="380"/>
+      <c r="K62" s="380"/>
+      <c r="L62" s="380"/>
+      <c r="M62" s="381"/>
+      <c r="N62" s="61"/>
+      <c r="O62" s="62"/>
+    </row>
+    <row r="63" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A63" s="389"/>
+      <c r="B63" s="379"/>
+      <c r="C63" s="382"/>
+      <c r="D63" s="383"/>
+      <c r="E63" s="383"/>
+      <c r="F63" s="383"/>
+      <c r="G63" s="383"/>
+      <c r="H63" s="383"/>
+      <c r="I63" s="383"/>
+      <c r="J63" s="383"/>
+      <c r="K63" s="383"/>
+      <c r="L63" s="383"/>
+      <c r="M63" s="384"/>
+      <c r="N63" s="61"/>
+      <c r="O63" s="62"/>
+    </row>
+    <row r="64" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="389"/>
+      <c r="B64" s="427" t="s">
+        <v>178</v>
+      </c>
+      <c r="C64" s="455"/>
+      <c r="D64" s="455"/>
+      <c r="E64" s="455"/>
+      <c r="F64" s="455"/>
+      <c r="G64" s="428"/>
+      <c r="H64" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I64" s="406"/>
+      <c r="J64" s="407"/>
+      <c r="K64" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L64" s="406"/>
+      <c r="M64" s="407"/>
+      <c r="N64" s="61"/>
+      <c r="O64" s="62"/>
+    </row>
+    <row r="65" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="453"/>
+      <c r="B65" s="456" t="s">
         <v>57</v>
       </c>
-      <c r="B12" s="193"/>
-[...30 lines deleted...]
-      <c r="G14" s="792" t="s">
+      <c r="C65" s="457"/>
+      <c r="D65" s="462" t="s">
+        <v>58</v>
+      </c>
+      <c r="E65" s="463"/>
+      <c r="F65" s="451"/>
+      <c r="G65" s="451"/>
+      <c r="H65" s="464"/>
+      <c r="I65" s="464"/>
+      <c r="J65" s="464"/>
+      <c r="K65" s="451"/>
+      <c r="L65" s="451"/>
+      <c r="M65" s="452"/>
+      <c r="N65" s="61"/>
+      <c r="O65" s="62"/>
+    </row>
+    <row r="66" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="453"/>
+      <c r="B66" s="458"/>
+      <c r="C66" s="459"/>
+      <c r="D66" s="421" t="s">
+        <v>59</v>
+      </c>
+      <c r="E66" s="465"/>
+      <c r="F66" s="82"/>
+      <c r="G66" s="82"/>
+      <c r="H66" s="82"/>
+      <c r="I66" s="82"/>
+      <c r="J66" s="82"/>
+      <c r="K66" s="82"/>
+      <c r="L66" s="82"/>
+      <c r="M66" s="83"/>
+      <c r="N66" s="61"/>
+      <c r="O66" s="62"/>
+    </row>
+    <row r="67" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A67" s="454"/>
+      <c r="B67" s="460"/>
+      <c r="C67" s="461"/>
+      <c r="D67" s="466"/>
+      <c r="E67" s="467"/>
+      <c r="F67" s="84"/>
+      <c r="G67" s="84"/>
+      <c r="H67" s="84"/>
+      <c r="I67" s="84"/>
+      <c r="J67" s="84"/>
+      <c r="K67" s="84"/>
+      <c r="L67" s="84"/>
+      <c r="M67" s="85"/>
+      <c r="N67" s="61"/>
+      <c r="O67" s="62"/>
+    </row>
+    <row r="68" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A68" s="404" t="s">
+        <v>182</v>
+      </c>
+      <c r="B68" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C68" s="385"/>
+      <c r="D68" s="386"/>
+      <c r="E68" s="387"/>
+      <c r="F68" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G68" s="388"/>
+      <c r="H68" s="91"/>
+      <c r="I68" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J68" s="91"/>
+      <c r="K68" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L68" s="91"/>
+      <c r="M68" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="N68" s="61"/>
+      <c r="O68" s="62"/>
+    </row>
+    <row r="69" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A69" s="389"/>
+      <c r="B69" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C69" s="382"/>
+      <c r="D69" s="383"/>
+      <c r="E69" s="384"/>
+      <c r="F69" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G69" s="405"/>
+      <c r="H69" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I69" s="406"/>
+      <c r="J69" s="407"/>
+      <c r="K69" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L69" s="406"/>
+      <c r="M69" s="407"/>
+      <c r="N69" s="61"/>
+      <c r="O69" s="62"/>
+    </row>
+    <row r="70" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A70" s="389"/>
+      <c r="B70" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C70" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D70" s="79"/>
+      <c r="E70" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F70" s="79"/>
+      <c r="G70" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H70" s="64"/>
+      <c r="I70" s="64"/>
+      <c r="J70" s="64"/>
+      <c r="K70" s="64"/>
+      <c r="L70" s="64"/>
+      <c r="M70" s="66"/>
+      <c r="N70" s="61"/>
+      <c r="O70" s="62"/>
+    </row>
+    <row r="71" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="389"/>
+      <c r="B71" s="378"/>
+      <c r="C71" s="81"/>
+      <c r="D71" s="67"/>
+      <c r="E71" s="80"/>
+      <c r="F71" s="68"/>
+      <c r="G71" s="380"/>
+      <c r="H71" s="380"/>
+      <c r="I71" s="380"/>
+      <c r="J71" s="380"/>
+      <c r="K71" s="380"/>
+      <c r="L71" s="380"/>
+      <c r="M71" s="381"/>
+      <c r="N71" s="61"/>
+      <c r="O71" s="62"/>
+    </row>
+    <row r="72" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A72" s="389"/>
+      <c r="B72" s="379"/>
+      <c r="C72" s="382"/>
+      <c r="D72" s="383"/>
+      <c r="E72" s="383"/>
+      <c r="F72" s="383"/>
+      <c r="G72" s="383"/>
+      <c r="H72" s="383"/>
+      <c r="I72" s="383"/>
+      <c r="J72" s="383"/>
+      <c r="K72" s="383"/>
+      <c r="L72" s="383"/>
+      <c r="M72" s="384"/>
+      <c r="N72" s="61"/>
+      <c r="O72" s="62"/>
+    </row>
+    <row r="73" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A73" s="389"/>
+      <c r="B73" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C73" s="385"/>
+      <c r="D73" s="386"/>
+      <c r="E73" s="387"/>
+      <c r="F73" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G73" s="388"/>
+      <c r="H73" s="91"/>
+      <c r="I73" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J73" s="91"/>
+      <c r="K73" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L73" s="91"/>
+      <c r="M73" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="N73" s="61"/>
+      <c r="O73" s="62"/>
+    </row>
+    <row r="74" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A74" s="389"/>
+      <c r="B74" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C74" s="382"/>
+      <c r="D74" s="383"/>
+      <c r="E74" s="384"/>
+      <c r="F74" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G74" s="405"/>
+      <c r="H74" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I74" s="406"/>
+      <c r="J74" s="407"/>
+      <c r="K74" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L74" s="406"/>
+      <c r="M74" s="407"/>
+      <c r="N74" s="61"/>
+      <c r="O74" s="62"/>
+    </row>
+    <row r="75" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A75" s="389"/>
+      <c r="B75" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C75" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D75" s="79"/>
+      <c r="E75" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" s="79"/>
+      <c r="G75" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H75" s="64"/>
+      <c r="I75" s="64"/>
+      <c r="J75" s="64"/>
+      <c r="K75" s="64"/>
+      <c r="L75" s="64"/>
+      <c r="M75" s="66"/>
+      <c r="N75" s="61"/>
+      <c r="O75" s="62"/>
+    </row>
+    <row r="76" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A76" s="389"/>
+      <c r="B76" s="378"/>
+      <c r="C76" s="81"/>
+      <c r="D76" s="67"/>
+      <c r="E76" s="80"/>
+      <c r="F76" s="68"/>
+      <c r="G76" s="380"/>
+      <c r="H76" s="380"/>
+      <c r="I76" s="380"/>
+      <c r="J76" s="380"/>
+      <c r="K76" s="380"/>
+      <c r="L76" s="380"/>
+      <c r="M76" s="381"/>
+      <c r="N76" s="61"/>
+      <c r="O76" s="62"/>
+    </row>
+    <row r="77" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A77" s="390"/>
+      <c r="B77" s="379"/>
+      <c r="C77" s="487"/>
+      <c r="D77" s="488"/>
+      <c r="E77" s="488"/>
+      <c r="F77" s="488"/>
+      <c r="G77" s="488"/>
+      <c r="H77" s="488"/>
+      <c r="I77" s="488"/>
+      <c r="J77" s="488"/>
+      <c r="K77" s="488"/>
+      <c r="L77" s="488"/>
+      <c r="M77" s="489"/>
+      <c r="N77" s="61"/>
+      <c r="O77" s="62"/>
+    </row>
+    <row r="78" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="404" t="s">
+        <v>184</v>
+      </c>
+      <c r="B78" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C78" s="385"/>
+      <c r="D78" s="386"/>
+      <c r="E78" s="387"/>
+      <c r="F78" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G78" s="388"/>
+      <c r="H78" s="91"/>
+      <c r="I78" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J78" s="91"/>
+      <c r="K78" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L78" s="91"/>
+      <c r="M78" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="N78" s="61"/>
+      <c r="O78" s="62"/>
+    </row>
+    <row r="79" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A79" s="389"/>
+      <c r="B79" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C79" s="487"/>
+      <c r="D79" s="488"/>
+      <c r="E79" s="489"/>
+      <c r="F79" s="391" t="s">
+        <v>185</v>
+      </c>
+      <c r="G79" s="392"/>
+      <c r="H79" s="393" t="s">
+        <v>186</v>
+      </c>
+      <c r="I79" s="394"/>
+      <c r="J79" s="96"/>
+      <c r="K79" s="391" t="s">
+        <v>127</v>
+      </c>
+      <c r="L79" s="395"/>
+      <c r="M79" s="96"/>
+      <c r="N79" s="61"/>
+      <c r="O79" s="62"/>
+    </row>
+    <row r="80" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A80" s="389"/>
+      <c r="B80" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C80" s="146" t="s">
+        <v>176</v>
+      </c>
+      <c r="D80" s="152"/>
+      <c r="E80" s="138" t="s">
+        <v>47</v>
+      </c>
+      <c r="F80" s="79"/>
+      <c r="G80" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H80" s="64"/>
+      <c r="I80" s="64"/>
+      <c r="J80" s="64"/>
+      <c r="K80" s="64"/>
+      <c r="L80" s="64"/>
+      <c r="M80" s="66"/>
+      <c r="N80" s="61"/>
+      <c r="O80" s="62"/>
+    </row>
+    <row r="81" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A81" s="389"/>
+      <c r="B81" s="378"/>
+      <c r="C81" s="81"/>
+      <c r="D81" s="67"/>
+      <c r="E81" s="80"/>
+      <c r="F81" s="68"/>
+      <c r="G81" s="380"/>
+      <c r="H81" s="380"/>
+      <c r="I81" s="380"/>
+      <c r="J81" s="380"/>
+      <c r="K81" s="380"/>
+      <c r="L81" s="380"/>
+      <c r="M81" s="381"/>
+      <c r="N81" s="61"/>
+      <c r="O81" s="62"/>
+    </row>
+    <row r="82" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A82" s="390"/>
+      <c r="B82" s="379"/>
+      <c r="C82" s="382"/>
+      <c r="D82" s="383"/>
+      <c r="E82" s="383"/>
+      <c r="F82" s="383"/>
+      <c r="G82" s="383"/>
+      <c r="H82" s="383"/>
+      <c r="I82" s="383"/>
+      <c r="J82" s="383"/>
+      <c r="K82" s="383"/>
+      <c r="L82" s="383"/>
+      <c r="M82" s="384"/>
+      <c r="N82" s="61"/>
+      <c r="O82" s="62"/>
+    </row>
+    <row r="83" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A83" s="413" t="s">
+        <v>60</v>
+      </c>
+      <c r="B83" s="414"/>
+      <c r="C83" s="414"/>
+      <c r="D83" s="415"/>
+      <c r="E83" s="415"/>
+      <c r="F83" s="416"/>
+      <c r="G83" s="417"/>
+      <c r="H83" s="418" t="s">
+        <v>61</v>
+      </c>
+      <c r="I83" s="419"/>
+      <c r="J83" s="419"/>
+      <c r="K83" s="419"/>
+      <c r="L83" s="419"/>
+      <c r="M83" s="420"/>
+      <c r="N83" s="61"/>
+      <c r="O83" s="62"/>
+    </row>
+    <row r="84" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A84" s="421" t="s">
+        <v>73</v>
+      </c>
+      <c r="B84" s="422"/>
+      <c r="C84" s="147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D84" s="144" t="s">
+        <v>74</v>
+      </c>
+      <c r="E84" s="144" t="s">
+        <v>75</v>
+      </c>
+      <c r="F84" s="144" t="s">
+        <v>76</v>
+      </c>
+      <c r="G84" s="144" t="s">
+        <v>77</v>
+      </c>
+      <c r="H84" s="427" t="s">
+        <v>78</v>
+      </c>
+      <c r="I84" s="428"/>
+      <c r="J84" s="427" t="s">
+        <v>79</v>
+      </c>
+      <c r="K84" s="428"/>
+      <c r="L84" s="427" t="s">
+        <v>80</v>
+      </c>
+      <c r="M84" s="428"/>
+      <c r="N84" s="61"/>
+      <c r="O84" s="62"/>
+    </row>
+    <row r="85" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A85" s="423"/>
+      <c r="B85" s="424"/>
+      <c r="C85" s="86"/>
+      <c r="D85" s="86"/>
+      <c r="E85" s="86"/>
+      <c r="F85" s="86"/>
+      <c r="G85" s="86"/>
+      <c r="H85" s="406"/>
+      <c r="I85" s="407"/>
+      <c r="J85" s="406"/>
+      <c r="K85" s="407"/>
+      <c r="L85" s="406"/>
+      <c r="M85" s="407"/>
+      <c r="N85" s="61"/>
+      <c r="O85" s="62"/>
+    </row>
+    <row r="86" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A86" s="425"/>
+      <c r="B86" s="426"/>
+      <c r="C86" s="427" t="s">
+        <v>81</v>
+      </c>
+      <c r="D86" s="455"/>
+      <c r="E86" s="428"/>
+      <c r="F86" s="450"/>
+      <c r="G86" s="451"/>
+      <c r="H86" s="451"/>
+      <c r="I86" s="451"/>
+      <c r="J86" s="451"/>
+      <c r="K86" s="451"/>
+      <c r="L86" s="451"/>
+      <c r="M86" s="452"/>
+      <c r="N86" s="61"/>
+      <c r="O86" s="62"/>
+    </row>
+    <row r="87" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A87" s="429" t="s">
+        <v>82</v>
+      </c>
+      <c r="B87" s="430"/>
+      <c r="C87" s="148" t="s">
+        <v>83</v>
+      </c>
+      <c r="D87" s="87"/>
+      <c r="E87" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="F87" s="89"/>
+      <c r="G87" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="H87" s="408"/>
+      <c r="I87" s="408"/>
+      <c r="J87" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="K87" s="410"/>
+      <c r="L87" s="408"/>
+      <c r="M87" s="409"/>
+      <c r="N87" s="61"/>
+      <c r="O87" s="62"/>
+    </row>
+    <row r="88" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A88" s="431"/>
+      <c r="B88" s="432"/>
+      <c r="C88" s="149" t="s">
+        <v>86</v>
+      </c>
+      <c r="D88" s="87"/>
+      <c r="E88" s="76" t="s">
+        <v>84</v>
+      </c>
+      <c r="F88" s="89"/>
+      <c r="G88" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="H88" s="408"/>
+      <c r="I88" s="408"/>
+      <c r="J88" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="K88" s="410"/>
+      <c r="L88" s="408"/>
+      <c r="M88" s="409"/>
+      <c r="N88" s="61"/>
+      <c r="O88" s="62"/>
+    </row>
+    <row r="89" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A89" s="433"/>
+      <c r="B89" s="434"/>
+      <c r="C89" s="150" t="s">
         <v>87</v>
       </c>
-      <c r="H14" s="792"/>
-[...309 lines deleted...]
-    <row r="49" s="211" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15"/>
+      <c r="D89" s="88"/>
+      <c r="E89" s="77" t="s">
+        <v>84</v>
+      </c>
+      <c r="F89" s="89"/>
+      <c r="G89" s="99" t="s">
+        <v>85</v>
+      </c>
+      <c r="H89" s="408"/>
+      <c r="I89" s="408"/>
+      <c r="J89" s="410" t="s">
+        <v>84</v>
+      </c>
+      <c r="K89" s="410"/>
+      <c r="L89" s="408"/>
+      <c r="M89" s="409"/>
+      <c r="N89" s="61"/>
+      <c r="O89" s="62"/>
+    </row>
+    <row r="90" spans="1:15" ht="32.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A90" s="396" t="s">
+        <v>90</v>
+      </c>
+      <c r="B90" s="397"/>
+      <c r="C90" s="398"/>
+      <c r="D90" s="399"/>
+      <c r="E90" s="399"/>
+      <c r="F90" s="399"/>
+      <c r="G90" s="399"/>
+      <c r="H90" s="399"/>
+      <c r="I90" s="399"/>
+      <c r="J90" s="399"/>
+      <c r="K90" s="399"/>
+      <c r="L90" s="399"/>
+      <c r="M90" s="400"/>
+      <c r="N90" s="61"/>
+      <c r="O90" s="62"/>
+    </row>
+    <row r="91" spans="1:15" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A91" s="62" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" s="62" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A92" s="401" t="s">
+        <v>91</v>
+      </c>
+      <c r="B92" s="401"/>
+      <c r="C92" s="401"/>
+      <c r="D92" s="401"/>
+      <c r="E92" s="401"/>
+      <c r="F92" s="401"/>
+      <c r="G92" s="401"/>
+      <c r="H92" s="401"/>
+      <c r="I92" s="401"/>
+      <c r="J92" s="401"/>
+      <c r="K92" s="401"/>
+      <c r="L92" s="401"/>
+      <c r="M92" s="401"/>
+      <c r="N92" s="61"/>
+    </row>
+    <row r="93" spans="1:15" s="62" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A93" s="402" t="s">
+        <v>192</v>
+      </c>
+      <c r="B93" s="403"/>
+      <c r="C93" s="403"/>
+      <c r="D93" s="403"/>
+      <c r="E93" s="403"/>
+      <c r="F93" s="403"/>
+      <c r="G93" s="403"/>
+      <c r="H93" s="403"/>
+      <c r="I93" s="403"/>
+      <c r="J93" s="403"/>
+      <c r="K93" s="403"/>
+      <c r="L93" s="403"/>
+      <c r="M93" s="403"/>
+    </row>
+    <row r="94" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A94" s="61" t="s">
+        <v>92</v>
+      </c>
+      <c r="B94" s="62"/>
+      <c r="C94" s="62"/>
+      <c r="D94" s="62"/>
+      <c r="E94" s="62"/>
+      <c r="F94" s="62"/>
+      <c r="G94" s="62"/>
+      <c r="H94" s="62"/>
+      <c r="I94" s="62"/>
+      <c r="J94" s="62"/>
+      <c r="K94" s="62"/>
+      <c r="L94" s="62"/>
+      <c r="M94" s="62"/>
+      <c r="N94" s="62"/>
+      <c r="O94" s="62"/>
+    </row>
+    <row r="95" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="78" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A96" s="404" t="s">
+        <v>188</v>
+      </c>
+      <c r="B96" s="151" t="s">
+        <v>45</v>
+      </c>
+      <c r="C96" s="385"/>
+      <c r="D96" s="386"/>
+      <c r="E96" s="387"/>
+      <c r="F96" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G96" s="388"/>
+      <c r="H96" s="91"/>
+      <c r="I96" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J96" s="91"/>
+      <c r="K96" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L96" s="91"/>
+      <c r="M96" s="92" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A97" s="389"/>
+      <c r="B97" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C97" s="382"/>
+      <c r="D97" s="383"/>
+      <c r="E97" s="384"/>
+      <c r="F97" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G97" s="405"/>
+      <c r="H97" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I97" s="406"/>
+      <c r="J97" s="407"/>
+      <c r="K97" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L97" s="406"/>
+      <c r="M97" s="407"/>
+    </row>
+    <row r="98" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A98" s="389"/>
+      <c r="B98" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C98" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D98" s="79"/>
+      <c r="E98" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F98" s="79"/>
+      <c r="G98" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H98" s="64"/>
+      <c r="I98" s="64"/>
+      <c r="J98" s="64"/>
+      <c r="K98" s="64"/>
+      <c r="L98" s="64"/>
+      <c r="M98" s="66"/>
+    </row>
+    <row r="99" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A99" s="389"/>
+      <c r="B99" s="378"/>
+      <c r="C99" s="81"/>
+      <c r="D99" s="67"/>
+      <c r="E99" s="80"/>
+      <c r="F99" s="68"/>
+      <c r="G99" s="380"/>
+      <c r="H99" s="380"/>
+      <c r="I99" s="380"/>
+      <c r="J99" s="380"/>
+      <c r="K99" s="380"/>
+      <c r="L99" s="380"/>
+      <c r="M99" s="381"/>
+    </row>
+    <row r="100" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A100" s="389"/>
+      <c r="B100" s="379"/>
+      <c r="C100" s="382"/>
+      <c r="D100" s="383"/>
+      <c r="E100" s="383"/>
+      <c r="F100" s="383"/>
+      <c r="G100" s="383"/>
+      <c r="H100" s="383"/>
+      <c r="I100" s="383"/>
+      <c r="J100" s="383"/>
+      <c r="K100" s="383"/>
+      <c r="L100" s="383"/>
+      <c r="M100" s="384"/>
+    </row>
+    <row r="101" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A101" s="389"/>
+      <c r="B101" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C101" s="385"/>
+      <c r="D101" s="386"/>
+      <c r="E101" s="387"/>
+      <c r="F101" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G101" s="388"/>
+      <c r="H101" s="91"/>
+      <c r="I101" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J101" s="91"/>
+      <c r="K101" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L101" s="91"/>
+      <c r="M101" s="92" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A102" s="389"/>
+      <c r="B102" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C102" s="382"/>
+      <c r="D102" s="383"/>
+      <c r="E102" s="384"/>
+      <c r="F102" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G102" s="405"/>
+      <c r="H102" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I102" s="406"/>
+      <c r="J102" s="407"/>
+      <c r="K102" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L102" s="406"/>
+      <c r="M102" s="407"/>
+    </row>
+    <row r="103" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A103" s="389"/>
+      <c r="B103" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C103" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D103" s="79"/>
+      <c r="E103" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F103" s="79"/>
+      <c r="G103" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H103" s="64"/>
+      <c r="I103" s="64"/>
+      <c r="J103" s="64"/>
+      <c r="K103" s="64"/>
+      <c r="L103" s="64"/>
+      <c r="M103" s="66"/>
+    </row>
+    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A104" s="389"/>
+      <c r="B104" s="378"/>
+      <c r="C104" s="81"/>
+      <c r="D104" s="67"/>
+      <c r="E104" s="80"/>
+      <c r="F104" s="68"/>
+      <c r="G104" s="380"/>
+      <c r="H104" s="380"/>
+      <c r="I104" s="380"/>
+      <c r="J104" s="380"/>
+      <c r="K104" s="380"/>
+      <c r="L104" s="380"/>
+      <c r="M104" s="381"/>
+    </row>
+    <row r="105" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A105" s="389"/>
+      <c r="B105" s="379"/>
+      <c r="C105" s="382"/>
+      <c r="D105" s="383"/>
+      <c r="E105" s="383"/>
+      <c r="F105" s="383"/>
+      <c r="G105" s="383"/>
+      <c r="H105" s="383"/>
+      <c r="I105" s="383"/>
+      <c r="J105" s="383"/>
+      <c r="K105" s="383"/>
+      <c r="L105" s="383"/>
+      <c r="M105" s="384"/>
+    </row>
+    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A106" s="389"/>
+      <c r="B106" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C106" s="385"/>
+      <c r="D106" s="386"/>
+      <c r="E106" s="387"/>
+      <c r="F106" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G106" s="388"/>
+      <c r="H106" s="91"/>
+      <c r="I106" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J106" s="91"/>
+      <c r="K106" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L106" s="91"/>
+      <c r="M106" s="92" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A107" s="389"/>
+      <c r="B107" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C107" s="382"/>
+      <c r="D107" s="383"/>
+      <c r="E107" s="384"/>
+      <c r="F107" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G107" s="405"/>
+      <c r="H107" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I107" s="406"/>
+      <c r="J107" s="407"/>
+      <c r="K107" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L107" s="406"/>
+      <c r="M107" s="407"/>
+    </row>
+    <row r="108" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A108" s="389"/>
+      <c r="B108" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C108" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D108" s="79"/>
+      <c r="E108" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F108" s="79"/>
+      <c r="G108" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H108" s="64"/>
+      <c r="I108" s="64"/>
+      <c r="J108" s="64"/>
+      <c r="K108" s="64"/>
+      <c r="L108" s="64"/>
+      <c r="M108" s="66"/>
+    </row>
+    <row r="109" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A109" s="389"/>
+      <c r="B109" s="378"/>
+      <c r="C109" s="81"/>
+      <c r="D109" s="67"/>
+      <c r="E109" s="80"/>
+      <c r="F109" s="68"/>
+      <c r="G109" s="380"/>
+      <c r="H109" s="380"/>
+      <c r="I109" s="380"/>
+      <c r="J109" s="380"/>
+      <c r="K109" s="380"/>
+      <c r="L109" s="380"/>
+      <c r="M109" s="381"/>
+    </row>
+    <row r="110" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A110" s="389"/>
+      <c r="B110" s="379"/>
+      <c r="C110" s="382"/>
+      <c r="D110" s="383"/>
+      <c r="E110" s="383"/>
+      <c r="F110" s="383"/>
+      <c r="G110" s="383"/>
+      <c r="H110" s="383"/>
+      <c r="I110" s="383"/>
+      <c r="J110" s="383"/>
+      <c r="K110" s="383"/>
+      <c r="L110" s="383"/>
+      <c r="M110" s="384"/>
+    </row>
+    <row r="111" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A111" s="389"/>
+      <c r="B111" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C111" s="385"/>
+      <c r="D111" s="386"/>
+      <c r="E111" s="387"/>
+      <c r="F111" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G111" s="388"/>
+      <c r="H111" s="91"/>
+      <c r="I111" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J111" s="91"/>
+      <c r="K111" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L111" s="91"/>
+      <c r="M111" s="92" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A112" s="389"/>
+      <c r="B112" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C112" s="382"/>
+      <c r="D112" s="383"/>
+      <c r="E112" s="384"/>
+      <c r="F112" s="405" t="s">
+        <v>183</v>
+      </c>
+      <c r="G112" s="405"/>
+      <c r="H112" s="145" t="s">
+        <v>95</v>
+      </c>
+      <c r="I112" s="406"/>
+      <c r="J112" s="407"/>
+      <c r="K112" s="139" t="s">
+        <v>96</v>
+      </c>
+      <c r="L112" s="406"/>
+      <c r="M112" s="407"/>
+    </row>
+    <row r="113" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A113" s="389"/>
+      <c r="B113" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C113" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D113" s="79"/>
+      <c r="E113" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F113" s="79"/>
+      <c r="G113" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H113" s="64"/>
+      <c r="I113" s="64"/>
+      <c r="J113" s="64"/>
+      <c r="K113" s="64"/>
+      <c r="L113" s="64"/>
+      <c r="M113" s="66"/>
+    </row>
+    <row r="114" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A114" s="389"/>
+      <c r="B114" s="378"/>
+      <c r="C114" s="81"/>
+      <c r="D114" s="67"/>
+      <c r="E114" s="80"/>
+      <c r="F114" s="68"/>
+      <c r="G114" s="380"/>
+      <c r="H114" s="380"/>
+      <c r="I114" s="380"/>
+      <c r="J114" s="380"/>
+      <c r="K114" s="380"/>
+      <c r="L114" s="380"/>
+      <c r="M114" s="381"/>
+    </row>
+    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A115" s="390"/>
+      <c r="B115" s="379"/>
+      <c r="C115" s="382"/>
+      <c r="D115" s="383"/>
+      <c r="E115" s="383"/>
+      <c r="F115" s="383"/>
+      <c r="G115" s="383"/>
+      <c r="H115" s="383"/>
+      <c r="I115" s="383"/>
+      <c r="J115" s="383"/>
+      <c r="K115" s="383"/>
+      <c r="L115" s="383"/>
+      <c r="M115" s="384"/>
+    </row>
+    <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A116" s="389" t="s">
+        <v>184</v>
+      </c>
+      <c r="B116" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C116" s="385"/>
+      <c r="D116" s="386"/>
+      <c r="E116" s="387"/>
+      <c r="F116" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G116" s="388"/>
+      <c r="H116" s="91"/>
+      <c r="I116" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J116" s="91"/>
+      <c r="K116" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L116" s="91"/>
+      <c r="M116" s="92" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A117" s="389"/>
+      <c r="B117" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C117" s="382"/>
+      <c r="D117" s="383"/>
+      <c r="E117" s="384"/>
+      <c r="F117" s="391" t="s">
+        <v>185</v>
+      </c>
+      <c r="G117" s="392"/>
+      <c r="H117" s="393" t="s">
+        <v>186</v>
+      </c>
+      <c r="I117" s="394"/>
+      <c r="J117" s="96"/>
+      <c r="K117" s="391" t="s">
+        <v>127</v>
+      </c>
+      <c r="L117" s="395"/>
+      <c r="M117" s="96"/>
+    </row>
+    <row r="118" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A118" s="389"/>
+      <c r="B118" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C118" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D118" s="79"/>
+      <c r="E118" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F118" s="79"/>
+      <c r="G118" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H118" s="64"/>
+      <c r="I118" s="64"/>
+      <c r="J118" s="64"/>
+      <c r="K118" s="64"/>
+      <c r="L118" s="64"/>
+      <c r="M118" s="66"/>
+    </row>
+    <row r="119" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A119" s="389"/>
+      <c r="B119" s="378"/>
+      <c r="C119" s="81"/>
+      <c r="D119" s="67"/>
+      <c r="E119" s="80"/>
+      <c r="F119" s="68"/>
+      <c r="G119" s="380"/>
+      <c r="H119" s="380"/>
+      <c r="I119" s="380"/>
+      <c r="J119" s="380"/>
+      <c r="K119" s="380"/>
+      <c r="L119" s="380"/>
+      <c r="M119" s="381"/>
+    </row>
+    <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A120" s="389"/>
+      <c r="B120" s="379"/>
+      <c r="C120" s="382"/>
+      <c r="D120" s="383"/>
+      <c r="E120" s="383"/>
+      <c r="F120" s="383"/>
+      <c r="G120" s="383"/>
+      <c r="H120" s="383"/>
+      <c r="I120" s="383"/>
+      <c r="J120" s="383"/>
+      <c r="K120" s="383"/>
+      <c r="L120" s="383"/>
+      <c r="M120" s="384"/>
+    </row>
+    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A121" s="389"/>
+      <c r="B121" s="142" t="s">
+        <v>45</v>
+      </c>
+      <c r="C121" s="385"/>
+      <c r="D121" s="386"/>
+      <c r="E121" s="387"/>
+      <c r="F121" s="388" t="s">
+        <v>51</v>
+      </c>
+      <c r="G121" s="388"/>
+      <c r="H121" s="91"/>
+      <c r="I121" s="100" t="s">
+        <v>53</v>
+      </c>
+      <c r="J121" s="91"/>
+      <c r="K121" s="98" t="s">
+        <v>54</v>
+      </c>
+      <c r="L121" s="91"/>
+      <c r="M121" s="92" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A122" s="389"/>
+      <c r="B122" s="143" t="s">
+        <v>52</v>
+      </c>
+      <c r="C122" s="382"/>
+      <c r="D122" s="383"/>
+      <c r="E122" s="384"/>
+      <c r="F122" s="391" t="s">
+        <v>185</v>
+      </c>
+      <c r="G122" s="392"/>
+      <c r="H122" s="393" t="s">
+        <v>186</v>
+      </c>
+      <c r="I122" s="394"/>
+      <c r="J122" s="96"/>
+      <c r="K122" s="391" t="s">
+        <v>127</v>
+      </c>
+      <c r="L122" s="395"/>
+      <c r="M122" s="96"/>
+    </row>
+    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A123" s="389"/>
+      <c r="B123" s="377" t="s">
+        <v>56</v>
+      </c>
+      <c r="C123" s="63" t="s">
+        <v>176</v>
+      </c>
+      <c r="D123" s="79"/>
+      <c r="E123" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="F123" s="79"/>
+      <c r="G123" s="64" t="s">
+        <v>177</v>
+      </c>
+      <c r="H123" s="64"/>
+      <c r="I123" s="64"/>
+      <c r="J123" s="64"/>
+      <c r="K123" s="64"/>
+      <c r="L123" s="64"/>
+      <c r="M123" s="66"/>
+    </row>
+    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A124" s="389"/>
+      <c r="B124" s="378"/>
+      <c r="C124" s="81"/>
+      <c r="D124" s="67"/>
+      <c r="E124" s="80"/>
+      <c r="F124" s="68"/>
+      <c r="G124" s="380"/>
+      <c r="H124" s="380"/>
+      <c r="I124" s="380"/>
+      <c r="J124" s="380"/>
+      <c r="K124" s="380"/>
+      <c r="L124" s="380"/>
+      <c r="M124" s="381"/>
+    </row>
+    <row r="125" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A125" s="390"/>
+      <c r="B125" s="379"/>
+      <c r="C125" s="382"/>
+      <c r="D125" s="383"/>
+      <c r="E125" s="383"/>
+      <c r="F125" s="383"/>
+      <c r="G125" s="383"/>
+      <c r="H125" s="383"/>
+      <c r="I125" s="383"/>
+      <c r="J125" s="383"/>
+      <c r="K125" s="383"/>
+      <c r="L125" s="383"/>
+      <c r="M125" s="384"/>
+    </row>
+    <row r="126" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.4"/>
   </sheetData>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="D21:J21"/>
+  <mergeCells count="228">
+    <mergeCell ref="A90:B90"/>
+    <mergeCell ref="C90:M90"/>
+    <mergeCell ref="L85:M85"/>
+    <mergeCell ref="C86:E86"/>
+    <mergeCell ref="F86:M86"/>
+    <mergeCell ref="A87:B89"/>
+    <mergeCell ref="H87:I87"/>
+    <mergeCell ref="J87:K87"/>
+    <mergeCell ref="L87:M87"/>
+    <mergeCell ref="H88:I88"/>
+    <mergeCell ref="J88:K88"/>
+    <mergeCell ref="L88:M88"/>
+    <mergeCell ref="H89:I89"/>
+    <mergeCell ref="J89:K89"/>
+    <mergeCell ref="L89:M89"/>
+    <mergeCell ref="J85:K85"/>
+    <mergeCell ref="B75:B77"/>
+    <mergeCell ref="G76:M76"/>
+    <mergeCell ref="C77:M77"/>
+    <mergeCell ref="A78:A82"/>
+    <mergeCell ref="C78:E78"/>
+    <mergeCell ref="F78:G78"/>
+    <mergeCell ref="C79:E79"/>
+    <mergeCell ref="F79:G79"/>
+    <mergeCell ref="H79:I79"/>
+    <mergeCell ref="K79:L79"/>
+    <mergeCell ref="B80:B82"/>
+    <mergeCell ref="G81:M81"/>
+    <mergeCell ref="C82:M82"/>
+    <mergeCell ref="C9:M9"/>
+    <mergeCell ref="A3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="H3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A4:A10"/>
+    <mergeCell ref="C4:M4"/>
+    <mergeCell ref="C5:M5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="G7:M7"/>
+    <mergeCell ref="C8:M8"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="G14:M14"/>
+    <mergeCell ref="C15:M15"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="I16:J16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="C10:M10"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="F11:F12"/>
+    <mergeCell ref="G11:G12"/>
+    <mergeCell ref="I11:I12"/>
+    <mergeCell ref="K11:K12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="B17:C19"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="F17:M17"/>
+    <mergeCell ref="D18:E19"/>
+    <mergeCell ref="A20:A29"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="F20:G20"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="F21:G21"/>
+    <mergeCell ref="I21:J21"/>
+    <mergeCell ref="A11:A19"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="G28:M28"/>
+    <mergeCell ref="C29:M29"/>
+    <mergeCell ref="L21:M21"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="G23:M23"/>
+    <mergeCell ref="C24:M24"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="F25:G25"/>
+    <mergeCell ref="A36:M36"/>
+    <mergeCell ref="A37:B38"/>
+    <mergeCell ref="C37:D37"/>
+    <mergeCell ref="E37:F37"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="K31:L31"/>
+    <mergeCell ref="B32:B34"/>
+    <mergeCell ref="G33:M33"/>
+    <mergeCell ref="C34:M34"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="H35:M35"/>
+    <mergeCell ref="A30:A34"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="F30:G30"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="C41:D41"/>
+    <mergeCell ref="E41:F41"/>
+    <mergeCell ref="C42:D42"/>
+    <mergeCell ref="E42:F42"/>
+    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A44:B46"/>
+    <mergeCell ref="H44:I44"/>
+    <mergeCell ref="J44:K44"/>
+    <mergeCell ref="L44:M44"/>
+    <mergeCell ref="H45:I45"/>
+    <mergeCell ref="J45:K45"/>
+    <mergeCell ref="L45:M45"/>
+    <mergeCell ref="C46:E46"/>
+    <mergeCell ref="F46:M46"/>
+    <mergeCell ref="C106:E106"/>
+    <mergeCell ref="F106:G106"/>
+    <mergeCell ref="A51:M51"/>
+    <mergeCell ref="A52:A58"/>
+    <mergeCell ref="C52:M52"/>
+    <mergeCell ref="C53:M53"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="G55:M55"/>
+    <mergeCell ref="C56:M56"/>
+    <mergeCell ref="C58:M58"/>
+    <mergeCell ref="A59:A67"/>
+    <mergeCell ref="C59:E59"/>
+    <mergeCell ref="F59:F60"/>
+    <mergeCell ref="B61:B63"/>
+    <mergeCell ref="G62:M62"/>
+    <mergeCell ref="C63:M63"/>
+    <mergeCell ref="B64:G64"/>
+    <mergeCell ref="I64:J64"/>
+    <mergeCell ref="L64:M64"/>
+    <mergeCell ref="B65:C67"/>
+    <mergeCell ref="D65:E65"/>
+    <mergeCell ref="F65:M65"/>
+    <mergeCell ref="D66:E67"/>
+    <mergeCell ref="A68:A77"/>
+    <mergeCell ref="B70:B72"/>
+    <mergeCell ref="G71:M71"/>
+    <mergeCell ref="C72:M72"/>
+    <mergeCell ref="C73:E73"/>
+    <mergeCell ref="F73:G73"/>
+    <mergeCell ref="C74:E74"/>
+    <mergeCell ref="F74:G74"/>
+    <mergeCell ref="I74:J74"/>
+    <mergeCell ref="L74:M74"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="H48:I48"/>
+    <mergeCell ref="J48:K48"/>
+    <mergeCell ref="C101:E101"/>
+    <mergeCell ref="F101:G101"/>
+    <mergeCell ref="C68:E68"/>
+    <mergeCell ref="F68:G68"/>
+    <mergeCell ref="C69:E69"/>
+    <mergeCell ref="F69:G69"/>
+    <mergeCell ref="I69:J69"/>
+    <mergeCell ref="L69:M69"/>
+    <mergeCell ref="C57:M57"/>
+    <mergeCell ref="C107:E107"/>
+    <mergeCell ref="F107:G107"/>
+    <mergeCell ref="I107:J107"/>
+    <mergeCell ref="L48:M48"/>
+    <mergeCell ref="H49:I49"/>
+    <mergeCell ref="J49:K49"/>
+    <mergeCell ref="L49:M49"/>
+    <mergeCell ref="C112:E112"/>
+    <mergeCell ref="F112:G112"/>
+    <mergeCell ref="I112:J112"/>
+    <mergeCell ref="L112:M112"/>
+    <mergeCell ref="L102:M102"/>
+    <mergeCell ref="G59:G60"/>
+    <mergeCell ref="I59:I60"/>
+    <mergeCell ref="K59:K60"/>
+    <mergeCell ref="C60:E60"/>
+    <mergeCell ref="A83:G83"/>
+    <mergeCell ref="H83:M83"/>
+    <mergeCell ref="A84:B86"/>
+    <mergeCell ref="H84:I84"/>
+    <mergeCell ref="J84:K84"/>
+    <mergeCell ref="L84:M84"/>
+    <mergeCell ref="H85:I85"/>
+    <mergeCell ref="A47:B49"/>
+    <mergeCell ref="B113:B115"/>
+    <mergeCell ref="G114:M114"/>
+    <mergeCell ref="C115:M115"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="C50:M50"/>
+    <mergeCell ref="A92:M92"/>
+    <mergeCell ref="A93:M93"/>
+    <mergeCell ref="A96:A115"/>
+    <mergeCell ref="C96:E96"/>
+    <mergeCell ref="F96:G96"/>
+    <mergeCell ref="C97:E97"/>
+    <mergeCell ref="F97:G97"/>
+    <mergeCell ref="B103:B105"/>
+    <mergeCell ref="G104:M104"/>
+    <mergeCell ref="C105:M105"/>
+    <mergeCell ref="I97:J97"/>
+    <mergeCell ref="L97:M97"/>
+    <mergeCell ref="B98:B100"/>
+    <mergeCell ref="G99:M99"/>
+    <mergeCell ref="C100:M100"/>
+    <mergeCell ref="L107:M107"/>
+    <mergeCell ref="C102:E102"/>
+    <mergeCell ref="F102:G102"/>
+    <mergeCell ref="I102:J102"/>
+    <mergeCell ref="B108:B110"/>
+    <mergeCell ref="G109:M109"/>
+    <mergeCell ref="C110:M110"/>
+    <mergeCell ref="C111:E111"/>
+    <mergeCell ref="F111:G111"/>
+    <mergeCell ref="A116:A125"/>
+    <mergeCell ref="C116:E116"/>
+    <mergeCell ref="F116:G116"/>
+    <mergeCell ref="C117:E117"/>
+    <mergeCell ref="F117:G117"/>
+    <mergeCell ref="H117:I117"/>
+    <mergeCell ref="K117:L117"/>
+    <mergeCell ref="B123:B125"/>
+    <mergeCell ref="G124:M124"/>
+    <mergeCell ref="C125:M125"/>
+    <mergeCell ref="B118:B120"/>
+    <mergeCell ref="G119:M119"/>
+    <mergeCell ref="C120:M120"/>
+    <mergeCell ref="C121:E121"/>
+    <mergeCell ref="F121:G121"/>
+    <mergeCell ref="C122:E122"/>
+    <mergeCell ref="F122:G122"/>
+    <mergeCell ref="H122:I122"/>
+    <mergeCell ref="K122:L122"/>
   </mergeCells>
-  <phoneticPr fontId="4"/>
-[...7127 lines deleted...]
-  </headerFooter>
+  <phoneticPr fontId="3"/>
+  <dataValidations count="6">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D114 D7 D14 D28 D99 D104 D109 D119 D23 D33 D124 D55 D62 D76 D71 D81" xr:uid="{B72374CE-4BDE-4800-B754-084931174A30}">
+      <formula1>"都,道,府,県"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F114 F7 F14 F28 F99 F104 F109 F119 F23 F33 F124 F55 F62 F76 F71 F81" xr:uid="{98A38593-9909-411F-A53D-B123418EC2C0}">
+      <formula1>"市,郡,区"</formula1>
+    </dataValidation>
+    <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C4:M4 C11:E11 C25:E25 C96:E96 C101:E101 C106:E106 C111:E111 C116:E116 C20:E20 C30:E30 C121:E121 C52:M52 C59:E59 C73:E73 C68:E68 C78:E78" xr:uid="{D14627FE-5CCA-4F8F-B86B-5737F8ADF2BA}"/>
+    <dataValidation imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6 F6 D13 F13 D54 F54 D61 F61" xr:uid="{F893B4A4-0E3A-4D45-859C-653E5487F98A}"/>
+    <dataValidation type="whole" imeMode="disabled" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G11:G12 I11:I12 K11:K12 I25 I30 K30 K25 I96 K96 K20 I101 K101 I20 K106 I106 K116 K111 I111 I116 I121 K121 G59:G60 I59:I60 K59:K60 I73 I78 K78 K73 K68 I68" xr:uid="{D834E5BE-6800-428B-9DF4-10D3DF5A1BD3}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C45:M45 I16:J16 L16:M16 I21:J21 L21:M21 I26:J26 L26:M26 I97:J97 L97:M97 I102:J102 L102:M102 I107:J107 L107:M107 I112:J112 L112:M112 G3 L3:M3 I64:J64 L64:M64 I69:J69 L69:M69 I74:J74 L74:M74 C85:M85 J31 M31 J79 M79 J117 M117 J122 M122" xr:uid="{71A50981-390F-47E0-B016-BF0A6F28C66D}">
+      <formula1>"○"</formula1>
+    </dataValidation>
+  </dataValidations>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.43307086614173229"/>
+  <pageSetup paperSize="9" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="28" max="16383" man="1"/>
+    <brk id="93" max="12" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1161 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-[...1043 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-[...1190 lines deleted...]
-</worksheet>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1317 lines deleted...]
-</worksheet>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002424CF864E986E4EBF4FF346F4A0A729" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4f582988a0a483a5cc66f44f0dc574f1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d69926dd-d381-4d9d-89fc-67f23bdb152a" xmlns:ns3="afa0c77f-b6eb-4140-8819-9b8592c6b5e4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="188d1e83613281ab40b757a874947350" ns2:_="" ns3:_="">
+    <xsd:import namespace="d69926dd-d381-4d9d-89fc-67f23bdb152a"/>
+    <xsd:import namespace="afa0c77f-b6eb-4140-8819-9b8592c6b5e4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_x66f4__x65b0__x65e5__x6642_2" minOccurs="0"/>
+                <xsd:element ref="ns2:_x65e5__x4ed8_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d69926dd-d381-4d9d-89fc-67f23bdb152a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x66f4__x65b0__x65e5__x6642_2" ma:index="12" nillable="true" ma:displayName="更新日時2" ma:format="DateOnly" ma:internalName="_x66f4__x65b0__x65e5__x6642_2">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x65e5__x4ed8_" ma:index="13" nillable="true" ma:displayName="日付" ma:format="DateTime" ma:internalName="_x65e5__x4ed8_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="00000000-0000-0000-0000-000000000000" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="afa0c77f-b6eb-4140-8819-9b8592c6b5e4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{65320908-e322-4910-bb18-449691d3b9af}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="afa0c77f-b6eb-4140-8819-9b8592c6b5e4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
-<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-[...521 lines deleted...]
-</worksheet>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-[...593 lines deleted...]
-</worksheet>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d69926dd-d381-4d9d-89fc-67f23bdb152a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x65e5__x4ed8_ xmlns="d69926dd-d381-4d9d-89fc-67f23bdb152a" xsi:nil="true"/>
+    <_x66f4__x65b0__x65e5__x6642_2 xmlns="d69926dd-d381-4d9d-89fc-67f23bdb152a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="afa0c77f-b6eb-4140-8819-9b8592c6b5e4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-[...604 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64B01A6F-AAF0-4BCD-8233-CE0E53FE7AFC}"/>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-[...667 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4885E63F-0779-4C9F-83BD-749CC712DB7C}"/>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-[...16975 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{347A18E8-E4AE-4ADA-9012-84783CB095E6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...1 lines deleted...]
-  <Pages>0</Pages>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>38</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="53" baseType="lpstr">
-[...52 lines deleted...]
-      <vt:lpstr>'別紙2勤務体制一覧表(一般相談支援）'!Print_Area</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>指定申請書</vt:lpstr>
+      <vt:lpstr>付表３－２</vt:lpstr>
+      <vt:lpstr>付表１</vt:lpstr>
+      <vt:lpstr>指定申請書!Print_Area</vt:lpstr>
+      <vt:lpstr>付表１!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>標準様式（指定申請）</dc:title>
   <dc:subject/>
-  <dc:creator>横山 保啓</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101002424CF864E986E4EBF4FF346F4A0A729</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>20584800</vt:r8>
+  </property>
+</Properties>
+</file>