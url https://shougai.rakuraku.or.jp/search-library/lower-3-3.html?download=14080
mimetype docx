--- v0 (2026-05-24)
+++ v1 (2026-07-10)
@@ -48,413 +48,397 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業「介護職員等に対する喀痰吸引等研修事業」として、</w:t>
       </w:r>
       <w:r w:rsidR="00886D81">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下記の研修会を</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DBF348" w14:textId="77777777" w:rsidR="002D5C1C" w:rsidRDefault="00886D81" w:rsidP="0013109D">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催いたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C9EDEF" w14:textId="25C7F86A" w:rsidR="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="00261862">
+    <w:p w14:paraId="16C9EDEF" w14:textId="4D8417A2" w:rsidR="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="00261862">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>募集開始は</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019">
-[...5 lines deleted...]
-        <w:t>４</w:t>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>６</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="0057232D">
-[...13 lines deleted...]
-        <w:t>３</w:t>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>２２</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>）です。</w:t>
       </w:r>
       <w:r w:rsidR="006A222B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidR="00CB7180">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>希望の方は早めにお申し込みください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63655175" w14:textId="68FC6309" w:rsidR="00BC70F2" w:rsidRDefault="0015190B" w:rsidP="00442A1A">
+    <w:p w14:paraId="63655175" w14:textId="6EE65EA6" w:rsidR="00BC70F2" w:rsidRDefault="007C2CE7" w:rsidP="00442A1A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">詳細は　</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>HP（フュージョンコムかながわ：</w:t>
       </w:r>
-      <w:r w:rsidR="007C2CE7">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>//www.kenshikyou.jp/</w:t>
       </w:r>
-      <w:r w:rsidR="007C2CE7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>）をご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49728EF1" w14:textId="77777777" w:rsidR="007C2CE7" w:rsidRPr="007C2CE7" w:rsidRDefault="007C2CE7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F2D710" w14:textId="5D6E914A" w:rsidR="00BC70F2" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
+    <w:p w14:paraId="40F2D710" w14:textId="1440204F" w:rsidR="00BC70F2" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>第3号（特定の者対象）研修　第</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5C1C" w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F314752" w14:textId="77777777" w:rsidR="00886D81" w:rsidRDefault="00886D81" w:rsidP="00886D81">
+      <w:pPr>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　対象：初めて医療的ケアに取り組まれる介護職員等</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3647">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（基本研修から受講します）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B076F8" w14:textId="72FDA37D" w:rsidR="002D5C1C" w:rsidRPr="002D5C1C" w:rsidRDefault="002D5C1C" w:rsidP="002D5C1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　&lt;開催日＞</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　二日日程です</w:t>
+      </w:r>
+      <w:r w:rsidR="006A222B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B06876" w14:textId="1E0DDD7D" w:rsidR="002D5C1C" w:rsidRPr="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="002D5C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　第1日目　　令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24019" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013109D">
-[...62 lines deleted...]
-        <w:t xml:space="preserve">　　</w:t>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">　第1日目　　令和</w:t>
+        <w:t xml:space="preserve">日（日）　</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FCB" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E50D2A7" w14:textId="4C31EFF7" w:rsidR="00F24019" w:rsidRPr="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="002D5C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　第2日目　　令和</w:t>
       </w:r>
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019" w:rsidRPr="00442A1A">
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D6F" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>５</w:t>
-      </w:r>
-[...102 lines deleted...]
-        <w:t>３</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
       <w:r w:rsidR="00093D6F" w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>土</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">） </w:t>
       </w:r>
@@ -476,168 +460,161 @@
       <w:r w:rsidR="00F24019">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D5C1C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F24019">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1日目 　</w:t>
       </w:r>
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>横浜市健康福祉総合センター（桜木町）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A46D41" w14:textId="1B64FD26" w:rsidR="002D5C1C" w:rsidRPr="0013109D" w:rsidRDefault="00F24019" w:rsidP="00F24019">
+    <w:p w14:paraId="45A46D41" w14:textId="4D46BC62" w:rsidR="002D5C1C" w:rsidRPr="007C0698" w:rsidRDefault="00F24019" w:rsidP="00F24019">
       <w:pPr>
         <w:ind w:firstLineChars="800" w:firstLine="1681"/>
         <w:rPr>
-          <w:bCs/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>2日目</w:t>
       </w:r>
       <w:r w:rsidR="0013109D" w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00DE3FCB" w:rsidRPr="0013109D">
-[...25 lines deleted...]
-        <w:t>（横浜キャンパス）</w:t>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>神奈川県社会福祉センター</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>３階）</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="6089EBB4" w14:textId="5EBBA83F" w:rsidR="00886D81" w:rsidRDefault="002D5C1C">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk50044553"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">＜受講料＞　</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　7.000円</w:t>
       </w:r>
       <w:r w:rsidR="006A222B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（教科書代・実地研修を含む）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D3C67A" w14:textId="77777777" w:rsidR="009324EC" w:rsidRPr="002D5C1C" w:rsidRDefault="009324EC"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="26244D35" w14:textId="1695F127" w:rsidR="00886D81" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
+    <w:p w14:paraId="26244D35" w14:textId="381F5E03" w:rsidR="00886D81" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>指導者（看護師等）育成伝達講習会　第</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019">
-[...4 lines deleted...]
-        <w:t>１</w:t>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>２</w:t>
       </w:r>
       <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">回　　　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B2A48C" w14:textId="77777777" w:rsidR="00BC70F2" w:rsidRDefault="00BC70F2" w:rsidP="000E0C5E">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="630"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>介護職員等の</w:t>
       </w:r>
       <w:r w:rsidR="00CD396C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>喀痰吸引等に関する</w:t>
       </w:r>
@@ -663,51 +640,51 @@
     <w:p w14:paraId="355F74D6" w14:textId="77777777" w:rsidR="000E0C5E" w:rsidRDefault="000E0C5E" w:rsidP="000E0C5E">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="630"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>対象：看護師等資格のある方（准看護師資格の方は対象になりません）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1325EAB5" w14:textId="603292FB" w:rsidR="00886D81" w:rsidRPr="00AA4AA3" w:rsidRDefault="009324EC" w:rsidP="00886D81">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk50043941"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　＜開催日＞</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F3AD90" w14:textId="79980639" w:rsidR="00DD3647" w:rsidRPr="00261862" w:rsidRDefault="00886D81" w:rsidP="009324EC">
+    <w:p w14:paraId="44F3AD90" w14:textId="4775CBB1" w:rsidR="00DD3647" w:rsidRPr="00261862" w:rsidRDefault="00886D81" w:rsidP="009324EC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　</w:t>
       </w:r>
       <w:r w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="009324EC" w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -724,162 +701,169 @@
       </w:r>
       <w:r w:rsidR="00AA4AA3" w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>令和</w:t>
       </w:r>
       <w:r w:rsidR="00261862" w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019" w:rsidRPr="00261862">
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D6F" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>５</w:t>
       </w:r>
       <w:r w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>月</w:t>
+        <w:t>日（</w:t>
       </w:r>
       <w:r w:rsidR="00093D6F" w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>２</w:t>
-[...7 lines deleted...]
-        <w:t>３</w:t>
+        <w:t>土</w:t>
       </w:r>
       <w:r w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>日（</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00AA4AA3" w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0698329E" w14:textId="6D0A84FE" w:rsidR="0013109D" w:rsidRPr="0013109D" w:rsidRDefault="0013109D" w:rsidP="009324EC">
-[...2 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="0698329E" w14:textId="719848B8" w:rsidR="0013109D" w:rsidRPr="007C0698" w:rsidRDefault="0013109D" w:rsidP="009324EC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>＜研修会場＞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 　</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013109D">
-[...18 lines deleted...]
-        <w:t>大学保健医療学部</w:t>
+      <w:r w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>神奈川県社会福祉センター（</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>階）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A52BA3C" w14:textId="0A78B902" w:rsidR="009324EC" w:rsidRPr="002D5C1C" w:rsidRDefault="009324EC" w:rsidP="009324EC">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">＜受講料＞　　</w:t>
       </w:r>
       <w:r w:rsidR="0014003B">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.000円</w:t>
       </w:r>
       <w:r w:rsidR="006A222B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
@@ -920,426 +904,458 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>アクセス</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>＞</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
+      <w:r w:rsidR="00261862" w:rsidRPr="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>横浜市健康福祉総合センター</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2DB78" w14:textId="4ABA3DDA" w:rsidR="00F24019" w:rsidRDefault="00F24019" w:rsidP="0013109D">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　　　　　　アクセス：</w:t>
+      </w:r>
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>横浜市健康福祉総合センター</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12B2DB78" w14:textId="4ABA3DDA" w:rsidR="00F24019" w:rsidRDefault="00F24019" w:rsidP="0013109D">
+        <w:t>JR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>/横浜市営地下</w:t>
+      </w:r>
+      <w:r w:rsidR="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>鉄　桜木町</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>駅下車　徒歩</w:t>
+      </w:r>
+      <w:r w:rsidR="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>分</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D94CB70" w14:textId="624FBA2A" w:rsidR="00DE3FCB" w:rsidRPr="007831F8" w:rsidRDefault="007C0698" w:rsidP="00F24019">
+      <w:pPr>
+        <w:ind w:firstLineChars="800" w:firstLine="1681"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>神奈川県社会福祉センター</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204D3AB7" w14:textId="42144574" w:rsidR="00DE3FCB" w:rsidRDefault="00DE3FCB" w:rsidP="007C0698">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　アクセス：</w:t>
       </w:r>
-      <w:r w:rsidR="00261862">
-[...15 lines deleted...]
-        <w:t>鉄　桜木町</w:t>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">東急東横線　反町駅下車２分　　</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ＪＲ</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>東神奈川</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>駅下車　徒歩</w:t>
       </w:r>
-      <w:r w:rsidR="00261862">
-[...3 lines deleted...]
-        <w:t>２</w:t>
+      <w:r w:rsidR="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94CB70" w14:textId="479CFC15" w:rsidR="00DE3FCB" w:rsidRPr="0013109D" w:rsidRDefault="00DE3FCB" w:rsidP="00F24019">
-[...7 lines deleted...]
-        <w:t>昭和</w:t>
+    <w:p w14:paraId="333F9735" w14:textId="77777777" w:rsidR="00CB7180" w:rsidRPr="00DE3FCB" w:rsidRDefault="00CB7180" w:rsidP="00454CF9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4863760D" w14:textId="41E5D9EF" w:rsidR="00DD3647" w:rsidRPr="00CB7180" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
+      <w:r w:rsidRPr="009324EC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>＜申込期</w:t>
+      </w:r>
+      <w:r w:rsidR="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>間</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009324EC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">＞　</w:t>
+      </w:r>
+      <w:r w:rsidR="006A222B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>①</w:t>
+      </w:r>
+      <w:r w:rsidR="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="006A222B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>第３号研修：：：</w:t>
+      </w:r>
+      <w:r w:rsidR="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00F24019">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
-        </w:rPr>
-[...32 lines deleted...]
-        <w:t>＜申込期</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>６</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7180" w:rsidRPr="00E5422D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>２２</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>日(</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>間</w:t>
-[...15 lines deleted...]
-        <w:t>①</w:t>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)～</w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>日(</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">　</w:t>
-[...47 lines deleted...]
-        <w:t>３</w:t>
+        <w:t>木</w:t>
       </w:r>
       <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>日(</w:t>
-[...62 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AC4B35" w14:textId="1C6A32D6" w:rsidR="009324EC" w:rsidRPr="0013109D" w:rsidRDefault="006A222B" w:rsidP="0013109D">
+    <w:p w14:paraId="03AC4B35" w14:textId="6A7FE50B" w:rsidR="009324EC" w:rsidRPr="0013109D" w:rsidRDefault="006A222B" w:rsidP="0013109D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>育成伝達講習：：</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
       <w:r w:rsidR="00F24019">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">　　</w:t>
-[...7 lines deleted...]
-        <w:t>４</w:t>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00442A1A">
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>２２</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>日(</w:t>
+      </w:r>
+      <w:r w:rsidR="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)～</w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>７</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidR="00261862">
-[...61 lines deleted...]
-        <w:t>４</w:t>
+      <w:r w:rsidR="007831F8">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>６</w:t>
       </w:r>
       <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日(</w:t>
       </w:r>
       <w:r w:rsidR="005A50F7">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>木</w:t>
       </w:r>
       <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
@@ -1415,103 +1431,103 @@
           <w:t>j</w:t>
         </w:r>
         <w:r w:rsidR="00A66C88" w:rsidRPr="00E659E1">
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>imukyoku@kenshikyou.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="123B9E2C" w14:textId="77777777" w:rsidR="00A66C88" w:rsidRDefault="00A66C88" w:rsidP="00DD3647"/>
     <w:p w14:paraId="142FC0C0" w14:textId="77777777" w:rsidR="00A66C88" w:rsidRPr="00DD3647" w:rsidRDefault="00A66C88" w:rsidP="00DD3647"/>
     <w:sectPr w:rsidR="00A66C88" w:rsidRPr="00DD3647" w:rsidSect="00DC59F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="591BDE34" w14:textId="77777777" w:rsidR="00523581" w:rsidRDefault="00523581" w:rsidP="007C2CE7">
+    <w:p w14:paraId="6FDC3957" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F124ABC" w14:textId="77777777" w:rsidR="00523581" w:rsidRDefault="00523581" w:rsidP="007C2CE7">
+    <w:p w14:paraId="3FCFD593" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42638BEB" w14:textId="77777777" w:rsidR="00523581" w:rsidRDefault="00523581" w:rsidP="007C2CE7">
+    <w:p w14:paraId="00AE88F8" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="700C2278" w14:textId="77777777" w:rsidR="00523581" w:rsidRDefault="00523581" w:rsidP="007C2CE7">
+    <w:p w14:paraId="3ECF4017" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F86897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D28094C"/>
     <w:lvl w:ilvl="0" w:tplc="8D6872A2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1758" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -1712,92 +1728,93 @@
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC70F2"/>
     <w:rsid w:val="0006796A"/>
     <w:rsid w:val="00093D6F"/>
     <w:rsid w:val="000E0595"/>
     <w:rsid w:val="000E0C5E"/>
     <w:rsid w:val="0013109D"/>
     <w:rsid w:val="0014003B"/>
-    <w:rsid w:val="0015190B"/>
     <w:rsid w:val="001927D4"/>
     <w:rsid w:val="00261862"/>
     <w:rsid w:val="00274E2F"/>
     <w:rsid w:val="00277000"/>
     <w:rsid w:val="002D5C1C"/>
     <w:rsid w:val="003B075B"/>
     <w:rsid w:val="00432478"/>
     <w:rsid w:val="00442A1A"/>
     <w:rsid w:val="00452DDB"/>
     <w:rsid w:val="00454CF9"/>
-    <w:rsid w:val="00523581"/>
     <w:rsid w:val="0056119A"/>
     <w:rsid w:val="00570F36"/>
     <w:rsid w:val="0057232D"/>
     <w:rsid w:val="005A50F7"/>
     <w:rsid w:val="005D7D8C"/>
     <w:rsid w:val="00623284"/>
     <w:rsid w:val="00672E01"/>
     <w:rsid w:val="006A222B"/>
     <w:rsid w:val="00766060"/>
+    <w:rsid w:val="007831F8"/>
+    <w:rsid w:val="007C0698"/>
     <w:rsid w:val="007C2CE7"/>
     <w:rsid w:val="00877A24"/>
     <w:rsid w:val="00886D81"/>
     <w:rsid w:val="008A67A9"/>
     <w:rsid w:val="009324EC"/>
-    <w:rsid w:val="00A4531C"/>
+    <w:rsid w:val="00A5246A"/>
     <w:rsid w:val="00A66C88"/>
     <w:rsid w:val="00AA4AA3"/>
     <w:rsid w:val="00B1640C"/>
     <w:rsid w:val="00BC70F2"/>
     <w:rsid w:val="00BE1C2D"/>
     <w:rsid w:val="00C61F09"/>
     <w:rsid w:val="00CB7180"/>
     <w:rsid w:val="00CD396C"/>
     <w:rsid w:val="00CE2D6C"/>
     <w:rsid w:val="00DC59F3"/>
     <w:rsid w:val="00DD3647"/>
     <w:rsid w:val="00DE3FCB"/>
     <w:rsid w:val="00E46211"/>
     <w:rsid w:val="00E5422D"/>
     <w:rsid w:val="00E8072F"/>
+    <w:rsid w:val="00ED747C"/>
     <w:rsid w:val="00F24019"/>
     <w:rsid w:val="00F50C61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -2573,70 +2590,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>131</Words>
-  <Characters>751</Characters>
+  <Words>129</Words>
+  <Characters>741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>881</CharactersWithSpaces>
+  <CharactersWithSpaces>869</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>松田桂子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>