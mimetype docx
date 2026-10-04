--- v1 (2026-07-10)
+++ v2 (2026-10-04)
@@ -48,823 +48,912 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>事業「介護職員等に対する喀痰吸引等研修事業」として、</w:t>
       </w:r>
       <w:r w:rsidR="00886D81">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>下記の研修会を</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DBF348" w14:textId="77777777" w:rsidR="002D5C1C" w:rsidRDefault="00886D81" w:rsidP="0013109D">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>開催いたします。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C9EDEF" w14:textId="4D8417A2" w:rsidR="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="00261862">
+    <w:p w14:paraId="16C9EDEF" w14:textId="7E1237F0" w:rsidR="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="00261862">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>募集開始は</w:t>
       </w:r>
-      <w:r w:rsidR="007C0698">
-[...5 lines deleted...]
-        <w:t>６</w:t>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>９</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="007C0698">
-[...5 lines deleted...]
-        <w:t>２２</w:t>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１４</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日（</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>）です。</w:t>
       </w:r>
       <w:r w:rsidR="006A222B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ご</w:t>
       </w:r>
       <w:r w:rsidR="00CB7180">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>希望の方は早めにお申し込みください。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63655175" w14:textId="6EE65EA6" w:rsidR="00BC70F2" w:rsidRDefault="007C2CE7" w:rsidP="00442A1A">
+    <w:p w14:paraId="63655175" w14:textId="3F585536" w:rsidR="00BC70F2" w:rsidRDefault="009375B0" w:rsidP="00442A1A">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>詳細は、</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2CE7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>HP（フュージョンコムかながわ：</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007C2CE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>//www.kenshikyou.jp/</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>）をご覧ください。</w:t>
+      <w:r w:rsidR="007C2CE7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>を</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2CE7">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ご覧ください。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49728EF1" w14:textId="77777777" w:rsidR="007C2CE7" w:rsidRPr="007C2CE7" w:rsidRDefault="007C2CE7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40F2D710" w14:textId="1440204F" w:rsidR="00BC70F2" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
+    <w:p w14:paraId="40F2D710" w14:textId="2FA8F2A7" w:rsidR="00BC70F2" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>第3号（特定の者対象）研修　第</w:t>
       </w:r>
-      <w:r w:rsidR="007C0698">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>回</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5C1C" w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F314752" w14:textId="77777777" w:rsidR="00886D81" w:rsidRDefault="00886D81" w:rsidP="00886D81">
+      <w:pPr>
+        <w:ind w:firstLineChars="200" w:firstLine="420"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　対象：初めて医療的ケアに取り組まれる介護職員等</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3647">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（基本研修から受講します）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B076F8" w14:textId="72FDA37D" w:rsidR="002D5C1C" w:rsidRPr="002D5C1C" w:rsidRDefault="002D5C1C" w:rsidP="002D5C1C">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　&lt;開催日＞</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　二日日程です</w:t>
+      </w:r>
+      <w:r w:rsidR="006A222B">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B06876" w14:textId="603BF79C" w:rsidR="002D5C1C" w:rsidRPr="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="002D5C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　第1日目　　令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１０</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24019" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013109D">
-[...63 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">　第1日目　　令和</w:t>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月・祝</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">）　</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3FCB" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E50D2A7" w14:textId="2925CC23" w:rsidR="00F24019" w:rsidRPr="00442A1A" w:rsidRDefault="002D5C1C" w:rsidP="002D5C1C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　　第2日目　　令和</w:t>
       </w:r>
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>８</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="007C0698">
-[...5 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１０</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019" w:rsidRPr="00442A1A">
-[...13 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="00093D6F" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>２</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>４</w:t>
       </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">日（日）　</w:t>
-[...16 lines deleted...]
-      </w:pPr>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D6F" w:rsidRPr="00442A1A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>土</w:t>
+      </w:r>
       <w:r w:rsidRPr="00442A1A">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">　　　第2日目　　令和</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30141B4E" w14:textId="3316AFDB" w:rsidR="00F24019" w:rsidRDefault="0013109D" w:rsidP="0013109D">
+    <w:p w14:paraId="30141B4E" w14:textId="3E74B5B6" w:rsidR="00F24019" w:rsidRDefault="0013109D" w:rsidP="0013109D">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk137031295"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>＜研修会場＞</w:t>
       </w:r>
       <w:r w:rsidR="00F24019">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D5C1C">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F24019">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1日目 　</w:t>
       </w:r>
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>横浜市健康福祉総合センター（桜木町）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45A46D41" w14:textId="4D46BC62" w:rsidR="002D5C1C" w:rsidRPr="007C0698" w:rsidRDefault="00F24019" w:rsidP="00F24019">
+        <w:t>横浜市健康福祉総合センター（桜木町</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>駅</w:t>
+      </w:r>
+      <w:r w:rsidR="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A46D41" w14:textId="7E780C03" w:rsidR="002D5C1C" w:rsidRPr="007C0698" w:rsidRDefault="00F24019" w:rsidP="00F24019">
       <w:pPr>
         <w:ind w:firstLineChars="800" w:firstLine="1681"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>2日目</w:t>
       </w:r>
       <w:r w:rsidR="0013109D" w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ウィリング横浜</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>上大岡駅</w:t>
+      </w:r>
       <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
-        <w:t>神奈川県社会福祉センター</w:t>
-[...13 lines deleted...]
-        <w:t>３階）</w:t>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">　※会場が変更になりました</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6089EBB4" w14:textId="5EBBA83F" w:rsidR="00886D81" w:rsidRDefault="002D5C1C">
+    <w:p w14:paraId="6089EBB4" w14:textId="5C41894D" w:rsidR="00886D81" w:rsidRDefault="002D5C1C">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk50044553"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">＜受講料＞　</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　7.000円</w:t>
       </w:r>
       <w:r w:rsidR="006A222B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（教科書代・実地研修を含む）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D3C67A" w14:textId="77777777" w:rsidR="009324EC" w:rsidRPr="002D5C1C" w:rsidRDefault="009324EC"/>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="26244D35" w14:textId="381F5E03" w:rsidR="00886D81" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
+    <w:p w14:paraId="26244D35" w14:textId="3B902C03" w:rsidR="00886D81" w:rsidRPr="0013109D" w:rsidRDefault="00BC70F2" w:rsidP="0013109D">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
         </w:rPr>
         <w:t>指導者（看護師等）育成伝達講習会　第</w:t>
       </w:r>
-      <w:r w:rsidR="007C0698">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>３</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0013109D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">回　　　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B2A48C" w14:textId="77777777" w:rsidR="00BC70F2" w:rsidRDefault="00BC70F2" w:rsidP="000E0C5E">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="630"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>介護職員等の</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD396C">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>喀痰吸引等に関する</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0C5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>指導者養成</w:t>
+      </w:r>
+      <w:r w:rsidR="00886D81">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>講習会</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0C5E">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>です</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355F74D6" w14:textId="77777777" w:rsidR="000E0C5E" w:rsidRDefault="000E0C5E" w:rsidP="000E0C5E">
+      <w:pPr>
+        <w:ind w:firstLineChars="300" w:firstLine="630"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>対象：看護師等資格のある方（准看護師資格の方は対象になりません）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1325EAB5" w14:textId="603292FB" w:rsidR="00886D81" w:rsidRPr="00AA4AA3" w:rsidRDefault="009324EC" w:rsidP="00886D81">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk50043941"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　＜開催日＞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F3AD90" w14:textId="52C7E0EA" w:rsidR="00DD3647" w:rsidRPr="00261862" w:rsidRDefault="00886D81" w:rsidP="009324EC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>一日日程</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">　</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4AA3" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>令和</w:t>
+      </w:r>
+      <w:r w:rsidR="00261862" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>８</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>年</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１０</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>月</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D6F" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013109D">
-[...78 lines deleted...]
-        <w:t xml:space="preserve">　　</w:t>
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>４</w:t>
       </w:r>
       <w:r w:rsidRPr="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>日（</w:t>
+      </w:r>
+      <w:r w:rsidR="00093D6F" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>土</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4AA3" w:rsidRPr="00261862">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="009324EC" w:rsidRPr="00261862">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2A1B7BFD" w14:textId="4694504C" w:rsidR="004E1045" w:rsidRPr="007C0698" w:rsidRDefault="0013109D" w:rsidP="004E1045">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4AA3" w:rsidRPr="00261862">
-[...75 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>＜研修会場＞</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 　</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ウィリング横浜</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>上大岡駅</w:t>
+      </w:r>
+      <w:r w:rsidR="007C0698" w:rsidRPr="007C0698">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
-      <w:r w:rsidR="00AA4AA3" w:rsidRPr="00261862">
-[...62 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">　　※会場が変更になりました</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0698329E" w14:textId="7B7064F6" w:rsidR="0013109D" w:rsidRPr="004E1045" w:rsidRDefault="0013109D" w:rsidP="009324EC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7A52BA3C" w14:textId="0A78B902" w:rsidR="009324EC" w:rsidRPr="002D5C1C" w:rsidRDefault="009324EC" w:rsidP="009324EC">
       <w:pPr>
         <w:ind w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">＜受講料＞　　</w:t>
       </w:r>
       <w:r w:rsidR="0014003B">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.000円</w:t>
       </w:r>
       <w:r w:rsidR="006A222B">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>（資料集</w:t>
@@ -957,451 +1046,470 @@
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>鉄　桜木町</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>駅下車　徒歩</w:t>
       </w:r>
       <w:r w:rsidR="00261862">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>２</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>分</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D94CB70" w14:textId="624FBA2A" w:rsidR="00DE3FCB" w:rsidRPr="007831F8" w:rsidRDefault="007C0698" w:rsidP="00F24019">
+    <w:p w14:paraId="0D94CB70" w14:textId="0693687B" w:rsidR="00DE3FCB" w:rsidRPr="007831F8" w:rsidRDefault="004E1045" w:rsidP="00F24019">
       <w:pPr>
         <w:ind w:firstLineChars="800" w:firstLine="1681"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007831F8">
-[...8 lines deleted...]
-    <w:p w14:paraId="204D3AB7" w14:textId="42144574" w:rsidR="00DE3FCB" w:rsidRDefault="00DE3FCB" w:rsidP="007C0698">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ウィリング横浜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321F89BB" w14:textId="77777777" w:rsidR="004E1045" w:rsidRDefault="00DE3FCB" w:rsidP="007C0698">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　　アクセス：</w:t>
       </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>京浜急行/横浜市営地下鉄　「上大岡</w:t>
+      </w:r>
       <w:r w:rsidR="007C0698">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve">東急東横線　反町駅下車２分　　</w:t>
-[...5 lines deleted...]
-        <w:t>ＪＲ</w:t>
+        <w:t>駅</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>」</w:t>
       </w:r>
       <w:r w:rsidR="007C0698">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>東神奈川</w:t>
-[...5 lines deleted...]
-        <w:t>駅下車　徒歩</w:t>
+        <w:t>下車</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>徒歩３</w:t>
       </w:r>
       <w:r w:rsidR="007C0698">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...5 lines deleted...]
-        <w:t>分</w:t>
+        <w:t xml:space="preserve">分　</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204D3AB7" w14:textId="61B6852A" w:rsidR="00DE3FCB" w:rsidRPr="004E1045" w:rsidRDefault="004E1045" w:rsidP="004E1045">
+      <w:pPr>
+        <w:ind w:firstLineChars="3000" w:firstLine="6300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ゆめおおおかオフィスタワー内</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333F9735" w14:textId="77777777" w:rsidR="00CB7180" w:rsidRPr="00DE3FCB" w:rsidRDefault="00CB7180" w:rsidP="00454CF9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4863760D" w14:textId="41E5D9EF" w:rsidR="00DD3647" w:rsidRPr="00CB7180" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
+    <w:p w14:paraId="4863760D" w14:textId="6C06182E" w:rsidR="00DD3647" w:rsidRPr="004E1045" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>＜申込期</w:t>
       </w:r>
       <w:r w:rsidR="0013109D">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>間</w:t>
       </w:r>
       <w:r w:rsidRPr="009324EC">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">＞　</w:t>
       </w:r>
-      <w:r w:rsidR="006A222B">
+      <w:r w:rsidR="006A222B" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>①</w:t>
       </w:r>
-      <w:r w:rsidR="0013109D">
+      <w:r w:rsidR="0013109D" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="006A222B">
+      <w:r w:rsidR="006A222B" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>第３号研修：：：</w:t>
       </w:r>
-      <w:r w:rsidR="00442A1A">
+      <w:r w:rsidR="00442A1A" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019">
+      <w:r w:rsidR="00F24019" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="00CB7180" w:rsidRPr="00E5422D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7180" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１４</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日(</w:t>
       </w:r>
-      <w:r w:rsidR="0013109D">
+      <w:r w:rsidR="0013109D" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)～</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１０</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日(</w:t>
       </w:r>
-      <w:r w:rsidR="0013109D">
+      <w:r w:rsidR="0013109D" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>木</w:t>
       </w:r>
-      <w:r w:rsidR="009324EC" w:rsidRPr="00E5422D">
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AC4B35" w14:textId="6A7FE50B" w:rsidR="009324EC" w:rsidRPr="0013109D" w:rsidRDefault="006A222B" w:rsidP="0013109D">
+    <w:p w14:paraId="2AB4A5B2" w14:textId="5D7965B4" w:rsidR="00DD3647" w:rsidRDefault="006A222B" w:rsidP="00DD3647">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:leftChars="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0013109D">
+      <w:r w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>育成伝達講習：：</w:t>
       </w:r>
-      <w:r w:rsidR="0013109D">
+      <w:r w:rsidR="0013109D" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007831F8" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
-      <w:r w:rsidR="00F24019">
-[...15 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>９</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１４</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日(</w:t>
       </w:r>
-      <w:r w:rsidR="0013109D">
+      <w:r w:rsidR="0013109D" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)～</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>１０</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidRPr="0013109D">
+      <w:r w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>１</w:t>
       </w:r>
-      <w:r w:rsidR="007831F8">
-[...7 lines deleted...]
-      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+      <w:r w:rsidR="00AF0A30">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>５</w:t>
+      </w:r>
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>日(</w:t>
       </w:r>
-      <w:r w:rsidR="005A50F7">
+      <w:r w:rsidR="005A50F7" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>木</w:t>
       </w:r>
-      <w:r w:rsidR="009324EC" w:rsidRPr="0013109D">
+      <w:r w:rsidR="009324EC" w:rsidRPr="004E1045">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB4A5B2" w14:textId="77777777" w:rsidR="00DD3647" w:rsidRPr="0057232D" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
-[...18 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+    <w:p w14:paraId="3BB5FFBC" w14:textId="77777777" w:rsidR="004E1045" w:rsidRPr="004E1045" w:rsidRDefault="004E1045" w:rsidP="004E1045">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:ind w:leftChars="0" w:left="1758"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F455BDA" w14:textId="77777777" w:rsidR="00DD3647" w:rsidRPr="004E1045" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004E1045">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>＜問い合わせ先＞</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E1B141" w14:textId="77777777" w:rsidR="00DD3647" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　フュージョンコムかながわ・県肢体不自由児協会</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A491CC" w14:textId="6A5C54C9" w:rsidR="00093D6F" w:rsidRDefault="00DD3647" w:rsidP="00DD3647">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　電話045-311-8742　</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3759FC94" w14:textId="7BC032F7" w:rsidR="00DD3647" w:rsidRDefault="00DD3647" w:rsidP="00093D6F">
       <w:pPr>
         <w:ind w:firstLineChars="300" w:firstLine="630"/>
       </w:pPr>
       <w:r>
@@ -1431,103 +1539,103 @@
           <w:t>j</w:t>
         </w:r>
         <w:r w:rsidR="00A66C88" w:rsidRPr="00E659E1">
           <w:rPr>
             <w:rStyle w:val="a3"/>
           </w:rPr>
           <w:t>imukyoku@kenshikyou.jp</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="123B9E2C" w14:textId="77777777" w:rsidR="00A66C88" w:rsidRDefault="00A66C88" w:rsidP="00DD3647"/>
     <w:p w14:paraId="142FC0C0" w14:textId="77777777" w:rsidR="00A66C88" w:rsidRPr="00DD3647" w:rsidRDefault="00A66C88" w:rsidP="00DD3647"/>
     <w:sectPr w:rsidR="00A66C88" w:rsidRPr="00DD3647" w:rsidSect="00DC59F3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="851" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FDC3957" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
+    <w:p w14:paraId="02B072A6" w14:textId="77777777" w:rsidR="00312682" w:rsidRDefault="00312682" w:rsidP="007C2CE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FCFD593" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
+    <w:p w14:paraId="7CF19553" w14:textId="77777777" w:rsidR="00312682" w:rsidRDefault="00312682" w:rsidP="007C2CE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游明朝">
     <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="游ゴシック Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00AE88F8" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
+    <w:p w14:paraId="162BA6F3" w14:textId="77777777" w:rsidR="00312682" w:rsidRDefault="00312682" w:rsidP="007C2CE7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ECF4017" w14:textId="77777777" w:rsidR="00ED747C" w:rsidRDefault="00ED747C" w:rsidP="007C2CE7">
+    <w:p w14:paraId="43420FDA" w14:textId="77777777" w:rsidR="00312682" w:rsidRDefault="00312682" w:rsidP="007C2CE7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49F86897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D28094C"/>
     <w:lvl w:ilvl="0" w:tplc="8D6872A2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1758" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -1722,88 +1830,95 @@
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC70F2"/>
+    <w:rsid w:val="00003AE2"/>
     <w:rsid w:val="0006796A"/>
     <w:rsid w:val="00093D6F"/>
     <w:rsid w:val="000E0595"/>
     <w:rsid w:val="000E0C5E"/>
     <w:rsid w:val="0013109D"/>
     <w:rsid w:val="0014003B"/>
     <w:rsid w:val="001927D4"/>
     <w:rsid w:val="00261862"/>
     <w:rsid w:val="00274E2F"/>
     <w:rsid w:val="00277000"/>
     <w:rsid w:val="002D5C1C"/>
+    <w:rsid w:val="00312682"/>
+    <w:rsid w:val="0032302A"/>
     <w:rsid w:val="003B075B"/>
     <w:rsid w:val="00432478"/>
     <w:rsid w:val="00442A1A"/>
     <w:rsid w:val="00452DDB"/>
     <w:rsid w:val="00454CF9"/>
+    <w:rsid w:val="004E1045"/>
     <w:rsid w:val="0056119A"/>
     <w:rsid w:val="00570F36"/>
     <w:rsid w:val="0057232D"/>
     <w:rsid w:val="005A50F7"/>
     <w:rsid w:val="005D7D8C"/>
     <w:rsid w:val="00623284"/>
     <w:rsid w:val="00672E01"/>
     <w:rsid w:val="006A222B"/>
     <w:rsid w:val="00766060"/>
     <w:rsid w:val="007831F8"/>
     <w:rsid w:val="007C0698"/>
     <w:rsid w:val="007C2CE7"/>
     <w:rsid w:val="00877A24"/>
     <w:rsid w:val="00886D81"/>
     <w:rsid w:val="008A67A9"/>
     <w:rsid w:val="009324EC"/>
+    <w:rsid w:val="009375B0"/>
     <w:rsid w:val="00A5246A"/>
     <w:rsid w:val="00A66C88"/>
     <w:rsid w:val="00AA4AA3"/>
+    <w:rsid w:val="00AF0A30"/>
     <w:rsid w:val="00B1640C"/>
     <w:rsid w:val="00BC70F2"/>
     <w:rsid w:val="00BE1C2D"/>
+    <w:rsid w:val="00C02F1E"/>
     <w:rsid w:val="00C61F09"/>
     <w:rsid w:val="00CB7180"/>
     <w:rsid w:val="00CD396C"/>
     <w:rsid w:val="00CE2D6C"/>
     <w:rsid w:val="00DC59F3"/>
     <w:rsid w:val="00DD3647"/>
     <w:rsid w:val="00DE3FCB"/>
     <w:rsid w:val="00E46211"/>
     <w:rsid w:val="00E5422D"/>
     <w:rsid w:val="00E8072F"/>
     <w:rsid w:val="00ED747C"/>
     <w:rsid w:val="00F24019"/>
     <w:rsid w:val="00F50C61"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -2590,70 +2705,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>129</Words>
-  <Characters>741</Characters>
+  <Words>134</Words>
+  <Characters>769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>869</CharactersWithSpaces>
+  <CharactersWithSpaces>902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>松田桂子</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>