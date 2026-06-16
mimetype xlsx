--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -1,181 +1,185 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp95.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp94.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp96.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp92.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp97.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp91.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp93.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp99.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp90.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp105.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp104.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp103.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp102.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp101.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp100.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp98.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp88.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp106.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp79.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp78.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp77.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp76.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp75.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp74.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp80.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp81.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp82.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp87.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp86.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp85.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp84.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp83.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp89.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp108.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp73.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp131.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp130.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp129.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp128.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp127.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp126.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp132.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp133.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp134.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp136.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp135.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp125.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp124.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp123.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp114.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp113.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp112.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp111.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp110.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp109.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp115.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp116.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp117.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp122.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp121.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp120.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp119.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp118.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp107.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp72.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp71.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...21 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp36.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp37.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp38.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp61.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp60.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp59.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp58.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp57.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp56.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp62.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp63.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp64.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp70.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp69.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp68.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp67.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp66.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp65.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp55.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp54.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp53.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp43.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp42.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp41.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp39.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp40.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp44.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp46.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp47.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp52.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp51.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp50.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp48.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp49.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...88 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\福祉基盤課\050_R4以前\05~15_障害\00_障害共通\01_様式等\01_らくらく(書式ﾗｲﾌﾞﾗﾘと同じ形式です)\04_相模原市からのお知らせ\06_変更・休止・廃止の届出\2児童福祉法に基づく事業所、施設\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="8145"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$I$141</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
@@ -7151,51 +7155,51 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFCC00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp10.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp100.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp101.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp102.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp103.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
@@ -21774,69 +21778,336 @@
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>8</xdr:col>
                     <xdr:colOff>247650</xdr:colOff>
                     <xdr:row>74</xdr:row>
                     <xdr:rowOff>457200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
                     <xdr:colOff>228600</xdr:colOff>
                     <xdr:row>76</xdr:row>
                     <xdr:rowOff>66675</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x0101002424CF864E986E4EBF4FF346F4A0A729" ma:contentTypeVersion="13" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="4f582988a0a483a5cc66f44f0dc574f1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d69926dd-d381-4d9d-89fc-67f23bdb152a" xmlns:ns3="afa0c77f-b6eb-4140-8819-9b8592c6b5e4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="188d1e83613281ab40b757a874947350" ns2:_="" ns3:_="">
+    <xsd:import namespace="d69926dd-d381-4d9d-89fc-67f23bdb152a"/>
+    <xsd:import namespace="afa0c77f-b6eb-4140-8819-9b8592c6b5e4"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:_x66f4__x65b0__x65e5__x6642_2" minOccurs="0"/>
+                <xsd:element ref="ns2:_x65e5__x4ed8_" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d69926dd-d381-4d9d-89fc-67f23bdb152a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x66f4__x65b0__x65e5__x6642_2" ma:index="12" nillable="true" ma:displayName="更新日時2" ma:format="DateOnly" ma:internalName="_x66f4__x65b0__x65e5__x6642_2">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_x65e5__x4ed8_" ma:index="13" nillable="true" ma:displayName="日付" ma:format="DateTime" ma:internalName="_x65e5__x4ed8_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="00000000-0000-0000-0000-000000000000" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="afa0c77f-b6eb-4140-8819-9b8592c6b5e4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{65320908-e322-4910-bb18-449691d3b9af}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="afa0c77f-b6eb-4140-8819-9b8592c6b5e4">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d69926dd-d381-4d9d-89fc-67f23bdb152a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_x65e5__x4ed8_ xmlns="d69926dd-d381-4d9d-89fc-67f23bdb152a" xsi:nil="true"/>
+    <_x66f4__x65b0__x65e5__x6642_2 xmlns="d69926dd-d381-4d9d-89fc-67f23bdb152a" xsi:nil="true"/>
+    <TaxCatchAll xmlns="afa0c77f-b6eb-4140-8819-9b8592c6b5e4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{451E16E6-F8F3-4308-9801-1E8DDF13B3FF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81643D0F-7B31-49F8-B613-415A7EE5AEB3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26018514-92F1-4D97-9CE9-7F5B1CF9E34C}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101002424CF864E986E4EBF4FF346F4A0A729</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>33856800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>